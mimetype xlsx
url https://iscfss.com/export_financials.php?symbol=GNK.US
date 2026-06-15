--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -274,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -4585,584 +4588,590 @@
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH62"/>
+  <dimension ref="A1:CI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BP1" t="s">
         <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BX1" t="s">
         <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="CB1" t="s">
         <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2">
+        <v>15867000.0</v>
+      </c>
+      <c r="C2">
         <v>18642000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20307000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17504000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16407000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17480000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13994000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11525000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14498000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10650000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10759000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8867000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14595000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16162000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>22341000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13691000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12835000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9399000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11862000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15824000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>14888000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11864000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9863000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11206000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>21850000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>26040000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>20830000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13344000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12802000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>15110000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>17661000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10751000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>12004000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>9863000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8971000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7378000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7209000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6703000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4835000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4877000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5978000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>8271000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>10879000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>10600000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8885000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>9921000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>17075000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>12777000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>9958000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>40558000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4617000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5152000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5330000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4477000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3691000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3602000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>5094000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>5047000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>27449000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>26152000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>26986000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>6454000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>32271000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>21090000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>20142000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3171000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>21175000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2872000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2865000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>4371000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>4054000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3279000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>16376000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>4164000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3114000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1733000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>8557000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>7784000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1351000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5891000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1691000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>5978000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3122000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1846000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1919000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>332000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5207,52 +5216,53 @@
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5297,363 +5307,363 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
         <v>527000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2257000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3859000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>4852000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6480000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>7105000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>5617000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>4118000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>825000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>40000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>138000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>161000.0</v>
       </c>
-      <c r="V5">
-[...1 lines deleted...]
-      </c>
       <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5">
         <v>-250167000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-244522000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-229912000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-290527000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-273863000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-266722000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-262452000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-245810000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-230736000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-214862000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-200530000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-214434000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-198022000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-194800000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-180586000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-163812000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>290000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-26000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>838000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-21000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-17000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-26360000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-22958000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-25317000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-13341000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>28076000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>40735000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>54000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>15763000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-827000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>63000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-11841000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-11798000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-9762000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-6982000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-17549000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-21743000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-9558000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2425000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-5210000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-7312000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-14101000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>14131000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>13589000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-16918000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-25450000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-55470000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-66014000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-88925000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-5651000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-31680000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>19017000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>87676000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>36780000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>2599000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>3546000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>2954000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>8908000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>6309000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>2325000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1305000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-10068000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-4402000.0</v>
       </c>
-      <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
         <v>1628355000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1627839000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1626584000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1625014000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1503784000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1497616000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1494032000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
@@ -5679,162 +5689,167 @@
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7">
+        <v>5616000.0</v>
+      </c>
+      <c r="C7">
         <v>5539000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5463000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5996000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6523000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7042000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2386000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2963000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3533000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4096000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4652000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5200000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5723000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>6203000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6677000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>7144000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>7605000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>8061000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>8512000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>8955000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>9394000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>9826000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>10253000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>10675000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>11091000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>11503000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>11908000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>12309000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>12705000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -5847,113 +5862,116 @@
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8">
-        <v>432000.0</v>
+        <v>435000.0</v>
       </c>
       <c r="C8">
         <v>432000.0</v>
       </c>
       <c r="D8">
-        <v>429000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="E8">
         <v>429000.0</v>
       </c>
       <c r="F8">
-        <v>427000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="G8">
         <v>427000.0</v>
       </c>
       <c r="H8">
         <v>427000.0</v>
       </c>
       <c r="I8">
         <v>427000.0</v>
       </c>
       <c r="J8">
-        <v>425000.0</v>
+        <v>427000.0</v>
       </c>
       <c r="K8">
         <v>425000.0</v>
       </c>
       <c r="L8">
         <v>425000.0</v>
       </c>
       <c r="M8">
         <v>425000.0</v>
       </c>
       <c r="N8">
-        <v>423000.0</v>
+        <v>425000.0</v>
       </c>
       <c r="O8">
         <v>423000.0</v>
       </c>
       <c r="P8">
         <v>423000.0</v>
       </c>
       <c r="Q8">
+        <v>423000.0</v>
+      </c>
+      <c r="R8">
         <v>421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>419000.0</v>
       </c>
       <c r="S8">
         <v>419000.0</v>
       </c>
       <c r="T8">
         <v>419000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>419000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5975,559 +5993,564 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
         <v>30</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>1465134000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1469951000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1474615000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1479415000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1491032000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1506909000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>1558541000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1563631000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1568818000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1588777000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1621185000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1641664000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1674400000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1702166000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1707900000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1711523000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1713082000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1713406000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1713711000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1714019000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1714385000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1721268000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1741759000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1741184000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1740615000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1740163000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1739724000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1739091000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1628848000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1628355000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1627839000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1626584000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1625014000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1503784000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1497616000.0</v>
       </c>
-      <c r="AN9"/>
-      <c r="AO9">
+      <c r="AO9"/>
+      <c r="AP9">
         <v>1487929000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1482450000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1477035000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1274588000.0</v>
       </c>
-      <c r="AS9"/>
-      <c r="AT9">
+      <c r="AT9"/>
+      <c r="AU9">
         <v>1251197000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1239439000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>847547000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>847181000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>846658000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>849021000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>855848000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>864120000.0</v>
       </c>
-      <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-      <c r="BG9">
+      <c r="BG9"/>
+      <c r="BH9">
         <v>808258000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>806787000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>805309000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>803778000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
+      <c r="CI9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10">
+        <v>54770000000.0</v>
+      </c>
+      <c r="C10">
         <v>55540000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>89951000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>35439000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>30243000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>43690000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>46665000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>42033000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>48364000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>46542000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>46259000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>47934000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>44439000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>58142000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>65532000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>44669000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>43113000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>114573000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>80172000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>116280000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>123191000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>143872000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>136233000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>127722000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>134338000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>155889000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>165876000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>165121000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>187713000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>197499000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>165724000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>269996000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>172775000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>174479000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>152511000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>147153000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>138873000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>133400000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>40028000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>56662000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>75604000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>121074000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>44478000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>61648000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>68783000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>83414000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>106620000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>57720000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>92408000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>122722000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>109492000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>69555000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>55049000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>72600000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>97928000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>255768000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>256433000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>227968000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>291785000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>286230000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>285216000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>270877000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>264867000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>196139000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>405483000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>188267000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>243757000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>228764000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>175785000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>124956000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>142455000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>95964000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>48295000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>71496000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>51238000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>67798000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>87158000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>73554000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>65599000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>59962000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>54894000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>46912000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>47273000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>26222000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>17330000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>7431000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
         <v>32</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>55540000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>89951000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>35439000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>30243000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>43690000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>46665000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>46259000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>47934000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>44439000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>58142000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>65532000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>44669000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>43113000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>114573000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>80172000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>116280000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -6549,1316 +6572,1330 @@
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
+      <c r="CI11"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12">
+        <v>54770000000.0</v>
+      </c>
+      <c r="C12">
         <v>55540000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>89951000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>35439000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>30243000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>43690000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>46665000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>42033000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>48364000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>46542000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>46259000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>47934000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>44439000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>58142000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>65532000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>44669000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>43113000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>114573000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>80172000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>116280000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>123191000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>143872000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>136233000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>127722000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>134338000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>155889000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>165876000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>165121000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>187713000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>197499000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>165724000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>269996000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>172775000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>174479000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>152511000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>147153000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>138873000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>133400000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>40028000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>56662000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>75604000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>121074000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>44478000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>61648000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>68783000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>83414000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>106620000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>57720000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>92408000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>132572000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>109492000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>69555000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>55049000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>72600000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>97928000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>255768000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>256433000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>227968000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>291785000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>286230000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>285216000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>270877000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>264867000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>196139000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>405483000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>188267000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>243757000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>228764000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>175785000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>124956000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>202916000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>254916000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>207318000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>239020000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>268886000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>200105000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>87158000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>73554000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>65599000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>59962000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>54894000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>46912000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>47273000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>26222000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>17330000.0</v>
       </c>
-      <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13">
-        <v>432000.0</v>
+        <v>435000000.0</v>
       </c>
       <c r="C13">
         <v>432000.0</v>
       </c>
       <c r="D13">
-        <v>429000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="E13">
         <v>429000.0</v>
       </c>
       <c r="F13">
-        <v>427000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="G13">
         <v>427000.0</v>
       </c>
       <c r="H13">
         <v>427000.0</v>
       </c>
       <c r="I13">
         <v>427000.0</v>
       </c>
       <c r="J13">
-        <v>425000.0</v>
+        <v>427000.0</v>
       </c>
       <c r="K13">
         <v>425000.0</v>
       </c>
       <c r="L13">
         <v>425000.0</v>
       </c>
       <c r="M13">
         <v>425000.0</v>
       </c>
       <c r="N13">
-        <v>423000.0</v>
+        <v>425000.0</v>
       </c>
       <c r="O13">
         <v>423000.0</v>
       </c>
       <c r="P13">
         <v>423000.0</v>
       </c>
       <c r="Q13">
+        <v>423000.0</v>
+      </c>
+      <c r="R13">
         <v>421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>419000.0</v>
       </c>
       <c r="S13">
         <v>419000.0</v>
       </c>
       <c r="T13">
         <v>419000.0</v>
       </c>
       <c r="U13">
         <v>419000.0</v>
       </c>
       <c r="V13">
-        <v>418000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="W13">
         <v>418000.0</v>
       </c>
       <c r="X13">
         <v>418000.0</v>
       </c>
       <c r="Y13">
         <v>418000.0</v>
       </c>
       <c r="Z13">
+        <v>418000.0</v>
+      </c>
+      <c r="AA13">
         <v>417000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>416000.0</v>
       </c>
       <c r="AB13">
         <v>416000.0</v>
       </c>
       <c r="AC13">
         <v>416000.0</v>
       </c>
       <c r="AD13">
         <v>416000.0</v>
       </c>
       <c r="AE13">
-        <v>415000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="AF13">
         <v>415000.0</v>
       </c>
       <c r="AG13">
-        <v>345000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="AH13">
         <v>345000.0</v>
       </c>
       <c r="AI13">
-        <v>344000.0</v>
+        <v>345000.0</v>
       </c>
       <c r="AJ13">
         <v>344000.0</v>
       </c>
       <c r="AK13">
         <v>344000.0</v>
       </c>
       <c r="AL13">
-        <v>74000.0</v>
+        <v>344000.0</v>
       </c>
       <c r="AM13">
         <v>74000.0</v>
       </c>
       <c r="AN13">
         <v>74000.0</v>
       </c>
       <c r="AO13">
+        <v>74000.0</v>
+      </c>
+      <c r="AP13">
         <v>735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>728000.0</v>
       </c>
       <c r="AQ13">
         <v>728000.0</v>
       </c>
       <c r="AR13">
-        <v>615000.0</v>
+        <v>728000.0</v>
       </c>
       <c r="AS13">
         <v>615000.0</v>
       </c>
       <c r="AT13">
         <v>615000.0</v>
       </c>
       <c r="AU13">
+        <v>615000.0</v>
+      </c>
+      <c r="AV13">
         <v>614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>445000.0</v>
       </c>
       <c r="AW13">
         <v>445000.0</v>
       </c>
       <c r="AX13">
         <v>445000.0</v>
       </c>
       <c r="AY13">
         <v>445000.0</v>
       </c>
       <c r="AZ13">
         <v>445000.0</v>
       </c>
       <c r="BA13">
-        <v>443000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="BB13">
         <v>443000.0</v>
       </c>
       <c r="BC13">
-        <v>438000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="BD13">
         <v>438000.0</v>
       </c>
       <c r="BE13">
         <v>438000.0</v>
       </c>
       <c r="BF13">
+        <v>438000.0</v>
+      </c>
+      <c r="BG13">
         <v>363000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>359000.0</v>
       </c>
       <c r="BH13">
         <v>359000.0</v>
       </c>
       <c r="BI13">
         <v>359000.0</v>
       </c>
       <c r="BJ13">
         <v>359000.0</v>
       </c>
       <c r="BK13">
+        <v>359000.0</v>
+      </c>
+      <c r="BL13">
         <v>355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319000.0</v>
       </c>
       <c r="BM13">
         <v>319000.0</v>
       </c>
       <c r="BN13">
+        <v>319000.0</v>
+      </c>
+      <c r="BO13">
         <v>318000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317000.0</v>
       </c>
       <c r="BP13">
         <v>317000.0</v>
       </c>
       <c r="BQ13">
         <v>317000.0</v>
       </c>
       <c r="BR13">
         <v>317000.0</v>
       </c>
       <c r="BS13">
+        <v>317000.0</v>
+      </c>
+      <c r="BT13">
         <v>315000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>318000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>291000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255000.0</v>
       </c>
       <c r="BX13">
         <v>255000.0</v>
       </c>
       <c r="BY13">
         <v>255000.0</v>
       </c>
       <c r="BZ13">
         <v>255000.0</v>
       </c>
       <c r="CA13">
-        <v>254000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="CB13">
         <v>254000.0</v>
       </c>
       <c r="CC13">
         <v>254000.0</v>
       </c>
       <c r="CD13">
         <v>254000.0</v>
       </c>
       <c r="CE13">
+        <v>254000.0</v>
+      </c>
+      <c r="CF13">
         <v>253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135000.0</v>
       </c>
       <c r="CG13">
         <v>135000.0</v>
       </c>
       <c r="CH13">
         <v>135000.0</v>
       </c>
+      <c r="CI13">
+        <v>135000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
+        <v>44411000.0</v>
+      </c>
+      <c r="C14">
         <v>44178000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>43414340.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>43350000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>43201941.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>43674259.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>43656000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>43664447.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>43606580.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>43290851.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>42816045.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>43134152.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>43097362.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>42916252.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>42881541.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>42996676.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>42867349.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>42709594.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>42750836.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>42612132.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>42276380.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>41933926.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>41928682.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>41900901.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>41866357.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>41989553.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>41749200.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>41742301.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>41726106.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>41792956.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>41821008.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>35516058.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>34577990.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>34682302.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>34469998.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>34430766.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>33495738.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>7318452.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>7245268.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>7221735.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>7218795.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>7217404.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>6982433.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>6048718.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6043078.0</v>
       </c>
       <c r="AT14">
         <v>6043078.0</v>
       </c>
       <c r="AU14">
+        <v>6043078.0</v>
+      </c>
+      <c r="AV14">
         <v>6029976.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4356894.0</v>
       </c>
       <c r="AW14">
         <v>4356894.0</v>
       </c>
       <c r="AX14">
         <v>4356894.0</v>
       </c>
       <c r="AY14">
+        <v>4356894.0</v>
+      </c>
+      <c r="AZ14">
         <v>4323151.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>4319689.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>4316151.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>4302665.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>4288581.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>4287822.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3809059.0</v>
       </c>
       <c r="BF14">
         <v>3809059.0</v>
       </c>
       <c r="BG14">
+        <v>3809059.0</v>
+      </c>
+      <c r="BH14">
         <v>3521284.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>3520464.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>3521869.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>3514211.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>3871888.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>3156287.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>3154346.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>3140579.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>3147336.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>3143481.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>3135139.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>3126048.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>3161026.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>2995769.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>2891435.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2533658.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>2548194.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2545641.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2542148.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>2530895.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>2537188.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>2533702.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>2530444.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>2526000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>2257565.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1350000.0</v>
       </c>
       <c r="CG14">
         <v>1350000.0</v>
       </c>
       <c r="CH14">
         <v>1350000.0</v>
       </c>
+      <c r="CI14">
+        <v>1350000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>425000.0</v>
       </c>
       <c r="N15">
-        <v>423000.0</v>
+        <v>425000.0</v>
       </c>
       <c r="O15">
         <v>423000.0</v>
       </c>
       <c r="P15">
         <v>423000.0</v>
       </c>
       <c r="Q15">
+        <v>423000.0</v>
+      </c>
+      <c r="R15">
         <v>421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>419000.0</v>
       </c>
       <c r="S15">
         <v>419000.0</v>
       </c>
       <c r="T15">
         <v>419000.0</v>
       </c>
       <c r="U15">
         <v>419000.0</v>
       </c>
       <c r="V15">
-        <v>418000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="W15">
         <v>418000.0</v>
       </c>
       <c r="X15">
         <v>418000.0</v>
       </c>
       <c r="Y15">
         <v>418000.0</v>
       </c>
       <c r="Z15">
+        <v>418000.0</v>
+      </c>
+      <c r="AA15">
         <v>417000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>416000.0</v>
       </c>
       <c r="AB15">
         <v>416000.0</v>
       </c>
       <c r="AC15">
         <v>416000.0</v>
       </c>
       <c r="AD15">
         <v>416000.0</v>
       </c>
       <c r="AE15">
-        <v>415000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="AF15">
         <v>415000.0</v>
       </c>
       <c r="AG15">
-        <v>345000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="AH15">
         <v>345000.0</v>
       </c>
       <c r="AI15">
-        <v>344000.0</v>
+        <v>345000.0</v>
       </c>
       <c r="AJ15">
         <v>344000.0</v>
       </c>
       <c r="AK15">
         <v>344000.0</v>
       </c>
       <c r="AL15">
-        <v>74000.0</v>
+        <v>344000.0</v>
       </c>
       <c r="AM15">
         <v>74000.0</v>
       </c>
       <c r="AN15">
         <v>74000.0</v>
       </c>
       <c r="AO15">
+        <v>74000.0</v>
+      </c>
+      <c r="AP15">
         <v>735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>728000.0</v>
       </c>
       <c r="AQ15">
         <v>728000.0</v>
       </c>
       <c r="AR15">
-        <v>615000.0</v>
+        <v>728000.0</v>
       </c>
       <c r="AS15">
         <v>615000.0</v>
       </c>
       <c r="AT15">
+        <v>615000.0</v>
+      </c>
+      <c r="AU15">
         <v>600000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>445000.0</v>
       </c>
       <c r="AW15">
         <v>445000.0</v>
       </c>
       <c r="AX15">
         <v>445000.0</v>
       </c>
       <c r="AY15">
         <v>445000.0</v>
       </c>
       <c r="AZ15">
         <v>445000.0</v>
       </c>
       <c r="BA15">
-        <v>443000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="BB15">
         <v>443000.0</v>
       </c>
       <c r="BC15">
-        <v>438000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="BD15">
         <v>438000.0</v>
       </c>
       <c r="BE15">
         <v>438000.0</v>
       </c>
       <c r="BF15">
+        <v>438000.0</v>
+      </c>
+      <c r="BG15">
         <v>363000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>359000.0</v>
       </c>
       <c r="BH15">
         <v>359000.0</v>
       </c>
       <c r="BI15">
         <v>359000.0</v>
       </c>
       <c r="BJ15">
         <v>359000.0</v>
       </c>
       <c r="BK15">
+        <v>359000.0</v>
+      </c>
+      <c r="BL15">
         <v>355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319000.0</v>
       </c>
       <c r="BM15">
         <v>319000.0</v>
       </c>
       <c r="BN15">
+        <v>319000.0</v>
+      </c>
+      <c r="BO15">
         <v>318000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317000.0</v>
       </c>
       <c r="BP15">
         <v>317000.0</v>
       </c>
       <c r="BQ15">
         <v>317000.0</v>
       </c>
       <c r="BR15">
         <v>317000.0</v>
       </c>
       <c r="BS15">
+        <v>317000.0</v>
+      </c>
+      <c r="BT15">
         <v>315000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>318000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>291000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255000.0</v>
       </c>
       <c r="BX15">
         <v>255000.0</v>
       </c>
       <c r="BY15">
         <v>255000.0</v>
       </c>
       <c r="BZ15">
         <v>255000.0</v>
       </c>
       <c r="CA15">
-        <v>254000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="CB15">
         <v>254000.0</v>
       </c>
       <c r="CC15">
         <v>254000.0</v>
       </c>
       <c r="CD15">
         <v>254000.0</v>
       </c>
       <c r="CE15">
+        <v>254000.0</v>
+      </c>
+      <c r="CF15">
         <v>253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135000.0</v>
       </c>
       <c r="CG15">
         <v>135000.0</v>
       </c>
-      <c r="CH15"/>
+      <c r="CH15">
+        <v>135000.0</v>
+      </c>
+      <c r="CI15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16">
+        <v>5979000000.0</v>
+      </c>
+      <c r="C16">
         <v>8826000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4701000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3556000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5345000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4665000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5886000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7569000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5679000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8746000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>6534000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>7945000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5029000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4958000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>14464000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5789000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10133000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>10081000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>14441000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9375000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7389000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8421000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8318000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4368000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>7818000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6627000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6325000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>8263000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4497000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6404000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>10231000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>6399000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5104000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4722000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2632000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1648000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1516000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1488000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1496000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>995000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>906000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1058000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1016000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1398000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1837000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1397000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>893000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1151000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1588000.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>1422000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1337000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1088000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1324000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1876000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3267000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3693000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4227000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>5007000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3959000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>6994000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>9974000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>11309000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>8312000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>9217000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>10404000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>10073000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>8768000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>8808000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>10356000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>10702000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>10062000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>8412000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>8402000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>6426000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>4834000.0</v>
       </c>
-      <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>3067000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>3483000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>4256000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>4786000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>4576000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7876,281 +7913,283 @@
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-      <c r="BH17">
+      <c r="BH17"/>
+      <c r="BI17">
         <v>15490000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>16195000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>16937000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>32982000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>33858000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>32254000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>31282000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>25521000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>14577000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>32818000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>30167000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>35594000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>14374000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>14689000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>17157000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>19192000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>17704000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>17304000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>16039000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>11629000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>8520000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>3468000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>3576000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>3127000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>2768000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2588000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2408000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2228000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2048000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1868000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1688000.0</v>
       </c>
-      <c r="AN18">
-[...1 lines deleted...]
-      </c>
       <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
         <v>1329000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1149000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>969000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>789000.0</v>
       </c>
-      <c r="AS18">
-[...1 lines deleted...]
-      </c>
       <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
         <v>390000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>186000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>2658000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>3222000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>3114000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>3015000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>2828000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>2658000.0</v>
       </c>
-      <c r="BB18">
-[...1 lines deleted...]
-      </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
         <v>29062000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>26825000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>23116000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>39929000.0</v>
       </c>
-      <c r="BK18">
-[...1 lines deleted...]
-      </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
-      <c r="BM18"/>
+      <c r="BM18">
+        <v>0.0</v>
+      </c>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8195,1484 +8234,1498 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
         <v>41</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>166067000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
-      <c r="BM20"/>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
+        <v>0.0</v>
+      </c>
+      <c r="AV21">
         <v>166067000.0</v>
       </c>
-      <c r="AV21">
-[...1 lines deleted...]
-      </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
       <c r="BJ21">
         <v>0.0</v>
       </c>
       <c r="BK21">
         <v>0.0</v>
       </c>
       <c r="BL21">
         <v>0.0</v>
       </c>
-      <c r="BM21"/>
+      <c r="BM21">
+        <v>0.0</v>
+      </c>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
-      <c r="BV21">
+      <c r="BV21"/>
+      <c r="BW21">
         <v>2248000.0</v>
       </c>
-      <c r="BW21"/>
-      <c r="BX21">
+      <c r="BX21"/>
+      <c r="BY21">
         <v>326000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>788000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1244000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1710000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2176000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2638000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>3094000.0</v>
       </c>
-      <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22">
+        <v>22859000000.0</v>
+      </c>
+      <c r="C22">
         <v>25313000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>21547000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>20474000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>23337000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>22234000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>24918000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>24407000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>30638000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>26749000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>27567000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>22962000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>25029000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>21601000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>32181000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>31740000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>23337000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>24563000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>23722000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>26441000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>24148000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>21583000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>21159000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>23034000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>29342000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>27208000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>22982000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>29325000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>30625000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>29548000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>29980000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>23064000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>19894000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>15975000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>11397000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>9320000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>8162000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>9634000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>10318000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>10517000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>10438000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>10478000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>11910000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>11459000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>11712000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>11018000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>13407000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>9975000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>10247000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>11342000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>10989000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>12043000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>10497000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>10322000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-8616000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-10956000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-11239000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>10376000.0</v>
       </c>
-      <c r="BG22">
-[...1 lines deleted...]
-      </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
         <v>-7679000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>7445000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>27174000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>24103000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>4088000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>3971000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>4166000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>3980000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>4084000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3772000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>14458000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>3126000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>11560000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>9374000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2038000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1648000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1817000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>4643000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1393000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1124000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1096000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1019000.0</v>
       </c>
-      <c r="CE22"/>
       <c r="CF22"/>
-      <c r="CG22">
+      <c r="CG22"/>
+      <c r="CH22">
         <v>629000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>291000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23">
+        <v>1251988000000.0</v>
+      </c>
+      <c r="C23">
         <v>1138108000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1107601000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1040250000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1038530000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1056602000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1044498000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1057974000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1117806000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1141902000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1094997000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1135393000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1143900000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1173866000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1205733000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1186143000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1167502000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1203002000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1176765000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1182465000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1180343000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1232809000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1317547000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1354566000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1380966000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1528892000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1561964000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1564444000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1606170000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1627470000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1632274000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1508098000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1452567000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1520959000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1516483000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1541719000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1551431000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1568960000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1493456000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1530388000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1644099000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1724074000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1648217000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1669600000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1694819000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1752913000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1926599000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2828686000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2902184000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2615918000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2837724000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2777660000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2803190000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2843371000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2894573000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3074139000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3115009000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3119277000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3179373000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3187920000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3190707000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3182708000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3143554000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2583301000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2570279000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2336802000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2296140000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2084260000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2033885000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1990006000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2030947000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1951696000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1746773000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1653272000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1338347000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>689556000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>577342000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>578262000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>502377000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>500963000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>496036000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>489958000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>464265000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>445166000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>408121000.0</v>
       </c>
-      <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
         <v>45</v>
       </c>
       <c r="B24">
+        <v>318879000.0</v>
+      </c>
+      <c r="C24">
         <v>189080000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>158478000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>92968000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>82668000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>82175000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>71670000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>96166000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>160668000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>190169000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>139994000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>148261000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>156589000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>164921000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>173245000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>181568000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>189895000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>238229000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>296771000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>303687000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>327064000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>358933000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>384141000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>403304000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>403729000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>412983000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>434440000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>433030000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>448522000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>468828000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>484480000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>398937000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>477000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>490895000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>504896000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>506044000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>507239000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>508444000.0</v>
       </c>
-      <c r="AM24">
-[...1 lines deleted...]
-      </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
+        <v>0.0</v>
+      </c>
+      <c r="AR24">
         <v>418036000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>403825000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>390032000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>395811000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>372803000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>161500000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>162563000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>163625000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>122750000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>102250000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>101250000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1524357000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1523165000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1449312000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1455212000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1509316000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1607319000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1642562000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1677377000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1674407000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1652547000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>1261975000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>1264500000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>1277000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1289500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1173300000.0</v>
       </c>
       <c r="BQ24">
         <v>1173300000.0</v>
       </c>
       <c r="BR24">
         <v>1173300000.0</v>
       </c>
       <c r="BS24">
+        <v>1173300000.0</v>
+      </c>
+      <c r="BT24">
         <v>1129500000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>989250000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1014500000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>893000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>566251000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>264483000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>206233000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>207611000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>138808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130683000.0</v>
       </c>
       <c r="CC24">
         <v>130683000.0</v>
       </c>
       <c r="CD24">
         <v>130683000.0</v>
       </c>
       <c r="CE24">
+        <v>130683000.0</v>
+      </c>
+      <c r="CF24">
         <v>109678000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>253875000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>242816000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>102563000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
         <v>46</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>189080000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>158478000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>92968000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>82668000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>82175000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>71670000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>139994000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>148261000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>156589000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>164921000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>173245000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>181568000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>189895000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>238229000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>296771000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>303687000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>327064000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>358933000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>384141000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>403304000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>403729000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>412983000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>434440000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>433030000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>448522000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>468828000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>484480000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>398937000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>477000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>490895000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>504896000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>506044000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>507239000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>508444000.0</v>
       </c>
-      <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>418036000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>403825000.0</v>
       </c>
-      <c r="AS25"/>
-      <c r="AT25">
+      <c r="AT25"/>
+      <c r="AU25">
         <v>395811000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>372803000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>161500000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>162563000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>163625000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>122750000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>102250000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>101250000.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>1607319000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1642562000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1677377000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1674407000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>423000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1659000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1954000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2594000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1166000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>424000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>564000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>629000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>6191000.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>12334000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>12327000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>17900000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>25443000.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>26486000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>38463000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>49618000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>63355000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>77570000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>41829000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>27315000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>30591000.0</v>
       </c>
-      <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>27849000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>42450000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>55144000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>54714000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
         <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9717,386 +9770,392 @@
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28">
+        <v>-49154000000.0</v>
+      </c>
+      <c r="C28">
         <v>144618000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>73990000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>63525000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>58948000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>45527000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>27391000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>57096000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>115837000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>147723000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>98387000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>105527000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>117873000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>112982000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>114390000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>144043000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>154387000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>131717000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>225111000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>252282000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>278544000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>305529000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>338803000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>365779000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>353444000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>338344000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>350583000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>345858000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>343865000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>341117000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>388652000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>177068000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>331301000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>343501000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>366869000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>370695000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>377490000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>381488000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>502115000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>498148000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>486822000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>468509000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>418769000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>387758000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>366418000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>347111000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>298611000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1534180000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1500166000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1473223000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1444817000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1461462000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1473759000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1454904000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1425237000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1414316000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1419551000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1466425000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1463378000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1466942000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1465538000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1475371000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1467002000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1115836000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>909017000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1138733000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1095743000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>944536000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>997515000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1048344000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>987045000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>893286000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>966205000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>864504000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>774962000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>215435000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>119075000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>138379000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>73209000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>70721000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>75789000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>83771000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>62405000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>310153000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>301343000.0</v>
       </c>
-      <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
         <v>50</v>
       </c>
       <c r="B29">
+        <v>1204255000.0</v>
+      </c>
+      <c r="C29">
         <v>1085564000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1044368000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>984572000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>985873000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1008918000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1001613000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1017920000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1075763000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1103425000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1055162000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1102125000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1105071000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1132354000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1145034000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1131520000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1123700000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1154816000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1127454000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1136879000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1139158000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1184569000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1276003000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1315452000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1327887000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10113,566 +10172,573 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30">
+        <v>20273000.0</v>
+      </c>
+      <c r="C30">
         <v>15227000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>13941000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14094000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>18211000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>22073000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20434000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>29669000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>21888000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>19217000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>19522000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>19693000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>16692000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>26513000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>25866000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>24963000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20039000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>22465000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>22069000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>13912000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>11243000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>14908000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10906000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>13370000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>17221000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>15740000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>20391000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>15718000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>17265000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>22306000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>19557000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>15829000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>13286000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>12855000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>15841000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>12605000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>9375000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>11403000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>9754000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>8249000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>8373000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>10586000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>14139000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>14456000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>12366000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>14739000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>15594000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>12000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>11438000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>15337000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>14780000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>12446000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>13849000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>13531000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>8616000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>10956000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>11239000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>14713000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>11069000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>8860000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>7679000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>8794000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>5595000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>3076000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2430000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>2117000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1413000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>2130000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1147000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>2297000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1515000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>3900000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2696000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2343000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>2750000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1882000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>985000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>471000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>217000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>561000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>306000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>219000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>376000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>43000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>29000.0</v>
       </c>
-      <c r="CH30"/>
+      <c r="CI30"/>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
         <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>915168000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>953864000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>948482000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>967433000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>971789000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>949952000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>933805000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>916587000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>830683000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>777272000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>746817000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>744994000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>811220000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>832626000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>851196000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>978428000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>998035000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1012051000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1045958000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1053307000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1034583000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1028243000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>919048000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>975027000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>971940000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1001868000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1014810000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>908910000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>928137000.0</v>
       </c>
-      <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31">
         <v>1057828000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>1105966000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1150055000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>987776000.0</v>
       </c>
-      <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>1044201000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>1042355000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>843082000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>915896000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>967469000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>951050000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>976321000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>1030852000.0</v>
       </c>
-      <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-      <c r="BG31">
+      <c r="BG31"/>
+      <c r="BH31">
         <v>1145931000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>1155093000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>1155515000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>1132949000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
+      <c r="CI31"/>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
         <v>53</v>
       </c>
       <c r="B32">
+        <v>80176000.0</v>
+      </c>
+      <c r="C32">
         <v>63395000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>76905000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>30425000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>35943000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>57330000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>86262000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>98035000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>106884000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>121986000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>75294000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>81458000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>73050000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>88890000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>90443000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>71230000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>67325000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>132935000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>99837000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>125732000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>129024000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>133581000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>108753000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>101257000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>110885000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -10689,2376 +10755,2399 @@
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
+      <c r="CI32"/>
     </row>
-    <row r="33" spans="1:86">
+    <row r="33" spans="1:87">
       <c r="A33" t="s">
         <v>54</v>
       </c>
       <c r="B33">
+        <v>1131297000000.0</v>
+      </c>
+      <c r="C33">
         <v>1031214000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>974339000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>961278000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>956992000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>958612000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>917027000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>922054000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>971622000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>984630000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>983475000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1024711000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1036656000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1048436000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1059970000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1065997000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1062362000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1028172000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1034294000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>962371000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>952463000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>985607000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1095119000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1143628000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1153433000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1305697000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1320900000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1345080000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1356407000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1357019000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1394966000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1185816000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1231287000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1303720000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1321900000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1357365000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1377780000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1396355000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1405638000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1426832000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1520130000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1551545000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1557345000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1561130000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1578000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1622587000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1769279000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2725679000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2762088000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2791376000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2685212000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2666262000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2705823000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2740911000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2781159000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2799847000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2836500000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2859912000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2860439000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2876651000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2891172000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2889027000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2838988000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>2349385000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>2133224000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>2118734000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>2021015000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1837028000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1840046000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1849258000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1810132000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1680801000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1524970000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1385678000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1022076000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>481065000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>483024000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>490144000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>432274000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>436652000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>438392000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>440253000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>413936000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>416215000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>382491000.0</v>
       </c>
-      <c r="CH33"/>
+      <c r="CI33"/>
     </row>
-    <row r="34" spans="1:86">
+    <row r="34" spans="1:87">
       <c r="A34" t="s">
         <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>2963000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>3533000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>4096000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>4652000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>5200000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>5723000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>6203000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>6677000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>7144000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>7606000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>15261000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>8511000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>8955000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>9393000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>9826000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>10253000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>10675000.0</v>
       </c>
-      <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
-      <c r="AV34">
+      <c r="AV34"/>
+      <c r="AW34">
         <v>1443575000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>35000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>84000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>135000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>185000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>286000.0</v>
       </c>
-      <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-      <c r="BG34">
+      <c r="BG34"/>
+      <c r="BH34">
         <v>1137000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>1601000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>1724000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>2197000.0</v>
       </c>
-      <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
+      <c r="CI34"/>
     </row>
-    <row r="35" spans="1:86">
+    <row r="35" spans="1:87">
       <c r="A35" t="s">
         <v>56</v>
       </c>
       <c r="B35">
+        <v>324495000000.0</v>
+      </c>
+      <c r="C35">
         <v>194619000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>163941000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>98661000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>88284000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>87714000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>71670000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>96774000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>161876000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>191970000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>142380000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>151224000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>160122000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>169017000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>177897000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>186768000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>195618000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>244432000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>303448000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>310831000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>334670000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>374194000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>392652000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>412259000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>413122000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>422809000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>444693000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>443705000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>459614000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>472296000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>488056000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>402064000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>479768000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>493483000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>507304000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>508272000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>509287000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>510312000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1688000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1509000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1329000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1149000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>419005000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>404614000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>390625000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>396201000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>372989000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1607733000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>165820000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>166823000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>125900000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>105263000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>104194000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1556484000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1557287000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1471081000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1478551000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1535957000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1637518000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1670988000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1702217000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1716533000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1711016000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1316555000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1315743000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1328864000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>1352017000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>1237162000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>1255338000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>1263336000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>1184627000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>1044672000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>1099639000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>960723000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>616006000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>265410000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>208671000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>209556000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>144241000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>135652000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>136065000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>135738000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>114274000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>257739000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>245587000.0</v>
       </c>
-      <c r="CH35"/>
+      <c r="CI35"/>
     </row>
-    <row r="36" spans="1:86">
+    <row r="36" spans="1:87">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36">
+        <v>1119152000000.0</v>
+      </c>
+      <c r="C36">
         <v>64559000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>67084000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>50910000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>36526000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>30048000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>30447000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>25141000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>27264000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>29817000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>33297000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>34173000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>33923000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>32254000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>33256000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>27790000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>17486000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>15756000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>13204000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>14835000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>15318000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>15004000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>17472000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>19507000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>18019000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>17619000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>16354000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>11944000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>8835000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>9859000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>11043000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>11438000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>35219000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>37129000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>38970000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>41078000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>41731000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>40577000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>17028000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>17236000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>19021000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>29711000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>26433000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>24701000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>20250000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>62557000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>814000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>35591000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>35784000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>300000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>34038000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>37318000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>40449000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>52262000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>56294000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>37984000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>36915000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>34993000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>35271000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>39838000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>34137000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>48193000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>42270000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>19103000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>18529000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>20589000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>19619000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>24464000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>108454000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>104501000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>191118000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>210045000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>125740000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>155147000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>205247000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>12384000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>7992000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>9033000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>19202000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>17126000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>12249000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>8292000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>7690000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>4229000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>11089000.0</v>
       </c>
-      <c r="CH36"/>
+      <c r="CI36"/>
     </row>
-    <row r="37" spans="1:86">
+    <row r="37" spans="1:87">
       <c r="A37" t="s">
         <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>1081000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>1102000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>876000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>727000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>507000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>264000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>88000.0</v>
       </c>
-      <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
         <v>197888000.0</v>
       </c>
-      <c r="AS37">
-[...1 lines deleted...]
-      </c>
       <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
         <v>248573000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>275104000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>332926000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>337540000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>341336000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>283822000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>218602000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>191370000.0</v>
       </c>
-      <c r="BB37">
-[...1 lines deleted...]
-      </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
         <v>210149000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>211348000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>212011000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BK37">
         <v>215204000.0</v>
       </c>
-      <c r="BK37">
-[...1 lines deleted...]
-      </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
-      <c r="BM37"/>
+      <c r="BM37">
+        <v>0.0</v>
+      </c>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
+      <c r="CI37"/>
     </row>
-    <row r="38" spans="1:86">
+    <row r="38" spans="1:87">
       <c r="A38" t="s">
         <v>59</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>76974000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>73611000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>50910000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>36526000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>-97892010000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-916109973000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>33297000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>34173000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>33923000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>32992000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>33256000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>25836000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>14892000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>33133000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>30906000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>77373000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>15318000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>979214000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>17472000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>19507000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>18019000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>17619000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>16354000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>11944000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>8835000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>9859000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>11043000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>12323000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>35219000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>37129000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>38970000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>41078000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>41731000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>40577000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>23219000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>24516000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>31355000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>42038000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>54516000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>70070000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>68332000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>89043000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>246527000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>113843000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>116314000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>112477000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>75867000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>64633000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>71040000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>73250000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>80119000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>65370000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>69197000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>59461000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>63120000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>82288000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>99441000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>102907000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>130326000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>157555000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>130626000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>92770000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>99465000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>148597000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>131489000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>121273000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>191118000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>210045000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>130513000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>159699000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>209230000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>16200000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>11165000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>11485000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>19202000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>11106000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>12675000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>8444000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>7857000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>4412000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>11089000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>45029000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:86">
+    <row r="39" spans="1:87">
       <c r="A39" t="s">
         <v>60</v>
       </c>
       <c r="B39">
+        <v>43041727000.0</v>
+      </c>
+      <c r="C39">
         <v>10814000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>7823000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>8965000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>9747000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>9993000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>35454000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>39811000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>45294000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>64764000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>18174000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>20093000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>21084000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>19174000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>22184000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>18774000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>18651000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>13229000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>16508000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>63461000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>69298000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>66839000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>54130000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>46812000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>46632000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>24358000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>31815000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>9200000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>14160000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>21098000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>22047000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>13393000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>15325000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>14572000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>14834000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>15276000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>17241000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>18168000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>27718000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>28128000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>29554000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>30391000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>20345000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>20907000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>23958000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>21155000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>21699000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>20652000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>26003000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>19065000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>17251000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>17354000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>17972000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>6007000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>17020000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>17318000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>20587000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>6308000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>16080000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>16179000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>16390000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>14010000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>34104000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>34701000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>29142000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>27684000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>29955000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>16338000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>16907000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>13495000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>16384000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>12079000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>229000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>9374000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>42597000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>6504000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>6175000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>14093000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>-1393000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>3788000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>2444000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>2574000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>2680000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>2686000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>8271000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>143000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:86">
+    <row r="40" spans="1:87">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
+        <v>34520133000.0</v>
+      </c>
+      <c r="C40">
         <v>18201000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>31349000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>27184000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>22936000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>17012000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>18943000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>16436000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>16798000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>13595000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>16669000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>10175000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>12380000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>13313000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>16490000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>27492000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>12965000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>20557000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>14496000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>11432000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>9514000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>10929000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>13110000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>12865000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>12320000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>23564000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>17005000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>16539000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>8109000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>14033000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>15423000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>15641000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>12335000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>13367000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>13560000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>12977000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>11533000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>16182000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>16845000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>17955000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>16961000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>19196000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>23020000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>22532000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>20932000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>18296000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>19874000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>26767000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>44593000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1773000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>42369000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>45046000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>45456000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>19197000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>22710000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>22956000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>21789000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>27351000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>5475000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>9770000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>13607000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>29753000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>432000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>674000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>1020000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>15438000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>815000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>20106000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>20244000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>15465000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>20431000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>19680000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>8412000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>14798000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>20617000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>15849000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>3947000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>3067000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>5358000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-4256000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>4218000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-4576000.0</v>
       </c>
-      <c r="CE40"/>
       <c r="CF40"/>
-      <c r="CG40">
+      <c r="CG40"/>
+      <c r="CH40">
         <v>1643000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>513000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:86">
+    <row r="41" spans="1:87">
       <c r="A41" t="s">
         <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
-      <c r="V41">
+      <c r="V41"/>
+      <c r="W41">
         <v>7200000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-      <c r="AE41">
+      <c r="AE41"/>
+      <c r="AF41">
         <v>3576000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>3127000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>2768000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2588000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>2408000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>2228000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>2048000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1868000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1688000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1509000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>1329000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1149000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>969000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>789000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>593000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>390000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>186000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1446233000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>3257000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>3198000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>3150000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>3013000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>2944000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>32127000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>34122000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>21769000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>23339000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>26641000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>30199000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>28426000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>24840000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>42126000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>58469000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>54580000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>51243000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>51864000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>62517000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>63862000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>82038000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>90036000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>55127000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>55422000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>85139000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>67723000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>49755000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>927000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>2438000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1945000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>5433000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>4969000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>5382000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>5055000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>4596000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>3864000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>2771000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>1643000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:86">
+    <row r="42" spans="1:87">
       <c r="A42" t="s">
         <v>63</v>
       </c>
       <c r="B42">
+        <v>1446158714000.0</v>
+      </c>
+      <c r="C42">
         <v>1465134000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1469951000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1474615000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1479415000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1491032000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1506909000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1520179000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1536987000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1553421000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1558541000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1563631000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1568818000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1588777000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1621185000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1641664000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1674400000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1702166000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1707900000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1711523000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1713082000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1713406000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1713711000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1714019000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1714385000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1721268000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1741759000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1741184000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1740615000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1740163000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1739724000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1739091000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1628848000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1628355000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1627839000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1626584000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1625014000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1503784000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1497616000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1494032000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1487929000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1483105000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1477035000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1274588000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1262327000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1251197000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1239439000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>847547000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>847181000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>53722000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>849021000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>855848000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>864120000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>863303000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>862488000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>861419000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>860365000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>809443000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>808258000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>806787000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>805309000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>803778000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>802729000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>723333000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>720667000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>722198000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>721334000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>720302000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>719211000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>717979000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>716778000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>721648000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>524589000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>523002000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>308729000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>308259000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>307674000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>307088000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>306834000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>306516000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>306019000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>305500000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>305062000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>75037000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>72332000.0</v>
       </c>
-      <c r="CH42"/>
+      <c r="CI42"/>
     </row>
-    <row r="43" spans="1:86">
+    <row r="43" spans="1:87">
       <c r="A43" t="s">
         <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13103,110 +13192,109 @@
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
+      <c r="CI43"/>
     </row>
-    <row r="44" spans="1:86">
+    <row r="44" spans="1:87">
       <c r="A44" t="s">
         <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
-        <v>120789000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI44">
         <v>120789000.0</v>
       </c>
       <c r="AJ44">
         <v>120789000.0</v>
       </c>
       <c r="AK44">
         <v>120789000.0</v>
       </c>
       <c r="AL44">
         <v>120789000.0</v>
       </c>
       <c r="AM44">
-        <v>0.0</v>
+        <v>120789000.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
@@ -13239,2153 +13327,2171 @@
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
+      <c r="CI44"/>
     </row>
-    <row r="45" spans="1:86">
+    <row r="45" spans="1:87">
       <c r="A45" t="s">
         <v>66</v>
       </c>
       <c r="B45">
+        <v>1453964000.0</v>
+      </c>
+      <c r="C45">
         <v>1351701000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1278491000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1268377000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1265816000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1261182000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1206365000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1204732000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1260803000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1259328000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1242301000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1318877000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1318372000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1318542000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1322616000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>947536000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>937145000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>970603000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1077647000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1124121000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1135414000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1288078000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1304546000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1333136000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1347572000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1347160000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1383923000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1173493000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1196068000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1266591000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1282930000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1316287000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1336049000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1355778000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1382419000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1402316000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1488775000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1509507000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1502829000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1491060000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1509668000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1533500000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1522752000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>2611836000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2678899000.0</v>
       </c>
       <c r="AX45">
         <v>2678899000.0</v>
       </c>
       <c r="AY45">
+        <v>2678899000.0</v>
+      </c>
+      <c r="AZ45">
         <v>2609345000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>2601629000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>2634783000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>2667661000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>2701040000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>2734477000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>2767303000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>2800451000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>2797319000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>2794363000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>2801891000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>2786120000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>2733065000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>2277001000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>2038272000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>2025964000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1952158000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1777131000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>1708557000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>1727985000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>1619014000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>1470756000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1399230000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>1230531000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>816829000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>468681000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>475032000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>481111000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>413072000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>419526000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>426143000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>431961000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>406246000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>411986000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>371402000.0</v>
       </c>
-      <c r="CH45"/>
+      <c r="CI45"/>
     </row>
-    <row r="46" spans="1:86">
+    <row r="46" spans="1:87">
       <c r="A46" t="s">
         <v>67</v>
       </c>
       <c r="B46">
+        <v>12145000000.0</v>
+      </c>
+      <c r="C46">
         <v>952070000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>907255000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>910368000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>920466000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>928564000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>886580000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>896913000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>944043000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>954813000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>950178000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>990538000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1002733000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1015444000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1026714000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1038207000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1044876000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1012416000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1021090000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>947536000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>937145000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>970603000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1077647000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1124121000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1135414000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1288078000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1304546000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1333136000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1347572000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1347160000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1383923000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1174378000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1196068000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1266591000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1282930000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1316287000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1336049000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1355778000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1382419000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1402316000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1488775000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1509507000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1513012000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1510986000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1528905000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1533544000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1554148000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2640470000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>2662949000.0</v>
       </c>
-      <c r="AX46"/>
-      <c r="AY46">
+      <c r="AY46"/>
+      <c r="AZ46">
         <v>2609345000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>2601629000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>2634783000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>2667661000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2701040000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>2734477000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>2767303000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>2800451000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>2797319000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>2794363000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>2801891000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>2786120000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>2733065000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>2277001000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>2038272000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>2025964000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1952158000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1777131000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1708557000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>1727985000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>1619014000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>1470756000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1399230000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1230531000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>816829000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>468681000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>475032000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>481111000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>413072000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>419526000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>426143000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>431961000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>406246000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>411986000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>371402000.0</v>
       </c>
-      <c r="CH46"/>
+      <c r="CI46"/>
     </row>
-    <row r="47" spans="1:86">
+    <row r="47" spans="1:87">
       <c r="A47" t="s">
         <v>68</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>952070000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>900728000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>910368000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>920466000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>928564000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>886580000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>950178000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>8127000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>8372000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>8556000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>8125000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>8014000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>7784000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>7237000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>6072000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>925898000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>6139000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>6393000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>7534000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1124121000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1135414000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1288078000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1304546000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1333136000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1347572000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2290000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1495000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1247000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>953000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1014000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1012000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>951000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>982000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1018000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1071000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1402316000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1269000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1286000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1115000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1017000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1509668000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>701000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>646000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>4052000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>4182000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>5104000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>5198000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>5014000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>5092000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>2667661000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>2701040000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>2734477000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>2767303000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>2800451000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>3875000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>2330000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>2308000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>2310000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>2708662000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>2191830000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>2002598000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>2025964000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1921550000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1688431000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1708557000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1727985000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1619014000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1470756000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1394457000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1225979000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>812846000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>464865000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>471859000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>478659000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>413072000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>425546000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>425717000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>431809000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>406079000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>411803000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>371402000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>148070000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:86">
+    <row r="48" spans="1:87">
       <c r="A48" t="s">
         <v>69</v>
       </c>
       <c r="B48">
+        <v>-559773000000.0</v>
+      </c>
+      <c r="C48">
         <v>-569082000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-584493000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-583440000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-576639000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-564716000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-577393000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-598852000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-622319000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-641117000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-646055000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-614051000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-625613000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-628247000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-656924000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-697752000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-745134000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-786823000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-877676000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-934808000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-966845000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-968830000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-902909000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-881811000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-863607000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-743257000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-744140000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-729549000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-695073000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-687272000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-705556000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-711263000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-710145000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-653673000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-656243000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-625060000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-610548000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-594948000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-569843000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-542329000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-431674000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-377191000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-327691000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-261067000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-220736000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-182294000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-18290000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-32986000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>27535000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>66644000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>85821000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>120855000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>166226000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>214391000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>260031000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>298485000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>326258000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>359349000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>359057000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>357505000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>347422000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>334022000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>299234000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>263027000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>226270000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>192820000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>157327000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>123055000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>85437000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>44196000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>187019000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>160967000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>129146000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>79876000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>42001000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>42520000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>45639000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>42644000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>41385000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>43742000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>41480000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>40163000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>40249000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>27909000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>12291000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>907000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:86">
+    <row r="49" spans="1:87">
       <c r="A49" t="s">
         <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-614051000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-625613000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-628247000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-656924000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-697752000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-745134000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-786823000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-877676000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-934808000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-966845000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-968830000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-902909000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-881811000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-863607000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-743257000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-744140000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-729549000.0</v>
       </c>
-      <c r="AC49"/>
-      <c r="AD49">
+      <c r="AD49"/>
+      <c r="AE49">
         <v>-687272000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-705556000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-711263000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-710145000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-653673000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-656243000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-625060000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-610548000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-594948000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-569843000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-542329000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-431674000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-377191000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-327691000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-261067000.0</v>
       </c>
-      <c r="AS49">
-[...1 lines deleted...]
-      </c>
       <c r="AT49">
+        <v>0.0</v>
+      </c>
+      <c r="AU49">
         <v>-182294000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-18290000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-32986000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>27535000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>66644000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>85821000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>120855000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>166226000.0</v>
       </c>
-      <c r="BB49">
-[...1 lines deleted...]
-      </c>
       <c r="BC49">
         <v>0.0</v>
       </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
+        <v>0.0</v>
+      </c>
+      <c r="BH49">
         <v>359057000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>357505000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>347422000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>334022000.0</v>
       </c>
-      <c r="BK49">
-[...1 lines deleted...]
-      </c>
       <c r="BL49">
         <v>0.0</v>
       </c>
-      <c r="BM49"/>
+      <c r="BM49">
+        <v>0.0</v>
+      </c>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
+      <c r="CI49"/>
     </row>
-    <row r="50" spans="1:86">
+    <row r="50" spans="1:87">
       <c r="A50" t="s">
         <v>71</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>55920000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>65277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80642000.0</v>
       </c>
       <c r="W50">
         <v>80642000.0</v>
       </c>
       <c r="X50">
+        <v>80642000.0</v>
+      </c>
+      <c r="Y50">
         <v>79522000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>72962000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>69747000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>70111000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>65640000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>70351000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66320000.0</v>
       </c>
       <c r="AE50">
         <v>66320000.0</v>
       </c>
       <c r="AF50">
+        <v>66320000.0</v>
+      </c>
+      <c r="AG50">
         <v>45000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>24308000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>24497000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>12076000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>517848000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>7076000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>4576000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>579023000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>34324000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
+      <c r="CI50"/>
     </row>
-    <row r="51" spans="1:86">
+    <row r="51" spans="1:87">
       <c r="A51" t="s">
         <v>72</v>
       </c>
       <c r="B51">
+        <v>5616000000.0</v>
+      </c>
+      <c r="C51">
         <v>200158000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>163941000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>98964000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>89191000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>89217000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>74056000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>99129000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>164201000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>194265000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>144646000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>153461000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>162312000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>171124000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>179922000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>188712000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>197500000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>246290000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>305283000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>368562000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>401735000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>449401000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>475036000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>493501000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>487782000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>494233000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>516459000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>510979000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>531578000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>538616000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>554376000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>447064000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>504076000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>517980000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>519380000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>517848000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>516363000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>514888000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>542143000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>554810000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>562426000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>589583000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>463247000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>449406000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>435201000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>430525000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>405231000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1591900000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1592574000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1595945000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1554309000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1531017000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1528808000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1527504000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1523165000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>1670084000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1675984000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1694393000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1755163000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1753172000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1750754000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>1746248000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>1731869000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>1311975000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>1314500000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>1327000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>1339500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1173300000.0</v>
       </c>
       <c r="BQ51">
         <v>1173300000.0</v>
       </c>
       <c r="BR51">
         <v>1173300000.0</v>
       </c>
       <c r="BS51">
+        <v>1173300000.0</v>
+      </c>
+      <c r="BT51">
         <v>1129500000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>989250000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>1014500000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>936000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>826200000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>283233000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>206233000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>211933000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>138808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130683000.0</v>
       </c>
       <c r="CC51">
         <v>130683000.0</v>
       </c>
       <c r="CD51">
         <v>130683000.0</v>
       </c>
       <c r="CE51">
+        <v>130683000.0</v>
+      </c>
+      <c r="CF51">
         <v>109678000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>336375000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>318673000.0</v>
       </c>
-      <c r="CH51"/>
+      <c r="CI51"/>
     </row>
-    <row r="52" spans="1:86">
+    <row r="52" spans="1:87">
       <c r="A52" t="s">
         <v>73</v>
       </c>
-      <c r="B52">
-[...1 lines deleted...]
-      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
+        <v>0.0</v>
+      </c>
+      <c r="E52">
         <v>303000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>907000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1503000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2386000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2355000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2325000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2295000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2266000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2237000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2190000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2107000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2025000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1944000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1882000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1858000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1835000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>57731000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>67065000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>82407000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>82384000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>81242000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>74660000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>71424000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>73421000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>68908000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>73577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66320000.0</v>
       </c>
       <c r="AE52">
         <v>66320000.0</v>
       </c>
       <c r="AF52">
+        <v>66320000.0</v>
+      </c>
+      <c r="AG52">
         <v>45000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>24308000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>24497000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>12076000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>9576000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>7076000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>4576000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>540455000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>553301000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>561097000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>579023000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>44242000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>44792000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>44576000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>34324000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>32242000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>4250000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>1426789000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>1432320000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>1428544000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>1425939000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>1424900000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>682000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>642000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220772000.0</v>
       </c>
       <c r="BE52">
         <v>220772000.0</v>
       </c>
       <c r="BF52">
+        <v>220772000.0</v>
+      </c>
+      <c r="BG52">
         <v>185077000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>147844000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>110610000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>73377000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>71841000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>79322000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="BM52">
         <v>50000000.0</v>
       </c>
       <c r="BN52">
         <v>50000000.0</v>
       </c>
       <c r="BO52">
         <v>50000000.0</v>
       </c>
-      <c r="BP52"/>
+      <c r="BP52">
+        <v>50000000.0</v>
+      </c>
       <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>12974000.0</v>
       </c>
-      <c r="BS52"/>
       <c r="BT52"/>
-      <c r="BU52">
+      <c r="BU52"/>
+      <c r="BV52">
         <v>8412000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>43000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>259949000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>18750000.0</v>
       </c>
-      <c r="BY52"/>
-      <c r="BZ52">
+      <c r="BZ52"/>
+      <c r="CA52">
         <v>4322000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>3483000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>5891000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>4786000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>5978000.0</v>
       </c>
-      <c r="CE52"/>
-      <c r="CF52">
+      <c r="CF52"/>
+      <c r="CG52">
         <v>82500000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>75857000.0</v>
       </c>
-      <c r="CH52"/>
+      <c r="CI52"/>
     </row>
-    <row r="53" spans="1:86">
+    <row r="53" spans="1:87">
       <c r="A53" t="s">
         <v>74</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>43646310000.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>572000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2369000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>4030000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>5048000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>6312000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>5724000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>3894000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1822000.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
+        <v>0.0</v>
+      </c>
+      <c r="AH53">
         <v>5447000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>7234000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>8593000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>8335000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>7871000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>8242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19500000.0</v>
       </c>
       <c r="AN53">
         <v>19500000.0</v>
       </c>
       <c r="AO53">
         <v>19500000.0</v>
       </c>
       <c r="AP53">
         <v>19500000.0</v>
       </c>
       <c r="AQ53">
-        <v>9750000.0</v>
+        <v>19500000.0</v>
       </c>
       <c r="AR53">
         <v>9750000.0</v>
       </c>
       <c r="AS53">
         <v>9750000.0</v>
       </c>
       <c r="AT53">
         <v>9750000.0</v>
       </c>
       <c r="AU53">
+        <v>9750000.0</v>
+      </c>
+      <c r="AV53">
         <v>9850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9975000.0</v>
       </c>
       <c r="AW53">
         <v>9975000.0</v>
       </c>
       <c r="AX53">
-        <v>9850000.0</v>
+        <v>9975000.0</v>
       </c>
       <c r="AY53">
         <v>9850000.0</v>
       </c>
       <c r="AZ53">
         <v>9850000.0</v>
       </c>
       <c r="BA53">
         <v>9850000.0</v>
       </c>
       <c r="BB53">
-        <v>0.0</v>
+        <v>9850000.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
-        <v>12000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BL53">
         <v>12000000.0</v>
       </c>
       <c r="BM53">
-        <v>17500000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="BN53">
         <v>17500000.0</v>
       </c>
       <c r="BO53">
+        <v>17500000.0</v>
+      </c>
+      <c r="BP53">
         <v>17000000.0</v>
       </c>
-      <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53">
         <v>60461000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>158952000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>159023000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>167524000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>217648000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>132307000.0</v>
       </c>
-      <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
+      <c r="CI53"/>
     </row>
-    <row r="54" spans="1:86">
+    <row r="54" spans="1:87">
       <c r="A54" t="s">
         <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -15441,1147 +15547,1160 @@
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
+      <c r="CI54"/>
     </row>
-    <row r="55" spans="1:86">
+    <row r="55" spans="1:87">
       <c r="A55" t="s">
         <v>76</v>
       </c>
       <c r="B55">
+        <v>1251988000000.0</v>
+      </c>
+      <c r="C55">
         <v>1138108000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1107601000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1040250000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1038530000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1056602000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1044498000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1057974000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1117806000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1141902000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1094997000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1135393000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1143900000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1173866000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1205733000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1186143000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1167502000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1203002000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1176765000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1182465000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1180343000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1232809000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1317547000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1354566000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1380966000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1528892000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1561964000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1564444000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1606170000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1627470000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1632274000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1508098000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1452567000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1520959000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1516483000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1541719000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1551431000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1568960000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1493456000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1530388000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1644099000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1724074000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1648217000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1669600000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1694819000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1752913000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1926599000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2828686000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2902184000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2957254000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2837724000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2777660000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2803190000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2843371000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2894573000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3074139000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>3115009000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>3119277000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>3179373000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3187920000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3190707000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3182708000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>3143554000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2583301000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2570279000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2336802000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2296140000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2084260000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2033885000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1990006000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2030947000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1951696000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1746773000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1653272000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1338347000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>689556000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>577342000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>578262000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>502377000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>500963000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>496036000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>489958000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>464265000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>445166000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>408121000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>201628000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:86">
+    <row r="56" spans="1:87">
       <c r="A56" t="s">
         <v>77</v>
       </c>
       <c r="B56">
+        <v>120691000000.0</v>
+      </c>
+      <c r="C56">
         <v>106894000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>133262000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>78972000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>81538000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>97990000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>127471000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>135920000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>146184000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>157272000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>111522000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>110682000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>107244000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>125430000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>145763000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>120146000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>105140000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>174830000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>142471000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>220094000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>227880000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>247202000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>222428000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>210938000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>227533000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>223195000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>241064000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>219364000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>249763000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>270451000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>237308000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>322282000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>221280000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>217239000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>194583000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>184354000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>173651000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>172605000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>87818000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>103556000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>123969000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>172529000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>90872000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>108470000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>116819000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>130326000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>157320000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>103007000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>140096000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>165878000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>152512000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>111398000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>97367000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>102460000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>113414000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>274292000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>278509000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>259365000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>318934000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>311269000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>299535000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>293681000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>304566000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>233916000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>437055000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>218068000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>275125000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>247232000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>193839000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>140748000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>220815000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>270895000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>221803000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>267594000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>316271000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>208491000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>94318000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>88118000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>70103000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>64311000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>57644000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>49705000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>50329000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>28951000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>25630000.0</v>
       </c>
-      <c r="CH56"/>
+      <c r="CI56"/>
     </row>
-    <row r="57" spans="1:86">
+    <row r="57" spans="1:87">
       <c r="A57" t="s">
         <v>78</v>
       </c>
       <c r="B57">
+        <v>40515000000.0</v>
+      </c>
+      <c r="C57">
         <v>45669000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>56357000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>48547000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>45595000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>40660000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>41209000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>37885000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>39300000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>35286000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>36228000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>29224000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>34194000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>36540000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>55320000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>48916000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>37815000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>41895000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>42634000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>94362000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>98856000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>113621000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>113675000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>109681000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>116648000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>127655000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>119236000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>108688000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>100598000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>101867000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>109635000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>77791000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>53751000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>52449000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>37239000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>31579000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>27334000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>28949000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>563631000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>577128000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>584942000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>616959000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>79157000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>79322000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>76230000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>63938000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>70084000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>44945000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1482928000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1481626000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1476952000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1477474000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1476774000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>25680000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>28277000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>250597000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>251348000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>221702000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>185775000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>150491000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>120964000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>118022000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>123334000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>80076000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>80379000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>79013000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>82063000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>28874000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>29052000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>30192000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>31133000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>29742000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>24788000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>70364000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>283680000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>36332000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>12504000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>15173000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>6709000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>5891000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>5909000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>5978000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>3122000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>84346000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>77776000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>24048000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:86">
+    <row r="58" spans="1:87">
       <c r="A58" t="s">
         <v>79</v>
       </c>
       <c r="B58">
+        <v>365010000000.0</v>
+      </c>
+      <c r="C58">
         <v>240288000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>220298000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>147208000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>133879000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>128374000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>112879000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>134659000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>201176000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>227256000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>178608000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>180448000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>194316000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>205557000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>233217000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>235684000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>233433000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>286327000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>346082000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>405193000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>433526000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>487815000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>506327000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>521940000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>529770000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>550464000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>563929000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>552393000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>560212000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>574163000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>597691000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>479855000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>533519000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>545932000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>544543000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>539851000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>536621000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>538661000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>565319000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>578637000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>586271000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1724074000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1648217000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1669600000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>466855000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>460139000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>443073000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1652678000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1648748000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1648449000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1602852000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2777660000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2803190000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2843371000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1585564000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1721678000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1729899000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1757659000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1823293000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1821479000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1823181000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1834555000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1834350000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1396631000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1396122000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1407877000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1434080000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1266036000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1284390000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1293528000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1215760000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1074414000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1124427000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1031087000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>899686000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>301742000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>221175000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>224729000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>150950000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>141543000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>141974000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>141716000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>117396000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>342085000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>323363000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>128254000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:86">
+    <row r="59" spans="1:87">
       <c r="A59" t="s">
         <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -16637,369 +16756,373 @@
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
+      <c r="CI59"/>
     </row>
-    <row r="60" spans="1:86">
+    <row r="60" spans="1:87">
       <c r="A60" t="s">
         <v>81</v>
       </c>
       <c r="B60">
+        <v>885376000000.0</v>
+      </c>
+      <c r="C60">
         <v>896484000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>885890000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>891604000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>903205000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>926743000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>929943000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>921754000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>915095000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>913256000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>915168000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>953864000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>948482000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>967433000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>971789000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>949952000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>933805000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>916587000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>830683000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>777272000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>746817000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>744994000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>811220000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>832626000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>851196000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>978428000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>998035000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1012051000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1045958000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1053307000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1034583000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1028243000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>919048000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>975027000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>971940000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1001868000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1014810000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1030299000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>928137000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>951751000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1057828000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1105966000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1150055000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>987764000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1019248000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1044201000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1208422000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>843082000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>915896000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>967469000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>951050000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>976323000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1030822000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1066307000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1309009000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1352461000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1385110000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1151606000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1145931000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1155093000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1367526000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1132949000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1095006000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>972578000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>961387000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>928925000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>862060000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>818224000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>749495000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>696478000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>815187000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>877282000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>622346000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>622185000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>438661000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>387814000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>356167000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>353533000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>351427000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>359420000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>354062000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>348242000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>346869000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>103081000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>84758000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>73374000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:86">
+    <row r="61" spans="1:87">
       <c r="A61" t="s">
         <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -17055,74 +17178,77 @@
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
-      <c r="BM61"/>
+      <c r="BM61">
+        <v>0.0</v>
+      </c>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
+      <c r="CI61"/>
     </row>
-    <row r="62" spans="1:86">
+    <row r="62" spans="1:87">
       <c r="A62" t="s">
         <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17167,50 +17293,51 @@
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
+      <c r="CI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17295,51 +17422,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
         <v>296050000.0</v>
       </c>
       <c r="C2">
         <v>306333000.0</v>
       </c>
       <c r="D2">
         <v>315664000.0</v>
       </c>
       <c r="E2">
         <v>340678000.0</v>
       </c>
       <c r="F2">
         <v>320872000.0</v>
       </c>
       <c r="G2">
         <v>319880000.0</v>
       </c>
       <c r="H2">
         <v>358255000.0</v>
       </c>
       <c r="I2">
         <v>282792000.0</v>
       </c>
@@ -17366,51 +17493,51 @@
       </c>
       <c r="Q2">
         <v>83443000.0</v>
       </c>
       <c r="R2">
         <v>62335000.0</v>
       </c>
       <c r="S2">
         <v>52246000.0</v>
       </c>
       <c r="T2">
         <v>32722000.0</v>
       </c>
       <c r="U2">
         <v>25613000.0</v>
       </c>
       <c r="V2">
         <v>19422000.0</v>
       </c>
       <c r="W2">
         <v>185000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
         <v>77337000.0</v>
       </c>
       <c r="C3">
         <v>70104000.0</v>
       </c>
       <c r="D3">
         <v>67915000.0</v>
       </c>
       <c r="E3">
         <v>61607000.0</v>
       </c>
       <c r="F3">
         <v>57618000.0</v>
       </c>
       <c r="G3">
         <v>66527000.0</v>
       </c>
       <c r="H3">
         <v>74070000.0</v>
       </c>
       <c r="I3">
         <v>68976000.0</v>
       </c>
@@ -17437,81 +17564,81 @@
       </c>
       <c r="Q3">
         <v>115663000.0</v>
       </c>
       <c r="R3">
         <v>88150000.0</v>
       </c>
       <c r="S3">
         <v>71395000.0</v>
       </c>
       <c r="T3">
         <v>34378000.0</v>
       </c>
       <c r="U3">
         <v>26978000.0</v>
       </c>
       <c r="V3">
         <v>22322000.0</v>
       </c>
       <c r="W3">
         <v>421000.0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5">
-        <v>9133000.0</v>
+        <v>7745000.0</v>
       </c>
       <c r="C5">
         <v>89793000.0</v>
       </c>
       <c r="D5">
         <v>-3576000.0</v>
       </c>
       <c r="E5">
         <v>168458000.0</v>
       </c>
       <c r="F5">
         <v>197402000.0</v>
       </c>
       <c r="G5">
         <v>-203160000.0</v>
       </c>
       <c r="H5">
         <v>-24030000.0</v>
       </c>
       <c r="I5">
         <v>151000.0</v>
       </c>
       <c r="J5">
         <v>-28228000.0</v>
       </c>
@@ -17535,54 +17662,54 @@
       </c>
       <c r="Q5">
         <v>191695000.0</v>
       </c>
       <c r="R5">
         <v>181835000.0</v>
       </c>
       <c r="S5">
         <v>139169000.0</v>
       </c>
       <c r="T5">
         <v>133312000.0</v>
       </c>
       <c r="U5">
         <v>70320000.0</v>
       </c>
       <c r="V5">
         <v>68746000.0</v>
       </c>
       <c r="W5">
         <v>1141000.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
-        <v>86470000.0</v>
+        <v>85082000.0</v>
       </c>
       <c r="C6">
         <v>159897000.0</v>
       </c>
       <c r="D6">
         <v>64339000.0</v>
       </c>
       <c r="E6">
         <v>230065000.0</v>
       </c>
       <c r="F6">
         <v>255020000.0</v>
       </c>
       <c r="G6">
         <v>-136633000.0</v>
       </c>
       <c r="H6">
         <v>50040000.0</v>
       </c>
       <c r="I6">
         <v>69127000.0</v>
       </c>
       <c r="J6">
         <v>43548000.0</v>
       </c>
@@ -17606,105 +17733,105 @@
       </c>
       <c r="Q6">
         <v>307358000.0</v>
       </c>
       <c r="R6">
         <v>269985000.0</v>
       </c>
       <c r="S6">
         <v>210564000.0</v>
       </c>
       <c r="T6">
         <v>167690000.0</v>
       </c>
       <c r="U6">
         <v>97298000.0</v>
       </c>
       <c r="V6">
         <v>91068000.0</v>
       </c>
       <c r="W6">
         <v>1562000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
         <v>46004000.0</v>
       </c>
       <c r="C9">
         <v>116683000.0</v>
       </c>
       <c r="D9">
         <v>68161000.0</v>
       </c>
       <c r="E9">
         <v>196256000.0</v>
       </c>
       <c r="F9">
         <v>226257000.0</v>
       </c>
       <c r="G9">
         <v>35680000.0</v>
       </c>
       <c r="H9">
         <v>31241000.0</v>
       </c>
       <c r="I9">
         <v>84730000.0</v>
       </c>
@@ -17731,51 +17858,51 @@
       </c>
       <c r="Q9">
         <v>365244000.0</v>
       </c>
       <c r="R9">
         <v>317196000.0</v>
       </c>
       <c r="S9">
         <v>353124000.0</v>
       </c>
       <c r="T9">
         <v>152665000.0</v>
       </c>
       <c r="U9">
         <v>107619000.0</v>
       </c>
       <c r="V9">
         <v>97484000.0</v>
       </c>
       <c r="W9">
         <v>1702000.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10">
         <v>-4515000.0</v>
       </c>
       <c r="C10">
         <v>76496000.0</v>
       </c>
       <c r="D10">
         <v>-12356000.0</v>
       </c>
       <c r="E10">
         <v>159364000.0</v>
       </c>
       <c r="F10">
         <v>182045000.0</v>
       </c>
       <c r="G10">
         <v>-225573000.0</v>
       </c>
       <c r="H10">
         <v>-55985000.0</v>
       </c>
       <c r="I10">
         <v>-32940000.0</v>
       </c>
@@ -17800,51 +17927,51 @@
       <c r="P10">
         <v>26453000.0</v>
       </c>
       <c r="Q10">
         <v>149249000.0</v>
       </c>
       <c r="R10">
         <v>148624000.0</v>
       </c>
       <c r="S10">
         <v>86580000.0</v>
       </c>
       <c r="T10">
         <v>106809000.0</v>
       </c>
       <c r="U10">
         <v>63522000.0</v>
       </c>
       <c r="V10">
         <v>54482000.0</v>
       </c>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>514000.0</v>
       </c>
       <c r="E11">
         <v>8662000.0</v>
       </c>
       <c r="F11">
         <v>15936000.0</v>
       </c>
       <c r="G11">
         <v>21562000.0</v>
       </c>
       <c r="H11">
         <v>32456000.0</v>
       </c>
       <c r="I11">
         <v>-365000.0</v>
       </c>
       <c r="J11">
         <v>30333000.0</v>
       </c>
       <c r="K11">
@@ -17865,51 +17992,51 @@
       <c r="P11">
         <v>1385000.0</v>
       </c>
       <c r="Q11">
         <v>1840000.0</v>
       </c>
       <c r="R11">
         <v>61868000.0</v>
       </c>
       <c r="S11">
         <v>175335000.0</v>
       </c>
       <c r="T11">
         <v>24261000.0</v>
       </c>
       <c r="U11">
         <v>6798000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
         <v>234000.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12">
         <v>12260000.0</v>
       </c>
       <c r="C12">
         <v>13297000.0</v>
       </c>
       <c r="D12">
         <v>8780000.0</v>
       </c>
       <c r="E12">
         <v>9094000.0</v>
       </c>
       <c r="F12">
         <v>15357000.0</v>
       </c>
       <c r="G12">
         <v>22413000.0</v>
       </c>
       <c r="H12">
         <v>31955000.0</v>
       </c>
       <c r="I12">
         <v>33091000.0</v>
       </c>
@@ -17936,151 +18063,151 @@
       </c>
       <c r="Q12">
         <v>72650000.0</v>
       </c>
       <c r="R12">
         <v>61796000.0</v>
       </c>
       <c r="S12">
         <v>52589000.0</v>
       </c>
       <c r="T12">
         <v>26503000.0</v>
       </c>
       <c r="U12">
         <v>10035000.0</v>
       </c>
       <c r="V12">
         <v>15348000.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13">
         <v>10776000.0</v>
       </c>
       <c r="C13">
         <v>2978000.0</v>
       </c>
       <c r="D13">
         <v>2542000.0</v>
       </c>
       <c r="E13">
         <v>1042000.0</v>
       </c>
       <c r="F13">
         <v>154000.0</v>
       </c>
       <c r="G13">
         <v>1028000.0</v>
       </c>
       <c r="H13">
         <v>27860000.0</v>
       </c>
       <c r="I13">
         <v>29290000.0</v>
       </c>
       <c r="J13">
         <v>28946000.0</v>
       </c>
       <c r="K13">
         <v>28249000.0</v>
       </c>
       <c r="L13">
         <v>19922000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14">
         <v>149000.0</v>
       </c>
       <c r="C14">
         <v>-95000.0</v>
       </c>
       <c r="D14">
         <v>-494000.0</v>
       </c>
       <c r="E14">
         <v>788000.0</v>
       </c>
       <c r="F14">
         <v>38000.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14"/>
       <c r="L14">
         <v>-59471000.0</v>
       </c>
       <c r="M14">
         <v>248573000.0</v>
       </c>
       <c r="N14">
         <v>-9280000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14">
         <v>6166000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15">
         <v>-4366000.0</v>
       </c>
       <c r="C15">
         <v>76401000.0</v>
       </c>
       <c r="D15">
         <v>-12870000.0</v>
       </c>
       <c r="E15">
         <v>158576000.0</v>
       </c>
       <c r="F15">
         <v>182007000.0</v>
       </c>
       <c r="G15">
         <v>-225573000.0</v>
       </c>
       <c r="H15">
         <v>-55985000.0</v>
       </c>
       <c r="I15">
         <v>-32940000.0</v>
       </c>
@@ -18107,51 +18234,51 @@
       </c>
       <c r="Q15">
         <v>141243000.0</v>
       </c>
       <c r="R15">
         <v>148624000.0</v>
       </c>
       <c r="S15">
         <v>86580000.0</v>
       </c>
       <c r="T15">
         <v>106809000.0</v>
       </c>
       <c r="U15">
         <v>63522000.0</v>
       </c>
       <c r="V15">
         <v>54482000.0</v>
       </c>
       <c r="W15">
         <v>907000.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16">
         <v>-4366000.0</v>
       </c>
       <c r="C16">
         <v>76401000.0</v>
       </c>
       <c r="D16">
         <v>-12870000.0</v>
       </c>
       <c r="E16">
         <v>158576000.0</v>
       </c>
       <c r="F16">
         <v>182007000.0</v>
       </c>
       <c r="G16">
         <v>-225573000.0</v>
       </c>
       <c r="H16">
         <v>-55985000.0</v>
       </c>
       <c r="I16">
         <v>-32940000.0</v>
       </c>
@@ -18174,51 +18301,51 @@
       <c r="P16">
         <v>25386000.0</v>
       </c>
       <c r="Q16">
         <v>141243000.0</v>
       </c>
       <c r="R16">
         <v>148624000.0</v>
       </c>
       <c r="S16">
         <v>86580000.0</v>
       </c>
       <c r="T16">
         <v>106809000.0</v>
       </c>
       <c r="U16">
         <v>63522000.0</v>
       </c>
       <c r="V16">
         <v>54482000.0</v>
       </c>
       <c r="W16"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17">
         <v>-4515000.0</v>
       </c>
       <c r="C17">
         <v>76496000.0</v>
       </c>
       <c r="D17">
         <v>11363000.0</v>
       </c>
       <c r="E17">
         <v>159364000.0</v>
       </c>
       <c r="F17">
         <v>182045000.0</v>
       </c>
       <c r="G17">
         <v>-225573000.0</v>
       </c>
       <c r="H17">
         <v>-55985000.0</v>
       </c>
       <c r="I17">
         <v>-32940000.0</v>
       </c>
@@ -18229,188 +18356,188 @@
         <v>-217757000.0</v>
       </c>
       <c r="L17">
         <v>-254368000.0</v>
       </c>
       <c r="M17">
         <v>-1226608000.0</v>
       </c>
       <c r="N17">
         <v>-157021000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17">
         <v>147409000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
         <v>-10776000.0</v>
       </c>
       <c r="C18">
         <v>-10319000.0</v>
       </c>
       <c r="D18">
         <v>-5787000.0</v>
       </c>
       <c r="E18">
         <v>-8052000.0</v>
       </c>
       <c r="F18">
         <v>-15203000.0</v>
       </c>
       <c r="G18">
         <v>-21385000.0</v>
       </c>
       <c r="H18">
         <v>-27860000.0</v>
       </c>
       <c r="I18">
         <v>-29290000.0</v>
       </c>
       <c r="J18">
         <v>-28946000.0</v>
       </c>
       <c r="K18">
         <v>-28249000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1220000.0</v>
       </c>
       <c r="F19">
         <v>-3713000.0</v>
       </c>
       <c r="G19">
         <v>177000.0</v>
       </c>
       <c r="H19">
         <v>4373000.0</v>
       </c>
       <c r="I19">
         <v>-365000.0</v>
       </c>
       <c r="J19">
         <v>1387000.0</v>
       </c>
       <c r="K19">
         <v>-2119000.0</v>
       </c>
       <c r="L19">
         <v>-39648000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19">
         <v>-1000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19">
         <v>608000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>-4924000.0</v>
       </c>
       <c r="G20">
         <v>1855000.0</v>
       </c>
       <c r="H20">
         <v>27561000.0</v>
       </c>
       <c r="I20">
         <v>53073000.0</v>
       </c>
       <c r="J20">
         <v>21993000.0</v>
       </c>
       <c r="K20">
         <v>69278000.0</v>
       </c>
       <c r="L20">
         <v>39893000.0</v>
       </c>
       <c r="M20">
         <v>166067000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
         <v>9133000.0</v>
       </c>
       <c r="C21">
         <v>87049000.0</v>
       </c>
       <c r="D21">
         <v>-5847000.0</v>
       </c>
       <c r="E21">
         <v>167238000.0</v>
       </c>
       <c r="F21">
         <v>201115000.0</v>
       </c>
       <c r="G21">
         <v>-203337000.0</v>
       </c>
       <c r="H21">
         <v>-28403000.0</v>
       </c>
       <c r="I21">
         <v>516000.0</v>
       </c>
@@ -18437,78 +18564,78 @@
       </c>
       <c r="Q21">
         <v>221291000.0</v>
       </c>
       <c r="R21">
         <v>210492000.0</v>
       </c>
       <c r="S21">
         <v>234377000.0</v>
       </c>
       <c r="T21">
         <v>131070000.0</v>
       </c>
       <c r="U21">
         <v>70320000.0</v>
       </c>
       <c r="V21">
         <v>68746000.0</v>
       </c>
       <c r="W21">
         <v>1141000.0</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
         <v>332921000.0</v>
       </c>
       <c r="C23">
         <v>335967000.0</v>
       </c>
       <c r="D23">
         <v>389672000.0</v>
       </c>
       <c r="E23">
         <v>369696000.0</v>
       </c>
       <c r="F23">
         <v>346014000.0</v>
       </c>
       <c r="G23">
         <v>558897000.0</v>
       </c>
       <c r="H23">
         <v>417899000.0</v>
       </c>
       <c r="I23">
         <v>313933000.0</v>
       </c>
@@ -18535,197 +18662,197 @@
       </c>
       <c r="Q23">
         <v>227396000.0</v>
       </c>
       <c r="R23">
         <v>169039000.0</v>
       </c>
       <c r="S23">
         <v>143455000.0</v>
       </c>
       <c r="T23">
         <v>54317000.0</v>
       </c>
       <c r="U23">
         <v>62912000.0</v>
       </c>
       <c r="V23">
         <v>48160000.0</v>
       </c>
       <c r="W23">
         <v>746000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
         <v>77337000.0</v>
       </c>
       <c r="C25">
         <v>70104000.0</v>
       </c>
       <c r="D25">
         <v>67231000.0</v>
       </c>
       <c r="E25">
         <v>61607000.0</v>
       </c>
       <c r="F25">
         <v>57618000.0</v>
       </c>
       <c r="G25">
         <v>66527000.0</v>
       </c>
       <c r="H25">
         <v>72824000.0</v>
       </c>
       <c r="I25">
         <v>68976000.0</v>
       </c>
       <c r="J25">
         <v>71776000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>5244000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
         <v>30755000000.0</v>
       </c>
       <c r="C28">
         <v>29136000.0</v>
       </c>
       <c r="D28">
         <v>28268000.0</v>
       </c>
       <c r="E28">
         <v>25708000.0</v>
       </c>
       <c r="F28">
         <v>24454000.0</v>
       </c>
       <c r="G28">
         <v>21266000.0</v>
       </c>
       <c r="H28">
         <v>24516000.0</v>
       </c>
       <c r="I28">
         <v>23141000.0</v>
       </c>
@@ -18752,90 +18879,90 @@
       </c>
       <c r="Q28">
         <v>29081000.0</v>
       </c>
       <c r="R28">
         <v>18554000.0</v>
       </c>
       <c r="S28">
         <v>19814000.0</v>
       </c>
       <c r="T28">
         <v>12610000.0</v>
       </c>
       <c r="U28">
         <v>8882000.0</v>
       </c>
       <c r="V28">
         <v>6416000.0</v>
       </c>
       <c r="W28">
         <v>140000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29"/>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>709000.0</v>
       </c>
       <c r="L29">
         <v>1821000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
         <v>36871000.0</v>
       </c>
       <c r="C30">
         <v>29634000.0</v>
       </c>
       <c r="D30">
         <v>74008000.0</v>
       </c>
       <c r="E30">
         <v>29018000.0</v>
       </c>
       <c r="F30">
         <v>25142000.0</v>
       </c>
       <c r="G30">
         <v>239017000.0</v>
       </c>
       <c r="H30">
         <v>59644000.0</v>
       </c>
       <c r="I30">
         <v>31141000.0</v>
       </c>
@@ -18862,51 +18989,51 @@
       </c>
       <c r="Q30">
         <v>143953000.0</v>
       </c>
       <c r="R30">
         <v>106704000.0</v>
       </c>
       <c r="S30">
         <v>91209000.0</v>
       </c>
       <c r="T30">
         <v>21595000.0</v>
       </c>
       <c r="U30">
         <v>37299000.0</v>
       </c>
       <c r="V30">
         <v>28738000.0</v>
       </c>
       <c r="W30">
         <v>561000.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B31">
         <v>-13648000.0</v>
       </c>
       <c r="C31">
         <v>-10553000.0</v>
       </c>
       <c r="D31">
         <v>-6509000.0</v>
       </c>
       <c r="E31">
         <v>-7874000.0</v>
       </c>
       <c r="F31">
         <v>-19070000.0</v>
       </c>
       <c r="G31">
         <v>-22236000.0</v>
       </c>
       <c r="H31">
         <v>-27582000.0</v>
       </c>
       <c r="I31">
         <v>-33456000.0</v>
       </c>
@@ -18933,51 +19060,51 @@
       </c>
       <c r="Q31">
         <v>-72042000.0</v>
       </c>
       <c r="R31">
         <v>-61868000.0</v>
       </c>
       <c r="S31">
         <v>-147797000.0</v>
       </c>
       <c r="T31">
         <v>-24261000.0</v>
       </c>
       <c r="U31">
         <v>-6798000.0</v>
       </c>
       <c r="V31">
         <v>-14264000.0</v>
       </c>
       <c r="W31">
         <v>-234000.0</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B32">
         <v>342054000.0</v>
       </c>
       <c r="C32">
         <v>423016000.0</v>
       </c>
       <c r="D32">
         <v>383825000.0</v>
       </c>
       <c r="E32">
         <v>536934000.0</v>
       </c>
       <c r="F32">
         <v>547129000.0</v>
       </c>
       <c r="G32">
         <v>355560000.0</v>
       </c>
       <c r="H32">
         <v>389496000.0</v>
       </c>
       <c r="I32">
         <v>367522000.0</v>
       </c>
@@ -19023,869 +19150,876 @@
       <c r="W32">
         <v>1887000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG32"/>
+  <dimension ref="A1:CH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BP1" t="s">
         <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BX1" t="s">
         <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="CB1" t="s">
         <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
+      <c r="CH1" t="s">
+        <v>147</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
+        <v>89970000.0</v>
+      </c>
+      <c r="C2">
         <v>79304000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>49307000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>75920000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>72220000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>74701000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>70966000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>76801000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>83865000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>86924000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>78054000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>69247000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>81436000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>87896000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>84120000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>81488000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>87174000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>87864000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>82429000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>77585000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>72996000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>74852000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>74082000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>80115000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>90830000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>90931000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>91337000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>89278000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>86707000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>79762000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>74622000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>66662000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>61746000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>57380000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>48517000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>42988000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>46298000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>49683000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>48849000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>51298000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>53362000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>57969000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>58306000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>53084000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>52462000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>54243000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>46939000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>69066000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>69380000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>68386000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>64949000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>64355000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>62769000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>65716000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>30965000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>30511000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>29244000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>30982000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>27835000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>25391000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>25763000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>27769000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>22872000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>17178000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>15624000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>16234000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>15768000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>14552000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>15781000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>49030000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1748000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>11911000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>11663000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>8902000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>8555000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>7462000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>7802000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>7371000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>6813000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5766000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>5663000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>7128000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4952000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>4437000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2906000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
+        <v>21038000.0</v>
+      </c>
+      <c r="C3">
         <v>21134000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>19298000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>18468000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>17999000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>18053000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>16993000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17467000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17591000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>17069000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17389000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>17153000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>16304000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>16385000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15938000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14874000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>14410000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15172000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14547000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14114000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>13785000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>16908000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>16455000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>16269000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>17911000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>18292000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>18184000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>18272000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>18076000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>18370000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>17269000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>16450000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>16886000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>17582000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>17836000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>18185000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>18173000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>18178000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>18127000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>19686000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>20339000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>20623000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>20124000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>19399000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>19410000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>19358000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>17356000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>39751000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>36201000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>36421000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>35222000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>34722000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>34378000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>35109000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>35038000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>34491000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>34425000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>34719000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>34378000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>34025000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>33081000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>34572000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>29997000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>24741000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>26353000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>19849000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>23599000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>22291000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>22411000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>31260000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>15596000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>8675000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>15864000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>11600000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>8159000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>7433000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>7186000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>7340000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>6681000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>6540000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>6417000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>6555000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>6116000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>13632000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>-3981000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -20007,600 +20141,607 @@
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5">
-        <v>20965000.0</v>
+        <v>14073000.0</v>
       </c>
       <c r="C5">
+        <v>19336000.0</v>
+      </c>
+      <c r="D5">
         <v>2073000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4251000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-9413000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>15321000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>24544000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>26945000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>22983000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>7729000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-29865000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>13672000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>4889000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>30997000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>43324000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>50030000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>44107000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>93293000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>61075000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>36507000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>6526000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-61023000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-16001000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-12731000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-113405000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>8342000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-6794000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-26353000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>774000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>27125000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>13364000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>7349000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-47689000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>125880000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-23325000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-6949000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-8462000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-17908000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-20024000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-117762000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-46384000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-43087000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-71793000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-45737000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-82896000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-136153000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-23099000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-46683000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-20803000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>4032000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-13418000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-27092000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-30437000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-27872000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-20188000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-10265000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-12382000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>24062000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>23538000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>31723000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>33851000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>60237000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>57945000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>56706000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>47012000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>55988000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>49011000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>51635000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>53686000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>35199000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>73859000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>78890000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>85286000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>65195000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>25107000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>18507000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>22261000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>18539000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>16740000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>17346000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>17696000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>16836000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>18556000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>19432000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>18977000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
-        <v>42099000.0</v>
+        <v>35111000.0</v>
       </c>
       <c r="C6">
+        <v>40470000.0</v>
+      </c>
+      <c r="D6">
         <v>21371000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>14217000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>8586000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>33374000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>41537000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>44412000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>40574000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>24798000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-12476000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>30825000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>21193000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>47382000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>59262000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>64904000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>58517000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>108465000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>75622000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>50621000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>20311000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-44115000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>454000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3538000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-95494000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>26634000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>11390000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-8081000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>18850000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>45495000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>30633000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>23799000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-30803000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>143462000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-5489000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>11236000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>9711000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>270000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1897000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-98076000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-26045000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-22464000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-51669000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-26338000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-63486000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-116795000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-5743000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-6932000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>15398000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>40453000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>21804000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>7630000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>3941000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>7237000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>14850000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>24226000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>22043000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>58781000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>57916000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>65748000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>66932000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>94809000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>87942000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>81447000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>73365000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>75837000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>72610000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>73926000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>76097000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>66459000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>89455000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>87565000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>101150000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>76795000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>33266000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>25940000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>29447000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>25879000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>23421000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>23886000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>24113000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>23391000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>24672000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>33064000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>14996000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -20722,86 +20863,87 @@
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -20923,1160 +21065,1175 @@
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
+        <v>24459000.0</v>
+      </c>
+      <c r="C9">
         <v>30620000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>30614000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5019000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-951000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>24501000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>28366000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>30246000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>33570000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>28592000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5307000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>21309000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>12955000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>39077000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>51850000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>56276000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>49053000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>95414000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>72823000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>43423000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>14595000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>20642000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>13442000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-5909000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>7506000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>17775000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>12439000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-5728000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>6757000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>32423000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>17641000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>19495000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>15170000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>17538000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2644000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2382000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-8049000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-5798000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-9962000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-19424000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-32420000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-23015000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-8311000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-18493000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-18043000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1459000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-2240000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-16702000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-5390000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>13399000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-5516000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-18595000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-22283000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-16469000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>23466000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>32420000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>30600000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>66161000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>66477000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>73939000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>75666000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>102880000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>95148000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>88159000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>79057000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>79996000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>77181000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>79149000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>80869000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>52542000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>105809000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>92661000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>80006000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>56788000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>37075000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>29385000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>29418000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>28345000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>25829000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>26537000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>26909000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>26257000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>26220000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>26513000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>18493000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10">
+        <v>9575000.0</v>
+      </c>
+      <c r="C10">
         <v>15334000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1078000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-6809000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-11962000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12486000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>21574000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>23493000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>18943000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5107000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-31864000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11541000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2860000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>28826000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>41048000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>47625000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>41865000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>90891000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>57132000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>32037000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1985000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-65921000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-21098000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-18204000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-120350000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>883000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-14591000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-34476000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-7801000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>18283000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>5708000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1120000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-55813000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2569000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-31182000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-14513000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-15600000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-24562000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-27097000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-110557000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-54230000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-49230000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-73511000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-51234000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-78572000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-190193000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-22169000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-65193000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-41826000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-18254000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-36497000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-48646000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-51726000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-48559000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-41734000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-30149000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-36112000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1994000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1745000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>10183000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>12530000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>38200000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>38572000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>39377000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>33450000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>148624000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>34271000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>37617000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>41241000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>86580000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>62999000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>60899000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>73987000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>106809000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>16320000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>13721000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>19837000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>63522000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>12904000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>17522000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>16578000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>54482000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>12340000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>15618000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>11384000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>12668514000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-21437426000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>26000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>145000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-4500000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2039000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2235000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>226000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2095000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4350000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3415000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>404000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2402000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4027000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4680000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4687000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-11961000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4661000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5593000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>6361000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>7437000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7883000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>8231000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>8904000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-9433000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>7869000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>8613000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>8039000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-9656000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-10016000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-10671000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-11100000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-58000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>417000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>96000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>253000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>268000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>292000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>718000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>543000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>603000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>393000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>364000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>412000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>901000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>479000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>294000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>224000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>305000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>303000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>343000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>271000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>344000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>328000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>355000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>359000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>654000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>467000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>719000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>14976000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>113129000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>15953000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>15635000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>13907000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>197885000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>10860000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>17991000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>739000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>49878000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>8787000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>4786000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>2424000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>47004000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>3836000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-176000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1118000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>39341000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>6216000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>3815000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>7593000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12">
+        <v>4498000.0</v>
+      </c>
+      <c r="C12">
         <v>4002000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3151000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2558000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2549000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2835000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2970000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3452000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4040000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2622000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1999000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2131000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2029000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2171000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2276000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2405000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2242000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2402000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3943000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4470000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4541000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4898000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5097000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5473000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6945000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7459000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7797000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8124000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8575000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>8842000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7656000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8469000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>8124000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7938000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7857000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7564000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7138000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7254000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7073000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7013000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7113000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6144000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4876000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4687000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4324000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4028000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3592000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>18510000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>21023000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>22294000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>23079000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>21554000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>21289000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>22398000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>21546000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>19884000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>23730000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>22068000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>21793000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>21540000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>21321000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>22037000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>19372000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>15810000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>15430000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>16430000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>16042000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>15376000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>13948000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>17156000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>12031000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>11615000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>11787000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>26503000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>10085000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>4080000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>3490000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>10035000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>2468000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>2229000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>2163000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>15348000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>2442000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>3998000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>2620000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13">
+        <v>665000.0</v>
+      </c>
+      <c r="C13">
         <v>3518000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>388000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>243000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>370000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>684000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>749000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>721000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>824000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>790000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>588000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>520000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>770000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>665000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1984000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>68000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>17000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>10000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>25000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>48000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4470000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>80000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4996000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>5220000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>6351000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>6656000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6905000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>7051000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>7248000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -22088,225 +22245,226 @@
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14">
+        <v>-266000.0</v>
+      </c>
+      <c r="C14">
         <v>77000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>25000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>39000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>191000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-115000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-26000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-145000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-169000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-140000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>21000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>226000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>149000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>220000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>243000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>176000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>38000.0</v>
       </c>
-      <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>-7178000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-11620000.0</v>
       </c>
-      <c r="AS14">
-[...1 lines deleted...]
-      </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>248573000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-4272000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>-5033000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>-3133000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>20000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-1942000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>-3571000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>-3787000.0</v>
       </c>
-      <c r="BB14">
-[...1 lines deleted...]
-      </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
         <v>1344000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>-145000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>-262000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>-1255000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2738000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1878000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1899000.0</v>
       </c>
-      <c r="BM14">
-[...1 lines deleted...]
-      </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
@@ -22323,746 +22481,753 @@
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15">
+        <v>9309000.0</v>
+      </c>
+      <c r="C15">
         <v>15411000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1053000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-6801000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-11923000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>12677000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>21459000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>23467000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>18798000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4938000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-32004000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>11562000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2634000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>28677000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>40828000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>47382000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>41689000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>90853000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>57132000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>32037000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1985000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-65921000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-21098000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-18204000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-120350000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>883000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-14591000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-34476000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-7801000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>18283000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5708000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-1120000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-55813000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2569000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-31182000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-14513000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-15600000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-24504000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-27514000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-110653000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-54483000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-49498000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-66625000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-40332000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-38442000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-185827000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-18290000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-60524000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-39105000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-19175000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-35034000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-45369000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-48163000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-45667000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-38449000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-27741000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-33071000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>306000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1562000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>10090000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>13426000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>34808000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>36227000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>36759000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>33450000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>35493000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>34271000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>37617000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>41241000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-111304000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>62999000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>60899000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>73987000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>56931000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>16320000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>13721000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>19837000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>16518000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>12904000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>17522000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>16578000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>15140000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>12340000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>15617000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>11384000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>162</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>15411000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-1053000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-6801000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-11923000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>12677000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>21459000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-32004000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>11562000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2634000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>28677000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>40828000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>47382000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>41689000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>90853000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>57132000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>32037000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1985000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-65921000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-21098000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-18204000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-120350000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>883000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-14591000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-34476000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-7801000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>18284000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5708000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-1120000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-55813000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2570000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-31182000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-14513000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-15600000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-217757000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-27514000.0</v>
       </c>
-      <c r="AN16">
-[...1 lines deleted...]
-      </c>
       <c r="AO16">
+        <v>0.0</v>
+      </c>
+      <c r="AP16">
         <v>-54483000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-194897000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-66625000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-40332000.0</v>
       </c>
-      <c r="AS16">
-[...1 lines deleted...]
-      </c>
       <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
         <v>610997000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-18290000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-60524000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-39105000.0</v>
       </c>
-      <c r="AX16">
-[...1 lines deleted...]
-      </c>
       <c r="AY16">
+        <v>0.0</v>
+      </c>
+      <c r="AZ16">
         <v>-35034000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-45369000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-48163000.0</v>
       </c>
-      <c r="BB16">
-[...1 lines deleted...]
-      </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
       <c r="BF16">
+        <v>0.0</v>
+      </c>
+      <c r="BG16">
         <v>306000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1562000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>10090000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>13426000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>34808000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>36228000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>36757000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>33450000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>35493000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>34272000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>37618000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>41241000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>23582000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>62998000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>60899000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>73987000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>56931000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>16320000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>13721000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>19837000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>16518000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>12904000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>17522000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>16578000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>15140000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>12340000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>15618000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>11384000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17">
+        <v>9575000.0</v>
+      </c>
+      <c r="C17">
         <v>15334000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1078000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-6809000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-11962000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>12486000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>21574000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>23493000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>18943000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>5107000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-31864000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>11541000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2860000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>28826000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>41048000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>47625000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>41865000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>90891000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>57132000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>32037000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1985000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-65921000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-21098000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-18204000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-120350000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>883000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-14591000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-34476000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-7801000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>18284000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>5708000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-1120000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-55813000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>22518000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-31182000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-14513000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-15600000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-217757000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-27514000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
         <v>-54483000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-254368000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-73803000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-51952000.0</v>
       </c>
-      <c r="AS17">
-[...1 lines deleted...]
-      </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>-1226608000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-22562000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-65557000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-42238000.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>-36976000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-48940000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-51950000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>1417000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>9828000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>12171000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -23088,140 +23253,145 @@
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
+        <v>-3833000.0</v>
+      </c>
+      <c r="C18">
         <v>-3518000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2763000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2315000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2179000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2151000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2221000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2731000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3216000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1832000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1411000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1611000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1259000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1506000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1984000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2337000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2225000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2392000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3918000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4422000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4470000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4818000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4996000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-5220000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-6351000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6656000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-6905000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-7051000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-7248000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -23233,314 +23403,314 @@
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>645000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>446000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>225000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1854000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>835000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>2014000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>111000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-4299000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>258000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>217000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>129000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-335000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>373000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>10000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>978000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>957000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>1275000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-3502000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>709000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>457000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>288000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>108000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>91000.0</v>
       </c>
-      <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19">
         <v>-157000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-33341000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-353000.0</v>
       </c>
-      <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-1141000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-20131000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-37000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>-31000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-17000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>37000.0</v>
       </c>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>198000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>107000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>117000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>-5818000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>159000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>15000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>720000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>-111803000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>358000.0</v>
       </c>
-      <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20">
         <v>113300000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>12182000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>13897000.0</v>
       </c>
-      <c r="AC20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
         <v>-1509000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>184000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>56402000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>-3339000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>18654000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1996000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-6369000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>69278000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
         <v>1685000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>39893000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>1210000.0</v>
       </c>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>166067000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -23611,343 +23781,347 @@
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
+        <v>15590000.0</v>
+      </c>
+      <c r="C21">
         <v>20965000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2467000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-4262000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-9770000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14608000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>24034000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>26314000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>22093000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7037000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-30353000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>13027000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4443000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>30771000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>45178000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>49195000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>42093000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>93182000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>65374000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>36249000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6309000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-61152000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-15666000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-13104000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-113415000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7561000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-7772000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-27309000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-882000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>25972000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>12089000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>10851000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-48398000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>9973000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-23782000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-7237000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-8570000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-18034000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-20115000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-100766000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-46960000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-37616000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-35294000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-46194000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-73763000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-185797000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-17436000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-26552000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-20766000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4032000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-13387000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-27075000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-30474000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-26197000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-20194000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-10433000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-12521000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>23949000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>23340000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>31616000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>33734000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>60088000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>57834000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>54942000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>48426000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>51866000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>50224000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>53252000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>55148000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>7661000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>70615000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>70817000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>85286000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>65195000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>25107000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>18507000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>22261000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>18539000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>16740000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>17346000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>17696000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>16836000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>18556000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>19432000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>11015000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -24069,311 +24243,317 @@
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>98839000.0</v>
+      </c>
+      <c r="C23">
         <v>88959000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>77454000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>85201000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>81039000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>84594000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>75298000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>80733000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>95342000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>108479000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>113714000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>77529000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>89948000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>96202000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>90792000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>88569000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>94134000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>90096000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>89878000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>84759000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>81282000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>156646000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>103190000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>87310000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>211751000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>101145000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>99366000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>96962000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>94957000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>88217000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>81683000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>75122000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>68912000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>64945000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>56289000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>44859000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>53188000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>59383000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>59002000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>64969000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>66217000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>68073000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>85289000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>79575000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>72786000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>75432000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>62135000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>78916000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>84756000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>77753000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>72820000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>72835000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>70960000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>75444000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>74625000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>73364000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>72365000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>73194000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>70972000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>67714000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>67695000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>70561000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>60186000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>50395000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>46255000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>44364000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>42725000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>40449000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>41502000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>66373000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>36942000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>33755000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>16943000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>495000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>20523000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>18340000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>14959000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>17177000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>15902000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>14957000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>14876000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>16549000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>12616000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>11518000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>10384000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -24415,343 +24595,345 @@
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>21137000.0</v>
+      </c>
+      <c r="C25">
         <v>21235000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>19635000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>18468000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>17999000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>18053000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>16993000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>17467000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17591000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>17069000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>17389000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>17153000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>16304000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>16385000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>15938000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>14874000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14410000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>15172000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14547000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>14114000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>13785000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>16908000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>16115000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>15930000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>17574000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>18292000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>18184000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>18272000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>18076000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>18371000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>17269000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>16450000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>16886000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>17582000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>17836000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>18185000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>18173000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>18178000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>18127000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>19686000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>20339000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>20623000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>20124000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>19399000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>19410000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>19358000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>17356000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>39751000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36421000.0</v>
       </c>
       <c r="AX25">
         <v>36421000.0</v>
       </c>
       <c r="AY25">
+        <v>36421000.0</v>
+      </c>
+      <c r="AZ25">
         <v>35222000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>34722000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>34378000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>35109000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>35038000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>34491000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>34425000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>34719000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>34378000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>34025000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>33081000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>34572000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>29997000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>24741000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>26353000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>19849000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>23599000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>22291000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>22411000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>31260000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>15596000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>8675000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>15864000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>11600000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>8159000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>7433000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>7186000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>7340000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>6681000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>6540000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>6417000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>6555000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>6116000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>13632000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-3981000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -24873,81 +25055,84 @@
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>2903000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6824169000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1566000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1337000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1242000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>2000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
@@ -24962,363 +25147,367 @@
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>10799000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>414000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>393000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>8109000000.0</v>
+      </c>
+      <c r="C28">
         <v>30731258000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8849000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7399000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7494000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8321000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6831000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6320000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7664000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7001000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6585000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6933000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7750000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7374000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5911000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6381000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6043000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6838000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5659000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5854000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6102000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4913000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5115000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5471000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5767000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6263000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6144000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5799000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6310000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6380000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5033000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>6510000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5218000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5640000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5889000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1871000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4909000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>8306000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>10153000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>13853000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>12855000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10104000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>26983000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>26491000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>20324000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>21423000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>15492000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>9850000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>15376000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9488000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>7871000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>8480000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>8191000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>9993000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8622000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>8362000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>8696000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>8020000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>8759000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>8298000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>8851000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>8805000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>7316000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>7164000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5797000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4159000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4660000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4964000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>4772000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>6839000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>4133000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>4431000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>4411000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>12610000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3395000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3052000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3195000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1027000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2408000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2651000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2796000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2866000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1548000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1411000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>591000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-      <c r="R29">
-[...2 lines deleted...]
-      <c r="S29"/>
+      <c r="R29"/>
+      <c r="S29">
+        <v>0.0</v>
+      </c>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-      <c r="AC29">
-[...2 lines deleted...]
-      <c r="AD29"/>
+      <c r="AC29"/>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -25330,819 +25519,829 @@
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>8869000.0</v>
+      </c>
+      <c r="C30">
         <v>9655000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>28147000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9281000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8819000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9893000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4332000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3932000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11477000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>21555000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>35660000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8282000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8512000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8306000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6672000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7081000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6960000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2232000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7449000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7174000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8286000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>81794000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>29108000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7195000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>120921000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>10214000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8029000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7684000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>8250000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>8455000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7061000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8460000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7166000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7565000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7772000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1871000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>6890000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>9700000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>10153000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>13671000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>12855000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>10104000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>26983000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>26491000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>20324000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>21189000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>15196000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>9850000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>15376000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>9367000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>7871000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>8480000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>8191000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>9728000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>43660000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>42853000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>43121000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>42212000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>43137000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>42323000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>41932000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>42792000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>37314000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>33217000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>30631000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>28130000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>26957000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>25897000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>25721000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>17343000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>35194000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>21844000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>5280000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-8407000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>11968000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>10878000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>7157000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>9806000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>9089000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>9191000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>9213000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>9421000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>7664000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>7081000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>7478000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B31">
+        <v>-6015000.0</v>
+      </c>
+      <c r="C31">
         <v>-5631000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-3545000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2547000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2192000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2122000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2460000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2821000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3150000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1930000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1511000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1486000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1583000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1945000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-4130000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1570000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-228000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2291000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-8242000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4212000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4324000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-4769000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-5432000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-5100000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6935000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-6678000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-6819000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-7167000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-6919000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-7689000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-6381000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-11971000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-7415000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-7405000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-7400000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-7276000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-7030000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-6528000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-6982000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-9791000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7270000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-11615000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-38217000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-5040000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-4809000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-4396000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>3623000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-38641000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-21060000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-18000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-23110000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-21571000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-21252000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-22096000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-21540000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-19716000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-23591000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-21955000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-21595000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-21433000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-21204000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-21888000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-19262000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-15565000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-15325000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>96758000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-15953000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-15635000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-13907000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-7661000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-7616000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-9918000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-11299000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>41614000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-8787000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-4786000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-2424000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>44984000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-3836000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>176000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-1118000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>37646000.0</v>
       </c>
-      <c r="CE31">
-[...1 lines deleted...]
-      </c>
       <c r="CF31">
         <v>0.0</v>
       </c>
       <c r="CG31">
         <v>0.0</v>
       </c>
+      <c r="CH31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:85">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B32">
+        <v>114429000.0</v>
+      </c>
+      <c r="C32">
         <v>109924000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>79921000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>80939000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>71269000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>99202000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>99332000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>107047000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>117435000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>115516000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>83361000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>90556000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>94391000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>126973000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>135970000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>137764000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>136227000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>183278000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>155252000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>121008000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>87591000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>95494000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>87524000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>74206000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>98336000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>108706000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>103776000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>83550000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>93464000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>112185000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>92263000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>86157000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>76916000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>74918000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>51161000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>45370000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>38249000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>43885000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>38887000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>31874000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>20942000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>34954000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>49995000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>34591000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>34419000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>55702000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>44699000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>52364000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>63990000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>81785000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>59433000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>45760000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>40486000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>49247000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>54431000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>62931000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>59844000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>97143000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>94312000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>99330000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>101429000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>130649000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>118020000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>105337000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>94681000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>96230000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>92949000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>93701000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>96650000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>101572000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>107557000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>104572000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>91669000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>65690000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>45630000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>36847000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>37220000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>35716000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>32642000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>32303000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>32572000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>33385000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>31172000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>30950000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>21399000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -26229,51 +26428,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2">
         <v>44005000.0</v>
       </c>
       <c r="C2">
         <v>46542000.0</v>
       </c>
       <c r="D2">
         <v>64100000.0</v>
       </c>
       <c r="E2">
         <v>120531000.0</v>
       </c>
       <c r="F2">
         <v>179679000.0</v>
       </c>
       <c r="G2">
         <v>162249000.0</v>
       </c>
       <c r="H2">
         <v>202761000.0</v>
       </c>
       <c r="I2">
         <v>204946000.0</v>
       </c>
@@ -26300,51 +26499,51 @@
       </c>
       <c r="Q2">
         <v>188267000.0</v>
       </c>
       <c r="R2">
         <v>124956000.0</v>
       </c>
       <c r="S2">
         <v>71496000.0</v>
       </c>
       <c r="T2">
         <v>73554000.0</v>
       </c>
       <c r="U2">
         <v>46912000.0</v>
       </c>
       <c r="V2">
         <v>7431000.0</v>
       </c>
       <c r="W2">
         <v>-186696000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B3">
         <v>92435000</v>
       </c>
       <c r="C3">
         <v>56677000</v>
       </c>
       <c r="D3">
         <v>94012000</v>
       </c>
       <c r="E3">
         <v>56039000</v>
       </c>
       <c r="F3">
         <v>117464000</v>
       </c>
       <c r="G3">
         <v>20038000</v>
       </c>
       <c r="H3">
         <v>50424000</v>
       </c>
       <c r="I3">
         <v>243334000</v>
       </c>
@@ -26371,147 +26570,147 @@
       </c>
       <c r="Q3">
         <v>985285000</v>
       </c>
       <c r="R3">
         <v>288710000</v>
       </c>
       <c r="S3">
         <v>514041000</v>
       </c>
       <c r="T3">
         <v>765133000</v>
       </c>
       <c r="U3">
         <v>1840000</v>
       </c>
       <c r="V3">
         <v>268072000</v>
       </c>
       <c r="W3">
         <v>148491000</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-56431000.0</v>
       </c>
       <c r="F4">
         <v>-59148000.0</v>
       </c>
       <c r="G4">
         <v>17430000.0</v>
       </c>
       <c r="H4">
         <v>-40512000.0</v>
       </c>
       <c r="I4">
         <v>-2185000.0</v>
       </c>
       <c r="J4">
         <v>35878000.0</v>
       </c>
       <c r="K4">
         <v>12326000.0</v>
       </c>
       <c r="L4">
         <v>37660000.0</v>
       </c>
       <c r="M4">
         <v>253000000.0</v>
       </c>
       <c r="N4">
         <v>50122000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4">
         <v>82610000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-30778000.0</v>
       </c>
       <c r="F5">
         <v>-7744000.0</v>
       </c>
       <c r="G5">
         <v>200537000.0</v>
       </c>
       <c r="H5">
         <v>-14836000.0</v>
       </c>
       <c r="I5">
         <v>-12138000.0</v>
       </c>
       <c r="J5">
         <v>-22415000.0</v>
       </c>
       <c r="K5">
         <v>499000.0</v>
       </c>
       <c r="L5">
         <v>-9980000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5">
         <v>-5508000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5">
         <v>-7542000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B6">
         <v>11535000.0</v>
       </c>
       <c r="C6">
         <v>-2537000.0</v>
       </c>
       <c r="D6">
         <v>-17243000.0</v>
       </c>
       <c r="E6">
         <v>-56431000.0</v>
       </c>
       <c r="F6">
         <v>-59148000.0</v>
       </c>
       <c r="G6">
         <v>17430000.0</v>
       </c>
       <c r="H6">
         <v>-40512000.0</v>
       </c>
       <c r="I6">
         <v>-2185000.0</v>
       </c>
@@ -26538,51 +26737,51 @@
       </c>
       <c r="Q6">
         <v>82610000.0</v>
       </c>
       <c r="R6">
         <v>63311000.0</v>
       </c>
       <c r="S6">
         <v>53460000.0</v>
       </c>
       <c r="T6">
         <v>-2058000.0</v>
       </c>
       <c r="U6">
         <v>26642000.0</v>
       </c>
       <c r="V6">
         <v>39481000.0</v>
       </c>
       <c r="W6">
         <v>194127000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B7">
         <v>-51620000.0</v>
       </c>
       <c r="C7">
         <v>-18799000.0</v>
       </c>
       <c r="D7">
         <v>-2921000.0</v>
       </c>
       <c r="E7">
         <v>-11687000.0</v>
       </c>
       <c r="F7">
         <v>-5588000.0</v>
       </c>
       <c r="G7">
         <v>-12841000.0</v>
       </c>
       <c r="H7">
         <v>21959000.0</v>
       </c>
       <c r="I7">
         <v>-25785000.0</v>
       </c>
@@ -26609,98 +26808,98 @@
       </c>
       <c r="Q7">
         <v>-6636000.0</v>
       </c>
       <c r="R7">
         <v>-3615000.0</v>
       </c>
       <c r="S7">
         <v>-3585000.0</v>
       </c>
       <c r="T7">
         <v>2372000.0</v>
       </c>
       <c r="U7">
         <v>-4104000.0</v>
       </c>
       <c r="V7">
         <v>6417000.0</v>
       </c>
       <c r="W7">
         <v>1390000.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-5217000.0</v>
       </c>
       <c r="F8">
         <v>-7125000.0</v>
       </c>
       <c r="G8">
         <v>710000.0</v>
       </c>
       <c r="H8">
         <v>8605000.0</v>
       </c>
       <c r="I8">
         <v>-10099000.0</v>
       </c>
       <c r="J8">
         <v>-2482000.0</v>
       </c>
       <c r="K8">
         <v>213000.0</v>
       </c>
       <c r="L8">
         <v>4153000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8">
         <v>-2527000.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8">
         <v>-6677000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B9">
         <v>7092000.0</v>
       </c>
       <c r="C9">
         <v>-3561000.0</v>
       </c>
       <c r="D9">
         <v>7518000.0</v>
       </c>
       <c r="E9">
         <v>-5217000.0</v>
       </c>
       <c r="F9">
         <v>-7125000.0</v>
       </c>
       <c r="G9">
         <v>710000.0</v>
       </c>
       <c r="H9">
         <v>8605000.0</v>
       </c>
       <c r="I9">
         <v>-10099000.0</v>
       </c>
@@ -26725,51 +26924,51 @@
       <c r="P9">
         <v>4894000.0</v>
       </c>
       <c r="Q9">
         <v>6677000.0</v>
       </c>
       <c r="R9">
         <v>180000.0</v>
       </c>
       <c r="S9">
         <v>46000.0</v>
       </c>
       <c r="T9">
         <v>-1872000.0</v>
       </c>
       <c r="U9">
         <v>-252000.0</v>
       </c>
       <c r="V9">
         <v>445000.0</v>
       </c>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B10">
         <v>-2953000.0</v>
       </c>
       <c r="C10">
         <v>4515000.0</v>
       </c>
       <c r="D10">
         <v>-5148000.0</v>
       </c>
       <c r="E10">
         <v>2962000.0</v>
       </c>
       <c r="F10">
         <v>-2980000.0</v>
       </c>
       <c r="G10">
         <v>5625000.0</v>
       </c>
       <c r="H10">
         <v>2340000.0</v>
       </c>
       <c r="I10">
         <v>-14215000.0</v>
       </c>
@@ -26790,51 +26989,51 @@
       </c>
       <c r="O10">
         <v>-437000.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10">
         <v>0.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10">
         <v>-4482000.0</v>
       </c>
       <c r="U10">
         <v>-4138000.0</v>
       </c>
       <c r="V10">
         <v>-778000.0</v>
       </c>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-2134000.0</v>
       </c>
       <c r="F11">
         <v>5405000.0</v>
       </c>
       <c r="G11">
         <v>-17355000.0</v>
       </c>
       <c r="H11">
         <v>13172000.0</v>
       </c>
       <c r="I11">
         <v>3451000.0</v>
       </c>
       <c r="J11">
         <v>4728000.0</v>
       </c>
       <c r="K11">
         <v>-4879000.0</v>
       </c>
@@ -26851,145 +27050,145 @@
       <c r="P11">
         <v>1091000.0</v>
       </c>
       <c r="Q11">
         <v>7583000.0</v>
       </c>
       <c r="R11">
         <v>874000.0</v>
       </c>
       <c r="S11">
         <v>2514000.0</v>
       </c>
       <c r="T11">
         <v>6164000.0</v>
       </c>
       <c r="U11">
         <v>2288000.0</v>
       </c>
       <c r="V11">
         <v>4610000.0</v>
       </c>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3242000.0</v>
       </c>
       <c r="F12">
         <v>1751000.0</v>
       </c>
       <c r="G12">
         <v>3881000.0</v>
       </c>
       <c r="H12">
         <v>29618000.0</v>
       </c>
       <c r="I12">
         <v>59837000.0</v>
       </c>
       <c r="J12">
         <v>25871000.0</v>
       </c>
       <c r="K12">
         <v>90516000.0</v>
       </c>
       <c r="L12">
         <v>62059000.0</v>
       </c>
       <c r="M12">
         <v>1072662000.0</v>
       </c>
       <c r="N12">
         <v>4386000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12">
         <v>7153000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-27987000.0</v>
       </c>
       <c r="F13">
         <v>-7473000.0</v>
       </c>
       <c r="G13">
         <v>-12198000.0</v>
       </c>
       <c r="H13">
         <v>-17022000.0</v>
       </c>
       <c r="I13">
         <v>-7468000.0</v>
       </c>
       <c r="J13">
         <v>-12937000.0</v>
       </c>
       <c r="K13">
         <v>-421000.0</v>
       </c>
       <c r="L13">
         <v>-10880000.0</v>
       </c>
       <c r="M13">
         <v>-18436000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B14">
         <v>77337000.0</v>
       </c>
       <c r="C14">
         <v>70104000.0</v>
       </c>
       <c r="D14">
         <v>67915000.0</v>
       </c>
       <c r="E14">
         <v>61607000.0</v>
       </c>
       <c r="F14">
         <v>57618000.0</v>
       </c>
       <c r="G14">
         <v>66527000.0</v>
       </c>
       <c r="H14">
         <v>72824000.0</v>
       </c>
       <c r="I14">
         <v>68976000.0</v>
       </c>
@@ -27016,51 +27215,51 @@
       </c>
       <c r="Q14">
         <v>115663000.0</v>
       </c>
       <c r="R14">
         <v>88150000.0</v>
       </c>
       <c r="S14">
         <v>71395000.0</v>
       </c>
       <c r="T14">
         <v>34378000.0</v>
       </c>
       <c r="U14">
         <v>26978000.0</v>
       </c>
       <c r="V14">
         <v>22322000.0</v>
       </c>
       <c r="W14">
         <v>421000.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B15">
         <v>32807000.0</v>
       </c>
       <c r="C15">
         <v>67511000.0</v>
       </c>
       <c r="D15">
         <v>40910000.0</v>
       </c>
       <c r="E15">
         <v>115728000.0</v>
       </c>
       <c r="F15">
         <v>13463000.0</v>
       </c>
       <c r="G15">
         <v>9847000.0</v>
       </c>
       <c r="H15">
         <v>20877000.0</v>
       </c>
       <c r="I15">
         <v>20877000.0</v>
       </c>
@@ -27085,51 +27284,51 @@
       <c r="P15">
         <v>7603000.0</v>
       </c>
       <c r="Q15">
         <v>5369000.0</v>
       </c>
       <c r="R15">
         <v>117109000.0</v>
       </c>
       <c r="S15">
         <v>117109000.0</v>
       </c>
       <c r="T15">
         <v>69577000.0</v>
       </c>
       <c r="U15">
         <v>61041000.0</v>
       </c>
       <c r="V15">
         <v>15226000.0</v>
       </c>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B16">
         <v>55540000.0</v>
       </c>
       <c r="C16">
         <v>44005000.0</v>
       </c>
       <c r="D16">
         <v>46857000.0</v>
       </c>
       <c r="E16">
         <v>64100000.0</v>
       </c>
       <c r="F16">
         <v>120531000.0</v>
       </c>
       <c r="G16">
         <v>179679000.0</v>
       </c>
       <c r="H16">
         <v>162249000.0</v>
       </c>
       <c r="I16">
         <v>202761000.0</v>
       </c>
@@ -27156,78 +27355,78 @@
       </c>
       <c r="Q16">
         <v>270877000.0</v>
       </c>
       <c r="R16">
         <v>188267000.0</v>
       </c>
       <c r="S16">
         <v>124956000.0</v>
       </c>
       <c r="T16">
         <v>71496000.0</v>
       </c>
       <c r="U16">
         <v>73554000.0</v>
       </c>
       <c r="V16">
         <v>46912000.0</v>
       </c>
       <c r="W16">
         <v>7431000.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B18">
         <v>-60545000.0</v>
       </c>
       <c r="C18">
         <v>70172000.0</v>
       </c>
       <c r="D18">
         <v>-2228000.0</v>
       </c>
       <c r="E18">
         <v>133284000.0</v>
       </c>
       <c r="F18">
         <v>113655000.0</v>
       </c>
       <c r="G18">
         <v>16858000.0</v>
       </c>
       <c r="H18">
         <v>9102000.0</v>
       </c>
       <c r="I18">
         <v>-177427000.0</v>
       </c>
@@ -27254,131 +27453,131 @@
       </c>
       <c r="Q18">
         <v>-722605000.0</v>
       </c>
       <c r="R18">
         <v>-68981000.0</v>
       </c>
       <c r="S18">
         <v>-246625000.0</v>
       </c>
       <c r="T18">
         <v>-644271000.0</v>
       </c>
       <c r="U18">
         <v>88228000.0</v>
       </c>
       <c r="V18">
         <v>-179842000.0</v>
       </c>
       <c r="W18">
         <v>-145773000.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>47848000.0</v>
       </c>
       <c r="D19">
         <v>-4793000.0</v>
       </c>
       <c r="E19">
         <v>-55015000.0</v>
       </c>
       <c r="F19">
         <v>-67573000.0</v>
       </c>
       <c r="G19">
         <v>37439000.0</v>
       </c>
       <c r="H19">
         <v>-22849000.0</v>
       </c>
       <c r="I19">
         <v>-195375000.0</v>
       </c>
       <c r="J19">
         <v>14961000.0</v>
       </c>
       <c r="K19">
         <v>6873000.0</v>
       </c>
       <c r="L19">
         <v>706000.0</v>
       </c>
       <c r="M19">
         <v>706000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>110249000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B21">
         <v>110000000.0</v>
       </c>
       <c r="C21">
         <v>-110000000.0</v>
       </c>
       <c r="D21">
         <v>29000000.0</v>
       </c>
       <c r="E21">
         <v>-75011000.0</v>
       </c>
       <c r="F21">
         <v>-209281000.0</v>
       </c>
       <c r="G21">
         <v>-47058000.0</v>
       </c>
       <c r="H21">
         <v>-56207000.0</v>
       </c>
       <c r="I21">
         <v>17530000.0</v>
       </c>
@@ -27389,51 +27588,51 @@
         <v>-64856000.0</v>
       </c>
       <c r="L21">
         <v>158300000.0</v>
       </c>
       <c r="M21">
         <v>253000000.0</v>
       </c>
       <c r="N21">
         <v>65136000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21">
         <v>102668000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B22">
         <v>-4366000.0</v>
       </c>
       <c r="C22">
         <v>76401000.0</v>
       </c>
       <c r="D22">
         <v>-12870000.0</v>
       </c>
       <c r="E22">
         <v>159364000.0</v>
       </c>
       <c r="F22">
         <v>182045000.0</v>
       </c>
       <c r="G22">
         <v>-225573000.0</v>
       </c>
       <c r="H22">
         <v>-55985000.0</v>
       </c>
       <c r="I22">
         <v>-32940000.0</v>
       </c>
@@ -27460,51 +27659,51 @@
       </c>
       <c r="Q22">
         <v>147409000.0</v>
       </c>
       <c r="R22">
         <v>148624000.0</v>
       </c>
       <c r="S22">
         <v>86580000.0</v>
       </c>
       <c r="T22">
         <v>106809000.0</v>
       </c>
       <c r="U22">
         <v>63522000.0</v>
       </c>
       <c r="V22">
         <v>54482000.0</v>
       </c>
       <c r="W22">
         <v>907000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B23">
         <v>104023000.0</v>
       </c>
       <c r="C23">
         <v>-38000.0</v>
       </c>
       <c r="D23">
         <v>-5493000.0</v>
       </c>
       <c r="E23">
         <v>-11000.0</v>
       </c>
       <c r="F23">
         <v>343997000.0</v>
       </c>
       <c r="G23">
         <v>34788000.0</v>
       </c>
       <c r="H23">
         <v>20784000.0</v>
       </c>
       <c r="I23">
         <v>94946000.0</v>
       </c>
@@ -27531,51 +27730,51 @@
       </c>
       <c r="Q23">
         <v>199257000.0</v>
       </c>
       <c r="R23">
         <v>117109000.0</v>
       </c>
       <c r="S23">
         <v>554541000.0</v>
       </c>
       <c r="T23">
         <v>-6931000.0</v>
       </c>
       <c r="U23">
         <v>-795000.0</v>
       </c>
       <c r="V23">
         <v>2705000.0</v>
       </c>
       <c r="W23">
         <v>68361000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B24">
         <v>-88389000.0</v>
       </c>
       <c r="C24">
         <v>1146000.0</v>
       </c>
       <c r="D24">
         <v>2388000.0</v>
       </c>
       <c r="E24">
         <v>-51449000.0</v>
       </c>
       <c r="F24">
         <v>-65988000.0</v>
       </c>
       <c r="G24">
         <v>42019000.0</v>
       </c>
       <c r="H24">
         <v>-18135000.0</v>
       </c>
       <c r="I24">
         <v>47959000.0</v>
       </c>
@@ -27602,51 +27801,51 @@
       </c>
       <c r="Q24">
         <v>115055000.0</v>
       </c>
       <c r="R24">
         <v>-7210000.0</v>
       </c>
       <c r="S24">
         <v>-53765000.0</v>
       </c>
       <c r="T24">
         <v>-103640000.0</v>
       </c>
       <c r="U24">
         <v>1000000.0</v>
       </c>
       <c r="V24">
         <v>-267024000.0</v>
       </c>
       <c r="W24">
         <v>-40923000.0</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B25">
         <v>3493000.0</v>
       </c>
       <c r="C25">
         <v>-857000.0</v>
       </c>
       <c r="D25">
         <v>34130000.0</v>
       </c>
       <c r="E25">
         <v>-23203000.0</v>
       </c>
       <c r="F25">
         <v>-4904000.0</v>
       </c>
       <c r="G25">
         <v>-4033000.0</v>
       </c>
       <c r="H25">
         <v>-9113000.0</v>
       </c>
       <c r="I25">
         <v>1160000.0</v>
       </c>
@@ -27671,51 +27870,51 @@
       <c r="P25">
         <v>13618000.0</v>
       </c>
       <c r="Q25">
         <v>12410000.0</v>
       </c>
       <c r="R25">
         <v>-13430000.0</v>
       </c>
       <c r="S25">
         <v>-7047000.0</v>
       </c>
       <c r="T25">
         <v>4350000.0</v>
       </c>
       <c r="U25">
         <v>3331000.0</v>
       </c>
       <c r="V25">
         <v>398000.0</v>
       </c>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>50000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>105000.0</v>
       </c>
       <c r="I26">
         <v>110249000.0</v>
       </c>
       <c r="J26">
         <v>-1103000.0</v>
       </c>
       <c r="K26">
         <v>125000000.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
@@ -27728,51 +27927,51 @@
         <v>4081000.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>-318000.0</v>
       </c>
       <c r="R26">
         <v>-11542000.0</v>
       </c>
       <c r="S26">
         <v>-11542000.0</v>
       </c>
       <c r="T26">
         <v>1270000000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26">
         <v>371917000.0</v>
       </c>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B27">
         <v>7046000.0</v>
       </c>
       <c r="C27">
         <v>5850000.0</v>
       </c>
       <c r="D27">
         <v>5530000.0</v>
       </c>
       <c r="E27">
         <v>3242000.0</v>
       </c>
       <c r="F27">
         <v>2267000.0</v>
       </c>
       <c r="G27">
         <v>2026000.0</v>
       </c>
       <c r="H27">
         <v>2057000.0</v>
       </c>
       <c r="I27">
         <v>2231000.0</v>
       </c>
@@ -27797,51 +27996,51 @@
       <c r="P27">
         <v>8338000.0</v>
       </c>
       <c r="Q27">
         <v>7219000.0</v>
       </c>
       <c r="R27">
         <v>5953000.0</v>
       </c>
       <c r="S27">
         <v>5953000.0</v>
       </c>
       <c r="T27">
         <v>2078000.0</v>
       </c>
       <c r="U27">
         <v>1589000.0</v>
       </c>
       <c r="V27">
         <v>277000.0</v>
       </c>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B28">
         <v>71216000.0</v>
       </c>
       <c r="C28">
         <v>-177549000.0</v>
       </c>
       <c r="D28">
         <v>-17403000.0</v>
       </c>
       <c r="E28">
         <v>-190739000.0</v>
       </c>
       <c r="F28">
         <v>-222694000.0</v>
       </c>
       <c r="G28">
         <v>-56905000.0</v>
       </c>
       <c r="H28">
         <v>-77189000.0</v>
       </c>
       <c r="I28">
         <v>127283000.0</v>
       </c>
@@ -27868,51 +28067,51 @@
       </c>
       <c r="Q28">
         <v>690160000.0</v>
       </c>
       <c r="R28">
         <v>149792000.0</v>
       </c>
       <c r="S28">
         <v>300332000.0</v>
       </c>
       <c r="T28">
         <v>861430000.0</v>
       </c>
       <c r="U28">
         <v>19414000.0</v>
       </c>
       <c r="V28">
         <v>219323000.0</v>
       </c>
       <c r="W28">
         <v>194127000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B29">
         <v>31890000.0</v>
       </c>
       <c r="C29">
         <v>126849000.0</v>
       </c>
       <c r="D29">
         <v>91784000.0</v>
       </c>
       <c r="E29">
         <v>189323000.0</v>
       </c>
       <c r="F29">
         <v>231119000.0</v>
       </c>
       <c r="G29">
         <v>36896000.0</v>
       </c>
       <c r="H29">
         <v>59526000.0</v>
       </c>
       <c r="I29">
         <v>65907000.0</v>
       </c>
@@ -27939,51 +28138,51 @@
       </c>
       <c r="Q29">
         <v>262680000.0</v>
       </c>
       <c r="R29">
         <v>219729000.0</v>
       </c>
       <c r="S29">
         <v>267416000.0</v>
       </c>
       <c r="T29">
         <v>120862000.0</v>
       </c>
       <c r="U29">
         <v>90068000.0</v>
       </c>
       <c r="V29">
         <v>88230000.0</v>
       </c>
       <c r="W29">
         <v>2718000.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B30">
         <v>-91571000.0</v>
       </c>
       <c r="C30">
         <v>47848000.0</v>
       </c>
       <c r="D30">
         <v>-91624000.0</v>
       </c>
       <c r="E30">
         <v>-55015000.0</v>
       </c>
       <c r="F30">
         <v>-67573000.0</v>
       </c>
       <c r="G30">
         <v>37439000.0</v>
       </c>
       <c r="H30">
         <v>-22849000.0</v>
       </c>
       <c r="I30">
         <v>-195375000.0</v>
       </c>
@@ -28029,3614 +28228,3650 @@
       <c r="W30">
         <v>-189414000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG30"/>
+  <dimension ref="A1:CH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BP1" t="s">
         <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BX1" t="s">
         <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="CB1" t="s">
         <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
+      <c r="CH1" t="s">
+        <v>147</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2">
+        <v>55540000.0</v>
+      </c>
+      <c r="C2">
         <v>89951000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>35754000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30558000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>44005000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>46665000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>42348000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>48679000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>46542000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>52217000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>53892000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>50397000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>64100000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>71490000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>50627000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>49071000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>120531000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>80487000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>161201000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>164025000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>179679000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>160775000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>142892000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>149508000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>162249000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>166191000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>165436000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>192975000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>202761000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>166039000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>270311000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>201199000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>204946000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>152511000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>147153000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>138873000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>133400000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>40028000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>56662000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>75604000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>121074000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>44478000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>61648000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>68783000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>83414000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>106620000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>136077000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>92408000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>122722000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>109492000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>69555000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>55049000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>72600000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>87778000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>246018000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>256433000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>237718000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>291785000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>286230000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>275466000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>270877000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>264867000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>196139000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>405483000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>188267000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>243757000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>228764000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>175785000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>124956000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>142455000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>95964000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>48295000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>71496000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>51238000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>67798000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>87158000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>73554000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>65599000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>59962000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>54894000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>46912000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>47273000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>26222000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>17330000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>7431000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B3">
+        <v>134251000</v>
+      </c>
+      <c r="C3">
         <v>73815000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11095000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1771000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3497000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>50442000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3451000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1614000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1169999</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>88358000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>721000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1845000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3088000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2231000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3535000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3308000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>46965000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3171000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>89058000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>23852000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1383000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2027000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2181000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6740000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>9090000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>11706000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>18100000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>10145000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>10473000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2751000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>239345000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1080000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>158000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>102000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>133000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>261000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>56000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>78000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>122000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>117000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>470000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>20645000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>21643000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>912000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>24160000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>23733000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>948000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>12613000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>17797000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>105031000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>41275000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>236000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>13000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>427000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>192000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1103000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1547000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>32978000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>32071000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>32294000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>35274000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>156975000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>518221000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>273670000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>36419000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>95583000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>190727000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1187000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1213000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>102073000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>164828000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>93850000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>153290000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>416301000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>348509000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>136000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>187000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>714000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>106000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>378000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>642000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>31794000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>3799000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>39209000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>193270000</v>
       </c>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>3495000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-13703000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-7390000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>20863000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>1556000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-71460000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>40044000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-80714000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-2824000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-15654000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>18904000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>17883000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-6616000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-12741000.0</v>
       </c>
-      <c r="Z4"/>
-      <c r="AA4">
+      <c r="AA4"/>
+      <c r="AB4">
         <v>755000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-27539000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-9786000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>36722000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-104272000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>69112000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-3747000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>5358000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>8280000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>5473000.0</v>
       </c>
-      <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
-      <c r="AO4">
+      <c r="AO4"/>
+      <c r="AP4">
         <v>-45470000.0</v>
       </c>
-      <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
-      <c r="AV4">
+      <c r="AV4"/>
+      <c r="AW4">
         <v>-34688000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-30314000.0</v>
       </c>
-      <c r="AX4"/>
-      <c r="AY4">
+      <c r="AY4"/>
+      <c r="AZ4">
         <v>39937000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>14506000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-17551000.0</v>
       </c>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-      <c r="BG4">
+      <c r="BG4"/>
+      <c r="BH4">
         <v>5555000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>10764000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>4589000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-2047000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-6331000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-11926000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1007000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-14899000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2946000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-10192000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4419000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2910000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4881000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>70618000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>24249000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>108311000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2641000.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>-9278000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1792000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1269000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-4455000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>83000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3052000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4714000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>-2572000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2294000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-9680000.0</v>
       </c>
-      <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
-      <c r="AO5">
+      <c r="AO5"/>
+      <c r="AP5">
         <v>960000.0</v>
       </c>
-      <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5">
         <v>414000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-12779000.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>2213000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-839000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-3339000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-      <c r="BG5">
+      <c r="BG5"/>
+      <c r="BH5">
         <v>-395000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-332000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-3576000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B6">
+        <v>-770000.0</v>
+      </c>
+      <c r="C6">
         <v>-34411000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>54197000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>5196000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-13447000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2660000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4632000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-6331000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1822000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5360000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1675000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3495000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-13703000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-7390000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>20863000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1556000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-71460000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>40044000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-80714000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-2824000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-15654000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>18904000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>17883000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-6616000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-12741000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3942000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>755000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-27539000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-9786000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>36722000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-104272000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>69112000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3747000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>52435000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>5358000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>8280000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>5473000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>93372000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-16634000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-18942000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-45470000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>76596000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-17170000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-7135000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-14631000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-23206000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-29457000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>43669000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-30314000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>13230000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>39937000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>14506000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-17551000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-15178000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-158240000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-665000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>18715000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-63817000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>5555000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>10764000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>4589000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>6010000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>68728000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-209344000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>217216000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-55490000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>14993000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>52979000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>50829000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-17499000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>46491000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>47669000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-23201000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>20258000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-16560000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-19360000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>13604000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>7955000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>5637000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>5068000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>7982000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-361000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>21051000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>8892000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>9899000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B7">
+        <v>-16101000.0</v>
+      </c>
+      <c r="C7">
         <v>-23155000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8165000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-9262000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-9551000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3206000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>13758000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-5412000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-7304000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2067000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>200000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-7632000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2444000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-7241000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3601000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-4762000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2188000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4031000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1863000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-3425000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-4313000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>7004000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1884000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-13648000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>10338000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2744000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>8397000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>480000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-13531000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-3934000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-618000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-7702000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>951000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-1277000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-1483000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-2146000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-383000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1494000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>1529000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1102000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-1338000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>1417000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>4883000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>2675000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-6785000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-24797000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>17199000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>4242000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>8692000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-2605000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>2321000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-2630000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>4986000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-1578000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>1188000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-9518000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-2944000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-881000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-4401000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-8798000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-2165000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>1780000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-3144000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-3107000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-2470000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>3448000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-1131000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-3462000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-4216000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>2271000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-1680000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>40000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>2101000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>2603000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-1075000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-1257000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-825000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-2501000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-806000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>28000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>3332000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>1681000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-704000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>2108000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-3001000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>8641000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>533000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-903000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-4924000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>77000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1953000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-8157000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-2669000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>1748000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-2085000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>2464000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>1634000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-1303000.0</v>
       </c>
-      <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>-4673000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>1547000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>5041000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-3770000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-4128000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-1122000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-1079000.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>-4435000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>2627000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>1313000.0</v>
       </c>
-      <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-      <c r="AO8">
+      <c r="AO8"/>
+      <c r="AP8">
         <v>2213000.0</v>
       </c>
-      <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
-      <c r="AV8">
+      <c r="AV8"/>
+      <c r="AW8">
         <v>-562000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>2803000.0</v>
       </c>
-      <c r="AX8"/>
-      <c r="AY8">
+      <c r="AY8"/>
+      <c r="AZ8">
         <v>-3834000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>1195000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-427000.0</v>
       </c>
-      <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-      <c r="BG8">
+      <c r="BG8"/>
+      <c r="BH8">
         <v>-2209000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-1181000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>1115000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B9">
+        <v>-5989000.0</v>
+      </c>
+      <c r="C9">
         <v>-343000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>153000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4117000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3165000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-942000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>9235000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-7781000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4073000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1707000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>171000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3001000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>8641000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>533000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-903000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-4924000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>77000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1953000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-8157000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-2669000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1748000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-2085000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2464000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1634000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1303000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>6690000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-4673000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1547000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>5041000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-3770000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-4128000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-1122000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-1079000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1987000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-4435000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2627000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1313000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-1902000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-222000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>124000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2213000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3553000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>317000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-2090000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2373000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>855000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-2400000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-1756000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2803000.0</v>
       </c>
-      <c r="AX9">
-[...1 lines deleted...]
-      </c>
       <c r="AY9">
+        <v>0.0</v>
+      </c>
+      <c r="AZ9">
         <v>-3834000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1195000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-427000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-3098000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2340000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2732000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>2449000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>4894000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>2275000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>66000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1115000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>6677000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>3478000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>959000.0</v>
       </c>
-      <c r="BM9"/>
-      <c r="BN9">
+      <c r="BN9"/>
+      <c r="BO9">
         <v>180000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>884000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>167000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1150000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1557000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>828000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-1204000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-353000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>407000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-869000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-897000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-513000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-254000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>343000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-254000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-87000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>157000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-333000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-14000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>635000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B10">
+        <v>2328000.0</v>
+      </c>
+      <c r="C10">
         <v>-3640000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1073000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2863000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1103000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2684000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1828658000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6231000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3889000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>818000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4605000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2067000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3428000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10580000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-441000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-8403000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1226000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-841000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2719000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2293000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2565000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-424000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1875000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6308000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2134000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4226000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6343000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1077000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>432000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-6916000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-3170000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-4561000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-60000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-178000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-6200000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-483000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1264000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2090000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1320000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>811000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1270000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>111000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3304000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-3504000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2824000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5519000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-4525000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-7210000.0</v>
       </c>
-      <c r="AX10">
-[...1 lines deleted...]
-      </c>
       <c r="AY10">
+        <v>0.0</v>
+      </c>
+      <c r="AZ10">
         <v>2657000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-720000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-2181000.0</v>
       </c>
-      <c r="BB10">
-[...1 lines deleted...]
-      </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
-      <c r="BM10"/>
+      <c r="BM10">
+        <v>0.0</v>
+      </c>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>-117243000.0</v>
       </c>
-      <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10">
         <v>-244033000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-3616000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-1018000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>220000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-660000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-3024000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-712000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-677000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-3009000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>260000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>948000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>744000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>54778000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>52545000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>6321000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-7611000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-97000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-9478000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1258000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>11436000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2834000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4294000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-3917000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5466000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1548000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>601000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-502000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-7538000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-9916000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>8413000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4233000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2942000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-2114000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-5706000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>6334000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1549000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1274000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1494000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3336000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2090000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-2976000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-4879000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
-      <c r="AO11">
+      <c r="AO11"/>
+      <c r="AP11">
         <v>-4306000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1883000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>8266000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>7075000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3163000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-6836000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>4536000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>5069000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>8549000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2765000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-1455000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1846000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-147000.0</v>
       </c>
-      <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>1091000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1723000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-2888000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-6337000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>10048000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>7742000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2113000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1636000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>874000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>3760000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1703000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>885000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>2514000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>3749000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1600000.0</v>
       </c>
-      <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>6164000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>3469000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1212000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>715000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>2288000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>589000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>337000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>273000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>4610000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>2277000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1001000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1074000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>30136000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1219000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1559000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>886000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>840000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>826000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>690000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-5221000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5164000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>668000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1242000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1546000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>892000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-112338000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>113781000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2971000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12756000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>14466000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-159000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-1549000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-864000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5355000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>56895000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>25871000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>21456000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-1278000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2214000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>90516000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12">
         <v>7244000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>62059000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>1072662000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>1301000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1390000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>1088000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1148000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1237000.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-      <c r="BG12">
+      <c r="BG12"/>
+      <c r="BH12">
         <v>2075000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2078000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2426000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-4673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5635000.0</v>
       </c>
       <c r="M13">
         <v>-5635000.0</v>
       </c>
       <c r="N13">
+        <v>-5635000.0</v>
+      </c>
+      <c r="O13">
         <v>-2920000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-10530000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-11046000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-3491000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-4081000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>195000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>476000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-4063000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-4292000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-1989000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-1647000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-4270000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-3215000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-7698000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-6236000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>127000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-771000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-3381000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1176000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-4492000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-12937000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-2392000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-8483000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-3311000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-421000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-10880000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-18436000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B14">
+        <v>21137000.0</v>
+      </c>
+      <c r="C14">
         <v>21134000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>19635000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>18468000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>18492000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>18053000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>16993000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>17965000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>17591000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>17069000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17389000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>17153000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>16304000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>16385000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15938000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>14874000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>14828000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>15172000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>14547000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>14114000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>13785000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>16908000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>16115000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>16269000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>17574000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>18292000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>18184000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>18272000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>18076000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>18371000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>17269000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>16450000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>16886000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>17582000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>17836000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>18185000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>18173000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>18178000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>18127000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>19686000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>20339000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>20623000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>20124000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>19399000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>19410000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>19358000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>17356000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>39751000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>36201000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>36421000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>35222000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>34722000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>34378000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>35109000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>35038000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>34491000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>34425000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>34719000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>34378000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>34025000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>33081000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>34572000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>29997000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>24741000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>26353000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>19849000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>23599000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>22291000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>22411000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>31260000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>15596000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>8675000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>15864000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>11600000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>8159000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>7433000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>7186000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>7340000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>6681000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>6540000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>6417000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>6555000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>6116000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>13632000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>-3981000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B15">
+        <v>22598000.0</v>
+      </c>
+      <c r="C15">
         <v>6486000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>6445000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6443000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>13433000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>17101000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>14538000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>17987000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>17885000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6404000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6381000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6459000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>21666000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>33015000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>21141000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>33283000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>28289000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6288000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4192000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2095000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>888000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>884000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>837000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>836000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>7290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20877000.0</v>
       </c>
       <c r="AA15">
         <v>20877000.0</v>
       </c>
       <c r="AB15">
         <v>20877000.0</v>
       </c>
       <c r="AC15">
         <v>20877000.0</v>
       </c>
-      <c r="AD15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD15">
+        <v>20877000.0</v>
+      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>1589000.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
+        <v>0.0</v>
+      </c>
+      <c r="AX15">
         <v>1534000.0</v>
       </c>
-      <c r="AX15">
-[...1 lines deleted...]
-      </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
+        <v>0.0</v>
+      </c>
+      <c r="BB15">
         <v>172000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>171000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>850000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>848000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2212000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2027000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1690000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1013000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2873000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2683000.0</v>
       </c>
-      <c r="BK15">
-[...1 lines deleted...]
-      </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
       <c r="BM15">
+        <v>0.0</v>
+      </c>
+      <c r="BN15">
         <v>15866000.0</v>
       </c>
-      <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
-      <c r="BQ15">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ15"/>
       <c r="BR15">
         <v>31519000.0</v>
       </c>
       <c r="BS15">
+        <v>31519000.0</v>
+      </c>
+      <c r="BT15">
         <v>31795000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>29078000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>24717000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>19056000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>16839000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>16840000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>16842000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>15259000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>15261000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>15260000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>15261000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>15226000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
+      <c r="CH15"/>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B16">
+        <v>54770000.0</v>
+      </c>
+      <c r="C16">
         <v>55540000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>89951000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>35754000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>30558000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>44005000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>46980000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>42348000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>48364000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>46857000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>52217000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>53892000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>50397000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>64100000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>71490000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>50627000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>49071000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>120531000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>80487000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>161201000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>164025000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>179679000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>160775000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>142892000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>149508000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>162249000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>166191000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>165436000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>192975000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>202761000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>166039000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>270311000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>201199000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>204946000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>152511000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>147153000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>138873000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>133400000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>40028000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>56662000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>75604000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>121074000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>44478000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>61648000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>68783000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>83414000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>106620000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>136077000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>92408000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>122722000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>109492000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>69555000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>55049000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>72600000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>87778000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>255768000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>256433000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>227968000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>291785000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>286230000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>275466000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>270877000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>264867000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>196139000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>405483000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>188267000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>243757000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>228764000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>175785000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>124956000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>142455000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>95964000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>48295000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>71496000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>51238000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>67798000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>87158000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>73554000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>65599000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>59962000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>54894000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>46912000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>47273000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>26222000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>17330000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -31678,462 +31913,467 @@
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B18">
+        <v>-118559000.0</v>
+      </c>
+      <c r="C18">
         <v>-57918000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3405000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>7172000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-594999.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-20448000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>32121000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>27418000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>31081000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-48740000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>12497000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>17537000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>16478000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>33644000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>50754000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>43296000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>5589999.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>92961000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-16623000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>25206000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>12111000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>18854000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>22811000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-11679000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-13128000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>19062000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-4165000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-6934000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1139000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>19781000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-220989000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>14478000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>9303000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>21974000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>4891000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>5137000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-6039000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-4153000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-4799000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-14043000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-27774000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-37338000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-31206000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-18422000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-36480000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-26278000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-25238000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-43326000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-20401000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-83549000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-40631000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-8140000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-17379000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-15249000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-4762000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>7424000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-9516000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>3869000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>6300000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>10519000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>4878000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-84023000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-446508000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-210648000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>18574000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-42134000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-134207000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>53087000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>54273000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-42083000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-89029000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-17934000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-97579000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-371279000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-320209000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>24075000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>23142000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>23033000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>21589000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>20336000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>23270000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-6294000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>20461000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-18414000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-175595000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-11095000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3745000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2916000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-25868000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>8598000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>47624000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>17494000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-88331000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>238000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-678000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2853000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1500000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3535000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3015000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-46965000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>9729000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-81458000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-15794000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>19950000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>25112000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>12947000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-6197000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>5577000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>8948000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-18100000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-9575000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-4122000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-      <c r="AL19">
+      <c r="AL19"/>
+      <c r="AM19">
         <v>10489000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19">
         <v>859000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>706000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>706000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -32175,2404 +32415,2433 @@
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B21">
+        <v>130000000.0</v>
+      </c>
+      <c r="C21">
         <v>30000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>70000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10000000.0</v>
       </c>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>10000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-25000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-8750000.0</v>
       </c>
       <c r="M21">
         <v>-8750000.0</v>
       </c>
       <c r="N21">
         <v>-8750000.0</v>
       </c>
       <c r="O21">
         <v>-8750000.0</v>
       </c>
       <c r="P21">
         <v>-8750000.0</v>
       </c>
       <c r="Q21">
+        <v>-8750000.0</v>
+      </c>
+      <c r="R21">
         <v>-48761000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-59579000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-67499000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-33993000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-48210000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-26205000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-19219000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5356000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-6990000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-22781000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4920000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-21175000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-17171000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-16926000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>106180000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-57748000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-13976000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-4495000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-781000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-800000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-781000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-64856000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21">
         <v>-18454000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>158300000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>5983000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>-1335000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-8148000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>21305000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1000000.0</v>
       </c>
-      <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-      <c r="BG21">
+      <c r="BG21"/>
+      <c r="BH21">
         <v>6020000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>6333000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-13424000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
+      <c r="CH21"/>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B22">
+        <v>9309000.0</v>
+      </c>
+      <c r="C22">
         <v>15411000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1078000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-6809000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-11923000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>12677000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>21574000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>23467000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>18798000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5107000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-31864000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>11541000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2860000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>28826000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>41048000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>47625000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>41689000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>90891000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>57132000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>32037000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1985000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-65921000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-21098000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-18204000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-120350000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>883000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-14591000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-34476000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-7801000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>18284000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5707000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-1118000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-55813000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2570000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-31183000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-14512000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-15600000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-25105000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-27514000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-110655000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-54483000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-49500000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-73802000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-51951000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-79115000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-190796000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-22562000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>826795000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-42238000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-19175000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-36976000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-48940000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-51950000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-48861000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-42038000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-30494000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-36383000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1650000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1419000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>9828000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>12171000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>37546000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>38106000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>38656000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>33101000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>35493000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>34272000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>37618000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>41241000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-111304000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>62998000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>60899000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>73987000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>56931000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>16320000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>13721000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>19837000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>16518000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>12904000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>17522000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>16578000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>15140000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>12340000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>15618000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>11384000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B23">
+        <v>129453000000.0</v>
+      </c>
+      <c r="C23">
         <v>-5977000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-5953000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-17000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>38000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8598000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>47624000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-38000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>269257000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>238000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-678000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2853000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8750000.0</v>
       </c>
       <c r="P23">
         <v>-8750000.0</v>
       </c>
       <c r="Q23">
+        <v>-8750000.0</v>
+      </c>
+      <c r="R23">
         <v>-11000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-529000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>344526000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-15794000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>19950000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>25112000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-179000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-283000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11250000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-20877000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>21500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-20000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-696000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-346000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-2268000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>557560000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1449000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-3176000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1115000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-153000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-950000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>520392000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1422000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3308000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-101000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-2491000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-298000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-2722000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-2269000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-2473000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5640000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>95056000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1728000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>53154000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>58568000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>21646000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-172000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-776000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-4152000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-243000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-779000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-3816000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>20000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-174000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-205000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>210787000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>51603000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>8972000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-313000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-96083000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3552000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-3552000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-1213000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-146000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>126941000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>195730000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>230000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>937938000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-218326000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5187000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-5700000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>73125000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>8125000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-378000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-642000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-15226000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>230246000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>9710000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-7108000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B24">
+        <v>-122912000000.0</v>
+      </c>
+      <c r="C24">
         <v>864000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-9935000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-5516000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>581000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>300000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>75825000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>49238000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>159000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>27000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2361000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>39000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1768000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-863000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2533000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>293000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-45482000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>12900000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>7600000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>8058000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>21333000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>27139000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>15128000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>543000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>14667000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>20654000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-14366000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>570000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>6351000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>33867000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>10985000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1500000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1607000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-3074000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1248000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4096000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>13243000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-4752000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1544000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1923000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>859000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-9750000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19645000.0</v>
       </c>
       <c r="AS24">
         <v>19645000.0</v>
       </c>
       <c r="AT24">
+        <v>19645000.0</v>
+      </c>
+      <c r="AU24">
         <v>-19545000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>125000.0</v>
       </c>
-      <c r="AV24">
-[...1 lines deleted...]
-      </c>
       <c r="AW24">
+        <v>0.0</v>
+      </c>
+      <c r="AX24">
         <v>-125000.0</v>
       </c>
-      <c r="AX24">
-[...1 lines deleted...]
-      </c>
       <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
         <v>-41275000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-236000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-13000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-1155000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-400000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-1103000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-1547000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-130328000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-32071000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-32294000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-750000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>81993000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>27562000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>5500000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-36323000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-500000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-17000000.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>-1168000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-42705000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>36140000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-75799000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>31189000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>86998000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-203642000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-103082000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>13004000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>9125000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-8125000.0</v>
       </c>
-      <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>-23000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-267024000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B25">
+        <v>1347000.0</v>
+      </c>
+      <c r="C25">
         <v>2507000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-20951000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1224000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4388000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2470000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-18261000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-8439000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3165999.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>14020000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2065000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2924000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-3601000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-2981000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-7138000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-11959000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-2464000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-10533000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4190000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>493000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>627000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-1564000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>183000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1596000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-1395000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1300000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-5158000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-3671000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1016000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>957000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>178000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>830000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-805000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>456000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-261000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-358000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-752000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1324000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-212000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-313000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>698000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1841000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-2350000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-3204000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-3046000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-2922000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-2159000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-917420000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-2199000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>554000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3915000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2845000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1599000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-4996000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>4008000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>3342000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>195000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>4766000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>3455000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>3361000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2443000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>5737000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1830000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2769000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-21000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>577000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-4799000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-4504000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>4000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>24177000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-5066000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>8022000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-19426000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>4903000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1218000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>4132000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-2437000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>616000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>4611000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-2542000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1291000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>473000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>4123000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-7751000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>8164000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>50000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>110249000.0</v>
       </c>
       <c r="AF26">
         <v>110249000.0</v>
       </c>
       <c r="AG26">
-        <v>0.0</v>
+        <v>110249000.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>-153000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-950000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>-102241000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>-111000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1640000.0</v>
       </c>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>59862000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>21838000.0</v>
       </c>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>847000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>50721000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-215000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-632000.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
         <v>3495000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>3053000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-92000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-668000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-3053000.0</v>
       </c>
-      <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
-      <c r="BQ26">
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>-1502000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-11542000.0</v>
       </c>
-      <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-213871000.0</v>
       </c>
-      <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
-      <c r="CD26">
+      <c r="CD26"/>
+      <c r="CE26">
         <v>15226000.0</v>
       </c>
-      <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B27">
+        <v>1830000000.0</v>
+      </c>
+      <c r="C27">
         <v>1851000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1919000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1780000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1496000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1509000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1508000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1451000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1382000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1355000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1397000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1219000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1559000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>886000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>840000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>826000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>597000.0</v>
       </c>
       <c r="S27">
         <v>597000.0</v>
       </c>
       <c r="T27">
+        <v>597000.0</v>
+      </c>
+      <c r="U27">
         <v>551000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>522000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>535000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>534000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>476000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>481000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>461000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>575000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>569000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>452000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>455000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>645000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>638000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>493000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>517000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1255000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1570000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>711000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>6168000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3584000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>5442000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>5486000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>5463000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>11850000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>12463000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>12360000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>12533000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>7872000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2962000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1390000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>1090000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1147000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1233000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>5864000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1472000.0</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27">
+      <c r="BE27"/>
+      <c r="BF27">
         <v>1650000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>8338000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
-      <c r="BI27">
+      <c r="BI27"/>
+      <c r="BJ27">
         <v>2439000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>7219000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
-      <c r="BM27">
+      <c r="BM27"/>
+      <c r="BN27">
         <v>1255000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>4220000.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
-      <c r="BQ27">
+      <c r="BQ27"/>
+      <c r="BR27">
         <v>1232000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>5953000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>1588000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>2078000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>1589000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>519000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>277000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B28">
+        <v>106855000.0</v>
+      </c>
+      <c r="C28">
         <v>23507000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>57602000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3540000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-13433000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-7101000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-39538000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-82987000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-47923000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>43353000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-15131000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-15209000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-30416000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-41765000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-29891000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-42033000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-77050000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-65817000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-71691000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-36088000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-49098000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-27089000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-20056000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4520000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-14280000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-43658000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4920000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-21175000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-17276000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-16926000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>105732000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>53134000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-14657000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2133000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-781000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-953000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1731000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>95693000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-13379000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-8324000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-18555000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>123666000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>13363000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>11287000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2204000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>22617000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-4344000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>86995000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-9788000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>96779000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>80568000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>22646000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-172000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>71000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-153078000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-8089000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>28231000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-67686000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-745000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>245000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>461000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>8040000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>487674000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-4196000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>198642000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-12856000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>166200000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-108000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-3444000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>10521000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>94970000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>141402000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>53439000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>304590000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>519735000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>59647000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-22542000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>57797000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-7827000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-15268000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-15288000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>5933000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>590000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>27306000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>185494000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B29">
+        <v>15692000.0</v>
+      </c>
+      <c r="C29">
         <v>15897000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7690000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5401000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2902000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>29994000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>35572000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>29032000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>32250999.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>39618000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>13218000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>19382000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>19566000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>35875000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>54289000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>46604000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>52555000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>96132000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>72435000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>49058000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>13494000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>20881000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>24992000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-4939000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-4038000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>30768000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>13935000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3211000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>11612000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>22532000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>18356000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>15558000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>9461000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>22076000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>5024000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>5398000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-5983000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-4075000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-4677000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-13926000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-27304000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-16693000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-9563000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-17510000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-12320000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-2545000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-24290000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-30713000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-2604000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>21482000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>644000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-7904000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-17366000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-14822000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-4570000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>8527000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-7969000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>36847000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>38371000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>42813000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>40152000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>72952000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>71713000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>63022000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>54993000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>53449000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>56520000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>54274000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>55486000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>59990000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>75799000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>75916000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>55711000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>45022000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>28300000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>24211000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>23329000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>23747000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>21695000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>20714000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>23912000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>25500000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>24260000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>20795000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>17675000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B30">
+        <v>-123317000.0</v>
+      </c>
+      <c r="C30">
         <v>-73815000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-11095000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3745000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2916000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-25868000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8598000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>47624000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>17494000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-88331000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3293000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-678000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2853000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1500000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-3535000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-3015000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-46965000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9729000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-81458000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-15794000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>19950000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>25112000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12947000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-6197000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5577000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>8948000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-18100000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-9575000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-4122000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>31116000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-228360000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>420000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1449000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-3176000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1115000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3835000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>13187000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1754000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1422000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3308000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>389000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-30377000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-20970000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-912000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-4515000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-43278000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-823000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-12613000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-17922000.0</v>
       </c>
-      <c r="AX30">
-[...1 lines deleted...]
-      </c>
       <c r="AY30">
+        <v>0.0</v>
+      </c>
+      <c r="AZ30">
         <v>-41275000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-236000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-13000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-427000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-592000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1103000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1547000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-32978000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-32071000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-32294000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-36024000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-74982000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-490659000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-268170000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-36419000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-96083000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-207727000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-1187000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-1213000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-88010000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-124278000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-169649000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-132351000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-329354000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-564595000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-103218000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>12817000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>8411000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-8231000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-378000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-642000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-31794000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-3799000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-39209000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-193270000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>