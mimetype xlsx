--- v0 (2026-03-02)
+++ v1 (2026-10-30)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -262,50 +265,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1007,80 +1016,81 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S62"/>
+  <dimension ref="A1:T62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1094,463 +1104,491 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2">
+        <v>16014577000.0</v>
+      </c>
+      <c r="C2">
         <v>16218110000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>110931947236.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>35520851674.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>27796740605.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>33143929009.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>32590230057.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>20724887977.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19277620603.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11744596952.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>17051281060.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13002510398.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10393923875.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>23219724587.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>462660000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>129284000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>570122000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1248030000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1682175000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
+      <c r="T3"/>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
+      <c r="T4"/>
     </row>
-    <row r="5" spans="1:19">
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5">
         <v>25000000.0</v>
       </c>
       <c r="C5">
         <v>25000000.0</v>
       </c>
       <c r="D5">
         <v>25000000.0</v>
       </c>
       <c r="E5">
         <v>25000000.0</v>
       </c>
       <c r="F5">
         <v>25000000.0</v>
       </c>
       <c r="G5">
         <v>25000000.0</v>
       </c>
       <c r="H5">
+        <v>25000000.0</v>
+      </c>
+      <c r="I5">
         <v>925000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>25000000.0</v>
       </c>
-      <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>1870542532.0</v>
       </c>
-      <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
+      <c r="T5"/>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
+      <c r="T6"/>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
+      <c r="T7"/>
     </row>
-    <row r="8" spans="1:19">
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8">
         <v>50769000000.0</v>
       </c>
       <c r="C8">
         <v>50769000000.0</v>
       </c>
       <c r="D8">
         <v>50769000000.0</v>
       </c>
       <c r="E8">
         <v>50769000000.0</v>
       </c>
       <c r="F8">
         <v>50769000000.0</v>
       </c>
       <c r="G8">
         <v>50769000000.0</v>
       </c>
       <c r="H8">
         <v>50769000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>50769000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
+      <c r="T8"/>
     </row>
-    <row r="9" spans="1:19">
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9">
         <v>5600778020.0</v>
       </c>
       <c r="C9">
         <v>5600778020.0</v>
       </c>
       <c r="D9">
         <v>5600778020.0</v>
       </c>
       <c r="E9">
         <v>5600778020.0</v>
       </c>
       <c r="F9">
         <v>5600778020.0</v>
       </c>
       <c r="G9">
         <v>5600778020.0</v>
       </c>
       <c r="H9">
         <v>5600778020.0</v>
       </c>
       <c r="I9">
         <v>5600778020.0</v>
       </c>
       <c r="J9">
         <v>5600778020.0</v>
       </c>
-      <c r="K9"/>
+      <c r="K9">
+        <v>5600778020.0</v>
+      </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
+      <c r="T9"/>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10">
+        <v>86897746000.0</v>
+      </c>
+      <c r="C10">
         <v>78399021000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12869449066.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>17233260576.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>30785526500.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>18531856933.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17458486798.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17567063492.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12514215218.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13256598897.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>17793595380.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>22230667549.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>44284189271.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>284039994367.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>87936663000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>40540289000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8783143000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1359483000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>967253000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11">
+        <v>60100000000.0</v>
+      </c>
+      <c r="C11">
         <v>35100000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2100000000.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>12514215220.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>13256598900.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
+      <c r="T11"/>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12">
+        <v>86897746000.0</v>
+      </c>
+      <c r="C12">
         <v>78399021000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12869449066.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>17233260576.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>30785526500.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18531856933.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>17458486798.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>17567063492.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>12514215218.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13256598897.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>17793595380.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>22230667549.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>44284189271.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>284039994367.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
+      <c r="T12"/>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13">
         <v>50769000000.0</v>
       </c>
       <c r="C13">
         <v>50769000000.0</v>
       </c>
       <c r="D13">
         <v>50769000000.0</v>
       </c>
       <c r="E13">
         <v>50769000000.0</v>
       </c>
       <c r="F13">
         <v>50769000000.0</v>
       </c>
       <c r="G13">
         <v>50769000000.0</v>
       </c>
       <c r="H13">
         <v>50769000000.0</v>
       </c>
       <c r="I13">
         <v>50769000000.0</v>
       </c>
@@ -1562,2545 +1600,2675 @@
       </c>
       <c r="L13">
         <v>50769000000.0</v>
       </c>
       <c r="M13">
         <v>50769000000.0</v>
       </c>
       <c r="N13">
         <v>50769000000.0</v>
       </c>
       <c r="O13">
         <v>50769000000.0</v>
       </c>
       <c r="P13">
         <v>50769000000.0</v>
       </c>
       <c r="Q13">
         <v>50769000000.0</v>
       </c>
       <c r="R13">
         <v>50769000000.0</v>
       </c>
       <c r="S13">
         <v>50769000000.0</v>
       </c>
+      <c r="T13">
+        <v>50769000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:19">
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14">
         <v>1015380000.0</v>
       </c>
       <c r="C14">
-        <v>101538000.0</v>
+        <v>1015380000.0</v>
       </c>
       <c r="D14">
         <v>101538000.0</v>
       </c>
       <c r="E14">
+        <v>101538000.0</v>
+      </c>
+      <c r="F14">
         <v>1015380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101538000.0</v>
       </c>
       <c r="G14">
         <v>101538000.0</v>
       </c>
       <c r="H14">
         <v>101538000.0</v>
       </c>
       <c r="I14">
         <v>101538000.0</v>
       </c>
       <c r="J14">
         <v>101538000.0</v>
       </c>
       <c r="K14">
         <v>101538000.0</v>
       </c>
       <c r="L14">
         <v>101538000.0</v>
       </c>
       <c r="M14">
+        <v>101538000.0</v>
+      </c>
+      <c r="N14">
         <v>1014842972.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>101538000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
+      <c r="T14"/>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
+      <c r="T15"/>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>34</v>
+      </c>
+      <c r="B16">
+        <v>249658187000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>168605352151.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>219561707708.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>123163557844.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>85429068407.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>37082140203.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>102113936190.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>194183765697.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>239658423228.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>65250000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
+      <c r="T16"/>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
+      <c r="T17"/>
     </row>
-    <row r="18" spans="1:19">
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
+      <c r="T18"/>
     </row>
-    <row r="19" spans="1:19">
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
+      <c r="T19"/>
     </row>
-    <row r="20" spans="1:19">
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
+      <c r="T20"/>
     </row>
-    <row r="21" spans="1:19">
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21">
+        <v>71436000.0</v>
+      </c>
+      <c r="C21">
         <v>42481000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>64746875.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>94784375.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>34693750.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>8048000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>21461000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>35541000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>62319000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>16667000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B22">
+        <v>672822319000.0</v>
+      </c>
+      <c r="C22">
         <v>597312073000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>529011382594.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>442842781203.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>379219767483.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>365776685152.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>346303035413.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>429539702076.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>465744434417.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>448035950107.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>463906817280.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>924374621827.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>367212412470.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>261786858009.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>171406404000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>144181982000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>130344119000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>132244951000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>138041510000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B23">
+        <v>1404536041000.0</v>
+      </c>
+      <c r="C23">
         <v>1294082959000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1203935508128.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1160940485132.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1072934636699.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>987323142096.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1107518134867.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1252862156022.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1242714753944.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1229172450340.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1273990253786.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1524317216546.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1307846871186.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>900597066316.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
+      <c r="T23"/>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>72109514.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>29994181.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>33343261.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>11450000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>24650000000.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
+      <c r="T24"/>
     </row>
-    <row r="25" spans="1:19">
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B25">
         <v>0.0</v>
       </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
+      <c r="T25"/>
     </row>
-    <row r="26" spans="1:19">
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>236983615574.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>242785187817.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>243327759247.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>243931456046.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
+      <c r="T26"/>
     </row>
-    <row r="27" spans="1:19">
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
+      <c r="T27"/>
     </row>
-    <row r="28" spans="1:19">
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B28">
+        <v>-86897746000.0</v>
+      </c>
+      <c r="C28">
         <v>-78399021000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-12869449066.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>24746739424.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-5785526500.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>51468143067.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>52541513202.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>52432936508.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>57485784782.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>56743401103.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>17206404620.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-22230667549.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-44284189271.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-284039994367.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
+      <c r="T28"/>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B29">
+        <v>859244230457.0</v>
+      </c>
+      <c r="C29">
         <v>830889634321.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>696284154102.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>608416555673.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>582072823767.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>654938806271.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>760169338882.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>834071327818.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>773837059129.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
+      <c r="T29"/>
     </row>
-    <row r="30" spans="1:19">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B30">
+        <v>344414000.0</v>
+      </c>
+      <c r="C30">
         <v>288418000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>449946000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>422984498.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>544971571.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>764887050.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>714739766.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-62632348402.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-76046884512.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3681299397.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2932992174.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2610512751.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8206777388.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16069950274.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
+      <c r="T30"/>
     </row>
-    <row r="31" spans="1:19">
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>566341771298.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>557038130017.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>584938806271.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>690169338882.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>764071327818.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>703837059129.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>638758818486.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>554257291467.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
+      <c r="T31"/>
     </row>
-    <row r="32" spans="1:19">
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B32">
+        <v>488039341607.0</v>
+      </c>
+      <c r="C32">
         <v>489265399840.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>266111170104.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>130874823621.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>203131934031.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>131485292608.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>177516273372.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>129085123076.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>80866099120.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
+      <c r="T32"/>
     </row>
-    <row r="33" spans="1:19">
+    <row r="33" spans="1:20">
       <c r="A33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B33">
+        <v>613390612000.0</v>
+      </c>
+      <c r="C33">
         <v>580522187000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>623539925704.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>663109610044.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>579433997793.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>520717633415.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>648262877143.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>776115892080.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>746482668409.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>721322182975.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>728121121732.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>458796090833.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>807825830466.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>312673358525.0</v>
       </c>
-      <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
+      <c r="T33"/>
     </row>
-    <row r="34" spans="1:19">
+    <row r="34" spans="1:20">
       <c r="A34" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
+      <c r="T34"/>
     </row>
-    <row r="35" spans="1:19">
+    <row r="35" spans="1:20">
       <c r="A35" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B35">
+        <v>242185794000.0</v>
+      </c>
+      <c r="C35">
         <v>238897987000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>193366943062.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>227547879137.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>225493108740.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>67264119033.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>135609810712.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>141129685908.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>123511706833.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>154544454688.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>206799722595.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>347024724202.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>415211801414.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>210057748049.0</v>
       </c>
-      <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
+      <c r="T35"/>
     </row>
-    <row r="36" spans="1:19">
+    <row r="36" spans="1:20">
       <c r="A36" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>54</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
         <v>442448447000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>488260315384.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>526762153341.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>277392252664.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>518025051248.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>508935438122.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>537062665668.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>501599873601.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>475006650724.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>480672358826.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>454114934404.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>803235442896.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>310066714558.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
+      <c r="T36"/>
     </row>
-    <row r="37" spans="1:19">
+    <row r="37" spans="1:20">
       <c r="A37" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="E37"/>
+        <v>55</v>
+      </c>
+      <c r="B37">
+        <v>-70237.0</v>
+      </c>
+      <c r="C37">
+        <v>-34430.0</v>
+      </c>
+      <c r="D37">
+        <v>-1356.0</v>
+      </c>
+      <c r="E37">
+        <v>-1145.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
+      <c r="T37"/>
     </row>
-    <row r="38" spans="1:19">
+    <row r="38" spans="1:20">
       <c r="A38" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B38">
+        <v>185800722670.0</v>
+      </c>
+      <c r="C38">
         <v>151771324970.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>180578683780.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>425190975846.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>383322594024.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>508559105658.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>537062665668.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>501599873600.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>475006650724.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>480672358826.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>436712554000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>806774397000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>254752132000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>176934827000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>140023357000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>134855315000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>135698932000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>131311656000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:19">
+    <row r="39" spans="1:20">
       <c r="A39" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B39">
-        <v>37561260000.0</v>
+        <v>31080950000.0</v>
       </c>
       <c r="C39">
+        <v>37849677742.0</v>
+      </c>
+      <c r="D39">
         <v>38458086310.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>37630165232.0</v>
       </c>
-      <c r="E39">
-[...1 lines deleted...]
-      </c>
       <c r="F39">
+        <v>166218458371.0</v>
+      </c>
+      <c r="G39">
         <v>81532079546.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>94778995747.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>92271846775.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>94020320411.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>111707915096.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>121232943888.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>118156414948.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>79794824852.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>26026905141.0</v>
       </c>
-      <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
+      <c r="T39"/>
     </row>
-    <row r="40" spans="1:19">
+    <row r="40" spans="1:20">
       <c r="A40" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B40">
+        <v>37433324000.0</v>
+      </c>
+      <c r="C40">
         <v>206536621000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>34714242817.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>68849116656.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>113476082279.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>145776120892.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>139274205786.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>154765272560.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>131848754626.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>114411531582.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>460399035365.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>493419194366.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>476621764878.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>430108004463.0</v>
       </c>
-      <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
+      <c r="T40"/>
     </row>
-    <row r="41" spans="1:19">
+    <row r="41" spans="1:20">
       <c r="A41" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>227547879137.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>225493108740.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>67264119033.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>135537701198.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>141057576394.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>123481712652.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>154511111428.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>206799722595.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>839599024000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>889372315000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>661070786000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>313290351000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>219196369000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>175915015000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>161449642000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>158213545000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:19">
+    <row r="42" spans="1:20">
       <c r="A42" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B42">
         <v>5600778000.0</v>
       </c>
       <c r="C42">
-        <v>5600778016.0</v>
+        <v>5600778000.0</v>
       </c>
       <c r="D42">
         <v>5600778016.0</v>
       </c>
       <c r="E42">
         <v>5600778016.0</v>
       </c>
       <c r="F42">
         <v>5600778016.0</v>
       </c>
       <c r="G42">
         <v>5600778016.0</v>
       </c>
       <c r="H42">
         <v>5600778016.0</v>
       </c>
       <c r="I42">
         <v>5600778016.0</v>
       </c>
       <c r="J42">
         <v>5600778016.0</v>
       </c>
       <c r="K42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="L42">
         <v>2369515269.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1870542533.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>400000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>300000000.0</v>
       </c>
-      <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
+      <c r="T42"/>
     </row>
-    <row r="43" spans="1:19">
+    <row r="43" spans="1:20">
       <c r="A43" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
+      <c r="T43"/>
     </row>
-    <row r="44" spans="1:19">
+    <row r="44" spans="1:20">
       <c r="A44" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
+      <c r="T44"/>
     </row>
-    <row r="45" spans="1:19">
+    <row r="45" spans="1:20">
       <c r="A45" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B45">
+        <v>41642341015.0</v>
+      </c>
+      <c r="C45">
         <v>38477061473.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>31498873972.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>30112229624.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>24988006687.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>16172463555.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>15426013522.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
+      <c r="T45"/>
     </row>
-    <row r="46" spans="1:19">
+    <row r="46" spans="1:20">
       <c r="A46" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B46">
+        <v>309797652000.0</v>
+      </c>
+      <c r="C46">
         <v>21273958000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>17762574154.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>19040304377.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>14365911610.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2498068519.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2160407996.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>407813081228.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>396616430160.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>384891268513.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>355586665566.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4501569108.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4349658561.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2378721079.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
+      <c r="T46"/>
     </row>
-    <row r="47" spans="1:19">
+    <row r="47" spans="1:20">
       <c r="A47" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B47">
+        <v>18914885410.0</v>
+      </c>
+      <c r="C47">
         <v>21273958480.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>17762574150.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>19040304377.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>14365911610.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2498068519.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2160407996.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2069610839.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>2097606993.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>2987773004.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>3517306861.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>2716930000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3052050000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3310724000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3311838000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3396351000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:19">
+    <row r="48" spans="1:20">
       <c r="A48" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B48">
+        <v>802849452000.0</v>
+      </c>
+      <c r="C48">
         <v>774494856000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>639889376086.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>515642555673.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>500678045751.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>528544028255.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>633774560866.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>706776549802.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>647442281113.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>582389040470.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>501118776198.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>386796283135.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>269738090573.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>182886480761.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>122671834000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>77445592000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>53731550000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>42073760000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>35878648000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:19">
+    <row r="49" spans="1:20">
       <c r="A49" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
+      <c r="T49"/>
     </row>
-    <row r="50" spans="1:19">
+    <row r="50" spans="1:20">
       <c r="A50" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="B50"/>
       <c r="C50">
         <v>0.0</v>
       </c>
       <c r="D50">
+        <v>0.0</v>
+      </c>
+      <c r="E50">
         <v>41980000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>25000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000000000.0</v>
       </c>
       <c r="G50">
         <v>70000000000.0</v>
       </c>
       <c r="H50">
         <v>70000000000.0</v>
       </c>
       <c r="I50">
         <v>70000000000.0</v>
       </c>
       <c r="J50">
         <v>70000000000.0</v>
       </c>
-      <c r="K50"/>
+      <c r="K50">
+        <v>70000000000.0</v>
+      </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
+      <c r="T50"/>
     </row>
-    <row r="51" spans="1:19">
+    <row r="51" spans="1:20">
       <c r="A51" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B51">
+        <v>69</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51">
         <v>205080000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>228249028.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>41980000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>25000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000000000.0</v>
       </c>
       <c r="G51">
         <v>70000000000.0</v>
       </c>
       <c r="H51">
         <v>70000000000.0</v>
       </c>
       <c r="I51">
         <v>70000000000.0</v>
       </c>
       <c r="J51">
         <v>70000000000.0</v>
       </c>
       <c r="K51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="L51">
         <v>35000000000.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
+      <c r="T51"/>
     </row>
-    <row r="52" spans="1:19">
+    <row r="52" spans="1:20">
       <c r="A52" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B52">
         <v>0.0</v>
       </c>
       <c r="C52">
+        <v>0.0</v>
+      </c>
+      <c r="D52">
         <v>32870117.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>-177581707708.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>-98163557844.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>-15429068407.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>32917859797.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>-32113936190.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>-124183765697.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>-169658423228.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>34934750000.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
+      <c r="T52"/>
     </row>
-    <row r="53" spans="1:19">
+    <row r="53" spans="1:20">
       <c r="A53" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>298316421.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>346310052.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>-98146080376.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>643345272.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>11883616571.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>4118086700.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>3418295880.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
+      <c r="T53"/>
     </row>
-    <row r="54" spans="1:19">
+    <row r="54" spans="1:20">
       <c r="A54" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
+      <c r="T54"/>
     </row>
-    <row r="55" spans="1:19">
+    <row r="55" spans="1:20">
       <c r="A55" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B55">
+        <v>1404536041000.0</v>
+      </c>
+      <c r="C55">
         <v>1294082959000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1203935508128.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1160940485132.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1072934636699.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>987323142096.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1107518134867.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1252862156022.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1242714753944.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1229172450340.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1273990253786.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1524317216546.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1307846871186.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>900597066316.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>487193845000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>358990246000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>305635686000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>287040432000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>278543368000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:19">
+    <row r="56" spans="1:20">
       <c r="A56" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B56">
+        <v>791145429000.0</v>
+      </c>
+      <c r="C56">
         <v>713560772000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>580395582424.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>497830875088.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>493500638906.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>466605508681.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>459255257724.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>476746263941.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>496232085534.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>507850267365.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>545869132053.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1065521125713.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>500021040720.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>587923707791.0</v>
       </c>
-      <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
+      <c r="T56"/>
     </row>
-    <row r="57" spans="1:19">
+    <row r="57" spans="1:20">
       <c r="A57" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B57">
+        <v>303106088000.0</v>
+      </c>
+      <c r="C57">
         <v>224295372000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>314284412320.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>366956051467.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>290368704875.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>335120216073.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>281738984352.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>347661140865.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>415365986414.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>435869175502.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>512933237967.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>510945337339.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>489211210350.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>456583837506.0</v>
       </c>
-      <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
+      <c r="T57"/>
     </row>
-    <row r="58" spans="1:19">
+    <row r="58" spans="1:20">
       <c r="A58" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B58">
+        <v>545291881000.0</v>
+      </c>
+      <c r="C58">
         <v>463193359000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>507651355382.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>594503930604.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>515861813615.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>402384335106.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>417348795064.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>488790826773.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>538877693247.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>590413630191.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>719732960562.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>857970061541.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>904423011764.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>666641585555.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>313753012000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>230775653000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>201135137000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>194197672000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>191895719000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:19">
+    <row r="59" spans="1:20">
       <c r="A59" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
+      <c r="T59"/>
     </row>
-    <row r="60" spans="1:19">
+    <row r="60" spans="1:20">
       <c r="A60" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B60">
+        <v>859244230000.0</v>
+      </c>
+      <c r="C60">
         <v>830889634000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>696284154102.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>566436555673.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>557072823767.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>584938806271.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>690169338882.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>764071327818.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>703837059129.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>638758818486.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>554257291467.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>439435825668.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>320907090573.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>233955480761.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>173440834000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>128214592000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>104500550000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>92842760000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>86647648000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:19">
+    <row r="61" spans="1:20">
       <c r="A61" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
+      <c r="T61"/>
     </row>
-    <row r="62" spans="1:19">
+    <row r="62" spans="1:20">
       <c r="A62" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
+      <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG62"/>
+  <dimension ref="A1:CJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>86</v>
       </c>
       <c r="J1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="N1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="R1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="S1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="T1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="V1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="W1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="X1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="Z1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AB1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="AD1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AE1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AF1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="AH1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AI1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AJ1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="AL1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AM1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AN1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AP1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AQ1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AR1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="AT1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AU1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AV1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="AX1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AY1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AZ1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="BB1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BC1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BD1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="BF1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BG1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BH1" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="BJ1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BK1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BL1" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="BN1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BO1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BP1" t="s">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>131</v>
       </c>
       <c r="BR1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BS1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BT1" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>134</v>
       </c>
       <c r="BV1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BW1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BX1" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="BY1" t="s">
         <v>137</v>
       </c>
       <c r="BZ1" t="s">
         <v>138</v>
       </c>
       <c r="CA1" t="s">
         <v>139</v>
       </c>
       <c r="CB1" t="s">
         <v>140</v>
       </c>
       <c r="CC1" t="s">
         <v>141</v>
       </c>
       <c r="CD1" t="s">
         <v>142</v>
       </c>
       <c r="CE1" t="s">
         <v>143</v>
       </c>
       <c r="CF1" t="s">
         <v>144</v>
       </c>
       <c r="CG1" t="s">
         <v>145</v>
       </c>
+      <c r="CH1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>148</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2">
+        <v>32576579000.0</v>
+      </c>
+      <c r="C2">
+        <v>25339676000.0</v>
+      </c>
+      <c r="D2">
+        <v>16014577000.0</v>
+      </c>
+      <c r="E2">
         <v>19358222000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>12637504000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>12518754000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>16218110000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>22549577000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>16371918258.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>15397510060.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>110931947236.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>182516091670.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>188638873168.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>202962271922.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>35520851674.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>29475754368.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>22077725270.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>14899287896.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>27796740605.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>27029754664.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>28680352623.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>28788031020.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>33143929009.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>25272730198.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>27898065996.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>26890986624.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>32590230057.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>28545724048.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>26431794050.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>27119720817.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>20724887977.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>20857249569.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>22480658355.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>19805833044.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>19277620603.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>20532495277.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>15858716414.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>14310555688.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>11744596952.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>15722601155.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>17884088751.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>16939666521.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>17051281060.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>15916270448.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>24229215547.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>20729399902.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>13002510398.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>14789255220.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>18747902500.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>12260739748.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>10393923875.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>18620978179.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>14166400419.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>274693945.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>23219724587.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>1842639805.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>2426619000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>397036100.0</v>
       </c>
-      <c r="BE2">
+      <c r="BH2">
         <v>462660300.0</v>
       </c>
-      <c r="BF2">
+      <c r="BI2">
         <v>8221453400.0</v>
       </c>
-      <c r="BG2">
+      <c r="BJ2">
         <v>966119900.0</v>
       </c>
-      <c r="BH2">
+      <c r="BK2">
         <v>361295700.0</v>
       </c>
-      <c r="BI2">
+      <c r="BL2">
         <v>129284300.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BM2">
         <v>1651222000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BN2">
         <v>2193362900.0</v>
       </c>
-      <c r="BL2">
+      <c r="BO2">
         <v>2878692000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BP2">
         <v>570121700.0</v>
       </c>
-      <c r="BN2">
+      <c r="BQ2">
         <v>1457937200.0</v>
       </c>
-      <c r="BO2">
+      <c r="BR2">
         <v>1020748300.0</v>
       </c>
-      <c r="BP2">
+      <c r="BS2">
         <v>699688400.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BT2">
         <v>1248030500.0</v>
       </c>
-      <c r="BR2">
+      <c r="BU2">
         <v>1186799700.0</v>
       </c>
-      <c r="BS2">
+      <c r="BV2">
         <v>661412600.0</v>
       </c>
-      <c r="BT2"/>
-      <c r="BU2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>1682174900.0</v>
       </c>
-      <c r="BV2">
+      <c r="BY2">
         <v>3029601300.0</v>
       </c>
-      <c r="BW2">
+      <c r="BZ2">
         <v>3989549000.0</v>
       </c>
-      <c r="BX2">
+      <c r="CA2">
         <v>3871257400.0</v>
       </c>
-      <c r="BY2">
+      <c r="CB2">
         <v>8327542300.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CC2">
         <v>5550494400.0</v>
       </c>
-      <c r="CA2">
+      <c r="CD2">
         <v>7051118800.0</v>
       </c>
-      <c r="CB2">
+      <c r="CE2">
         <v>6173673200.0</v>
       </c>
-      <c r="CC2">
+      <c r="CF2">
         <v>5634159000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CG2">
         <v>5635300300.0</v>
       </c>
-      <c r="CE2">
+      <c r="CH2">
         <v>5648714700.0</v>
       </c>
-      <c r="CF2"/>
-      <c r="CG2">
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>7154302100.0</v>
       </c>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4142,11197 +4310,57 @@
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
-        <v>21</v>
-[...87 lines deleted...]
-      <c r="A5" t="s">
         <v>22</v>
-      </c>
-[...11052 lines deleted...]
-        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -15375,446 +4403,314 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>23</v>
       </c>
       <c r="B5">
-        <v>17869339000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C5">
-        <v>16273011000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D5">
-        <v>11563056000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="E5">
-        <v>26011632000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="F5">
-        <v>-5144635000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>25000000.0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
       <c r="J5">
-        <v>51980990576.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="K5">
-        <v>20052923254.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="L5">
-        <v>33709280207.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="M5">
-        <v>12449772662.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="N5">
-        <v>11034388929.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="O5">
-        <v>20260392265.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="P5">
-        <v>-191070974.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="Q5">
-        <v>-9102756004.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="R5">
-        <v>-4319396914.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="S5">
-        <v>9490436632.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="T5">
-        <v>-125656084.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="U5">
-        <v>-114272161188.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="V5">
-        <v>11062948099.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="W5">
-        <v>5477865215.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="X5">
-        <v>-58469687.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="Y5">
-        <v>6776479514.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="Z5">
-        <v>-91039887367.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="AA5">
-        <v>13947712316.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="AB5">
-        <v>9926139163.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="AC5">
-        <v>21088405225.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="AD5">
-        <v>18702674801.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="AE5">
-        <v>25534921222.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="AF5">
-        <v>6696542274.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="AG5">
-        <v>12349459065.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="AH5">
-        <v>20118554588.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="AI5">
-        <v>20433600962.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="AJ5">
-        <v>21696356147.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="AK5">
-        <v>18039028172.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>25000000.0</v>
+      </c>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
       <c r="AS5">
-        <v>36295185173.0</v>
+        <v>83316431.0</v>
       </c>
       <c r="AT5">
-        <v>18247903929.0</v>
+        <v>1953858964.0</v>
       </c>
       <c r="AU5">
-        <v>18620981683.0</v>
+        <v>1870542532.0</v>
       </c>
       <c r="AV5">
-        <v>42316136124.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>1870542532.0</v>
+      </c>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
-        <v>150</v>
-[...159 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
-        <v>151</v>
+        <v>25</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -15857,54 +4753,11826 @@
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="C8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="D8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="E8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="F8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="G8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="H8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="I8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="J8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="K8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="L8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="M8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="N8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="O8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="P8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="R8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="S8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="T8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="U8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="V8">
+        <v>50769000000.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+    </row>
+    <row r="9" spans="1:88">
+      <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="E9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="F9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="G9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="H9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="I9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="N9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="O9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="P9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="Q9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="R9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="S9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="T9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="U9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="V9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="W9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="X9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="Y9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="Z9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="AA9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="AB9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="AC9">
+        <v>5600778020.0</v>
+      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+    </row>
+    <row r="10" spans="1:88">
+      <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10">
+        <v>42524529000.0</v>
+      </c>
+      <c r="C10">
+        <v>85840204000.0</v>
+      </c>
+      <c r="D10">
+        <v>86897746000.0</v>
+      </c>
+      <c r="E10">
+        <v>101616527000.0</v>
+      </c>
+      <c r="F10">
+        <v>129407743000.0</v>
+      </c>
+      <c r="G10">
+        <v>83884858000.0</v>
+      </c>
+      <c r="H10">
+        <v>78399021000.0</v>
+      </c>
+      <c r="I10">
+        <v>74183842000.0</v>
+      </c>
+      <c r="J10">
+        <v>25406321296.0</v>
+      </c>
+      <c r="K10">
+        <v>18313851633.0</v>
+      </c>
+      <c r="L10">
+        <v>12869449066.0</v>
+      </c>
+      <c r="M10">
+        <v>13378781692.0</v>
+      </c>
+      <c r="N10">
+        <v>19865407870.0</v>
+      </c>
+      <c r="O10">
+        <v>16423484929.0</v>
+      </c>
+      <c r="P10">
+        <v>17233260576.0</v>
+      </c>
+      <c r="Q10">
+        <v>28992437905.0</v>
+      </c>
+      <c r="R10">
+        <v>47571590202.0</v>
+      </c>
+      <c r="S10">
+        <v>15840712369.0</v>
+      </c>
+      <c r="T10">
+        <v>30785526500.0</v>
+      </c>
+      <c r="U10">
+        <v>42712576102.0</v>
+      </c>
+      <c r="V10">
+        <v>30857325131.0</v>
+      </c>
+      <c r="W10">
+        <v>21868216075.0</v>
+      </c>
+      <c r="X10">
+        <v>18531856933.0</v>
+      </c>
+      <c r="Y10">
+        <v>33431757016.0</v>
+      </c>
+      <c r="Z10">
+        <v>27360280257.0</v>
+      </c>
+      <c r="AA10">
+        <v>23267255288.0</v>
+      </c>
+      <c r="AB10">
+        <v>17458486798.0</v>
+      </c>
+      <c r="AC10">
+        <v>17493298623.0</v>
+      </c>
+      <c r="AD10">
+        <v>10146416032.0</v>
+      </c>
+      <c r="AE10">
+        <v>15904888088.0</v>
+      </c>
+      <c r="AF10">
+        <v>17567063492.0</v>
+      </c>
+      <c r="AG10">
+        <v>11460871869.0</v>
+      </c>
+      <c r="AH10">
+        <v>7245558889.0</v>
+      </c>
+      <c r="AI10">
+        <v>5576436006.0</v>
+      </c>
+      <c r="AJ10">
+        <v>12514215218.0</v>
+      </c>
+      <c r="AK10">
+        <v>8789811800.0</v>
+      </c>
+      <c r="AL10">
+        <v>11254998565.0</v>
+      </c>
+      <c r="AM10">
+        <v>12119496275.0</v>
+      </c>
+      <c r="AN10">
+        <v>13256598897.0</v>
+      </c>
+      <c r="AO10">
+        <v>13934649023.0</v>
+      </c>
+      <c r="AP10">
+        <v>14966320506.0</v>
+      </c>
+      <c r="AQ10">
+        <v>11543321013.0</v>
+      </c>
+      <c r="AR10">
+        <v>17793595380.0</v>
+      </c>
+      <c r="AS10">
+        <v>29311150832.0</v>
+      </c>
+      <c r="AT10">
+        <v>56113554758.0</v>
+      </c>
+      <c r="AU10">
+        <v>29771682181.0</v>
+      </c>
+      <c r="AV10">
+        <v>22230667549.0</v>
+      </c>
+      <c r="AW10">
+        <v>48703937996.0</v>
+      </c>
+      <c r="AX10">
+        <v>73669143670.0</v>
+      </c>
+      <c r="AY10">
+        <v>67074924132.0</v>
+      </c>
+      <c r="AZ10">
+        <v>44284189271.0</v>
+      </c>
+      <c r="BA10">
+        <v>51087329639.0</v>
+      </c>
+      <c r="BB10">
+        <v>61732383532.0</v>
+      </c>
+      <c r="BC10">
+        <v>275666626168.0</v>
+      </c>
+      <c r="BD10">
+        <v>284039994367.0</v>
+      </c>
+      <c r="BE10">
+        <v>259833059225.0</v>
+      </c>
+      <c r="BF10">
+        <v>206738660900.0</v>
+      </c>
+      <c r="BG10">
+        <v>130059390600.0</v>
+      </c>
+      <c r="BH10">
+        <v>87936662600.0</v>
+      </c>
+      <c r="BI10">
+        <v>81207216100.0</v>
+      </c>
+      <c r="BJ10">
+        <v>77745867100.0</v>
+      </c>
+      <c r="BK10">
+        <v>61633731000.0</v>
+      </c>
+      <c r="BL10">
+        <v>40540288800.0</v>
+      </c>
+      <c r="BM10">
+        <v>17704588200.0</v>
+      </c>
+      <c r="BN10">
+        <v>18665132400.0</v>
+      </c>
+      <c r="BO10">
+        <v>13412294600.0</v>
+      </c>
+      <c r="BP10">
+        <v>8783143000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>5309508600.0</v>
+      </c>
+      <c r="BR10">
+        <v>2452788400.0</v>
+      </c>
+      <c r="BS10">
+        <v>2189465400.0</v>
+      </c>
+      <c r="BT10">
+        <v>1359483000.0</v>
+      </c>
+      <c r="BU10">
+        <v>3709278300.0</v>
+      </c>
+      <c r="BV10">
+        <v>2452621200.0</v>
+      </c>
+      <c r="BW10"/>
+      <c r="BX10">
+        <v>967252600.0</v>
+      </c>
+      <c r="BY10">
+        <v>1353445300.0</v>
+      </c>
+      <c r="BZ10">
+        <v>619625300.0</v>
+      </c>
+      <c r="CA10">
+        <v>1719393400.0</v>
+      </c>
+      <c r="CB10">
+        <v>282192100.0</v>
+      </c>
+      <c r="CC10">
+        <v>641600400.0</v>
+      </c>
+      <c r="CD10">
+        <v>458227100.0</v>
+      </c>
+      <c r="CE10">
+        <v>926355000.0</v>
+      </c>
+      <c r="CF10">
+        <v>1130271200.0</v>
+      </c>
+      <c r="CG10">
+        <v>1378633800.0</v>
+      </c>
+      <c r="CH10">
+        <v>3190929500.0</v>
+      </c>
+      <c r="CI10"/>
+      <c r="CJ10">
+        <v>769312600.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:88">
+      <c r="A11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>60100000000.0</v>
+      </c>
+      <c r="E11">
+        <v>70100000000.0</v>
+      </c>
+      <c r="F11">
+        <v>55100000000.0</v>
+      </c>
+      <c r="G11">
+        <v>45100000000.0</v>
+      </c>
+      <c r="H11">
+        <v>35100000000.0</v>
+      </c>
+      <c r="I11">
+        <v>100000000.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11">
+        <v>28992437910.0</v>
+      </c>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+    </row>
+    <row r="12" spans="1:88">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12">
+        <v>42524529000.0</v>
+      </c>
+      <c r="C12">
+        <v>85840204000.0</v>
+      </c>
+      <c r="D12">
+        <v>86897746000.0</v>
+      </c>
+      <c r="E12">
+        <v>101616527000.0</v>
+      </c>
+      <c r="F12">
+        <v>129407743000.0</v>
+      </c>
+      <c r="G12">
+        <v>83884858000.0</v>
+      </c>
+      <c r="H12">
+        <v>78399021000.0</v>
+      </c>
+      <c r="I12">
+        <v>74183842000.0</v>
+      </c>
+      <c r="J12">
+        <v>25406321296.0</v>
+      </c>
+      <c r="K12">
+        <v>18313851633.0</v>
+      </c>
+      <c r="L12">
+        <v>12869449066.0</v>
+      </c>
+      <c r="M12">
+        <v>13378781692.0</v>
+      </c>
+      <c r="N12">
+        <v>19865407870.0</v>
+      </c>
+      <c r="O12">
+        <v>16423484929.0</v>
+      </c>
+      <c r="P12">
+        <v>17233260576.0</v>
+      </c>
+      <c r="Q12">
+        <v>28992437905.0</v>
+      </c>
+      <c r="R12">
+        <v>47571590202.0</v>
+      </c>
+      <c r="S12">
+        <v>15840712369.0</v>
+      </c>
+      <c r="T12">
+        <v>30785526500.0</v>
+      </c>
+      <c r="U12">
+        <v>42712576102.0</v>
+      </c>
+      <c r="V12">
+        <v>30857325131.0</v>
+      </c>
+      <c r="W12">
+        <v>21868216075.0</v>
+      </c>
+      <c r="X12">
+        <v>18531856933.0</v>
+      </c>
+      <c r="Y12">
+        <v>33431757016.0</v>
+      </c>
+      <c r="Z12">
+        <v>27360280257.0</v>
+      </c>
+      <c r="AA12">
+        <v>23267255288.0</v>
+      </c>
+      <c r="AB12">
+        <v>17458486798.0</v>
+      </c>
+      <c r="AC12">
+        <v>17493298623.0</v>
+      </c>
+      <c r="AD12">
+        <v>10146416032.0</v>
+      </c>
+      <c r="AE12">
+        <v>15904888088.0</v>
+      </c>
+      <c r="AF12">
+        <v>17567063492.0</v>
+      </c>
+      <c r="AG12">
+        <v>11460871869.0</v>
+      </c>
+      <c r="AH12">
+        <v>7245558889.0</v>
+      </c>
+      <c r="AI12">
+        <v>5576436006.0</v>
+      </c>
+      <c r="AJ12">
+        <v>12514215218.0</v>
+      </c>
+      <c r="AK12">
+        <v>8789811800.0</v>
+      </c>
+      <c r="AL12">
+        <v>11254998565.0</v>
+      </c>
+      <c r="AM12">
+        <v>12119496275.0</v>
+      </c>
+      <c r="AN12">
+        <v>13256598897.0</v>
+      </c>
+      <c r="AO12">
+        <v>13934649023.0</v>
+      </c>
+      <c r="AP12">
+        <v>14966320506.0</v>
+      </c>
+      <c r="AQ12">
+        <v>11543321013.0</v>
+      </c>
+      <c r="AR12">
+        <v>17793595380.0</v>
+      </c>
+      <c r="AS12">
+        <v>29311150832.0</v>
+      </c>
+      <c r="AT12">
+        <v>56113554758.0</v>
+      </c>
+      <c r="AU12">
+        <v>29771682181.0</v>
+      </c>
+      <c r="AV12">
+        <v>22230667549.0</v>
+      </c>
+      <c r="AW12">
+        <v>48703937996.0</v>
+      </c>
+      <c r="AX12">
+        <v>73669143670.0</v>
+      </c>
+      <c r="AY12">
+        <v>67074924132.0</v>
+      </c>
+      <c r="AZ12">
+        <v>44284189271.0</v>
+      </c>
+      <c r="BA12">
+        <v>51087329639.0</v>
+      </c>
+      <c r="BB12">
+        <v>61732383532.0</v>
+      </c>
+      <c r="BC12">
+        <v>275666626168.0</v>
+      </c>
+      <c r="BD12">
+        <v>284039994367.0</v>
+      </c>
+      <c r="BE12">
+        <v>259833059225.0</v>
+      </c>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+    </row>
+    <row r="13" spans="1:88">
+      <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="C13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="D13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="E13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="F13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="G13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="H13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="I13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="J13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="K13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="L13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="M13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="N13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="O13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="P13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="R13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="S13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="T13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="U13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="V13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="W13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="X13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BN13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BO13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BP13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BV13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BW13"/>
+      <c r="BX13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BY13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="CC13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="CD13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="CE13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="CF13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="CG13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="CH13">
+        <v>50769000000.0</v>
+      </c>
+      <c r="CI13"/>
+      <c r="CJ13">
+        <v>50769000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:88">
+      <c r="A14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14">
+        <v>1015380000.0</v>
+      </c>
+      <c r="C14">
+        <v>1015380000.0</v>
+      </c>
+      <c r="D14">
+        <v>1015380000.0</v>
+      </c>
+      <c r="E14">
+        <v>1015380000.0</v>
+      </c>
+      <c r="F14">
+        <v>1015380000.0</v>
+      </c>
+      <c r="G14">
+        <v>1015380000.0</v>
+      </c>
+      <c r="H14">
+        <v>1015380000.0</v>
+      </c>
+      <c r="I14">
+        <v>1015380000.0</v>
+      </c>
+      <c r="J14">
+        <v>1015380000.0</v>
+      </c>
+      <c r="K14">
+        <v>101538000.0</v>
+      </c>
+      <c r="L14">
+        <v>101538000.0</v>
+      </c>
+      <c r="M14">
+        <v>101538000.0</v>
+      </c>
+      <c r="N14">
+        <v>101538000.0</v>
+      </c>
+      <c r="O14">
+        <v>101538000.0</v>
+      </c>
+      <c r="P14">
+        <v>101538000.0</v>
+      </c>
+      <c r="Q14">
+        <v>101538000.0</v>
+      </c>
+      <c r="R14">
+        <v>101538000.0</v>
+      </c>
+      <c r="S14">
+        <v>101538000.0</v>
+      </c>
+      <c r="T14">
+        <v>1015380000.0</v>
+      </c>
+      <c r="U14">
+        <v>1015380000.0</v>
+      </c>
+      <c r="V14">
+        <v>1015380000.0</v>
+      </c>
+      <c r="W14">
+        <v>1015380000.0</v>
+      </c>
+      <c r="X14">
+        <v>101538000.0</v>
+      </c>
+      <c r="Y14">
+        <v>101538000.0</v>
+      </c>
+      <c r="Z14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AA14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AB14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AC14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AD14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AE14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AF14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AG14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AH14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AI14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AK14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AL14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AM14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AN14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AO14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AP14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AR14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AS14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AT14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AU14">
+        <v>101538000.0</v>
+      </c>
+      <c r="AV14">
+        <v>1015380000.0</v>
+      </c>
+      <c r="AW14">
+        <v>1015380000.0</v>
+      </c>
+      <c r="AX14">
+        <v>1015380000.0</v>
+      </c>
+      <c r="AY14">
+        <v>1015380000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>1014305943.0</v>
+      </c>
+      <c r="BA14">
+        <v>1016372473.0</v>
+      </c>
+      <c r="BB14">
+        <v>1015453272.0</v>
+      </c>
+      <c r="BC14">
+        <v>1015388312.0</v>
+      </c>
+      <c r="BD14">
+        <v>101536803.0</v>
+      </c>
+      <c r="BE14">
+        <v>101539497.0</v>
+      </c>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+    </row>
+    <row r="15" spans="1:88">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+    </row>
+    <row r="16" spans="1:88">
+      <c r="A16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>253142033000.0</v>
+      </c>
+      <c r="D16">
+        <v>249658187000.0</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
+        <v>211637648442.0</v>
+      </c>
+      <c r="K16">
+        <v>211965701978.0</v>
+      </c>
+      <c r="L16">
+        <v>168605352151.0</v>
+      </c>
+      <c r="M16">
+        <v>212879198557.0</v>
+      </c>
+      <c r="N16">
+        <v>214426922188.0</v>
+      </c>
+      <c r="O16">
+        <v>231318539359.0</v>
+      </c>
+      <c r="P16">
+        <v>219561707708.0</v>
+      </c>
+      <c r="Q16">
+        <v>186549779831.0</v>
+      </c>
+      <c r="R16">
+        <v>126441495120.0</v>
+      </c>
+      <c r="S16">
+        <v>174638227707.0</v>
+      </c>
+      <c r="T16">
+        <v>123163557844.0</v>
+      </c>
+      <c r="U16">
+        <v>82829135519.0</v>
+      </c>
+      <c r="V16">
+        <v>67071235767.0</v>
+      </c>
+      <c r="W16">
+        <v>82787405014.0</v>
+      </c>
+      <c r="X16">
+        <v>771097765.0</v>
+      </c>
+      <c r="Y16">
+        <v>2661632723.0</v>
+      </c>
+      <c r="Z16">
+        <v>1456211818.0</v>
+      </c>
+      <c r="AA16">
+        <v>1915012757.0</v>
+      </c>
+      <c r="AB16">
+        <v>2792408306.0</v>
+      </c>
+      <c r="AC16">
+        <v>1870761962.0</v>
+      </c>
+      <c r="AD16">
+        <v>1454913109.0</v>
+      </c>
+      <c r="AE16">
+        <v>1150271876.0</v>
+      </c>
+      <c r="AF16">
+        <v>1005936749.0</v>
+      </c>
+      <c r="AG16">
+        <v>1990589074.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16">
+        <v>1741257994.0</v>
+      </c>
+      <c r="AJ16">
+        <v>1616009486.0</v>
+      </c>
+      <c r="AK16">
+        <v>1577871256.0</v>
+      </c>
+      <c r="AL16">
+        <v>1403605403.0</v>
+      </c>
+      <c r="AM16">
+        <v>1461707629.0</v>
+      </c>
+      <c r="AN16">
+        <v>1257308545.0</v>
+      </c>
+      <c r="AO16">
+        <v>1810904914.0</v>
+      </c>
+      <c r="AP16">
+        <v>1463663225.0</v>
+      </c>
+      <c r="AQ16">
+        <v>2197563812.0</v>
+      </c>
+      <c r="AR16">
+        <v>1654939330.0</v>
+      </c>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+    </row>
+    <row r="17" spans="1:88">
+      <c r="A17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+    </row>
+    <row r="18" spans="1:88">
+      <c r="A18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+    </row>
+    <row r="19" spans="1:88">
+      <c r="A19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+    </row>
+    <row r="20" spans="1:88">
+      <c r="A20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+    </row>
+    <row r="21" spans="1:88">
+      <c r="A21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21">
+        <v>53768000.0</v>
+      </c>
+      <c r="C21">
+        <v>60925000.0</v>
+      </c>
+      <c r="D21">
+        <v>71436000.0</v>
+      </c>
+      <c r="E21">
+        <v>82583000.0</v>
+      </c>
+      <c r="F21">
+        <v>94873000.0</v>
+      </c>
+      <c r="G21">
+        <v>113469880.0</v>
+      </c>
+      <c r="H21">
+        <v>42481000.0</v>
+      </c>
+      <c r="I21">
+        <v>49991000.0</v>
+      </c>
+      <c r="J21">
+        <v>49728125.0</v>
+      </c>
+      <c r="K21">
+        <v>57237500.0</v>
+      </c>
+      <c r="L21">
+        <v>64746875.0</v>
+      </c>
+      <c r="M21">
+        <v>72256250.0</v>
+      </c>
+      <c r="N21">
+        <v>79765625.0</v>
+      </c>
+      <c r="O21">
+        <v>87275000.0</v>
+      </c>
+      <c r="P21">
+        <v>94784375.0</v>
+      </c>
+      <c r="Q21">
+        <v>102293750.0</v>
+      </c>
+      <c r="R21">
+        <v>79178125.0</v>
+      </c>
+      <c r="S21">
+        <v>37362500.0</v>
+      </c>
+      <c r="T21">
+        <v>34693750.0</v>
+      </c>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21">
+        <v>1341300.0</v>
+      </c>
+      <c r="BG21">
+        <v>4694600.0</v>
+      </c>
+      <c r="BH21">
+        <v>8047800.0</v>
+      </c>
+      <c r="BI21">
+        <v>11401100.0</v>
+      </c>
+      <c r="BJ21">
+        <v>14754300.0</v>
+      </c>
+      <c r="BK21">
+        <v>18107600.0</v>
+      </c>
+      <c r="BL21">
+        <v>21460800.0</v>
+      </c>
+      <c r="BM21">
+        <v>27049600.0</v>
+      </c>
+      <c r="BN21">
+        <v>28167400.0</v>
+      </c>
+      <c r="BO21">
+        <v>31520600.0</v>
+      </c>
+      <c r="BP21">
+        <v>35540500.0</v>
+      </c>
+      <c r="BQ21">
+        <v>35229200.0</v>
+      </c>
+      <c r="BR21">
+        <v>41420700.0</v>
+      </c>
+      <c r="BS21">
+        <v>56127200.0</v>
+      </c>
+      <c r="BT21">
+        <v>62318800.0</v>
+      </c>
+      <c r="BU21">
+        <v>111264400.0</v>
+      </c>
+      <c r="BV21">
+        <v>12666700.0</v>
+      </c>
+      <c r="BW21"/>
+      <c r="BX21">
+        <v>16666700.0</v>
+      </c>
+      <c r="BY21">
+        <v>18666700.0</v>
+      </c>
+      <c r="BZ21">
+        <v>20666700.0</v>
+      </c>
+      <c r="CA21">
+        <v>24000000.0</v>
+      </c>
+      <c r="CB21">
+        <v>26666700.0</v>
+      </c>
+      <c r="CC21">
+        <v>28666700.0</v>
+      </c>
+      <c r="CD21">
+        <v>30666700.0</v>
+      </c>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21">
+        <v>100536900.0</v>
+      </c>
+      <c r="CI21"/>
+      <c r="CJ21">
+        <v>125311900.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:88">
+      <c r="A22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22">
+        <v>745138487000.0</v>
+      </c>
+      <c r="C22">
+        <v>726448092000.0</v>
+      </c>
+      <c r="D22">
+        <v>672822319000.0</v>
+      </c>
+      <c r="E22">
+        <v>634928478000.0</v>
+      </c>
+      <c r="F22">
+        <v>604139892000.0</v>
+      </c>
+      <c r="G22">
+        <v>600160489000.0</v>
+      </c>
+      <c r="H22">
+        <v>597312073000.0</v>
+      </c>
+      <c r="I22">
+        <v>573464435000.0</v>
+      </c>
+      <c r="J22">
+        <v>553068134481.0</v>
+      </c>
+      <c r="K22">
+        <v>561466460566.0</v>
+      </c>
+      <c r="L22">
+        <v>544843833797.0</v>
+      </c>
+      <c r="M22">
+        <v>557747263858.0</v>
+      </c>
+      <c r="N22">
+        <v>585458653763.0</v>
+      </c>
+      <c r="O22">
+        <v>585836461095.0</v>
+      </c>
+      <c r="P22">
+        <v>442842781203.0</v>
+      </c>
+      <c r="Q22">
+        <v>437263056179.0</v>
+      </c>
+      <c r="R22">
+        <v>406604760701.0</v>
+      </c>
+      <c r="S22">
+        <v>400515197266.0</v>
+      </c>
+      <c r="T22">
+        <v>447986917391.0</v>
+      </c>
+      <c r="U22">
+        <v>483228933514.0</v>
+      </c>
+      <c r="V22">
+        <v>456168760463.0</v>
+      </c>
+      <c r="W22">
+        <v>439109388859.0</v>
+      </c>
+      <c r="X22">
+        <v>365776685152.0</v>
+      </c>
+      <c r="Y22">
+        <v>344235922101.0</v>
+      </c>
+      <c r="Z22">
+        <v>354156240871.0</v>
+      </c>
+      <c r="AA22">
+        <v>353731976644.0</v>
+      </c>
+      <c r="AB22">
+        <v>346303035413.0</v>
+      </c>
+      <c r="AC22">
+        <v>338621692101.0</v>
+      </c>
+      <c r="AD22">
+        <v>341396850075.0</v>
+      </c>
+      <c r="AE22">
+        <v>348503398523.0</v>
+      </c>
+      <c r="AF22">
+        <v>353020753270.0</v>
+      </c>
+      <c r="AG22">
+        <v>361161790569.0</v>
+      </c>
+      <c r="AH22">
+        <v>368697405216.0</v>
+      </c>
+      <c r="AI22">
+        <v>383762698088.0</v>
+      </c>
+      <c r="AJ22">
+        <v>387133738076.0</v>
+      </c>
+      <c r="AK22">
+        <v>389021021831.0</v>
+      </c>
+      <c r="AL22">
+        <v>395124460182.0</v>
+      </c>
+      <c r="AM22">
+        <v>396910724090.0</v>
+      </c>
+      <c r="AN22">
+        <v>400233971687.0</v>
+      </c>
+      <c r="AO22">
+        <v>399013295053.0</v>
+      </c>
+      <c r="AP22">
+        <v>402626450973.0</v>
+      </c>
+      <c r="AQ22">
+        <v>418336254919.0</v>
+      </c>
+      <c r="AR22">
+        <v>431447130782.0</v>
+      </c>
+      <c r="AS22">
+        <v>420522408282.0</v>
+      </c>
+      <c r="AT22">
+        <v>938542294973.0</v>
+      </c>
+      <c r="AU22">
+        <v>924646482244.0</v>
+      </c>
+      <c r="AV22">
+        <v>924374621827.0</v>
+      </c>
+      <c r="AW22">
+        <v>902487067479.0</v>
+      </c>
+      <c r="AX22">
+        <v>864381796033.0</v>
+      </c>
+      <c r="AY22">
+        <v>387351689513.0</v>
+      </c>
+      <c r="AZ22">
+        <v>367212412470.0</v>
+      </c>
+      <c r="BA22">
+        <v>349765922834.0</v>
+      </c>
+      <c r="BB22">
+        <v>310582420776.0</v>
+      </c>
+      <c r="BC22">
+        <v>278867123778.0</v>
+      </c>
+      <c r="BD22">
+        <v>261791858009.0</v>
+      </c>
+      <c r="BE22">
+        <v>226366260411.0</v>
+      </c>
+      <c r="BF22">
+        <v>211607530400.0</v>
+      </c>
+      <c r="BG22">
+        <v>187179273500.0</v>
+      </c>
+      <c r="BH22">
+        <v>171406403700.0</v>
+      </c>
+      <c r="BI22">
+        <v>163971403000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>152290624500.0</v>
+      </c>
+      <c r="BK22">
+        <v>142827259900.0</v>
+      </c>
+      <c r="BL22">
+        <v>144181982300.0</v>
+      </c>
+      <c r="BM22">
+        <v>140840688200.0</v>
+      </c>
+      <c r="BN22">
+        <v>134898962600.0</v>
+      </c>
+      <c r="BO22">
+        <v>133836744900.0</v>
+      </c>
+      <c r="BP22">
+        <v>130344119100.0</v>
+      </c>
+      <c r="BQ22">
+        <v>131862059800.0</v>
+      </c>
+      <c r="BR22">
+        <v>132271168800.0</v>
+      </c>
+      <c r="BS22">
+        <v>133439660200.0</v>
+      </c>
+      <c r="BT22">
+        <v>132244951300.0</v>
+      </c>
+      <c r="BU22">
+        <v>133861000400.0</v>
+      </c>
+      <c r="BV22">
+        <v>132200369900.0</v>
+      </c>
+      <c r="BW22"/>
+      <c r="BX22">
+        <v>138041510300.0</v>
+      </c>
+      <c r="BY22">
+        <v>136435504500.0</v>
+      </c>
+      <c r="BZ22">
+        <v>135631809000.0</v>
+      </c>
+      <c r="CA22">
+        <v>133892038100.0</v>
+      </c>
+      <c r="CB22">
+        <v>126399519000.0</v>
+      </c>
+      <c r="CC22">
+        <v>123422581300.0</v>
+      </c>
+      <c r="CD22">
+        <v>131391822700.0</v>
+      </c>
+      <c r="CE22">
+        <v>40673757800.0</v>
+      </c>
+      <c r="CF22">
+        <v>35230489700.0</v>
+      </c>
+      <c r="CG22">
+        <v>22637659300.0</v>
+      </c>
+      <c r="CH22">
+        <v>24308048800.0</v>
+      </c>
+      <c r="CI22"/>
+      <c r="CJ22">
+        <v>30549097300.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:88">
+      <c r="A23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23">
+        <v>1470519526000.0</v>
+      </c>
+      <c r="C23">
+        <v>1462523248000.0</v>
+      </c>
+      <c r="D23">
+        <v>1404536041000.0</v>
+      </c>
+      <c r="E23">
+        <v>1357218528000.0</v>
+      </c>
+      <c r="F23">
+        <v>1351137180000.0</v>
+      </c>
+      <c r="G23">
+        <v>1281097631000.0</v>
+      </c>
+      <c r="H23">
+        <v>1294082959000.0</v>
+      </c>
+      <c r="I23">
+        <v>1281177467000.0</v>
+      </c>
+      <c r="J23">
+        <v>1180199279092.0</v>
+      </c>
+      <c r="K23">
+        <v>1166509567207.0</v>
+      </c>
+      <c r="L23">
+        <v>1203935508128.0</v>
+      </c>
+      <c r="M23">
+        <v>1253016085631.0</v>
+      </c>
+      <c r="N23">
+        <v>1311815173753.0</v>
+      </c>
+      <c r="O23">
+        <v>1302647206533.0</v>
+      </c>
+      <c r="P23">
+        <v>1160940485132.0</v>
+      </c>
+      <c r="Q23">
+        <v>1192520920281.0</v>
+      </c>
+      <c r="R23">
+        <v>1145803772375.0</v>
+      </c>
+      <c r="S23">
+        <v>1102500766000.0</v>
+      </c>
+      <c r="T23">
+        <v>1072934636698.0</v>
+      </c>
+      <c r="U23">
+        <v>1097985338463.0</v>
+      </c>
+      <c r="V23">
+        <v>1063794721008.0</v>
+      </c>
+      <c r="W23">
+        <v>1026372255571.0</v>
+      </c>
+      <c r="X23">
+        <v>987323142096.0</v>
+      </c>
+      <c r="Y23">
+        <v>1096957393730.0</v>
+      </c>
+      <c r="Z23">
+        <v>1102862041094.0</v>
+      </c>
+      <c r="AA23">
+        <v>1107024821970.0</v>
+      </c>
+      <c r="AB23">
+        <v>1107518134867.0</v>
+      </c>
+      <c r="AC23">
+        <v>1134616630460.0</v>
+      </c>
+      <c r="AD23">
+        <v>1230676629305.0</v>
+      </c>
+      <c r="AE23">
+        <v>1237114237102.0</v>
+      </c>
+      <c r="AF23">
+        <v>1252862156022.0</v>
+      </c>
+      <c r="AG23">
+        <v>1252793911658.0</v>
+      </c>
+      <c r="AH23">
+        <v>1093648636463.0</v>
+      </c>
+      <c r="AI23">
+        <v>1253097280825.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1242714753944.0</v>
+      </c>
+      <c r="AK23">
+        <v>1229489185507.0</v>
+      </c>
+      <c r="AL23">
+        <v>1228192401316.0</v>
+      </c>
+      <c r="AM23">
+        <v>1233477304573.0</v>
+      </c>
+      <c r="AN23">
+        <v>1229172450340.0</v>
+      </c>
+      <c r="AO23">
+        <v>1231509322090.0</v>
+      </c>
+      <c r="AP23">
+        <v>1235185616421.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1253750118754.0</v>
+      </c>
+      <c r="AR23">
+        <v>1273990253786.0</v>
+      </c>
+      <c r="AS23">
+        <v>1047308437283.0</v>
+      </c>
+      <c r="AT23">
+        <v>1485448847245.0</v>
+      </c>
+      <c r="AU23">
+        <v>1549139782369.0</v>
+      </c>
+      <c r="AV23">
+        <v>1178043024819.0</v>
+      </c>
+      <c r="AW23">
+        <v>991492955240.0</v>
+      </c>
+      <c r="AX23">
+        <v>1437517318181.0</v>
+      </c>
+      <c r="AY23">
+        <v>942570059153.0</v>
+      </c>
+      <c r="AZ23">
+        <v>892635069772.0</v>
+      </c>
+      <c r="BA23">
+        <v>1036899064091.0</v>
+      </c>
+      <c r="BB23">
+        <v>933659155399.0</v>
+      </c>
+      <c r="BC23">
+        <v>696938496683.0</v>
+      </c>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+    </row>
+    <row r="24" spans="1:88">
+      <c r="A24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
+        <v>0.0</v>
+      </c>
+      <c r="F24">
+        <v>0.0</v>
+      </c>
+      <c r="G24">
+        <v>0.0</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24">
+        <v>0.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24">
+        <v>74405514.0</v>
+      </c>
+      <c r="AD24">
+        <v>72109514.0</v>
+      </c>
+      <c r="AE24">
+        <v>72109514.0</v>
+      </c>
+      <c r="AF24">
+        <v>72109514.0</v>
+      </c>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24">
+        <v>29994200.0</v>
+      </c>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24">
+        <v>33343300.0</v>
+      </c>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24">
+        <v>25000000.0</v>
+      </c>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24">
+        <v>148025000000.0</v>
+      </c>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24">
+        <v>243525200.0</v>
+      </c>
+      <c r="BK24">
+        <v>19470100.0</v>
+      </c>
+      <c r="BL24">
+        <v>11450000000.0</v>
+      </c>
+      <c r="BM24">
+        <v>17450000000.0</v>
+      </c>
+      <c r="BN24">
+        <v>18950000000.0</v>
+      </c>
+      <c r="BO24">
+        <v>22950000000.0</v>
+      </c>
+      <c r="BP24">
+        <v>24650000000.0</v>
+      </c>
+      <c r="BQ24"/>
+      <c r="BR24">
+        <v>29900000000.0</v>
+      </c>
+      <c r="BS24"/>
+      <c r="BT24">
+        <v>31500000000.0</v>
+      </c>
+      <c r="BU24"/>
+      <c r="BV24">
+        <v>32000000000.0</v>
+      </c>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24">
+        <v>11950000000.0</v>
+      </c>
+      <c r="CC24">
+        <v>13607384200.0</v>
+      </c>
+      <c r="CD24">
+        <v>15114773100.0</v>
+      </c>
+      <c r="CE24">
+        <v>11983245300.0</v>
+      </c>
+      <c r="CF24">
+        <v>13644328600.0</v>
+      </c>
+      <c r="CG24">
+        <v>21055412000.0</v>
+      </c>
+      <c r="CH24">
+        <v>21087018500.0</v>
+      </c>
+      <c r="CI24"/>
+      <c r="CJ24">
+        <v>24924929200.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:88">
+      <c r="A25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>0.0</v>
+      </c>
+      <c r="E25">
+        <v>0.0</v>
+      </c>
+      <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>0.0</v>
+      </c>
+      <c r="N25">
+        <v>0.0</v>
+      </c>
+      <c r="O25">
+        <v>0.0</v>
+      </c>
+      <c r="P25">
+        <v>0.0</v>
+      </c>
+      <c r="Q25">
+        <v>0.0</v>
+      </c>
+      <c r="R25">
+        <v>0.0</v>
+      </c>
+      <c r="S25">
+        <v>0.0</v>
+      </c>
+      <c r="T25">
+        <v>0.0</v>
+      </c>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
+      <c r="V25">
+        <v>0.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+    </row>
+    <row r="26" spans="1:88">
+      <c r="A26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26">
+        <v>137362464682.0</v>
+      </c>
+      <c r="AD26">
+        <v>236317047088.0</v>
+      </c>
+      <c r="AE26">
+        <v>236804600662.0</v>
+      </c>
+      <c r="AF26">
+        <v>236983615574.0</v>
+      </c>
+      <c r="AG26">
+        <v>242405630856.0</v>
+      </c>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+    </row>
+    <row r="27" spans="1:88">
+      <c r="A27" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+    </row>
+    <row r="28" spans="1:88">
+      <c r="A28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28">
+        <v>-42380119000.0</v>
+      </c>
+      <c r="C28">
+        <v>-85840204000.0</v>
+      </c>
+      <c r="D28">
+        <v>-86897746000.0</v>
+      </c>
+      <c r="E28">
+        <v>-101616527000.0</v>
+      </c>
+      <c r="F28">
+        <v>-129407743000.0</v>
+      </c>
+      <c r="G28">
+        <v>-83884858000.0</v>
+      </c>
+      <c r="H28">
+        <v>-78399021000.0</v>
+      </c>
+      <c r="I28">
+        <v>-74183842000.0</v>
+      </c>
+      <c r="J28">
+        <v>-15406321296.0</v>
+      </c>
+      <c r="K28">
+        <v>-18248566943.0</v>
+      </c>
+      <c r="L28">
+        <v>-12641200038.0</v>
+      </c>
+      <c r="M28">
+        <v>-12118781692.0</v>
+      </c>
+      <c r="N28">
+        <v>15534592130.0</v>
+      </c>
+      <c r="O28">
+        <v>10422515071.0</v>
+      </c>
+      <c r="P28">
+        <v>24746739424.0</v>
+      </c>
+      <c r="Q28">
+        <v>24777562095.0</v>
+      </c>
+      <c r="R28">
+        <v>-23171590202.0</v>
+      </c>
+      <c r="S28">
+        <v>-5840712369.0</v>
+      </c>
+      <c r="T28">
+        <v>-5785526500.0</v>
+      </c>
+      <c r="U28">
+        <v>2287423898.0</v>
+      </c>
+      <c r="V28">
+        <v>19142674869.0</v>
+      </c>
+      <c r="W28">
+        <v>43131783925.0</v>
+      </c>
+      <c r="X28">
+        <v>51468143067.0</v>
+      </c>
+      <c r="Y28">
+        <v>36568242984.0</v>
+      </c>
+      <c r="Z28">
+        <v>42639719743.0</v>
+      </c>
+      <c r="AA28">
+        <v>46732744712.0</v>
+      </c>
+      <c r="AB28">
+        <v>52541513202.0</v>
+      </c>
+      <c r="AC28">
+        <v>52506701377.0</v>
+      </c>
+      <c r="AD28">
+        <v>59853583968.0</v>
+      </c>
+      <c r="AE28">
+        <v>54095111912.0</v>
+      </c>
+      <c r="AF28">
+        <v>52432936508.0</v>
+      </c>
+      <c r="AG28">
+        <v>58539128131.0</v>
+      </c>
+      <c r="AH28">
+        <v>62754441111.0</v>
+      </c>
+      <c r="AI28">
+        <v>64423563994.0</v>
+      </c>
+      <c r="AJ28">
+        <v>57485784782.0</v>
+      </c>
+      <c r="AK28">
+        <v>61210188200.0</v>
+      </c>
+      <c r="AL28">
+        <v>58745001435.0</v>
+      </c>
+      <c r="AM28">
+        <v>57880503725.0</v>
+      </c>
+      <c r="AN28">
+        <v>56743401103.0</v>
+      </c>
+      <c r="AO28">
+        <v>56065350977.0</v>
+      </c>
+      <c r="AP28">
+        <v>55033679494.0</v>
+      </c>
+      <c r="AQ28">
+        <v>43456678987.0</v>
+      </c>
+      <c r="AR28">
+        <v>17206404620.0</v>
+      </c>
+      <c r="AS28">
+        <v>20688849168.0</v>
+      </c>
+      <c r="AT28">
+        <v>-6113554758.0</v>
+      </c>
+      <c r="AU28">
+        <v>-29746682181.0</v>
+      </c>
+      <c r="AV28">
+        <v>-22230667549.0</v>
+      </c>
+      <c r="AW28">
+        <v>-48703937996.0</v>
+      </c>
+      <c r="AX28">
+        <v>74355856330.0</v>
+      </c>
+      <c r="AY28">
+        <v>-67074924132.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-44284189271.0</v>
+      </c>
+      <c r="BA28">
+        <v>-51087329639.0</v>
+      </c>
+      <c r="BB28">
+        <v>-61732383532.0</v>
+      </c>
+      <c r="BC28">
+        <v>-275666626168.0</v>
+      </c>
+      <c r="BD28">
+        <v>-284039994367.0</v>
+      </c>
+      <c r="BE28">
+        <v>-259833059225.0</v>
+      </c>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+    </row>
+    <row r="29" spans="1:88">
+      <c r="A29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29">
+        <v>875704885321.0</v>
+      </c>
+      <c r="C29">
+        <v>846055904991.0</v>
+      </c>
+      <c r="D29">
+        <v>859244230457.0</v>
+      </c>
+      <c r="E29">
+        <v>863796414956.0</v>
+      </c>
+      <c r="F29">
+        <v>848952739198.0</v>
+      </c>
+      <c r="G29">
+        <v>835704318731.0</v>
+      </c>
+      <c r="H29">
+        <v>830889634321.0</v>
+      </c>
+      <c r="I29">
+        <v>795462419473.0</v>
+      </c>
+      <c r="J29">
+        <v>839401009662.0</v>
+      </c>
+      <c r="K29">
+        <v>816474928839.0</v>
+      </c>
+      <c r="L29">
+        <v>696284154102.0</v>
+      </c>
+      <c r="M29">
+        <v>649475921603.0</v>
+      </c>
+      <c r="N29">
+        <v>639479293675.0</v>
+      </c>
+      <c r="O29">
+        <v>620135746977.0</v>
+      </c>
+      <c r="P29">
+        <v>608416555673.0</v>
+      </c>
+      <c r="Q29">
+        <v>617032735573.0</v>
+      </c>
+      <c r="R29">
+        <v>587867882165.0</v>
+      </c>
+      <c r="S29">
+        <v>559966034813.0</v>
+      </c>
+      <c r="T29">
+        <v>582072823767.0</v>
+      </c>
+      <c r="U29">
+        <v>617821928719.0</v>
+      </c>
+      <c r="V29">
+        <v>629637728167.0</v>
+      </c>
+      <c r="W29">
+        <v>647986235692.0</v>
+      </c>
+      <c r="X29">
+        <v>654938806271.0</v>
+      </c>
+      <c r="Y29">
+        <v>770715848497.0</v>
+      </c>
+      <c r="Z29">
+        <v>761378806584.0</v>
+      </c>
+      <c r="AA29">
+        <v>757850799923.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+    </row>
+    <row r="30" spans="1:88">
+      <c r="A30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30">
+        <v>7218290000.0</v>
+      </c>
+      <c r="C30">
+        <v>680337000.0</v>
+      </c>
+      <c r="D30">
+        <v>344414000.0</v>
+      </c>
+      <c r="E30">
+        <v>342999000.0</v>
+      </c>
+      <c r="F30">
+        <v>321391000.0</v>
+      </c>
+      <c r="G30">
+        <v>0.0</v>
+      </c>
+      <c r="H30">
+        <v>288418000.0</v>
+      </c>
+      <c r="I30">
+        <v>269064000.0</v>
+      </c>
+      <c r="J30">
+        <v>294925376.0</v>
+      </c>
+      <c r="K30">
+        <v>360848969.0</v>
+      </c>
+      <c r="L30">
+        <v>449945999.0</v>
+      </c>
+      <c r="M30">
+        <v>382564674.0</v>
+      </c>
+      <c r="N30">
+        <v>388843949.0</v>
+      </c>
+      <c r="O30">
+        <v>385301006.0</v>
+      </c>
+      <c r="P30">
+        <v>422984498.0</v>
+      </c>
+      <c r="Q30">
+        <v>383083839.0</v>
+      </c>
+      <c r="R30">
+        <v>128231518.0</v>
+      </c>
+      <c r="S30">
+        <v>143139438.0</v>
+      </c>
+      <c r="T30">
+        <v>544971571.0</v>
+      </c>
+      <c r="U30">
+        <v>-68167501219.0</v>
+      </c>
+      <c r="V30">
+        <v>-68991056313.0</v>
+      </c>
+      <c r="W30">
+        <v>-68791117204.0</v>
+      </c>
+      <c r="X30">
+        <v>764887050.0</v>
+      </c>
+      <c r="Y30">
+        <v>816457849.0</v>
+      </c>
+      <c r="Z30">
+        <v>776614643.0</v>
+      </c>
+      <c r="AA30">
+        <v>704397371.0</v>
+      </c>
+      <c r="AB30">
+        <v>714739766.0</v>
+      </c>
+      <c r="AC30">
+        <v>12603341826.0</v>
+      </c>
+      <c r="AD30">
+        <v>12842077680.0</v>
+      </c>
+      <c r="AE30">
+        <v>12923895861.0</v>
+      </c>
+      <c r="AF30">
+        <v>13886600404.0</v>
+      </c>
+      <c r="AG30">
+        <v>17156316930.0</v>
+      </c>
+      <c r="AH30">
+        <v>13432013752.0</v>
+      </c>
+      <c r="AI30">
+        <v>11074557342.0</v>
+      </c>
+      <c r="AJ30">
+        <v>2563811829.0</v>
+      </c>
+      <c r="AK30">
+        <v>3401358137.0</v>
+      </c>
+      <c r="AL30">
+        <v>3338354714.0</v>
+      </c>
+      <c r="AM30">
+        <v>3592573777.0</v>
+      </c>
+      <c r="AN30">
+        <v>3681299397.0</v>
+      </c>
+      <c r="AO30">
+        <v>758177247.0</v>
+      </c>
+      <c r="AP30">
+        <v>915847339.0</v>
+      </c>
+      <c r="AQ30">
+        <v>1040982100.0</v>
+      </c>
+      <c r="AR30">
+        <v>1199878465.0</v>
+      </c>
+      <c r="AS30">
+        <v>2129824763.0</v>
+      </c>
+      <c r="AT30">
+        <v>6466913442.0</v>
+      </c>
+      <c r="AU30">
+        <v>722630766.0</v>
+      </c>
+      <c r="AV30">
+        <v>759421389.0</v>
+      </c>
+      <c r="AW30">
+        <v>1923337702.0</v>
+      </c>
+      <c r="AX30">
+        <v>3388943700.0</v>
+      </c>
+      <c r="AY30">
+        <v>6198120722.0</v>
+      </c>
+      <c r="AZ30">
+        <v>3805217424.0</v>
+      </c>
+      <c r="BA30">
+        <v>4968742087.0</v>
+      </c>
+      <c r="BB30">
+        <v>8377286104.0</v>
+      </c>
+      <c r="BC30">
+        <v>11426415153.0</v>
+      </c>
+      <c r="BD30">
+        <v>12853035056.0</v>
+      </c>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+    </row>
+    <row r="31" spans="1:88">
+      <c r="A31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>593202471978.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31">
+        <v>563160441823.0</v>
+      </c>
+      <c r="R31">
+        <v>563388704040.0</v>
+      </c>
+      <c r="S31">
+        <v>549928672313.0</v>
+      </c>
+      <c r="T31">
+        <v>557038130017.0</v>
+      </c>
+      <c r="U31">
+        <v>572821928719.0</v>
+      </c>
+      <c r="V31">
+        <v>579637728167.0</v>
+      </c>
+      <c r="W31">
+        <v>582986235692.0</v>
+      </c>
+      <c r="X31">
+        <v>584938806271.0</v>
+      </c>
+      <c r="Y31">
+        <v>700715848497.0</v>
+      </c>
+      <c r="Z31">
+        <v>691378806584.0</v>
+      </c>
+      <c r="AA31">
+        <v>687850799923.0</v>
+      </c>
+      <c r="AB31">
+        <v>690169338882.0</v>
+      </c>
+      <c r="AC31">
+        <v>688451976849.0</v>
+      </c>
+      <c r="AD31">
+        <v>781875164877.0</v>
+      </c>
+      <c r="AE31">
+        <v>770016929908.0</v>
+      </c>
+      <c r="AF31">
+        <v>764071327818.0</v>
+      </c>
+      <c r="AG31">
+        <v>748519645223.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+    </row>
+    <row r="32" spans="1:88">
+      <c r="A32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32">
+        <v>485643092631.0</v>
+      </c>
+      <c r="C32">
+        <v>535649822465.0</v>
+      </c>
+      <c r="D32">
+        <v>488039341607.0</v>
+      </c>
+      <c r="E32">
+        <v>604247137491.0</v>
+      </c>
+      <c r="F32">
+        <v>605472238935.0</v>
+      </c>
+      <c r="G32">
+        <v>532553773618.0</v>
+      </c>
+      <c r="H32">
+        <v>489265399840.0</v>
+      </c>
+      <c r="I32">
+        <v>406799580819.0</v>
+      </c>
+      <c r="J32">
+        <v>338954164283.0</v>
+      </c>
+      <c r="K32">
+        <v>339527533791.0</v>
+      </c>
+      <c r="L32">
+        <v>266111170104.0</v>
+      </c>
+      <c r="M32">
+        <v>180045525390.0</v>
+      </c>
+      <c r="N32">
+        <v>156875903624.0</v>
+      </c>
+      <c r="O32">
+        <v>135064561824.0</v>
+      </c>
+      <c r="P32">
+        <v>130874823621.0</v>
+      </c>
+      <c r="Q32">
+        <v>214738055345.0</v>
+      </c>
+      <c r="R32">
+        <v>278690952440.0</v>
+      </c>
+      <c r="S32">
+        <v>199209445724.0</v>
+      </c>
+      <c r="T32">
+        <v>203131934031.0</v>
+      </c>
+      <c r="U32">
+        <v>223520817490.0</v>
+      </c>
+      <c r="V32">
+        <v>197794084544.0</v>
+      </c>
+      <c r="W32">
+        <v>147243993442.0</v>
+      </c>
+      <c r="X32">
+        <v>131485292608.0</v>
+      </c>
+      <c r="Y32">
+        <v>114238092783.0</v>
+      </c>
+      <c r="Z32">
+        <v>163628052198.0</v>
+      </c>
+      <c r="AA32">
+        <v>183787520875.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+    </row>
+    <row r="33" spans="1:88">
+      <c r="A33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33">
+        <v>618399030000.0</v>
+      </c>
+      <c r="C33">
+        <v>613577396000.0</v>
+      </c>
+      <c r="D33">
+        <v>613390612000.0</v>
+      </c>
+      <c r="E33">
+        <v>582525042000.0</v>
+      </c>
+      <c r="F33">
+        <v>579043613000.0</v>
+      </c>
+      <c r="G33">
+        <v>562776168000.0</v>
+      </c>
+      <c r="H33">
+        <v>580522187000.0</v>
+      </c>
+      <c r="I33">
+        <v>596026065000.0</v>
+      </c>
+      <c r="J33">
+        <v>568407822808.0</v>
+      </c>
+      <c r="K33">
+        <v>566581690787.0</v>
+      </c>
+      <c r="L33">
+        <v>623539925703.0</v>
+      </c>
+      <c r="M33">
+        <v>636347104281.0</v>
+      </c>
+      <c r="N33">
+        <v>657111501086.0</v>
+      </c>
+      <c r="O33">
+        <v>647028932098.0</v>
+      </c>
+      <c r="P33">
+        <v>663109610044.0</v>
+      </c>
+      <c r="Q33">
+        <v>632770280165.0</v>
+      </c>
+      <c r="R33">
+        <v>602710482558.0</v>
+      </c>
+      <c r="S33">
+        <v>591630084517.0</v>
+      </c>
+      <c r="T33">
+        <v>579433997793.0</v>
+      </c>
+      <c r="U33">
+        <v>558284634552.0</v>
+      </c>
+      <c r="V33">
+        <v>560029701922.0</v>
+      </c>
+      <c r="W33">
+        <v>549885536029.0</v>
+      </c>
+      <c r="X33">
+        <v>520717633415.0</v>
+      </c>
+      <c r="Y33">
+        <v>636294892106.0</v>
+      </c>
+      <c r="Z33">
+        <v>623452846460.0</v>
+      </c>
+      <c r="AA33">
+        <v>632077166339.0</v>
+      </c>
+      <c r="AB33">
+        <v>648262877143.0</v>
+      </c>
+      <c r="AC33">
+        <v>669424936836.0</v>
+      </c>
+      <c r="AD33">
+        <v>770208530724.0</v>
+      </c>
+      <c r="AE33">
+        <v>763225870071.0</v>
+      </c>
+      <c r="AF33">
+        <v>776115892081.0</v>
+      </c>
+      <c r="AG33">
+        <v>773128078966.0</v>
+      </c>
+      <c r="AH33">
+        <v>769847917208.0</v>
+      </c>
+      <c r="AI33">
+        <v>756204922321.0</v>
+      </c>
+      <c r="AJ33">
+        <v>746482668410.0</v>
+      </c>
+      <c r="AK33">
+        <v>731356803085.0</v>
+      </c>
+      <c r="AL33">
+        <v>722573656692.0</v>
+      </c>
+      <c r="AM33">
+        <v>724574698510.0</v>
+      </c>
+      <c r="AN33">
+        <v>721322182975.0</v>
+      </c>
+      <c r="AO33">
+        <v>708468513450.0</v>
+      </c>
+      <c r="AP33">
+        <v>710738445371.0</v>
+      </c>
+      <c r="AQ33">
+        <v>718455355370.0</v>
+      </c>
+      <c r="AR33">
+        <v>728121121733.0</v>
+      </c>
+      <c r="AS33">
+        <v>737873119313.0</v>
+      </c>
+      <c r="AT33">
+        <v>482964586345.0</v>
+      </c>
+      <c r="AU33">
+        <v>472155130746.0</v>
+      </c>
+      <c r="AV33">
+        <v>458720263018.0</v>
+      </c>
+      <c r="AW33">
+        <v>401180425850.0</v>
+      </c>
+      <c r="AX33">
+        <v>389003906796.0</v>
+      </c>
+      <c r="AY33">
+        <v>847717298687.0</v>
+      </c>
+      <c r="AZ33">
+        <v>807825830466.0</v>
+      </c>
+      <c r="BA33">
+        <v>809688103234.0</v>
+      </c>
+      <c r="BB33">
+        <v>781019774437.0</v>
+      </c>
+      <c r="BC33">
+        <v>332137971082.0</v>
+      </c>
+      <c r="BD33">
+        <v>2378721079.0</v>
+      </c>
+      <c r="BE33">
+        <v>2433405708.0</v>
+      </c>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+    </row>
+    <row r="34" spans="1:88">
+      <c r="A34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34">
+        <v>-1.0</v>
+      </c>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+    </row>
+    <row r="35" spans="1:88">
+      <c r="A35" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35">
+        <v>228337236000.0</v>
+      </c>
+      <c r="C35">
+        <v>303171455000.0</v>
+      </c>
+      <c r="D35">
+        <v>242185794000.0</v>
+      </c>
+      <c r="E35">
+        <v>322975763000.0</v>
+      </c>
+      <c r="F35">
+        <v>335563111000.0</v>
+      </c>
+      <c r="G35">
+        <v>259625621000.0</v>
+      </c>
+      <c r="H35">
+        <v>238897987000.0</v>
+      </c>
+      <c r="I35">
+        <v>207363228000.0</v>
+      </c>
+      <c r="J35">
+        <v>77960978779.0</v>
+      </c>
+      <c r="K35">
+        <v>89634297096.0</v>
+      </c>
+      <c r="L35">
+        <v>193366943061.0</v>
+      </c>
+      <c r="M35">
+        <v>168176709201.0</v>
+      </c>
+      <c r="N35">
+        <v>209908112174.0</v>
+      </c>
+      <c r="O35">
+        <v>188803748087.0</v>
+      </c>
+      <c r="P35">
+        <v>227547879137.0</v>
+      </c>
+      <c r="Q35">
+        <v>284245600599.0</v>
+      </c>
+      <c r="R35">
+        <v>317933553507.0</v>
+      </c>
+      <c r="S35">
+        <v>240873496108.0</v>
+      </c>
+      <c r="T35">
+        <v>225493108740.0</v>
+      </c>
+      <c r="U35">
+        <v>208983522596.0</v>
+      </c>
+      <c r="V35">
+        <v>178186057576.0</v>
+      </c>
+      <c r="W35">
+        <v>114143293063.0</v>
+      </c>
+      <c r="X35">
+        <v>67264119033.0</v>
+      </c>
+      <c r="Y35">
+        <v>49817135356.0</v>
+      </c>
+      <c r="Z35">
+        <v>95702091024.0</v>
+      </c>
+      <c r="AA35">
+        <v>128013886396.0</v>
+      </c>
+      <c r="AB35">
+        <v>135609810712.0</v>
+      </c>
+      <c r="AC35">
+        <v>127876109658.0</v>
+      </c>
+      <c r="AD35">
+        <v>127941685223.0</v>
+      </c>
+      <c r="AE35">
+        <v>140952106568.0</v>
+      </c>
+      <c r="AF35">
+        <v>141129685908.0</v>
+      </c>
+      <c r="AG35">
+        <v>142270987331.0</v>
+      </c>
+      <c r="AH35"/>
+      <c r="AI35">
+        <v>142916700282.0</v>
+      </c>
+      <c r="AJ35">
+        <v>123511706833.0</v>
+      </c>
+      <c r="AK35">
+        <v>181059980747.0</v>
+      </c>
+      <c r="AL35">
+        <v>163696798567.0</v>
+      </c>
+      <c r="AM35">
+        <v>174289192836.0</v>
+      </c>
+      <c r="AN35">
+        <v>154544454689.0</v>
+      </c>
+      <c r="AO35">
+        <v>167058811849.0</v>
+      </c>
+      <c r="AP35">
+        <v>216490350520.0</v>
+      </c>
+      <c r="AQ35">
+        <v>198762375729.0</v>
+      </c>
+      <c r="AR35">
+        <v>206799722595.0</v>
+      </c>
+      <c r="AS35"/>
+      <c r="AT35"/>
+      <c r="AU35">
+        <v>120599442159.0</v>
+      </c>
+      <c r="AV35"/>
+      <c r="AW35"/>
+      <c r="AX35">
+        <v>629630287439.0</v>
+      </c>
+      <c r="AY35"/>
+      <c r="AZ35"/>
+      <c r="BA35"/>
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+    </row>
+    <row r="36" spans="1:88">
+      <c r="A36" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36">
+        <v>483517278000.0</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36">
+        <v>290882766000.0</v>
+      </c>
+      <c r="F36">
+        <v>441363854000.0</v>
+      </c>
+      <c r="G36">
+        <v>540978995000.0</v>
+      </c>
+      <c r="H36">
+        <v>290882767000.0</v>
+      </c>
+      <c r="I36">
+        <v>295814991000.0</v>
+      </c>
+      <c r="J36">
+        <v>432543247054.0</v>
+      </c>
+      <c r="K36">
+        <v>548364539342.0</v>
+      </c>
+      <c r="L36">
+        <v>605505336672.0</v>
+      </c>
+      <c r="M36">
+        <v>346008863919.0</v>
+      </c>
+      <c r="N36">
+        <v>345056083335.0</v>
+      </c>
+      <c r="O36">
+        <v>345056083334.0</v>
+      </c>
+      <c r="P36">
+        <v>526762153341.0</v>
+      </c>
+      <c r="Q36">
+        <v>277392252663.0</v>
+      </c>
+      <c r="R36">
+        <v>277392252664.0</v>
+      </c>
+      <c r="S36">
+        <v>277392252664.0</v>
+      </c>
+      <c r="T36">
+        <v>564785064290.0</v>
+      </c>
+      <c r="U36">
+        <v>409163996209.0</v>
+      </c>
+      <c r="V36">
+        <v>416489102265.0</v>
+      </c>
+      <c r="W36">
+        <v>408068799833.0</v>
+      </c>
+      <c r="X36">
+        <v>383322594024.0</v>
+      </c>
+      <c r="Y36">
+        <v>499033360349.0</v>
+      </c>
+      <c r="Z36">
+        <v>486099887146.0</v>
+      </c>
+      <c r="AA36">
+        <v>494695914495.0</v>
+      </c>
+      <c r="AB36">
+        <v>508559105658.0</v>
+      </c>
+      <c r="AC36">
+        <v>529813274698.0</v>
+      </c>
+      <c r="AD36">
+        <v>531960049450.0</v>
+      </c>
+      <c r="AE36">
+        <v>524410689432.0</v>
+      </c>
+      <c r="AF36">
+        <v>537062665668.0</v>
+      </c>
+      <c r="AG36">
+        <v>529012345331.0</v>
+      </c>
+      <c r="AH36">
+        <v>525597658940.0</v>
+      </c>
+      <c r="AI36">
+        <v>511584746315.0</v>
+      </c>
+      <c r="AJ36">
+        <v>501599873601.0</v>
+      </c>
+      <c r="AK36">
+        <v>486661341401.0</v>
+      </c>
+      <c r="AL36">
+        <v>477127273214.0</v>
+      </c>
+      <c r="AM36">
+        <v>478704867690.0</v>
+      </c>
+      <c r="AN36">
+        <v>475006650724.0</v>
+      </c>
+      <c r="AO36">
+        <v>462355682463.0</v>
+      </c>
+      <c r="AP36">
+        <v>464195143693.0</v>
+      </c>
+      <c r="AQ36">
+        <v>471509406603.0</v>
+      </c>
+      <c r="AR36">
+        <v>480672358826.0</v>
+      </c>
+      <c r="AS36">
+        <v>490102874566.0</v>
+      </c>
+      <c r="AT36">
+        <v>478426649108.0</v>
+      </c>
+      <c r="AU36">
+        <v>467395287612.0</v>
+      </c>
+      <c r="AV36">
+        <v>454218693910.0</v>
+      </c>
+      <c r="AW36">
+        <v>396638261621.0</v>
+      </c>
+      <c r="AX36">
+        <v>384715541209.0</v>
+      </c>
+      <c r="AY36">
+        <v>843394016682.0</v>
+      </c>
+      <c r="AZ36">
+        <v>803476171905.0</v>
+      </c>
+      <c r="BA36">
+        <v>805901329673.0</v>
+      </c>
+      <c r="BB36">
+        <v>777668020261.0</v>
+      </c>
+      <c r="BC36">
+        <v>329813090662.0</v>
+      </c>
+      <c r="BD36">
+        <v>-2378721079.0</v>
+      </c>
+      <c r="BE36">
+        <v>-2433405708.0</v>
+      </c>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+    </row>
+    <row r="37" spans="1:88">
+      <c r="A37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37">
+        <v>1375.0</v>
+      </c>
+      <c r="C37">
+        <v>-141843.0</v>
+      </c>
+      <c r="D37">
+        <v>-70237.0</v>
+      </c>
+      <c r="E37">
+        <v>1392.0</v>
+      </c>
+      <c r="F37">
+        <v>1297.0</v>
+      </c>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+    </row>
+    <row r="38" spans="1:88">
+      <c r="A38" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>185800722670.0</v>
+      </c>
+      <c r="E38">
+        <v>154862740760.0</v>
+      </c>
+      <c r="F38">
+        <v>150686960670.0</v>
+      </c>
+      <c r="G38">
+        <v>133750559450.0</v>
+      </c>
+      <c r="H38">
+        <v>151771324970.0</v>
+      </c>
+      <c r="I38">
+        <v>164196631330.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
+        <v>155043554030.0</v>
+      </c>
+      <c r="N38">
+        <v>176386253260.0</v>
+      </c>
+      <c r="O38">
+        <v>-1.0</v>
+      </c>
+      <c r="P38">
+        <v>180578683780.0</v>
+      </c>
+      <c r="Q38">
+        <v>473580867664.0</v>
+      </c>
+      <c r="R38">
+        <v>443164196408.0</v>
+      </c>
+      <c r="S38">
+        <v>434027702433.0</v>
+      </c>
+      <c r="T38">
+        <v>425190975846.0</v>
+      </c>
+      <c r="U38">
+        <v>409163996209.0</v>
+      </c>
+      <c r="V38">
+        <v>416489102265.0</v>
+      </c>
+      <c r="W38">
+        <v>408068799832.0</v>
+      </c>
+      <c r="X38">
+        <v>383322594024.0</v>
+      </c>
+      <c r="Y38">
+        <v>499033360350.0</v>
+      </c>
+      <c r="Z38">
+        <v>486099887146.0</v>
+      </c>
+      <c r="AA38">
+        <v>494695914495.0</v>
+      </c>
+      <c r="AB38">
+        <v>508559105658.0</v>
+      </c>
+      <c r="AC38">
+        <v>115894980360.0</v>
+      </c>
+      <c r="AD38">
+        <v>531960049450.0</v>
+      </c>
+      <c r="AE38">
+        <v>524410689432.0</v>
+      </c>
+      <c r="AF38">
+        <v>537062665668.0</v>
+      </c>
+      <c r="AG38">
+        <v>529012345331.0</v>
+      </c>
+      <c r="AH38">
+        <v>494589344600.0</v>
+      </c>
+      <c r="AI38">
+        <v>495088788600.0</v>
+      </c>
+      <c r="AJ38">
+        <v>492565487300.0</v>
+      </c>
+      <c r="AK38">
+        <v>492881708300.0</v>
+      </c>
+      <c r="AL38">
+        <v>491369252500.0</v>
+      </c>
+      <c r="AM38">
+        <v>484155050800.0</v>
+      </c>
+      <c r="AN38">
+        <v>480880863000.0</v>
+      </c>
+      <c r="AO38">
+        <v>477954053200.0</v>
+      </c>
+      <c r="AP38">
+        <v>470824188900.0</v>
+      </c>
+      <c r="AQ38">
+        <v>465559640500.0</v>
+      </c>
+      <c r="AR38">
+        <v>452297016500.0</v>
+      </c>
+      <c r="AS38">
+        <v>450233193000.0</v>
+      </c>
+      <c r="AT38">
+        <v>472688579800.0</v>
+      </c>
+      <c r="AU38">
+        <v>454060168000.0</v>
+      </c>
+      <c r="AV38">
+        <v>436712554100.0</v>
+      </c>
+      <c r="AW38">
+        <v>426530001300.0</v>
+      </c>
+      <c r="AX38">
+        <v>405041307000.0</v>
+      </c>
+      <c r="AY38">
+        <v>843361355900.0</v>
+      </c>
+      <c r="AZ38">
+        <v>802446342600.0</v>
+      </c>
+      <c r="BA38">
+        <v>789894405300.0</v>
+      </c>
+      <c r="BB38">
+        <v>730018817600.0</v>
+      </c>
+      <c r="BC38">
+        <v>276058468000.0</v>
+      </c>
+      <c r="BD38">
+        <v>310294637446.0</v>
+      </c>
+      <c r="BE38">
+        <v>255558580380.0</v>
+      </c>
+      <c r="BF38">
+        <v>201550850300.0</v>
+      </c>
+      <c r="BG38">
+        <v>186756797200.0</v>
+      </c>
+      <c r="BH38">
+        <v>176934827300.0</v>
+      </c>
+      <c r="BI38">
+        <v>159002204600.0</v>
+      </c>
+      <c r="BJ38">
+        <v>147804684900.0</v>
+      </c>
+      <c r="BK38">
+        <v>144648695500.0</v>
+      </c>
+      <c r="BL38">
+        <v>140023357200.0</v>
+      </c>
+      <c r="BM38">
+        <v>137570354200.0</v>
+      </c>
+      <c r="BN38">
+        <v>135843767700.0</v>
+      </c>
+      <c r="BO38">
+        <v>135129593700.0</v>
+      </c>
+      <c r="BP38">
+        <v>134855314800.0</v>
+      </c>
+      <c r="BQ38">
+        <v>137147702300.0</v>
+      </c>
+      <c r="BR38">
+        <v>135201362500.0</v>
+      </c>
+      <c r="BS38">
+        <v>137003677100.0</v>
+      </c>
+      <c r="BT38">
+        <v>135698932000.0</v>
+      </c>
+      <c r="BU38">
+        <v>132647782300.0</v>
+      </c>
+      <c r="BV38">
+        <v>131547732500.0</v>
+      </c>
+      <c r="BW38"/>
+      <c r="BX38">
+        <v>131311656000.0</v>
+      </c>
+      <c r="BY38">
+        <v>131853033400.0</v>
+      </c>
+      <c r="BZ38">
+        <v>131751571500.0</v>
+      </c>
+      <c r="CA38">
+        <v>131391426300.0</v>
+      </c>
+      <c r="CB38">
+        <v>130964116000.0</v>
+      </c>
+      <c r="CC38">
+        <v>130129251600.0</v>
+      </c>
+      <c r="CD38">
+        <v>127806160600.0</v>
+      </c>
+      <c r="CE38">
+        <v>227764349900.0</v>
+      </c>
+      <c r="CF38">
+        <v>229006423800.0</v>
+      </c>
+      <c r="CG38">
+        <v>231664345700.0</v>
+      </c>
+      <c r="CH38">
+        <v>219586955500.0</v>
+      </c>
+      <c r="CI38"/>
+      <c r="CJ38">
+        <v>205418262400.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:88">
+      <c r="A39" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39">
+        <v>57239191000.0</v>
+      </c>
+      <c r="C39">
+        <v>35977219000.0</v>
+      </c>
+      <c r="D39">
+        <v>31080950000.0</v>
+      </c>
+      <c r="E39">
+        <v>38148480715.0</v>
+      </c>
+      <c r="F39">
+        <v>38545932215.0</v>
+      </c>
+      <c r="G39">
+        <v>34276116000.0</v>
+      </c>
+      <c r="H39">
+        <v>37849677742.0</v>
+      </c>
+      <c r="I39">
+        <v>37503124579.0</v>
+      </c>
+      <c r="J39">
+        <v>33317000507.0</v>
+      </c>
+      <c r="K39">
+        <v>37963294219.0</v>
+      </c>
+      <c r="L39">
+        <v>38458086310.0</v>
+      </c>
+      <c r="M39">
+        <v>45457585775.0</v>
+      </c>
+      <c r="N39">
+        <v>49288855604.0</v>
+      </c>
+      <c r="O39">
+        <v>9752485225.0</v>
+      </c>
+      <c r="P39">
+        <v>37630165232.0</v>
+      </c>
+      <c r="Q39">
+        <v>93370477955.0</v>
+      </c>
+      <c r="R39">
+        <v>88788707396.0</v>
+      </c>
+      <c r="S39">
+        <v>94371632411.0</v>
+      </c>
+      <c r="T39">
+        <v>166218458371.0</v>
+      </c>
+      <c r="U39">
+        <v>81926695514.0</v>
+      </c>
+      <c r="V39">
+        <v>85729989804.0</v>
+      </c>
+      <c r="W39">
+        <v>84300231812.0</v>
+      </c>
+      <c r="X39">
+        <v>81532079546.0</v>
+      </c>
+      <c r="Y39">
+        <v>82178364658.0</v>
+      </c>
+      <c r="Z39">
+        <v>97116058863.0</v>
+      </c>
+      <c r="AA39">
+        <v>97244026328.0</v>
+      </c>
+      <c r="AB39">
+        <v>94778995747.0</v>
+      </c>
+      <c r="AC39">
+        <v>96473361074.0</v>
+      </c>
+      <c r="AD39">
+        <v>96082754794.0</v>
+      </c>
+      <c r="AE39">
+        <v>96556184559.0</v>
+      </c>
+      <c r="AF39">
+        <v>92271846775.0</v>
+      </c>
+      <c r="AG39">
+        <v>101674381728.0</v>
+      </c>
+      <c r="AH39">
+        <v>112453737727.0</v>
+      </c>
+      <c r="AI39">
+        <v>105542403158.0</v>
+      </c>
+      <c r="AJ39">
+        <v>94020320411.0</v>
+      </c>
+      <c r="AK39">
+        <v>16254557280.0</v>
+      </c>
+      <c r="AL39">
+        <v>99056345722.0</v>
+      </c>
+      <c r="AM39">
+        <v>99609382180.0</v>
+      </c>
+      <c r="AN39">
+        <v>94096693263.0</v>
+      </c>
+      <c r="AO39">
+        <v>109564195799.0</v>
+      </c>
+      <c r="AP39">
+        <v>106054355353.0</v>
+      </c>
+      <c r="AQ39">
+        <v>104374205352.0</v>
+      </c>
+      <c r="AR39">
+        <v>95428527426.0</v>
+      </c>
+      <c r="AS39">
+        <v>95884191456.0</v>
+      </c>
+      <c r="AT39">
+        <v>129362249039.0</v>
+      </c>
+      <c r="AU39">
+        <v>121843856432.0</v>
+      </c>
+      <c r="AV39">
+        <v>118156414948.0</v>
+      </c>
+      <c r="AW39">
+        <v>126283465399.0</v>
+      </c>
+      <c r="AX39">
+        <v>107073527982.0</v>
+      </c>
+      <c r="AY39">
+        <v>86422199343.0</v>
+      </c>
+      <c r="AZ39">
+        <v>84719221555.0</v>
+      </c>
+      <c r="BA39">
+        <v>87384572131.0</v>
+      </c>
+      <c r="BB39">
+        <v>38402880895.0</v>
+      </c>
+      <c r="BC39">
+        <v>33662594053.0</v>
+      </c>
+      <c r="BD39">
+        <v>29238820359.0</v>
+      </c>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39"/>
+      <c r="CJ39"/>
+    </row>
+    <row r="40" spans="1:88">
+      <c r="A40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40">
+        <v>333900825000.0</v>
+      </c>
+      <c r="C40">
+        <v>34814321000.0</v>
+      </c>
+      <c r="D40">
+        <v>37433324000.0</v>
+      </c>
+      <c r="E40">
+        <v>150033875000.0</v>
+      </c>
+      <c r="F40">
+        <v>149760124000.0</v>
+      </c>
+      <c r="G40">
+        <v>171240577000.0</v>
+      </c>
+      <c r="H40">
+        <v>206536622000.0</v>
+      </c>
+      <c r="I40">
+        <v>254300764000.0</v>
+      </c>
+      <c r="J40">
+        <v>33801004590.0</v>
+      </c>
+      <c r="K40">
+        <v>33004260475.0</v>
+      </c>
+      <c r="L40">
+        <v>34714242817.0</v>
+      </c>
+      <c r="M40">
+        <v>38845638869.0</v>
+      </c>
+      <c r="N40">
+        <v>58007038230.0</v>
+      </c>
+      <c r="O40">
+        <v>58062906237.0</v>
+      </c>
+      <c r="P40">
+        <v>68849116656.0</v>
+      </c>
+      <c r="Q40">
+        <v>74259834692.0</v>
+      </c>
+      <c r="R40">
+        <v>90736844636.0</v>
+      </c>
+      <c r="S40">
+        <v>111025774212.0</v>
+      </c>
+      <c r="T40">
+        <v>114321028940.0</v>
+      </c>
+      <c r="U40">
+        <v>161287409143.0</v>
+      </c>
+      <c r="V40">
+        <v>160202552603.0</v>
+      </c>
+      <c r="W40">
+        <v>152633668010.0</v>
+      </c>
+      <c r="X40">
+        <v>145776120892.0</v>
+      </c>
+      <c r="Y40">
+        <v>142876151476.0</v>
+      </c>
+      <c r="Z40">
+        <v>140813368226.0</v>
+      </c>
+      <c r="AA40">
+        <v>144519540727.0</v>
+      </c>
+      <c r="AB40">
+        <v>139274205786.0</v>
+      </c>
+      <c r="AC40">
+        <v>152929376193.0</v>
+      </c>
+      <c r="AD40">
+        <v>222973070539.0</v>
+      </c>
+      <c r="AE40">
+        <v>154236503730.0</v>
+      </c>
+      <c r="AF40">
+        <v>153816379949.0</v>
+      </c>
+      <c r="AG40">
+        <v>151996302971.0</v>
+      </c>
+      <c r="AH40">
+        <v>269795315350.0</v>
+      </c>
+      <c r="AI40">
+        <v>136475374205.0</v>
+      </c>
+      <c r="AJ40">
+        <v>130288590628.0</v>
+      </c>
+      <c r="AK40">
+        <v>122268076904.0</v>
+      </c>
+      <c r="AL40">
+        <v>119048180398.0</v>
+      </c>
+      <c r="AM40">
+        <v>118861566845.0</v>
+      </c>
+      <c r="AN40">
+        <v>113208846777.0</v>
+      </c>
+      <c r="AO40">
+        <v>113002340355.0</v>
+      </c>
+      <c r="AP40">
+        <v>327946368629.0</v>
+      </c>
+      <c r="AQ40">
+        <v>402085545683.0</v>
+      </c>
+      <c r="AR40">
+        <v>459227017577.0</v>
+      </c>
+      <c r="AS40">
+        <v>454803032475.0</v>
+      </c>
+      <c r="AT40">
+        <v>673934873817.0</v>
+      </c>
+      <c r="AU40">
+        <v>698089996400.0</v>
+      </c>
+      <c r="AV40">
+        <v>497942826941.0</v>
+      </c>
+      <c r="AW40">
+        <v>495799515621.0</v>
+      </c>
+      <c r="AX40">
+        <v>327740418123.0</v>
+      </c>
+      <c r="AY40">
+        <v>487753951545.0</v>
+      </c>
+      <c r="AZ40">
+        <v>478817286475.0</v>
+      </c>
+      <c r="BA40">
+        <v>732343477499.0</v>
+      </c>
+      <c r="BB40">
+        <v>644085849430.0</v>
+      </c>
+      <c r="BC40">
+        <v>437125613435.0</v>
+      </c>
+      <c r="BD40">
+        <v>433364112919.0</v>
+      </c>
+      <c r="BE40">
+        <v>404398527379.0</v>
+      </c>
+      <c r="BF40"/>
+      <c r="BG40"/>
+      <c r="BH40"/>
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40"/>
+      <c r="BL40"/>
+      <c r="BM40"/>
+      <c r="BN40"/>
+      <c r="BO40"/>
+      <c r="BP40"/>
+      <c r="BQ40"/>
+      <c r="BR40"/>
+      <c r="BS40"/>
+      <c r="BT40"/>
+      <c r="BU40"/>
+      <c r="BV40"/>
+      <c r="BW40"/>
+      <c r="BX40"/>
+      <c r="BY40"/>
+      <c r="BZ40"/>
+      <c r="CA40"/>
+      <c r="CB40"/>
+      <c r="CC40"/>
+      <c r="CD40"/>
+      <c r="CE40"/>
+      <c r="CF40"/>
+      <c r="CG40"/>
+      <c r="CH40"/>
+      <c r="CI40"/>
+      <c r="CJ40"/>
+    </row>
+    <row r="41" spans="1:88">
+      <c r="A41" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>188803748086.0</v>
+      </c>
+      <c r="P41">
+        <v>227547879137.0</v>
+      </c>
+      <c r="Q41">
+        <v>284245600599.0</v>
+      </c>
+      <c r="R41">
+        <v>317933553507.0</v>
+      </c>
+      <c r="S41">
+        <v>240873496108.0</v>
+      </c>
+      <c r="T41">
+        <v>225493108740.0</v>
+      </c>
+      <c r="U41">
+        <v>208983522596.0</v>
+      </c>
+      <c r="V41">
+        <v>178186057576.0</v>
+      </c>
+      <c r="W41">
+        <v>114143293064.0</v>
+      </c>
+      <c r="X41">
+        <v>67194119852.0</v>
+      </c>
+      <c r="Y41">
+        <v>49817135356.0</v>
+      </c>
+      <c r="Z41">
+        <v>95702091024.0</v>
+      </c>
+      <c r="AA41">
+        <v>128013886396.0</v>
+      </c>
+      <c r="AB41">
+        <v>135609810712.0</v>
+      </c>
+      <c r="AC41">
+        <v>127801704144.0</v>
+      </c>
+      <c r="AD41">
+        <v>127869575709.0</v>
+      </c>
+      <c r="AE41">
+        <v>140879997054.0</v>
+      </c>
+      <c r="AF41">
+        <v>141057576394.0</v>
+      </c>
+      <c r="AG41">
+        <v>142270987331.0</v>
+      </c>
+      <c r="AH41">
+        <v>424170095700.0</v>
+      </c>
+      <c r="AI41">
+        <v>454309562800.0</v>
+      </c>
+      <c r="AJ41">
+        <v>449570078500.0</v>
+      </c>
+      <c r="AK41">
+        <v>446167099200.0</v>
+      </c>
+      <c r="AL41">
+        <v>467529569400.0</v>
+      </c>
+      <c r="AM41">
+        <v>493003886700.0</v>
+      </c>
+      <c r="AN41">
+        <v>508635690000.0</v>
+      </c>
+      <c r="AO41">
+        <v>525151282000.0</v>
+      </c>
+      <c r="AP41">
+        <v>545981299000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>605243049000.0</v>
+      </c>
+      <c r="AR41">
+        <v>667681679500.0</v>
+      </c>
+      <c r="AS41">
+        <v>693215289800.0</v>
+      </c>
+      <c r="AT41">
+        <v>801935625100.0</v>
+      </c>
+      <c r="AU41">
+        <v>818664438600.0</v>
+      </c>
+      <c r="AV41">
+        <v>844967551100.0</v>
+      </c>
+      <c r="AW41">
+        <v>984884794800.0</v>
+      </c>
+      <c r="AX41">
+        <v>809345705600.0</v>
+      </c>
+      <c r="AY41">
+        <v>939948124800.0</v>
+      </c>
+      <c r="AZ41">
+        <v>894029087900.0</v>
+      </c>
+      <c r="BA41">
+        <v>998339083300.0</v>
+      </c>
+      <c r="BB41">
+        <v>910541439800.0</v>
+      </c>
+      <c r="BC41">
+        <v>671947847000.0</v>
+      </c>
+      <c r="BD41">
+        <v>643421861000.0</v>
+      </c>
+      <c r="BE41">
+        <v>565629690500.0</v>
+      </c>
+      <c r="BF41">
+        <v>490588705700.0</v>
+      </c>
+      <c r="BG41">
+        <v>362151544900.0</v>
+      </c>
+      <c r="BH41">
+        <v>313290351400.0</v>
+      </c>
+      <c r="BI41">
+        <v>269994042000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>266340512900.0</v>
+      </c>
+      <c r="BK41">
+        <v>236925128700.0</v>
+      </c>
+      <c r="BL41">
+        <v>219196369000.0</v>
+      </c>
+      <c r="BM41">
+        <v>196876064500.0</v>
+      </c>
+      <c r="BN41">
+        <v>186942984600.0</v>
+      </c>
+      <c r="BO41">
+        <v>178251658700.0</v>
+      </c>
+      <c r="BP41">
+        <v>175915015000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>170615011700.0</v>
+      </c>
+      <c r="BR41">
+        <v>162711236500.0</v>
+      </c>
+      <c r="BS41">
+        <v>163586541100.0</v>
+      </c>
+      <c r="BT41">
+        <v>161449641800.0</v>
+      </c>
+      <c r="BU41">
+        <v>157592949800.0</v>
+      </c>
+      <c r="BV41">
+        <v>155251192500.0</v>
+      </c>
+      <c r="BW41"/>
+      <c r="BX41">
+        <v>158213544500.0</v>
+      </c>
+      <c r="BY41">
+        <v>153156477900.0</v>
+      </c>
+      <c r="BZ41">
+        <v>152895982000.0</v>
+      </c>
+      <c r="CA41">
+        <v>150645632900.0</v>
+      </c>
+      <c r="CB41">
+        <v>155500063100.0</v>
+      </c>
+      <c r="CC41">
+        <v>151557892800.0</v>
+      </c>
+      <c r="CD41">
+        <v>163453293300.0</v>
+      </c>
+      <c r="CE41">
+        <v>175508556000.0</v>
+      </c>
+      <c r="CF41">
+        <v>168639830100.0</v>
+      </c>
+      <c r="CG41">
+        <v>159642632200.0</v>
+      </c>
+      <c r="CH41">
+        <v>152833695400.0</v>
+      </c>
+      <c r="CI41"/>
+      <c r="CJ41">
+        <v>141437610500.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:88">
+      <c r="A42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42">
+        <v>5600778000.0</v>
+      </c>
+      <c r="C42">
+        <v>5600778000.0</v>
+      </c>
+      <c r="D42">
+        <v>5600778000.0</v>
+      </c>
+      <c r="E42">
+        <v>5600778000.0</v>
+      </c>
+      <c r="F42">
+        <v>5600778000.0</v>
+      </c>
+      <c r="G42">
+        <v>5625778000.0</v>
+      </c>
+      <c r="H42">
+        <v>5625778000.0</v>
+      </c>
+      <c r="I42">
+        <v>5625778000.0</v>
+      </c>
+      <c r="J42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="K42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="L42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="M42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="N42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="O42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="P42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="Q42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="R42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="S42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="T42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="U42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="V42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="W42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="X42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="Y42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="Z42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="AA42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="AB42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="AC42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="AD42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="AE42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="AF42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="AG42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="AH42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="AI42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="AJ42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="AK42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="AL42">
+        <v>5625778016.0</v>
+      </c>
+      <c r="AM42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="AN42">
+        <v>5600778016.0</v>
+      </c>
+      <c r="AO42">
+        <v>2452163015.0</v>
+      </c>
+      <c r="AP42">
+        <v>2452163015.0</v>
+      </c>
+      <c r="AQ42">
+        <v>2369515269.0</v>
+      </c>
+      <c r="AR42">
+        <v>2369515269.0</v>
+      </c>
+      <c r="AS42">
+        <v>2356339888.0</v>
+      </c>
+      <c r="AT42"/>
+      <c r="AU42"/>
+      <c r="AV42"/>
+      <c r="AW42"/>
+      <c r="AX42"/>
+      <c r="AY42"/>
+      <c r="AZ42"/>
+      <c r="BA42"/>
+      <c r="BB42"/>
+      <c r="BC42"/>
+      <c r="BD42"/>
+      <c r="BE42">
+        <v>-212728086507.0</v>
+      </c>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+    </row>
+    <row r="43" spans="1:88">
+      <c r="A43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+    </row>
+    <row r="44" spans="1:88">
+      <c r="A44" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+    </row>
+    <row r="45" spans="1:88">
+      <c r="A45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45">
+        <v>42618250293.0</v>
+      </c>
+      <c r="C45">
+        <v>41976183482.0</v>
+      </c>
+      <c r="D45">
+        <v>41642341015.0</v>
+      </c>
+      <c r="E45">
+        <v>40361633333.0</v>
+      </c>
+      <c r="F45">
+        <v>39863288420.0</v>
+      </c>
+      <c r="G45">
+        <v>39833320853.0</v>
+      </c>
+      <c r="H45">
+        <v>38477061473.0</v>
+      </c>
+      <c r="I45">
+        <v>35437304217.0</v>
+      </c>
+      <c r="J45">
+        <v>33936020565.0</v>
+      </c>
+      <c r="K45">
+        <v>32389778344.0</v>
+      </c>
+      <c r="L45">
+        <v>31498873972.0</v>
+      </c>
+      <c r="M45">
+        <v>31058075751.0</v>
+      </c>
+      <c r="N45">
+        <v>30885704177.0</v>
+      </c>
+      <c r="O45">
+        <v>30780335592.0</v>
+      </c>
+      <c r="P45">
+        <v>30112229624.0</v>
+      </c>
+      <c r="Q45">
+        <v>30769755422.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+    </row>
+    <row r="46" spans="1:88">
+      <c r="A46" t="s">
+        <v>64</v>
+      </c>
+      <c r="B46">
+        <v>16903783000.0</v>
+      </c>
+      <c r="C46">
+        <v>317039376000.0</v>
+      </c>
+      <c r="D46">
+        <v>309797652000.0</v>
+      </c>
+      <c r="E46">
+        <v>19676151000.0</v>
+      </c>
+      <c r="F46">
+        <v>20358211000.0</v>
+      </c>
+      <c r="G46">
+        <v>21478106000.0</v>
+      </c>
+      <c r="H46">
+        <v>21273958000.0</v>
+      </c>
+      <c r="I46">
+        <v>19411502000.0</v>
+      </c>
+      <c r="J46">
+        <v>19058396655.0</v>
+      </c>
+      <c r="K46">
+        <v>308817703570.0</v>
+      </c>
+      <c r="L46">
+        <v>363771438070.0</v>
+      </c>
+      <c r="M46">
+        <v>17972836600.0</v>
+      </c>
+      <c r="N46">
+        <v>18346112048.0</v>
+      </c>
+      <c r="O46">
+        <v>19192763816.0</v>
+      </c>
+      <c r="P46">
+        <v>19040304377.0</v>
+      </c>
+      <c r="Q46">
+        <v>19252731322.0</v>
+      </c>
+      <c r="R46">
+        <v>19631889213.0</v>
+      </c>
+      <c r="S46">
+        <v>17722602997.0</v>
+      </c>
+      <c r="T46">
+        <v>291758164274.0</v>
+      </c>
+      <c r="U46">
+        <v>286643775449.0</v>
+      </c>
+      <c r="V46">
+        <v>293641052736.0</v>
+      </c>
+      <c r="W46">
+        <v>291904097840.0</v>
+      </c>
+      <c r="X46">
+        <v>2498068519.0</v>
+      </c>
+      <c r="Y46">
+        <v>2336456468.0</v>
+      </c>
+      <c r="Z46">
+        <v>2425842393.0</v>
+      </c>
+      <c r="AA46">
+        <v>2428430805.0</v>
+      </c>
+      <c r="AB46">
+        <v>2160407996.0</v>
+      </c>
+      <c r="AC46">
+        <v>2249197457.0</v>
+      </c>
+      <c r="AD46">
+        <v>1931434186.0</v>
+      </c>
+      <c r="AE46">
+        <v>2010579977.0</v>
+      </c>
+      <c r="AF46">
+        <v>2069610839.0</v>
+      </c>
+      <c r="AG46">
+        <v>1710102779.0</v>
+      </c>
+      <c r="AH46">
+        <v>1782430156.0</v>
+      </c>
+      <c r="AI46">
+        <v>1979337908.0</v>
+      </c>
+      <c r="AJ46">
+        <v>2097606993.0</v>
+      </c>
+      <c r="AK46">
+        <v>2243761336.0</v>
+      </c>
+      <c r="AL46">
+        <v>2497966432.0</v>
+      </c>
+      <c r="AM46">
+        <v>2754255861.0</v>
+      </c>
+      <c r="AN46">
+        <v>2987773004.0</v>
+      </c>
+      <c r="AO46">
+        <v>2889941319.0</v>
+      </c>
+      <c r="AP46">
+        <v>3094372482.0</v>
+      </c>
+      <c r="AQ46">
+        <v>3316031271.0</v>
+      </c>
+      <c r="AR46">
+        <v>3517306861.0</v>
+      </c>
+      <c r="AS46">
+        <v>3749249732.0</v>
+      </c>
+      <c r="AT46">
+        <v>4537937237.0</v>
+      </c>
+      <c r="AU46">
+        <v>4759843134.0</v>
+      </c>
+      <c r="AV46">
+        <v>4501569108.0</v>
+      </c>
+      <c r="AW46">
+        <v>4542164229.0</v>
+      </c>
+      <c r="AX46">
+        <v>4288365587.0</v>
+      </c>
+      <c r="AY46">
+        <v>4323282005.0</v>
+      </c>
+      <c r="AZ46">
+        <v>4349658561.0</v>
+      </c>
+      <c r="BA46">
+        <v>3786773561.0</v>
+      </c>
+      <c r="BB46">
+        <v>3351754176.0</v>
+      </c>
+      <c r="BC46">
+        <v>2324880420.0</v>
+      </c>
+      <c r="BD46">
+        <v>2378721079.0</v>
+      </c>
+      <c r="BE46">
+        <v>2433405708.0</v>
+      </c>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+    </row>
+    <row r="47" spans="1:88">
+      <c r="A47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>18914885410.0</v>
+      </c>
+      <c r="E47">
+        <v>19676150530.0</v>
+      </c>
+      <c r="F47">
+        <v>20358210970.0</v>
+      </c>
+      <c r="G47">
+        <v>21478105960.0</v>
+      </c>
+      <c r="H47">
+        <v>21273958480.0</v>
+      </c>
+      <c r="I47">
+        <v>19411501670.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>17972836600.0</v>
+      </c>
+      <c r="N47">
+        <v>18346112050.0</v>
+      </c>
+      <c r="O47">
+        <v>19192763816.0</v>
+      </c>
+      <c r="P47">
+        <v>19040304377.0</v>
+      </c>
+      <c r="Q47">
+        <v>19252731321.0</v>
+      </c>
+      <c r="R47">
+        <v>19631889213.0</v>
+      </c>
+      <c r="S47">
+        <v>17722602997.0</v>
+      </c>
+      <c r="T47">
+        <v>14365911610.0</v>
+      </c>
+      <c r="U47">
+        <v>9251522785.0</v>
+      </c>
+      <c r="V47">
+        <v>8659052736.0</v>
+      </c>
+      <c r="W47">
+        <v>6922097840.0</v>
+      </c>
+      <c r="X47">
+        <v>2498068519.0</v>
+      </c>
+      <c r="Y47">
+        <v>2336456468.0</v>
+      </c>
+      <c r="Z47">
+        <v>2425842393.0</v>
+      </c>
+      <c r="AA47">
+        <v>2428430805.0</v>
+      </c>
+      <c r="AB47">
+        <v>2160407996.0</v>
+      </c>
+      <c r="AC47">
+        <v>2249197460.0</v>
+      </c>
+      <c r="AD47">
+        <v>1931434186.0</v>
+      </c>
+      <c r="AE47">
+        <v>2010579977.0</v>
+      </c>
+      <c r="AF47">
+        <v>2069610839.0</v>
+      </c>
+      <c r="AG47">
+        <v>1710102779.0</v>
+      </c>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47">
+        <v>4323282000.0</v>
+      </c>
+      <c r="AZ47"/>
+      <c r="BA47">
+        <v>3786773600.0</v>
+      </c>
+      <c r="BB47">
+        <v>3351754200.0</v>
+      </c>
+      <c r="BC47">
+        <v>2324880400.0</v>
+      </c>
+      <c r="BD47"/>
+      <c r="BE47">
+        <v>2433405700.0</v>
+      </c>
+      <c r="BF47">
+        <v>2501000900.0</v>
+      </c>
+      <c r="BG47">
+        <v>2618517500.0</v>
+      </c>
+      <c r="BH47">
+        <v>2716929700.0</v>
+      </c>
+      <c r="BI47">
+        <v>2801505100.0</v>
+      </c>
+      <c r="BJ47">
+        <v>2907629600.0</v>
+      </c>
+      <c r="BK47">
+        <v>3000633300.0</v>
+      </c>
+      <c r="BL47">
+        <v>3052049700.0</v>
+      </c>
+      <c r="BM47">
+        <v>3245637100.0</v>
+      </c>
+      <c r="BN47">
+        <v>3165782200.0</v>
+      </c>
+      <c r="BO47">
+        <v>3233334800.0</v>
+      </c>
+      <c r="BP47">
+        <v>3310724000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>3157020200.0</v>
+      </c>
+      <c r="BR47">
+        <v>3257665600.0</v>
+      </c>
+      <c r="BS47">
+        <v>3237963900.0</v>
+      </c>
+      <c r="BT47">
+        <v>3311837700.0</v>
+      </c>
+      <c r="BU47">
+        <v>3374499600.0</v>
+      </c>
+      <c r="BV47">
+        <v>3248679800.0</v>
+      </c>
+      <c r="BW47"/>
+      <c r="BX47">
+        <v>3396351200.0</v>
+      </c>
+      <c r="BY47">
+        <v>3499387800.0</v>
+      </c>
+      <c r="BZ47">
+        <v>3582139800.0</v>
+      </c>
+      <c r="CA47">
+        <v>3706544400.0</v>
+      </c>
+      <c r="CB47">
+        <v>3992196700.0</v>
+      </c>
+      <c r="CC47">
+        <v>4148468200.0</v>
+      </c>
+      <c r="CD47">
+        <v>4298559400.0</v>
+      </c>
+      <c r="CE47">
+        <v>4725714800.0</v>
+      </c>
+      <c r="CF47">
+        <v>4830872500.0</v>
+      </c>
+      <c r="CG47">
+        <v>4945647100.0</v>
+      </c>
+      <c r="CH47">
+        <v>5301716100.0</v>
+      </c>
+      <c r="CI47"/>
+      <c r="CJ47">
+        <v>5763715500.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:88">
+      <c r="A48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48">
+        <v>819310107000.0</v>
+      </c>
+      <c r="C48">
+        <v>789661127000.0</v>
+      </c>
+      <c r="D48">
+        <v>802849452000.0</v>
+      </c>
+      <c r="E48">
+        <v>807401637000.0</v>
+      </c>
+      <c r="F48">
+        <v>792557961000.0</v>
+      </c>
+      <c r="G48">
+        <v>779309541000.0</v>
+      </c>
+      <c r="H48">
+        <v>774494856000.0</v>
+      </c>
+      <c r="I48">
+        <v>739067641000.0</v>
+      </c>
+      <c r="J48">
+        <v>773006231646.0</v>
+      </c>
+      <c r="K48">
+        <v>760080150823.0</v>
+      </c>
+      <c r="L48">
+        <v>639889376086.0</v>
+      </c>
+      <c r="M48">
+        <v>591821143587.0</v>
+      </c>
+      <c r="N48">
+        <v>547684515659.0</v>
+      </c>
+      <c r="O48">
+        <v>535794968961.0</v>
+      </c>
+      <c r="P48">
+        <v>515642555673.0</v>
+      </c>
+      <c r="Q48">
+        <v>506867957557.0</v>
+      </c>
+      <c r="R48">
+        <v>507073104149.0</v>
+      </c>
+      <c r="S48">
+        <v>493571256797.0</v>
+      </c>
+      <c r="T48">
+        <v>500678045751.0</v>
+      </c>
+      <c r="U48">
+        <v>516427150703.0</v>
+      </c>
+      <c r="V48">
+        <v>523242950151.0</v>
+      </c>
+      <c r="W48">
+        <v>526591457675.0</v>
+      </c>
+      <c r="X48">
+        <v>528544028255.0</v>
+      </c>
+      <c r="Y48">
+        <v>644321070481.0</v>
+      </c>
+      <c r="Z48">
+        <v>634984028568.0</v>
+      </c>
+      <c r="AA48">
+        <v>631456021907.0</v>
+      </c>
+      <c r="AB48">
+        <v>633774560866.0</v>
+      </c>
+      <c r="AC48">
+        <v>632057198833.0</v>
+      </c>
+      <c r="AD48">
+        <v>725480386861.0</v>
+      </c>
+      <c r="AE48">
+        <v>713622151892.0</v>
+      </c>
+      <c r="AF48">
+        <v>707676549802.0</v>
+      </c>
+      <c r="AG48">
+        <v>692124867207.0</v>
+      </c>
+      <c r="AH48">
+        <v>674977883180.0</v>
+      </c>
+      <c r="AI48">
+        <v>652587105404.0</v>
+      </c>
+      <c r="AJ48">
+        <v>647442281113.0</v>
+      </c>
+      <c r="AK48">
+        <v>636394811419.0</v>
+      </c>
+      <c r="AL48">
+        <v>618409335948.0</v>
+      </c>
+      <c r="AM48">
+        <v>599793082468.0</v>
+      </c>
+      <c r="AN48">
+        <v>582389040470.0</v>
+      </c>
+      <c r="AO48">
+        <v>567414274191.0</v>
+      </c>
+      <c r="AP48">
+        <v>548099063863.0</v>
+      </c>
+      <c r="AQ48">
+        <v>523428886170.0</v>
+      </c>
+      <c r="AR48">
+        <v>501118776198.0</v>
+      </c>
+      <c r="AS48">
+        <v>473380476180.0</v>
+      </c>
+      <c r="AT48">
+        <v>458591665857.0</v>
+      </c>
+      <c r="AU48">
+        <v>430555516651.0</v>
+      </c>
+      <c r="AV48">
+        <v>387537794606.0</v>
+      </c>
+      <c r="AW48">
+        <v>348819047286.0</v>
+      </c>
+      <c r="AX48">
+        <v>329110504721.0</v>
+      </c>
+      <c r="AY48">
+        <v>309323666547.0</v>
+      </c>
+      <c r="AZ48">
+        <v>270138090573.0</v>
+      </c>
+      <c r="BA48">
+        <v>235160538125.0</v>
+      </c>
+      <c r="BB48">
+        <v>224614837658.0</v>
+      </c>
+      <c r="BC48">
+        <v>208769189303.0</v>
+      </c>
+      <c r="BD48">
+        <v>183186480761.0</v>
+      </c>
+      <c r="BE48">
+        <v>161959086507.0</v>
+      </c>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48"/>
+      <c r="CJ48"/>
+    </row>
+    <row r="49" spans="1:88">
+      <c r="A49" t="s">
+        <v>67</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+    </row>
+    <row r="50" spans="1:88">
+      <c r="A50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50">
+        <v>0.0</v>
+      </c>
+      <c r="I50">
+        <v>0.0</v>
+      </c>
+      <c r="J50">
+        <v>10000000000.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
+      </c>
+      <c r="M50">
+        <v>1260000000.0</v>
+      </c>
+      <c r="N50">
+        <v>35400000000.0</v>
+      </c>
+      <c r="O50">
+        <v>26846000000.0</v>
+      </c>
+      <c r="P50">
+        <v>41980000000.0</v>
+      </c>
+      <c r="Q50">
+        <v>53770000000.0</v>
+      </c>
+      <c r="R50">
+        <v>24400000000.0</v>
+      </c>
+      <c r="S50">
+        <v>10000000000.0</v>
+      </c>
+      <c r="T50">
+        <v>25000000000.0</v>
+      </c>
+      <c r="U50">
+        <v>45000000000.0</v>
+      </c>
+      <c r="V50">
+        <v>50000000000.0</v>
+      </c>
+      <c r="W50">
+        <v>65000000000.0</v>
+      </c>
+      <c r="X50">
+        <v>70000000000.0</v>
+      </c>
+      <c r="Y50">
+        <v>70000000000.0</v>
+      </c>
+      <c r="Z50">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AA50">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AB50">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+    </row>
+    <row r="51" spans="1:88">
+      <c r="A51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51">
+        <v>144410000.0</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51">
+        <v>10000000000.0</v>
+      </c>
+      <c r="K51">
+        <v>65284690.0</v>
+      </c>
+      <c r="L51">
+        <v>228249028.0</v>
+      </c>
+      <c r="M51">
+        <v>1260000000.0</v>
+      </c>
+      <c r="N51">
+        <v>35400000000.0</v>
+      </c>
+      <c r="O51">
+        <v>26846000000.0</v>
+      </c>
+      <c r="P51">
+        <v>41980000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>53770000000.0</v>
+      </c>
+      <c r="R51">
+        <v>24400000000.0</v>
+      </c>
+      <c r="S51">
+        <v>10000000000.0</v>
+      </c>
+      <c r="T51">
+        <v>25000000000.0</v>
+      </c>
+      <c r="U51">
+        <v>45000000000.0</v>
+      </c>
+      <c r="V51">
+        <v>50000000000.0</v>
+      </c>
+      <c r="W51">
+        <v>65000000000.0</v>
+      </c>
+      <c r="X51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AC51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AE51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AF51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AG51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AH51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AI51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>55000000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>50000000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>50000000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>25000000.0</v>
+      </c>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51">
+        <v>148025000000.0</v>
+      </c>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+    </row>
+    <row r="52" spans="1:88">
+      <c r="A52" t="s">
+        <v>70</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52">
+        <v>0.0</v>
+      </c>
+      <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
+      <c r="J52">
+        <v>10000000000.0</v>
+      </c>
+      <c r="K52"/>
+      <c r="L52">
+        <v>32870117.0</v>
+      </c>
+      <c r="M52">
+        <v>-211619198557.0</v>
+      </c>
+      <c r="N52">
+        <v>-179026922188.0</v>
+      </c>
+      <c r="O52">
+        <v>-204472539359.0</v>
+      </c>
+      <c r="P52">
+        <v>-177581707708.0</v>
+      </c>
+      <c r="Q52">
+        <v>-132779779831.0</v>
+      </c>
+      <c r="R52">
+        <v>-102041495120.0</v>
+      </c>
+      <c r="S52">
+        <v>-164638227707.0</v>
+      </c>
+      <c r="T52">
+        <v>-98163557844.0</v>
+      </c>
+      <c r="U52">
+        <v>-37829135519.0</v>
+      </c>
+      <c r="V52">
+        <v>-17071235767.0</v>
+      </c>
+      <c r="W52">
+        <v>-17787405014.0</v>
+      </c>
+      <c r="X52">
+        <v>-15429068407.0</v>
+      </c>
+      <c r="Y52">
+        <v>-35613894444.0</v>
+      </c>
+      <c r="Z52">
+        <v>-5613496396.0</v>
+      </c>
+      <c r="AA52">
+        <v>22165405352.0</v>
+      </c>
+      <c r="AB52">
+        <v>32917859797.0</v>
+      </c>
+      <c r="AC52">
+        <v>5057319267.0</v>
+      </c>
+      <c r="AD52">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>-3638702691.0</v>
+      </c>
+      <c r="AF52">
+        <v>-32113936190.0</v>
+      </c>
+      <c r="AG52">
+        <v>-47159135930.0</v>
+      </c>
+      <c r="AH52">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>-103176230317.0</v>
+      </c>
+      <c r="AJ52">
+        <v>-124183765697.0</v>
+      </c>
+      <c r="AK52">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>-113380984990.0</v>
+      </c>
+      <c r="AM52">
+        <v>-128391419429.0</v>
+      </c>
+      <c r="AN52">
+        <v>-169658423228.0</v>
+      </c>
+      <c r="AO52">
+        <v>-173279224884.0</v>
+      </c>
+      <c r="AP52">
+        <v>69919083333.0</v>
+      </c>
+      <c r="AQ52">
+        <v>52802436188.0</v>
+      </c>
+      <c r="AR52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AS52">
+        <v>50000000000.0</v>
+      </c>
+      <c r="AT52">
+        <v>50000000000.0</v>
+      </c>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+    </row>
+    <row r="53" spans="1:88">
+      <c r="A53" t="s">
+        <v>71</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53">
+        <v>-154813444501.0</v>
+      </c>
+      <c r="N53">
+        <v>-176156143739.0</v>
+      </c>
+      <c r="O53">
+        <v>-165201853805.0</v>
+      </c>
+      <c r="P53">
+        <v>298316421.0</v>
+      </c>
+      <c r="Q53">
+        <v>-195940286857.0</v>
+      </c>
+      <c r="R53">
+        <v>-165523615601.0</v>
+      </c>
+      <c r="S53"/>
+      <c r="T53">
+        <v>346310050.0</v>
+      </c>
+      <c r="U53">
+        <v>602198180.0</v>
+      </c>
+      <c r="V53">
+        <v>5928637560.0</v>
+      </c>
+      <c r="W53">
+        <v>6065358610.0</v>
+      </c>
+      <c r="X53">
+        <v>6358845210.0</v>
+      </c>
+      <c r="Y53">
+        <v>6711994430.0</v>
+      </c>
+      <c r="Z53"/>
+      <c r="AA53">
+        <v>643345272.0</v>
+      </c>
+      <c r="AB53">
+        <v>643345272.0</v>
+      </c>
+      <c r="AC53">
+        <v>11883616571.0</v>
+      </c>
+      <c r="AD53">
+        <v>11883616571.0</v>
+      </c>
+      <c r="AE53">
+        <v>11883616571.0</v>
+      </c>
+      <c r="AF53">
+        <v>11883616571.0</v>
+      </c>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+    </row>
+    <row r="54" spans="1:88">
+      <c r="A54" t="s">
+        <v>72</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+    </row>
+    <row r="55" spans="1:88">
+      <c r="A55" t="s">
+        <v>73</v>
+      </c>
+      <c r="B55">
+        <v>1470519526000.0</v>
+      </c>
+      <c r="C55">
+        <v>1462523248000.0</v>
+      </c>
+      <c r="D55">
+        <v>1404536041000.0</v>
+      </c>
+      <c r="E55">
+        <v>1357218528000.0</v>
+      </c>
+      <c r="F55">
+        <v>1351137180000.0</v>
+      </c>
+      <c r="G55">
+        <v>1281097631000.0</v>
+      </c>
+      <c r="H55">
+        <v>1294082959000.0</v>
+      </c>
+      <c r="I55">
+        <v>1281177467000.0</v>
+      </c>
+      <c r="J55">
+        <v>1180199279092.0</v>
+      </c>
+      <c r="K55">
+        <v>1166509567207.0</v>
+      </c>
+      <c r="L55">
+        <v>1203935508128.0</v>
+      </c>
+      <c r="M55">
+        <v>1253016085631.0</v>
+      </c>
+      <c r="N55">
+        <v>1311815173753.0</v>
+      </c>
+      <c r="O55">
+        <v>1302647206533.0</v>
+      </c>
+      <c r="P55">
+        <v>1160940485132.0</v>
+      </c>
+      <c r="Q55">
+        <v>1192520920281.0</v>
+      </c>
+      <c r="R55">
+        <v>1145803772375.0</v>
+      </c>
+      <c r="S55">
+        <v>1102500766000.0</v>
+      </c>
+      <c r="T55">
+        <v>1072934636698.0</v>
+      </c>
+      <c r="U55">
+        <v>1097985338463.0</v>
+      </c>
+      <c r="V55">
+        <v>1063794721008.0</v>
+      </c>
+      <c r="W55">
+        <v>1026372255571.0</v>
+      </c>
+      <c r="X55">
+        <v>987323142096.0</v>
+      </c>
+      <c r="Y55">
+        <v>1096957393730.0</v>
+      </c>
+      <c r="Z55">
+        <v>1102862041094.0</v>
+      </c>
+      <c r="AA55">
+        <v>1107024821970.0</v>
+      </c>
+      <c r="AB55">
+        <v>1107518134867.0</v>
+      </c>
+      <c r="AC55">
+        <v>1134616630460.0</v>
+      </c>
+      <c r="AD55">
+        <v>1230676629305.0</v>
+      </c>
+      <c r="AE55">
+        <v>1237114237102.0</v>
+      </c>
+      <c r="AF55">
+        <v>1252862156022.0</v>
+      </c>
+      <c r="AG55">
+        <v>1252793911658.0</v>
+      </c>
+      <c r="AH55">
+        <v>1248023416834.0</v>
+      </c>
+      <c r="AI55">
+        <v>1253097280825.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1242714753944.0</v>
+      </c>
+      <c r="AK55">
+        <v>1229489185507.0</v>
+      </c>
+      <c r="AL55">
+        <v>1228192401316.0</v>
+      </c>
+      <c r="AM55">
+        <v>1233477304573.0</v>
+      </c>
+      <c r="AN55">
+        <v>1229172450340.0</v>
+      </c>
+      <c r="AO55">
+        <v>1231509322090.0</v>
+      </c>
+      <c r="AP55">
+        <v>1235185616421.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1253750118754.0</v>
+      </c>
+      <c r="AR55">
+        <v>1273990253786.0</v>
+      </c>
+      <c r="AS55">
+        <v>1285720694646.0</v>
+      </c>
+      <c r="AT55">
+        <v>1613449598557.0</v>
+      </c>
+      <c r="AU55">
+        <v>1549139782369.0</v>
+      </c>
+      <c r="AV55">
+        <v>1524241388731.0</v>
+      </c>
+      <c r="AW55">
+        <v>1480578234426.0</v>
+      </c>
+      <c r="AX55">
+        <v>1437517318181.0</v>
+      </c>
+      <c r="AY55">
+        <v>1394764232397.0</v>
+      </c>
+      <c r="AZ55">
+        <v>1307846871186.0</v>
+      </c>
+      <c r="BA55">
+        <v>1302894669925.0</v>
+      </c>
+      <c r="BB55">
+        <v>1200114745744.0</v>
+      </c>
+      <c r="BC55">
+        <v>931760730235.0</v>
+      </c>
+      <c r="BD55">
+        <v>900597066316.0</v>
+      </c>
+      <c r="BE55">
+        <v>780200416843.0</v>
+      </c>
+      <c r="BF55">
+        <v>694149220700.0</v>
+      </c>
+      <c r="BG55">
+        <v>555135721000.0</v>
+      </c>
+      <c r="BH55">
+        <v>487193845500.0</v>
+      </c>
+      <c r="BI55">
+        <v>428792227500.0</v>
+      </c>
+      <c r="BJ55">
+        <v>405535864000.0</v>
+      </c>
+      <c r="BK55">
+        <v>378771830500.0</v>
+      </c>
+      <c r="BL55">
+        <v>358990245800.0</v>
+      </c>
+      <c r="BM55">
+        <v>331464536100.0</v>
+      </c>
+      <c r="BN55">
+        <v>319596527300.0</v>
+      </c>
+      <c r="BO55">
+        <v>314987235200.0</v>
+      </c>
+      <c r="BP55">
+        <v>305635686200.0</v>
+      </c>
+      <c r="BQ55">
+        <v>302369326200.0</v>
+      </c>
+      <c r="BR55">
+        <v>294694237200.0</v>
+      </c>
+      <c r="BS55">
+        <v>294470689000.0</v>
+      </c>
+      <c r="BT55">
+        <v>287040432400.0</v>
+      </c>
+      <c r="BU55">
+        <v>285711214700.0</v>
+      </c>
+      <c r="BV55">
+        <v>280021179300.0</v>
+      </c>
+      <c r="BW55"/>
+      <c r="BX55">
+        <v>278543367900.0</v>
+      </c>
+      <c r="BY55">
+        <v>275906441300.0</v>
+      </c>
+      <c r="BZ55">
+        <v>273917220200.0</v>
+      </c>
+      <c r="CA55">
+        <v>271806224000.0</v>
+      </c>
+      <c r="CB55">
+        <v>263308957300.0</v>
+      </c>
+      <c r="CC55">
+        <v>260098684600.0</v>
+      </c>
+      <c r="CD55">
+        <v>264872338100.0</v>
+      </c>
+      <c r="CE55">
+        <v>277137884200.0</v>
+      </c>
+      <c r="CF55">
+        <v>272778958900.0</v>
+      </c>
+      <c r="CG55">
+        <v>263117816800.0</v>
+      </c>
+      <c r="CH55">
+        <v>255912953600.0</v>
+      </c>
+      <c r="CI55"/>
+      <c r="CJ55">
+        <v>244850467900.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:88">
+      <c r="A56" t="s">
+        <v>74</v>
+      </c>
+      <c r="B56">
+        <v>852120497000.0</v>
+      </c>
+      <c r="C56">
+        <v>848945852000.0</v>
+      </c>
+      <c r="D56">
+        <v>791145429000.0</v>
+      </c>
+      <c r="E56">
+        <v>774693486000.0</v>
+      </c>
+      <c r="F56">
+        <v>772093567000.0</v>
+      </c>
+      <c r="G56">
+        <v>718321463000.0</v>
+      </c>
+      <c r="H56">
+        <v>713560772000.0</v>
+      </c>
+      <c r="I56">
+        <v>685151401000.0</v>
+      </c>
+      <c r="J56">
+        <v>611791456284.0</v>
+      </c>
+      <c r="K56">
+        <v>599927876420.0</v>
+      </c>
+      <c r="L56">
+        <v>580395582424.0</v>
+      </c>
+      <c r="M56">
+        <v>616668981350.0</v>
+      </c>
+      <c r="N56">
+        <v>654703672667.0</v>
+      </c>
+      <c r="O56">
+        <v>655618274436.0</v>
+      </c>
+      <c r="P56">
+        <v>497830875088.0</v>
+      </c>
+      <c r="Q56">
+        <v>559750640116.0</v>
+      </c>
+      <c r="R56">
+        <v>543093289817.0</v>
+      </c>
+      <c r="S56">
+        <v>510870681484.0</v>
+      </c>
+      <c r="T56">
+        <v>493500638906.0</v>
+      </c>
+      <c r="U56">
+        <v>539700703911.0</v>
+      </c>
+      <c r="V56">
+        <v>503765019085.0</v>
+      </c>
+      <c r="W56">
+        <v>476486719542.0</v>
+      </c>
+      <c r="X56">
+        <v>466605508681.0</v>
+      </c>
+      <c r="Y56">
+        <v>460662501624.0</v>
+      </c>
+      <c r="Z56">
+        <v>479409194634.0</v>
+      </c>
+      <c r="AA56">
+        <v>474947655631.0</v>
+      </c>
+      <c r="AB56">
+        <v>459255257724.0</v>
+      </c>
+      <c r="AC56">
+        <v>465191693624.0</v>
+      </c>
+      <c r="AD56">
+        <v>460468098581.0</v>
+      </c>
+      <c r="AE56">
+        <v>473888367031.0</v>
+      </c>
+      <c r="AF56">
+        <v>476746263941.0</v>
+      </c>
+      <c r="AG56">
+        <v>479665832692.0</v>
+      </c>
+      <c r="AH56">
+        <v>478175499626.0</v>
+      </c>
+      <c r="AI56">
+        <v>496892358504.0</v>
+      </c>
+      <c r="AJ56">
+        <v>496232085534.0</v>
+      </c>
+      <c r="AK56">
+        <v>498132382422.0</v>
+      </c>
+      <c r="AL56">
+        <v>505618744624.0</v>
+      </c>
+      <c r="AM56">
+        <v>508902606063.0</v>
+      </c>
+      <c r="AN56">
+        <v>507850267365.0</v>
+      </c>
+      <c r="AO56">
+        <v>523040808640.0</v>
+      </c>
+      <c r="AP56">
+        <v>524447171050.0</v>
+      </c>
+      <c r="AQ56">
+        <v>535294763384.0</v>
+      </c>
+      <c r="AR56">
+        <v>545869132053.0</v>
+      </c>
+      <c r="AS56">
+        <v>547847575333.0</v>
+      </c>
+      <c r="AT56">
+        <v>1130485012212.0</v>
+      </c>
+      <c r="AU56">
+        <v>1076984651623.0</v>
+      </c>
+      <c r="AV56">
+        <v>1065521125713.0</v>
+      </c>
+      <c r="AW56">
+        <v>1079397808576.0</v>
+      </c>
+      <c r="AX56">
+        <v>1048513411385.0</v>
+      </c>
+      <c r="AY56">
+        <v>547046933710.0</v>
+      </c>
+      <c r="AZ56">
+        <v>500021040720.0</v>
+      </c>
+      <c r="BA56">
+        <v>493206566691.0</v>
+      </c>
+      <c r="BB56">
+        <v>419094971307.0</v>
+      </c>
+      <c r="BC56">
+        <v>599622759153.0</v>
+      </c>
+      <c r="BD56">
+        <v>587923707791.0</v>
+      </c>
+      <c r="BE56">
+        <v>522208430755.0</v>
+      </c>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+    </row>
+    <row r="57" spans="1:88">
+      <c r="A57" t="s">
+        <v>75</v>
+      </c>
+      <c r="B57">
+        <v>366477404000.0</v>
+      </c>
+      <c r="C57">
+        <v>313296030000.0</v>
+      </c>
+      <c r="D57">
+        <v>303106088000.0</v>
+      </c>
+      <c r="E57">
+        <v>170446348000.0</v>
+      </c>
+      <c r="F57">
+        <v>166621328000.0</v>
+      </c>
+      <c r="G57">
+        <v>185767689000.0</v>
+      </c>
+      <c r="H57">
+        <v>224295372000.0</v>
+      </c>
+      <c r="I57">
+        <v>278351821000.0</v>
+      </c>
+      <c r="J57">
+        <v>272837292000.0</v>
+      </c>
+      <c r="K57">
+        <v>260400342629.0</v>
+      </c>
+      <c r="L57">
+        <v>314284412320.0</v>
+      </c>
+      <c r="M57">
+        <v>436623455960.0</v>
+      </c>
+      <c r="N57">
+        <v>497827769043.0</v>
+      </c>
+      <c r="O57">
+        <v>520553712612.0</v>
+      </c>
+      <c r="P57">
+        <v>366956051467.0</v>
+      </c>
+      <c r="Q57">
+        <v>345012584771.0</v>
+      </c>
+      <c r="R57">
+        <v>264402337377.0</v>
+      </c>
+      <c r="S57">
+        <v>311661235760.0</v>
+      </c>
+      <c r="T57">
+        <v>290368704875.0</v>
+      </c>
+      <c r="U57">
+        <v>316179886421.0</v>
+      </c>
+      <c r="V57">
+        <v>305970934541.0</v>
+      </c>
+      <c r="W57">
+        <v>329242726100.0</v>
+      </c>
+      <c r="X57">
+        <v>335120216073.0</v>
+      </c>
+      <c r="Y57">
+        <v>346424408841.0</v>
+      </c>
+      <c r="Z57">
+        <v>315781142436.0</v>
+      </c>
+      <c r="AA57">
+        <v>291160134756.0</v>
+      </c>
+      <c r="AB57">
+        <v>281738984352.0</v>
+      </c>
+      <c r="AC57">
+        <v>318288542936.0</v>
+      </c>
+      <c r="AD57">
+        <v>320859777698.0</v>
+      </c>
+      <c r="AE57">
+        <v>326145199114.0</v>
+      </c>
+      <c r="AF57">
+        <v>347661140865.0</v>
+      </c>
+      <c r="AG57">
+        <v>362003277544.0</v>
+      </c>
+      <c r="AH57">
+        <v>362275973705.0</v>
+      </c>
+      <c r="AI57">
+        <v>401198695560.0</v>
+      </c>
+      <c r="AJ57">
+        <v>415365986414.0</v>
+      </c>
+      <c r="AK57">
+        <v>355639613758.0</v>
+      </c>
+      <c r="AL57">
+        <v>389691487205.0</v>
+      </c>
+      <c r="AM57">
+        <v>403025249591.0</v>
+      </c>
+      <c r="AN57">
+        <v>435869175502.0</v>
+      </c>
+      <c r="AO57">
+        <v>443815071308.0</v>
+      </c>
+      <c r="AP57">
+        <v>417375037272.0</v>
+      </c>
+      <c r="AQ57">
+        <v>478420339828.0</v>
+      </c>
+      <c r="AR57">
+        <v>512933237967.0</v>
+      </c>
+      <c r="AS57">
+        <v>520719302923.0</v>
+      </c>
+      <c r="AT57">
+        <v>748164089364.0</v>
+      </c>
+      <c r="AU57">
+        <v>718819396302.0</v>
+      </c>
+      <c r="AV57">
+        <v>510945337339.0</v>
+      </c>
+      <c r="AW57">
+        <v>510588770841.0</v>
+      </c>
+      <c r="AX57">
+        <v>346488320623.0</v>
+      </c>
+      <c r="AY57">
+        <v>500014691293.0</v>
+      </c>
+      <c r="AZ57">
+        <v>489211210350.0</v>
+      </c>
+      <c r="BA57">
+        <v>750964455678.0</v>
+      </c>
+      <c r="BB57">
+        <v>658252249849.0</v>
+      </c>
+      <c r="BC57">
+        <v>437400307380.0</v>
+      </c>
+      <c r="BD57">
+        <v>456583837506.0</v>
+      </c>
+      <c r="BE57">
+        <v>406241167184.0</v>
+      </c>
+      <c r="BF57"/>
+      <c r="BG57"/>
+      <c r="BH57"/>
+      <c r="BI57"/>
+      <c r="BJ57"/>
+      <c r="BK57"/>
+      <c r="BL57"/>
+      <c r="BM57"/>
+      <c r="BN57"/>
+      <c r="BO57"/>
+      <c r="BP57"/>
+      <c r="BQ57"/>
+      <c r="BR57"/>
+      <c r="BS57"/>
+      <c r="BT57"/>
+      <c r="BU57"/>
+      <c r="BV57"/>
+      <c r="BW57"/>
+      <c r="BX57"/>
+      <c r="BY57"/>
+      <c r="BZ57"/>
+      <c r="CA57"/>
+      <c r="CB57"/>
+      <c r="CC57"/>
+      <c r="CD57"/>
+      <c r="CE57"/>
+      <c r="CF57"/>
+      <c r="CG57"/>
+      <c r="CH57"/>
+      <c r="CI57"/>
+      <c r="CJ57"/>
+    </row>
+    <row r="58" spans="1:88">
+      <c r="A58" t="s">
+        <v>76</v>
+      </c>
+      <c r="B58">
+        <v>594814640000.0</v>
+      </c>
+      <c r="C58">
+        <v>616467485000.0</v>
+      </c>
+      <c r="D58">
+        <v>545291881000.0</v>
+      </c>
+      <c r="E58">
+        <v>493422112000.0</v>
+      </c>
+      <c r="F58">
+        <v>502184440000.0</v>
+      </c>
+      <c r="G58">
+        <v>445393311000.0</v>
+      </c>
+      <c r="H58">
+        <v>463193359000.0</v>
+      </c>
+      <c r="I58">
+        <v>485715049000.0</v>
+      </c>
+      <c r="J58">
+        <v>350798270780.0</v>
+      </c>
+      <c r="K58">
+        <v>350034639725.0</v>
+      </c>
+      <c r="L58">
+        <v>507651355382.0</v>
+      </c>
+      <c r="M58">
+        <v>604800165161.0</v>
+      </c>
+      <c r="N58">
+        <v>707735881217.0</v>
+      </c>
+      <c r="O58">
+        <v>709357460699.0</v>
+      </c>
+      <c r="P58">
+        <v>594503930604.0</v>
+      </c>
+      <c r="Q58">
+        <v>629258185370.0</v>
+      </c>
+      <c r="R58">
+        <v>582335890884.0</v>
+      </c>
+      <c r="S58">
+        <v>552534731868.0</v>
+      </c>
+      <c r="T58">
+        <v>515861813615.0</v>
+      </c>
+      <c r="U58">
+        <v>525163409017.0</v>
+      </c>
+      <c r="V58">
+        <v>484156992117.0</v>
+      </c>
+      <c r="W58">
+        <v>443386019164.0</v>
+      </c>
+      <c r="X58">
+        <v>402384335106.0</v>
+      </c>
+      <c r="Y58">
+        <v>396241544197.0</v>
+      </c>
+      <c r="Z58">
+        <v>411483233460.0</v>
+      </c>
+      <c r="AA58">
+        <v>419174021152.0</v>
+      </c>
+      <c r="AB58">
+        <v>417348795064.0</v>
+      </c>
+      <c r="AC58">
+        <v>446164652594.0</v>
+      </c>
+      <c r="AD58">
+        <v>448801462921.0</v>
+      </c>
+      <c r="AE58">
+        <v>467097305682.0</v>
+      </c>
+      <c r="AF58">
+        <v>488790826773.0</v>
+      </c>
+      <c r="AG58">
+        <v>504274264875.0</v>
+      </c>
+      <c r="AH58">
+        <v>362275973705.0</v>
+      </c>
+      <c r="AI58">
+        <v>544115395842.0</v>
+      </c>
+      <c r="AJ58">
+        <v>538877693247.0</v>
+      </c>
+      <c r="AK58">
+        <v>536699594505.0</v>
+      </c>
+      <c r="AL58">
+        <v>553388285772.0</v>
+      </c>
+      <c r="AM58">
+        <v>577314442427.0</v>
+      </c>
+      <c r="AN58">
+        <v>590413630191.0</v>
+      </c>
+      <c r="AO58">
+        <v>610873883157.0</v>
+      </c>
+      <c r="AP58">
+        <v>633865387792.0</v>
+      </c>
+      <c r="AQ58">
+        <v>677182715557.0</v>
+      </c>
+      <c r="AR58">
+        <v>719732960562.0</v>
+      </c>
+      <c r="AS58">
+        <v>520719302923.0</v>
+      </c>
+      <c r="AT58">
+        <v>748164089364.0</v>
+      </c>
+      <c r="AU58">
+        <v>839418838461.0</v>
+      </c>
+      <c r="AV58">
+        <v>510945337339.0</v>
+      </c>
+      <c r="AW58">
+        <v>510588770841.0</v>
+      </c>
+      <c r="AX58">
+        <v>976118608062.0</v>
+      </c>
+      <c r="AY58">
+        <v>500014691293.0</v>
+      </c>
+      <c r="AZ58">
+        <v>489211210350.0</v>
+      </c>
+      <c r="BA58">
+        <v>750964455678.0</v>
+      </c>
+      <c r="BB58">
+        <v>658252249849.0</v>
+      </c>
+      <c r="BC58">
+        <v>437400307380.0</v>
+      </c>
+      <c r="BD58">
+        <v>456583837506.0</v>
+      </c>
+      <c r="BE58">
+        <v>406241167184.0</v>
+      </c>
+      <c r="BF58">
+        <v>493117512400.0</v>
+      </c>
+      <c r="BG58">
+        <v>362684961300.0</v>
+      </c>
+      <c r="BH58">
+        <v>313753011600.0</v>
+      </c>
+      <c r="BI58">
+        <v>278215495400.0</v>
+      </c>
+      <c r="BJ58">
+        <v>267550158100.0</v>
+      </c>
+      <c r="BK58">
+        <v>242305894500.0</v>
+      </c>
+      <c r="BL58">
+        <v>230775653300.0</v>
+      </c>
+      <c r="BM58">
+        <v>215977286500.0</v>
+      </c>
+      <c r="BN58">
+        <v>208086347500.0</v>
+      </c>
+      <c r="BO58">
+        <v>204080350700.0</v>
+      </c>
+      <c r="BP58">
+        <v>201135136600.0</v>
+      </c>
+      <c r="BQ58">
+        <v>198972949000.0</v>
+      </c>
+      <c r="BR58">
+        <v>193631984800.0</v>
+      </c>
+      <c r="BS58">
+        <v>195786229500.0</v>
+      </c>
+      <c r="BT58">
+        <v>194197672300.0</v>
+      </c>
+      <c r="BU58">
+        <v>190779749500.0</v>
+      </c>
+      <c r="BV58">
+        <v>187912605100.0</v>
+      </c>
+      <c r="BW58"/>
+      <c r="BX58">
+        <v>191895719400.0</v>
+      </c>
+      <c r="BY58">
+        <v>188186079200.0</v>
+      </c>
+      <c r="BZ58">
+        <v>188885531000.0</v>
+      </c>
+      <c r="CA58">
+        <v>186516890400.0</v>
+      </c>
+      <c r="CB58">
+        <v>175777605400.0</v>
+      </c>
+      <c r="CC58">
+        <v>170715771300.0</v>
+      </c>
+      <c r="CD58">
+        <v>185619185200.0</v>
+      </c>
+      <c r="CE58">
+        <v>199815474500.0</v>
+      </c>
+      <c r="CF58">
+        <v>193918317800.0</v>
+      </c>
+      <c r="CG58">
+        <v>186333344500.0</v>
+      </c>
+      <c r="CH58">
+        <v>181869428600.0</v>
+      </c>
+      <c r="CI58"/>
+      <c r="CJ58">
+        <v>173516841700.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:88">
+      <c r="A59" t="s">
+        <v>77</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+    </row>
+    <row r="60" spans="1:88">
+      <c r="A60" t="s">
+        <v>78</v>
+      </c>
+      <c r="B60">
+        <v>875704885000.0</v>
+      </c>
+      <c r="C60">
+        <v>846055905000.0</v>
+      </c>
+      <c r="D60">
+        <v>859244230000.0</v>
+      </c>
+      <c r="E60">
+        <v>863796415000.0</v>
+      </c>
+      <c r="F60">
+        <v>848952739000.0</v>
+      </c>
+      <c r="G60">
+        <v>835704319000.0</v>
+      </c>
+      <c r="H60">
+        <v>830889634000.0</v>
+      </c>
+      <c r="I60">
+        <v>795462419000.0</v>
+      </c>
+      <c r="J60">
+        <v>829401009662.0</v>
+      </c>
+      <c r="K60">
+        <v>816474928839.0</v>
+      </c>
+      <c r="L60">
+        <v>696284154102.0</v>
+      </c>
+      <c r="M60">
+        <v>648215921603.0</v>
+      </c>
+      <c r="N60">
+        <v>604079293675.0</v>
+      </c>
+      <c r="O60">
+        <v>593289746977.0</v>
+      </c>
+      <c r="P60">
+        <v>566436555673.0</v>
+      </c>
+      <c r="Q60">
+        <v>563262735573.0</v>
+      </c>
+      <c r="R60">
+        <v>563467882165.0</v>
+      </c>
+      <c r="S60">
+        <v>549966034813.0</v>
+      </c>
+      <c r="T60">
+        <v>557072823767.0</v>
+      </c>
+      <c r="U60">
+        <v>572821928719.0</v>
+      </c>
+      <c r="V60">
+        <v>579637728167.0</v>
+      </c>
+      <c r="W60">
+        <v>582986235692.0</v>
+      </c>
+      <c r="X60">
+        <v>584938806271.0</v>
+      </c>
+      <c r="Y60">
+        <v>700715848497.0</v>
+      </c>
+      <c r="Z60">
+        <v>691378806584.0</v>
+      </c>
+      <c r="AA60">
+        <v>687850799923.0</v>
+      </c>
+      <c r="AB60">
+        <v>690169338882.0</v>
+      </c>
+      <c r="AC60">
+        <v>688451976849.0</v>
+      </c>
+      <c r="AD60">
+        <v>781875164877.0</v>
+      </c>
+      <c r="AE60">
+        <v>770016929908.0</v>
+      </c>
+      <c r="AF60">
+        <v>764071327818.0</v>
+      </c>
+      <c r="AG60">
+        <v>748519645223.0</v>
+      </c>
+      <c r="AH60">
+        <v>731372661196.0</v>
+      </c>
+      <c r="AI60">
+        <v>708981883420.0</v>
+      </c>
+      <c r="AJ60">
+        <v>703837059129.0</v>
+      </c>
+      <c r="AK60">
+        <v>692789589435.0</v>
+      </c>
+      <c r="AL60">
+        <v>674804113964.0</v>
+      </c>
+      <c r="AM60">
+        <v>656162860484.0</v>
+      </c>
+      <c r="AN60">
+        <v>638758818486.0</v>
+      </c>
+      <c r="AO60">
+        <v>620635437206.0</v>
+      </c>
+      <c r="AP60">
+        <v>601320226878.0</v>
+      </c>
+      <c r="AQ60">
+        <v>576567401439.0</v>
+      </c>
+      <c r="AR60">
+        <v>554257291467.0</v>
+      </c>
+      <c r="AS60">
+        <v>526589132499.0</v>
+      </c>
+      <c r="AT60">
+        <v>511314524821.0</v>
+      </c>
+      <c r="AU60">
+        <v>483195059184.0</v>
+      </c>
+      <c r="AV60">
+        <v>440177337138.0</v>
+      </c>
+      <c r="AW60">
+        <v>399588047286.0</v>
+      </c>
+      <c r="AX60">
+        <v>379879504721.0</v>
+      </c>
+      <c r="AY60">
+        <v>360092666547.0</v>
+      </c>
+      <c r="AZ60">
+        <v>320907090573.0</v>
+      </c>
+      <c r="BA60">
+        <v>285929538125.0</v>
+      </c>
+      <c r="BB60">
+        <v>275383837658.0</v>
+      </c>
+      <c r="BC60">
+        <v>259538189303.0</v>
+      </c>
+      <c r="BD60">
+        <v>233955480761.0</v>
+      </c>
+      <c r="BE60">
+        <v>212728086507.0</v>
+      </c>
+      <c r="BF60">
+        <v>201031708300.0</v>
+      </c>
+      <c r="BG60">
+        <v>192450759700.0</v>
+      </c>
+      <c r="BH60">
+        <v>173440833900.0</v>
+      </c>
+      <c r="BI60">
+        <v>150576732100.0</v>
+      </c>
+      <c r="BJ60">
+        <v>137985705900.0</v>
+      </c>
+      <c r="BK60">
+        <v>136465936000.0</v>
+      </c>
+      <c r="BL60">
+        <v>128214592500.0</v>
+      </c>
+      <c r="BM60">
+        <v>115487249600.0</v>
+      </c>
+      <c r="BN60">
+        <v>111510179800.0</v>
+      </c>
+      <c r="BO60">
+        <v>110906884600.0</v>
+      </c>
+      <c r="BP60">
+        <v>104500549600.0</v>
+      </c>
+      <c r="BQ60">
+        <v>103396377300.0</v>
+      </c>
+      <c r="BR60">
+        <v>101062252400.0</v>
+      </c>
+      <c r="BS60">
+        <v>98684459500.0</v>
+      </c>
+      <c r="BT60">
+        <v>92842760100.0</v>
+      </c>
+      <c r="BU60">
+        <v>94931465200.0</v>
+      </c>
+      <c r="BV60">
+        <v>92108574200.0</v>
+      </c>
+      <c r="BW60">
+        <v>86647648400.0</v>
+      </c>
+      <c r="BX60">
+        <v>86647648400.0</v>
+      </c>
+      <c r="BY60">
+        <v>87720362100.0</v>
+      </c>
+      <c r="BZ60">
+        <v>85031689200.0</v>
+      </c>
+      <c r="CA60">
+        <v>85289333600.0</v>
+      </c>
+      <c r="CB60">
+        <v>87531351900.0</v>
+      </c>
+      <c r="CC60">
+        <v>89382913300.0</v>
+      </c>
+      <c r="CD60">
+        <v>79253152900.0</v>
+      </c>
+      <c r="CE60">
+        <v>77322409700.0</v>
+      </c>
+      <c r="CF60">
+        <v>78860641100.0</v>
+      </c>
+      <c r="CG60">
+        <v>76784472200.0</v>
+      </c>
+      <c r="CH60">
+        <v>74043524900.0</v>
+      </c>
+      <c r="CI60">
+        <v>71333626200.0</v>
+      </c>
+      <c r="CJ60">
+        <v>71333626200.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:88">
+      <c r="A61" t="s">
+        <v>79</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+    </row>
+    <row r="62" spans="1:88">
+      <c r="A62" t="s">
+        <v>80</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:T32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B2">
+        <v>143970476000.0</v>
+      </c>
+      <c r="C2">
+        <v>169535101000.0</v>
+      </c>
+      <c r="D2">
+        <v>195326303655.0</v>
+      </c>
+      <c r="E2">
+        <v>172621949992.0</v>
+      </c>
+      <c r="F2">
+        <v>66817682649.0</v>
+      </c>
+      <c r="G2">
+        <v>92620136115.0</v>
+      </c>
+      <c r="H2">
+        <v>108723360816.0</v>
+      </c>
+      <c r="I2">
+        <v>129702516513.0</v>
+      </c>
+      <c r="J2">
+        <v>113161975703.0</v>
+      </c>
+      <c r="K2">
+        <v>142979120449.0</v>
+      </c>
+      <c r="L2">
+        <v>136763063892.0</v>
+      </c>
+      <c r="M2">
+        <v>128750995071.0</v>
+      </c>
+      <c r="N2">
+        <v>152588004611.0</v>
+      </c>
+      <c r="O2">
+        <v>111875115550.0</v>
+      </c>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B3">
+        <v>5524353000.0</v>
+      </c>
+      <c r="C3">
+        <v>5976689000.0</v>
+      </c>
+      <c r="D3">
+        <v>2694412072.0</v>
+      </c>
+      <c r="E3">
+        <v>2472404537.0</v>
+      </c>
+      <c r="F3">
+        <v>1209880692.0</v>
+      </c>
+      <c r="G3">
+        <v>408789510.0</v>
+      </c>
+      <c r="H3">
+        <v>328327475.0</v>
+      </c>
+      <c r="I3">
+        <v>703845598.0</v>
+      </c>
+      <c r="J3">
+        <v>968070230.0</v>
+      </c>
+      <c r="K3">
+        <v>995125948.0</v>
+      </c>
+      <c r="L3">
+        <v>1069233855.0</v>
+      </c>
+      <c r="M3">
+        <v>940631347.0</v>
+      </c>
+      <c r="N3">
+        <v>676245237.0</v>
+      </c>
+      <c r="O3">
+        <v>506104000.0</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
+        <v>151</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
         <v>152</v>
+      </c>
+      <c r="B5">
+        <v>34388461000.0</v>
+      </c>
+      <c r="C5">
+        <v>160229880000.0</v>
+      </c>
+      <c r="D5">
+        <v>159405858639.0</v>
+      </c>
+      <c r="E5">
+        <v>43553482890.0</v>
+      </c>
+      <c r="F5">
+        <v>-4599032756.0</v>
+      </c>
+      <c r="G5">
+        <v>-97064616497.0</v>
+      </c>
+      <c r="H5">
+        <v>-60680218782.0</v>
+      </c>
+      <c r="I5">
+        <v>72022543522.0</v>
+      </c>
+      <c r="J5">
+        <v>73686320170.0</v>
+      </c>
+      <c r="K5">
+        <v>92503478548.0</v>
+      </c>
+      <c r="L5">
+        <v>117751340428.0</v>
+      </c>
+      <c r="M5">
+        <v>115480206909.0</v>
+      </c>
+      <c r="N5">
+        <v>97960899418.0</v>
+      </c>
+      <c r="O5">
+        <v>76583527144.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B6">
+        <v>39912814000.0</v>
+      </c>
+      <c r="C6">
+        <v>166206569000.0</v>
+      </c>
+      <c r="D6">
+        <v>162100270711.0</v>
+      </c>
+      <c r="E6">
+        <v>46025887427.0</v>
+      </c>
+      <c r="F6">
+        <v>-3389152064.0</v>
+      </c>
+      <c r="G6">
+        <v>-96655826987.0</v>
+      </c>
+      <c r="H6">
+        <v>-60351891307.0</v>
+      </c>
+      <c r="I6">
+        <v>72726389120.0</v>
+      </c>
+      <c r="J6">
+        <v>74654390400.0</v>
+      </c>
+      <c r="K6">
+        <v>93498604496.0</v>
+      </c>
+      <c r="L6">
+        <v>118820574283.0</v>
+      </c>
+      <c r="M6">
+        <v>116420838256.0</v>
+      </c>
+      <c r="N6">
+        <v>98637144655.0</v>
+      </c>
+      <c r="O6">
+        <v>77089631144.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" t="s">
+        <v>154</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" t="s">
+        <v>155</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" t="s">
+        <v>156</v>
+      </c>
+      <c r="B9">
+        <v>144557361000.0</v>
+      </c>
+      <c r="C9">
+        <v>230091907000.0</v>
+      </c>
+      <c r="D9">
+        <v>224666554405.0</v>
+      </c>
+      <c r="E9">
+        <v>142750338034.0</v>
+      </c>
+      <c r="F9">
+        <v>71990060287.0</v>
+      </c>
+      <c r="G9">
+        <v>74963890505.0</v>
+      </c>
+      <c r="H9">
+        <v>96792553539.0</v>
+      </c>
+      <c r="I9">
+        <v>115335401924.0</v>
+      </c>
+      <c r="J9">
+        <v>114337882431.0</v>
+      </c>
+      <c r="K9">
+        <v>133293206628.0</v>
+      </c>
+      <c r="L9">
+        <v>166579424959.0</v>
+      </c>
+      <c r="M9">
+        <v>187887975310.0</v>
+      </c>
+      <c r="N9">
+        <v>148497450676.0</v>
+      </c>
+      <c r="O9">
+        <v>128035456220.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" t="s">
+        <v>157</v>
+      </c>
+      <c r="B10">
+        <v>32816279000.0</v>
+      </c>
+      <c r="C10">
+        <v>137232286000.0</v>
+      </c>
+      <c r="D10">
+        <v>129390889680.0</v>
+      </c>
+      <c r="E10">
+        <v>9388244967.0</v>
+      </c>
+      <c r="F10">
+        <v>-27042012109.0</v>
+      </c>
+      <c r="G10">
+        <v>-105498825152.0</v>
+      </c>
+      <c r="H10">
+        <v>-69515841972.0</v>
+      </c>
+      <c r="I10">
+        <v>62042118980.0</v>
+      </c>
+      <c r="J10">
+        <v>68803466028.0</v>
+      </c>
+      <c r="K10">
+        <v>87506296666.0</v>
+      </c>
+      <c r="L10">
+        <v>119428639360.0</v>
+      </c>
+      <c r="M10">
+        <v>135978034837.0</v>
+      </c>
+      <c r="N10">
+        <v>107122701371.0</v>
+      </c>
+      <c r="O10">
+        <v>76583527140.0</v>
+      </c>
+      <c r="P10">
+        <v>58495817000.0</v>
+      </c>
+      <c r="Q10">
+        <v>32908536000.0</v>
+      </c>
+      <c r="R10">
+        <v>18490211000.0</v>
+      </c>
+      <c r="S10">
+        <v>11944162000.0</v>
+      </c>
+      <c r="T10">
+        <v>11278252000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" t="s">
+        <v>158</v>
+      </c>
+      <c r="B11">
+        <v>641056000.0</v>
+      </c>
+      <c r="C11">
+        <v>378166000.0</v>
+      </c>
+      <c r="D11">
+        <v>376576321.0</v>
+      </c>
+      <c r="E11">
+        <v>389995779.0</v>
+      </c>
+      <c r="F11">
+        <v>334357652.0</v>
+      </c>
+      <c r="G11">
+        <v>451221614.0</v>
+      </c>
+      <c r="H11">
+        <v>599701639.0</v>
+      </c>
+      <c r="I11">
+        <v>598906539.0</v>
+      </c>
+      <c r="J11">
+        <v>573206556.0</v>
+      </c>
+      <c r="K11">
+        <v>591738150.0</v>
+      </c>
+      <c r="L11">
+        <v>934088360.0</v>
+      </c>
+      <c r="M11">
+        <v>15977839254.0</v>
+      </c>
+      <c r="N11">
+        <v>15277424710.0</v>
+      </c>
+      <c r="O11">
+        <v>12210436247.0</v>
+      </c>
+      <c r="P11">
+        <v>9411131000.0</v>
+      </c>
+      <c r="Q11">
+        <v>5336049000.0</v>
+      </c>
+      <c r="R11">
+        <v>5004738000.0</v>
+      </c>
+      <c r="S11">
+        <v>3921367000.0</v>
+      </c>
+      <c r="T11">
+        <v>3421307000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" t="s">
+        <v>159</v>
+      </c>
+      <c r="B12">
+        <v>13641251000.0</v>
+      </c>
+      <c r="C12">
+        <v>22997594000.0</v>
+      </c>
+      <c r="D12">
+        <v>30014968963.0</v>
+      </c>
+      <c r="E12">
+        <v>34165237918.0</v>
+      </c>
+      <c r="F12">
+        <v>22442979357.0</v>
+      </c>
+      <c r="G12">
+        <v>8434208656.0</v>
+      </c>
+      <c r="H12">
+        <v>8835623186.0</v>
+      </c>
+      <c r="I12">
+        <v>8389874095.0</v>
+      </c>
+      <c r="J12">
+        <v>8696847940.0</v>
+      </c>
+      <c r="K12">
+        <v>7979260611.0</v>
+      </c>
+      <c r="L12">
+        <v>3480618602.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" t="s">
+        <v>160</v>
+      </c>
+      <c r="B13">
+        <v>11155930497.0</v>
+      </c>
+      <c r="C13">
+        <v>2642223980.0</v>
+      </c>
+      <c r="D13">
+        <v>2271790962.0</v>
+      </c>
+      <c r="E13">
+        <v>55768014220.0</v>
+      </c>
+      <c r="F13">
+        <v>4991845770.0</v>
+      </c>
+      <c r="G13">
+        <v>8541968840.0</v>
+      </c>
+      <c r="H13">
+        <v>104089911750.0</v>
+      </c>
+      <c r="I13">
+        <v>9980424540.0</v>
+      </c>
+      <c r="J13">
+        <v>5794504730.0</v>
+      </c>
+      <c r="K13">
+        <v>4440384480.0</v>
+      </c>
+      <c r="L13">
+        <v>2468935450.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" t="s">
+        <v>161</v>
+      </c>
+      <c r="B14">
+        <v>35807.0</v>
+      </c>
+      <c r="C14">
+        <v>33074.0</v>
+      </c>
+      <c r="D14">
+        <v>211.0</v>
+      </c>
+      <c r="E14">
+        <v>462.0</v>
+      </c>
+      <c r="F14">
+        <v>1402.0</v>
+      </c>
+      <c r="G14">
+        <v>719.0</v>
+      </c>
+      <c r="H14">
+        <v>921.0</v>
+      </c>
+      <c r="I14">
+        <v>1431.0</v>
+      </c>
+      <c r="J14">
+        <v>1568.0</v>
+      </c>
+      <c r="K14">
+        <v>1663.0</v>
+      </c>
+      <c r="L14">
+        <v>1757.0</v>
+      </c>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" t="s">
+        <v>162</v>
+      </c>
+      <c r="B15">
+        <v>32175259000.0</v>
+      </c>
+      <c r="C15">
+        <v>136854153000.0</v>
+      </c>
+      <c r="D15">
+        <v>129014313570.0</v>
+      </c>
+      <c r="E15">
+        <v>8998249650.0</v>
+      </c>
+      <c r="F15">
+        <v>-27376369761.0</v>
+      </c>
+      <c r="G15">
+        <v>-105950046766.0</v>
+      </c>
+      <c r="H15">
+        <v>-70115543611.0</v>
+      </c>
+      <c r="I15">
+        <v>61443212578.0</v>
+      </c>
+      <c r="J15">
+        <v>68230259567.0</v>
+      </c>
+      <c r="K15">
+        <v>86914558620.0</v>
+      </c>
+      <c r="L15">
+        <v>118892415913.0</v>
+      </c>
+      <c r="M15">
+        <v>121735092562.0</v>
+      </c>
+      <c r="N15">
+        <v>92028509812.0</v>
+      </c>
+      <c r="O15">
+        <v>64373090893.0</v>
+      </c>
+      <c r="P15">
+        <v>49084685000.0</v>
+      </c>
+      <c r="Q15">
+        <v>27572487000.0</v>
+      </c>
+      <c r="R15">
+        <v>13485473000.0</v>
+      </c>
+      <c r="S15">
+        <v>8022796000.0</v>
+      </c>
+      <c r="T15">
+        <v>7856945000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" t="s">
+        <v>163</v>
+      </c>
+      <c r="B16">
+        <v>32175258920.0</v>
+      </c>
+      <c r="C16">
+        <v>136854152710.0</v>
+      </c>
+      <c r="D16">
+        <v>129014313570.0</v>
+      </c>
+      <c r="E16">
+        <v>8998249650.0</v>
+      </c>
+      <c r="F16">
+        <v>-27376368359.0</v>
+      </c>
+      <c r="G16">
+        <v>-105950046564.0</v>
+      </c>
+      <c r="H16">
+        <v>-70115543101.0</v>
+      </c>
+      <c r="I16">
+        <v>61443212578.0</v>
+      </c>
+      <c r="J16">
+        <v>68230259567.0</v>
+      </c>
+      <c r="K16">
+        <v>86914558620.0</v>
+      </c>
+      <c r="L16">
+        <v>118892415910.0</v>
+      </c>
+      <c r="M16">
+        <v>121735093000.0</v>
+      </c>
+      <c r="N16">
+        <v>92028510000.0</v>
+      </c>
+      <c r="O16">
+        <v>64373091000.0</v>
+      </c>
+      <c r="P16">
+        <v>49084685000.0</v>
+      </c>
+      <c r="Q16">
+        <v>27572487000.0</v>
+      </c>
+      <c r="R16">
+        <v>13485473000.0</v>
+      </c>
+      <c r="S16">
+        <v>8022796000.0</v>
+      </c>
+      <c r="T16">
+        <v>7856945000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" t="s">
+        <v>164</v>
+      </c>
+      <c r="B17">
+        <v>32175223115.0</v>
+      </c>
+      <c r="C17">
+        <v>136854119638.0</v>
+      </c>
+      <c r="D17">
+        <v>129014313359.0</v>
+      </c>
+      <c r="E17">
+        <v>8998249188.0</v>
+      </c>
+      <c r="F17">
+        <v>-27376369761.0</v>
+      </c>
+      <c r="G17">
+        <v>-105950046766.0</v>
+      </c>
+      <c r="H17">
+        <v>-70115543611.0</v>
+      </c>
+      <c r="I17">
+        <v>61443212441.0</v>
+      </c>
+      <c r="J17">
+        <v>68230259472.0</v>
+      </c>
+      <c r="K17">
+        <v>86914558516.0</v>
+      </c>
+      <c r="L17">
+        <v>118494551000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" t="s">
+        <v>165</v>
+      </c>
+      <c r="B18">
+        <v>-2485320125.0</v>
+      </c>
+      <c r="C18">
+        <v>3335589388.0</v>
+      </c>
+      <c r="D18">
+        <v>-27743178001.0</v>
+      </c>
+      <c r="E18">
+        <v>-33206172474.0</v>
+      </c>
+      <c r="F18">
+        <v>-21142021558.0</v>
+      </c>
+      <c r="G18">
+        <v>-5895576217.0</v>
+      </c>
+      <c r="H18">
+        <v>-4649659655.0</v>
+      </c>
+      <c r="I18">
+        <v>-4178852299.0</v>
+      </c>
+      <c r="J18">
+        <v>-5251933304.0</v>
+      </c>
+      <c r="K18">
+        <v>-3754039925.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" t="s">
+        <v>166</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" t="s">
+        <v>167</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" t="s">
+        <v>168</v>
+      </c>
+      <c r="B21">
+        <v>34388461000.0</v>
+      </c>
+      <c r="C21">
+        <v>134590062000.0</v>
+      </c>
+      <c r="D21">
+        <v>157169621241.0</v>
+      </c>
+      <c r="E21">
+        <v>65156259180.0</v>
+      </c>
+      <c r="F21">
+        <v>-4884217248.0</v>
+      </c>
+      <c r="G21">
+        <v>21625233212.0</v>
+      </c>
+      <c r="H21">
+        <v>40552357025.0</v>
+      </c>
+      <c r="I21">
+        <v>72472098860.0</v>
+      </c>
+      <c r="J21">
+        <v>73686320170.0</v>
+      </c>
+      <c r="K21">
+        <v>89595461370.0</v>
+      </c>
+      <c r="L21">
+        <v>115084068140.0</v>
+      </c>
+      <c r="M21">
+        <v>130728971981.0</v>
+      </c>
+      <c r="N21">
+        <v>96423341529.0</v>
+      </c>
+      <c r="O21">
+        <v>66226866000.0</v>
+      </c>
+      <c r="P21">
+        <v>58495817000.0</v>
+      </c>
+      <c r="Q21">
+        <v>32908536000.0</v>
+      </c>
+      <c r="R21">
+        <v>18454211000.0</v>
+      </c>
+      <c r="S21">
+        <v>11815162000.0</v>
+      </c>
+      <c r="T21">
+        <v>11258252000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" t="s">
+        <v>169</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" t="s">
+        <v>170</v>
+      </c>
+      <c r="B23">
+        <v>254139377000.0</v>
+      </c>
+      <c r="C23">
+        <v>265036947000.0</v>
+      </c>
+      <c r="D23">
+        <v>262823236819.0</v>
+      </c>
+      <c r="E23">
+        <v>241032116885.0</v>
+      </c>
+      <c r="F23">
+        <v>143691960184.0</v>
+      </c>
+      <c r="G23">
+        <v>148704496712.0</v>
+      </c>
+      <c r="H23">
+        <v>164963557330.0</v>
+      </c>
+      <c r="I23">
+        <v>172565819572.0</v>
+      </c>
+      <c r="J23">
+        <v>153813537962.0</v>
+      </c>
+      <c r="K23">
+        <v>186676865702.0</v>
+      </c>
+      <c r="L23">
+        <v>188258420704.0</v>
+      </c>
+      <c r="M23">
+        <v>185169436279.0</v>
+      </c>
+      <c r="N23">
+        <v>206360238900.0</v>
+      </c>
+      <c r="O23">
+        <v>175336326579.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" t="s">
+        <v>171</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" t="s">
+        <v>172</v>
+      </c>
+      <c r="B25">
+        <v>5524352616.0</v>
+      </c>
+      <c r="C25">
+        <v>5944223170.0</v>
+      </c>
+      <c r="D25">
+        <v>2664374572.0</v>
+      </c>
+      <c r="E25">
+        <v>2448945162.0</v>
+      </c>
+      <c r="F25">
+        <v>1207974442.0</v>
+      </c>
+      <c r="G25">
+        <v>408789510.0</v>
+      </c>
+      <c r="H25">
+        <v>328327475.0</v>
+      </c>
+      <c r="I25">
+        <v>703845598.0</v>
+      </c>
+      <c r="J25">
+        <v>968070230.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" t="s">
+        <v>173</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" t="s">
+        <v>174</v>
+      </c>
+      <c r="B27">
+        <v>16106457000.0</v>
+      </c>
+      <c r="C27">
+        <v>21750079000.0</v>
+      </c>
+      <c r="D27">
+        <v>9323195857.0</v>
+      </c>
+      <c r="E27">
+        <v>24164928573.0</v>
+      </c>
+      <c r="F27">
+        <v>35820248689.0</v>
+      </c>
+      <c r="G27">
+        <v>20838618721.0</v>
+      </c>
+      <c r="H27">
+        <v>19090458937.0</v>
+      </c>
+      <c r="I27">
+        <v>7584761256.0</v>
+      </c>
+      <c r="J27">
+        <v>5570774651.0</v>
+      </c>
+      <c r="K27">
+        <v>9793316095.0</v>
+      </c>
+      <c r="L27">
+        <v>13754187793.0</v>
+      </c>
+      <c r="M27">
+        <v>27940278713.0</v>
+      </c>
+      <c r="N27">
+        <v>28507219373.0</v>
+      </c>
+      <c r="O27">
+        <v>43258425596.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" t="s">
+        <v>175</v>
+      </c>
+      <c r="B28">
+        <v>29200652000.0</v>
+      </c>
+      <c r="C28">
+        <v>17035599000.0</v>
+      </c>
+      <c r="D28">
+        <v>55002216504.0</v>
+      </c>
+      <c r="E28">
+        <v>7628403089.0</v>
+      </c>
+      <c r="F28">
+        <v>5399169247.0</v>
+      </c>
+      <c r="G28">
+        <v>4865857053.0</v>
+      </c>
+      <c r="H28">
+        <v>7392813941.0</v>
+      </c>
+      <c r="I28">
+        <v>36276811877.0</v>
+      </c>
+      <c r="J28">
+        <v>35458549278.0</v>
+      </c>
+      <c r="K28">
+        <v>6153503135.0</v>
+      </c>
+      <c r="L28">
+        <v>8696605650.0</v>
+      </c>
+      <c r="M28">
+        <v>8160975930.0</v>
+      </c>
+      <c r="N28">
+        <v>7536046391.0</v>
+      </c>
+      <c r="O28">
+        <v>6529633070.0</v>
+      </c>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" t="s">
+        <v>176</v>
+      </c>
+      <c r="B29">
+        <v>641056242.0</v>
+      </c>
+      <c r="C29">
+        <v>378165920.0</v>
+      </c>
+      <c r="D29">
+        <v>376576321.0</v>
+      </c>
+      <c r="E29">
+        <v>389995780.0</v>
+      </c>
+      <c r="F29">
+        <v>334357650.0</v>
+      </c>
+      <c r="G29">
+        <v>451221610.0</v>
+      </c>
+      <c r="H29">
+        <v>599701640.0</v>
+      </c>
+      <c r="I29">
+        <v>598906540.0</v>
+      </c>
+      <c r="J29">
+        <v>573206560.0</v>
+      </c>
+      <c r="K29">
+        <v>591738150.0</v>
+      </c>
+      <c r="L29">
+        <v>934088360.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" t="s">
+        <v>177</v>
+      </c>
+      <c r="B30">
+        <v>110168900000.0</v>
+      </c>
+      <c r="C30">
+        <v>95501846000.0</v>
+      </c>
+      <c r="D30">
+        <v>67496933164.0</v>
+      </c>
+      <c r="E30">
+        <v>68410166893.0</v>
+      </c>
+      <c r="F30">
+        <v>76874277535.0</v>
+      </c>
+      <c r="G30">
+        <v>56084360597.0</v>
+      </c>
+      <c r="H30">
+        <v>56240196514.0</v>
+      </c>
+      <c r="I30">
+        <v>42863303059.0</v>
+      </c>
+      <c r="J30">
+        <v>40651562259.0</v>
+      </c>
+      <c r="K30">
+        <v>43697745255.0</v>
+      </c>
+      <c r="L30">
+        <v>51495356814.0</v>
+      </c>
+      <c r="M30">
+        <v>56418441208.0</v>
+      </c>
+      <c r="N30">
+        <v>53772234289.0</v>
+      </c>
+      <c r="O30">
+        <v>63461211029.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31" t="s">
+        <v>178</v>
+      </c>
+      <c r="B31">
+        <v>-1572182000.0</v>
+      </c>
+      <c r="C31">
+        <v>2642224000.0</v>
+      </c>
+      <c r="D31">
+        <v>-27778731561.0</v>
+      </c>
+      <c r="E31">
+        <v>-55768014213.0</v>
+      </c>
+      <c r="F31">
+        <v>-22157794861.0</v>
+      </c>
+      <c r="G31">
+        <v>-8541968834.0</v>
+      </c>
+      <c r="H31">
+        <v>-110068198997.0</v>
+      </c>
+      <c r="I31">
+        <v>-9980424542.0</v>
+      </c>
+      <c r="J31">
+        <v>-5794504734.0</v>
+      </c>
+      <c r="K31">
+        <v>-4440384471.0</v>
+      </c>
+      <c r="L31">
+        <v>2468935449.0</v>
+      </c>
+      <c r="M31">
+        <v>-9999702216.0</v>
+      </c>
+      <c r="N31">
+        <v>10699359842.0</v>
+      </c>
+      <c r="O31">
+        <v>10356661141.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32" t="s">
+        <v>179</v>
+      </c>
+      <c r="B32">
+        <v>288527838000.0</v>
+      </c>
+      <c r="C32">
+        <v>399627009000.0</v>
+      </c>
+      <c r="D32">
+        <v>419992858060.0</v>
+      </c>
+      <c r="E32">
+        <v>315372288026.0</v>
+      </c>
+      <c r="F32">
+        <v>138807742936.0</v>
+      </c>
+      <c r="G32">
+        <v>167584026620.0</v>
+      </c>
+      <c r="H32">
+        <v>205515914355.0</v>
+      </c>
+      <c r="I32">
+        <v>245037918437.0</v>
+      </c>
+      <c r="J32">
+        <v>227499858134.0</v>
+      </c>
+      <c r="K32">
+        <v>276272327077.0</v>
+      </c>
+      <c r="L32">
+        <v>303342488851.0</v>
+      </c>
+      <c r="M32">
+        <v>316638970381.0</v>
+      </c>
+      <c r="N32">
+        <v>301085455287.0</v>
+      </c>
+      <c r="O32">
+        <v>239910571770.0</v>
+      </c>
+      <c r="P32">
+        <v>194830212000.0</v>
+      </c>
+      <c r="Q32">
+        <v>121432084000.0</v>
+      </c>
+      <c r="R32">
+        <v>64670510000.0</v>
+      </c>
+      <c r="S32">
+        <v>60239577000.0</v>
+      </c>
+      <c r="T32">
+        <v>60175782000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CK32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:89">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>89</v>
+      </c>
+      <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>92</v>
+      </c>
+      <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>95</v>
+      </c>
+      <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="2" spans="1:89">
+      <c r="A2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B2">
+        <v>46645964000.0</v>
+      </c>
+      <c r="C2">
+        <v>11543365000.0</v>
+      </c>
+      <c r="D2">
+        <v>31365945000.0</v>
+      </c>
+      <c r="E2">
+        <v>36755188000.0</v>
+      </c>
+      <c r="F2">
+        <v>42030510000.0</v>
+      </c>
+      <c r="G2">
+        <v>30336452000.0</v>
+      </c>
+      <c r="H2">
+        <v>37580432000.0</v>
+      </c>
+      <c r="I2">
+        <v>28914830000.0</v>
+      </c>
+      <c r="J2">
+        <v>22166659430.0</v>
+      </c>
+      <c r="K2">
+        <v>81581454849.0</v>
+      </c>
+      <c r="L2">
+        <v>65007924458.0</v>
+      </c>
+      <c r="M2">
+        <v>53171719309.0</v>
+      </c>
+      <c r="N2">
+        <v>32069407425.0</v>
+      </c>
+      <c r="O2">
+        <v>45713294381.0</v>
+      </c>
+      <c r="P2">
+        <v>115169793248.0</v>
+      </c>
+      <c r="Q2">
+        <v>25101809654.0</v>
+      </c>
+      <c r="R2">
+        <v>16957512911.0</v>
+      </c>
+      <c r="S2">
+        <v>15392834179.0</v>
+      </c>
+      <c r="T2">
+        <v>18076468374.0</v>
+      </c>
+      <c r="U2">
+        <v>18794308967.0</v>
+      </c>
+      <c r="V2">
+        <v>17852126014.0</v>
+      </c>
+      <c r="W2">
+        <v>13304659986.0</v>
+      </c>
+      <c r="X2">
+        <v>22553490791.0</v>
+      </c>
+      <c r="Y2">
+        <v>36460023767.0</v>
+      </c>
+      <c r="Z2">
+        <v>14713795372.0</v>
+      </c>
+      <c r="AA2">
+        <v>18892826185.0</v>
+      </c>
+      <c r="AB2">
+        <v>33512000835.0</v>
+      </c>
+      <c r="AC2">
+        <v>24912053844.0</v>
+      </c>
+      <c r="AD2">
+        <v>25432124326.0</v>
+      </c>
+      <c r="AE2">
+        <v>24867181811.0</v>
+      </c>
+      <c r="AF2">
+        <v>31372817572.0</v>
+      </c>
+      <c r="AG2">
+        <v>31152104572.0</v>
+      </c>
+      <c r="AH2">
+        <v>45411377942.0</v>
+      </c>
+      <c r="AI2">
+        <v>21062370829.0</v>
+      </c>
+      <c r="AJ2">
+        <v>28007759092.0</v>
+      </c>
+      <c r="AK2">
+        <v>29405699779.0</v>
+      </c>
+      <c r="AL2">
+        <v>26494884528.0</v>
+      </c>
+      <c r="AM2">
+        <v>28285562074.0</v>
+      </c>
+      <c r="AN2">
+        <v>25890266243.0</v>
+      </c>
+      <c r="AO2">
+        <v>30034682557.0</v>
+      </c>
+      <c r="AP2">
+        <v>44231747551.0</v>
+      </c>
+      <c r="AQ2">
+        <v>41827298150.0</v>
+      </c>
+      <c r="AR2">
+        <v>39836783044.0</v>
+      </c>
+      <c r="AS2">
+        <v>27109704548.0</v>
+      </c>
+      <c r="AT2">
+        <v>32522154937.0</v>
+      </c>
+      <c r="AU2">
+        <v>36225187508.0</v>
+      </c>
+      <c r="AV2">
+        <v>33201960471.0</v>
+      </c>
+      <c r="AW2">
+        <v>24539006227.0</v>
+      </c>
+      <c r="AX2">
+        <v>39753040788.0</v>
+      </c>
+      <c r="AY2">
+        <v>31256987585.0</v>
+      </c>
+      <c r="AZ2">
+        <v>53831193423.0</v>
+      </c>
+      <c r="BA2">
+        <v>26278433249.0</v>
+      </c>
+      <c r="BB2">
+        <v>38476745156.0</v>
+      </c>
+      <c r="BC2">
+        <v>34001632783.0</v>
+      </c>
+      <c r="BD2">
+        <v>34328295123.0</v>
+      </c>
+      <c r="BE2">
+        <v>28036016044.0</v>
+      </c>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+    </row>
+    <row r="3" spans="1:89">
+      <c r="A3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B3">
+        <v>1512442000.0</v>
+      </c>
+      <c r="C3">
+        <v>1474570016.0</v>
+      </c>
+      <c r="D3">
+        <v>2041973000.0</v>
+      </c>
+      <c r="E3">
+        <v>1180405000.0</v>
+      </c>
+      <c r="F3">
+        <v>1149862550.0</v>
+      </c>
+      <c r="G3">
+        <v>1152112000.0</v>
+      </c>
+      <c r="H3">
+        <v>1184810000.0</v>
+      </c>
+      <c r="I3">
+        <v>1158116000.0</v>
+      </c>
+      <c r="J3">
+        <v>2917977770.0</v>
+      </c>
+      <c r="K3">
+        <v>708275696.0</v>
+      </c>
+      <c r="L3">
+        <v>636041918.0</v>
+      </c>
+      <c r="M3">
+        <v>575684522.0</v>
+      </c>
+      <c r="N3">
+        <v>1040499428.0</v>
+      </c>
+      <c r="O3">
+        <v>442186204.0</v>
+      </c>
+      <c r="P3">
+        <v>711074914.0</v>
+      </c>
+      <c r="Q3">
+        <v>670099763.0</v>
+      </c>
+      <c r="R3">
+        <v>597648000.0</v>
+      </c>
+      <c r="S3">
+        <v>486698000.0</v>
+      </c>
+      <c r="T3">
+        <v>457904013.0</v>
+      </c>
+      <c r="U3">
+        <v>315439578.0</v>
+      </c>
+      <c r="V3">
+        <v>209481951.0</v>
+      </c>
+      <c r="W3">
+        <v>227055150.0</v>
+      </c>
+      <c r="X3">
+        <v>111196803.0</v>
+      </c>
+      <c r="Y3">
+        <v>102940324.0</v>
+      </c>
+      <c r="Z3">
+        <v>86305945.0</v>
+      </c>
+      <c r="AA3">
+        <v>108346438.0</v>
+      </c>
+      <c r="AB3">
+        <v>126754331.0</v>
+      </c>
+      <c r="AC3">
+        <v>-8162409.0</v>
+      </c>
+      <c r="AD3">
+        <v>103814691.0</v>
+      </c>
+      <c r="AE3">
+        <v>105920862.0</v>
+      </c>
+      <c r="AF3">
+        <v>118719729.0</v>
+      </c>
+      <c r="AG3">
+        <v>173422378.0</v>
+      </c>
+      <c r="AH3">
+        <v>199482752.0</v>
+      </c>
+      <c r="AI3">
+        <v>212220739.0</v>
+      </c>
+      <c r="AJ3">
+        <v>172680916.0</v>
+      </c>
+      <c r="AK3">
+        <v>266541459.0</v>
+      </c>
+      <c r="AL3">
+        <v>272042620.0</v>
+      </c>
+      <c r="AM3">
+        <v>256805233.0</v>
+      </c>
+      <c r="AN3">
+        <v>259059225.0</v>
+      </c>
+      <c r="AO3">
+        <v>242281162.0</v>
+      </c>
+      <c r="AP3">
+        <v>246478789.0</v>
+      </c>
+      <c r="AQ3">
+        <v>247306772.0</v>
+      </c>
+      <c r="AR3">
+        <v>252142871.0</v>
+      </c>
+      <c r="AS3">
+        <v>266152277.0</v>
+      </c>
+      <c r="AT3">
+        <v>288412543.0</v>
+      </c>
+      <c r="AU3">
+        <v>262526164.0</v>
+      </c>
+      <c r="AV3">
+        <v>258443850.0</v>
+      </c>
+      <c r="AW3">
+        <v>250912924.0</v>
+      </c>
+      <c r="AX3">
+        <v>222227193.0</v>
+      </c>
+      <c r="AY3">
+        <v>209047380.0</v>
+      </c>
+      <c r="AZ3">
+        <v>243116774.0</v>
+      </c>
+      <c r="BA3">
+        <v>167811614.0</v>
+      </c>
+      <c r="BB3">
+        <v>143544340.0</v>
+      </c>
+      <c r="BC3">
+        <v>121772509.0</v>
+      </c>
+      <c r="BD3">
+        <v>105509630.0</v>
+      </c>
+      <c r="BE3">
+        <v>124123179.0</v>
+      </c>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+    </row>
+    <row r="4" spans="1:89">
+      <c r="A4" t="s">
+        <v>151</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+    </row>
+    <row r="5" spans="1:89">
+      <c r="A5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B5">
+        <v>30863653000.0</v>
+      </c>
+      <c r="C5">
+        <v>-11608768000.0</v>
+      </c>
+      <c r="D5">
+        <v>-2637573000.0</v>
+      </c>
+      <c r="E5">
+        <v>17869339000.0</v>
+      </c>
+      <c r="F5">
+        <v>16273011000.0</v>
+      </c>
+      <c r="G5">
+        <v>11563056000.0</v>
+      </c>
+      <c r="H5">
+        <v>26019142000.0</v>
+      </c>
+      <c r="I5">
+        <v>-5144635000.0</v>
+      </c>
+      <c r="J5">
+        <v>13860212627.0</v>
+      </c>
+      <c r="K5">
+        <v>125495160205.0</v>
+      </c>
+      <c r="L5">
+        <v>51735869164.0</v>
+      </c>
+      <c r="M5">
+        <v>51980990576.0</v>
+      </c>
+      <c r="N5">
+        <v>20052923254.0</v>
+      </c>
+      <c r="O5">
+        <v>33845557613.0</v>
+      </c>
+      <c r="P5">
+        <v>12449772662.0</v>
+      </c>
+      <c r="Q5">
+        <v>11034388929.0</v>
+      </c>
+      <c r="R5">
+        <v>20260392265.0</v>
+      </c>
+      <c r="S5">
+        <v>-191070975.0</v>
+      </c>
+      <c r="T5">
+        <v>-9102756004.0</v>
+      </c>
+      <c r="U5">
+        <v>-4319396914.0</v>
+      </c>
+      <c r="V5">
+        <v>9490436632.0</v>
+      </c>
+      <c r="W5">
+        <v>-125656084.0</v>
+      </c>
+      <c r="X5">
+        <v>-114272161188.0</v>
+      </c>
+      <c r="Y5">
+        <v>11062948099.0</v>
+      </c>
+      <c r="Z5">
+        <v>5477865215.0</v>
+      </c>
+      <c r="AA5">
+        <v>-58469687.0</v>
+      </c>
+      <c r="AB5">
+        <v>6776479514.0</v>
+      </c>
+      <c r="AC5">
+        <v>-91039887367.0</v>
+      </c>
+      <c r="AD5">
+        <v>13947712316.0</v>
+      </c>
+      <c r="AE5">
+        <v>9926139163.0</v>
+      </c>
+      <c r="AF5">
+        <v>21088405225.0</v>
+      </c>
+      <c r="AG5">
+        <v>18702674801.0</v>
+      </c>
+      <c r="AH5">
+        <v>25534921222.0</v>
+      </c>
+      <c r="AI5">
+        <v>6696542274.0</v>
+      </c>
+      <c r="AJ5">
+        <v>12349459065.0</v>
+      </c>
+      <c r="AK5">
+        <v>19974062975.0</v>
+      </c>
+      <c r="AL5">
+        <v>20433600962.0</v>
+      </c>
+      <c r="AM5">
+        <v>21890119017.0</v>
+      </c>
+      <c r="AN5">
+        <v>18039028172.0</v>
+      </c>
+      <c r="AO5">
+        <v>20676101295.0</v>
+      </c>
+      <c r="AP5">
+        <v>26391875420.0</v>
+      </c>
+      <c r="AQ5">
+        <v>27396473661.0</v>
+      </c>
+      <c r="AR5">
+        <v>26199261238.0</v>
+      </c>
+      <c r="AS5">
+        <v>15983677723.0</v>
+      </c>
+      <c r="AT5">
+        <v>34672453618.0</v>
+      </c>
+      <c r="AU5">
+        <v>42087245587.0</v>
+      </c>
+      <c r="AV5">
+        <v>36295185173.0</v>
+      </c>
+      <c r="AW5">
+        <v>18247903929.0</v>
+      </c>
+      <c r="AX5">
+        <v>18620981683.0</v>
+      </c>
+      <c r="AY5">
+        <v>42316136124.0</v>
+      </c>
+      <c r="AZ5">
+        <v>40847963738.0</v>
+      </c>
+      <c r="BA5">
+        <v>11170211869.0</v>
+      </c>
+      <c r="BB5">
+        <v>20545095178.0</v>
+      </c>
+      <c r="BC5">
+        <v>25397628633.0</v>
+      </c>
+      <c r="BD5">
+        <v>21226707378.0</v>
+      </c>
+      <c r="BE5">
+        <v>11865138624.0</v>
+      </c>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+    </row>
+    <row r="6" spans="1:89">
+      <c r="A6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B6">
+        <v>32376095000.0</v>
+      </c>
+      <c r="C6">
+        <v>-10134197984.0</v>
+      </c>
+      <c r="D6">
+        <v>-595600000.0</v>
+      </c>
+      <c r="E6">
+        <v>19049744000.0</v>
+      </c>
+      <c r="F6">
+        <v>17422873550.0</v>
+      </c>
+      <c r="G6">
+        <v>12715168000.0</v>
+      </c>
+      <c r="H6">
+        <v>27203952000.0</v>
+      </c>
+      <c r="I6">
+        <v>-3986519000.0</v>
+      </c>
+      <c r="J6">
+        <v>16778190397.0</v>
+      </c>
+      <c r="K6">
+        <v>126203435901.0</v>
+      </c>
+      <c r="L6">
+        <v>52371911082.0</v>
+      </c>
+      <c r="M6">
+        <v>52556675098.0</v>
+      </c>
+      <c r="N6">
+        <v>21093422682.0</v>
+      </c>
+      <c r="O6">
+        <v>34287743817.0</v>
+      </c>
+      <c r="P6">
+        <v>13160847576.0</v>
+      </c>
+      <c r="Q6">
+        <v>11704488692.0</v>
+      </c>
+      <c r="R6">
+        <v>20858040265.0</v>
+      </c>
+      <c r="S6">
+        <v>295627025.0</v>
+      </c>
+      <c r="T6">
+        <v>-8644851991.0</v>
+      </c>
+      <c r="U6">
+        <v>-4003957336.0</v>
+      </c>
+      <c r="V6">
+        <v>9699918583.0</v>
+      </c>
+      <c r="W6">
+        <v>101399066.0</v>
+      </c>
+      <c r="X6">
+        <v>-114160964385.0</v>
+      </c>
+      <c r="Y6">
+        <v>11165888423.0</v>
+      </c>
+      <c r="Z6">
+        <v>5564171160.0</v>
+      </c>
+      <c r="AA6">
+        <v>49876751.0</v>
+      </c>
+      <c r="AB6">
+        <v>6903233845.0</v>
+      </c>
+      <c r="AC6">
+        <v>-91048049776.0</v>
+      </c>
+      <c r="AD6">
+        <v>14051527007.0</v>
+      </c>
+      <c r="AE6">
+        <v>10032060025.0</v>
+      </c>
+      <c r="AF6">
+        <v>21207124954.0</v>
+      </c>
+      <c r="AG6">
+        <v>18876097179.0</v>
+      </c>
+      <c r="AH6">
+        <v>25734403974.0</v>
+      </c>
+      <c r="AI6">
+        <v>6908763013.0</v>
+      </c>
+      <c r="AJ6">
+        <v>12522139981.0</v>
+      </c>
+      <c r="AK6">
+        <v>20240604434.0</v>
+      </c>
+      <c r="AL6">
+        <v>20705643582.0</v>
+      </c>
+      <c r="AM6">
+        <v>22146924250.0</v>
+      </c>
+      <c r="AN6">
+        <v>18298087397.0</v>
+      </c>
+      <c r="AO6">
+        <v>20918382457.0</v>
+      </c>
+      <c r="AP6">
+        <v>26638354209.0</v>
+      </c>
+      <c r="AQ6">
+        <v>27643780433.0</v>
+      </c>
+      <c r="AR6">
+        <v>26451404109.0</v>
+      </c>
+      <c r="AS6">
+        <v>16249830000.0</v>
+      </c>
+      <c r="AT6">
+        <v>34960866161.0</v>
+      </c>
+      <c r="AU6">
+        <v>42349771751.0</v>
+      </c>
+      <c r="AV6">
+        <v>36553629023.0</v>
+      </c>
+      <c r="AW6">
+        <v>18498816853.0</v>
+      </c>
+      <c r="AX6">
+        <v>18843208876.0</v>
+      </c>
+      <c r="AY6">
+        <v>42525183504.0</v>
+      </c>
+      <c r="AZ6">
+        <v>41091080512.0</v>
+      </c>
+      <c r="BA6">
+        <v>11338023483.0</v>
+      </c>
+      <c r="BB6">
+        <v>20688639518.0</v>
+      </c>
+      <c r="BC6">
+        <v>25519401142.0</v>
+      </c>
+      <c r="BD6">
+        <v>21332217008.0</v>
+      </c>
+      <c r="BE6">
+        <v>11989261803.0</v>
+      </c>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+    </row>
+    <row r="7" spans="1:89">
+      <c r="A7" t="s">
+        <v>154</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+    </row>
+    <row r="8" spans="1:89">
+      <c r="A8" t="s">
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -15947,1025 +16615,1070 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B9">
+        <v>54315374000.0</v>
+      </c>
+      <c r="C9">
+        <v>10725176000.0</v>
+      </c>
+      <c r="D9">
+        <v>37703055000.0</v>
+      </c>
+      <c r="E9">
         <v>46373764000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>28983008000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>34979915000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>41650733000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>27590381000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>21158476879.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>138984041085.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>71244135070.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>67505235836.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>34532647687.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>50748493893.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>60235445928.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>28038853692.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>38086213070.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>16389825344.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>13312438090.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>20605456007.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>23790844651.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>13071440847.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>12836499254.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>23332297277.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>17881612733.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>20913481241.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>30076277246.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>22846646019.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>23183479192.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>20686151082.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>30191519020.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>31255075418.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>36311727294.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>18280925790.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>24597644276.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>27732236176.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>31084905624.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>31891166585.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>27932451613.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>29098009988.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>38507725792.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>38750145183.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>36321681325.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>26601861911.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>50699775666.0</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>54025339912.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>53267759102.0</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>33276926168.0</v>
       </c>
-      <c r="AU9">
+      <c r="AX9">
         <v>32433759489.0</v>
       </c>
-      <c r="AV9">
+      <c r="AY9">
         <v>53590378369.0</v>
       </c>
-      <c r="AW9">
+      <c r="AZ9">
         <v>52304550240.0</v>
       </c>
-      <c r="AX9">
+      <c r="BA9">
         <v>24763214093.0</v>
       </c>
-      <c r="AY9">
+      <c r="BB9">
         <v>35193465068.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BC9">
         <v>36236221275.0</v>
       </c>
-      <c r="BA9">
+      <c r="BD9">
         <v>43716774529.0</v>
       </c>
-      <c r="BB9">
+      <c r="BE9">
         <v>25054095169.0</v>
       </c>
-      <c r="BC9"/>
-[...1 lines deleted...]
-      <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B10">
+        <v>33554624000.0</v>
+      </c>
+      <c r="C10">
+        <v>-14000288000.0</v>
+      </c>
+      <c r="D10">
+        <v>-4274643000.0</v>
+      </c>
+      <c r="E10">
         <v>15039576000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>17397607000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>4653739000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>35778248000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>-33651305000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>14993328731.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>120112014000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>47022640358.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>44232103150.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>11189635918.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>26946510254.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>2910933959.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-111827632.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>13595166306.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>-7006027666.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>-15143858886.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>-6715038160.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>-3298126872.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>-1884988191.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>-116369703175.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>9413635275.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>3622622160.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-2165379412.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>3614597031.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>-93270028945.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>12011394537.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>8128195405.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>15280552853.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>17298817259.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>24167219009.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>5295529859.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>11808227842.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>18136181031.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>18766958971.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>20092098184.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>16193127517.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>19464816491.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>24819783873.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>27028568785.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>25703471566.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>15940584399.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>34312453618.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>43472129777.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>38079813788.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>19505474280.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>19742524100.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>43401457597.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>40283880630.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>13012154402.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>24624571384.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>29202094955.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>25206158754.0</v>
       </c>
-      <c r="BB10">
+      <c r="BE10">
         <v>14256176824.0</v>
       </c>
-      <c r="BC10">
+      <c r="BF10">
         <v>14986741100.0</v>
       </c>
-      <c r="BD10">
+      <c r="BG10">
         <v>22134450500.0</v>
       </c>
-      <c r="BE10">
+      <c r="BH10">
         <v>26508818000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BI10">
         <v>15056712900.0</v>
       </c>
-      <c r="BG10">
+      <c r="BJ10">
         <v>6836303200.0</v>
       </c>
-      <c r="BH10">
+      <c r="BK10">
         <v>10093982600.0</v>
       </c>
-      <c r="BI10">
+      <c r="BL10">
         <v>13761145500.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BM10">
         <v>6056214700.0</v>
       </c>
-      <c r="BK10">
+      <c r="BN10">
         <v>5484179500.0</v>
       </c>
-      <c r="BL10">
+      <c r="BO10">
         <v>7606996500.0</v>
       </c>
-      <c r="BM10">
+      <c r="BP10">
         <v>3785114600.0</v>
       </c>
-      <c r="BN10">
+      <c r="BQ10">
         <v>3370507900.0</v>
       </c>
-      <c r="BO10">
+      <c r="BR10">
         <v>4669799900.0</v>
       </c>
-      <c r="BP10">
+      <c r="BS10">
         <v>6664788800.0</v>
       </c>
-      <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BT10"/>
+      <c r="BU10">
         <v>4032701300.0</v>
       </c>
-      <c r="BS10">
+      <c r="BV10">
         <v>2896862300.0</v>
       </c>
-      <c r="BT10">
+      <c r="BW10">
         <v>7515437400.0</v>
       </c>
-      <c r="BU10"/>
-      <c r="BV10">
+      <c r="BX10"/>
+      <c r="BY10">
         <v>3923668700.0</v>
       </c>
-      <c r="BW10">
+      <c r="BZ10">
         <v>2610096700.0</v>
       </c>
-      <c r="BX10">
+      <c r="CA10">
         <v>6222889400.0</v>
-      </c>
-[...5 lines deleted...]
-        <v>5461354600.0</v>
       </c>
       <c r="CB10"/>
       <c r="CC10">
-        <v>6423571500.0</v>
+        <v>17412048000.0</v>
       </c>
       <c r="CD10">
-        <v>8427356700.0</v>
+        <v>5461354600.0</v>
       </c>
       <c r="CE10"/>
       <c r="CF10">
+        <v>6423571500.0</v>
+      </c>
+      <c r="CG10">
+        <v>8427356700.0</v>
+      </c>
+      <c r="CH10"/>
+      <c r="CI10">
         <v>6866791200.0</v>
       </c>
-      <c r="CG10">
+      <c r="CJ10">
         <v>5548756200.0</v>
       </c>
-      <c r="CH10">
+      <c r="CK10">
         <v>2579598600.0</v>
       </c>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B11">
+        <v>31598000.0</v>
+      </c>
+      <c r="C11">
+        <v>5071000.0</v>
+      </c>
+      <c r="D11">
+        <v>525288000.0</v>
+      </c>
+      <c r="E11">
         <v>69848000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>9684000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>36236000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>85411000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>135026000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>130704720.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>27024476.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>92306941.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>95475216.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>95475216.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>93318948.0</v>
       </c>
       <c r="O11">
         <v>93318948.0</v>
       </c>
       <c r="P11">
+        <v>102596598.0</v>
+      </c>
+      <c r="Q11">
+        <v>93318948.0</v>
+      </c>
+      <c r="R11">
+        <v>93318948.0</v>
+      </c>
+      <c r="S11">
         <v>100761285.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>115633331.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>100761285.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>50380644.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>67582392.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>126853321.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>76593376.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>94615344.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>153159573.0</v>
       </c>
       <c r="AA11">
         <v>153159573.0</v>
       </c>
       <c r="AB11">
-        <v>151833234.0</v>
+        <v>141549259.0</v>
       </c>
       <c r="AC11">
-        <v>144534498.0</v>
+        <v>153159573.0</v>
       </c>
       <c r="AD11">
-        <v>151833234.0</v>
+        <v>153159573.0</v>
       </c>
       <c r="AE11">
         <v>151833234.0</v>
       </c>
       <c r="AF11">
-        <v>150705573.0</v>
+        <v>144534498.0</v>
       </c>
       <c r="AG11">
-        <v>122189223.0</v>
+        <v>151833234.0</v>
       </c>
       <c r="AH11">
-        <v>150705573.0</v>
+        <v>151833234.0</v>
       </c>
       <c r="AI11">
         <v>150705573.0</v>
       </c>
       <c r="AJ11">
-        <v>149606187.0</v>
+        <v>122189223.0</v>
       </c>
       <c r="AK11">
-        <v>143276964.0</v>
+        <v>150705573.0</v>
       </c>
       <c r="AL11">
-        <v>149606187.0</v>
+        <v>150705573.0</v>
       </c>
       <c r="AM11">
         <v>149606187.0</v>
       </c>
       <c r="AN11">
+        <v>143276964.0</v>
+      </c>
+      <c r="AO11">
+        <v>149606187.0</v>
+      </c>
+      <c r="AP11">
+        <v>149606187.0</v>
+      </c>
+      <c r="AQ11">
         <v>149248812.0</v>
       </c>
-      <c r="AO11">
+      <c r="AR11">
         <v>476400904.0</v>
       </c>
-      <c r="AP11">
+      <c r="AS11">
         <v>210676937.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AT11">
         <v>148669645.0</v>
       </c>
-      <c r="AR11">
+      <c r="AU11">
         <v>98340874.0</v>
       </c>
-      <c r="AS11">
+      <c r="AV11">
         <v>622874585.0</v>
       </c>
-      <c r="AT11">
+      <c r="AW11">
         <v>-203068285.0</v>
       </c>
-      <c r="AU11">
+      <c r="AX11">
         <v>-4177718159.0</v>
       </c>
-      <c r="AV11">
+      <c r="AY11">
         <v>4269949159.0</v>
       </c>
-      <c r="AW11">
+      <c r="AZ11">
         <v>5469631621.0</v>
       </c>
-      <c r="AX11">
+      <c r="BA11">
         <v>2484451539.0</v>
       </c>
-      <c r="AY11">
+      <c r="BB11">
         <v>3703955137.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BC11">
         <v>3619386413.0</v>
       </c>
-      <c r="BA11">
+      <c r="BD11">
         <v>3978764500.0</v>
       </c>
-      <c r="BB11">
+      <c r="BE11">
         <v>2559798635.0</v>
       </c>
-      <c r="BC11">
+      <c r="BF11">
         <v>2547348400.0</v>
       </c>
-      <c r="BD11">
+      <c r="BG11">
         <v>3124524700.0</v>
       </c>
-      <c r="BE11">
+      <c r="BH11">
         <v>3644716200.0</v>
       </c>
-      <c r="BF11">
+      <c r="BI11">
         <v>2465686700.0</v>
       </c>
-      <c r="BG11">
+      <c r="BJ11">
         <v>1458089300.0</v>
       </c>
-      <c r="BH11">
+      <c r="BK11">
         <v>1842639100.0</v>
       </c>
-      <c r="BI11">
+      <c r="BL11">
         <v>1033802600.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BM11">
         <v>2079144900.0</v>
       </c>
-      <c r="BK11">
+      <c r="BN11">
         <v>1022440200.0</v>
       </c>
-      <c r="BL11">
+      <c r="BO11">
         <v>1200661500.0</v>
       </c>
-      <c r="BM11">
+      <c r="BP11">
         <v>2680942300.0</v>
       </c>
-      <c r="BN11">
+      <c r="BQ11">
         <v>1036383000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BR11">
         <v>464323000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BS11">
         <v>823089500.0</v>
       </c>
-      <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>1209810400.0</v>
       </c>
-      <c r="BS11">
+      <c r="BV11">
         <v>869058700.0</v>
       </c>
-      <c r="BT11">
+      <c r="BW11">
         <v>2254631200.0</v>
       </c>
-      <c r="BU11"/>
-      <c r="BV11">
+      <c r="BX11"/>
+      <c r="BY11">
         <v>1234995800.0</v>
       </c>
-      <c r="BW11">
+      <c r="BZ11">
         <v>1040057100.0</v>
       </c>
-      <c r="BX11">
+      <c r="CA11">
         <v>1551943600.0</v>
-      </c>
-[...5 lines deleted...]
-        <v>1277742400.0</v>
       </c>
       <c r="CB11"/>
       <c r="CC11">
+        <v>5454603600.0</v>
+      </c>
+      <c r="CD11">
+        <v>1277742400.0</v>
+      </c>
+      <c r="CE11"/>
+      <c r="CF11">
         <v>2519718700.0</v>
       </c>
-      <c r="CD11">
+      <c r="CG11">
         <v>1935559800.0</v>
       </c>
-      <c r="CE11">
+      <c r="CH11">
         <v>522118700.0</v>
       </c>
-      <c r="CF11">
+      <c r="CI11">
         <v>1433335600.0</v>
       </c>
-      <c r="CG11">
+      <c r="CJ11">
         <v>1360000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CK11">
         <v>773879600.0</v>
       </c>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B12">
+        <v>3085622000.0</v>
+      </c>
+      <c r="C12">
+        <v>5101888000.0</v>
+      </c>
+      <c r="D12">
+        <v>5026767000.0</v>
+      </c>
+      <c r="E12">
         <v>2829762000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>1124596293.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>6909317000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>9759106000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>28506670000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>1133116104.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>5383146201.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>5501607595.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>8751026677.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>8863287331.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>6899047360.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>9538838704.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>11146216561.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>6665225963.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>6814956690.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>5039065444.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>2395641241.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>12980160449.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>2028112223.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>2097541990.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>2092013888.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>2137743055.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>2106909721.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>2314382483.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>2221979166.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>2218817779.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>2080443758.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>2138582428.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>2090833334.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>2078333333.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>2082125000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>2197750718.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>2175381944.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>2188194445.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>2135520833.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>2288352278.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>2251416666.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>2135324999.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>966666667.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>1657285269.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>1463333333.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>360000000.0</v>
       </c>
-      <c r="AR12"/>
-[...1 lines deleted...]
-      <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
-      <c r="BY12">
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12">
         <v>5601400.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CC12">
         <v>18768900.0</v>
       </c>
-      <c r="CA12">
+      <c r="CD12">
         <v>3592300.0</v>
       </c>
-      <c r="CB12">
+      <c r="CE12">
         <v>62230800.0</v>
       </c>
-      <c r="CC12">
+      <c r="CF12">
         <v>16224300.0</v>
       </c>
-      <c r="CD12"/>
-      <c r="CE12">
+      <c r="CG12"/>
+      <c r="CH12">
         <v>50539000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CI12">
         <v>109995200.0</v>
       </c>
-      <c r="CG12"/>
-      <c r="CH12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B13">
+        <v>5253551195.0</v>
+      </c>
+      <c r="C13">
+        <v>2550614132.0</v>
+      </c>
+      <c r="D13">
+        <v>4369614092.0</v>
+      </c>
+      <c r="E13">
         <v>2755459995.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>1965745360.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>4844596170.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>16702395730.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>21792318120.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>12360715469.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>5641584399.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>807969738.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>7778924930.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>8531317250.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>6770279330.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>31921186510.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>10798000880.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>183123902.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>255429712.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>4723693070.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>2120265610.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>12703260050.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>1638357100.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>7982289160.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>4334574530.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>1133681190.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>3760573020.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>1133180580.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>99914841250.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>1231918753.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>974521354.0</v>
       </c>
-      <c r="AC13"/>
-[...1 lines deleted...]
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -16977,485 +17690,508 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>-143218.0</v>
+      </c>
+      <c r="C14">
+        <v>71606.0</v>
+      </c>
+      <c r="D14">
+        <v>71629.0</v>
+      </c>
+      <c r="E14">
         <v>-95.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>80.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>-35807.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>33058.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>22.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>-7.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>1.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>223.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>-6.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>-4.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>-2.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>483.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>-12.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>-6.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>-3.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>1410.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>-3.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>724.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>715.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>719.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>1036.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>1050.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>895.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>921.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>1017.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>1507.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>1512.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>1431.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>1560.0</v>
       </c>
-      <c r="AE14"/>
-[...1 lines deleted...]
-      <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
-      <c r="AP14">
-[...1 lines deleted...]
-      </c>
+      <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
-      <c r="AS14"/>
+      <c r="AS14">
+        <v>941097100.0</v>
+      </c>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B15">
+        <v>33522883000.0</v>
+      </c>
+      <c r="C15">
+        <v>-14005287000.0</v>
+      </c>
+      <c r="D15">
+        <v>-4799859000.0</v>
+      </c>
+      <c r="E15">
         <v>14969728000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>17387924000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>4617467000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>35692870000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>-33786331000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>14862624004.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>120084989526.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>46930333640.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>44136627928.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>11094160698.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>26853191303.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>2808337844.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>-205146580.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>13501847352.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>-7106788951.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>-15259490807.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>-6815799448.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>-3348507525.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>-1952570579.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>-116496556179.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>9337041913.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>3528006661.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>-2318538959.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>3473047868.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>-93423188028.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>11858234969.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>7976362090.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>15136018484.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>17146984027.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>24015385776.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>5144824291.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>11686038618.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>17985475471.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>18616253480.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>19942491998.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>16049850627.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>19315210328.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>24670177693.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>26879319972.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>25624936437.0</v>
       </c>
-      <c r="AP15">
+      <c r="AS15">
         <v>14788810323.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AT15">
         <v>34719435637.0</v>
       </c>
-      <c r="AR15">
+      <c r="AU15">
         <v>43759233516.0</v>
       </c>
-      <c r="AS15">
+      <c r="AV15">
         <v>37985097435.0</v>
       </c>
-      <c r="AT15">
+      <c r="AW15">
         <v>19708542565.0</v>
       </c>
-      <c r="AU15">
+      <c r="AX15">
         <v>24863738174.0</v>
       </c>
-      <c r="AV15">
+      <c r="AY15">
         <v>39185575974.0</v>
       </c>
-      <c r="AW15">
+      <c r="AZ15">
         <v>34977552448.0</v>
       </c>
-      <c r="AX15">
+      <c r="BA15">
         <v>10545700467.0</v>
       </c>
-      <c r="AY15">
+      <c r="BB15">
         <v>20922548355.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BC15">
         <v>25582708542.0</v>
       </c>
-      <c r="BA15">
+      <c r="BD15">
         <v>21227394254.0</v>
       </c>
-      <c r="BB15">
+      <c r="BE15">
         <v>11696378189.0</v>
       </c>
-      <c r="BC15"/>
-[...1 lines deleted...]
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>163</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>-4799859240.0</v>
+      </c>
+      <c r="E16">
         <v>14969727630.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>17387923630.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>4617466910.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>35692869740.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>-33786330550.0</v>
       </c>
-      <c r="G16"/>
-[...2 lines deleted...]
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>44136627930.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>11094160700.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>26853191304.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>26853191304.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>-205146592.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>13501847352.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>-7106788954.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>-15259490807.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>-6815799448.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>-3348507525.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>-1952570579.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>-116496556179.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>9337041913.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>3523006661.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-2313538959.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>3473047868.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>-93423188030.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>11858234969.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>7976362090.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>15136018484.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>17146984027.0</v>
       </c>
-      <c r="AE16"/>
-[...1 lines deleted...]
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -17465,145 +18201,154 @@
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B17">
+        <v>33523025955.0</v>
+      </c>
+      <c r="C17">
+        <v>-14005358920.0</v>
+      </c>
+      <c r="D17">
+        <v>-4799930872.0</v>
+      </c>
+      <c r="E17">
         <v>14969727722.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>17387923548.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>4617502717.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>35692836677.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>-33786330575.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>14862624011.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>120084989525.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>46930333417.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>44136627934.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>11094160702.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>26853191306.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>2808337361.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>-205146580.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>13501847358.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>-7106788951.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>-15259492217.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>-6815799445.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>-3348507516.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>-1952570583.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>-116496556496.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>9337041899.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>3528006816.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>-2318538985.0</v>
       </c>
-      <c r="Y17">
+      <c r="AB17">
         <v>3473047772.0</v>
       </c>
-      <c r="Z17">
+      <c r="AC17">
         <v>-93423188518.0</v>
       </c>
-      <c r="AA17">
+      <c r="AD17">
         <v>11858234964.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>7976362171.0</v>
       </c>
-      <c r="AC17">
+      <c r="AF17">
         <v>15136018355.0</v>
       </c>
-      <c r="AD17">
+      <c r="AG17">
         <v>17146984025.0</v>
       </c>
-      <c r="AE17"/>
-[...1 lines deleted...]
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -17613,139 +18358,148 @@
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>2167929280.0</v>
+      </c>
+      <c r="C18">
+        <v>-2551273649.0</v>
+      </c>
+      <c r="D18">
+        <v>-657153406.0</v>
+      </c>
+      <c r="E18">
         <v>-74302001.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>3090341653.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-4844206371.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>16703690216.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-21792318127.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>13493831573.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>258438198.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-4693637857.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-7785231598.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-8513757446.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-6750551100.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-9367373934.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-10797169501.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-6482102061.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-6559526978.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-4696994103.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-2118834252.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-12690168612.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-1636024591.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-1617518077.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-1529217171.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-1390477069.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-1358363900.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-1314079393.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>-1242758832.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>-986899026.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>-1105922404.0</v>
       </c>
-      <c r="AC18"/>
-[...1 lines deleted...]
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -17757,54 +18511,57 @@
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -17847,54 +18604,57 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -17937,250 +18697,262 @@
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B21">
+        <v>30863653000.0</v>
+      </c>
+      <c r="C21">
+        <v>-11608768000.0</v>
+      </c>
+      <c r="D21">
+        <v>-2637573000.0</v>
+      </c>
+      <c r="E21">
         <v>15113878000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>14537730000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>9498335000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>19075852000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-11858987000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>2177748883.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>124268364700.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>51720616670.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>52011028076.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>19720953169.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>33716789582.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>12449772663.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>10686173252.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>20040885995.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-191070976.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-15708125000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-4927923440.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>8697798040.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>156851090.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>-114724080682.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>10944894079.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>5038703347.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>1783626938.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>4747777617.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>6927312293.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>13485847137.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>9413132721.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>21641319434.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>18377363835.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>25432160645.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>6571699608.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>12836454628.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>19917742868.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>20251681463.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>21592091803.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>17414469085.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>20972206038.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>26163532353.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>27396473661.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>25670040598.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>15792710973.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>33409706753.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>42087245587.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>36295185173.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>18247903929.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>18620981683.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>42316136124.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>40847963738.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>11170211869.0</v>
       </c>
-      <c r="AY21">
+      <c r="BB21">
         <v>20545095178.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BC21">
         <v>25397628633.0</v>
       </c>
-      <c r="BA21">
+      <c r="BD21">
         <v>21226707378.0</v>
       </c>
-      <c r="BB21">
+      <c r="BE21">
         <v>11865138624.0</v>
       </c>
-      <c r="BC21"/>
-[...1 lines deleted...]
-      <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -18223,250 +18995,262 @@
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B23">
+        <v>70097685000.0</v>
+      </c>
+      <c r="C23">
+        <v>33877309000.0</v>
+      </c>
+      <c r="D23">
+        <v>71706574000.0</v>
+      </c>
+      <c r="E23">
         <v>68015074000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>56475788000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>55818032000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>60155313000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>68364198000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>41147387426.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>96297131229.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>84531442855.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>68950249972.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>47766394679.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>61544803572.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>131389206739.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>42454490096.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>34959953868.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>32228466182.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>47097031460.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>44327688413.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>32945172626.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>26219249744.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>34277684501.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>48847426965.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>27556604758.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>38022780488.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>52862213207.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>40831387570.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>35129756381.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>36140200172.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>39767886291.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>44029816155.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>56290944591.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>32771597011.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>39768948740.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>37220193087.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>37379005298.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>38533740247.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>36408248771.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>38160486507.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>56579682932.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>53177227730.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>50301483714.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>37918855486.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>49824706495.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>48150799188.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>49780770060.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>40281219360.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>53246392040.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>42531229830.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>66904191540.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>39092945686.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>52323657633.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>44803761007.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>56278445953.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>41623176121.0</v>
       </c>
-      <c r="BC23"/>
-[...1 lines deleted...]
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -18509,123 +19293,132 @@
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B25">
+        <v>1512442028.0</v>
+      </c>
+      <c r="C25">
+        <v>1474570016.0</v>
+      </c>
+      <c r="D25">
+        <v>2041972797.0</v>
+      </c>
+      <c r="E25">
         <v>1180405362.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>1149862550.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>1152111907.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>1177300439.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>1148178640.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>2917977770.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>700766321.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>628532543.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>568175147.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>1032990053.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>434676829.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>703565539.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>670099763.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>592013471.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>483266389.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>455997763.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>315439578.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>209481951.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>227055150.0</v>
       </c>
-      <c r="U25"/>
-[...1 lines deleted...]
-      <c r="W25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>86305945.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>108346438.0</v>
       </c>
-      <c r="Y25"/>
-[...1 lines deleted...]
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -18641,54 +19434,57 @@
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -18731,531 +19527,558 @@
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B27">
+        <v>5087640000.0</v>
+      </c>
+      <c r="C27">
+        <v>2389684000.0</v>
+      </c>
+      <c r="D27">
+        <v>8460414000.0</v>
+      </c>
+      <c r="E27">
         <v>3666478000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>1378410000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>2601155000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>6575652000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>8987009000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>2998938341.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>3188479744.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>1812305942.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>5484230286.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>4288437907.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>5025250886.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>2240678733.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>8045892742.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>6625777843.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>7252579255.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>11006807549.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>13132887081.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>6370197675.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>5310356384.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>173532104.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>6222536435.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>4189315052.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>10600299338.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>7261825107.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>6899956156.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>1976113627.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>2952564047.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>302764564.0</v>
       </c>
-      <c r="AD27">
+      <c r="AG27">
         <v>5348670725.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>3398263920.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>5488626695.0</v>
       </c>
-      <c r="AG27">
+      <c r="AJ27">
         <v>4344102459.0</v>
       </c>
-      <c r="AH27">
+      <c r="AK27">
         <v>1866706443.0</v>
       </c>
-      <c r="AI27">
+      <c r="AL27">
         <v>2315971927.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AM27">
         <v>4061888719.0</v>
       </c>
-      <c r="AK27">
+      <c r="AN27">
         <v>2956592801.0</v>
       </c>
-      <c r="AL27">
+      <c r="AO27">
         <v>1748559605.0</v>
       </c>
-      <c r="AM27">
+      <c r="AP27">
         <v>2024041842.0</v>
       </c>
-      <c r="AN27">
+      <c r="AQ27">
         <v>3064121847.0</v>
       </c>
-      <c r="AO27">
+      <c r="AR27">
         <v>3143843435.0</v>
       </c>
-      <c r="AP27">
+      <c r="AS27">
         <v>3025147282.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AT27">
         <v>4115742050.0</v>
       </c>
-      <c r="AR27">
+      <c r="AU27">
         <v>3469455026.0</v>
       </c>
-      <c r="AS27">
+      <c r="AV27">
         <v>2462366758.0</v>
       </c>
-      <c r="AT27">
+      <c r="AW27">
         <v>5330509138.0</v>
       </c>
-      <c r="AU27">
+      <c r="AX27">
         <v>10426455702.0</v>
       </c>
-      <c r="AV27">
+      <c r="AY27">
         <v>4364219041.0</v>
       </c>
-      <c r="AW27">
+      <c r="AZ27">
         <v>3739150989.0</v>
       </c>
-      <c r="AX27">
+      <c r="BA27">
         <v>7346284331.0</v>
       </c>
-      <c r="AY27">
+      <c r="BB27">
         <v>7281561314.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BC27">
         <v>7343104064.0</v>
       </c>
-      <c r="BA27">
+      <c r="BD27">
         <v>17450040510.0</v>
       </c>
-      <c r="BB27">
+      <c r="BE27">
         <v>8804476373.0</v>
       </c>
-      <c r="BC27"/>
-[...1 lines deleted...]
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B28">
+        <v>6859329000.0</v>
+      </c>
+      <c r="C28">
+        <v>5846213000.0</v>
+      </c>
+      <c r="D28">
+        <v>16507352000.0</v>
+      </c>
+      <c r="E28">
         <v>8009432000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>1307027000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>3376841000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>4906160000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>7554488000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>2835281618.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>1739669079.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>2040447536.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>1516897601.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>1810992907.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>1798635771.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>1984983361.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>2498487728.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>2100496436.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>1044435564.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>1284864989.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>1799570336.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>1241954317.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>1072779605.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>988859799.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>1726226300.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>869478902.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>1281292052.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>2519831149.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>1623258547.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>1135491402.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>2114232843.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>2144825882.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>1451645762.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>1288869084.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>1190506689.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>1821640321.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>1331170004.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>1317333380.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>1299865742.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>1999718756.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>1312505018.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>1494401327.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>1670725811.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>2400232277.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>1729155808.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>2490404173.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>2076813392.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>5478905111.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>1728343510.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>3750561601.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>7223056613.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>16194650846.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>5910098496.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>7026037546.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>3258514804.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>4800165420.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>4087619826.0</v>
       </c>
-      <c r="BC28"/>
-[...1 lines deleted...]
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B29">
+        <v>31598344.0</v>
+      </c>
+      <c r="C29">
+        <v>5071154.0</v>
+      </c>
+      <c r="D29">
+        <v>525288156.0</v>
+      </c>
+      <c r="E29">
         <v>69848463.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>9683610.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>36236010.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>85411020.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>135025710.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>130704720.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>27024476.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>92306941.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>95475220.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>95475220.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>93318950.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>102596600.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>93318950.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>93318948.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>100761285.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>115633330.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>100761290.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>50380640.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>67582390.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>126853320.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>75593380.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>95615340.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>153159570.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>141549260.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>153159570.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>153159573.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>151833234.0</v>
       </c>
-      <c r="AC29"/>
-[...1 lines deleted...]
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -19267,754 +20090,785 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B30">
+        <v>22756568000.0</v>
+      </c>
+      <c r="C30">
+        <v>22333944000.0</v>
+      </c>
+      <c r="D30">
+        <v>40340628000.0</v>
+      </c>
+      <c r="E30">
         <v>31259886000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>14445278000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>25481580000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>22574881000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>39449367000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>18980727996.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>14715676380.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>19523518397.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>15778530663.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>15696987254.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>15831509191.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>16219413491.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>17352680442.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>18002440957.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>16835632003.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>29020563086.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>25533379446.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>15093046612.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>12914589758.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>11724193710.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>12387403198.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>12842809386.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>19129954303.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>19350212372.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>15919333726.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>9697632055.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>11273018361.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>8395068719.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>12877711583.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>10879566649.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>11709226182.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>11761189648.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>7814493308.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>10884120770.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>10248178173.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>10517982528.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>8125803950.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>12347935381.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>11349929580.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>10464700670.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>10809150938.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>17302551558.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>11925611680.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>16578809589.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>15742213133.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>13493351252.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>11274242245.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>13072998117.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>12814512437.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>13846912477.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>10802128224.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>21950150830.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>13587160077.0</v>
       </c>
-      <c r="BC30"/>
-[...1 lines deleted...]
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B31">
+        <v>2690972000.0</v>
+      </c>
+      <c r="C31">
+        <v>-2391520000.0</v>
+      </c>
+      <c r="D31">
+        <v>-1637069000.0</v>
+      </c>
+      <c r="E31">
         <v>-74302000.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>2859877000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>-4844596000.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>16702396000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>-21792318000.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>12815579848.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>-5083433461.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>-4698210056.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>-7778924926.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>-8531317251.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>-6770279329.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>-31921186515.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-10798000884.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-6445719689.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-6814956689.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-4723693074.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-2120265616.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>-12703260046.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-1638357107.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>-1645622493.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>-1531258804.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>-1416181187.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>-3949006350.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>-1133180586.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>-100197341238.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>-1474452600.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>-1284937316.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>-6360766581.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>-1078546576.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>-1264941636.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>-1276169749.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>-1028226786.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>-1781561837.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>-1484722492.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>-1499993619.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>-1221341568.0</v>
       </c>
-      <c r="AL31">
+      <c r="AO31">
         <v>-1507389547.0</v>
       </c>
-      <c r="AM31">
+      <c r="AP31">
         <v>-1343748480.0</v>
       </c>
-      <c r="AN31">
+      <c r="AQ31">
         <v>-367904876.0</v>
       </c>
-      <c r="AO31">
+      <c r="AR31">
         <v>33430968.0</v>
       </c>
-      <c r="AP31">
+      <c r="AS31">
         <v>147873426.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AT31">
         <v>902746865.0</v>
       </c>
-      <c r="AR31">
+      <c r="AU31">
         <v>1384884190.0</v>
       </c>
-      <c r="AS31">
+      <c r="AV31">
         <v>1390864275.0</v>
       </c>
-      <c r="AT31">
+      <c r="AW31">
         <v>1550750351.0</v>
       </c>
-      <c r="AU31">
+      <c r="AX31">
         <v>1121542417.0</v>
       </c>
-      <c r="AV31">
+      <c r="AY31">
         <v>1085321473.0</v>
       </c>
-      <c r="AW31">
+      <c r="AZ31">
         <v>-564083108.0</v>
       </c>
-      <c r="AX31">
+      <c r="BA31">
         <v>1841942533.0</v>
       </c>
-      <c r="AY31">
+      <c r="BB31">
         <v>4079476206.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BC31">
         <v>3804466322.0</v>
       </c>
-      <c r="BA31">
+      <c r="BD31">
         <v>3979451376.0</v>
       </c>
-      <c r="BB31">
+      <c r="BE31">
         <v>2391038200.0</v>
       </c>
-      <c r="BC31"/>
-[...1 lines deleted...]
-      <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B32">
+        <v>100961338000.0</v>
+      </c>
+      <c r="C32">
+        <v>22268541000.0</v>
+      </c>
+      <c r="D32">
+        <v>69069000000.0</v>
+      </c>
+      <c r="E32">
         <v>83128952000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>71013518000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>65316367000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>79231165000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>56505211000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>43325136309.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>220565495934.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>136252059528.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>120676955145.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>66602055112.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>96461788274.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>175405239176.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>53140663346.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>55043725981.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>31782659523.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>31388906464.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>39399764974.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>41642970665.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>26376100833.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>35389990045.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>59792321044.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>32595408105.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>39806307426.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>63588278081.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>47758699863.0</v>
       </c>
-      <c r="AA32">
+      <c r="AD32">
         <v>48615603518.0</v>
       </c>
-      <c r="AB32">
+      <c r="AE32">
         <v>45553332893.0</v>
       </c>
-      <c r="AC32">
+      <c r="AF32">
         <v>61564336592.0</v>
       </c>
-      <c r="AD32">
+      <c r="AG32">
         <v>62407179990.0</v>
       </c>
-      <c r="AE32">
+      <c r="AH32">
         <v>81723105236.0</v>
       </c>
-      <c r="AF32">
+      <c r="AI32">
         <v>39343296619.0</v>
       </c>
-      <c r="AG32">
+      <c r="AJ32">
         <v>52605403368.0</v>
       </c>
-      <c r="AH32">
+      <c r="AK32">
         <v>57137935955.0</v>
       </c>
-      <c r="AI32">
+      <c r="AL32">
         <v>57579790152.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AM32">
         <v>60176728659.0</v>
       </c>
-      <c r="AK32">
+      <c r="AN32">
         <v>53822717856.0</v>
       </c>
-      <c r="AL32">
+      <c r="AO32">
         <v>59132692545.0</v>
       </c>
-      <c r="AM32">
+      <c r="AP32">
         <v>82739473343.0</v>
       </c>
-      <c r="AN32">
+      <c r="AQ32">
         <v>80577443333.0</v>
       </c>
-      <c r="AO32">
+      <c r="AR32">
         <v>76158464369.0</v>
       </c>
-      <c r="AP32">
+      <c r="AS32">
         <v>53711566459.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AT32">
         <v>83221930603.0</v>
       </c>
-      <c r="AR32">
+      <c r="AU32">
         <v>90250527420.0</v>
       </c>
-      <c r="AS32">
+      <c r="AV32">
         <v>86469719573.0</v>
       </c>
-      <c r="AT32">
+      <c r="AW32">
         <v>57815932395.0</v>
       </c>
-      <c r="AU32">
+      <c r="AX32">
         <v>72186800277.0</v>
       </c>
-      <c r="AV32">
+      <c r="AY32">
         <v>84847365954.0</v>
       </c>
-      <c r="AW32">
+      <c r="AZ32">
         <v>106135743663.0</v>
       </c>
-      <c r="AX32">
+      <c r="BA32">
         <v>51041647342.0</v>
       </c>
-      <c r="AY32">
+      <c r="BB32">
         <v>73670210224.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BC32">
         <v>70237854058.0</v>
       </c>
-      <c r="BA32">
+      <c r="BD32">
         <v>78045069652.0</v>
       </c>
-      <c r="BB32">
+      <c r="BE32">
         <v>53090111213.0</v>
       </c>
-      <c r="BC32">
+      <c r="BF32">
         <v>50122549000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BG32">
         <v>62639013500.0</v>
       </c>
-      <c r="BE32">
+      <c r="BH32">
         <v>65519318400.0</v>
       </c>
-      <c r="BF32">
+      <c r="BI32">
         <v>52753496700.0</v>
       </c>
-      <c r="BG32">
+      <c r="BJ32">
         <v>33568295800.0</v>
       </c>
-      <c r="BH32">
+      <c r="BK32">
         <v>42989101100.0</v>
       </c>
-      <c r="BI32">
+      <c r="BL32">
         <v>37480257200.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BM32">
         <v>28232111300.0</v>
       </c>
-      <c r="BK32">
+      <c r="BN32">
         <v>29666273000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BO32">
         <v>26053442800.0</v>
       </c>
-      <c r="BM32">
+      <c r="BP32">
         <v>19663545800.0</v>
       </c>
-      <c r="BN32">
+      <c r="BQ32">
         <v>14502069400.0</v>
       </c>
-      <c r="BO32">
+      <c r="BR32">
         <v>14034751400.0</v>
       </c>
-      <c r="BP32">
+      <c r="BS32">
         <v>16470143800.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BT32">
         <v>17271431300.0</v>
       </c>
-      <c r="BR32">
+      <c r="BU32">
         <v>13590218100.0</v>
       </c>
-      <c r="BS32">
+      <c r="BV32">
         <v>13471807900.0</v>
       </c>
-      <c r="BT32">
+      <c r="BW32">
         <v>15906120100.0</v>
       </c>
-      <c r="BU32">
+      <c r="BX32">
         <v>17604425500.0</v>
       </c>
-      <c r="BV32">
+      <c r="BY32">
         <v>16371567100.0</v>
       </c>
-      <c r="BW32">
+      <c r="BZ32">
         <v>10845748600.0</v>
       </c>
-      <c r="BX32">
+      <c r="CA32">
         <v>15354040800.0</v>
       </c>
-      <c r="BY32">
+      <c r="CB32">
         <v>737663900.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CC32">
         <v>37676391300.0</v>
       </c>
-      <c r="CA32">
+      <c r="CD32">
         <v>19278946800.0</v>
       </c>
-      <c r="CB32">
+      <c r="CE32">
         <v>6288865500.0</v>
       </c>
-      <c r="CC32">
+      <c r="CF32">
         <v>4259652900.0</v>
       </c>
-      <c r="CD32">
+      <c r="CG32">
         <v>21219606500.0</v>
       </c>
-      <c r="CE32">
+      <c r="CH32">
         <v>8808950500.0</v>
       </c>
-      <c r="CF32">
+      <c r="CI32">
         <v>14996079300.0</v>
       </c>
-      <c r="CG32">
+      <c r="CJ32">
         <v>19933294500.0</v>
       </c>
-      <c r="CH32">
+      <c r="CK32">
         <v>14957378600.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S30"/>
+  <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -20028,1819 +20882,1903 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B2">
+        <v>78399021000.0</v>
+      </c>
+      <c r="C2">
         <v>12869449000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17233260576.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30785526500.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18531856933.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17458486798.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17567063492.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12514215218.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13256598897.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>17793595380.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>22230667549.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>44284189271.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>284039994367.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>87936662595.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
+      <c r="T2"/>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B3">
+        <v>2900080000</v>
+      </c>
+      <c r="C3">
         <v>10880967000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2284623345</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7261416162</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13112417533</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>746450033</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>419124631</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>675849444</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>77904219</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>465592091</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>610250836</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1092541894</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2647182719</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>159848000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
+      <c r="T4"/>
     </row>
-    <row r="5" spans="1:19">
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
+      <c r="T5"/>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B6">
+        <v>8498725000.0</v>
+      </c>
+      <c r="C6">
         <v>65529572000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4363811510.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-13552265924.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>12253669567.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1073370135.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-108576694.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5052848274.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-742383679.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4536996483.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4437072169.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-22053521722.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-239755805096.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>196103331772.0</v>
       </c>
-      <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
+      <c r="T6"/>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B7">
+        <v>-72703553850.0</v>
+      </c>
+      <c r="C7">
         <v>-38653568580.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>7983052890.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-62973873160.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-81527459340.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-6952424690.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-11302094490.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-41651457320.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-30964259390.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>21402736830.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-13877568290.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
+      <c r="T7"/>
     </row>
-    <row r="8" spans="1:19">
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
+      <c r="T8"/>
     </row>
-    <row r="9" spans="1:19">
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
+      <c r="T9"/>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
+      <c r="T10"/>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
+      <c r="T11"/>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-32553044934.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>96587059129.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>107561966889.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>75728524564.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-54293752458.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-67321010177.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-122411878960.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-184104970718.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
+      <c r="T12"/>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
+      <c r="T13"/>
     </row>
-    <row r="14" spans="1:19">
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>193</v>
+      </c>
+      <c r="B14">
+        <v>5524353000.0</v>
+      </c>
       <c r="C14">
+        <v>5976689000.0</v>
+      </c>
+      <c r="D14">
         <v>2694412072.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2472404537.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1209880692.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>408789510.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>328327475.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>703845598.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>968070230.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>995125948.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1069233855.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>940631347.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>676245237.0</v>
       </c>
-      <c r="N14">
-[...2 lines deleted...]
-      <c r="O14"/>
+      <c r="O14">
+        <v>506104000.0</v>
+      </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
+      <c r="T14"/>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B15">
+        <v>3858444000.0</v>
+      </c>
+      <c r="C15">
         <v>2335374000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>304614000.0</v>
       </c>
-      <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>0.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2030760000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1624608000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2538450000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4569210000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6599970000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5076900000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4751763750.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3609830900.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
+      <c r="T15"/>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B16">
+        <v>86897746000.0</v>
+      </c>
+      <c r="C16">
         <v>78399021000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>12869449066.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>17233260576.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>30785526500.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>18531856933.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17458486798.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>17567063492.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>12514215218.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13256598897.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>17793595380.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>22230667549.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>44284189271.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>284039994367.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>87936662595.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
+      <c r="T16"/>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
+      <c r="T17"/>
     </row>
-    <row r="18" spans="1:19">
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B18">
+        <v>13825540000.0</v>
+      </c>
+      <c r="C18">
         <v>67888115000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>37928869588.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1736833488.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>57308153929.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1274259802.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5522184306.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7177456274.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1799415401.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-34967786483.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-73192657144.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>38972693733.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-465588116703.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>255788772894.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
+      <c r="T18"/>
     </row>
-    <row r="19" spans="1:19">
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>198</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-10891167351.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-2284623345.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-7126416162.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4989000000.0</v>
       </c>
       <c r="F19">
         <v>-4989000000.0</v>
       </c>
       <c r="G19">
         <v>-4989000000.0</v>
       </c>
       <c r="H19">
         <v>-4989000000.0</v>
       </c>
       <c r="I19">
+        <v>-4989000000.0</v>
+      </c>
+      <c r="J19">
         <v>-77904219.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-465592091.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
+      <c r="T19"/>
     </row>
-    <row r="20" spans="1:19">
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
+      <c r="T20"/>
     </row>
-    <row r="21" spans="1:19">
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>-41980000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>16980000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-40065484362.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-200889667.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3600001000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-500000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-3349080.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000000.0</v>
       </c>
       <c r="K21">
         <v>35000000000.0</v>
       </c>
-      <c r="L21"/>
+      <c r="L21">
+        <v>35000000000.0</v>
+      </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
+      <c r="T21"/>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B22">
+        <v>32175259000.0</v>
+      </c>
+      <c r="C22">
         <v>136854152712.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>129014313570.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>8998249650.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-27376368359.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-105950046564.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-70115543101.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>61443212578.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>68230259567.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>86914558620.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>118892415913.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>121742954148.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>92028509812.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>64373090893.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>49084685000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>27572487000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>13485473000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8022796000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7856945000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B23">
+        <v>10127000.0</v>
+      </c>
+      <c r="C23">
         <v>-23168890.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-8067098.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>148945522.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4934515638.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>194799110333.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3600001000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-500000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3349080.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>35000000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>39973469450.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-57041857349.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>100000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-56235458222.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
+      <c r="T23"/>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B24">
+        <v>-1400000000.0</v>
+      </c>
+      <c r="C24">
         <v>-10200000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>51450000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-5025600000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>8439085358.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-55949315455.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-140924643.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-56075610222.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
+      <c r="T24"/>
     </row>
-    <row r="25" spans="1:19">
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B25">
-        <v>78779282000.0</v>
+        <v>-20973992000.0</v>
       </c>
       <c r="C25">
+        <v>72802593000.0</v>
+      </c>
+      <c r="D25">
         <v>-91495232709.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2472404537.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>96587059129.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>107561966889.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>75728524563.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-52886061262.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-65384869717.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-120421627064.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-190405588366.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-82618349868.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-555645689033.0</v>
       </c>
-      <c r="N25">
-[...2 lines deleted...]
-      <c r="O25"/>
+      <c r="O25">
+        <v>191069426001.0</v>
+      </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
+      <c r="T25"/>
     </row>
-    <row r="26" spans="1:19">
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
+      <c r="T26"/>
     </row>
-    <row r="27" spans="1:19">
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
+      <c r="T27"/>
     </row>
-    <row r="28" spans="1:19">
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B28">
+        <v>-3848317000.0</v>
+      </c>
+      <c r="C28">
         <v>-2358543000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-42292681098.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>17128945522.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-40065484362.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-200889667.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5630761000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2124608000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2541799080.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>30430790000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>68373499450.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5076900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>225973236250.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3609830900.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
+      <c r="T28"/>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B29">
+        <v>16725620000.0</v>
+      </c>
+      <c r="C29">
         <v>78779282000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>40213492933.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8998249650.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>70420571462.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2020709835.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5941308937.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7853305718.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1877319620.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-34502194392.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-72582406308.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>40065235627.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-462940933984.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>255948620894.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
+      <c r="T29"/>
     </row>
-    <row r="30" spans="1:19">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B30">
+        <v>-4378578000.0</v>
+      </c>
+      <c r="C30">
         <v>-10891167000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2284623345.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-7126416162.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-18101417533.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-746450033.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-419124631.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-675849444.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-77904219.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-465592091.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7828834522.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-57041857349.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2788107362.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-56235458222.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
+      <c r="T30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC30"/>
+  <dimension ref="A1:CF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81">
+    <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>86</v>
       </c>
       <c r="J1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="N1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="R1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="S1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="T1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="V1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="W1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="X1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="Z1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AB1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="AD1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AE1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AF1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="AH1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AI1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AJ1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="AL1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AM1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AN1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AP1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AQ1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AR1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="AT1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AU1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AV1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="AX1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AY1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AZ1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="BB1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BC1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BD1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="BF1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BG1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BH1" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="BJ1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BK1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BL1" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="BN1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BO1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BP1" t="s">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
         <v>132</v>
       </c>
       <c r="BS1" t="s">
         <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
         <v>136</v>
       </c>
       <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
         <v>138</v>
       </c>
-      <c r="BX1" t="s">
+      <c r="BY1" t="s">
         <v>139</v>
       </c>
-      <c r="BY1" t="s">
+      <c r="BZ1" t="s">
         <v>141</v>
       </c>
-      <c r="BZ1" t="s">
+      <c r="CA1" t="s">
         <v>142</v>
       </c>
-      <c r="CA1" t="s">
+      <c r="CB1" t="s">
         <v>144</v>
       </c>
-      <c r="CB1" t="s">
+      <c r="CC1" t="s">
         <v>145</v>
       </c>
-      <c r="CC1" t="s">
-        <v>177</v>
+      <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>180</v>
       </c>
     </row>
-    <row r="2" spans="1:81">
+    <row r="2" spans="1:84">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B2">
+        <v>85840203837.0</v>
+      </c>
+      <c r="C2">
+        <v>86897745806.0</v>
+      </c>
+      <c r="D2">
+        <v>101616527000.0</v>
+      </c>
+      <c r="E2">
         <v>129407743000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>83884857656.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>78399020677.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>74183842000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>25406321000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>18313851633.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>12869449066.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>13378781692.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>19865407871.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>16423484929.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>17233260576.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>28992437905.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>47571590202.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>15840712369.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>30785526500.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>42712576102.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>30857325131.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>21868216075.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>18531856933.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>33431757016.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>27360280257.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>23267255288.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>17458486798.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>17493298623.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>10146416032.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>15904888088.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>17567063492.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>11460871869.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>7245558889.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>5576436006.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>12514215218.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>8789811800.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>11254998565.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>12119496275.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>13256598897.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>13934649023.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>14966320506.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>11543321013.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>17793595380.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>29311150832.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>56113554758.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>29771682181.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>22230667549.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>48703937996.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>73669143670.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>67074924132.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>44284189271.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>51087329639.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>61732383532.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>275666626168.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>284039994367.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>259833059225.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>206738660870.0</v>
       </c>
-      <c r="BC2"/>
-[...1 lines deleted...]
-      <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
     </row>
-    <row r="3" spans="1:81">
+    <row r="3" spans="1:84">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B3">
+        <v>642066811</v>
+      </c>
+      <c r="C3">
+        <v>333842462</v>
+      </c>
+      <c r="D3">
+        <v>937010053</v>
+      </c>
+      <c r="E3">
         <v>148655000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>676967567</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>1434757380</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>3039757000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>1511484000</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>5449022072</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>890904371</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>1338777218</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>172371574</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>173142848</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>600331705</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>540335758</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>354140775</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>2696334709</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>3670604920</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>5606986589</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>891264323</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>1963082149</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>4651084472</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>272808853</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>13554400</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>83717533</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>376369247</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>37964869</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>309600862</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>24668900</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>46890000</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>478227790</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>101095000</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>2575000</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>93951654</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>26526573</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>12336364</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>15753191</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>23288091</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>356890909</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>37850000</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>24820000</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>46031182</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>20200000</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>2744000</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>66506646</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>520800190</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>217848729</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>504711566</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>187310775</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>182670824</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>806001774</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>745393920</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>1027855174</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>67931850</v>
       </c>
-      <c r="BA3">
+      <c r="BD3">
         <v>50825000</v>
       </c>
-      <c r="BB3">
+      <c r="BE3">
         <v>56528000</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
@@ -21870,54 +22808,63 @@
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
+      <c r="CD3">
+        <v>0</v>
+      </c>
+      <c r="CE3">
+        <v>0</v>
+      </c>
+      <c r="CF3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:81">
+    <row r="4" spans="1:84">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -21955,54 +22902,57 @@
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
     </row>
-    <row r="5" spans="1:81">
+    <row r="5" spans="1:84">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -22040,318 +22990,332 @@
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
     </row>
-    <row r="6" spans="1:81">
+    <row r="6" spans="1:84">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B6">
+        <v>-43315674428.0</v>
+      </c>
+      <c r="C6">
+        <v>-1057541969.0</v>
+      </c>
+      <c r="D6">
+        <v>-14718781000.0</v>
+      </c>
+      <c r="E6">
         <v>-27791216000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>45522885301.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>5485836979.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>4215179000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>48777520000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>7092469663.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>5444402567.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-509332626.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-6486626179.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>3441922942.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-809775647.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-11759177329.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-18579152297.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>31730877833.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-14944814131.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-11927049602.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>11855250971.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>8989109056.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>3336359142.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>-14899900083.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>6071476759.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>4093024969.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>5808768490.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>-34811825.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>7346882591.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>-5758472056.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>-1662175404.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>6106191623.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>4215312980.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>1669122883.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>-6937779212.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>3724403418.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>-2465186765.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>-864497710.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>-1137102622.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>-678050126.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>-1031671483.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>3422999493.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>-6250274367.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>-11517555452.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>-26802403926.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>26341872577.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>7541014632.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>-26473270447.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>-24965205674.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>6594219538.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>22790734861.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>-6803140368.0</v>
       </c>
-      <c r="AX6">
+      <c r="BA6">
         <v>-10645053893.0</v>
       </c>
-      <c r="AY6">
+      <c r="BB6">
         <v>-213934242636.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BC6">
         <v>-8373368199.0</v>
       </c>
-      <c r="BA6">
+      <c r="BD6">
         <v>24206935142.0</v>
       </c>
-      <c r="BB6">
+      <c r="BE6">
         <v>53094398355.0</v>
       </c>
-      <c r="BC6"/>
-[...1 lines deleted...]
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
     </row>
-    <row r="7" spans="1:81">
+    <row r="7" spans="1:84">
       <c r="A7" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>186</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
+        <v>-72703553850.0</v>
+      </c>
+      <c r="E7">
         <v>-33841650350.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>-17539232350.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>2794253170.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-38653568580.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>-45808768280.0</v>
       </c>
-      <c r="G7"/>
-[...2 lines deleted...]
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
         <v>1522899780.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>-11511242920.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>6738621530.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>-62973873160.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-73436955650.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-34745233570.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-9602497280.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>-81527459340.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>-36284827300.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>-34056742610.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>-24812989570.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>-6952424690.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>28941062960.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>22416630930.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>14607022820.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>-11302094490.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>16306370640.0</v>
       </c>
-      <c r="AA7"/>
-[...1 lines deleted...]
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -22360,54 +23324,57 @@
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
     </row>
-    <row r="8" spans="1:81">
+    <row r="8" spans="1:84">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -22445,54 +23412,57 @@
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
     </row>
-    <row r="9" spans="1:81">
+    <row r="9" spans="1:84">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -22530,54 +23500,57 @@
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
     </row>
-    <row r="10" spans="1:81">
+    <row r="10" spans="1:84">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -22615,300 +23588,309 @@
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
     </row>
-    <row r="11" spans="1:81">
+    <row r="11" spans="1:84">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...7 lines deleted...]
-      </c>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-[...1 lines deleted...]
-      <c r="AG11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
     </row>
-    <row r="12" spans="1:81">
+    <row r="12" spans="1:84">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>-11928635246.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>-725442479.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>-48075519737.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>5916874755.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>10331042527.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>28489458143.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>24263470467.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>29121171476.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>14712959043.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>95044682550.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>3356524185.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>567429896.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>8593330258.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>-3196648154.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>101937833890.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>-14815092816.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>-8197568356.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>-8670318801.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>-12503998424.0</v>
       </c>
-      <c r="AE12"/>
-[...1 lines deleted...]
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
     </row>
-    <row r="13" spans="1:81">
+    <row r="13" spans="1:84">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -22946,555 +23928,589 @@
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
     </row>
-    <row r="14" spans="1:81">
+    <row r="14" spans="1:84">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B14">
+        <v>1512442000.0</v>
+      </c>
+      <c r="C14">
+        <v>1474570016.0</v>
+      </c>
+      <c r="D14">
+        <v>2041973000.0</v>
+      </c>
+      <c r="E14">
         <v>1180405000.0</v>
       </c>
-      <c r="C14"/>
-[...4 lines deleted...]
-      <c r="F14"/>
+      <c r="F14">
+        <v>1149862550.0</v>
+      </c>
       <c r="G14">
+        <v>1152112000.0</v>
+      </c>
+      <c r="H14">
+        <v>1184810000.0</v>
+      </c>
+      <c r="I14">
+        <v>1158116000.0</v>
+      </c>
+      <c r="J14">
         <v>2917977770.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>708275696.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>636041918.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>575684522.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>1040499428.0</v>
       </c>
-      <c r="L14">
-[...5 lines deleted...]
-      <c r="N14">
+      <c r="O14">
+        <v>442186204.0</v>
+      </c>
+      <c r="P14">
+        <v>711074914.0</v>
+      </c>
+      <c r="Q14">
         <v>670099763.0</v>
       </c>
-      <c r="O14">
-[...5 lines deleted...]
-      <c r="Q14">
+      <c r="R14">
+        <v>597648000.0</v>
+      </c>
+      <c r="S14">
+        <v>486698000.0</v>
+      </c>
+      <c r="T14">
         <v>457904013.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>315439578.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>209481951.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>227055150.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>111196803.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>102940324.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>86305945.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>108346438.0</v>
       </c>
-      <c r="Y14">
-[...2 lines deleted...]
-      <c r="Z14">
+      <c r="AB14">
+        <v>126754331.0</v>
+      </c>
+      <c r="AC14">
         <v>-209735553.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>103814691.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>105920862.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>118719729.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>173422378.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>199482752.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>212220739.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>172680916.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>266541459.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>272042620.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>256805233.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>259059225.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>242281162.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>246478789.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>247306772.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>252142871.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>266152277.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>288412543.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>262526164.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>258443850.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>250912924.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>222227193.0</v>
       </c>
-      <c r="AV14">
+      <c r="AY14">
         <v>209047380.0</v>
       </c>
-      <c r="AW14">
+      <c r="AZ14">
         <v>243116774.0</v>
       </c>
-      <c r="AX14">
+      <c r="BA14">
         <v>167811614.0</v>
       </c>
-      <c r="AY14">
+      <c r="BB14">
         <v>143544340.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BC14">
         <v>121772509.0</v>
       </c>
-      <c r="BA14">
+      <c r="BD14">
         <v>105509630.0</v>
       </c>
-      <c r="BB14">
+      <c r="BE14">
         <v>124123179.0</v>
       </c>
-      <c r="BC14"/>
-[...1 lines deleted...]
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
     </row>
-    <row r="15" spans="1:81">
+    <row r="15" spans="1:84">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B15">
+        <v>4100000000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>3858444000.0</v>
       </c>
-      <c r="C15"/>
-      <c r="D15"/>
       <c r="E15">
+        <v>3858444000.0</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15">
         <v>2335374000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>2335374000.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-      <c r="I15">
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>304614000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>304614000.0</v>
       </c>
-      <c r="L15"/>
-[...1 lines deleted...]
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
-[...7 lines deleted...]
-      </c>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
       <c r="AB15">
         <v>2030760000.0</v>
       </c>
       <c r="AC15">
         <v>2030760000.0</v>
       </c>
       <c r="AD15">
         <v>2030760000.0</v>
       </c>
       <c r="AE15">
+        <v>2030760000.0</v>
+      </c>
+      <c r="AF15">
+        <v>2030760000.0</v>
+      </c>
+      <c r="AG15">
+        <v>2030760000.0</v>
+      </c>
+      <c r="AH15">
         <v>1624608000.0</v>
       </c>
-      <c r="AF15"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL15">
+        <v>2538450000.0</v>
+      </c>
+      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AP15">
+        <v>4569210000.0</v>
+      </c>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15">
         <v>6599970000.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>5076900000.0</v>
       </c>
-      <c r="AT15"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
-      <c r="AZ15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ15">
+        <v>4751763750.0</v>
+      </c>
+      <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-      <c r="BD15"/>
+      <c r="BD15">
+        <v>3609830900.0</v>
+      </c>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
     </row>
-    <row r="16" spans="1:81">
+    <row r="16" spans="1:84">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B16">
+        <v>42524529409.0</v>
+      </c>
+      <c r="C16">
+        <v>85840203837.0</v>
+      </c>
+      <c r="D16">
+        <v>86897746000.0</v>
+      </c>
+      <c r="E16">
         <v>101616527000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>129407742957.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>83884857656.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>78399021000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>74183842000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>25406321296.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>18313851633.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>12869449066.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>13378781692.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>19865407871.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>16423484929.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>17233260576.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>28992437905.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>47571590202.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>15840712369.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>30785526500.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>42712576102.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>30857325131.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>21868216075.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>18531856933.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>33431757016.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>27360280257.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>23267255288.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>17458486798.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>17493298623.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>10146416032.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>15904888088.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>17567063492.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>11460871869.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>7245558889.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>5576436006.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>12514215218.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>8789811800.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>11254998565.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>12119496275.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>13256598897.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>13934649023.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>14966320506.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>11543321013.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>17793595380.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>29311150832.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>56113554758.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>29771682181.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>22230667549.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>48703937996.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>73669143670.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>67074924132.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>44284189271.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>51087329639.0</v>
       </c>
-      <c r="AY16">
+      <c r="BB16">
         <v>61732383532.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BC16">
         <v>275666626168.0</v>
       </c>
-      <c r="BA16">
+      <c r="BD16">
         <v>284039994367.0</v>
       </c>
-      <c r="BB16">
+      <c r="BE16">
         <v>259833059225.0</v>
       </c>
-      <c r="BC16">
+      <c r="BF16">
         <v>206738660870.0</v>
       </c>
-      <c r="BD16"/>
-[...1 lines deleted...]
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
     </row>
-    <row r="17" spans="1:81">
+    <row r="17" spans="1:84">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -23532,382 +24548,397 @@
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
     </row>
-    <row r="18" spans="1:81">
+    <row r="18" spans="1:84">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B18">
+        <v>-38574948591.0</v>
+      </c>
+      <c r="C18">
+        <v>-927470160.0</v>
+      </c>
+      <c r="D18">
+        <v>-14832580146.0</v>
+      </c>
+      <c r="E18">
         <v>-23237978000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>46236430831.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>5659667315.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>6393623000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>61139728000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-5089639608.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>5444402567.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>758734471.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>27653373821.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-4807463058.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>26687536428.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>2971567625.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>110812408.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-2104321238.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-3187338531.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>8080884760.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>16855250971.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>24035659056.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>8336359142.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-14902010416.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>6071476759.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>4093024969.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>6011768490.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-6501371804.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>15063443570.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>-2877712056.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>-162175404.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>6106191623.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>4715312980.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>3293730883.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>-6937779212.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>3727752498.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>-2465186765.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>1673952290.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>-1137102622.0</v>
       </c>
-      <c r="AK18">
+      <c r="AN18">
         <v>-678050126.0</v>
       </c>
-      <c r="AL18">
+      <c r="AO18">
         <v>-1031671483.0</v>
       </c>
-      <c r="AM18">
+      <c r="AP18">
         <v>-7007790507.0</v>
       </c>
-      <c r="AN18">
+      <c r="AQ18">
         <v>-26250274367.0</v>
       </c>
-      <c r="AO18">
+      <c r="AR18">
         <v>17778594822.0</v>
       </c>
-      <c r="AP18">
+      <c r="AS18">
         <v>-71806640894.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AT18">
         <v>-17340911018.0</v>
       </c>
-      <c r="AR18">
+      <c r="AU18">
         <v>6615385304.0</v>
       </c>
-      <c r="AS18">
+      <c r="AV18">
         <v>21235451509.0</v>
       </c>
-      <c r="AT18">
+      <c r="AW18">
         <v>-20519429936.0</v>
       </c>
-      <c r="AU18">
+      <c r="AX18">
         <v>11987922182.0</v>
       </c>
-      <c r="AV18">
+      <c r="AY18">
         <v>26268749978.0</v>
       </c>
-      <c r="AW18">
+      <c r="AZ18">
         <v>-474914527560.0</v>
       </c>
-      <c r="AX18">
+      <c r="BA18">
         <v>400431976949.0</v>
       </c>
-      <c r="AY18">
+      <c r="BB18">
         <v>-384640178015.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BC18">
         <v>-6465388076.0</v>
       </c>
-      <c r="BA18">
+      <c r="BD18">
         <v>48677340504.0</v>
       </c>
-      <c r="BB18">
+      <c r="BE18">
         <v>56745320365.0</v>
       </c>
-      <c r="BC18"/>
-[...1 lines deleted...]
-      <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
     </row>
-    <row r="19" spans="1:81">
+    <row r="19" spans="1:84">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
         <v>-1376967567.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>-1434757380.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>-3039757256.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>-1511483652.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>-5449022072.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>-2284623345.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>-1338777218.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-172371574.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>-173142848.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>-600331705.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>-405335758.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>-354140775.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>-2696334709.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>-3670604920.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-4989000000.0</v>
       </c>
       <c r="T19">
         <v>-4989000000.0</v>
       </c>
       <c r="U19">
+        <v>-4989000000.0</v>
+      </c>
+      <c r="V19">
+        <v>-4989000000.0</v>
+      </c>
+      <c r="W19">
+        <v>-4989000000.0</v>
+      </c>
+      <c r="X19">
         <v>-272808853.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>-13554400.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-83717533.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-376369247.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>-37964869.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>-309600862.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>-24668900.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>-46890000.0</v>
       </c>
-      <c r="AC19"/>
-[...1 lines deleted...]
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
     </row>
-    <row r="20" spans="1:81">
+    <row r="20" spans="1:84">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -23945,933 +24976,977 @@
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
     </row>
-    <row r="21" spans="1:81">
+    <row r="21" spans="1:84">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B21">
+        <v>130071804.0</v>
+      </c>
+      <c r="C21">
+        <v>-130071804.0</v>
+      </c>
+      <c r="D21">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-173830336.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
+        <v>173830336.0</v>
+      </c>
+      <c r="G21">
+        <v>-173830336.0</v>
+      </c>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
         <v>-10000000000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>10000000000.0</v>
       </c>
-      <c r="H21"/>
-[...1 lines deleted...]
-      <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>-15134000000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-11641054478.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>29370000000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>14400000000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-15000000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-15018934362.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-5000000000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-15046550000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-5000000000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>2110333.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>2110333.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>2110333.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-203000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>-400001000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>-850000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>-850000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>-1500000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>-1500000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>-500000000.0</v>
       </c>
-      <c r="AE21"/>
-[...1 lines deleted...]
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
     </row>
-    <row r="22" spans="1:81">
+    <row r="22" spans="1:84">
       <c r="A22" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B22">
+        <v>33522882737.0</v>
+      </c>
+      <c r="C22">
+        <v>-14005287314.0</v>
+      </c>
+      <c r="D22">
+        <v>17205531000.0</v>
+      </c>
+      <c r="E22">
         <v>14969728000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>17387923628.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>4617466910.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>35692869735.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>-33786330553.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>14862624004.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>120084989526.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>46930333640.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>44136627928.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>11094160698.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>26853191304.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>2808337844.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>-205146580.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>13501847352.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>-7106788954.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>-15259490807.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>-6815799448.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>-3348507525.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>-1952570579.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>-116496556179.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>9337041913.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>3528006661.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-2318538959.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>3473047868.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>-93423188028.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>11858234969.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>7976362090.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>15136018484.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>17146984026.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>24015385776.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>5144824291.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>11686038618.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>17985475471.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>18616253480.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>19942491998.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>16579167602.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>18785893353.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>24670177693.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>26879319972.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>25624936437.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>14788810323.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>34719435637.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>43759233516.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>37985097435.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>19708542565.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>24863738174.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>39185575974.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>34977552448.0</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>10545700467.0</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>20922548355.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>25582708542.0</v>
       </c>
-      <c r="BA22">
+      <c r="BD22">
         <v>21227394254.0</v>
       </c>
-      <c r="BB22">
+      <c r="BE22">
         <v>11696378189.0</v>
       </c>
-      <c r="BC22">
+      <c r="BF22">
         <v>12439392600.0</v>
       </c>
-      <c r="BD22">
+      <c r="BG22">
         <v>19009925800.0</v>
       </c>
-      <c r="BE22">
+      <c r="BH22">
         <v>22864101700.0</v>
       </c>
-      <c r="BF22">
+      <c r="BI22">
         <v>12591026200.0</v>
       </c>
-      <c r="BG22">
+      <c r="BJ22">
         <v>5378213900.0</v>
       </c>
-      <c r="BH22">
+      <c r="BK22">
         <v>8251343500.0</v>
       </c>
-      <c r="BI22">
+      <c r="BL22">
         <v>12727342900.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BM22">
         <v>3977069800.0</v>
       </c>
-      <c r="BK22">
+      <c r="BN22">
         <v>4461739300.0</v>
       </c>
-      <c r="BL22">
+      <c r="BO22">
         <v>6406335000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BP22">
         <v>1104172300.0</v>
       </c>
-      <c r="BN22">
+      <c r="BQ22">
         <v>2334124800.0</v>
       </c>
-      <c r="BO22">
+      <c r="BR22">
         <v>4205476900.0</v>
       </c>
-      <c r="BP22">
+      <c r="BS22">
         <v>5841699400.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BT22">
         <v>2822890900.0</v>
       </c>
-      <c r="BR22">
+      <c r="BU22">
         <v>2027803600.0</v>
       </c>
-      <c r="BS22">
+      <c r="BV22">
         <v>5260806200.0</v>
       </c>
-      <c r="BT22">
+      <c r="BW22">
         <v>2688672900.0</v>
       </c>
-      <c r="BU22">
+      <c r="BX22">
         <v>1570039600.0</v>
       </c>
-      <c r="BV22">
+      <c r="BY22">
         <v>4670945900.0</v>
       </c>
-      <c r="BW22">
+      <c r="BZ22">
         <v>11957444400.0</v>
       </c>
-      <c r="BX22">
+      <c r="CA22">
         <v>4183612300.0</v>
       </c>
-      <c r="BY22">
+      <c r="CB22">
         <v>3903852800.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CC22">
         <v>6491796900.0</v>
       </c>
-      <c r="CA22">
+      <c r="CD22">
         <v>5433455600.0</v>
       </c>
-      <c r="CB22">
+      <c r="CE22">
         <v>4188756200.0</v>
       </c>
-      <c r="CC22">
+      <c r="CF22">
         <v>1805719000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:81">
+    <row r="23" spans="1:84">
       <c r="A23" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>201</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-130071803.0</v>
+      </c>
+      <c r="D23">
+        <v>192296866.0</v>
+      </c>
+      <c r="E23">
         <v>5206000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>-187375866.0</v>
       </c>
-      <c r="D23">
-[...2 lines deleted...]
-      <c r="E23">
+      <c r="G23">
+        <v>-173830336.0</v>
+      </c>
+      <c r="H23">
         <v>-2178444000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>-26834000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>2182109271.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="K23"/>
+      <c r="L23">
         <v>-8067098.0</v>
       </c>
-      <c r="J23">
-[...2 lines deleted...]
-      <c r="K23">
+      <c r="M23">
+        <v>-34140000000.0</v>
+      </c>
+      <c r="N23">
         <v>8249386000.0</v>
       </c>
-      <c r="L23">
-[...2 lines deleted...]
-      <c r="M23">
+      <c r="O23">
+        <v>-15134000000.0</v>
+      </c>
+      <c r="P23">
         <v>148945522.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>29370000000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>14400000000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>-15000000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>4981065638.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>-5000000000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>-46550000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>-5000000000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>2110333.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>-6711475263.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>40000000000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>-203000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>6866560979.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>-6866560979.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>64469240000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>-1500000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>23375392000.0</v>
       </c>
       <c r="AF23">
         <v>55000000000.0</v>
       </c>
       <c r="AG23">
+        <v>-500000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>23375392000.0</v>
+      </c>
+      <c r="AI23">
+        <v>55000000000.0</v>
+      </c>
+      <c r="AJ23">
         <v>-3349080.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>15000000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>62461550000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>35000000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>50000000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>45000000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>-4569210000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>20000000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>-20001530549.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>59975000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>-6599970000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>404829138.0</v>
       </c>
-      <c r="AS23"/>
-[...1 lines deleted...]
-      <c r="AU23"/>
       <c r="AV23"/>
-      <c r="AW23">
+      <c r="AW23"/>
+      <c r="AX23"/>
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>20025000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>40900000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>169800000000.0</v>
       </c>
-      <c r="AZ23"/>
-[...1 lines deleted...]
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
     </row>
-    <row r="24" spans="1:81">
+    <row r="24" spans="1:84">
       <c r="A24" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B24">
+        <v>-700000000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
+        <v>778498000.0</v>
+      </c>
+      <c r="E24">
         <v>-1400000000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>-700000000.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>-78498000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-10200000.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P24">
+        <v>51450000.0</v>
+      </c>
+      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24"/>
+      <c r="T24">
+        <v>-5025600000.0</v>
+      </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24">
         <v>-29900657133.0</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>4500084331.0</v>
       </c>
-      <c r="AM24">
+      <c r="AP24">
         <v>11034881678.0</v>
       </c>
-      <c r="AN24">
+      <c r="AQ24">
         <v>14365691124.0</v>
       </c>
-      <c r="AO24">
+      <c r="AR24">
         <v>14144465633.0</v>
       </c>
-      <c r="AP24">
+      <c r="AS24">
         <v>-6913763198.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AT24">
         <v>282753595.0</v>
       </c>
-      <c r="AR24">
+      <c r="AU24">
         <v>925629328.0</v>
       </c>
-      <c r="AS24">
+      <c r="AV24">
         <v>-42631821956.0</v>
       </c>
-      <c r="AT24">
+      <c r="AW24">
         <v>-4445775738.0</v>
       </c>
-      <c r="AU24">
+      <c r="AX24">
         <v>-5393702644.0</v>
       </c>
-      <c r="AV24">
+      <c r="AY24">
         <v>-3478015117.0</v>
       </c>
-      <c r="AW24">
+      <c r="AZ24">
         <v>14348607126.0</v>
       </c>
-      <c r="AX24">
+      <c r="BA24">
         <v>-13487487026.0</v>
       </c>
-      <c r="AY24">
+      <c r="BB24">
         <v>905935379.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BC24">
         <v>-1907980123.0</v>
       </c>
-      <c r="BA24">
+      <c r="BD24">
         <v>-20860574462.0</v>
       </c>
-      <c r="BB24">
+      <c r="BE24">
         <v>-3650922010.0</v>
       </c>
-      <c r="BC24"/>
-[...1 lines deleted...]
-      <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
     </row>
-    <row r="25" spans="1:81">
+    <row r="25" spans="1:84">
       <c r="A25" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B25">
+        <v>-72968206518.0</v>
+      </c>
+      <c r="C25">
+        <v>11937089600.0</v>
+      </c>
+      <c r="D25">
+        <v>-33143074093.0</v>
+      </c>
+      <c r="E25">
         <v>-39536766000.0</v>
       </c>
-      <c r="C25">
-[...7 lines deleted...]
-      </c>
       <c r="F25">
-        <v>62651212000.0</v>
+        <v>28375612220.0</v>
       </c>
       <c r="G25">
+        <v>1324845785.0</v>
+      </c>
+      <c r="H25">
+        <v>-27444299735.0</v>
+      </c>
+      <c r="I25">
+        <v>95279426553.0</v>
+      </c>
+      <c r="J25">
         <v>-17421219310.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>-113041406892.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>-45468863869.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>-16886567055.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>-16768980336.0</v>
       </c>
-      <c r="L25">
-[...5 lines deleted...]
-      <c r="N25">
+      <c r="O25">
+        <v>-7509375.0</v>
+      </c>
+      <c r="P25">
+        <v>-7509375.0</v>
+      </c>
+      <c r="Q25">
         <v>-464953183.0</v>
       </c>
-      <c r="O25">
-[...5 lines deleted...]
-      <c r="Q25">
+      <c r="R25">
+        <v>-13507481881.0</v>
+      </c>
+      <c r="S25">
+        <v>7103357343.0</v>
+      </c>
+      <c r="T25">
         <v>29405266169.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>24877754320.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>29556730681.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>15167069343.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>101756157813.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>-3354951078.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>562429896.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>8598330258.0</v>
       </c>
-      <c r="Y25">
-[...2 lines deleted...]
-      <c r="Z25">
+      <c r="AB25">
+        <v>-10063209134.0</v>
+      </c>
+      <c r="AC25">
         <v>109005968013.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>-14815092816.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>-8197568356.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>-8670318800.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>-12503998424.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>-20918562645.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>-12200872588.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>-8104440463.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>-20704867331.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>-17198590619.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>-21313111762.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>-17159386044.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>-20021995998.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>-31899626989.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>-53330869929.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>-8078284486.0</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>-86858859494.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>-52282252552.0</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>-36885574186.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>-16790241047.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>-39974173859.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>-12910732410.0</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>-12943202552.0</v>
       </c>
-      <c r="AW25">
+      <c r="AZ25">
         <v>-509329195008.0</v>
       </c>
-      <c r="AX25">
+      <c r="BA25">
         <v>390463858788.0</v>
       </c>
-      <c r="AY25">
+      <c r="BB25">
         <v>-404678415536.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BC25">
         <v>-32101937277.0</v>
       </c>
-      <c r="BA25">
+      <c r="BD25">
         <v>27395261620.0</v>
       </c>
-      <c r="BB25">
+      <c r="BE25">
         <v>44981346997.0</v>
       </c>
-      <c r="BC25"/>
-[...1 lines deleted...]
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
     </row>
-    <row r="26" spans="1:81">
+    <row r="26" spans="1:84">
       <c r="A26" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -24909,54 +25984,57 @@
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
     </row>
-    <row r="27" spans="1:81">
+    <row r="27" spans="1:84">
       <c r="A27" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -24994,609 +26072,639 @@
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
     </row>
-    <row r="28" spans="1:81">
+    <row r="28" spans="1:84">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B28">
+        <v>-4040725836.0</v>
+      </c>
+      <c r="C28">
+        <v>-130071803.0</v>
+      </c>
+      <c r="D28">
+        <v>192296866.0</v>
+      </c>
+      <c r="E28">
         <v>-3853238000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-13545530.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-173830336.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-2178444000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-12362208000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>12182109271.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="K28"/>
+      <c r="L28">
         <v>-1268067098.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-34140000000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>8249386000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-15134000000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-11641054478.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>29370000000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>14400000000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-15000000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-15018934362.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-5000000000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-15046550000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-5000000000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>6713585596.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-6711475263.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-40000000000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-203000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-400001000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-850000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-2880760000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-1500000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-1624608000.0</v>
       </c>
       <c r="AF28">
         <v>-55000000000.0</v>
       </c>
       <c r="AG28">
+        <v>-500000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-1624608000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-55000000000.0</v>
+      </c>
+      <c r="AJ28">
         <v>-3349080.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>-15000000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>-2538450000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>-35000000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>-50000000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>-45000000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>10430790000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>20000000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>-35001530549.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>59975000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>43400030000.0</v>
       </c>
-      <c r="AR28"/>
-      <c r="AS28">
+      <c r="AU28"/>
+      <c r="AV28">
         <v>-5076900000.0</v>
       </c>
-      <c r="AT28"/>
-[...2 lines deleted...]
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28"/>
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>15273236250.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>40900000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>169800000000.0</v>
       </c>
-      <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>-3609830900.0</v>
       </c>
-      <c r="BB28"/>
-[...1 lines deleted...]
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
     </row>
-    <row r="29" spans="1:81">
+    <row r="29" spans="1:84">
       <c r="A29" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B29">
+        <v>-37932881781.0</v>
+      </c>
+      <c r="C29">
+        <v>-593627698.0</v>
+      </c>
+      <c r="D29">
+        <v>-13895570093.0</v>
+      </c>
+      <c r="E29">
         <v>-23386633000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>46913398398.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>7094424695.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>9433380000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>62651212000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>359382464.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>6335306938.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>2097511689.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>27825745395.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>-4634320210.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>27287868133.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>3511903383.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>464953183.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>592013471.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>483266389.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>13687871349.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>17746515294.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>25998741205.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>12987443614.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>-14629201563.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>6085031159.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>4176742502.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>6388137737.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>-6463406935.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>15373044432.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>-2853043156.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>-115285404.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>6584419413.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>4816407980.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>3296305883.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>-6843827558.0</v>
       </c>
-      <c r="AG29">
+      <c r="AJ29">
         <v>3754279071.0</v>
       </c>
-      <c r="AH29">
+      <c r="AK29">
         <v>-2452850401.0</v>
       </c>
-      <c r="AI29">
+      <c r="AL29">
         <v>1689705481.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AM29">
         <v>-1113814531.0</v>
       </c>
-      <c r="AK29">
+      <c r="AN29">
         <v>-321159217.0</v>
       </c>
-      <c r="AL29">
+      <c r="AO29">
         <v>-993821483.0</v>
       </c>
-      <c r="AM29">
+      <c r="AP29">
         <v>-6982970507.0</v>
       </c>
-      <c r="AN29">
+      <c r="AQ29">
         <v>-26204243185.0</v>
       </c>
-      <c r="AO29">
+      <c r="AR29">
         <v>17798794822.0</v>
       </c>
-      <c r="AP29">
+      <c r="AS29">
         <v>-71803896894.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AT29">
         <v>-17274404372.0</v>
       </c>
-      <c r="AR29">
+      <c r="AU29">
         <v>7136185494.0</v>
       </c>
-      <c r="AS29">
+      <c r="AV29">
         <v>21453300238.0</v>
       </c>
-      <c r="AT29">
+      <c r="AW29">
         <v>-20014718370.0</v>
       </c>
-      <c r="AU29">
+      <c r="AX29">
         <v>12175232957.0</v>
       </c>
-      <c r="AV29">
+      <c r="AY29">
         <v>26451420802.0</v>
       </c>
-      <c r="AW29">
+      <c r="AZ29">
         <v>-474108525786.0</v>
       </c>
-      <c r="AX29">
+      <c r="BA29">
         <v>401177370869.0</v>
       </c>
-      <c r="AY29">
+      <c r="BB29">
         <v>-383612322841.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BC29">
         <v>-6397456226.0</v>
       </c>
-      <c r="BA29">
+      <c r="BD29">
         <v>48728165504.0</v>
       </c>
-      <c r="BB29">
+      <c r="BE29">
         <v>56801848365.0</v>
       </c>
-      <c r="BC29"/>
-[...1 lines deleted...]
-      <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
     </row>
-    <row r="30" spans="1:81">
+    <row r="30" spans="1:84">
       <c r="A30" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B30">
+        <v>-1342066811.0</v>
+      </c>
+      <c r="C30">
+        <v>-333842467.0</v>
+      </c>
+      <c r="D30">
+        <v>-1015508053.0</v>
+      </c>
+      <c r="E30">
         <v>-551345000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>-1376967567.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-1434757380.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-3039757000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-1511484000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>-5449022072.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>-890904371.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>-1338777218.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>-172371574.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-173142848.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>-600331705.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-405335758.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-354140775.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-2696334709.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-3670604920.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-10595986589.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-891264323.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-1963082149.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-4651084472.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-272808853.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-13554400.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-83717533.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-376369247.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-37964869.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>-309600862.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>-24668900.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>-46890000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>-478227790.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>-101095000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>-2575000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>-93951654.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>-26526573.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>-12336364.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>-15753191.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>-23288091.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>-30257548042.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>4462234331.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>11010061678.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>14319659942.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>14124265633.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>-6916507198.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>216246949.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>404829138.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>-42849670685.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>-4950487304.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>-5581013419.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>-3660685941.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>452032149168.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>-452722424762.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>-121919795.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>-1975911973.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>-20911399462.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>-3707450010.0</v>
       </c>
-      <c r="BC30"/>
-[...1 lines deleted...]
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>