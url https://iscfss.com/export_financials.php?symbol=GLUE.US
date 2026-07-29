--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3508,51 +3508,51 @@
       <c r="N28">
         <v>-5682000.0</v>
       </c>
       <c r="O28">
         <v>-7911000.0</v>
       </c>
       <c r="P28">
         <v>-66736000.0</v>
       </c>
       <c r="Q28">
         <v>-54907000.0</v>
       </c>
       <c r="R28">
         <v>-131324000.0</v>
       </c>
       <c r="S28">
         <v>-346071000.0</v>
       </c>
       <c r="T28">
         <v>-367034000.0</v>
       </c>
       <c r="U28">
         <v>-357060000.0</v>
       </c>
       <c r="V28">
-        <v>-168436000.0</v>
+        <v>62736000.0</v>
       </c>
       <c r="W28">
         <v>-41699000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28">
         <v>5995000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
         <v>521916000.0</v>
       </c>
       <c r="C29">
         <v>233056000.0</v>
       </c>
       <c r="D29">
         <v>245837000.0</v>
       </c>
       <c r="E29">
         <v>268080000.0</v>
@@ -5627,89 +5627,89 @@
       </c>
       <c r="G3">
         <v>537000.0</v>
       </c>
       <c r="H3">
         <v>72000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-54208000.0</v>
+        <v>-39723000.0</v>
       </c>
       <c r="C5">
-        <v>-81112000.0</v>
+        <v>-70130000.0</v>
       </c>
       <c r="D5">
-        <v>-143311000.0</v>
+        <v>-135014000.0</v>
       </c>
       <c r="E5">
-        <v>-112384000.0</v>
+        <v>-104737000.0</v>
       </c>
       <c r="F5">
-        <v>-72882000.0</v>
+        <v>-73958000.0</v>
       </c>
       <c r="G5">
         <v>-28010000.0</v>
       </c>
       <c r="H5">
         <v>-7739000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-45852000.0</v>
+        <v>-31367000.0</v>
       </c>
       <c r="C6">
-        <v>-72991000.0</v>
+        <v>-62009000.0</v>
       </c>
       <c r="D6">
-        <v>-137089000.0</v>
+        <v>-128792000.0</v>
       </c>
       <c r="E6">
-        <v>-108639000.0</v>
+        <v>-100992000.0</v>
       </c>
       <c r="F6">
-        <v>-70750000.0</v>
+        <v>-71826000.0</v>
       </c>
       <c r="G6">
         <v>-27473000.0</v>
       </c>
       <c r="H6">
         <v>-7667000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>94</v>
       </c>
       <c r="B8"/>
@@ -6546,188 +6546,188 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-50034000.0</v>
+        <v>-44451000.0</v>
       </c>
       <c r="C5">
-        <v>-49715000.0</v>
+        <v>-46076000.0</v>
       </c>
       <c r="D5">
-        <v>-32975000.0</v>
+        <v>-30258000.0</v>
       </c>
       <c r="E5">
-        <v>-15554000.0</v>
+        <v>-11096000.0</v>
       </c>
       <c r="F5">
-        <v>44036000.0</v>
+        <v>47707000.0</v>
       </c>
       <c r="G5">
-        <v>13004000.0</v>
+        <v>15601000.0</v>
       </c>
       <c r="H5">
-        <v>-26527000.0</v>
+        <v>-23788000.0</v>
       </c>
       <c r="I5">
-        <v>-32642000.0</v>
+        <v>-30058000.0</v>
       </c>
       <c r="J5">
-        <v>-34947000.0</v>
+        <v>-31885000.0</v>
       </c>
       <c r="K5">
-        <v>-34863000.0</v>
+        <v>-33274000.0</v>
       </c>
       <c r="L5">
         <v>-36967000.0</v>
       </c>
       <c r="M5">
-        <v>-37221000.0</v>
+        <v>-34988000.0</v>
       </c>
       <c r="N5">
-        <v>-34259000.0</v>
+        <v>-32038000.0</v>
       </c>
       <c r="O5">
-        <v>-32489000.0</v>
+        <v>-30782000.0</v>
       </c>
       <c r="P5">
-        <v>-28362000.0</v>
+        <v>-27318000.0</v>
       </c>
       <c r="Q5">
-        <v>-27231000.0</v>
+        <v>-26469000.0</v>
       </c>
       <c r="R5">
-        <v>-24302000.0</v>
+        <v>-23932000.0</v>
       </c>
       <c r="S5">
-        <v>-23387000.0</v>
+        <v>-23440000.0</v>
       </c>
       <c r="T5">
-        <v>-19868000.0</v>
+        <v>-19837000.0</v>
       </c>
       <c r="U5">
-        <v>-18123000.0</v>
+        <v>-18405000.0</v>
       </c>
       <c r="V5">
         <v>-11504000.0</v>
       </c>
       <c r="W5">
         <v>-11936000.0</v>
       </c>
       <c r="X5">
         <v>-6386000.0</v>
       </c>
       <c r="Y5">
         <v>-5396000.0</v>
       </c>
       <c r="Z5">
         <v>-4299000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-48005000.0</v>
+        <v>-42422000.0</v>
       </c>
       <c r="C6">
-        <v>-47627000.0</v>
+        <v>-43988000.0</v>
       </c>
       <c r="D6">
-        <v>-30880000.0</v>
+        <v>-28163000.0</v>
       </c>
       <c r="E6">
-        <v>-13429000.0</v>
+        <v>-8971000.0</v>
       </c>
       <c r="F6">
-        <v>46084000.0</v>
+        <v>49755000.0</v>
       </c>
       <c r="G6">
-        <v>15065000.0</v>
+        <v>17662000.0</v>
       </c>
       <c r="H6">
-        <v>-24424000.0</v>
+        <v>-21685000.0</v>
       </c>
       <c r="I6">
-        <v>-30582000.0</v>
+        <v>-27998000.0</v>
       </c>
       <c r="J6">
-        <v>-33050000.0</v>
+        <v>-29988000.0</v>
       </c>
       <c r="K6">
-        <v>-33017000.0</v>
+        <v>-31428000.0</v>
       </c>
       <c r="L6">
         <v>-35133000.0</v>
       </c>
       <c r="M6">
-        <v>-35830000.0</v>
+        <v>-33597000.0</v>
       </c>
       <c r="N6">
-        <v>-33108000.0</v>
+        <v>-30887000.0</v>
       </c>
       <c r="O6">
-        <v>-31419000.0</v>
+        <v>-29712000.0</v>
       </c>
       <c r="P6">
-        <v>-27329000.0</v>
+        <v>-26285000.0</v>
       </c>
       <c r="Q6">
-        <v>-26342000.0</v>
+        <v>-25580000.0</v>
       </c>
       <c r="R6">
-        <v>-23549000.0</v>
+        <v>-23179000.0</v>
       </c>
       <c r="S6">
-        <v>-22578000.0</v>
+        <v>-22631000.0</v>
       </c>
       <c r="T6">
-        <v>-19286000.0</v>
+        <v>-19255000.0</v>
       </c>
       <c r="U6">
-        <v>-17656000.0</v>
+        <v>-17938000.0</v>
       </c>
       <c r="V6">
         <v>-11230000.0</v>
       </c>
       <c r="W6">
         <v>-11713000.0</v>
       </c>
       <c r="X6">
         <v>-6215000.0</v>
       </c>
       <c r="Y6">
         <v>-5324000.0</v>
       </c>
       <c r="Z6">
         <v>-4228000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -9468,89 +9468,89 @@
       <c r="N6">
         <v>-3065000.0</v>
       </c>
       <c r="O6">
         <v>-57466000.0</v>
       </c>
       <c r="P6">
         <v>9690000.0</v>
       </c>
       <c r="Q6">
         <v>-34641000.0</v>
       </c>
       <c r="R6">
         <v>-207766000.0</v>
       </c>
       <c r="S6">
         <v>-20963000.0</v>
       </c>
       <c r="T6">
         <v>9974000.0</v>
       </c>
       <c r="U6">
         <v>188624000.0</v>
       </c>
       <c r="V6">
-        <v>168436000.0</v>
+        <v>126737000.0</v>
       </c>
       <c r="W6">
         <v>-9770000.0</v>
       </c>
       <c r="X6">
         <v>39927000.0</v>
       </c>
       <c r="Y6">
         <v>6850000.0</v>
       </c>
       <c r="Z6">
         <v>-3389000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>124</v>
       </c>
       <c r="B7">
         <v>141000.0</v>
       </c>
       <c r="C7">
         <v>-3363000.0</v>
       </c>
       <c r="D7">
-        <v>2420000.0</v>
+        <v>121516000.0</v>
       </c>
       <c r="E7">
         <v>-28707000.0</v>
       </c>
       <c r="F7">
         <v>-98635000.0</v>
       </c>
       <c r="G7">
         <v>109651000.0</v>
       </c>
       <c r="H7">
-        <v>9165000.0</v>
+        <v>-2431000.0</v>
       </c>
       <c r="I7">
         <v>-2925000.0</v>
       </c>
       <c r="J7">
         <v>-12898000.0</v>
       </c>
       <c r="K7">
         <v>57703000.0</v>
       </c>
       <c r="L7">
         <v>4373000.0</v>
       </c>
       <c r="M7">
         <v>5748000.0</v>
       </c>
       <c r="N7">
         <v>4642000.0</v>
       </c>
       <c r="O7">
         <v>2073000.0</v>
       </c>
       <c r="P7">
         <v>1266000.0</v>
       </c>
@@ -9610,87 +9610,87 @@
       <c r="P8">
         <v>-177000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>126</v>
       </c>
       <c r="B9">
         <v>6991000.0</v>
       </c>
       <c r="C9">
         <v>-2208000.0</v>
       </c>
       <c r="D9">
-        <v>-4792000.0</v>
+        <v>-2596000.0</v>
       </c>
       <c r="E9">
         <v>-961000.0</v>
       </c>
       <c r="F9">
         <v>-1235000.0</v>
       </c>
       <c r="G9">
         <v>422000.0</v>
       </c>
       <c r="H9">
-        <v>8910000.0</v>
+        <v>9247000.0</v>
       </c>
       <c r="I9">
         <v>-9327000.0</v>
       </c>
       <c r="J9">
         <v>-10000.0</v>
       </c>
       <c r="K9">
         <v>-336.0</v>
       </c>
       <c r="L9">
         <v>375000.0</v>
       </c>
       <c r="M9">
         <v>-195000.0</v>
       </c>
       <c r="N9">
         <v>2053000.0</v>
       </c>
       <c r="O9">
         <v>-10.0</v>
       </c>
       <c r="P9">
-        <v>-177.0</v>
+        <v>-177000.0</v>
       </c>
       <c r="Q9">
         <v>-177000.0</v>
       </c>
       <c r="R9">
         <v>-177000.0</v>
       </c>
       <c r="S9">
         <v>-177000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
@@ -9886,93 +9886,93 @@
       <c r="V13">
         <v>-2119000.0</v>
       </c>
       <c r="W13"/>
       <c r="X13">
         <v>102000.0</v>
       </c>
       <c r="Y13">
         <v>-1001000.0</v>
       </c>
       <c r="Z13">
         <v>670000.0</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>131</v>
       </c>
       <c r="B14">
         <v>2029000.0</v>
       </c>
       <c r="C14">
         <v>2088000.0</v>
       </c>
       <c r="D14">
-        <v>2732000.0</v>
+        <v>2095000.0</v>
       </c>
       <c r="E14">
         <v>2125000.0</v>
       </c>
       <c r="F14">
         <v>2048000.0</v>
       </c>
       <c r="G14">
         <v>2061000.0</v>
       </c>
       <c r="H14">
-        <v>2681000.0</v>
+        <v>2103000.0</v>
       </c>
       <c r="I14">
         <v>2060000.0</v>
       </c>
       <c r="J14">
         <v>1897000.0</v>
       </c>
       <c r="K14">
         <v>1846000.0</v>
       </c>
       <c r="L14">
         <v>1834000.0</v>
       </c>
       <c r="M14">
         <v>1391000.0</v>
       </c>
       <c r="N14">
         <v>1151000.0</v>
       </c>
       <c r="O14">
         <v>1070000.0</v>
       </c>
       <c r="P14">
-        <v>2576000.0</v>
+        <v>1033000.0</v>
       </c>
       <c r="Q14">
-        <v>2169000.0</v>
+        <v>889000.0</v>
       </c>
       <c r="R14">
-        <v>1132000.0</v>
+        <v>753000.0</v>
       </c>
       <c r="S14">
         <v>809000.0</v>
       </c>
       <c r="T14">
         <v>582000.0</v>
       </c>
       <c r="U14">
         <v>467000.0</v>
       </c>
       <c r="V14">
         <v>274000.0</v>
       </c>
       <c r="W14">
         <v>223000.0</v>
       </c>
       <c r="X14">
         <v>171000.0</v>
       </c>
       <c r="Y14">
         <v>72000.0</v>
       </c>
       <c r="Z14">
         <v>71000.0</v>
       </c>
@@ -10050,51 +10050,51 @@
       <c r="N16">
         <v>52807000.0</v>
       </c>
       <c r="O16">
         <v>60190000.0</v>
       </c>
       <c r="P16">
         <v>113354000.0</v>
       </c>
       <c r="Q16">
         <v>103664000.0</v>
       </c>
       <c r="R16">
         <v>138305000.0</v>
       </c>
       <c r="S16">
         <v>346071000.0</v>
       </c>
       <c r="T16">
         <v>368763000.0</v>
       </c>
       <c r="U16">
         <v>357060000.0</v>
       </c>
       <c r="V16">
-        <v>168436000.0</v>
+        <v>169600000.0</v>
       </c>
       <c r="W16">
         <v>42863000.0</v>
       </c>
       <c r="X16">
         <v>52633000.0</v>
       </c>
       <c r="Y16">
         <v>12706000.0</v>
       </c>
       <c r="Z16">
         <v>5856000.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
@@ -10386,51 +10386,51 @@
       <c r="F22">
         <v>46885000.0</v>
       </c>
       <c r="G22">
         <v>13437000.0</v>
       </c>
       <c r="H22">
         <v>-23859000.0</v>
       </c>
       <c r="I22">
         <v>-30310000.0</v>
       </c>
       <c r="J22">
         <v>-31968000.0</v>
       </c>
       <c r="K22">
         <v>-33252000.0</v>
       </c>
       <c r="L22">
         <v>-34884000.0</v>
       </c>
       <c r="M22">
         <v>-35178000.0</v>
       </c>
       <c r="N22">
-        <v>-32037999.0</v>
+        <v>-32038000.0</v>
       </c>
       <c r="O22">
         <v>-30782000.0</v>
       </c>
       <c r="P22">
         <v>-27318000.0</v>
       </c>
       <c r="Q22">
         <v>-26469000.0</v>
       </c>
       <c r="R22">
         <v>-23932000.0</v>
       </c>
       <c r="S22">
         <v>-23440000.0</v>
       </c>
       <c r="T22">
         <v>-19837000.0</v>
       </c>
       <c r="U22">
         <v>-18405000.0</v>
       </c>
       <c r="V22">
         <v>-12276000.0</v>
       </c>
@@ -10564,99 +10564,99 @@
       </c>
       <c r="Q24">
         <v>-11696.0</v>
       </c>
       <c r="R24">
         <v>125000.0</v>
       </c>
       <c r="S24">
         <v>12000.0</v>
       </c>
       <c r="T24">
         <v>67000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
-        <v>4964000.0</v>
+        <v>-985000.0</v>
       </c>
       <c r="C25">
         <v>87000.0</v>
       </c>
       <c r="D25">
-        <v>117993000.0</v>
+        <v>-466000.0</v>
       </c>
       <c r="E25">
         <v>-737000.0</v>
       </c>
       <c r="F25">
         <v>-1088000.0</v>
       </c>
       <c r="G25">
         <v>-696000.0</v>
       </c>
       <c r="H25">
-        <v>-13263000.0</v>
+        <v>-1089000.0</v>
       </c>
       <c r="I25">
         <v>-1094000.0</v>
       </c>
       <c r="J25">
         <v>-69000.0</v>
       </c>
       <c r="K25">
         <v>1261000.0</v>
       </c>
       <c r="L25">
         <v>-497000.0</v>
       </c>
       <c r="M25">
         <v>-1438000.0</v>
       </c>
       <c r="N25">
-        <v>2838999.0</v>
+        <v>-1135000.0</v>
       </c>
       <c r="O25">
         <v>352000.0</v>
       </c>
       <c r="P25">
-        <v>2876000.0</v>
+        <v>1205000.0</v>
       </c>
       <c r="Q25">
-        <v>2587000.0</v>
+        <v>994000.0</v>
       </c>
       <c r="R25">
-        <v>2081000.0</v>
+        <v>209000.0</v>
       </c>
       <c r="S25">
         <v>4000.0</v>
       </c>
       <c r="T25">
         <v>13000.0</v>
       </c>
       <c r="U25">
         <v>1019000.0</v>
       </c>
       <c r="V25">
         <v>960000.0</v>
       </c>
       <c r="W25">
         <v>7680000.0</v>
       </c>
       <c r="X25">
         <v>1000.0</v>
       </c>
       <c r="Y25">
         <v>1984000.0</v>
       </c>
       <c r="Z25">
         <v>174000.0</v>
       </c>