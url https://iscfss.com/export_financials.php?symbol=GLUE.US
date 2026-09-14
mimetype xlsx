--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1121,51 +1124,51 @@
       </c>
       <c r="C13">
         <v>6000.0</v>
       </c>
       <c r="D13">
         <v>5000.0</v>
       </c>
       <c r="E13">
         <v>5000.0</v>
       </c>
       <c r="F13">
         <v>5000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
         <v>50000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>83071185.0</v>
+        <v>65543723.0</v>
       </c>
       <c r="C14">
         <v>73910026.0</v>
       </c>
       <c r="D14">
         <v>51396961.0</v>
       </c>
       <c r="E14">
         <v>47227370.0</v>
       </c>
       <c r="F14">
         <v>46535966.0</v>
       </c>
       <c r="G14">
         <v>44002715.0</v>
       </c>
       <c r="H14">
         <v>44002715.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
@@ -2087,3455 +2090,3556 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>7152000.0</v>
+      </c>
+      <c r="C2">
         <v>7900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3550000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14509000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5581000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6489000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17215000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3978000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6473000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6828000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11152000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5308000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7382000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7862000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9753000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4294000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4511000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6558000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3530000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7463000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7326000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7066000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>-5165000.0</v>
+      </c>
+      <c r="C5">
         <v>-4746000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3827000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3247000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3373000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3329000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3356000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2322000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2670000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2693000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2724000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1455000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1640000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1393000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1752000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2602000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2458000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2133000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2021000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1950000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1415000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-920000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1056000.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-12148000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>37987000.0</v>
+      </c>
+      <c r="C7">
         <v>39064000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>39191000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>40168000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>41131000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>41864000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>42715000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>43698000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>44356000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>45182000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>46039000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>46398000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>47035000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>46165000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>47001000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>45658000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>48757000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>6981000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
+        <v>9000.0</v>
+      </c>
+      <c r="C8">
         <v>8000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="E8">
         <v>6000.0</v>
       </c>
       <c r="F8">
         <v>6000.0</v>
       </c>
       <c r="G8">
         <v>6000.0</v>
       </c>
       <c r="H8">
         <v>6000.0</v>
       </c>
       <c r="I8">
         <v>6000.0</v>
       </c>
       <c r="J8">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="K8">
         <v>5000.0</v>
       </c>
       <c r="L8">
         <v>5000.0</v>
       </c>
       <c r="M8">
         <v>5000.0</v>
       </c>
       <c r="N8">
         <v>5000.0</v>
       </c>
       <c r="O8">
         <v>5000.0</v>
       </c>
       <c r="P8">
         <v>5000.0</v>
       </c>
       <c r="Q8">
         <v>5000.0</v>
       </c>
       <c r="R8">
         <v>5000.0</v>
       </c>
       <c r="S8">
         <v>5000.0</v>
       </c>
       <c r="T8">
         <v>5000.0</v>
       </c>
       <c r="U8">
+        <v>5000.0</v>
+      </c>
+      <c r="V8">
         <v>4000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>507688000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>503696000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>493443000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>476939000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>473970000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>471566000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>469845000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>436847000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>90104000.0</v>
+      </c>
+      <c r="C10">
         <v>159859000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>129883000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>208343000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>69429000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>78530000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>224254000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>125575000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>108847000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>99752000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>128101000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>59055000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>47027000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>51847000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>54912000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>112394000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>103664000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>138305000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>346071000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>367034000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>357060000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>168436000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>41699000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-5995000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>621104000.0</v>
+      </c>
+      <c r="C12">
         <v>666220000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>377104000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>391258000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>290594000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>326074000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>372149000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>242186000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>262205000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>192892000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>232413000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>178477000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>203066000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>231734000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>262826000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>272149000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>294145000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>317163000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>346071000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>367034000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>357060000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>168436000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>41699000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>5995000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>9000.0</v>
+      </c>
+      <c r="C13">
         <v>8000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="E13">
         <v>6000.0</v>
       </c>
       <c r="F13">
         <v>6000.0</v>
       </c>
       <c r="G13">
         <v>6000.0</v>
       </c>
       <c r="H13">
         <v>6000.0</v>
       </c>
       <c r="I13">
         <v>6000.0</v>
       </c>
       <c r="J13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="K13">
         <v>5000.0</v>
       </c>
       <c r="L13">
         <v>5000.0</v>
       </c>
       <c r="M13">
         <v>5000.0</v>
       </c>
       <c r="N13">
         <v>5000.0</v>
       </c>
       <c r="O13">
         <v>5000.0</v>
       </c>
       <c r="P13">
         <v>5000.0</v>
       </c>
       <c r="Q13">
         <v>5000.0</v>
       </c>
       <c r="R13">
         <v>5000.0</v>
       </c>
       <c r="S13">
         <v>5000.0</v>
       </c>
       <c r="T13">
         <v>5000.0</v>
       </c>
       <c r="U13">
+        <v>5000.0</v>
+      </c>
+      <c r="V13">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="W13">
         <v>1000.0</v>
       </c>
-      <c r="X13"/>
+      <c r="X13">
+        <v>1000.0</v>
+      </c>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>85226427.0</v>
+      </c>
+      <c r="C14">
+        <v>84321705.0</v>
+      </c>
+      <c r="D14">
         <v>65543723.0</v>
       </c>
-      <c r="C14">
-[...4 lines deleted...]
-      </c>
       <c r="E14">
-        <v>82186768.0</v>
+        <v>61790239.0</v>
       </c>
       <c r="F14">
+        <v>61717349.0</v>
+      </c>
+      <c r="G14">
         <v>82956423.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>61436740.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>82011670.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>71233992.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>60156187.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>56927647.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>49814903.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>49431922.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>49347473.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>48893160.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>46732353.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>46668369.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>46595782.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45987866.0</v>
       </c>
       <c r="T14">
         <v>45987866.0</v>
       </c>
       <c r="U14">
         <v>45987866.0</v>
       </c>
       <c r="V14">
+        <v>45987866.0</v>
+      </c>
+      <c r="W14">
         <v>42540215.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21737807.0</v>
       </c>
       <c r="X14">
         <v>21737807.0</v>
       </c>
       <c r="Y14">
         <v>21737807.0</v>
       </c>
       <c r="Z14">
         <v>21737807.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>21737807.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>5000.0</v>
       </c>
       <c r="P15">
         <v>5000.0</v>
       </c>
       <c r="Q15">
         <v>5000.0</v>
       </c>
       <c r="R15">
         <v>5000.0</v>
       </c>
       <c r="S15">
         <v>5000.0</v>
       </c>
       <c r="T15">
         <v>5000.0</v>
       </c>
       <c r="U15">
+        <v>5000.0</v>
+      </c>
+      <c r="V15">
         <v>4000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>22103000.0</v>
+      </c>
+      <c r="C16">
         <v>33059000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>29571000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>24791000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>18410000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>32575000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>117232000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>18918000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>19645000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>20407000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>17678000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>11320000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8658000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-      <c r="N22">
-[...1 lines deleted...]
-      </c>
+      <c r="N22"/>
       <c r="O22">
         <v>960000.0</v>
       </c>
-      <c r="P22"/>
+      <c r="P22">
+        <v>960000.0</v>
+      </c>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>698313000.0</v>
+      </c>
+      <c r="C23">
         <v>736428000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>448659000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>459841000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>359586000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>393199000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>438732000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>315080000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>344114000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>266746000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>303755000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>252103000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>278616000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>309028000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>342389000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>357603000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>365056000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>346005000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>366329000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>384049000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>368941000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>180603000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>49378000.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>6802000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>-52117000.0</v>
+      </c>
+      <c r="C28">
         <v>-120795000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-90692000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-168175000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-28298000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-36666000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-181539000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-81877000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-64491000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-54570000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-82062000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-12657000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-5682000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-7911000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-66736000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-54907000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-131324000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-346071000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-367034000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-357060000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>62736000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-41699000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>5995000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>487281000.0</v>
+      </c>
+      <c r="C29">
         <v>521916000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>233056000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>245837000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>268080000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>275160000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>222936000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>205457000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>224671000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>152519000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>179250000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>184524000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>213654000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>243726000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>271413000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>291092000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>302050000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>325875000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>347515000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>369305000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>356678000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-60616000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-48728000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>9840000.0</v>
+      </c>
+      <c r="C30">
         <v>4609000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4965000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2370000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1408000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>173000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>595000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9842000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>601000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>505000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>294000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1154000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2170000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7656000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>17557000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>384000.0</v>
       </c>
-      <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>40000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>79000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>213654000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>243726000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>271413000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>291092000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>302050000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>325875000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>347515000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>369305000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>356678000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-60616000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
         <v>-12148000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>571748000.0</v>
+      </c>
+      <c r="C32">
         <v>606511000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>328973000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>340374000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>257613000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>273064000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>220494000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>209566000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>235548000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>157743000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>189620000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>160302000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>189015000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>220041000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>250317000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>273445000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>282272000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>307876000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>332028000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>357776000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>347498000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>162616000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>14316000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>59755000.0</v>
+      </c>
+      <c r="C33">
         <v>58881000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>55474000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>58024000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>60121000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>60919000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>61292000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>63873000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>66218000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>67710000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>67543000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>69192000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>70512000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>68472000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>66503000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>62368000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>68011000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>25639000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>17663000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>13530000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>10652000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>8896000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>5787000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-5995000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>45407000.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>48233000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>7640000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>2176000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>2001000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1472000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>144222000.0</v>
+      </c>
+      <c r="C35">
         <v>143476000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>151391000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>152561000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>49654000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>58823000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>58850000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>67982000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>77095000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>72934000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>77913000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>44970000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>45873000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>44787000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>45407000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>44721000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>48233000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>7640000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2176000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2001000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1472000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>232128000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>68831000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
-    </row>
-    <row r="36" spans="1:26">
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>5767000.0</v>
+      </c>
+      <c r="C36">
         <v>5779000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5102000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5361000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>445000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>5320000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4978000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>159000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>209000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>5252000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>4932000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>4792000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>4818000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>4672000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4596000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4450000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5704000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>5333000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>5338000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1729000.0</v>
       </c>
       <c r="U36">
         <v>1729000.0</v>
       </c>
       <c r="V36">
-        <v>1164000.0</v>
+        <v>1729000.0</v>
       </c>
       <c r="W36">
         <v>1164000.0</v>
       </c>
-      <c r="X36"/>
+      <c r="X36">
+        <v>1164000.0</v>
+      </c>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-5995000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>4818000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>4596000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4450000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5704000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5333000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>5338000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1729000.0</v>
       </c>
       <c r="U38">
         <v>1729000.0</v>
       </c>
       <c r="V38">
+        <v>1729000.0</v>
+      </c>
+      <c r="W38">
         <v>1164000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-    </row>
-    <row r="39" spans="1:26">
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>5382000.0</v>
+      </c>
+      <c r="C39">
         <v>6718000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>11481000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>5594000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6501000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4798000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5118000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>8426000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5849000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>5543000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3294000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4140000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3884000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>6652000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5404000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>5529000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2900000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3203000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2595000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3485000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1229000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3271000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1892000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-    </row>
-    <row r="40" spans="1:26">
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>32925000.0</v>
+      </c>
+      <c r="C40">
         <v>25594000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>26694000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>17902000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>13767000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>16287000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>18785000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>15099000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>12759000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>10713000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>14600000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>14228000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>11114000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>10243000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>14580000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>8972000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>7817000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>6455000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>10080000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>9213000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>3328000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1765000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>22209000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-    </row>
-    <row r="41" spans="1:26">
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>1505000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>1533000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2128000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2138000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2183000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2176000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2001000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1472000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>956000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-    </row>
-    <row r="42" spans="1:26">
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>1057551000.0</v>
+      </c>
+      <c r="C42">
         <v>1048371000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>714090000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>680157000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>675445000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>670186000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>664874000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>659798000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>655501000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>553063000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>547857000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>518610000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>513041000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>507688000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>503696000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>493443000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>476939000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>473970000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>471566000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>469845000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>436847000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>656000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>404000.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
-    </row>
-    <row r="43" spans="1:26">
+      <c r="AA42"/>
+    </row>
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>85540000.0</v>
+      </c>
+      <c r="C45">
         <v>82746000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>77985000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>78187000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>78155000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>76904000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>76678000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>77110000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>77343000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>76599000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>74855000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>64400000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>74258000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>33266000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>61907000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>19384000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>15205000.0</v>
       </c>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>8923000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>7732000.0</v>
       </c>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>53988000.0</v>
+      </c>
+      <c r="C46">
         <v>53102000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>50372000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>52663000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>54726000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>55599000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>56314000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>58806000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>61143000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>62458000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>62611000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>64400000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>65694000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>63800000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>61907000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>57918000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>62307000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>20306000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>12325000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>11801000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>8923000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>7732000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>4623000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-    </row>
-    <row r="47" spans="1:26">
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>65694000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>33266000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>27075000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>19384000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>15205000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>13396000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>12325000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>11801000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>8923000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>7732000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-    </row>
-    <row r="48" spans="1:26">
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-565114000.0</v>
+      </c>
+      <c r="C48">
         <v>-521717000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-477214000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-431079000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-403998000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-391703000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-438588000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-452025000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-428166000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-397856000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-365888000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-332636000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-297752000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-262574000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-230536000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-199754000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-172436000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-145967000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-122035000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-98595000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-78758000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-60353000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-48077000.0</v>
       </c>
-      <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
-    </row>
-    <row r="49" spans="1:26">
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-262574000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-230536000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-199754000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-172436000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-145967000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-122035000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-98595000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-78758000.0</v>
       </c>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>37987000.0</v>
+      </c>
+      <c r="C51">
         <v>39064000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>39191000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>40168000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>41131000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>41864000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>42715000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>43698000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>44356000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>45182000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>46039000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>46398000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>47035000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>46165000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>47001000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>45658000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>48757000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>6981000.0</v>
       </c>
-      <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>231172000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-    </row>
-    <row r="52" spans="1:26">
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>4630000.0</v>
+      </c>
+      <c r="C52">
         <v>4483000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4397000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4241000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4094000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3865000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3714000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3646000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3471000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3345000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3162000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2881000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2667000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2890000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3127000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3065000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2662000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1524000.0</v>
       </c>
-      <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-    </row>
-    <row r="53" spans="1:26">
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>531000000.0</v>
+      </c>
+      <c r="C53">
         <v>506361000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>247221000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>182915000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>221165000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>247544000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>147895000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>116611000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>153358000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>93140000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>104312000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>119422000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>156039000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>179887000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>207914000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>159755000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>190481000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>178858000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>11990000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>696081000.0</v>
+      </c>
+      <c r="C55">
         <v>736428000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>448659000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>459841000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>359586000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>393199000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>438732000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>315080000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>344114000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>266746000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>303755000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>252103000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>278616000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>309028000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>342389000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>357603000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>365056000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>346005000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>366329000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>384049000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>368941000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>180603000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>49378000.0</v>
       </c>
-      <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
-    </row>
-    <row r="56" spans="1:26">
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>636326000.0</v>
+      </c>
+      <c r="C56">
         <v>677547000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>393185000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>401817000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>299465000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>332280000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>377440000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>251207000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>277896000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>199036000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>236212000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>182911000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>208104000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>240556000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>275886000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>295235000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>297045000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>320366000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>348666000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>370519000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>358289000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>171707000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>43591000.0</v>
       </c>
-      <c r="X56"/>
       <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>5995000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>66810000.0</v>
+      </c>
+      <c r="C57">
         <v>71036000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>64212000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>61443000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>41852000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>59216000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>156946000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>41641000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>42348000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>41293000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>46592000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>22609000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>19089000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>20515000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>25569000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>21790000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>14773000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>12490000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>16638000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>12743000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>10791000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>9091000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>29275000.0</v>
       </c>
-      <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
-    </row>
-    <row r="58" spans="1:26">
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>211032000.0</v>
+      </c>
+      <c r="C58">
         <v>214512000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>215603000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>214004000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>91506000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>118039000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>215796000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>109623000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>119443000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>114227000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>124505000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>67579000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>64962000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>65302000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>70976000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>66511000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>63006000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>20130000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>18814000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>14744000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>12263000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>241219000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>98106000.0</v>
       </c>
-      <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
-    </row>
-    <row r="59" spans="1:26">
+      <c r="AA58"/>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>487281000.0</v>
+      </c>
+      <c r="C60">
         <v>521916000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>233056000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>245837000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>268080000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>275160000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>222936000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>205457000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>224671000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>152519000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>179250000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>184524000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>213654000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>243726000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>271413000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>291092000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>302050000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>325875000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>347515000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>369305000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>356678000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-60616000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-48728000.0</v>
       </c>
-      <c r="X60"/>
       <c r="Y60"/>
-      <c r="Z60">
+      <c r="Z60"/>
+      <c r="AA60">
         <v>6802000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5560,2802 +5664,2849 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
         <v>8356000.0</v>
       </c>
       <c r="C2">
         <v>8121000.0</v>
       </c>
       <c r="D2">
         <v>6222000.0</v>
       </c>
       <c r="E2">
         <v>8559000.0</v>
       </c>
       <c r="F2">
         <v>2132000.0</v>
       </c>
       <c r="G2">
         <v>537000.0</v>
       </c>
       <c r="H2">
         <v>72000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
         <v>8356000.0</v>
       </c>
       <c r="C3">
         <v>8121000.0</v>
       </c>
       <c r="D3">
         <v>6222000.0</v>
       </c>
       <c r="E3">
         <v>3745000.0</v>
       </c>
       <c r="F3">
         <v>2132000.0</v>
       </c>
       <c r="G3">
         <v>537000.0</v>
       </c>
       <c r="H3">
         <v>72000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
         <v>-39723000.0</v>
       </c>
       <c r="C5">
         <v>-70130000.0</v>
       </c>
       <c r="D5">
         <v>-135014000.0</v>
       </c>
       <c r="E5">
         <v>-104737000.0</v>
       </c>
       <c r="F5">
         <v>-73958000.0</v>
       </c>
       <c r="G5">
         <v>-28010000.0</v>
       </c>
       <c r="H5">
         <v>-7739000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
         <v>-31367000.0</v>
       </c>
       <c r="C6">
         <v>-62009000.0</v>
       </c>
       <c r="D6">
         <v>-128792000.0</v>
       </c>
       <c r="E6">
         <v>-100992000.0</v>
       </c>
       <c r="F6">
         <v>-71826000.0</v>
       </c>
       <c r="G6">
         <v>-27473000.0</v>
       </c>
       <c r="H6">
         <v>-7667000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
         <v>115316000.0</v>
       </c>
       <c r="C9">
         <v>67501000.0</v>
       </c>
       <c r="D9">
         <v>-6222000.0</v>
       </c>
       <c r="E9">
         <v>-8559000.0</v>
       </c>
       <c r="F9">
         <v>-2132000.0</v>
       </c>
       <c r="G9">
         <v>-537000.0</v>
       </c>
       <c r="H9">
         <v>-72000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>-39723000.0</v>
       </c>
       <c r="C10">
         <v>-70130000.0</v>
       </c>
       <c r="D10">
         <v>-135014000.0</v>
       </c>
       <c r="E10">
         <v>-108501000.0</v>
       </c>
       <c r="F10">
         <v>-73958000.0</v>
       </c>
       <c r="G10">
         <v>-35879000.0</v>
       </c>
       <c r="H10">
         <v>-7740000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
         <v>-1097000.0</v>
       </c>
       <c r="C11">
         <v>2570000.0</v>
       </c>
       <c r="D11">
         <v>338000.0</v>
       </c>
       <c r="E11">
         <v>-3883000.0</v>
       </c>
       <c r="F11">
         <v>-2016000.0</v>
       </c>
       <c r="G11">
         <v>189000.0</v>
       </c>
       <c r="H11">
         <v>277000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3764000.0</v>
       </c>
       <c r="F12">
         <v>1076000.0</v>
       </c>
       <c r="G12">
         <v>9000.0</v>
       </c>
       <c r="H12">
         <v>1000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
         <v>12942000.0</v>
       </c>
       <c r="C13">
         <v>10566000.0</v>
       </c>
       <c r="D13">
         <v>8956000.0</v>
       </c>
       <c r="E13">
         <v>3764000.0</v>
       </c>
       <c r="F13">
         <v>46000.0</v>
       </c>
       <c r="G13">
         <v>9000.0</v>
       </c>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>-38626000.0</v>
       </c>
       <c r="C15">
         <v>-72700000.0</v>
       </c>
       <c r="D15">
         <v>-135352000.0</v>
       </c>
       <c r="E15">
         <v>-108501000.0</v>
       </c>
       <c r="F15">
         <v>-73958000.0</v>
       </c>
       <c r="G15">
         <v>-35879000.0</v>
       </c>
       <c r="H15">
         <v>-8017000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-108501000.0</v>
       </c>
       <c r="F16">
         <v>-73958000.0</v>
       </c>
       <c r="G16">
         <v>-35879000.0</v>
       </c>
       <c r="H16">
         <v>-92880000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
         <v>-38626000.0</v>
       </c>
       <c r="C17">
         <v>-72700000.0</v>
       </c>
       <c r="D17">
         <v>-132882000.0</v>
       </c>
       <c r="E17">
         <v>-108501000.0</v>
       </c>
       <c r="F17">
         <v>-73958000.0</v>
       </c>
       <c r="G17">
         <v>-35879000.0</v>
       </c>
       <c r="H17">
         <v>-7740000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
         <v>12942000.0</v>
       </c>
       <c r="C18">
         <v>10566000.0</v>
       </c>
       <c r="D18">
         <v>8956000.0</v>
       </c>
       <c r="E18">
         <v>3764000.0</v>
       </c>
       <c r="F18">
         <v>46000.0</v>
       </c>
       <c r="G18">
         <v>9000.0</v>
       </c>
       <c r="H18">
         <v>-1000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>119000.0</v>
       </c>
       <c r="F19">
         <v>-1122000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
         <v>-54208000.0</v>
       </c>
       <c r="C21">
         <v>-81112000.0</v>
       </c>
       <c r="D21">
         <v>-143311000.0</v>
       </c>
       <c r="E21">
         <v>-112384000.0</v>
       </c>
       <c r="F21">
         <v>-72882000.0</v>
       </c>
       <c r="G21">
         <v>-28010000.0</v>
       </c>
       <c r="H21">
         <v>-7994000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
         <v>177880000.0</v>
       </c>
       <c r="C23">
         <v>156734000.0</v>
       </c>
       <c r="D23">
         <v>143311000.0</v>
       </c>
       <c r="E23">
         <v>112384000.0</v>
       </c>
       <c r="F23">
         <v>72882000.0</v>
       </c>
       <c r="G23">
         <v>28010000.0</v>
       </c>
       <c r="H23">
         <v>7994000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
         <v>8356000.0</v>
       </c>
       <c r="C25">
         <v>8121000.0</v>
       </c>
       <c r="D25">
         <v>5446000.0</v>
       </c>
       <c r="E25">
         <v>3745000.0</v>
       </c>
       <c r="F25">
         <v>2132000.0</v>
       </c>
       <c r="G25">
         <v>537000.0</v>
       </c>
       <c r="H25">
         <v>72000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
         <v>141500000.0</v>
       </c>
       <c r="C26">
         <v>121563000.0</v>
       </c>
       <c r="D26">
         <v>105050000.0</v>
       </c>
       <c r="E26">
         <v>85061000.0</v>
       </c>
       <c r="F26">
         <v>57155000.0</v>
       </c>
       <c r="G26">
         <v>23468000.0</v>
       </c>
       <c r="H26">
         <v>7350000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>9458000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
         <v>36380000.0</v>
       </c>
       <c r="C28">
         <v>35171000.0</v>
       </c>
       <c r="D28">
         <v>32039000.0</v>
       </c>
       <c r="E28">
         <v>27323000.0</v>
       </c>
       <c r="F28">
         <v>15727000.0</v>
       </c>
       <c r="G28">
         <v>4005000.0</v>
       </c>
       <c r="H28">
         <v>644000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
         <v>-1097000.0</v>
       </c>
       <c r="C29">
         <v>2570000.0</v>
       </c>
       <c r="D29">
         <v>338000.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
         <v>169524000.0</v>
       </c>
       <c r="C30">
         <v>148613000.0</v>
       </c>
       <c r="D30">
         <v>137089000.0</v>
       </c>
       <c r="E30">
         <v>112384000.0</v>
       </c>
       <c r="F30">
         <v>72882000.0</v>
       </c>
       <c r="G30">
         <v>27473000.0</v>
       </c>
       <c r="H30">
         <v>7994000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
         <v>14485000.0</v>
       </c>
       <c r="C31">
         <v>10982000.0</v>
       </c>
       <c r="D31">
         <v>8297000.0</v>
       </c>
       <c r="E31">
         <v>3883000.0</v>
       </c>
       <c r="F31">
         <v>-1076000.0</v>
       </c>
       <c r="G31">
         <v>-7869000.0</v>
       </c>
       <c r="H31">
         <v>254000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>123672000.0</v>
       </c>
       <c r="C32">
         <v>75622000.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>89</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>2029000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2088000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2095000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2125000.0</v>
       </c>
-      <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>2061000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2103000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2060000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1897000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1846000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1834000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1391000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1151000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2682000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2576000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2169000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1132000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>809000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>582000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>467000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>274000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>1914000.0</v>
+      </c>
+      <c r="C3">
         <v>2029000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2088000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2095000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2125000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2048000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2061000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2103000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2060000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1897000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1846000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1834000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1391000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1151000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1070000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1033000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>889000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>753000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>809000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>582000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>467000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>274000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>223000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>171000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>72000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>71000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>-43189000.0</v>
+      </c>
+      <c r="C5">
         <v>-44451000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-46076000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-30258000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-11096000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>47707000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>15601000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-23788000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-30058000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-31885000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-33274000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-36967000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-34988000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-32038000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-30782000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-27318000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-26469000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-23932000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-23440000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-19837000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-18405000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-11504000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-11936000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6386000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5396000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4299000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>-41275000.0</v>
+      </c>
+      <c r="C6">
         <v>-42422000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-43988000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-28163000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-8971000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>49755000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>17662000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-21685000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-27998000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-29988000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-31428000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-35133000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-33597000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-30887000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-29712000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-26285000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-25580000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-23179000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-22631000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-19255000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-17938000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-11230000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-11713000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-6215000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-5324000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-4228000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>8968000.0</v>
+      </c>
+      <c r="C9">
         <v>2181000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2781000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>12768000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>23194000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>84929000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>60647000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>9216000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2635000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-833000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1846000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1834000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1391000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1151000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2682000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2576000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2169000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1132000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-809000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-582000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-467000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-274000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-43189000.0</v>
+      </c>
+      <c r="C10">
         <v>-44451000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-46076000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-30258000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-11096000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>47707000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>15601000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-23788000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-30058000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-31885000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-33274000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-34713000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-34988000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-32038000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-30782000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-27318000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-26469000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-23932000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-23440000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-19837000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-18405000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-12276000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-19656000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-6558000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-5364000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4302000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>208000.0</v>
+      </c>
+      <c r="C11">
         <v>52000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>59000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-3177000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1199000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>822000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2164000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>71000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>252000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>83000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-22000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>170000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>190000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2221000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1707000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1044000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-762000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-370000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-756000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-613000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>282000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-188000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>40000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>172000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-32000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>935000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>935000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1990000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>997000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>628000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="T12">
         <v>13000.0</v>
       </c>
       <c r="U12">
+        <v>13000.0</v>
+      </c>
+      <c r="V12">
         <v>14000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
+        <v>5916000.0</v>
+      </c>
+      <c r="C13">
         <v>5591000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3689000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2746000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3068000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3439000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2595000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2892000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2637000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2442000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2368000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2227000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2302000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2437000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1990000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>997000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>628000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="T13">
         <v>13000.0</v>
       </c>
       <c r="U13">
+        <v>13000.0</v>
+      </c>
+      <c r="V13">
         <v>14000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>9000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1000.0</v>
       </c>
-      <c r="Z13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-43397000.0</v>
+      </c>
+      <c r="C15">
         <v>-44503000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-46135000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-27081000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-12295000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>46885000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>13437000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-23859000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-30310000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-31968000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-33252000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-34884000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-35178000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-32038000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-30782000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-27318000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-26469000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-23932000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-23440000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-19837000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-18405000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-12276000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-19656000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-6558000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-5364000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-4302000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-35178000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-32038000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-30782000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-27318000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-26469000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-23932000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-23440000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-19837000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-18405000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-12276000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-6558000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-5364000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-4302000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>-43397000.0</v>
+      </c>
+      <c r="C17">
         <v>-44503000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-46135000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-27081000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-12295000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>46885000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>13437000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-23859000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-30310000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-31968000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-33252000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-34884000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-35178000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-32038000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-30782000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-27318000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-26469000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-23932000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-23440000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-19837000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-18405000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-12276000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-19656000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-6558000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-5364000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-4302000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>5916000.0</v>
+      </c>
+      <c r="C18">
         <v>5591000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3689000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2746000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3068000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3439000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2595000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2892000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2637000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2442000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2368000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2227000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2302000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2437000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1990000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>997000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>628000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="T18">
         <v>13000.0</v>
       </c>
       <c r="U18">
+        <v>13000.0</v>
+      </c>
+      <c r="V18">
         <v>14000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>6000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>9000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>-216000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-283000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>47000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>134000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>221000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>18000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-296000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>-49130000.0</v>
+      </c>
+      <c r="C21">
         <v>-50034000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-49715000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-32975000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-15554000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>44036000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>13004000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-26527000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-32642000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-34947000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-34863000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-36968000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-37221000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-34259000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-32489000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-28362000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-27231000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-24302000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-23387000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-19868000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-18123000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-11504000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-11936000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-6386000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-5396000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-4293000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>58098000.0</v>
+      </c>
+      <c r="C23">
         <v>54244000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>52496000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>45743000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>38748000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>40893000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>47643000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>35743000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>37337000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>36011000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>34863000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>36968000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>37221000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>34259000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>32489000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>28362000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>27231000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>24302000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>23387000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>19868000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>18123000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>11504000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>11936000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>6386000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5396000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4293000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>1914000.0</v>
+      </c>
+      <c r="C25">
         <v>2029000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2088000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2095000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2125000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2048000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2061000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2103000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2060000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1897000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1846000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1834000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1391000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1151000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1070000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1033000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>889000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>753000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>809000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>582000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>467000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>274000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>223000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>171000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>72000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>71000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>47964000.0</v>
+      </c>
+      <c r="C26">
         <v>44069000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>41979000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>36678000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>30653000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>32190000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>38866000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>27616000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>25995000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>25129000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>27135000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>28306000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>29076000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>26755000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>24868000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>21342000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>20936000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>17915000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>18130000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>15115000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>14637000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>9273000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>9863000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>5472000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>4855000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>3815000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>10134000.0</v>
+      </c>
+      <c r="C28">
         <v>10175000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10517000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9065000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8095000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8703000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8777000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8127000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9282000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8985000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7728000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8661000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8145000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7504000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7621000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7020000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6295000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6387000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5257000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4753000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3486000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2231000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2073000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>914000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>541000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>478000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>208000.0</v>
+      </c>
+      <c r="C29">
         <v>52000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>59000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3177000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1199000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>822000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2164000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>71000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>252000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>83000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-22000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>170000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>190000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>0.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>58098000.0</v>
+      </c>
+      <c r="C30">
         <v>52215000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>52496000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>45743000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>38748000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>40893000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>47643000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>35743000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>35277000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>34114000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>34863000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>36968000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>37221000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>34259000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>32489000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>28362000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>27231000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>24302000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>23387000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>19868000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>18123000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>11504000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11936000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6386000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5396000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4293000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>5941000.0</v>
+      </c>
+      <c r="C31">
         <v>5583000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3639000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2717000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4458000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3671000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2597000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2739000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2584000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3062000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1589000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2255000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2233000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2221000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1707000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1044000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>762000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>370000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-53000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>31000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-282000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-772000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-7720000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-172000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>32000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-9000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>8968000.0</v>
+      </c>
+      <c r="C32">
         <v>4210000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2781000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>12768000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>23194000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>84929000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>60647000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>9216000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4695000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1064000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>8752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
+        <v>0.0</v>
+      </c>
+      <c r="AA32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8382,2678 +8533,2717 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>229117000.0</v>
       </c>
       <c r="C2">
         <v>132681000.0</v>
       </c>
       <c r="D2">
         <v>60190000.0</v>
       </c>
       <c r="E2">
         <v>351409000.0</v>
       </c>
       <c r="F2">
         <v>42863000.0</v>
       </c>
       <c r="G2">
         <v>9245000.0</v>
       </c>
       <c r="H2">
         <v>1803000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>4700000</v>
       </c>
       <c r="C3">
         <v>3988000</v>
       </c>
       <c r="D3">
         <v>19041000</v>
       </c>
       <c r="E3">
         <v>12911000</v>
       </c>
       <c r="F3">
         <v>9732000</v>
       </c>
       <c r="G3">
         <v>3389000</v>
       </c>
       <c r="H3">
         <v>1385000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-291219000.0</v>
       </c>
       <c r="F4">
         <v>308546000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>635000.0</v>
       </c>
       <c r="F5">
         <v>1365000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>-94280000.0</v>
       </c>
       <c r="C6">
         <v>96436000.0</v>
       </c>
       <c r="D6">
         <v>72491000.0</v>
       </c>
       <c r="E6">
         <v>-291219000.0</v>
       </c>
       <c r="F6">
         <v>308546000.0</v>
       </c>
       <c r="G6">
         <v>32454000.0</v>
       </c>
       <c r="H6">
         <v>7442000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
         <v>-9189000.0</v>
       </c>
       <c r="C7">
         <v>91397000.0</v>
       </c>
       <c r="D7">
         <v>72466000.0</v>
       </c>
       <c r="E7">
         <v>-2134000.0</v>
       </c>
       <c r="F7">
         <v>6286000.0</v>
       </c>
       <c r="G7">
         <v>4255000.0</v>
       </c>
       <c r="H7">
         <v>1771000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-187000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>-7000000.0</v>
       </c>
       <c r="C9">
         <v>332000.0</v>
       </c>
       <c r="D9">
         <v>1897000.0</v>
       </c>
       <c r="E9">
         <v>-187.0</v>
       </c>
       <c r="F9">
         <v>-187000.0</v>
       </c>
       <c r="G9">
         <v>-187000.0</v>
       </c>
       <c r="H9">
         <v>-187000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-1897.0</v>
       </c>
       <c r="E10">
         <v>187.0</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>287000.0</v>
       </c>
       <c r="F11">
         <v>5881000.0</v>
       </c>
       <c r="G11">
         <v>3435000.0</v>
       </c>
       <c r="H11">
         <v>34320000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>11555000.0</v>
       </c>
       <c r="F12">
         <v>5217000.0</v>
       </c>
       <c r="G12">
         <v>8034000.0</v>
       </c>
       <c r="H12">
         <v>-3312000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1203000.0</v>
       </c>
       <c r="F13">
         <v>6992000.0</v>
       </c>
       <c r="G13">
         <v>820000.0</v>
       </c>
       <c r="H13">
         <v>-13068000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
         <v>8356000.0</v>
       </c>
       <c r="C14">
         <v>8121000.0</v>
       </c>
       <c r="D14">
         <v>6222000.0</v>
       </c>
       <c r="E14">
         <v>3745000.0</v>
       </c>
       <c r="F14">
         <v>2132000.0</v>
       </c>
       <c r="G14">
         <v>537000.0</v>
       </c>
       <c r="H14">
         <v>72000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
         <v>134837000.0</v>
       </c>
       <c r="C16">
         <v>229117000.0</v>
       </c>
       <c r="D16">
         <v>132681000.0</v>
       </c>
       <c r="E16">
         <v>60190000.0</v>
       </c>
       <c r="F16">
         <v>351409000.0</v>
       </c>
       <c r="G16">
         <v>41699000.0</v>
       </c>
       <c r="H16">
         <v>9245000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>-27498000.0</v>
       </c>
       <c r="C18">
         <v>38008000.0</v>
       </c>
       <c r="D18">
         <v>-62843000.0</v>
       </c>
       <c r="E18">
         <v>-105377000.0</v>
       </c>
       <c r="F18">
         <v>-69095000.0</v>
       </c>
       <c r="G18">
         <v>-26442000.0</v>
       </c>
       <c r="H18">
         <v>-7558000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
         <v>-97133000.0</v>
       </c>
       <c r="C19">
         <v>-44452000.0</v>
       </c>
       <c r="D19">
         <v>20565000.0</v>
       </c>
       <c r="E19">
         <v>-206417000.0</v>
       </c>
       <c r="F19">
         <v>-9653000.0</v>
       </c>
       <c r="G19">
         <v>-3389000.0</v>
       </c>
       <c r="H19">
         <v>-1385000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20">
         <v>24250000.0</v>
       </c>
       <c r="C20">
         <v>944000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>20055000.0</v>
       </c>
       <c r="F20">
         <v>380750000.0</v>
       </c>
       <c r="G20">
         <v>60500000.0</v>
       </c>
       <c r="H20">
         <v>14250000.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
         <v>-38626000.0</v>
       </c>
       <c r="C22">
         <v>-72700000.0</v>
       </c>
       <c r="D22">
         <v>-135352000.0</v>
       </c>
       <c r="E22">
         <v>-108501000.0</v>
       </c>
       <c r="F22">
         <v>-73958000.0</v>
       </c>
       <c r="G22">
         <v>-35879000.0</v>
       </c>
       <c r="H22">
         <v>-7740000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>30351000.0</v>
       </c>
       <c r="C23">
         <v>98589000.0</v>
       </c>
       <c r="D23">
         <v>27492000.0</v>
       </c>
       <c r="E23">
         <v>411000.0</v>
       </c>
       <c r="F23">
         <v>139812000.0</v>
       </c>
       <c r="G23">
         <v>60500000.0</v>
       </c>
       <c r="H23">
         <v>14250000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>62000.0</v>
       </c>
       <c r="E24">
         <v>-206308.0</v>
       </c>
       <c r="F24">
         <v>79.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
         <v>-2204000.0</v>
       </c>
       <c r="C25">
         <v>-2948000.0</v>
       </c>
       <c r="D25">
         <v>-3807000.0</v>
       </c>
       <c r="E25">
         <v>2760000.0</v>
       </c>
       <c r="F25">
         <v>960000.0</v>
       </c>
       <c r="G25">
         <v>7680000.0</v>
       </c>
       <c r="H25">
         <v>-276000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
         <v>-357000.0</v>
       </c>
       <c r="C26">
         <v>-641000.0</v>
       </c>
       <c r="D26">
         <v>-116000.0</v>
       </c>
       <c r="E26">
         <v>20830000.0</v>
       </c>
       <c r="F26">
         <v>377562000.0</v>
       </c>
       <c r="G26">
         <v>-440000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
         <v>18865000.0</v>
       </c>
       <c r="C27">
         <v>18126000.0</v>
       </c>
       <c r="D27">
         <v>16669000.0</v>
       </c>
       <c r="E27">
         <v>11664000.0</v>
       </c>
       <c r="F27">
         <v>5200000.0</v>
       </c>
       <c r="G27">
         <v>354000.0</v>
       </c>
       <c r="H27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>30351000.0</v>
       </c>
       <c r="C28">
         <v>98892000.0</v>
       </c>
       <c r="D28">
         <v>27492000.0</v>
       </c>
       <c r="E28">
         <v>20466000.0</v>
       </c>
       <c r="F28">
         <v>377562000.0</v>
       </c>
       <c r="G28">
         <v>60060000.0</v>
       </c>
       <c r="H28">
         <v>15000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
         <v>-22798000.0</v>
       </c>
       <c r="C29">
         <v>41996000.0</v>
       </c>
       <c r="D29">
         <v>-43802000.0</v>
       </c>
       <c r="E29">
         <v>-92466000.0</v>
       </c>
       <c r="F29">
         <v>-59363000.0</v>
       </c>
       <c r="G29">
         <v>-23053000.0</v>
       </c>
       <c r="H29">
         <v>-6173000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>-101833000.0</v>
       </c>
       <c r="C30">
         <v>-44452000.0</v>
       </c>
       <c r="D30">
         <v>88801000.0</v>
       </c>
       <c r="E30">
         <v>-219219000.0</v>
       </c>
       <c r="F30">
         <v>-9653000.0</v>
       </c>
       <c r="G30">
         <v>-3389000.0</v>
       </c>
       <c r="H30">
         <v>-1385000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>134837000.0</v>
+      </c>
+      <c r="C2">
         <v>129883000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>213293000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>74379000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>83410000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>224254000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>130483000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>113713000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>99752000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>128101000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>59055000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>47027000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>52807000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>55872000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>117656000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>103664000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>138305000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>346071000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>367034000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>358789000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>168436000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>42863000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>52633000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>12706000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5856000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9245000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>6591000</v>
+      </c>
+      <c r="C3">
         <v>1868000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>767000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>651000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1695000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1587000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>183000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>399000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2022000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1384000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1689000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1659000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6450000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>9181000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7271000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1416000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2553000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1562000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3126000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1755000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2701000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2217000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1186000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>930000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1260000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>13000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-3062000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-57466000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>8672000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-34654000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-207771000.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>4302000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>208000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-171000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1206000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-608000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-39794000.0</v>
+      </c>
+      <c r="C6">
         <v>29976000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-78456000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>138914000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-9031000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-145724000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>98634000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>16770000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>9095000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-28349000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>69046000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>12028000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5780000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3065000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-57466000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>9690000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-34641000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-207766000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-20963000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9974000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>188624000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>126737000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-9770000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>39927000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>6850000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3389000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>-7585000.0</v>
+      </c>
+      <c r="C7">
         <v>141000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3363000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>121516000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-28707000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-98635000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>109651000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2431000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2925000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-12898000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>57703000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4373000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5748000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4642000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2073000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1266000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1212000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-6685000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>6599000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-625000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3337000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-3025000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2978000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-550000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>983000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>844000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>2053000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-10000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-177000.0</v>
       </c>
-      <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>127</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>6991000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2208000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2596000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-961000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1235000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>422000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>9247000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-9327000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-10000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-336.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>375000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-195000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2053000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-10.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-177000.0</v>
       </c>
       <c r="Q9">
         <v>-177000.0</v>
       </c>
       <c r="R9">
         <v>-177000.0</v>
       </c>
       <c r="S9">
         <v>-177000.0</v>
       </c>
-      <c r="T9"/>
+      <c r="T9">
+        <v>-177000.0</v>
+      </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>336.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-375000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>195000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2053000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>177.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-1002000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2979000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2227000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2803000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-5743000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4740000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-4251000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-289000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-906000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>-652000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1984000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>174000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>2715000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4105000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3326000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3230000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2873000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2126000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1860000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2086000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1019000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1212000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>45000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>97000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>11000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>6945000.0</v>
       </c>
       <c r="O13">
+        <v>6945000.0</v>
+      </c>
+      <c r="P13">
         <v>1928000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-205000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1575000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-4501000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1859000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3626000.0</v>
       </c>
       <c r="U13">
         <v>3626000.0</v>
       </c>
       <c r="V13">
+        <v>3626000.0</v>
+      </c>
+      <c r="W13">
         <v>-2119000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>102000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1001000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>670000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>3943000.0</v>
+      </c>
+      <c r="C14">
         <v>2029000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2088000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2095000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2125000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2048000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2061000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2103000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2060000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1897000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1846000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1834000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1391000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1151000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1070000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1033000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>889000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>753000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>809000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>582000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>467000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>274000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>223000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>171000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>72000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>71000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>95043000.0</v>
+      </c>
+      <c r="C16">
         <v>159859000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>134837000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>213293000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>74379000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>78530000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>229117000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>130483000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>108847000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>99752000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>128101000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>59055000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>47027000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>52807000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>60190000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>113354000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>103664000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>138305000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>346071000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>368763000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>357060000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>169600000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>42863000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>52633000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>12706000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5856000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-88074000.0</v>
+      </c>
+      <c r="C18">
         <v>-39237000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-43781000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>99777000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-36415000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-47079000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>128739000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-21393000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-29789000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-39549000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>27945000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-26365000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-31774000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-32587000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-31232000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-22016000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-23054000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-28966000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-17298000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-19549000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-16283000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-16032000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-9760000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7821000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-5472000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3389000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
+        <v>-24137000.0</v>
+      </c>
+      <c r="C19">
         <v>-259129000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-64299000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>38138000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>25324000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-100229000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-30896000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>37749000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-61158000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>9853000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>14297000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>35628000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>18550000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-22193000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-46668000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>30905000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-11696000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-178958000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3047000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1688000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2701000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2217000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1186000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-930000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1260000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-13000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>324300000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>24250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>-47001000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>20055000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>31011000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>206739000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-87900000.0</v>
+      </c>
+      <c r="C22">
         <v>-44503000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-46135000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-27081000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-12295000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>46885000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>13437000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-23859000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-30310000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-31968000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-33252000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-34884000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-35178000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-32038000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-30782000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-27318000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-26469000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-23932000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-23440000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-19837000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-18405000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-12276000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-19656000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-6557000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-5364000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-4302000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>140</v>
+      </c>
+      <c r="B23">
+        <v>-387000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>29624000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>348000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>14000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>47609000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>15000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>98023000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>246000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>25173000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1101000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1200000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>18000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>379000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-217000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>96000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>153000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-135000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1555000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>205472000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>142769000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-10000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>47748000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12322000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-13000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>38789000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>38148000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-59136000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>11237000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>15986.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>37287.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>62000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-131000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-46668.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>30889.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-11696.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>125000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>12000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>67000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>-1860000.0</v>
+      </c>
+      <c r="C25">
         <v>-985000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>87000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-466000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-737000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1088000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-696000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1089000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1094000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-69000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1261000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-497000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1438000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1135000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>352000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1205000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>994000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>209000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>13000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1019000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>960000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7680000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1984000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>174000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-357000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>18000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>20502000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>79000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>96000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>153000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>231000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>0.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-231000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-178000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>11919000.0</v>
+      </c>
+      <c r="C27">
         <v>5949000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4309000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4364000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4894000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5298000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4469000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4282000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4502000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4873000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4074000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4468000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4153000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3974000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3326000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3214000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2873000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2251000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1856000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2073000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1019000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>252000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>201000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>45000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>97000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>11000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>331546000.0</v>
+      </c>
+      <c r="C28">
         <v>328335000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>29624000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>348000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>365000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>14000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>608000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>98023000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>246000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>25173000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1101000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1200000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>18000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>20434000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-217000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>96000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>153000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-135000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>29456000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>205472000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>142769000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-10000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>47748000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>12322000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>142769000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>-81483000.0</v>
+      </c>
+      <c r="C29">
         <v>-37369000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-43014000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>100428000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-34720000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-45492000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>128922000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-20994000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-27767000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-38165000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>29634000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-24706000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-25324000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-23406000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-23961000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-20600000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-20501000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-27404000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-14172000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-17794000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-13582000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-13815000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-8574000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-6891000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-4212000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3376000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>-289857000.0</v>
+      </c>
+      <c r="C30">
         <v>-260997000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-65066000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>38138000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>25324000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-100229000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-30896000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>37749000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-61158000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9853000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14297000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>35628000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>18550000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>20326000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-53939000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>29489000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-14249000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-180520000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-3047000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1688000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2701000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2217000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1186000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-930000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1260000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-13000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>