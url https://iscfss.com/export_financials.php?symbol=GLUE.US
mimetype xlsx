--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -9297,51 +9297,51 @@
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>6</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
       <c r="AA1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>120</v>
       </c>
       <c r="B2">
-        <v>134837000.0</v>
+        <v>164806000.0</v>
       </c>
       <c r="C2">
         <v>129883000.0</v>
       </c>
       <c r="D2">
         <v>213293000.0</v>
       </c>
       <c r="E2">
         <v>74379000.0</v>
       </c>
       <c r="F2">
         <v>83410000.0</v>
       </c>
       <c r="G2">
         <v>224254000.0</v>
       </c>
       <c r="H2">
         <v>130483000.0</v>
       </c>
       <c r="I2">
         <v>113713000.0</v>
       </c>
       <c r="J2">
         <v>99752000.0</v>
       </c>
@@ -9380,51 +9380,51 @@
       </c>
       <c r="V2">
         <v>168436000.0</v>
       </c>
       <c r="W2">
         <v>42863000.0</v>
       </c>
       <c r="X2">
         <v>52633000.0</v>
       </c>
       <c r="Y2">
         <v>12706000.0</v>
       </c>
       <c r="Z2">
         <v>5856000.0</v>
       </c>
       <c r="AA2">
         <v>9245000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>121</v>
       </c>
       <c r="B3">
-        <v>6591000</v>
+        <v>4723000</v>
       </c>
       <c r="C3">
         <v>1868000</v>
       </c>
       <c r="D3">
         <v>767000</v>
       </c>
       <c r="E3">
         <v>651000</v>
       </c>
       <c r="F3">
         <v>1695000</v>
       </c>
       <c r="G3">
         <v>1587000</v>
       </c>
       <c r="H3">
         <v>183000</v>
       </c>
       <c r="I3">
         <v>399000</v>
       </c>
       <c r="J3">
         <v>2022000</v>
       </c>
@@ -9545,51 +9545,51 @@
         <v>208000.0</v>
       </c>
       <c r="Q5">
         <v>-171000.0</v>
       </c>
       <c r="R5">
         <v>1206000.0</v>
       </c>
       <c r="S5">
         <v>-608000.0</v>
       </c>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>124</v>
       </c>
       <c r="B6">
-        <v>-39794000.0</v>
+        <v>-69763000.0</v>
       </c>
       <c r="C6">
         <v>29976000.0</v>
       </c>
       <c r="D6">
         <v>-78456000.0</v>
       </c>
       <c r="E6">
         <v>138914000.0</v>
       </c>
       <c r="F6">
         <v>-9031000.0</v>
       </c>
       <c r="G6">
         <v>-145724000.0</v>
       </c>
       <c r="H6">
         <v>98634000.0</v>
       </c>
       <c r="I6">
         <v>16770000.0</v>
       </c>
       <c r="J6">
         <v>9095000.0</v>
       </c>
@@ -9628,51 +9628,51 @@
       </c>
       <c r="V6">
         <v>188624000.0</v>
       </c>
       <c r="W6">
         <v>126737000.0</v>
       </c>
       <c r="X6">
         <v>-9770000.0</v>
       </c>
       <c r="Y6">
         <v>39927000.0</v>
       </c>
       <c r="Z6">
         <v>6850000.0</v>
       </c>
       <c r="AA6">
         <v>-3389000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>125</v>
       </c>
       <c r="B7">
-        <v>-7585000.0</v>
+        <v>-7626000.0</v>
       </c>
       <c r="C7">
         <v>141000.0</v>
       </c>
       <c r="D7">
         <v>-3363000.0</v>
       </c>
       <c r="E7">
         <v>121516000.0</v>
       </c>
       <c r="F7">
         <v>-28707000.0</v>
       </c>
       <c r="G7">
         <v>-98635000.0</v>
       </c>
       <c r="H7">
         <v>109651000.0</v>
       </c>
       <c r="I7">
         <v>-2431000.0</v>
       </c>
       <c r="J7">
         <v>-2925000.0</v>
       </c>
@@ -9747,51 +9747,53 @@
       <c r="N8"/>
       <c r="O8">
         <v>2053000.0</v>
       </c>
       <c r="P8">
         <v>-10000.0</v>
       </c>
       <c r="Q8">
         <v>-177000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>127</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>-311000.0</v>
+      </c>
       <c r="C9">
         <v>6991000.0</v>
       </c>
       <c r="D9">
         <v>-2208000.0</v>
       </c>
       <c r="E9">
         <v>-2596000.0</v>
       </c>
       <c r="F9">
         <v>-961000.0</v>
       </c>
       <c r="G9">
         <v>-1235000.0</v>
       </c>
       <c r="H9">
         <v>422000.0</v>
       </c>
       <c r="I9">
         <v>9247000.0</v>
       </c>
       <c r="J9">
         <v>-9327000.0</v>
       </c>
       <c r="K9">
@@ -10029,51 +10031,51 @@
       <c r="U13">
         <v>3626000.0</v>
       </c>
       <c r="V13">
         <v>3626000.0</v>
       </c>
       <c r="W13">
         <v>-2119000.0</v>
       </c>
       <c r="X13"/>
       <c r="Y13">
         <v>102000.0</v>
       </c>
       <c r="Z13">
         <v>-1001000.0</v>
       </c>
       <c r="AA13">
         <v>670000.0</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>132</v>
       </c>
       <c r="B14">
-        <v>3943000.0</v>
+        <v>1914000.0</v>
       </c>
       <c r="C14">
         <v>2029000.0</v>
       </c>
       <c r="D14">
         <v>2088000.0</v>
       </c>
       <c r="E14">
         <v>2095000.0</v>
       </c>
       <c r="F14">
         <v>2125000.0</v>
       </c>
       <c r="G14">
         <v>2048000.0</v>
       </c>
       <c r="H14">
         <v>2061000.0</v>
       </c>
       <c r="I14">
         <v>2103000.0</v>
       </c>
       <c r="J14">
         <v>2060000.0</v>
       </c>
@@ -10257,51 +10259,51 @@
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>136</v>
       </c>
       <c r="B18">
-        <v>-88074000.0</v>
+        <v>-48837000.0</v>
       </c>
       <c r="C18">
         <v>-39237000.0</v>
       </c>
       <c r="D18">
         <v>-43781000.0</v>
       </c>
       <c r="E18">
         <v>99777000.0</v>
       </c>
       <c r="F18">
         <v>-36415000.0</v>
       </c>
       <c r="G18">
         <v>-47079000.0</v>
       </c>
       <c r="H18">
         <v>128739000.0</v>
       </c>
       <c r="I18">
         <v>-21393000.0</v>
       </c>
       <c r="J18">
         <v>-29789000.0</v>
       </c>
@@ -10517,51 +10519,51 @@
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>102</v>
       </c>
       <c r="B22">
-        <v>-87900000.0</v>
+        <v>-43397000.0</v>
       </c>
       <c r="C22">
         <v>-44503000.0</v>
       </c>
       <c r="D22">
         <v>-46135000.0</v>
       </c>
       <c r="E22">
         <v>-27081000.0</v>
       </c>
       <c r="F22">
         <v>-12295000.0</v>
       </c>
       <c r="G22">
         <v>46885000.0</v>
       </c>
       <c r="H22">
         <v>13437000.0</v>
       </c>
       <c r="I22">
         <v>-23859000.0</v>
       </c>
       <c r="J22">
         <v>-30310000.0</v>
       </c>
@@ -10738,51 +10740,51 @@
       </c>
       <c r="R24">
         <v>-11696.0</v>
       </c>
       <c r="S24">
         <v>125000.0</v>
       </c>
       <c r="T24">
         <v>12000.0</v>
       </c>
       <c r="U24">
         <v>67000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>142</v>
       </c>
       <c r="B25">
-        <v>-1860000.0</v>
+        <v>-975000.0</v>
       </c>
       <c r="C25">
         <v>-985000.0</v>
       </c>
       <c r="D25">
         <v>87000.0</v>
       </c>
       <c r="E25">
         <v>-466000.0</v>
       </c>
       <c r="F25">
         <v>-737000.0</v>
       </c>
       <c r="G25">
         <v>-1088000.0</v>
       </c>
       <c r="H25">
         <v>-696000.0</v>
       </c>
       <c r="I25">
         <v>-1089000.0</v>
       </c>
       <c r="J25">
         <v>-1094000.0</v>
       </c>
@@ -10876,51 +10878,51 @@
       </c>
       <c r="T26">
         <v>231000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
         <v>-231000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26">
         <v>-178000.0</v>
       </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>144</v>
       </c>
       <c r="B27">
-        <v>11919000.0</v>
+        <v>5970000.0</v>
       </c>
       <c r="C27">
         <v>5949000.0</v>
       </c>
       <c r="D27">
         <v>4309000.0</v>
       </c>
       <c r="E27">
         <v>4364000.0</v>
       </c>
       <c r="F27">
         <v>4894000.0</v>
       </c>
       <c r="G27">
         <v>5298000.0</v>
       </c>
       <c r="H27">
         <v>4469000.0</v>
       </c>
       <c r="I27">
         <v>4282000.0</v>
       </c>
       <c r="J27">
         <v>4502000.0</v>
       </c>
@@ -10959,51 +10961,51 @@
       </c>
       <c r="V27">
         <v>1019000.0</v>
       </c>
       <c r="W27">
         <v>252000.0</v>
       </c>
       <c r="X27">
         <v>201000.0</v>
       </c>
       <c r="Y27">
         <v>45000.0</v>
       </c>
       <c r="Z27">
         <v>97000.0</v>
       </c>
       <c r="AA27">
         <v>11000.0</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>145</v>
       </c>
       <c r="B28">
-        <v>331546000.0</v>
+        <v>3211000.0</v>
       </c>
       <c r="C28">
         <v>328335000.0</v>
       </c>
       <c r="D28">
         <v>29624000.0</v>
       </c>
       <c r="E28">
         <v>348000.0</v>
       </c>
       <c r="F28">
         <v>365000.0</v>
       </c>
       <c r="G28">
         <v>14000.0</v>
       </c>
       <c r="H28">
         <v>608000.0</v>
       </c>
       <c r="I28">
         <v>15000.0</v>
       </c>
       <c r="J28">
         <v>98023000.0</v>
       </c>
@@ -11042,51 +11044,51 @@
       </c>
       <c r="V28">
         <v>205472000.0</v>
       </c>
       <c r="W28">
         <v>142769000.0</v>
       </c>
       <c r="X28">
         <v>-10000.0</v>
       </c>
       <c r="Y28">
         <v>47748000.0</v>
       </c>
       <c r="Z28">
         <v>12322000.0</v>
       </c>
       <c r="AA28">
         <v>142769000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>146</v>
       </c>
       <c r="B29">
-        <v>-81483000.0</v>
+        <v>-44114000.0</v>
       </c>
       <c r="C29">
         <v>-37369000.0</v>
       </c>
       <c r="D29">
         <v>-43014000.0</v>
       </c>
       <c r="E29">
         <v>100428000.0</v>
       </c>
       <c r="F29">
         <v>-34720000.0</v>
       </c>
       <c r="G29">
         <v>-45492000.0</v>
       </c>
       <c r="H29">
         <v>128922000.0</v>
       </c>
       <c r="I29">
         <v>-20994000.0</v>
       </c>
       <c r="J29">
         <v>-27767000.0</v>
       </c>
@@ -11125,51 +11127,51 @@
       </c>
       <c r="V29">
         <v>-13582000.0</v>
       </c>
       <c r="W29">
         <v>-13815000.0</v>
       </c>
       <c r="X29">
         <v>-8574000.0</v>
       </c>
       <c r="Y29">
         <v>-6891000.0</v>
       </c>
       <c r="Z29">
         <v>-4212000.0</v>
       </c>
       <c r="AA29">
         <v>-3376000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>147</v>
       </c>
       <c r="B30">
-        <v>-289857000.0</v>
+        <v>-28860000.0</v>
       </c>
       <c r="C30">
         <v>-260997000.0</v>
       </c>
       <c r="D30">
         <v>-65066000.0</v>
       </c>
       <c r="E30">
         <v>38138000.0</v>
       </c>
       <c r="F30">
         <v>25324000.0</v>
       </c>
       <c r="G30">
         <v>-100229000.0</v>
       </c>
       <c r="H30">
         <v>-30896000.0</v>
       </c>
       <c r="I30">
         <v>37749000.0</v>
       </c>
       <c r="J30">
         <v>-61158000.0</v>
       </c>