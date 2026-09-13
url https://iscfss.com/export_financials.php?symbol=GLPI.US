--- v0 (2026-03-02)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -256,50 +256,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1865,51 +1871,53 @@
       </c>
       <c r="H23">
         <v>8434298000.0</v>
       </c>
       <c r="I23">
         <v>8577293000.0</v>
       </c>
       <c r="J23">
         <v>7246882000.0</v>
       </c>
       <c r="K23">
         <v>7369330000.0</v>
       </c>
       <c r="L23">
         <v>2448155000.0</v>
       </c>
       <c r="M23">
         <v>2564580000.0</v>
       </c>
       <c r="N23">
         <v>2609239000.0</v>
       </c>
       <c r="O23">
         <v>267075000.0</v>
       </c>
-      <c r="P23"/>
+      <c r="P23">
+        <v>261342000.0</v>
+      </c>
       <c r="Q23"/>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
         <v>39</v>
       </c>
       <c r="B24">
         <v>7203731000.0</v>
       </c>
       <c r="C24">
         <v>7735877000.0</v>
       </c>
       <c r="D24">
         <v>6627550000.0</v>
       </c>
       <c r="E24">
         <v>6128468000.0</v>
       </c>
       <c r="F24">
         <v>6552372000.0</v>
       </c>
       <c r="G24">
         <v>5753829000.0</v>
       </c>
       <c r="H24">
@@ -3524,401 +3532,413 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD62"/>
+  <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...2 lines deleted...]
-      <c r="BD1" t="s">
+      <c r="BE1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:56">
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
+        <v>8114000.0</v>
+      </c>
+      <c r="C2">
+        <v>6853000.0</v>
+      </c>
+      <c r="D2">
         <v>6641000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>6704000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>5564000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4596000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>5802000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5488000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4455000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4692000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7011000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>14433000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5084000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>6931000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6561000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6939000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>6495000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3625000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>63543000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>152000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>585000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>168000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>375000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>842000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1124000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>339000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1006000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>166000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>171000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>702000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2511000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1851000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>461000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>492000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>715000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>435000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>432000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>955000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1079000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>588000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>244000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>490000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>406000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2637000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>2441000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>3301000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>4409000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>18448000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>49074000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>24594000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>21397000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>6007000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>6443000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>6404000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>251000.0</v>
       </c>
-      <c r="BC2"/>
-      <c r="BD2">
+      <c r="BE2"/>
+      <c r="BF2">
         <v>6754000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3933,52 +3953,54 @@
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3"/>
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3993,234 +4015,238 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
+        <v>858000.0</v>
+      </c>
+      <c r="C5">
+        <v>881000.0</v>
+      </c>
+      <c r="D5">
         <v>904000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>927000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>837000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
-      <c r="N5"/>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
       <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
-[...4 lines deleted...]
-      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
-        <v>-99267000.0</v>
+        <v>0.0</v>
       </c>
       <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5">
         <v>-97849000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-96496000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-170212000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-176511000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-174485000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-172202000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-170654000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-168709000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-166726000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-163854000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-161066000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-158223000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-156106000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-153249000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-150490000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-147897000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-146259000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-144183000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-140991000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-137930000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-134583000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-131335000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-129300000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-125717000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-122166000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-118770000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-115506000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-112314000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-109260000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-105844000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-104285000.0</v>
       </c>
-      <c r="AZ5"/>
-[...1 lines deleted...]
-      <c r="BB5">
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5">
         <v>-94662000.0</v>
       </c>
-      <c r="BC5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -4234,577 +4260,603 @@
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
-      <c r="AZ6"/>
-      <c r="BA6"/>
+      <c r="AZ6">
+        <v>0.0</v>
+      </c>
+      <c r="BA6">
+        <v>0.0</v>
+      </c>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7">
+        <v>302147000.0</v>
+      </c>
+      <c r="C7">
+        <v>303082000.0</v>
+      </c>
+      <c r="D7">
         <v>303700000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>304200000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>304685000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>305200000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>305761000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>257105000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>256479000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>250874000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>251114000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>251512000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>253077000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>272293000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>235757000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>236085000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>236448000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>236843000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>237254000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>187240000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>187721000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>152731000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>153063000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>183359000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>183781000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>184256000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>184960000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>202518000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>203150000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>203487000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8">
-        <v>2830000.0</v>
+        <v>2909000.0</v>
       </c>
       <c r="C8">
-        <v>2830000.0</v>
+        <v>2832000.0</v>
       </c>
       <c r="D8">
         <v>2830000.0</v>
       </c>
       <c r="E8">
+        <v>2830000.0</v>
+      </c>
+      <c r="F8">
+        <v>2830000.0</v>
+      </c>
+      <c r="G8">
         <v>2748000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>2744000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>2744000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>2715000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>2715000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>2709000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>2670000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>2626000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>2624000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>2607000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>2575000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>2475000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>2475000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>2472000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>2380000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>2343000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>5651612000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>5632246000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>5573567000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>5413256000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>4953946000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4949638000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>4953943000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>4541158000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>4354643000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>4280723000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>4284789000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>3960861000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>3955293000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>3951341000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>3959383000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>3955555000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>3951949000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>3947768000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>3952503000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>3945392000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>3935517000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>3930777000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>3933829000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>3927786000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>3916328000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>3769502000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>3760729000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>3745505000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>3647137000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>962826000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>935220000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>918668000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>910225000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>903608000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>888860000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>874435000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>869861000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>862588000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>3651000.0</v>
       </c>
-      <c r="AY9"/>
-      <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
+        <v>319004000.0</v>
+      </c>
+      <c r="C10">
+        <v>274513000.0</v>
+      </c>
+      <c r="D10">
         <v>224314000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>751715000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>604164000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>168875000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>462632000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>494135000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>94494000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>211533000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>683983000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>81149000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>9450000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>6822000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>239083000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>59026000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>6286000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>156020000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>724595000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>423224000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>147594000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>520740000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>486451000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>105894000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>74050000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>559545000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>26823000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>25556000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>24739000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>30334000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>25783000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>1162774000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>144472000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>45420000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>29054000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>43634000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>29510000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>23361000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>36556000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>25359000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>23739000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>61561000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>41875000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>42740000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>31059000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>45367000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>35973000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>31334000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>41679000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>48278000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>285221000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>18550000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>18400000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>17188000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>14562000.0</v>
       </c>
-      <c r="BC10"/>
-      <c r="BD10">
+      <c r="BE10"/>
+      <c r="BF10">
         <v>17146000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4819,1048 +4871,1080 @@
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
+        <v>319004000.0</v>
+      </c>
+      <c r="C12">
+        <v>274513000.0</v>
+      </c>
+      <c r="D12">
         <v>224314000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>751715000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>604164000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>168875000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1023464000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1048241000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>442276000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>554777000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>683983000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>81149000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>9450000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>6822000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>239083000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>59026000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>6286000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>156020000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>724595000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>423224000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>147594000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>520740000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>486451000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>105894000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>74050000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>559545000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>26823000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>25556000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>24739000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>30334000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>25783000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1162774000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>144472000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>45420000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>29054000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>43634000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>29510000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>23361000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>36556000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>25359000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>23739000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>61561000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>41875000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>42740000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>31059000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>45367000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>35973000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>31334000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>41679000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>48278000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>285221000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>18550000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>18400000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>17188000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>14562000.0</v>
       </c>
-      <c r="BC12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
-        <v>2830000.0</v>
+        <v>2909000.0</v>
       </c>
       <c r="C13">
-        <v>2830000.0</v>
+        <v>2832000.0</v>
       </c>
       <c r="D13">
         <v>2830000.0</v>
       </c>
       <c r="E13">
+        <v>2830000.0</v>
+      </c>
+      <c r="F13">
+        <v>2830000.0</v>
+      </c>
+      <c r="G13">
         <v>2748000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>2744000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>2744000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>2715000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>2715000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2709000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>2670000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2626000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2624000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2607000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2575000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2475000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2475000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2472000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2380000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2343000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2328000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2325000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>2207000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>2178000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>2151000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2147000.0</v>
       </c>
       <c r="AB13">
         <v>2147000.0</v>
       </c>
       <c r="AC13">
+        <v>2147000.0</v>
+      </c>
+      <c r="AD13">
+        <v>2147000.0</v>
+      </c>
+      <c r="AE13">
         <v>2146000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>2142000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>2140000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>2137000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>2135000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>2127000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>2126000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>2122000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>2081000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>2077000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>2071000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>2034000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>1170000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>1156000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>1147000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>1144000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>1142000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>1130000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>1124000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>1123000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>1118000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>887000.0</v>
       </c>
-      <c r="AY13">
-[...3 lines deleted...]
-      <c r="BA13"/>
+      <c r="BA13">
+        <v>0.0</v>
+      </c>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
         <v>279916000.0</v>
       </c>
       <c r="C14">
+        <v>279916000.0</v>
+      </c>
+      <c r="D14">
+        <v>279916000.0</v>
+      </c>
+      <c r="E14">
         <v>283355000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>277797000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>273534000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>273534000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>274798000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>272065000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>272026000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>269652162.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>264207000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>263399999.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>262672000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>260365257.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>257530000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>248361000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>248041000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>241369486.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>236153000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>234050000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>233465000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>227842874.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>218847000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>215932000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>215449000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>215962065.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>215325000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>216355814.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>215288000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>218719048.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>214872000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>213948837.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>215048889.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>216881395.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>215586667.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>214075556.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>208868889.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>208204444.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>208372093.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>186982000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>118817000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>119092000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>118675000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>119387000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>118499000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>116205263.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>118814286.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>117530000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>116610526.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>88659448.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>89020704.0</v>
       </c>
       <c r="BA14">
         <v>89020704.0</v>
       </c>
       <c r="BB14">
         <v>89020704.0</v>
       </c>
       <c r="BC14">
         <v>89020704.0</v>
       </c>
-      <c r="BD14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:56">
+      <c r="BD14">
+        <v>89020704.0</v>
+      </c>
+      <c r="BE14">
+        <v>89020704.0</v>
+      </c>
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>2626000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>2624000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>2607000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>2575000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>2475000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>2475000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>2472000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>2380000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>2343000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>2328000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>2325000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>2207000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>2178000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>2151000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2147000.0</v>
       </c>
       <c r="AB15">
         <v>2147000.0</v>
       </c>
       <c r="AC15">
+        <v>2147000.0</v>
+      </c>
+      <c r="AD15">
+        <v>2147000.0</v>
+      </c>
+      <c r="AE15">
         <v>2146000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>2142000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>2140000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>2137000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>2135000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>2127000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>2126000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>2122000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>2081000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>2077000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>2071000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>2034000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>1170000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>1156000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>1147000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>1144000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>1142000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>1130000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>1124000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>1123000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1118000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>887000.0</v>
       </c>
-      <c r="AY15">
-[...3 lines deleted...]
-      <c r="BA15"/>
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16">
+        <v>207600000.0</v>
+      </c>
+      <c r="C16">
+        <v>206201000.0</v>
+      </c>
+      <c r="D16">
         <v>205786000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>208075000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>213521000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>220025000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>228508000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>238419000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>253171000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>269032000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>284893000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>298329000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>307271000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>316022000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>324774000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>327546000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>330591000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>327525000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>329068000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>330517000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>331405000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>332233000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>333061000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>368850000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>515495000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>337129000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>328485000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>319841000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>311198000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>302555000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>293911000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>281174000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>265256000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>248640000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>232023000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>215407000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>198790000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>182297000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>166052000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>149807000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>135291000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>121335000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>107379000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>93423000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>79466000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>65510000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>58189000.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>4478000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>5898000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>5246000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>4678000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>3922000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>3384000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>3293000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>2500000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>2447000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>1968000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>1308000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>808000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>679000.0</v>
       </c>
-      <c r="AU17"/>
-      <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18">
         <v>330517000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>331785000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>332632000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>333420000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>369184000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>515802000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>337461000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>328485000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>319841000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>311198000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>302555000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>293911000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>281174000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>265256000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>248640000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>232023000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>215407000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>198790000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>182297000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>166052000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>149807000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>135291000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>121335000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>107379000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>93423000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>79466000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>65510000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>51554000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>1783000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>2068000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>3083000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>4282000.0</v>
       </c>
-      <c r="AY18">
-[...3 lines deleted...]
-      <c r="BA18"/>
+      <c r="BA18">
+        <v>0.0</v>
+      </c>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5875,107 +5959,105 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
-[...4 lines deleted...]
-      </c>
+      <c r="V20"/>
+      <c r="W20"/>
       <c r="X20">
-        <v>16067000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y20">
         <v>16067000.0</v>
       </c>
       <c r="Z20">
         <v>16067000.0</v>
       </c>
       <c r="AA20">
         <v>16067000.0</v>
       </c>
       <c r="AB20">
         <v>16067000.0</v>
       </c>
       <c r="AC20">
         <v>16067000.0</v>
       </c>
       <c r="AD20">
         <v>16067000.0</v>
       </c>
       <c r="AE20">
-        <v>75521000.0</v>
+        <v>16067000.0</v>
       </c>
       <c r="AF20">
-        <v>75521000.0</v>
+        <v>16067000.0</v>
       </c>
       <c r="AG20">
         <v>75521000.0</v>
       </c>
       <c r="AH20">
         <v>75521000.0</v>
       </c>
       <c r="AI20">
         <v>75521000.0</v>
       </c>
       <c r="AJ20">
         <v>75521000.0</v>
       </c>
       <c r="AK20">
         <v>75521000.0</v>
       </c>
       <c r="AL20">
         <v>75521000.0</v>
       </c>
       <c r="AM20">
         <v>75521000.0</v>
       </c>
       <c r="AN20">
         <v>75521000.0</v>
       </c>
@@ -5999,902 +6081,936 @@
       </c>
       <c r="AU20">
         <v>75521000.0</v>
       </c>
       <c r="AV20">
         <v>75521000.0</v>
       </c>
       <c r="AW20">
         <v>75521000.0</v>
       </c>
       <c r="AX20">
         <v>75521000.0</v>
       </c>
       <c r="AY20">
         <v>75521000.0</v>
       </c>
       <c r="AZ20">
         <v>75521000.0</v>
       </c>
       <c r="BA20">
         <v>75521000.0</v>
       </c>
       <c r="BB20">
         <v>75521000.0</v>
       </c>
-      <c r="BC20"/>
+      <c r="BC20">
+        <v>75521000.0</v>
+      </c>
       <c r="BD20">
         <v>75521000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20">
+        <v>75521000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21">
+        <v>821570000.0</v>
+      </c>
+      <c r="C21">
+        <v>825840000.0</v>
+      </c>
+      <c r="D21">
         <v>830110000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>834379000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>838650000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>842919000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>847189000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>629441000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>632718000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>635994000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>639270000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>642546000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>646245000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>649534000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>652824000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>656113000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>659403000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>662693000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>668683000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>675128000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>679534000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>615015000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>617858000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>655187000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>658208000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>661228000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>667268000.0</v>
       </c>
       <c r="AB21">
         <v>9577000.0</v>
       </c>
       <c r="AC21">
+        <v>667268000.0</v>
+      </c>
+      <c r="AD21">
+        <v>9577000.0</v>
+      </c>
+      <c r="AE21">
         <v>679695000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>682784000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>641543000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>644270000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>646998000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>649725000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>652453000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>655180000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>598024000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>600335000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>602646000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>604957000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9577000.0</v>
       </c>
       <c r="AQ21">
         <v>9577000.0</v>
       </c>
       <c r="AR21">
         <v>9577000.0</v>
       </c>
       <c r="AS21">
         <v>9577000.0</v>
       </c>
       <c r="AT21">
         <v>9577000.0</v>
       </c>
       <c r="AU21">
         <v>9577000.0</v>
       </c>
       <c r="AV21">
         <v>9577000.0</v>
       </c>
       <c r="AW21">
         <v>9577000.0</v>
       </c>
       <c r="AX21">
         <v>9577000.0</v>
       </c>
       <c r="AY21">
         <v>9577000.0</v>
       </c>
       <c r="AZ21">
         <v>9577000.0</v>
       </c>
       <c r="BA21">
         <v>9577000.0</v>
       </c>
       <c r="BB21">
         <v>9577000.0</v>
       </c>
-      <c r="BC21"/>
+      <c r="BC21">
+        <v>9577000.0</v>
+      </c>
       <c r="BD21">
+        <v>9577000.0</v>
+      </c>
+      <c r="BE21"/>
+      <c r="BF21">
         <v>85098000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
         <v>1048241000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>554777000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>683983000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>81149000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>9450000.0</v>
       </c>
-      <c r="M22">
-[...2 lines deleted...]
-      <c r="N22">
+      <c r="O22">
+        <v>0.0</v>
+      </c>
+      <c r="P22">
         <v>-1.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>59026000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1870639000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1867721000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="S22"/>
-      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...4 lines deleted...]
-      </c>
+      <c r="AE22"/>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>1.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>1.0</v>
       </c>
       <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
         <v>1.0</v>
       </c>
-      <c r="AL22">
-[...1 lines deleted...]
-      </c>
       <c r="AM22">
+        <v>1.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
         <v>9511000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>6185000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>7362000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>7908000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>9318000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>5389000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>9036000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>9915000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>10026000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>4779000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>7667000.0</v>
       </c>
-      <c r="AX22">
-[...2 lines deleted...]
-      <c r="AY22">
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
         <v>1.0</v>
       </c>
-      <c r="AZ22"/>
-      <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22"/>
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
+        <v>14155215000.0</v>
+      </c>
+      <c r="C23">
+        <v>13765406000.0</v>
+      </c>
+      <c r="D23">
         <v>12909609000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>12786571000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>12492068000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>12132521000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>13330770000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>12680997000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>11777168000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>11784021000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>11806658000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>11235621000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>11031937000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>11116095000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>10930386000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>10775736000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>10657734000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>10720480000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>10690449000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>9284773000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>9099319000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>9013490000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>9034368000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>8636983000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>8665425000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>8899161000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>8434298000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>8504752000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>8563864000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>8646832000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>8577293000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>8295898000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>7288560000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>7220447000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>7246882000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>7334808000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>7357220000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>7314399000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>7369330000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>7421320000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>7149062000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2436229000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2448155000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2516115000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2515974000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2552477000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2564580000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2595437000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2581677000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2561886000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2609239000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>267183000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>258519000.0</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23">
+      <c r="BC23"/>
+      <c r="BD23">
         <v>267075000.0</v>
       </c>
-      <c r="BC23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:56">
+      <c r="BE23"/>
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
         <v>39</v>
       </c>
       <c r="B24">
+        <v>8077741000.0</v>
+      </c>
+      <c r="C24">
+        <v>8075014000.0</v>
+      </c>
+      <c r="D24">
         <v>7203731000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>7201213000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>6892308000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>6889064000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>7735877000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>7413012000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>6632842000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>6630196000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>6627550000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>6246206000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>6248838000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>6291470000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>6128468000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>6126143000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>6522306000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>6555077000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>6552372000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>5761238000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>5758768000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>5756298000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>5753829000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>5751359000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>5767405000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>6254756000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>5736973000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>5748115000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>5795938000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>5794040000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>5853497000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>5449147000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>4506744000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>4401107000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>4442880000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>4449652000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>4521423000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>4573194000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>4664965000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>4661577000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>4513347000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>2468881000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>2510239000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>2541313000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>2566339000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>2576364000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>2609406000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>2546000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>2526000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>2500000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>2350000000.0</v>
       </c>
-      <c r="AY24">
-[...3 lines deleted...]
-      <c r="BA24"/>
+      <c r="BA24">
+        <v>0.0</v>
+      </c>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
         <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>6248838000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>6291470000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>6128468000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>6126143000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6522306000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>6555077000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>6552372000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
         <v>6255714000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>5737962000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>5749136000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>5796990000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>5795122000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>5853497000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>5449147000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>4506744000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>4401107000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>4442880000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>4449652000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>4521423000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>4573194000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>4664965000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>4661577000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>4513347000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>2468881000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>2510239000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>2541313000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>2566339000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>2576364000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>2609406000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>2546000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>2526000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>2500000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>2350000000.0</v>
       </c>
-      <c r="AY25"/>
-      <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="B26">
+        <v>251820000.0</v>
+      </c>
+      <c r="C26">
+        <v>250512000.0</v>
+      </c>
+      <c r="D26">
         <v>248421000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>248325000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>243393000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>245661000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>254821000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>257207000.0</v>
       </c>
-      <c r="H26"/>
-[...3 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26"/>
-      <c r="L26"/>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
-[...1 lines deleted...]
-      </c>
+      <c r="R26"/>
       <c r="S26"/>
-      <c r="T26"/>
+      <c r="T26">
+        <v>0.0</v>
+      </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
         <v>303684000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>303684000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>2600398000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>2608400000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>2619430000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>2637639000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>2656252000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>2674866000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>2693099000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>2710711000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>2728716000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>2746720000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26">
         <v>41000000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6909,1408 +7025,1456 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
+        <v>8060884000.0</v>
+      </c>
+      <c r="C28">
+        <v>8103583000.0</v>
+      </c>
+      <c r="D28">
         <v>7566814000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6753698000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>6592829000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>7025389000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>7579006000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>7175982000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>8053684000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>6669537000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>6194681000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>6416569000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>6492465000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6556941000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>6125142000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6303202000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6752468000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6635900000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6065031000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>5525254000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>5798895000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>5388289000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>5420441000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5828824000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>5877136000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>5879467000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>5941110000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>5985077000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>5974349000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>5967193000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>5827714000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>4286373000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>4362272000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4355687000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>4413826000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>4406018000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>4491913000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>4549833000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>4628409000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>4636324000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>4489713000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2407424000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2468466000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2498674000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2535380000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2531096000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>2534388000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>2514666000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>2484321000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2451722000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>2364779000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-18550000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-18400000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-17188000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-14562000.0</v>
       </c>
-      <c r="BC28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:56">
+      <c r="BE28"/>
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
         <v>44</v>
       </c>
       <c r="B29">
+        <v>13061057000.0</v>
+      </c>
+      <c r="C29">
+        <v>12709877000.0</v>
+      </c>
+      <c r="D29">
         <v>11830183000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>11777519000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>11447186000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>11104275000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>12004439000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>11667889000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>10767153000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>10757414000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>10784455000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>10204744000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>9999750000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>10056697000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>9906426000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>9733628000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>9632178000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>9684051000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>9737385000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>8638977000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>8460499000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>8402941000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>8428847000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>7960635000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>7870170000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>8267061000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
+        <v>2863183000.0</v>
+      </c>
+      <c r="C30">
+        <v>2562869000.0</v>
+      </c>
+      <c r="D30">
         <v>2557504000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2489522000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2437236000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2473949000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2748525000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2472629000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2312021000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>2185707000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>2023606000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2037842000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1891789000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1914292000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1903195000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1875895000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1870639000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1867721000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1201670000.0</v>
       </c>
-      <c r="S30"/>
-      <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
-      <c r="X30">
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30">
         <v>246000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>303684000.0</v>
       </c>
       <c r="AA30">
         <v>303684000.0</v>
       </c>
       <c r="AB30">
         <v>303684000.0</v>
       </c>
       <c r="AC30">
         <v>303684000.0</v>
       </c>
       <c r="AD30">
+        <v>303684000.0</v>
+      </c>
+      <c r="AE30">
+        <v>303684000.0</v>
+      </c>
+      <c r="AF30">
         <v>316684000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2614389000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2621897000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2632430000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2650639000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>2669252000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>2687866000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>2706099000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>2736911000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2755454000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2773995000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>27813000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>29350000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>32388000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>32925000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>33463000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>34000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>35000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>36000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>41000000.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AZ30"/>
+      <c r="BA30">
         <v>418000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>466000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>477000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30"/>
       <c r="BD30"/>
-    </row>
-    <row r="31" spans="1:56">
+      <c r="BE30"/>
+      <c r="BF30"/>
+    </row>
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>3750912000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>3765227000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>3777958000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>3607485000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>3109872000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>3128974000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>3185013000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>2877739000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>2701731000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>2646643000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>2675018000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>2183632000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>2077121000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1986661000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>2048601000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>2080988000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>2133043000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>2182040000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>1576333000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>1650909000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>1668554000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>1703906000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>1742578000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>1774707000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>1797643000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>1743368000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>1767590000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>1781070000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>1715271000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-343913000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-338612000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-321684000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-300411000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-276148000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-261388000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-162997000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-158020000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-153126000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>57331000.0</v>
       </c>
-      <c r="AY31"/>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
-    </row>
-    <row r="32" spans="1:56">
+      <c r="BE31"/>
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
         <v>47</v>
       </c>
       <c r="B32">
+        <v>2844868000.0</v>
+      </c>
+      <c r="C32">
+        <v>2839653000.0</v>
+      </c>
+      <c r="D32">
         <v>2700928000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>2962989000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>2724266000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2342821000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>3424773000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>3176132000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2501331000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>2429913000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>2364157000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1722501000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1504438000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1517746000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1721904000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1508501000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1532440000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1679140000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1527106000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>120741000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-115769000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>173767000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>137883000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-354623000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-261294000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>-731821000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
-    </row>
-    <row r="33" spans="1:56">
+      <c r="BE32"/>
+      <c r="BF32"/>
+    </row>
+    <row r="33" spans="1:58">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
+        <v>10973028000.0</v>
+      </c>
+      <c r="C33">
+        <v>13490893000.0</v>
+      </c>
+      <c r="D33">
         <v>12685295000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>9545334000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>9450668000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>9489697000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>9558781000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>9160127000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>8932499000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>8991230000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>9060033000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>9116630000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>9130698000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>9194981000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>8788108000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>8840815000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>8699581000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>8619011000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>8686456000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>8742622000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>8806634000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>8420832000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>8484371000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>8528894000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>8342793000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>8031388000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>8099563000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>8172847000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>8232498000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>8309352000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>8203859000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>4508674000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>4517774000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>4534315000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>4558737000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>4612160000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>4635465000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>4576817000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>4588386000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>4573013000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>4274641000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>2281117000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>2311301000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>2370832000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>2391995000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>2416967000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>2439438000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>2481351000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>2462132000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>2440701000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>2300668000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>243343000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>242907000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>201387000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>250363000.0</v>
       </c>
-      <c r="BC33"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:56">
+      <c r="BE33"/>
+      <c r="BF33"/>
+    </row>
+    <row r="34" spans="1:58">
       <c r="A34" t="s">
         <v>49</v>
       </c>
       <c r="B34">
+        <v>56581000.0</v>
+      </c>
+      <c r="C34">
+        <v>53043000.0</v>
+      </c>
+      <c r="D34">
         <v>65029000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>47059000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>44631000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>43726000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>296392000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>41390000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>39584000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>42256000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>36572000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>31203000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>590695000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>619088000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>27691000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>603372000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>591644000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>602114000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>600118000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>37146000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>42265000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>5947557000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>5946877000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>5964661000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>5978427000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>6461530000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>26651000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>24720000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>25283000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>25096000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>26059000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>27375000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>27068000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>27018000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>25411000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>23559000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>22865000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>20756000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>19564000.0</v>
       </c>
-      <c r="AM34"/>
-      <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
-      <c r="AW34">
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34">
         <v>14585000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>12911000.0</v>
       </c>
-      <c r="AY34"/>
-      <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
-    </row>
-    <row r="35" spans="1:56">
+      <c r="BE34"/>
+      <c r="BF34"/>
+    </row>
+    <row r="35" spans="1:58">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
+        <v>8436469000.0</v>
+      </c>
+      <c r="C35">
+        <v>8711008000.0</v>
+      </c>
+      <c r="D35">
         <v>7877882000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>7552472000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>7241624000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>7237990000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>8338030000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>7711507000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>6928905000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>6923326000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>6915236000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>6528921000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>6532262000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>6594536000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>6391916000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>6401969000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>6783359000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>6829666000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>6829090000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>5985624000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>5989134000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>5947956000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>5947236000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>5964995000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>5978734000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>6461862000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>5948863000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>5975615000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>6024604000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>6022881000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>5879817000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>5476801000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>4534069000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>4428404000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>4468535000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>4473491000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>4544582000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>4594214000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>4684682000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>4661842000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>4513694000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>2469087000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>2528158000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>2541650000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>2566705000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>2577102000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>2571723000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>2547783000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>2528068000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>2503083000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>2354282000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>4992000.0</v>
       </c>
-      <c r="AZ35"/>
-[...1 lines deleted...]
-      <c r="BB35">
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35">
         <v>8417000.0</v>
       </c>
-      <c r="BC35"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:56">
+      <c r="BE35"/>
+      <c r="BF35"/>
+    </row>
+    <row r="36" spans="1:58">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
+        <v>9659325000.0</v>
+      </c>
+      <c r="C36">
+        <v>911874000.0</v>
+      </c>
+      <c r="D36">
         <v>915057000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>8219957000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>8125342000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>8157197000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>8212177000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>8077553000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>8104401000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>8159308000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>8224509000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>8277335000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>8286071000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>8327753000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>7954041000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>8003030000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>7858044000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>7773695000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>7834637000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>7834225000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>7856497000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>7569397000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>7630964000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>7580147000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>7388148000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>26469000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>7135049000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>7186481000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>30959000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>31415000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>67486000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>99569000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>76807000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>64078000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>58675000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>80738000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>72795000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>67957000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>50090000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>3770080000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>3466624000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>2066764000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>2151730000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>2151850000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>2170848000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>2194528000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>2180507000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>2257847000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>2236091000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>2211790000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>2061536000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>47060000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>43823000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>-201387000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>43452000.0</v>
       </c>
-      <c r="BC36"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:56">
+      <c r="BE36"/>
+      <c r="BF36"/>
+    </row>
+    <row r="37" spans="1:58">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37">
         <v>351962000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>352964000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>340138000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>339862000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>338790000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>339511000.0</v>
       </c>
-      <c r="R37">
+      <c r="T37">
         <v>205127000.0</v>
       </c>
-      <c r="S37"/>
-      <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...4 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -8324,839 +8488,867 @@
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
-      <c r="AZ37"/>
-      <c r="BA37"/>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
-    </row>
-    <row r="38" spans="1:56">
+      <c r="BE37"/>
+      <c r="BF37"/>
+    </row>
+    <row r="38" spans="1:58">
       <c r="A38" t="s">
         <v>53</v>
       </c>
       <c r="B38">
+        <v>12774328000.0</v>
+      </c>
+      <c r="C38">
+        <v>12423708000.0</v>
+      </c>
+      <c r="D38">
         <v>11613132000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>10957804000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>10805971000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>2473949000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="H38"/>
+      <c r="I38">
         <v>2472629000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>10506794000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>10397322000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>10287151000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>10315177000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>10177860000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>9889081000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>6050846000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>6127135000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>6068633000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>5983702000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>9101058000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>155418000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>8951725000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>40324000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>8467299000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>39717000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>284586000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>335682000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>344234000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>340997000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>669376000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>679108000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>376348000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>104542000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>81576000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>68588000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>7088083000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>7158181000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>7195918000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>7153469000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>7179670000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>7180347000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>6897115000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>2154362000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>2181554000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>2238916000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>2257254000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>2280434000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>2305410000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>2345212000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>2323122000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>2298815000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>2161547000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>243343000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>242907000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>36168000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>247504000.0</v>
       </c>
-      <c r="BC38"/>
-      <c r="BD38">
+      <c r="BE38"/>
+      <c r="BF38">
         <v>238623000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:56">
+    <row r="39" spans="1:58">
       <c r="A39" t="s">
         <v>54</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-2863183000.0</v>
+      </c>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39">
         <v>-2437236000.0</v>
       </c>
-      <c r="E39"/>
-[...1 lines deleted...]
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39">
         <v>-1048241000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>90372000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>52307000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>39036000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>-81149000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>-9450000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>-6822000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>-239083000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>-59026000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>81228000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>77728000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>77728000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>118927000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>145091000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>71918000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>61448000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>2195000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2582000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>4544000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>4228000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>2665000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2943000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>3462000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>30967000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>10061000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>4417000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>8282000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>8452000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>9762000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>4379000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>8122000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>7477000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>67494000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>76687000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>65738000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>7908000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>70155000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>59995000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>56680000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>53154000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>47752000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>41866000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>31907000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>38263000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>4872000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>3697000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>3949000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>2150000.0</v>
       </c>
-      <c r="BC39"/>
-      <c r="BD39">
+      <c r="BE39"/>
+      <c r="BF39">
         <v>3920000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:56">
+    <row r="40" spans="1:58">
       <c r="A40" t="s">
         <v>55</v>
       </c>
-      <c r="B40"/>
-      <c r="C40">
+      <c r="B40">
+        <v>121605000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40">
         <v>63469000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>87985000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>73251000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>112906000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>100123000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>-1173145000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>89154000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>90564000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>83728000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>84446000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>80415000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>89039000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>91935000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>88627000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>91179000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>72940000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>89585000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>76169000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>83738000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>78532000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>92225000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>65409000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>-1087074000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>34755000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>41387000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-270796000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>-227990000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>-266553000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>115837000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>60195000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>84668000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>51963000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>90842000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>79649000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>59597000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>83536000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>113201000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>82219000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>78677000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>40922000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>78659000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>52210000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>70811000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>51236000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>74544000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>50698000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>72584000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>-246614000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>4887000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>7833000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>5639000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>9403000.0</v>
       </c>
-      <c r="BC40"/>
-      <c r="BD40">
+      <c r="BE40"/>
+      <c r="BF40">
         <v>5422000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:56">
+    <row r="41" spans="1:58">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>352465000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>367287000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>355196000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>365271000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>362864000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>367663000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>374050000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>371160000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>373405000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>399127000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>543043000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>359979000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>355415000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>344823000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>336714000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>327909000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>320231000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>308828000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>292581000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>275937000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>257434000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>238966000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>221655000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>203053000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>185616000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>149807000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>135291000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>121335000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>107379000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>93423000.0</v>
       </c>
-      <c r="AR41"/>
-[...1 lines deleted...]
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41">
         <v>52997000.0</v>
       </c>
-      <c r="AU41"/>
-      <c r="AV41"/>
       <c r="AW41"/>
-      <c r="AX41">
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>18789000.0</v>
       </c>
-      <c r="AY41"/>
-      <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
-    </row>
-    <row r="42" spans="1:56">
+      <c r="BE41"/>
+      <c r="BF41"/>
+    </row>
+    <row r="42" spans="1:58">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
+        <v>6969771000.0</v>
+      </c>
+      <c r="C42">
+        <v>6612040000.0</v>
+      </c>
+      <c r="D42">
         <v>6614392000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>6610605000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>6608591000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>6200349000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>6209827000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>6204578000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>6059956000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>6054530000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>6052109000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>5867491000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>5651612000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>5632246000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>5573567000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>5413256000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>4953946000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>4949638000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>4953943000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>4541158000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>4354643000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>4280723000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>4284789000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>3960861000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>3955293000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>4125826000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>3959383000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>3955555000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>4120658000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>4114494000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>4116357000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>4106458000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>4093740000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>4086883000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>4087078000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>4078276000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>4064225000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>3915761000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>3904912000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>3745505000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>3647137000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>962826000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>935220000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>918668000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>910225000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>903608000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>888860000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>874435000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>869861000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>862588000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>3651000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>68770000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>71356000.0</v>
       </c>
       <c r="BB42">
         <v>71356000.0</v>
       </c>
-      <c r="BC42"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:56">
+      <c r="BC42">
+        <v>71356000.0</v>
+      </c>
+      <c r="BD42">
+        <v>71356000.0</v>
+      </c>
+      <c r="BE42"/>
+      <c r="BF42"/>
+    </row>
+    <row r="43" spans="1:58">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9171,90 +9363,88 @@
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
-    </row>
-    <row r="44" spans="1:56">
+      <c r="BE43"/>
+      <c r="BF43"/>
+    </row>
+    <row r="44" spans="1:58">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -9268,1293 +9458,1331 @@
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
-      <c r="AZ44"/>
-      <c r="BA44"/>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
-    </row>
-    <row r="45" spans="1:56">
+      <c r="BE44"/>
+      <c r="BF44"/>
+    </row>
+    <row r="45" spans="1:58">
       <c r="A45" t="s">
         <v>60</v>
       </c>
       <c r="B45">
+        <v>240313000.0</v>
+      </c>
+      <c r="C45">
+        <v>241345000.0</v>
+      </c>
+      <c r="D45">
         <v>242053000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>242673000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>243283000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>243920000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>244594000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>195926000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>195380000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>195928000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>196254000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>196749000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>198382000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>217694000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>181243000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>837785000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>264935000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>230836000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>231957000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>271839000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>273809000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>275819000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>278143000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>297219000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>299434000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>301051000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>100884000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>102429000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>104312000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>106259000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>108293000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>110231000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>114413000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>116447000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>119427000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>121382000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>124246000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>126755000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>129747000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>131916000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>134741000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>136533000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>134028000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>136139000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>139010000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>141886000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>139121000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>111185000.0</v>
       </c>
-      <c r="AZ45"/>
-[...1 lines deleted...]
-      <c r="BB45">
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45">
         <v>118954000.0</v>
       </c>
-      <c r="BC45"/>
-[...2 lines deleted...]
-    <row r="46" spans="1:56">
+      <c r="BE45"/>
+      <c r="BF45"/>
+    </row>
+    <row r="46" spans="1:58">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46">
+        <v>240313000.0</v>
+      </c>
+      <c r="C46">
+        <v>241345000.0</v>
+      </c>
+      <c r="D46">
         <v>242053000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>242673000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>243283000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>243920000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>244594000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>195926000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>195380000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>195928000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>196254000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>196749000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>198382000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>217694000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>181243000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>181672000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>182134000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>182623000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>183136000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>225495000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>264935000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>230836000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>231957000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>271839000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>273809000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>275819000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>278143000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>297219000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>960146000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>301051000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>100884000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>102429000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>104312000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>106259000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>108293000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>110231000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>114413000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>116447000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>119427000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>121382000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>124246000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>126755000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>129747000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>131916000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>134741000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>136533000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>134028000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>136139000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>139010000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>141886000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>139121000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>111185000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>113986000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>116289000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>118954000.0</v>
       </c>
-      <c r="BC46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:56">
+      <c r="BE46"/>
+      <c r="BF46"/>
+    </row>
+    <row r="47" spans="1:58">
       <c r="A47" t="s">
         <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>8238398000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>8281960000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>7707935000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>7759704000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>7812645000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>7721298000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>12977000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>8698357000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>8764539000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>7310688000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>80618000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>89319000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>7140296000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>7138719000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>7100555000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>7154980000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>7210028000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>7275596000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>7331460000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>3584639000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>3612095000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>3636949000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>3662045000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>3687319000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>3712310000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>3714190000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>3739091000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>3768774000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>3465251000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>2066376000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>2090059000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>2113382000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>2135337000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>2157003000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>2180124000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>2201856000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>2178613000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>141886000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>139121000.0</v>
       </c>
-      <c r="AY47">
-[...3 lines deleted...]
-      <c r="BA47"/>
+      <c r="BA47">
+        <v>0.0</v>
+      </c>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
-    </row>
-    <row r="48" spans="1:56">
+      <c r="BE47"/>
+      <c r="BF47"/>
+    </row>
+    <row r="48" spans="1:58">
       <c r="A48" t="s">
         <v>63</v>
       </c>
       <c r="B48">
+        <v>-1990222000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1980009000.0</v>
+      </c>
+      <c r="D48">
         <v>-1990770000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-2037129000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-2057380000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1987886000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1944009000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-1952445000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1928360000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1930027000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1897913000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1911623000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-1903326000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-1869643000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-1798216000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-1808346000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-1846549000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-1823139000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-1771402000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-1665799000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-1655255000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-1636408000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-1612096000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-1753792000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-1854706000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-1941187000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-1887285000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-1851070000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-1795409000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-1742230000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-1689038000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-1589136000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-1558886000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-1516064000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-1477709000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-1436808000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-1399683000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-1364247000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-1328937000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-1297916000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-1262999000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-1222811000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-1189890000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-1156401000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-1047216000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-1030290000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-1014726000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-953458000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-943906000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-931734000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>137891000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>175568000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>172887000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>168188000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>164974000.0</v>
       </c>
-      <c r="BC48"/>
-      <c r="BD48">
+      <c r="BE48"/>
+      <c r="BF48">
         <v>142055000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:56">
+    <row r="49" spans="1:58">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-1903326000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-1869643000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-1798216000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-1808346000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-1846549000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-1823139000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-1771402000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-1665799000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-1655255000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-1636408000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-1612096000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-1753792000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-1854706000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-1941187000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-1887285000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-1851070000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-1795409000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-1742230000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-1689038000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-1589136000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-1558886000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-1516064000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-1477709000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-1436808000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-1399683000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-1364247000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-1328937000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-1297916000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-1262999000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-1222811000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-1189890000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-1156401000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-1126682000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-1095800000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-1066280000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-953458000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-943906000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-931734000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>137891000.0</v>
       </c>
-      <c r="AY49">
-[...3 lines deleted...]
-      <c r="BA49"/>
+      <c r="BA49">
+        <v>0.0</v>
+      </c>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
-    </row>
-    <row r="50" spans="1:56">
+      <c r="BE49"/>
+      <c r="BF49"/>
+    </row>
+    <row r="50" spans="1:58">
       <c r="A50" t="s">
         <v>65</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50">
         <v>1174600000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>46000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>60000000.0</v>
       </c>
-      <c r="AB50"/>
-      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50">
         <v>4506744000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>4401107000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>4442880000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>4449652000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>4521423000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>4573194000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>4664965000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>106000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>105000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AQ50">
         <v>104000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AR50">
         <v>2510341000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>2570361000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
-    </row>
-    <row r="51" spans="1:56">
+      <c r="BE50"/>
+      <c r="BF50"/>
+    </row>
+    <row r="51" spans="1:58">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
+        <v>8379888000.0</v>
+      </c>
+      <c r="C51">
+        <v>8378096000.0</v>
+      </c>
+      <c r="D51">
         <v>7791128000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>7505413000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>7196993000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>7194264000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>8041638000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>7670117000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>8148178000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>6881070000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>6878664000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>6497718000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>6501915000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>6563763000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>6364225000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>6362228000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>6758754000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>6791920000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>6789626000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>5948478000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>5946489000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>5909029000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>5906892000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>5934718000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>5951186000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>7430314000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>5967933000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>6010633000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>6136990000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>6136122000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>6255497000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>5510986000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>4556555000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>4442502000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>4478279000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>4511181000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>4536423000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>4643194000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>4665077000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>4661683000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>4513452000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>2468985000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>2510341000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>2541414000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>2566439000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>2576463000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>2570361000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>2546000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>2526000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>2500000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>2650000000.0</v>
       </c>
-      <c r="AY51"/>
-      <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
-    </row>
-    <row r="52" spans="1:56">
+      <c r="BE51"/>
+      <c r="BF51"/>
+    </row>
+    <row r="52" spans="1:58">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
+        <v>302147000.0</v>
+      </c>
+      <c r="C52">
+        <v>17569000.0</v>
+      </c>
+      <c r="D52">
         <v>23467000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>5018000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>10064000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>2131000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>869900000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>708000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1258857000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>412629000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>2244000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>251512000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>253077000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>272293000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>235757000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>53669000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>236448000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>236843000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>237254000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>186481000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>186928000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>151904000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>152203000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>182466000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>182856000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>1174600000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>46000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>60000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>340000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>341000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>402000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>61839000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>49811000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>41395000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>35399000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>61529000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>15000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>70000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>112000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>-159211000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>-113451000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>-103924000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>102000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>-114789000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>100000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>99000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>-125450000.0</v>
       </c>
-      <c r="AU52"/>
-      <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>300000000.0</v>
       </c>
-      <c r="AY52"/>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
-    </row>
-    <row r="53" spans="1:56">
+      <c r="BE52"/>
+      <c r="BF52"/>
+    </row>
+    <row r="53" spans="1:58">
       <c r="A53" t="s">
         <v>68</v>
       </c>
-      <c r="B53">
-[...4 lines deleted...]
-      </c>
+      <c r="B53"/>
+      <c r="C53"/>
       <c r="D53">
         <v>0.0</v>
       </c>
       <c r="E53">
         <v>0.0</v>
       </c>
       <c r="F53">
+        <v>0.0</v>
+      </c>
+      <c r="G53">
+        <v>0.0</v>
+      </c>
+      <c r="H53">
         <v>560832000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>554106000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>347782000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>343244000.0</v>
       </c>
-      <c r="J53">
-[...3 lines deleted...]
-      <c r="L53"/>
+      <c r="L53">
+        <v>0.0</v>
+      </c>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
         <v>1903195000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>1875895000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>1870639000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>1867721000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>7777551000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>7797734000.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...4 lines deleted...]
-      </c>
+      <c r="AE53"/>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -10568,95 +10796,97 @@
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
-      <c r="AZ53"/>
-      <c r="BA53"/>
+      <c r="AZ53">
+        <v>0.0</v>
+      </c>
+      <c r="BA53">
+        <v>0.0</v>
+      </c>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
-    </row>
-    <row r="54" spans="1:56">
+      <c r="BE53"/>
+      <c r="BF53"/>
+    </row>
+    <row r="54" spans="1:58">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -10670,765 +10900,791 @@
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
-      <c r="AZ54"/>
-      <c r="BA54"/>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
-    </row>
-    <row r="55" spans="1:56">
+      <c r="BE54"/>
+      <c r="BF54"/>
+    </row>
+    <row r="55" spans="1:58">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
+        <v>14155215000.0</v>
+      </c>
+      <c r="C55">
+        <v>13765406000.0</v>
+      </c>
+      <c r="D55">
         <v>12909609000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>12786571000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>12492068000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>12132521000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>13330770000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>12680997000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>11777168000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>11784021000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>11806658000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>11235621000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>11031937000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>11116095000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>10930386000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>10775736000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>10657734000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>10720480000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>10690449000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>9284773000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>9099319000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>9013490000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>9034368000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>8636983000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>8665425000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>8899161000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>8434298000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>8504752000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>8563864000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>8646832000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>8577293000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>8295898000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>7288560000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>7220447000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>7246882000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>7334808000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>7357220000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>7314399000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>7369330000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>7421320000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>7149062000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>2436229000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>2448155000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>2516115000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>2515974000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>2552477000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>2564580000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>2595437000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>2581677000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>2561886000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>2609239000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>267183000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>265470000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>259169000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>267075000.0</v>
       </c>
-      <c r="BC55"/>
-      <c r="BD55">
+      <c r="BE55"/>
+      <c r="BF55">
         <v>261342000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:56">
+    <row r="56" spans="1:58">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
+        <v>3182187000.0</v>
+      </c>
+      <c r="C56">
+        <v>274513000.0</v>
+      </c>
+      <c r="D56">
         <v>224314000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>3241237000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>3041400000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>2642824000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>3771989000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>3520870000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>2844669000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>2792791000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>2746625000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>2118991000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1901239000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1921114000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>2142278000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1934921000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1958153000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>2101469000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>2003993000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>542151000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>292685000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>592658000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>547899000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>108089000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>322632000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>867773000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>334735000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>331905000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>331366000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>337480000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>373434000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>3787224000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>2770786000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>2686132000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>2688145000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>2722648000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>2721755000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>2737582000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>2780944000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>2848307000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>2874421000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>155112000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>79133000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>145283000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>123979000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>135510000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>123127000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>114086000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>119545000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>121185000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>323484000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>23840000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>22563000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>21614000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>16712000.0</v>
       </c>
-      <c r="BC56"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:56">
+      <c r="BE56"/>
+      <c r="BF56"/>
+    </row>
+    <row r="57" spans="1:58">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
+        <v>337319000.0</v>
+      </c>
+      <c r="C57">
+        <v>17569000.0</v>
+      </c>
+      <c r="D57">
         <v>23467000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>278248000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>317134000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>300003000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>347216000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>344738000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>343338000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>362878000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>382468000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>396490000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>396801000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>403368000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>420374000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>426420000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>425713000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>422329000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>471219000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>421410000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>408454000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>418891000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>412114000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>462712000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>583926000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>424994000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>411190000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>422505000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>380573000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>416267000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>431869000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>460701000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>375723000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>375195000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>320100000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>368213000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>293871000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>312849000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>250779000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>309818000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>249196000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>225957000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>173511000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>211051000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>85116000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>100915000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>130021000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>125553000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>126531000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>126831000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>117505000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>17853000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>14276000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>12043000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>22328000.0</v>
       </c>
-      <c r="BC57"/>
-      <c r="BD57">
+      <c r="BE57"/>
+      <c r="BF57">
         <v>33876000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:56">
+    <row r="58" spans="1:58">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
+        <v>8773788000.0</v>
+      </c>
+      <c r="C58">
+        <v>8728577000.0</v>
+      </c>
+      <c r="D58">
         <v>7901349000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>7830720000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>7558758000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>7537993000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>8685246000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>8056245000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>7272243000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>7286204000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>7297704000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>6925411000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>6929063000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>6997904000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>6812290000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>6828389000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>7209072000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>7251995000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>7300309000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>6407034000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>6397588000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>6366847000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>6359350000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>6427707000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>6562660000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>6886856000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>6360053000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>6398120000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>6405177000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>6439148000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>6311686000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>5937502000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>4909792000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>4803599000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>4788635000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>4841704000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>4838453000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>4907063000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>4935461000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>4971660000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>4762890000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>2695044000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>2701669000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>2752701000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>2651821000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>2678017000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>2701744000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>2673336000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>2654599000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>2629914000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>2471787000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>22845000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>14276000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>12043000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>30745000.0</v>
       </c>
-      <c r="BC58"/>
-      <c r="BD58">
+      <c r="BE58"/>
+      <c r="BF58">
         <v>41431000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:56">
+    <row r="59" spans="1:58">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -11442,263 +11698,271 @@
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
-      <c r="AZ59"/>
-      <c r="BA59"/>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
-    </row>
-    <row r="60" spans="1:56">
+      <c r="BE59"/>
+      <c r="BF59"/>
+    </row>
+    <row r="60" spans="1:58">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
+        <v>4983316000.0</v>
+      </c>
+      <c r="C60">
+        <v>4634863000.0</v>
+      </c>
+      <c r="D60">
         <v>4626452000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>4576306000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>4554878000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>4215211000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>4268562000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>4254877000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>4134311000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>4127218000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>4156905000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>3958538000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>3750912000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>3765227000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>3777958000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>3607485000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>3109872000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>3128974000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>3185013000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>2877739000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>2701731000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>2646643000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>2675018000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>2209276000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>2102765000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>2012305000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>2074245000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>2106632000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>2158687000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>2207684000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>2265607000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>2358396000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>2378768000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>2416848000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>2458247000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>2493104000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>2518767000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>2407336000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>2433869000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>2449660000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>2386172000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>-258815000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>-253514000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>-236586000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>-135847000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>-125540000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>-124736000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>-77899000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>-72922000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>-68028000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>142429000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>244338000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>244243000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>239544000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>236330000.0</v>
       </c>
-      <c r="BC60"/>
-      <c r="BD60">
+      <c r="BE60"/>
+      <c r="BF60">
         <v>219911000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:56">
+    <row r="61" spans="1:58">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -11712,57 +11976,63 @@
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
-      <c r="AZ61"/>
-      <c r="BA61"/>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
-    </row>
-    <row r="62" spans="1:56">
+      <c r="BE61"/>
+      <c r="BF61"/>
+    </row>
+    <row r="62" spans="1:58">
       <c r="A62" t="s">
         <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11777,50 +12047,52 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11877,1263 +12149,1263 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>604215000.0</v>
       </c>
       <c r="C2">
         <v>47674000.0</v>
       </c>
       <c r="D2">
         <v>45929000.0</v>
       </c>
       <c r="E2">
         <v>52346000.0</v>
       </c>
       <c r="F2">
         <v>90429000.0</v>
       </c>
       <c r="G2">
         <v>85739000.0</v>
       </c>
       <c r="H2">
         <v>117138000.0</v>
       </c>
       <c r="I2">
         <v>194242000.0</v>
       </c>
       <c r="J2">
         <v>189158000.0</v>
       </c>
       <c r="K2">
         <v>151911000.0</v>
       </c>
       <c r="L2">
         <v>122186000.0</v>
       </c>
       <c r="M2">
         <v>144883000.0</v>
       </c>
       <c r="N2">
         <v>100142000.0</v>
       </c>
       <c r="O2">
         <v>127817000.0</v>
       </c>
       <c r="P2">
         <v>139997000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>282943000.0</v>
       </c>
       <c r="C3">
         <v>273422000.0</v>
       </c>
       <c r="D3">
         <v>276424000.0</v>
       </c>
       <c r="E3">
         <v>254547000.0</v>
       </c>
       <c r="F3">
         <v>252049000.0</v>
       </c>
       <c r="G3">
         <v>242995000.0</v>
       </c>
       <c r="H3">
         <v>258971000.0</v>
       </c>
       <c r="I3">
         <v>402463000.0</v>
       </c>
       <c r="J3">
         <v>365789000.0</v>
       </c>
       <c r="K3">
         <v>347632000.0</v>
       </c>
       <c r="L3">
         <v>109783000.0</v>
       </c>
       <c r="M3">
         <v>106843000.0</v>
       </c>
       <c r="N3">
         <v>28923000.0</v>
       </c>
       <c r="O3">
         <v>14090000.0</v>
       </c>
       <c r="P3">
         <v>14568000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5">
         <v>1226466000.0</v>
       </c>
       <c r="C5">
         <v>1176674000.0</v>
       </c>
       <c r="D5">
         <v>1080755000.0</v>
       </c>
       <c r="E5">
         <v>1029631000.0</v>
       </c>
       <c r="F5">
         <v>845465000.0</v>
       </c>
       <c r="G5">
         <v>791730000.0</v>
       </c>
       <c r="H5">
         <v>697165000.0</v>
       </c>
       <c r="I5">
         <v>339712000.0</v>
       </c>
       <c r="J5">
         <v>363564000.0</v>
       </c>
       <c r="K5">
         <v>248708000.0</v>
       </c>
       <c r="L5">
         <v>257415000.0</v>
       </c>
       <c r="M5">
         <v>258506000.0</v>
       </c>
       <c r="N5">
         <v>49702000.0</v>
       </c>
       <c r="O5">
         <v>43668000.0</v>
       </c>
       <c r="P5">
         <v>52513000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>1509409000.0</v>
       </c>
       <c r="C6">
         <v>1450096000.0</v>
       </c>
       <c r="D6">
         <v>1357179000.0</v>
       </c>
       <c r="E6">
         <v>1284178000.0</v>
       </c>
       <c r="F6">
         <v>1097514000.0</v>
       </c>
       <c r="G6">
         <v>1034725000.0</v>
       </c>
       <c r="H6">
         <v>956136000.0</v>
       </c>
       <c r="I6">
         <v>742175000.0</v>
       </c>
       <c r="J6">
         <v>729353000.0</v>
       </c>
       <c r="K6">
         <v>596340000.0</v>
       </c>
       <c r="L6">
         <v>367198000.0</v>
       </c>
       <c r="M6">
         <v>365349000.0</v>
       </c>
       <c r="N6">
         <v>78625000.0</v>
       </c>
       <c r="O6">
         <v>57758000.0</v>
       </c>
       <c r="P6">
         <v>67081000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-1800000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>990537000.0</v>
       </c>
       <c r="C9">
         <v>1483872000.0</v>
       </c>
       <c r="D9">
         <v>1394463000.0</v>
       </c>
       <c r="E9">
         <v>1259339000.0</v>
       </c>
       <c r="F9">
         <v>1125922000.0</v>
       </c>
       <c r="G9">
         <v>1067426000.0</v>
       </c>
       <c r="H9">
         <v>1036335000.0</v>
       </c>
       <c r="I9">
         <v>861485000.0</v>
       </c>
       <c r="J9">
         <v>782149000.0</v>
       </c>
       <c r="K9">
         <v>676344000.0</v>
       </c>
       <c r="L9">
         <v>452867000.0</v>
       </c>
       <c r="M9">
         <v>491062000.0</v>
       </c>
       <c r="N9">
         <v>141987000.0</v>
       </c>
       <c r="O9">
         <v>82826000.0</v>
       </c>
       <c r="P9">
         <v>91887000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10">
         <v>852585000.0</v>
       </c>
       <c r="C10">
         <v>809777000.0</v>
       </c>
       <c r="D10">
         <v>757367000.0</v>
       </c>
       <c r="E10">
         <v>720340000.0</v>
       </c>
       <c r="F10">
         <v>562428000.0</v>
       </c>
       <c r="G10">
         <v>509588000.0</v>
       </c>
       <c r="H10">
         <v>395645000.0</v>
       </c>
       <c r="I10">
         <v>344480000.0</v>
       </c>
       <c r="J10">
         <v>390385000.0</v>
       </c>
       <c r="K10">
         <v>296850000.0</v>
       </c>
       <c r="L10">
         <v>135564000.0</v>
       </c>
       <c r="M10">
         <v>188797000.0</v>
       </c>
       <c r="N10">
         <v>37126000.0</v>
       </c>
       <c r="O10">
         <v>37350000.0</v>
       </c>
       <c r="P10">
         <v>45559000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11">
         <v>2229000.0</v>
       </c>
       <c r="C11">
         <v>2129000.0</v>
       </c>
       <c r="D11">
         <v>1997000.0</v>
       </c>
       <c r="E11">
         <v>17055000.0</v>
       </c>
       <c r="F11">
         <v>28342000.0</v>
       </c>
       <c r="G11">
         <v>3877000.0</v>
       </c>
       <c r="H11">
         <v>4764000.0</v>
       </c>
       <c r="I11">
         <v>4964000.0</v>
       </c>
       <c r="J11">
         <v>9787000.0</v>
       </c>
       <c r="K11">
         <v>7545000.0</v>
       </c>
       <c r="L11">
         <v>7442000.0</v>
       </c>
       <c r="M11">
         <v>3413000.0</v>
       </c>
       <c r="N11">
         <v>17296000.0</v>
       </c>
       <c r="O11">
         <v>14431000.0</v>
       </c>
       <c r="P11">
         <v>18875000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12">
         <v>373881000.0</v>
       </c>
       <c r="C12">
         <v>366897000.0</v>
       </c>
       <c r="D12">
         <v>323388000.0</v>
       </c>
       <c r="E12">
         <v>309291000.0</v>
       </c>
       <c r="F12">
         <v>283037000.0</v>
       </c>
       <c r="G12">
         <v>282142000.0</v>
       </c>
       <c r="H12">
         <v>301520000.0</v>
       </c>
       <c r="I12">
         <v>247684000.0</v>
       </c>
       <c r="J12">
         <v>217068000.0</v>
       </c>
       <c r="K12">
         <v>185896000.0</v>
       </c>
       <c r="L12">
         <v>124183000.0</v>
       </c>
       <c r="M12">
         <v>117030000.0</v>
       </c>
       <c r="N12">
         <v>19254000.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13">
         <v>28796000.0</v>
       </c>
       <c r="C13">
         <v>45989000.0</v>
       </c>
       <c r="D13">
         <v>8094000.0</v>
       </c>
       <c r="E13">
         <v>1905000.0</v>
       </c>
       <c r="F13">
         <v>197000.0</v>
       </c>
       <c r="G13">
         <v>569000.0</v>
       </c>
       <c r="H13">
         <v>756000.0</v>
       </c>
       <c r="I13">
         <v>1827000.0</v>
       </c>
       <c r="J13">
         <v>1935000.0</v>
       </c>
       <c r="K13">
         <v>2123000.0</v>
       </c>
       <c r="L13">
         <v>121851000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14">
         <v>-25245000.0</v>
       </c>
       <c r="C14">
         <v>-23028000.0</v>
       </c>
       <c r="D14">
         <v>-20593000.0</v>
       </c>
       <c r="E14">
         <v>-18632000.0</v>
       </c>
       <c r="F14">
         <v>39000.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15">
         <v>825111000.0</v>
       </c>
       <c r="C15">
         <v>784620000.0</v>
       </c>
       <c r="D15">
         <v>734283000.0</v>
       </c>
       <c r="E15">
         <v>684653000.0</v>
       </c>
       <c r="F15">
         <v>534047000.0</v>
       </c>
       <c r="G15">
         <v>505711000.0</v>
       </c>
       <c r="H15">
         <v>390881000.0</v>
       </c>
       <c r="I15">
         <v>339516000.0</v>
       </c>
       <c r="J15">
         <v>380598000.0</v>
       </c>
       <c r="K15">
         <v>289305000.0</v>
       </c>
       <c r="L15">
         <v>128122000.0</v>
       </c>
       <c r="M15">
         <v>185384000.0</v>
       </c>
       <c r="N15">
         <v>19830000.0</v>
       </c>
       <c r="O15">
         <v>22919000.0</v>
       </c>
       <c r="P15">
         <v>26684000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>684653000.0</v>
       </c>
       <c r="F16">
         <v>534047000.0</v>
       </c>
       <c r="G16">
         <v>505711000.0</v>
       </c>
       <c r="H16">
         <v>390881000.0</v>
       </c>
       <c r="I16">
         <v>339516000.0</v>
       </c>
       <c r="J16">
         <v>380598000.0</v>
       </c>
       <c r="K16">
         <v>289305000.0</v>
       </c>
       <c r="L16">
         <v>128122000.0</v>
       </c>
       <c r="M16">
         <v>138807000.0</v>
       </c>
       <c r="N16">
         <v>19830000.0</v>
       </c>
       <c r="O16">
         <v>22919000.0</v>
       </c>
       <c r="P16">
         <v>26684000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17">
         <v>850356000.0</v>
       </c>
       <c r="C17">
         <v>807648000.0</v>
       </c>
       <c r="D17">
         <v>737701000.0</v>
       </c>
       <c r="E17">
         <v>703285000.0</v>
       </c>
       <c r="F17">
         <v>534086000.0</v>
       </c>
       <c r="G17">
         <v>505711000.0</v>
       </c>
       <c r="H17">
         <v>390881000.0</v>
       </c>
       <c r="I17">
         <v>339516000.0</v>
       </c>
       <c r="J17">
         <v>380598000.0</v>
       </c>
       <c r="K17">
         <v>289305000.0</v>
       </c>
       <c r="L17">
         <v>128122000.0</v>
       </c>
       <c r="M17">
         <v>138807000.0</v>
       </c>
       <c r="N17">
         <v>19830000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>-345085000.0</v>
       </c>
       <c r="C18">
         <v>-320908000.0</v>
       </c>
       <c r="D18">
         <v>-308963000.0</v>
       </c>
       <c r="E18">
         <v>-307386000.0</v>
       </c>
       <c r="F18">
         <v>-282840000.0</v>
       </c>
       <c r="G18">
         <v>-281573000.0</v>
       </c>
       <c r="H18">
         <v>-300764000.0</v>
       </c>
       <c r="I18">
         <v>-245857000.0</v>
       </c>
       <c r="J18">
         <v>-215133000.0</v>
       </c>
       <c r="K18">
         <v>-183773000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-284000.0</v>
       </c>
       <c r="F19">
         <v>3697000.0</v>
       </c>
       <c r="G19">
         <v>-17544000.0</v>
       </c>
       <c r="H19">
         <v>-321778000.0</v>
       </c>
       <c r="I19">
         <v>-249330000.0</v>
       </c>
       <c r="J19">
         <v>-215133000.0</v>
       </c>
       <c r="K19">
         <v>-183773000.0</v>
       </c>
       <c r="L19">
         <v>-121851000.0</v>
       </c>
       <c r="M19">
         <v>-114586000.0</v>
       </c>
       <c r="N19">
         <v>-4202000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>3298000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>59454000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
         <v>1201328000.0</v>
       </c>
       <c r="C21">
         <v>1130685000.0</v>
       </c>
       <c r="D21">
         <v>1068704000.0</v>
       </c>
       <c r="E21">
         <v>1029915000.0</v>
       </c>
       <c r="F21">
         <v>841768000.0</v>
       </c>
       <c r="G21">
         <v>809274000.0</v>
       </c>
       <c r="H21">
         <v>717423000.0</v>
       </c>
       <c r="I21">
         <v>593810000.0</v>
       </c>
       <c r="J21">
         <v>605518000.0</v>
       </c>
       <c r="K21">
         <v>480623000.0</v>
       </c>
       <c r="L21">
         <v>257415000.0</v>
       </c>
       <c r="M21">
         <v>303383000.0</v>
       </c>
       <c r="N21">
         <v>60582000.0</v>
       </c>
       <c r="O21">
         <v>43668000.0</v>
       </c>
       <c r="P21">
         <v>52513000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B23">
         <v>393424000.0</v>
       </c>
       <c r="C23">
         <v>400861000.0</v>
       </c>
       <c r="D23">
         <v>371688000.0</v>
       </c>
       <c r="E23">
         <v>281770000.0</v>
       </c>
       <c r="F23">
         <v>374583000.0</v>
       </c>
       <c r="G23">
         <v>343891000.0</v>
       </c>
       <c r="H23">
         <v>436050000.0</v>
       </c>
       <c r="I23">
         <v>402463000.0</v>
       </c>
       <c r="J23">
         <v>365789000.0</v>
       </c>
       <c r="K23">
         <v>347632000.0</v>
       </c>
       <c r="L23">
         <v>317638000.0</v>
       </c>
       <c r="M23">
         <v>332562000.0</v>
       </c>
       <c r="N23">
         <v>185750000.0</v>
       </c>
       <c r="O23">
         <v>173295000.0</v>
       </c>
       <c r="P23">
         <v>186329000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B25">
         <v>282944000.0</v>
       </c>
       <c r="C25">
         <v>273422000.0</v>
       </c>
       <c r="D25">
         <v>270406000.0</v>
       </c>
       <c r="E25">
         <v>254547000.0</v>
       </c>
       <c r="F25">
         <v>252049000.0</v>
       </c>
       <c r="G25">
         <v>242995000.0</v>
       </c>
       <c r="H25">
         <v>258971000.0</v>
       </c>
       <c r="I25">
         <v>148365000.0</v>
       </c>
       <c r="J25">
         <v>123835000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.53</v>
       </c>
       <c r="E26">
         <v>0.55</v>
       </c>
       <c r="F26">
         <v>0.46</v>
       </c>
       <c r="G26">
         <v>0.44</v>
       </c>
       <c r="H26">
         <v>0.34</v>
       </c>
       <c r="I26">
         <v>0.33</v>
       </c>
       <c r="J26">
         <v>0.4</v>
       </c>
       <c r="K26">
         <v>0.36</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
         <v>57188000.0</v>
       </c>
       <c r="C28">
         <v>59571000.0</v>
       </c>
       <c r="D28">
         <v>56450000.0</v>
       </c>
       <c r="E28">
         <v>51319000.0</v>
       </c>
       <c r="F28">
         <v>61245000.0</v>
       </c>
       <c r="G28">
         <v>68572000.0</v>
       </c>
       <c r="H28">
         <v>65385000.0</v>
       </c>
       <c r="I28">
         <v>71128000.0</v>
       </c>
       <c r="J28">
         <v>63151000.0</v>
       </c>
       <c r="K28">
         <v>86167000.0</v>
       </c>
       <c r="L28">
         <v>85669000.0</v>
       </c>
       <c r="M28">
         <v>80836000.0</v>
       </c>
       <c r="N28">
         <v>56685000.0</v>
       </c>
       <c r="O28">
         <v>31388000.0</v>
       </c>
       <c r="P28">
         <v>31764000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29">
         <v>2229000.0</v>
       </c>
       <c r="C29">
         <v>2129000.0</v>
       </c>
       <c r="D29">
         <v>1664000.0</v>
       </c>
       <c r="E29">
         <v>17055000.0</v>
       </c>
       <c r="F29">
         <v>28342000.0</v>
       </c>
       <c r="G29">
         <v>3877000.0</v>
       </c>
       <c r="H29">
         <v>4764000.0</v>
       </c>
       <c r="I29">
         <v>4964000.0</v>
       </c>
       <c r="J29">
         <v>9787000.0</v>
       </c>
       <c r="K29">
         <v>7545000.0</v>
       </c>
       <c r="L29">
         <v>7442000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
         <v>-210791000.0</v>
       </c>
       <c r="C30">
         <v>353187000.0</v>
       </c>
       <c r="D30">
         <v>325759000.0</v>
       </c>
       <c r="E30">
         <v>229424000.0</v>
       </c>
       <c r="F30">
         <v>284154000.0</v>
       </c>
       <c r="G30">
         <v>258152000.0</v>
       </c>
       <c r="H30">
         <v>318912000.0</v>
       </c>
       <c r="I30">
         <v>208221000.0</v>
       </c>
       <c r="J30">
         <v>176631000.0</v>
       </c>
       <c r="K30">
         <v>195721000.0</v>
       </c>
       <c r="L30">
         <v>195452000.0</v>
       </c>
       <c r="M30">
         <v>187679000.0</v>
       </c>
       <c r="N30">
         <v>85608000.0</v>
       </c>
       <c r="O30">
         <v>45478000.0</v>
       </c>
       <c r="P30">
         <v>46332000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B31">
         <v>-348743000.0</v>
       </c>
       <c r="C31">
         <v>-320908000.0</v>
       </c>
       <c r="D31">
         <v>-311337000.0</v>
       </c>
       <c r="E31">
         <v>-309575000.0</v>
       </c>
       <c r="F31">
         <v>-279340000.0</v>
       </c>
       <c r="G31">
         <v>-299686000.0</v>
       </c>
       <c r="H31">
         <v>-321778000.0</v>
       </c>
       <c r="I31">
         <v>-249330000.0</v>
       </c>
       <c r="J31">
         <v>-215133000.0</v>
       </c>
       <c r="K31">
         <v>-183773000.0</v>
       </c>
       <c r="L31">
         <v>-121851000.0</v>
       </c>
       <c r="M31">
         <v>-114586000.0</v>
       </c>
       <c r="N31">
         <v>-23456000.0</v>
       </c>
       <c r="O31">
         <v>-6318000.0</v>
       </c>
       <c r="P31">
         <v>-6954000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B32">
         <v>1594752000.0</v>
       </c>
       <c r="C32">
         <v>1531546000.0</v>
       </c>
       <c r="D32">
         <v>1440392000.0</v>
       </c>
       <c r="E32">
         <v>1311685000.0</v>
       </c>
       <c r="F32">
         <v>1216351000.0</v>
       </c>
       <c r="G32">
         <v>1153165000.0</v>
       </c>
       <c r="H32">
         <v>1153473000.0</v>
       </c>
       <c r="I32">
         <v>1055727000.0</v>
       </c>
@@ -13158,622 +13430,636 @@
       <c r="P32">
         <v>231884000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BE1" t="s">
-        <v>150</v>
+        <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>152</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>151585000.0</v>
+      </c>
+      <c r="C2">
+        <v>148142000.0</v>
+      </c>
+      <c r="D2">
         <v>562933000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>13785000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>13942000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13555000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>12228000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>11758000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>11870000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>11818000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>11804000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>10219000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>11892000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>12014000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>11870000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>11754000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11720000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13704000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>18017000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>15180000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>30573000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>26659000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>24260000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>26259000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10639000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>24581000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>26827000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>27643000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>34397000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>28271000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>50774000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>47032000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>48651000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>47785000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>45090000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>41641000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>41581000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>43219000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>40470000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>40983000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>37264000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>33194000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>15915000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>35659000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>35657000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>34955000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>34916000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>35904000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>37532000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>36531000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>22722000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>24391000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>27531000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>26312000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>25035000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>27340000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>39048000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>43467000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>153203000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>70853000.0</v>
+      </c>
+      <c r="C3">
+        <v>69307000.0</v>
+      </c>
+      <c r="D3">
         <v>68413000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>71743000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>73505000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>69282000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>68201000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>68047000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>68538000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>68636000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>69015000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>69545000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>69020000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>68843000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>62997000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>63177000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>63254000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>65119000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>65845000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>63504000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>61156000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>61544000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>61901000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>61101000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>60410000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>59583000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>59710000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>60322000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>67865000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>61668000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>54349000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>29994000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>27523000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>27954000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>28168000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>28632000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>28423000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>28257000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>28287000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>27165000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>28560000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>27083000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>27198000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>27557000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>27617000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>27411000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>27446000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>26526000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>26349000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>26522000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>18097000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>3611000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>3627000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>3588000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>3451000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>3566000.0</v>
       </c>
-      <c r="BD3"/>
-      <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+      <c r="BH3"/>
+    </row>
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -13811,435 +14097,449 @@
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5">
-        <v>463122000.0</v>
+        <v>336250000.0</v>
       </c>
       <c r="C5">
+        <v>335818000.0</v>
+      </c>
+      <c r="D5">
+        <v>368533000.0</v>
+      </c>
+      <c r="E5">
         <v>343100000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>246644000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>258709000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>322022000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>267654000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>301494000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>266838000.0</v>
       </c>
-      <c r="J5">
-[...2 lines deleted...]
-      <c r="K5">
+      <c r="L5">
+        <v>301082000.0</v>
+      </c>
+      <c r="M5">
         <v>269577000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>239548000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>270548000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>275456000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>318054000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>235010000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>199818000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>207957000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>225105000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>212217000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>200101000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>241585000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>200701000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>180716000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>169217000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>188440000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>166846000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>171015000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>170775000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>186428000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>164834000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>155969000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>154578000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>152845000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>155426000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>155285000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>152317000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>151174000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>145617000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>121471000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>68154000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>65024000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>65872000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>63456000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>65395000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>74660000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>67356000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>68026000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>64864000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>38665000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>4476000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>7710000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>5530000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>3406000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>6780000.0</v>
       </c>
-      <c r="BD5">
-[...4 lines deleted...]
-      </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5">
+        <v>0.0</v>
+      </c>
+      <c r="BH5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
-        <v>531535000.0</v>
+        <v>407103000.0</v>
       </c>
       <c r="C6">
+        <v>405125000.0</v>
+      </c>
+      <c r="D6">
+        <v>436946000.0</v>
+      </c>
+      <c r="E6">
         <v>414843000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>320149000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>327991000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>390223000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>335701000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>370032000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>335474000.0</v>
       </c>
-      <c r="J6">
-[...2 lines deleted...]
-      <c r="K6">
+      <c r="L6">
+        <v>370097000.0</v>
+      </c>
+      <c r="M6">
         <v>339122000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>308568000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>339391000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>338453000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>381231000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>298264000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>264937000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>273802000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>288609000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>273373000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>261645000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>303486000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>261802000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>241126000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>228800000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>248150000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>227168000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>238880000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>232443000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>240777000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>194828000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>183492000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>182532000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>181013000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>184058000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>183708000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>180574000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>179461000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>172782000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>150031000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>95237000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>92222000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>93429000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>91073000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>92806000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>102106000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>93882000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>94375000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>91386000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>56762000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>8087000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>11337000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>9118000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>6857000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>10346000.0</v>
       </c>
-      <c r="BD6"/>
-      <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+      <c r="BH6"/>
+    </row>
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -14277,89 +14577,91 @@
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -14397,945 +14699,981 @@
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>278934000.0</v>
+      </c>
+      <c r="C9">
+        <v>271843000.0</v>
+      </c>
+      <c r="D9">
         <v>-155902000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>383825000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>380934000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>381680000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>377387000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>373583000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>368756000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>364146000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>357225000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>349341000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>344697000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>343200000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>324518000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>322064000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>314793000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>301262000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>280318000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>283532000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>287188000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>274884000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>275901000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>281295000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>251329000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>258901000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>262157000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>259969000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>254616000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>259593000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>252543000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>207107000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>205570000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>196265000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>195607000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>202865000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>201810000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>199494000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>198329000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>192292000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>170097000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>115626000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>112774000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>112133000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>128166000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>127706000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>124120000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>121891000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>123254000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>121797000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>91054000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>15242000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>18541000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>16337000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>12624000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>18483000.0</v>
       </c>
-      <c r="BD9">
-[...4 lines deleted...]
-      </c>
       <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9">
         <v>78685000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>235545000.0</v>
+      </c>
+      <c r="C10">
+        <v>239962000.0</v>
+      </c>
+      <c r="D10">
         <v>275916000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>249041000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>156710000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>170918000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>224175000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>190615000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>214824000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>180163000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>218213000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>189789000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>160177000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>189188000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>200211000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>241480000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>156753000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>121896000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>136178000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>154673000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>141765000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>129812000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>171100000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>129765000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>111510000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>97213000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>115282000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>91735000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>94492000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>94136000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>46701000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>105911000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>93604000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>98264000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>96640000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>98698000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>98526000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>96521000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>95655000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>90907000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>75535000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>34753000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>31214000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>34646000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>47827000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>49789000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>45090000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>48867000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>48934000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>45906000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>19409000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>4476000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>7710000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>5530000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>3404000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>6780000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>12666000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>14500000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>45559000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11">
-        <v>560000.0</v>
+        <v>601000.0</v>
       </c>
       <c r="C11">
         <v>560000.0</v>
       </c>
       <c r="D11">
+        <v>560000.0</v>
+      </c>
+      <c r="E11">
+        <v>560000.0</v>
+      </c>
+      <c r="F11">
         <v>545000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>564000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>565000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>515000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>412000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>637000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>957000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>482000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>40000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>518000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>624000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>15261000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>966000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>204000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>16551000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>5614000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>3549000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>2628000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1759000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>2639000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-840000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>319000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>991000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1188000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1459000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1126000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>770000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1096000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1606000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1492000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>3381000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1684000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>2192000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>2530000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>1963000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1307000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>2271000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>2004000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>1441000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1417000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>1882000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>2702000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>932000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-1035000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>1922000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1594000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>10175000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>1795000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>3011000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>2316000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>1299000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>2250000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>5048000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>5834000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>18875000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12">
-        <v>187206000.0</v>
+        <v>100705000.0</v>
       </c>
       <c r="C12">
+        <v>95856000.0</v>
+      </c>
+      <c r="D12">
+        <v>92616000.0</v>
+      </c>
+      <c r="E12">
         <v>94059000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>89934000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>97272000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>97847000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>95705000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>86670000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>86675000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>82869000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>79788000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>79371000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>81360000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>76538000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>76574000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>78257000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>77922000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>71779000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>70432000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>70413000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>70413000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>70485000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>70179000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>69474000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>72004000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>73158000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>75111000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>76523000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>76728000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>77183000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>60341000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>57055000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>54068000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>53969000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>54493000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>54657000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>53949000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>53679000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>52880000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>45936000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>33401000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>33810000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>31226000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>29585000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>29562000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>29570000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>29378000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>29108000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>28974000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>19254000.0</v>
       </c>
-      <c r="AY12">
-[...4 lines deleted...]
-      </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12">
+        <v>0.0</v>
+      </c>
+      <c r="BH12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13">
+        <v>3858000.0</v>
+      </c>
+      <c r="C13">
+        <v>2737000.0</v>
+      </c>
+      <c r="D13">
         <v>5140000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>9720000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>4580000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>9356000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>13816000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>14876000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>8065000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>9232000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>5806000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1273000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1273000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>4255000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1293000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>488000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>102000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>22000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>13000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>6000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>54000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>124000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>78000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>22000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>273000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>196000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>184000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>235000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>248000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>76639000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>-6528000.0</v>
+      </c>
+      <c r="C14">
+        <v>-7573000.0</v>
+      </c>
+      <c r="D14">
         <v>-8059000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-7290000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-4726000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-5170000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-6398000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-5406000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-6162000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-5062000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-5964000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-5297000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>4507000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>5319000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-5470000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>6265000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>4473000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2424000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>39000.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -15373,868 +15711,892 @@
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15">
+        <v>228416000.0</v>
+      </c>
+      <c r="C15">
+        <v>231829000.0</v>
+      </c>
+      <c r="D15">
         <v>267297000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>241191000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>151439000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>165184000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>217212000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>184694000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>208250000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>174464000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>211292000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>184010000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>155630000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>183351000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>194117000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>219954000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>151314000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>119268000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>119588000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>149059000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>138216000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>127184000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>169341000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>127126000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>112350000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>96894000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>114291000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>90547000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>93033000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>93010000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>45931000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>104815000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>91998000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>96772000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>93259000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>97014000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>96334000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>93991000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>93692000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>89600000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>73264000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>32749000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>29773000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>33229000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>45945000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>47087000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>44158000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>49902000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>47012000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>44312000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>9234000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>2681000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>4699000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>3214000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>2105000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>4530000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>7618000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>8666000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>26684000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>155630000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>183351000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>194117000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>219954000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>151314000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>119268000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>119588000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>149059000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>138216000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>127184000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>169341000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>127126000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>112350000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>96894000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>114291000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>90547000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>93033000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>93010000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>45931000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>104815000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>91998000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>96772000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>93259000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>97014000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>96334000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>93991000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>93692000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>89600000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>73264000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>32749000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>29773000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>33229000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>31989000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>33131000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-2419000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>49902000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>47012000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>44312000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>9236000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>2681000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>4699000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>3214000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>2105000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>4530000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>7618000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>8666000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>26684000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17">
+        <v>234944000.0</v>
+      </c>
+      <c r="C17">
+        <v>239402000.0</v>
+      </c>
+      <c r="D17">
         <v>275356000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>248481000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>156165000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>170354000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>223610000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>190100000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>214412000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>179526000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>217256000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>189307000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>160137000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>188670000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>199587000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>226219000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>155787000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>121692000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>119627000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>149059000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>138216000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>127184000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>169341000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>127126000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>112350000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>96894000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>114291000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>90547000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>93033000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>93010000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>45931000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>104815000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>91998000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>96772000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>93259000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>97014000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>96334000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>93991000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>93692000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>89600000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>73264000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>32749000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>29773000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>33229000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>31989000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>33131000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-2419000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>49902000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>47012000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>44312000.0</v>
       </c>
-      <c r="AX17">
-[...4 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-96847000.0</v>
+      </c>
+      <c r="C18">
+        <v>-93119000.0</v>
+      </c>
+      <c r="D18">
         <v>-87476000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-84339000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-85354000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-87916000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-84031000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-80829000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-78605000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-77443000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-77063000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-78515000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-78098000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-77105000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-75245000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-76086000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-78155000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-77900000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-71766000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-70426000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-70359000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-70289000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-70407000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-70157000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-69201000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-71808000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-72974000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-74876000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-76275000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-76639000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>1273000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>3699000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>1293000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>488000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2087000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>22000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>3513000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>6000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>54000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>124000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>78000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-757000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>268000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-17133000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-72974000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-95890000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-76275000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-76639000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-77183000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-58923000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-59637000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-53587000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-53477000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-54001000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-54170000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-53485000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-53208000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-52399000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-45282000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-32884000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-33239000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-30645000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-29000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-28967000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-57937000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-28755000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-28440000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>546000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>28052000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>-5653000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>-28859000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>-19000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>5520000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>26656000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
         <v>59454000.0</v>
       </c>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -16269,265 +16631,273 @@
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>333562000.0</v>
+      </c>
+      <c r="C21">
+        <v>333349000.0</v>
+      </c>
+      <c r="D21">
         <v>363267000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>337163000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>242064000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>258834000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>308206000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>271444000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>293429000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>257606000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>295276000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>268304000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>238275000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>266849000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>275456000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>317566000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>237097000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>199796000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>204444000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>225099000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>212124000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>200101000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>241507000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>200701000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>180716000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>186350000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>188256000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>187625000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>170767000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>170775000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>123884000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>164834000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>153241000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>151851000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>150117000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>152699000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>152696000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>150006000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>148863000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>143306000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>120817000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>67637000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>64453000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>65291000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>76827000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>78756000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>74053000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>77622000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>77374000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>74334000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>39016000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>5665000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>9090000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>6810000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>4534000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>8155000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>14473000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>16508000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>52517000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -16565,230 +16935,242 @@
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>96957000.0</v>
+      </c>
+      <c r="C23">
+        <v>86636000.0</v>
+      </c>
+      <c r="D23">
         <v>43764000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>60447000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>152812000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>136401000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>81409000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>113897000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>87197000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>118358000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>73753000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>91256000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>118314000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>88365000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>60932000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>16252000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>89416000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>115221000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>93891000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>73613000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>105544000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>101442000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>58654000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>106853000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>81252000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>97132000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>100728000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>99987000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>118246000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>104089000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>119979000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>89305000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>100980000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>92199000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>90580000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>91807000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>90695000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>92707000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>89936000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>89969000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>86544000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>81183000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>64236000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>82501000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>86996000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>83905000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>84983000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>80173000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>83412000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>83994000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>75113000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>35157000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>38363000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>37119000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>34255000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>39043000.0</v>
       </c>
-      <c r="BD23">
-[...4 lines deleted...]
-      </c>
       <c r="BF23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:58">
+      <c r="BG23">
+        <v>0.0</v>
+      </c>
+      <c r="BH23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16803,259 +17185,263 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>70853000.0</v>
+      </c>
+      <c r="C25">
+        <v>69307000.0</v>
+      </c>
+      <c r="D25">
         <v>68414000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>71743000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>73505000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>69282000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>68201000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>68047000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>68538000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>68636000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>69015000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>69545000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>69020000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>68844000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>62997000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>59887000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>63254000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>65119000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>65845000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>63504000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>61156000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>58701000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>61901000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>61101000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>60410000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>59583000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>59710000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>60322000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>77271000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>61668000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>57439000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>29994000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>30251000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>30681000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>30896000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>31359000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>31012000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>30568000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>30598000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>29476000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>28560000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>27083000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>27198000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>27557000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>27617000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>27411000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>27446000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>26526000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>26349000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>26522000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>18097000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>3611000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>3627000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>3588000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>3451000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>3566000.0</v>
       </c>
-      <c r="BD25"/>
-      <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -17093,54 +17479,60 @@
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -17155,870 +17547,902 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>13245000.0</v>
+      </c>
+      <c r="C28">
+        <v>17938000.0</v>
+      </c>
+      <c r="D28">
         <v>51172000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>16552000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>15907000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>18713000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>14362000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>13472000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>13851000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>17886000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>13761000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>13600000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>12639000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>16450000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>11315000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>12060000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>12212000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>15732000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>15276000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>13066000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>16821000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>16082000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>16847000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>22514000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>13223000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>15987000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>17211000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>15042000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>15984000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>17240000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>14856000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>15006000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>24806000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>16460000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>17322000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>21534000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>20691000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>21231000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>21179000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>21821000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>22261000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>20906000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>21123000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>19285000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>23722000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>21539000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>22621000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>17743000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>19531000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>20941000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>34294000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>7155000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>7205000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>7219000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>5769000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>8137000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>6732000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>6935000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>26168000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29">
-        <v>560000.0</v>
+        <v>601000.0</v>
       </c>
       <c r="C29">
         <v>560000.0</v>
       </c>
       <c r="D29">
+        <v>560000.0</v>
+      </c>
+      <c r="E29">
+        <v>560000.0</v>
+      </c>
+      <c r="F29">
         <v>545000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>564000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>565000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>515000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>412000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>637000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>957000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>482000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>40000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>518000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>624000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>15261000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>966000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>204000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>16551000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>5614000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3549000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2628000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1759000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2639000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-840000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>319000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>991000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1188000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1459000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>1126000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+      <c r="BH29"/>
+    </row>
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>-54628000.0</v>
+      </c>
+      <c r="C30">
+        <v>-61506000.0</v>
+      </c>
+      <c r="D30">
         <v>-519169000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>46662000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>138870000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>122846000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>69181000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>102139000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>75327000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>106540000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>61949000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>81037000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>106422000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>76351000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>49062000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4498000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>77696000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>101517000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>75874000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>58433000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>74971000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>74783000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>34394000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>80594000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>70613000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>72551000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>73901000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>72344000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>83849000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>75818000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>69205000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>42273000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>52329000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>44414000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>45490000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>50166000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>49114000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>49488000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>49466000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>48986000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>49280000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>47989000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>48321000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>46842000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>51339000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>48950000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>50067000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>44269000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>45880000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>47463000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>52391000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>10766000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>10832000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>10807000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>9220000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>11703000.0</v>
       </c>
-      <c r="BD30">
-[...4 lines deleted...]
-      </c>
       <c r="BF30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:58">
+      <c r="BG30">
+        <v>0.0</v>
+      </c>
+      <c r="BH30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B31">
+        <v>-98017000.0</v>
+      </c>
+      <c r="C31">
+        <v>-93387000.0</v>
+      </c>
+      <c r="D31">
         <v>-87351000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-88122000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-85354000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-87916000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-84031000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-80829000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-78605000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-77443000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-77063000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-78515000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-78098000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-77661000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-75245000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-76086000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-80344000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-77900000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-68266000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-70426000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-70359000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-70289000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-70407000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-70936000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-69206000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-89137000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-72974000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-95890000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-76275000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-76639000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-77183000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-58923000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-59637000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-53587000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-53477000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-54001000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-54170000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-53485000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-53208000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-52399000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-45282000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-32884000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-33239000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-30645000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-29000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-28967000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-28963000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-28755000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-38456000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-28428000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-12577000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-1189000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-1380000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-1280000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-1130000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-1375000.0</v>
       </c>
-      <c r="BD31">
-[...4 lines deleted...]
-      </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:58">
+      <c r="BG31">
+        <v>0.0</v>
+      </c>
+      <c r="BH31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B32">
+        <v>430519000.0</v>
+      </c>
+      <c r="C32">
+        <v>419985000.0</v>
+      </c>
+      <c r="D32">
         <v>407031000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>397610000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>394876000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>395235000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>389615000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>385341000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>380626000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>375964000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>369029000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>359560000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>356589000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>355214000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>336388000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>333818000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>326513000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>314966000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>298335000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>298712000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>317761000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>301543000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>300161000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>307554000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>261968000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>283482000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>288984000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>287612000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>289013000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>287864000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>303317000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>254139000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>254221000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>244050000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>240697000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>244506000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>243391000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>242713000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>238799000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>233275000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>207361000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>148820000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>128689000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>147792000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>163823000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>162661000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>159036000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>157795000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>160786000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>158328000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>113776000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>39633000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>46072000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>42649000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>37659000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>45823000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>60253000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>66910000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>231888000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -18077,1261 +18501,1261 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B2">
         <v>462632000.0</v>
       </c>
       <c r="C2">
         <v>683983000.0</v>
       </c>
       <c r="D2">
         <v>239083000.0</v>
       </c>
       <c r="E2">
         <v>724595000.0</v>
       </c>
       <c r="F2">
         <v>486451000.0</v>
       </c>
       <c r="G2">
         <v>26823000.0</v>
       </c>
       <c r="H2">
         <v>25783000.0</v>
       </c>
       <c r="I2">
         <v>29054000.0</v>
       </c>
       <c r="J2">
         <v>36556000.0</v>
       </c>
       <c r="K2">
         <v>41875000.0</v>
       </c>
       <c r="L2">
         <v>35973000.0</v>
       </c>
       <c r="M2">
         <v>285221000.0</v>
       </c>
       <c r="N2">
         <v>14562000.0</v>
       </c>
       <c r="O2">
         <v>17146000.0</v>
       </c>
       <c r="P2">
         <v>18913000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B3">
         <v>304443000</v>
       </c>
       <c r="C3">
         <v>39688000</v>
       </c>
       <c r="D3">
         <v>47437000</v>
       </c>
       <c r="E3">
         <v>24024000</v>
       </c>
       <c r="F3">
         <v>16196000</v>
       </c>
       <c r="G3">
         <v>3604000</v>
       </c>
       <c r="H3">
         <v>3017000</v>
       </c>
       <c r="I3">
         <v>4304000</v>
       </c>
       <c r="J3">
         <v>3256000</v>
       </c>
       <c r="K3">
         <v>3441000</v>
       </c>
       <c r="L3">
         <v>19102000</v>
       </c>
       <c r="M3">
         <v>142769000</v>
       </c>
       <c r="N3">
         <v>16428000</v>
       </c>
       <c r="O3">
         <v>5190000</v>
       </c>
       <c r="P3">
         <v>8288000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-485512000.0</v>
       </c>
       <c r="F4">
         <v>216013000.0</v>
       </c>
       <c r="G4">
         <v>481759000.0</v>
       </c>
       <c r="H4">
         <v>1040000.0</v>
       </c>
       <c r="I4">
         <v>-3271000.0</v>
       </c>
       <c r="J4">
         <v>-7502000.0</v>
       </c>
       <c r="K4">
         <v>-5319000.0</v>
       </c>
       <c r="L4">
         <v>5902000.0</v>
       </c>
       <c r="M4">
         <v>-249248000.0</v>
       </c>
       <c r="N4">
         <v>270659000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>5203000.0</v>
       </c>
       <c r="F5">
         <v>10129000.0</v>
       </c>
       <c r="G5">
         <v>-344128000.0</v>
       </c>
       <c r="H5">
         <v>6070000.0</v>
       </c>
       <c r="I5">
         <v>673000.0</v>
       </c>
       <c r="J5">
         <v>5332000.0</v>
       </c>
       <c r="K5">
         <v>-7565000.0</v>
       </c>
       <c r="L5">
         <v>9708000.0</v>
       </c>
       <c r="M5">
         <v>10601000.0</v>
       </c>
       <c r="N5">
         <v>-1547000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B6">
         <v>-238318000.0</v>
       </c>
       <c r="C6">
         <v>-221351000.0</v>
       </c>
       <c r="D6">
         <v>444900000.0</v>
       </c>
       <c r="E6">
         <v>-485512000.0</v>
       </c>
       <c r="F6">
         <v>238144000.0</v>
       </c>
       <c r="G6">
         <v>459628000.0</v>
       </c>
       <c r="H6">
         <v>1040000.0</v>
       </c>
       <c r="I6">
         <v>-3271000.0</v>
       </c>
       <c r="J6">
         <v>-7502000.0</v>
       </c>
       <c r="K6">
         <v>-5319000.0</v>
       </c>
       <c r="L6">
         <v>5902000.0</v>
       </c>
       <c r="M6">
         <v>-249248000.0</v>
       </c>
       <c r="N6">
         <v>270659000.0</v>
       </c>
       <c r="O6">
         <v>-2584000.0</v>
       </c>
       <c r="P6">
         <v>-1767000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B7">
         <v>-12012000.0</v>
       </c>
       <c r="C7">
         <v>18177000.0</v>
       </c>
       <c r="D7">
         <v>321000.0</v>
       </c>
       <c r="E7">
         <v>10241000.0</v>
       </c>
       <c r="F7">
         <v>3075000.0</v>
       </c>
       <c r="G7">
         <v>4617000.0</v>
       </c>
       <c r="H7">
         <v>4872000.0</v>
       </c>
       <c r="I7">
         <v>18631000.0</v>
       </c>
       <c r="J7">
         <v>-324000.0</v>
       </c>
       <c r="K7">
         <v>19207000.0</v>
       </c>
       <c r="L7">
         <v>-4241000.0</v>
       </c>
       <c r="M7">
         <v>-35988000.0</v>
       </c>
       <c r="N7">
         <v>34728000.0</v>
       </c>
       <c r="O7">
         <v>-10035000.0</v>
       </c>
       <c r="P7">
         <v>22177000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>1209000.0</v>
       </c>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-1536000.0</v>
       </c>
       <c r="F11">
         <v>1172000.0</v>
       </c>
       <c r="G11">
         <v>11245000.0</v>
       </c>
       <c r="H11">
         <v>-1505000.0</v>
       </c>
       <c r="I11">
         <v>1796000.0</v>
       </c>
       <c r="J11">
         <v>-421000.0</v>
       </c>
       <c r="K11">
         <v>506000.0</v>
       </c>
       <c r="L11">
         <v>-946000.0</v>
       </c>
       <c r="M11">
         <v>-1650000.0</v>
       </c>
       <c r="N11">
         <v>36275000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-47054000.0</v>
       </c>
       <c r="F12">
         <v>406000.0</v>
       </c>
       <c r="G12">
         <v>-2825000.0</v>
       </c>
       <c r="H12">
         <v>-92000.0</v>
       </c>
       <c r="I12">
         <v>-309000.0</v>
       </c>
       <c r="J12">
         <v>-530000.0</v>
       </c>
       <c r="K12">
         <v>455000.0</v>
       </c>
       <c r="L12">
         <v>-185000.0</v>
       </c>
       <c r="M12">
         <v>-10000.0</v>
       </c>
       <c r="N12">
         <v>-4119000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12">
         <v>23396000.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>10492000.0</v>
       </c>
       <c r="F13">
         <v>3075000.0</v>
       </c>
       <c r="G13">
         <v>5869000.0</v>
       </c>
       <c r="H13">
         <v>6377000.0</v>
       </c>
       <c r="I13">
         <v>16835000.0</v>
       </c>
       <c r="J13">
         <v>97000.0</v>
       </c>
       <c r="K13">
         <v>18701000.0</v>
       </c>
       <c r="L13">
         <v>-3295000.0</v>
       </c>
       <c r="M13">
         <v>-15584000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B14">
         <v>282944000.0</v>
       </c>
       <c r="C14">
         <v>273422000.0</v>
       </c>
       <c r="D14">
         <v>276424000.0</v>
       </c>
       <c r="E14">
         <v>254547000.0</v>
       </c>
       <c r="F14">
         <v>252049000.0</v>
       </c>
       <c r="G14">
         <v>242995000.0</v>
       </c>
       <c r="H14">
         <v>258971000.0</v>
       </c>
       <c r="I14">
         <v>148365000.0</v>
       </c>
       <c r="J14">
         <v>123835000.0</v>
       </c>
       <c r="K14">
         <v>115717000.0</v>
       </c>
       <c r="L14">
         <v>109783000.0</v>
       </c>
       <c r="M14">
         <v>106843000.0</v>
       </c>
       <c r="N14">
         <v>28923000.0</v>
       </c>
       <c r="O14">
         <v>14090000.0</v>
       </c>
       <c r="P14">
         <v>14568000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B15">
         <v>871872000.0</v>
       </c>
       <c r="C15">
         <v>830716000.0</v>
       </c>
       <c r="D15">
         <v>833980000.0</v>
       </c>
       <c r="E15">
         <v>770858000.0</v>
       </c>
       <c r="F15">
         <v>633901000.0</v>
       </c>
       <c r="G15">
         <v>230522000.0</v>
       </c>
       <c r="H15">
         <v>589128000.0</v>
       </c>
       <c r="I15">
         <v>550435000.0</v>
       </c>
       <c r="J15">
         <v>529370000.0</v>
       </c>
       <c r="K15">
         <v>428352000.0</v>
       </c>
       <c r="L15">
         <v>251732000.0</v>
       </c>
       <c r="M15">
         <v>494104000.0</v>
       </c>
       <c r="N15">
         <v>2090000000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B16">
         <v>224314000.0</v>
       </c>
       <c r="C16">
         <v>462632000.0</v>
       </c>
       <c r="D16">
         <v>683983000.0</v>
       </c>
       <c r="E16">
         <v>239083000.0</v>
       </c>
       <c r="F16">
         <v>724595000.0</v>
       </c>
       <c r="G16">
         <v>486451000.0</v>
       </c>
       <c r="H16">
         <v>26823000.0</v>
       </c>
       <c r="I16">
         <v>25783000.0</v>
       </c>
       <c r="J16">
         <v>29054000.0</v>
       </c>
       <c r="K16">
         <v>36556000.0</v>
       </c>
       <c r="L16">
         <v>41875000.0</v>
       </c>
       <c r="M16">
         <v>35973000.0</v>
       </c>
       <c r="N16">
         <v>285221000.0</v>
       </c>
       <c r="O16">
         <v>14562000.0</v>
       </c>
       <c r="P16">
         <v>17146000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B18">
         <v>824974000.0</v>
       </c>
       <c r="C18">
         <v>1033082000.0</v>
       </c>
       <c r="D18">
         <v>961935000.0</v>
       </c>
       <c r="E18">
         <v>896102000.0</v>
       </c>
       <c r="F18">
         <v>787582000.0</v>
       </c>
       <c r="G18">
         <v>424473000.0</v>
       </c>
       <c r="H18">
         <v>747285000.0</v>
       </c>
       <c r="I18">
         <v>650129000.0</v>
       </c>
       <c r="J18">
         <v>595455000.0</v>
       </c>
       <c r="K18">
         <v>510929000.0</v>
       </c>
       <c r="L18">
         <v>300586000.0</v>
       </c>
       <c r="M18">
         <v>130490000.0</v>
       </c>
       <c r="N18">
         <v>64204000.0</v>
       </c>
       <c r="O18">
         <v>21554000.0</v>
       </c>
       <c r="P18">
         <v>48552000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B19">
         <v>365898000.0</v>
       </c>
       <c r="C19">
         <v>-1605944000.0</v>
       </c>
       <c r="D19">
         <v>-642821000.0</v>
       </c>
       <c r="E19">
         <v>-354488000.0</v>
       </c>
       <c r="F19">
         <v>-1030834000.0</v>
       </c>
       <c r="G19">
         <v>-9487000.0</v>
       </c>
       <c r="H19">
         <v>-2817000.0</v>
       </c>
       <c r="I19">
         <v>-265225000.0</v>
       </c>
       <c r="J19">
         <v>86272000.0</v>
       </c>
       <c r="K19">
         <v>51683000.0</v>
       </c>
       <c r="L19">
         <v>4650000.0</v>
       </c>
       <c r="M19">
         <v>-34000000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B20">
         <v>402792000.0</v>
       </c>
       <c r="C20">
         <v>148216000.0</v>
       </c>
       <c r="D20">
         <v>445629000.0</v>
       </c>
       <c r="E20">
         <v>611256000.0</v>
       </c>
       <c r="F20">
         <v>662338000.0</v>
       </c>
       <c r="G20">
         <v>320873000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B21">
         <v>-533856000.0</v>
       </c>
       <c r="C21">
         <v>1058320000.0</v>
       </c>
       <c r="D21">
         <v>492635000.0</v>
       </c>
       <c r="E21">
         <v>-858960000.0</v>
       </c>
       <c r="F21">
         <v>424499000.0</v>
       </c>
       <c r="G21">
         <v>3858000.0</v>
       </c>
       <c r="H21">
         <v>1358853000.0</v>
       </c>
       <c r="I21">
         <v>2593405000.0</v>
       </c>
       <c r="J21">
         <v>100000000.0</v>
       </c>
       <c r="K21">
         <v>2552000000.0</v>
       </c>
       <c r="L21">
         <v>9500000.0</v>
       </c>
       <c r="M21">
         <v>291950000.0</v>
       </c>
       <c r="N21">
         <v>2301853000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22">
-        <v>825111000.0</v>
+        <v>850356000.0</v>
       </c>
       <c r="C22">
         <v>784161000.0</v>
       </c>
       <c r="D22">
         <v>755370000.0</v>
       </c>
       <c r="E22">
         <v>703285000.0</v>
       </c>
       <c r="F22">
         <v>534086000.0</v>
       </c>
       <c r="G22">
         <v>505711000.0</v>
       </c>
       <c r="H22">
         <v>390881000.0</v>
       </c>
       <c r="I22">
         <v>339516000.0</v>
       </c>
       <c r="J22">
         <v>380598000.0</v>
       </c>
       <c r="K22">
         <v>289305000.0</v>
       </c>
       <c r="L22">
         <v>128122000.0</v>
       </c>
       <c r="M22">
         <v>185384000.0</v>
       </c>
       <c r="N22">
         <v>19830000.0</v>
       </c>
       <c r="O22">
         <v>22919000.0</v>
       </c>
       <c r="P22">
         <v>26684000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B23">
         <v>-40655000.0</v>
       </c>
       <c r="C23">
         <v>-63997000.0</v>
       </c>
       <c r="D23">
         <v>-41515000.0</v>
       </c>
       <c r="E23">
         <v>379505000.0</v>
       </c>
       <c r="F23">
         <v>-16985000.0</v>
       </c>
       <c r="G23">
         <v>-42681000.0</v>
       </c>
       <c r="H23">
         <v>1320632000.0</v>
       </c>
       <c r="I23">
         <v>-26773000.0</v>
       </c>
       <c r="J23">
         <v>18157000.0</v>
       </c>
       <c r="K23">
         <v>81573000.0</v>
       </c>
       <c r="L23">
         <v>20186000.0</v>
       </c>
       <c r="M23">
         <v>28990000.0</v>
       </c>
       <c r="N23">
         <v>-2143698000.0</v>
       </c>
       <c r="O23">
         <v>-24518000.0</v>
       </c>
       <c r="P23">
         <v>-49536000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B24">
-        <v>-323882000.0</v>
+        <v>-370211000.0</v>
       </c>
       <c r="C24">
-        <v>-852463000.0</v>
+        <v>-766023000.0</v>
       </c>
       <c r="D24">
         <v>-140202000.0</v>
       </c>
       <c r="E24">
         <v>19662000.0</v>
       </c>
       <c r="F24">
         <v>-527163000.0</v>
       </c>
       <c r="G24">
         <v>15000.0</v>
       </c>
       <c r="H24">
         <v>200000.0</v>
       </c>
       <c r="I24">
         <v>-1505480000.0</v>
       </c>
       <c r="J24">
         <v>3954000.0</v>
       </c>
       <c r="K24">
         <v>-3215175000.0</v>
       </c>
       <c r="L24">
         <v>4960000.0</v>
       </c>
       <c r="M24">
         <v>-174550000.0</v>
       </c>
       <c r="N24">
         <v>153000.0</v>
       </c>
       <c r="O24">
         <v>380000.0</v>
       </c>
       <c r="P24">
         <v>117000.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B25">
-        <v>1141429000.0</v>
+        <v>-13052000.0</v>
       </c>
       <c r="C25">
         <v>-2990000.0</v>
       </c>
       <c r="D25">
         <v>-45616000.0</v>
       </c>
       <c r="E25">
         <v>-68374000.0</v>
       </c>
       <c r="F25">
         <v>-7589000.0</v>
       </c>
       <c r="G25">
         <v>-345701000.0</v>
       </c>
       <c r="H25">
         <v>80135000.0</v>
       </c>
       <c r="I25">
         <v>137291000.0</v>
       </c>
       <c r="J25">
         <v>79527000.0</v>
       </c>
       <c r="K25">
         <v>73364000.0</v>
       </c>
       <c r="L25">
         <v>70026000.0</v>
       </c>
       <c r="M25">
         <v>8067000.0</v>
       </c>
       <c r="N25">
         <v>1231000.0</v>
       </c>
       <c r="O25">
         <v>-142000.0</v>
       </c>
       <c r="P25">
         <v>-75000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-13442000.0</v>
       </c>
       <c r="E26">
         <v>-20664000.0</v>
       </c>
       <c r="F26">
         <v>795008000.0</v>
       </c>
       <c r="G26">
         <v>2076383000.0</v>
       </c>
       <c r="H26">
         <v>-9058000.0</v>
       </c>
       <c r="I26">
         <v>7537000.0</v>
       </c>
       <c r="J26">
         <v>18157000.0</v>
       </c>
       <c r="K26">
         <v>2665484000.0</v>
       </c>
       <c r="L26">
         <v>29686000.0</v>
       </c>
       <c r="M26">
         <v>29931000.0</v>
       </c>
       <c r="N26">
         <v>1431000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B27">
         <v>21181000.0</v>
       </c>
       <c r="C27">
         <v>24262000.0</v>
       </c>
       <c r="D27">
         <v>22873000.0</v>
       </c>
       <c r="E27">
         <v>20427000.0</v>
       </c>
       <c r="F27">
         <v>16831000.0</v>
       </c>
       <c r="G27">
         <v>20004000.0</v>
       </c>
       <c r="H27">
         <v>16198000.0</v>
       </c>
       <c r="I27">
         <v>11152000.0</v>
       </c>
       <c r="J27">
         <v>15636000.0</v>
       </c>
       <c r="K27">
         <v>18312000.0</v>
       </c>
       <c r="L27">
         <v>16811000.0</v>
       </c>
       <c r="M27">
         <v>12258000.0</v>
       </c>
       <c r="N27">
         <v>1566000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B28">
         <v>-1058979000.0</v>
       </c>
       <c r="C28">
         <v>311823000.0</v>
       </c>
       <c r="D28">
         <v>86353000.0</v>
       </c>
       <c r="E28">
         <v>-1051150000.0</v>
       </c>
       <c r="F28">
         <v>443069000.0</v>
       </c>
       <c r="G28">
         <v>63169000.0</v>
       </c>
       <c r="H28">
         <v>-746445000.0</v>
       </c>
       <c r="I28">
         <v>852080000.0</v>
       </c>
       <c r="J28">
         <v>-606911000.0</v>
       </c>
       <c r="K28">
         <v>2698927000.0</v>
       </c>
       <c r="L28">
         <v>-299644000.0</v>
       </c>
       <c r="M28">
         <v>-205188000.0</v>
       </c>
       <c r="N28">
         <v>206302000.0</v>
       </c>
       <c r="O28">
         <v>-24518000.0</v>
       </c>
       <c r="P28">
         <v>-50436000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B29">
         <v>1129417000.0</v>
       </c>
       <c r="C29">
         <v>1072770000.0</v>
       </c>
       <c r="D29">
         <v>1009372000.0</v>
       </c>
       <c r="E29">
         <v>920126000.0</v>
       </c>
       <c r="F29">
         <v>803778000.0</v>
       </c>
       <c r="G29">
         <v>428077000.0</v>
       </c>
       <c r="H29">
         <v>750302000.0</v>
       </c>
       <c r="I29">
         <v>654433000.0</v>
       </c>
       <c r="J29">
         <v>598711000.0</v>
       </c>
       <c r="K29">
         <v>514370000.0</v>
       </c>
       <c r="L29">
         <v>319688000.0</v>
       </c>
       <c r="M29">
         <v>273259000.0</v>
       </c>
       <c r="N29">
         <v>80632000.0</v>
       </c>
       <c r="O29">
         <v>26744000.0</v>
       </c>
       <c r="P29">
         <v>56840000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B30">
         <v>-308756000.0</v>
       </c>
       <c r="C30">
         <v>-1605944000.0</v>
       </c>
       <c r="D30">
         <v>-650825000.0</v>
       </c>
       <c r="E30">
         <v>-354488000.0</v>
       </c>
       <c r="F30">
         <v>-1030834000.0</v>
       </c>
       <c r="G30">
         <v>-9487000.0</v>
       </c>
       <c r="H30">
         <v>-2817000.0</v>
       </c>
       <c r="I30">
         <v>-1509784000.0</v>
       </c>
@@ -19356,1199 +19780,1233 @@
       <c r="P30">
         <v>-8171000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BE1" t="s">
-        <v>150</v>
+        <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>152</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B2">
+        <v>274513000.0</v>
+      </c>
+      <c r="C2">
+        <v>224314000.0</v>
+      </c>
+      <c r="D2">
         <v>751715000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>604164000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>168875000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>462632000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>494135000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>94494000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>211533000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>683983000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>81149000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>9450000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>6822000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>239083000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>59026000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6286000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>156020000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>724595000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>423224000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>147594000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>520740000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>486451000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>105894000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>74050000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>559545000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>26823000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>25556000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>24739000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>30334000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>25783000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1162774000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>144472000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>45420000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>29054000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>43634000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>29510000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>23361000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>36556000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>25359000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>23739000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>61561000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>41875000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>42740000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>31059000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>45367000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>35973000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>31334000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>41679000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>48278000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>285221000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>18550000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>18400000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>17188000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>14562000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>14911000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>15841000.0</v>
       </c>
-      <c r="BD2"/>
-      <c r="BE2"/>
       <c r="BF2"/>
-    </row>
-    <row r="3" spans="1:58">
+      <c r="BG2"/>
+      <c r="BH2"/>
+    </row>
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B3">
-        <v>57451000</v>
+        <v>193830000</v>
       </c>
       <c r="C3">
+        <v>111478000</v>
+      </c>
+      <c r="D3">
+        <v>246992000</v>
+      </c>
+      <c r="E3">
         <v>23353000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>21191000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>12907000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>23753000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>8319000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>7513000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>103000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>7903000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>12666000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>17116000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>9752000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>7529000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>6541000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>7533000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2421000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>12931000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>793000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1428000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1044000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1975000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>488000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>495000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>646000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>761000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>709000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1017000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>530000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1330000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>976000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1176000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>822000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>991000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>470000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1305000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>490000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1425000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>550000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>839000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>627000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>3295000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>3331000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>5885000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>6591000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>16134000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>69663000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>32099000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>24873000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>13261000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>869000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1324000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>974000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>1651000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3">
+        <v>0</v>
+      </c>
+      <c r="BH3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>2628000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-232261000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>180057000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>52740000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-149734000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-568575000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>282890000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>268534000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-378195000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>42784000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>402688000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>31844000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-485495000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>532722000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>1267000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>817000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-5595000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>4551000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-1136991000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>1018302000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>99052000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>16366000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-14580000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>14124000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>6149000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-13195000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>11197000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>1620000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-37822000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>19686000.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AR4"/>
+      <c r="AS4">
         <v>-12021000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-14308000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>9394000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>4639000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-10345000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-6599000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-236943000.0</v>
       </c>
-      <c r="AX4"/>
-      <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-7331000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-7342000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>4336000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>262000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-576000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>1181000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>3113000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>3713000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>396000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>2907000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-72962000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-142289000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-135344000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>6467000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>3947000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-189000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1034000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>3346000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-101000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-349000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>122000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>1001000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>3828000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>841000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-407000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>1070000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>3028000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-14798000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>8054000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-3849000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AR5"/>
+      <c r="AS5">
         <v>2702000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-2552000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-838000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>2926000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-9621000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>22770000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-5474000.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+      <c r="BH5"/>
+    </row>
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B6">
+        <v>44491000.0</v>
+      </c>
+      <c r="C6">
+        <v>50199000.0</v>
+      </c>
+      <c r="D6">
         <v>-527401000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>147551000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>435289000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-293757000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-31503000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>399641000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-117039000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-472450000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>602834000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>71699000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>2628000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-232261000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>180057000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>52740000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-149734000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-568575000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>301371000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>275630000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-373146000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>34289000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>380557000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>31844000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-485495000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>532722000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1267000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>817000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-5595000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>4551000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-1136991000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1018302000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>99052000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>16366000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-14580000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>14124000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>6149000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-13195000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>11197000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>1620000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-37822000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>19686000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-865000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>11681000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-14308000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>9394000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>4639000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-10345000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-6599000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-236943000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>266671000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>150000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>1212000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>2626000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-349000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-930000.0</v>
       </c>
-      <c r="BD6"/>
-      <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+      <c r="BH6"/>
+    </row>
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B7">
-        <v>60199000.0</v>
+        <v>37224000.0</v>
       </c>
       <c r="C7">
+        <v>-33616000.0</v>
+      </c>
+      <c r="D7">
+        <v>48187000.0</v>
+      </c>
+      <c r="E7">
         <v>-40003000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>13786000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-33982000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>25897000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-942000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-8214000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1436000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>6381000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-95000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1490000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-7455000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-18535000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>20535000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-6298000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>14539000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-11322000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>12784000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-7249000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>8862000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-12875000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>26498000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-18297000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>9291000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-22547000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>32452000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-43159000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>38126000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-46233000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>56657000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-26071000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>34278000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-39505000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>45167000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-42768000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>36782000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-38841000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>54230000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-16192000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>20010000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-29965000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>22789000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-17297000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>20232000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-24843000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>14174000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-30994000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>5675000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>40358000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>2663000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>2368000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-10661000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>1159000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>178000.0</v>
       </c>
-      <c r="BD7"/>
-      <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20563,90 +21021,88 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
-[...4 lines deleted...]
-      </c>
+      <c r="AE9"/>
+      <c r="AF9"/>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
@@ -20658,103 +21114,105 @@
       <c r="AQ9">
         <v>0.0</v>
       </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
+        <v>0.0</v>
+      </c>
+      <c r="AZ9">
+        <v>0.0</v>
+      </c>
+      <c r="BA9">
         <v>26000.0</v>
       </c>
-      <c r="AZ9"/>
-[...1 lines deleted...]
-      <c r="BB9">
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9">
         <v>-804000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>178000.0</v>
       </c>
-      <c r="BD9"/>
-      <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+      <c r="BH9"/>
+    </row>
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...4 lines deleted...]
-      </c>
+      <c r="AE10"/>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
@@ -20768,971 +21226,1001 @@
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
-      <c r="AZ10"/>
-      <c r="BA10"/>
+      <c r="AZ10">
+        <v>0.0</v>
+      </c>
+      <c r="BA10">
+        <v>0.0</v>
+      </c>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-    </row>
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+      <c r="BH10"/>
+    </row>
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>3388000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-5448000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-15702000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>15156000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-10747000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>9757000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-6209000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-2241000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1132000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>5955000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-4884000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>27069000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-13764000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>2824000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>840000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-5000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-531000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-1809000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>660000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1390000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-29000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-225000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>280000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>3000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-523000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-181000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>449000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>302000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-290000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>45000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>3572000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2706000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>680000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-1345000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-170000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-9663000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-2966000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>11149000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>29981000.0</v>
       </c>
-      <c r="AY11"/>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>33065000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2710000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-30163000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-63113000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>12017000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>34205000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4347000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-14403000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2770000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>5976000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-37503000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>10070000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3005000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>21603000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-42000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-37000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-6000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-7000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>45000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-129000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>-389000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>164000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>-15000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-421000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>11000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>-105000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-5000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>445000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>17802000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>15000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>72008000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>-87000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>-66000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>-1000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>3000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>146000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>-1370000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1211000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>5718000.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-      <c r="BF12">
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12">
         <v>23396000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>-7549000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-17722000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>23824000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-11245000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>15635000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-11712000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>14140000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-6463000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>7110000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-11761000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>27020000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-19348000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>9958000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-23387000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>32457000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-41980000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>39287000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-46893000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>55267000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-25843000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>34304000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>97000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>45164000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-39307000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-1070000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>18701000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>15959000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-8076000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>4551000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>-3295000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-15584000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B14">
+        <v>70853000.0</v>
+      </c>
+      <c r="C14">
+        <v>72775000.0</v>
+      </c>
+      <c r="D14">
         <v>-69282000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>71743000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>73505000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>69282000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>68201000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>68047000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>68538000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>68636000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>69015000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>69545000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>69020000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>68844000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>62997000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>63177000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>63254000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>65119000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>65846000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>63504000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>61156000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>61544000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>61901000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>61101000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>60410000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>59583000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>59710000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>60322000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>77271000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>61668000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>57439000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>29994000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>30251000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>30681000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>30896000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>31359000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>31012000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>30568000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>30598000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>29476000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>28560000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>27083000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>27198000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>27557000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>27617000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>27411000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>27446000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>26526000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>26349000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>26522000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>18097000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>3611000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>3627000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>3588000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>3451000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>3566000.0</v>
       </c>
-      <c r="BD14"/>
-      <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+      <c r="BH14"/>
+    </row>
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B15">
+        <v>238629000.0</v>
+      </c>
+      <c r="C15">
+        <v>221068000.0</v>
+      </c>
+      <c r="D15">
         <v>220938000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>220940000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>220933000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>209061000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>208776000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>208779000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>206583000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>206578000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>197582000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>192307000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>189313000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>254778000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>183987000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>181751000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>174724000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>230396000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>165739000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>159603000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>157063000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>151496000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>27645000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>26212000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>25869000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>150796000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>150506000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>146208000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>146212000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>146202000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>145833000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>135065000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>134820000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>134717000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>134160000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>134139000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>131770000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>129301000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>124713000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>124517000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>113452000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>65670000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>63262000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>62948000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>62871000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>62651000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>105426000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>59454000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>59184000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>270040000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>2090000000.0</v>
       </c>
-      <c r="AY15">
-[...3 lines deleted...]
-      <c r="BA15"/>
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+      <c r="BH15"/>
+    </row>
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B16">
+        <v>319004000.0</v>
+      </c>
+      <c r="C16">
+        <v>274513000.0</v>
+      </c>
+      <c r="D16">
         <v>224314000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>751715000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>604164000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>168875000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>462632000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>494135000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>94494000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>211533000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>683983000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>81149000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>9450000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>6822000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>239083000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>59026000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>6286000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>156020000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>724595000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>423224000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>147594000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>520740000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>486451000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>105894000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>74050000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>559545000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>26823000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>25556000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>24739000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>30334000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>25783000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1162774000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>144472000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>45420000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>29054000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>43634000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>29510000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>23361000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>36556000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>25359000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>23739000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>61561000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>41875000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>42740000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>31059000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>45367000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>35973000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>31334000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>41679000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>48278000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>285221000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>18550000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>18400000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>17188000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>14562000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>14911000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>15841000.0</v>
       </c>
-      <c r="BE16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21747,2124 +22235,2194 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B18">
-        <v>-728721000.0</v>
+        <v>155772000.0</v>
       </c>
       <c r="C18">
+        <v>158751000.0</v>
+      </c>
+      <c r="D18">
+        <v>96252000.0</v>
+      </c>
+      <c r="E18">
         <v>216952000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>272184000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>239585000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>268660000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>262081000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>244572000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>257769000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>255093000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>240594000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>234817000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>231431000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>213131000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>234463000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>217747000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>230761000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>196994000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>212620000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>195935000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>204164000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>115571000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>80330000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>30433000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>198139000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>165855000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>218896000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>141641000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>220893000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>134885000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>211620000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>118690000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>184934000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>108616000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>196394000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>106246000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>184199000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>107500000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>194553000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>105645000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>103231000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>49568000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>101425000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>55425000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>94168000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>36118000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>25123000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>14395000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>54854000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>54163000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>5907000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>8867000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-4733000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>4132000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>9588000.0</v>
       </c>
-      <c r="BD18"/>
-      <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-184097000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-166870000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-33651000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>534004000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-428797000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-572390000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-156356000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-448401000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-15533000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-189415000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-23801000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-422076000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-7529000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-57883000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-157659000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-131417000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-572997000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>31991000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-488784000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-1044000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-7873000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-480000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-488000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-646000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-771000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-689000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-1009000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-348000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-302466000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>8002000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>11030000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>18209000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>18613000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>18614000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>18232000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>30813000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>18542000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>18541000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>13063000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>1537000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>4650000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>537000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>537000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>538000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>1000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>1000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>5000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-41000000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>171</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20">
         <v>-110000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>-135000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>403037000.0</v>
       </c>
-      <c r="E20">
-[...2 lines deleted...]
-      <c r="F20">
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>-4000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>139204000.0</v>
       </c>
-      <c r="H20">
-[...2 lines deleted...]
-      <c r="I20">
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
         <v>9016000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>179742000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>210787000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>14355000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>64329000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>156158000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
         <v>409262000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>182848000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B21">
+        <v>-902000.0</v>
+      </c>
+      <c r="C21">
+        <v>876956000.0</v>
+      </c>
+      <c r="D21">
         <v>-865000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>317093000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-30000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-850054000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>332415000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>789445000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-45037000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>159962000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-53000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-398511000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-37438000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-422958000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>424600000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-34000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-33000.0</v>
       </c>
       <c r="V21">
         <v>-34000.0</v>
       </c>
       <c r="W21">
+        <v>-33000.0</v>
+      </c>
+      <c r="X21">
+        <v>-34000.0</v>
+      </c>
+      <c r="Y21">
         <v>-19526000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-489976000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>513394000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>46000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1157853000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>93000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>62000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>486000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1107405000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>954971000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>45029000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-235112000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-75028000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>4973000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>95027000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>50000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>165000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>2336291000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>709000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-68098000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-59360000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>10024000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>33024000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>63950000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>20000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>57992000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>150008000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+      <c r="BH21"/>
+    </row>
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22">
+        <v>234944000.0</v>
+      </c>
+      <c r="C22">
+        <v>231829000.0</v>
+      </c>
+      <c r="D22">
         <v>-170354000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>241191000.0</v>
       </c>
-      <c r="D22">
-[...2 lines deleted...]
-      <c r="E22">
+      <c r="F22">
+        <v>156165000.0</v>
+      </c>
+      <c r="G22">
         <v>170354000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>223610000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>190100000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>208147000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>174389000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>211152000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>189307000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>160137000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>188670000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>199587000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>226219000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>155787000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>121692000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>119495000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>148956000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>138131000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>127027000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>169341000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>127126000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>112350000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>96894000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>114291000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>90547000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>93033000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>93010000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>45931000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>104815000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>91998000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>96772000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>93259000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>97014000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>96334000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>93991000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>93692000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>89600000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>73264000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>32749000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>29773000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>5317000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>45945000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>47087000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>44158000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>49902000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>47012000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>44312000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>9236000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>2681000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>4699000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>3214000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>2105000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>4530000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>7618000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>8666000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>26684000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B23">
+        <v>-7208000.0</v>
+      </c>
+      <c r="C23">
+        <v>-22259000.0</v>
+      </c>
+      <c r="D23">
         <v>-167750000.0</v>
       </c>
-      <c r="C23">
-[...2 lines deleted...]
-      <c r="D23">
+      <c r="E23">
+        <v>-6515000.0</v>
+      </c>
+      <c r="F23">
         <v>-6509000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-6333000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-18754000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-18239000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-6147000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-20858000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-9535000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-5589000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-5509000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>639118000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>150949000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-9729000.0</v>
       </c>
-      <c r="P23">
-[...2 lines deleted...]
-      <c r="Q23">
+      <c r="R23">
+        <v>411422000.0</v>
+      </c>
+      <c r="S23">
         <v>-16980000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-7148000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-81000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>95000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-9851000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-2000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>6773000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-9486000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-28325000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-41000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-9769000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-1000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-9292000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2302000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-4541000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-17503000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-7031000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2360000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>7732000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>143094000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>4351000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>10883000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>48071000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>825437000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>22380000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>9624000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-2366000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2534000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>10394000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>9000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2833000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>3836000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>13321000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>212496000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-5817000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-7657000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>7280000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-4768000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-9286000.0</v>
       </c>
-      <c r="BD23"/>
-      <c r="BE23"/>
       <c r="BF23"/>
-    </row>
-    <row r="24" spans="1:58">
+      <c r="BG23"/>
+      <c r="BH23"/>
+    </row>
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
-        <v>-33651000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-274115000.0</v>
+      </c>
+      <c r="E24"/>
       <c r="F24">
+        <v>-12460000.0</v>
+      </c>
+      <c r="G24">
+        <v>-3084000.0</v>
+      </c>
+      <c r="H24">
         <v>-403246000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-14076000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-110163000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-93323000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-40000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-76547000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-23801000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-422076000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-129047000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-51342000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-150126000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>51000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-588243000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>32784000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-487356000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-1044000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-5898000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>8000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>7000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-646000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-10000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>20000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>8000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>182000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-1530315000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-4631000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>11257000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>18209000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>18633000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>19131000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-56393000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>22583000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>17676000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-307195000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-2927426000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>1770000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>3230000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>595000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>628000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>507000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>1021000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>1153000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>8362000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-185086000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>12000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>60000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>2000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>79000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>287000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-1232000.0</v>
       </c>
-      <c r="BD24"/>
-      <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B25">
-        <v>531539000.0</v>
+        <v>1937000.0</v>
       </c>
       <c r="C25">
+        <v>-8862999.0</v>
+      </c>
+      <c r="D25">
+        <v>543551000.0</v>
+      </c>
+      <c r="E25">
         <v>280308000.0</v>
       </c>
-      <c r="D25">
-[...2 lines deleted...]
-      <c r="E25">
+      <c r="F25">
+        <v>43763000.0</v>
+      </c>
+      <c r="G25">
         <v>37980000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-30547000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>7732000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-21811000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>5289000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1177000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-12227000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-11779000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-16683000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-27572000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-73263000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>8229000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>24232000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>35906000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-11831000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>5325000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>7775000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-104708000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-143194000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-126543000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>28744000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>11544000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>32501000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>11548000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>24542000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>76027000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>18037000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>23353000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>19874000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>19887000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>20295000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>19738000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>19607000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>19506000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>17329000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>17006000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>19523000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>20338000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>45582000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>2085000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>2021000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>2016000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1874000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>2012000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>2165000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>2828000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-1000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-2000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-28000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-48000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>1492000.0</v>
       </c>
-      <c r="BD25"/>
-      <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>176</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>-120000.0</v>
+      </c>
+      <c r="D26">
         <v>14805000.0</v>
       </c>
-      <c r="C26"/>
-[...1 lines deleted...]
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
         <v>-14805000.0</v>
       </c>
-      <c r="F26"/>
-[...1 lines deleted...]
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26">
         <v>1000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-14711000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-11560000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>10000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>15000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-7424000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-37000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-61000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-37000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>795008000.0</v>
       </c>
-      <c r="S26"/>
-[...3 lines deleted...]
-      </c>
+      <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
+        <v>-95000.0</v>
+      </c>
+      <c r="X26"/>
+      <c r="Y26">
         <v>207648000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>694135000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>1174600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-9057000.0</v>
       </c>
       <c r="AB26">
         <v>-1000.0</v>
       </c>
       <c r="AC26">
+        <v>-9057000.0</v>
+      </c>
+      <c r="AD26">
+        <v>-1000.0</v>
+      </c>
+      <c r="AE26">
         <v>-9056000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>7537000.0</v>
       </c>
-      <c r="AE26">
-[...2 lines deleted...]
-      <c r="AF26">
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>4126000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-7031000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>2360000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>7732000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>3609000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>4456000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>60886000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>48071000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>31438000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>23089000.0</v>
       </c>
-      <c r="AP26">
-[...2 lines deleted...]
-      <c r="AQ26">
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
         <v>-3538000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>2534000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>10394000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>9635000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>2833000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>4142000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>13321000.0</v>
       </c>
-      <c r="AX26">
-[...6 lines deleted...]
-      <c r="BA26"/>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B27">
+        <v>4644000.0</v>
+      </c>
+      <c r="C27">
+        <v>8103999.0</v>
+      </c>
+      <c r="D27">
         <v>-8858000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1551000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>6156000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>8858000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>5252000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>5463000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>5425000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>8122000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>4914000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>5139000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>5013000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>7807000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>4183000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>4336000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>4308000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>7600000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>3645000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>3786000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3612000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>5788000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>3352000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>8353000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>4064000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>4235000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>3845000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>3845000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>4183000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>4325000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>3274000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>3275000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>616000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>3987000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>3685000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>3695000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>3773000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>4483000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>4508000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>4641000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>4591000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>4572000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>4153000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>4153000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>4111000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>4394000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>3635000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>3536000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>3136000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1951000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>3000000.0</v>
       </c>
-      <c r="AY27"/>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B28">
+        <v>104126000.0</v>
+      </c>
+      <c r="C28">
+        <v>633509000.0</v>
+      </c>
+      <c r="D28">
         <v>-228406000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>74115000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>175565000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1080253000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>104881000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>701631000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-212768000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-281921000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>355371000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>7854000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-225504000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-51368000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-33074000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-130381000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-217355000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-670340000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>668093000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>23130000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-86774000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-161380000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>293015000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-48494000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-515935000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>334583000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-164578000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-218099000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-147244000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-216524000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>258439000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>811313000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-30895000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-186777000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-141829000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-201401000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-43704000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-219977000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-113979000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>114262000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2783959000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-85315000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-53663000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-90339000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-70361000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-85281000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-32500000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-36621000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-29356000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-106711000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>212496000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-5817000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-7657000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>7280000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-4768000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-9286000.0</v>
       </c>
-      <c r="BD28"/>
-      <c r="BE28"/>
       <c r="BF28"/>
-    </row>
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+      <c r="BH28"/>
+    </row>
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B29">
+        <v>349602000.0</v>
+      </c>
+      <c r="C29">
+        <v>270229000.0</v>
+      </c>
+      <c r="D29">
         <v>343244000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>240305000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>293375000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>252492000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>292413000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>270400000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>252085000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>257872000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>262996000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>253260000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>251933000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>241183000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>220660000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>241004000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>225280000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>233182000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>209925000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>213413000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>197363000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>205208000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>117546000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>80818000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>30928000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>198785000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>166616000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>219605000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>142658000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>221423000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>136215000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>212596000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>119866000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>185756000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>109607000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>196864000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>107551000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>184689000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>108925000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>195103000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>106484000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>103858000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>52863000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>104756000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>61310000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>100759000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>52252000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>94786000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>46494000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>79727000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>67424000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>6776000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>10191000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-3759000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>5783000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>9588000.0</v>
       </c>
-      <c r="BD29"/>
-[...1 lines deleted...]
-      <c r="BF29">
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29">
         <v>56840000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>-409237000.0</v>
+      </c>
+      <c r="C30">
+        <v>-853539000.0</v>
+      </c>
+      <c r="D30">
         <v>-642239000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-166870000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-33651000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>534004000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-428797000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-572390000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-156356000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-448401000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-15533000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-189415000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-23801000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-422076000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-7529000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-57883000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-157659000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-131417000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-572997000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>31991000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-488784000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-1044000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-7873000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-480000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-488000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-646000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-771000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-689000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-1009000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-348000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-1531645000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-5607000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>10081000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>17387000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>17642000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>18661000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-57698000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>22093000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>16251000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-307745000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-2928265000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1143000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-65000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-2736000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-5257000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-6084000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-15113000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-68510000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-23737000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-209959000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-13249000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-809000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-1322000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-895000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-1364000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-1232000.0</v>
       </c>
-      <c r="BD30"/>
-      <c r="BE30"/>
       <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>