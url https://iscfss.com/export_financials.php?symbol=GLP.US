--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1389,51 +1392,53 @@
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>513709000.0</v>
+      </c>
       <c r="C7">
         <v>443000000.0</v>
       </c>
       <c r="D7">
         <v>398624000.0</v>
       </c>
       <c r="E7">
         <v>438130000.0</v>
       </c>
       <c r="F7">
         <v>434999000.0</v>
       </c>
       <c r="G7">
         <v>302024000.0</v>
       </c>
       <c r="H7">
         <v>307509000.0</v>
       </c>
       <c r="I7">
         <v>149997000.0</v>
       </c>
       <c r="J7">
         <v>150334000.0</v>
       </c>
       <c r="K7">
@@ -1577,51 +1582,53 @@
         <v>2110000.0</v>
       </c>
       <c r="U10">
         <v>3861000.0</v>
       </c>
       <c r="V10">
         <v>1769000.0</v>
       </c>
       <c r="W10">
         <v>3305873.0</v>
       </c>
       <c r="X10">
         <v>3500000.0</v>
       </c>
       <c r="Y10">
         <v>600000.0</v>
       </c>
       <c r="Z10">
         <v>1200000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>35</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>12243000.0</v>
+      </c>
       <c r="C11">
         <v>8208000.0</v>
       </c>
       <c r="D11">
         <v>19642000.0</v>
       </c>
       <c r="E11">
         <v>4040000.0</v>
       </c>
       <c r="F11">
         <v>10849000.0</v>
       </c>
       <c r="G11">
         <v>9714000.0</v>
       </c>
       <c r="H11">
         <v>12042000.0</v>
       </c>
       <c r="I11">
         <v>8121000.0</v>
       </c>
       <c r="J11">
         <v>14858000.0</v>
       </c>
       <c r="K11">
@@ -1705,51 +1712,53 @@
         <v>2110000.0</v>
       </c>
       <c r="U12">
         <v>17774000.0</v>
       </c>
       <c r="V12">
         <v>1769000.0</v>
       </c>
       <c r="W12">
         <v>3305873.0</v>
       </c>
       <c r="X12">
         <v>3500000.0</v>
       </c>
       <c r="Y12">
         <v>600000.0</v>
       </c>
       <c r="Z12">
         <v>1200000.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>37</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>599662000.0</v>
+      </c>
       <c r="C13">
         <v>641218000.0</v>
       </c>
       <c r="D13">
         <v>658670000.0</v>
       </c>
       <c r="E13">
         <v>648956000.0</v>
       </c>
       <c r="F13">
         <v>392086000.0</v>
       </c>
       <c r="G13">
         <v>428842000.0</v>
       </c>
       <c r="H13">
         <v>398535000.0</v>
       </c>
       <c r="I13">
         <v>437874000.0</v>
       </c>
       <c r="J13">
         <v>399399000.0</v>
       </c>
       <c r="K13">
@@ -2357,51 +2366,53 @@
         <v>1159227000.0</v>
       </c>
       <c r="U23">
         <v>638887000.0</v>
       </c>
       <c r="V23">
         <v>554756000.0</v>
       </c>
       <c r="W23">
         <v>392961518.0</v>
       </c>
       <c r="X23">
         <v>261700000.0</v>
       </c>
       <c r="Y23">
         <v>230700000.0</v>
       </c>
       <c r="Z23">
         <v>201000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1436223000.0</v>
+      </c>
       <c r="C24">
         <v>1453723000.0</v>
       </c>
       <c r="D24">
         <v>1122720000.0</v>
       </c>
       <c r="E24">
         <v>840015000.0</v>
       </c>
       <c r="F24">
         <v>932710000.0</v>
       </c>
       <c r="G24">
         <v>737605000.0</v>
       </c>
       <c r="H24">
         <v>690533000.0</v>
       </c>
       <c r="I24">
         <v>814452000.0</v>
       </c>
       <c r="J24">
         <v>812108000.0</v>
       </c>
       <c r="K24">
@@ -2431,51 +2442,53 @@
       <c r="S24">
         <v>225290000.0</v>
       </c>
       <c r="T24">
         <v>190200000.0</v>
       </c>
       <c r="U24">
         <v>83239000.0</v>
       </c>
       <c r="V24">
         <v>183158000.0</v>
       </c>
       <c r="W24">
         <v>47857000.0</v>
       </c>
       <c r="X24">
         <v>49651000.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>49</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>1564728000.0</v>
+      </c>
       <c r="C25">
         <v>1588198000.0</v>
       </c>
       <c r="D25">
         <v>1261205000.0</v>
       </c>
       <c r="E25">
         <v>981799000.0</v>
       </c>
       <c r="F25">
         <v>1077154000.0</v>
       </c>
       <c r="G25">
         <v>737605000.0</v>
       </c>
       <c r="H25">
         <v>690533000.0</v>
       </c>
       <c r="I25">
         <v>814452000.0</v>
       </c>
       <c r="J25">
         <v>812108000.0</v>
       </c>
       <c r="K25">
@@ -2485,51 +2498,53 @@
         <v>746354000.0</v>
       </c>
       <c r="M25">
         <v>368136000.0</v>
       </c>
       <c r="N25">
         <v>148268000.0</v>
       </c>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>50</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>113755000.0</v>
+      </c>
       <c r="C26">
         <v>92709000.0</v>
       </c>
       <c r="D26">
         <v>94354000.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>17000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
@@ -2633,51 +2648,53 @@
         <v>494129000.0</v>
       </c>
       <c r="U28">
         <v>268397000.0</v>
       </c>
       <c r="V28">
         <v>182887000.0</v>
       </c>
       <c r="W28">
         <v>189727455.0</v>
       </c>
       <c r="X28">
         <v>-3500000.0</v>
       </c>
       <c r="Y28">
         <v>-600000.0</v>
       </c>
       <c r="Z28">
         <v>-1200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2237866000.0</v>
+      </c>
       <c r="C29">
         <v>2299836000.0</v>
       </c>
       <c r="D29">
         <v>1940180000.0</v>
       </c>
       <c r="E29">
         <v>1781859000.0</v>
       </c>
       <c r="F29">
         <v>1665177000.0</v>
       </c>
       <c r="G29">
         <v>1539504000.0</v>
       </c>
       <c r="H29">
         <v>1665198000.0</v>
       </c>
       <c r="I29">
         <v>1635086000.0</v>
       </c>
       <c r="J29">
         <v>1475427000.0</v>
       </c>
       <c r="K29"/>
@@ -2805,51 +2822,53 @@
       <c r="M31">
         <v>433176000.0</v>
       </c>
       <c r="N31">
         <v>241333000.0</v>
       </c>
       <c r="O31">
         <v>343313000.0</v>
       </c>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>56</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>151296000.0</v>
+      </c>
       <c r="C32">
         <v>207259000.0</v>
       </c>
       <c r="D32">
         <v>115038000.0</v>
       </c>
       <c r="E32">
         <v>197778000.0</v>
       </c>
       <c r="F32">
         <v>225485000.0</v>
       </c>
       <c r="G32">
         <v>283899000.0</v>
       </c>
       <c r="H32">
         <v>250625000.0</v>
       </c>
       <c r="I32">
         <v>292156000.0</v>
       </c>
       <c r="J32">
         <v>209478000.0</v>
       </c>
       <c r="K32"/>
@@ -2931,51 +2950,53 @@
         <v>198362000.0</v>
       </c>
       <c r="U33">
         <v>42814000.0</v>
       </c>
       <c r="V33">
         <v>35416000.0</v>
       </c>
       <c r="W33">
         <v>47436445.0</v>
       </c>
       <c r="X33">
         <v>14800000.0</v>
       </c>
       <c r="Y33">
         <v>15000000.0</v>
       </c>
       <c r="Z33">
         <v>13900000.0</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>58</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>69520000.0</v>
+      </c>
       <c r="C34">
         <v>76606000.0</v>
       </c>
       <c r="D34">
         <v>61160000.0</v>
       </c>
       <c r="E34">
         <v>57305000.0</v>
       </c>
       <c r="F34">
         <v>53461000.0</v>
       </c>
       <c r="G34">
         <v>753647000.0</v>
       </c>
       <c r="H34">
         <v>861889000.0</v>
       </c>
       <c r="I34">
         <v>485037000.0</v>
       </c>
       <c r="J34">
         <v>404981000.0</v>
       </c>
       <c r="K34">
@@ -3185,51 +3206,53 @@
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
       <c r="P37">
         <v>0.0</v>
       </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>62</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>38410000.0</v>
+      </c>
       <c r="C38">
         <v>38709000.0</v>
       </c>
       <c r="D38">
         <v>-86315000.0</v>
       </c>
       <c r="E38">
         <v>30679000.0</v>
       </c>
       <c r="F38">
         <v>32299000.0</v>
       </c>
       <c r="G38">
         <v>57088000.0</v>
       </c>
       <c r="H38">
         <v>61567000.0</v>
       </c>
       <c r="I38">
         <v>61313000.0</v>
       </c>
       <c r="J38">
         <v>66921000.0</v>
       </c>
       <c r="K38">
@@ -3637,51 +3660,53 @@
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>3280706000.0</v>
+      </c>
       <c r="C45">
         <v>3122217000.0</v>
       </c>
       <c r="D45">
         <v>2771697000.0</v>
       </c>
       <c r="E45">
         <v>1506313000.0</v>
       </c>
       <c r="F45">
         <v>1379632000.0</v>
       </c>
       <c r="G45">
         <v>1372992000.0</v>
       </c>
       <c r="H45">
         <v>1401609000.0</v>
       </c>
       <c r="I45">
         <v>1132632000.0</v>
       </c>
       <c r="J45">
         <v>1036667000.0</v>
       </c>
       <c r="K45">
@@ -3793,51 +3818,53 @@
         <v>161734000.0</v>
       </c>
       <c r="U46">
         <v>31657000.0</v>
       </c>
       <c r="V46">
         <v>21975000.0</v>
       </c>
       <c r="W46">
         <v>22630437.0</v>
       </c>
       <c r="X46">
         <v>14800000.0</v>
       </c>
       <c r="Y46">
         <v>15000000.0</v>
       </c>
       <c r="Z46">
         <v>13900000.0</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>71</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>2035802000.0</v>
+      </c>
       <c r="C47">
         <v>2008804000.0</v>
       </c>
       <c r="D47">
         <v>1766394000.0</v>
       </c>
       <c r="E47">
         <v>1506313000.0</v>
       </c>
       <c r="F47">
         <v>1379632000.0</v>
       </c>
       <c r="G47">
         <v>1082486000.0</v>
       </c>
       <c r="H47">
         <v>1104863000.0</v>
       </c>
       <c r="I47">
         <v>1132632000.0</v>
       </c>
       <c r="J47">
         <v>1036667000.0</v>
       </c>
       <c r="K47">
@@ -3967,51 +3994,53 @@
       </c>
       <c r="N49">
         <v>0.0</v>
       </c>
       <c r="O49">
         <v>0.0</v>
       </c>
       <c r="P49">
         <v>0.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>74</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>126100000.0</v>
+      </c>
       <c r="C50">
         <v>129500000.0</v>
       </c>
       <c r="D50">
         <v>16800000.0</v>
       </c>
       <c r="E50">
         <v>153400000.0</v>
       </c>
       <c r="F50">
         <v>204700000.0</v>
       </c>
       <c r="G50">
         <v>34400000.0</v>
       </c>
       <c r="H50">
         <v>148900000.0</v>
       </c>
       <c r="I50">
         <v>103300000.0</v>
       </c>
       <c r="J50">
         <v>126700000.0</v>
       </c>
       <c r="K50">
@@ -4702,53 +4731,55 @@
       <c r="P60">
         <v>315289000.0</v>
       </c>
       <c r="Q60">
         <v>-13762000.0</v>
       </c>
       <c r="R60">
         <v>157420000.0</v>
       </c>
       <c r="S60">
         <v>143468000.0</v>
       </c>
       <c r="T60">
         <v>160351000.0</v>
       </c>
       <c r="U60">
         <v>103239000.0</v>
       </c>
       <c r="V60">
         <v>76308000.0</v>
       </c>
       <c r="W60">
         <v>23162409.0</v>
       </c>
       <c r="X60">
-        <v>42565000.0</v>
-[...1 lines deleted...]
-      <c r="Y60"/>
+        <v>0.0</v>
+      </c>
+      <c r="Y60">
+        <v>0.0</v>
+      </c>
       <c r="Z60">
         <v>200914000.0</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
@@ -4804,588 +4835,594 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI62"/>
+  <dimension ref="A1:CJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
       </c>
-      <c r="CH1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CI1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>749817000.0</v>
+      </c>
+      <c r="C2">
         <v>573202000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>486343000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>590352000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>520405000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>509975000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>454478000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>557839000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>475452000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>648717000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>558228000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>398648000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>285217000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>530940000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>549464000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>573624000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>466275000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>353296000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>314949000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>247638000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>237991000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>207873000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>186794000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>163351000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>145698000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>373386000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>310368000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>283127000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>343198000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>308979000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>336530000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>256768000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>271798000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>313412000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>241724000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>195734000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>232125000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>320262000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>231241000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>286807000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>255798000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>303781000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>314779000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>332412000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>307520000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>456619000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>545749000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>513836000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>599043000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>847082000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>769693000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>764061000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>947555000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>759698000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>704459000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>407437000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>463638000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>575776000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>362700000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>321894000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>337204000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>443469000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>243415000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>202603000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>187648000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>243449000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>165745000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>132223000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>159602000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>219783000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>292870000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>330982000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>292716000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>371341000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>300641000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>232898000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>172704000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>222034000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>158239000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>184168000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>130976000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>259463000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>189016004.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>144876328.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>140484950.0</v>
       </c>
-      <c r="CH2"/>
-      <c r="CI2">
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>161314000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5431,52 +5468,53 @@
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
+      <c r="CJ3"/>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5522,336 +5560,336 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>456999.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-533000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-203000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>381000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>512999.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>674999.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-449000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7423000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-6355000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3408999.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1902000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-66000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>4043999.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3698000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1600000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>896999.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-509000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-8055999.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5076000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2389000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2780000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3516000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-5260000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4762000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-5263000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-5610000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-5468000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-4213000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-4275000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4724000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-5441000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-6038000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-6867000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-7765000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-8094000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-12747000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-11952000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-12978000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-13252000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-9371000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-10705000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-11260000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-11000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-13877000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-14123000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-17431000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-19670000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-18710000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-19598000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-19466000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-20495000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-19570000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-13657000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-11904000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-13762000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-17764000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-14636000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-9078000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-6967000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-11475000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-11497000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-14353000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>143468000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-4620000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-8451000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-5676000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-2716000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-4143000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1549000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>117986000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>103239000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>84045000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>82849000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-17147000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>76308000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>19617078.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>26064948.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>23162409.0</v>
       </c>
-      <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5895,165 +5933,172 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
+      <c r="CJ6"/>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>499901000.0</v>
+      </c>
       <c r="C7">
+        <v>513709000.0</v>
+      </c>
+      <c r="D7">
         <v>460126000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>448516000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>438613000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>443000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>448027000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>407451000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>391948000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>398624000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>408703000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>419216000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>433509000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>438130000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>438475000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>433720000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>430053000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>434999000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>429996000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>441071000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>305287000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>302024000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>300272000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>294169000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>301597000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>307509000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>308927000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>325502000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>322241000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6067,52 +6112,53 @@
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
@@ -6158,52 +6204,53 @@
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -6249,366 +6296,372 @@
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
+      <c r="CJ9"/>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>18373000.0</v>
+      </c>
+      <c r="C10">
         <v>12243000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>17932000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>16097000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7478000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8208000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20567000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>14114000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>72822000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>19642000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11298000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11044000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7070000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4040000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>15486000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>7381000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>10834000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>10849000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>15365000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6177000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11598000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9714000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4861000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>10358000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>54389000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>12042000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5780000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>10446000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>8638000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>8121000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12451000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>7482000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>11693000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>14858000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>10855000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5922000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>14126000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>10028000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>14943000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>8594000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>17069000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1116000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>765000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>11187000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>6345000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>5238000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5545000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>16744000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>13064000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>9217000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>15068000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>9673000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>12938000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5977000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1073000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4561000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>7462000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4328000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>10872000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>7523000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5847000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>17862000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>4592000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>4271000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>750000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>662000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>684000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2962000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2989000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>945000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>605000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2420000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>3524000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2110000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2928000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2527000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1987000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>3861000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2051000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>940000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>823000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1769000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>8735963.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1015500.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>3305873.0</v>
       </c>
-      <c r="CH10"/>
-      <c r="CI10">
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>3455000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>12243000.0</v>
+      </c>
+      <c r="D11">
         <v>17932000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>16097000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>7478000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>8208000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>20567000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>11298000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>11044000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7070000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4040000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>15486000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7381000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>10834000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10849000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>15365000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6177000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -6631,816 +6684,824 @@
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
+      <c r="CJ11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>18373000.0</v>
+      </c>
+      <c r="C12">
         <v>12243000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>17932000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>16097000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7478000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8208000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20567000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>14114000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>72822000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>19642000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11298000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11044000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7070000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4040000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15486000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7381000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10834000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10849000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>15365000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6177000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11598000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9714000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4861000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>10358000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>54389000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>12042000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5780000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10446000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8638000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>8121000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>12451000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7482000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>11693000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>14858000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>10855000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5922000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>14126000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>10028000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>14943000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>8594000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>17069000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1116000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>765000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>11187000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>6345000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5238000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>5545000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>16744000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>13064000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>31009000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>15068000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>9673000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>12938000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5977000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1073000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4561000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>7462000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4328000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>10872000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>7523000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5847000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>17862000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>17860000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>4271000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>750000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>662000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>684000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2962000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2989000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>945000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>605000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2420000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>3524000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2110000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>2928000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2527000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1987000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>17774000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>2051000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>940000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>823000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1769000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>8735963.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1015500.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>3305873.0</v>
       </c>
-      <c r="CH12"/>
       <c r="CI12"/>
+      <c r="CJ12"/>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>599662000.0</v>
+      </c>
+      <c r="D13">
         <v>682484000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>610697000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>620015000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>641218000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>647754000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>631433000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>622499000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>658670000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>633027000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>634500000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>619518000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>648956000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>617281000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>532855000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>398267000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>392086000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>396623000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>389173000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>403537000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>428842000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>443345000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>443326000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>382590000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>398535000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>418205000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>422677000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>426803000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>437874000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>404533000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>435322000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>443694000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>399399000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>395219000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>395754000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>408187000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>401044000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>480605000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>614042000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>635645000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>657071000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>681665000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>699935000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>605533000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>599406000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>456494000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>434675000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>466440000.0</v>
       </c>
-      <c r="AX13">
-[...1 lines deleted...]
-      </c>
       <c r="AY13">
+        <v>0.0</v>
+      </c>
+      <c r="AZ13">
         <v>409728000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>404529000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>418507000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>456538000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>448799000.0</v>
       </c>
-      <c r="BD13">
-[...1 lines deleted...]
-      </c>
       <c r="BE13">
         <v>0.0</v>
       </c>
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
-      <c r="BI13"/>
+      <c r="BI13">
+        <v>0.0</v>
+      </c>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
-      <c r="CC13">
+      <c r="CC13"/>
+      <c r="CD13">
         <v>101410000.0</v>
       </c>
-      <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>34048000.0</v>
+      </c>
+      <c r="C14">
         <v>34128000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>34157000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>34095000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>34299000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>34328000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>34193000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>34278000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>33963000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>34080000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>34063000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>34006000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>34001000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>33999000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>34008000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>34066000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>34085000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>34080000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>34087000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>34290000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>34296000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>34260000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>34209000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>34204000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>34275000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>34287000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>34266000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>34286000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>34230000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>34066000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>34114000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>33863000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>33802000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>33751000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>33945000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>33652000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>33610000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>33534000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>33531000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>33518000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33517000.0</v>
       </c>
       <c r="AP14">
         <v>33517000.0</v>
       </c>
       <c r="AQ14">
+        <v>33517000.0</v>
+      </c>
+      <c r="AR14">
         <v>33653000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>31214000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>30712000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>28107000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>27307000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>27244000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>27296000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>27500000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>27333000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>27491000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>27323000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>27700000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>27485000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>27549000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>23727000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>21700000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>21752000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>21785000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>20643000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>18100000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>17180000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>17155000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>13838000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>13200000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>13304000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>13356000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>13203000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>13100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13071000.0</v>
       </c>
       <c r="BT14">
         <v>13071000.0</v>
       </c>
       <c r="BU14">
         <v>13071000.0</v>
       </c>
       <c r="BV14">
+        <v>13071000.0</v>
+      </c>
+      <c r="BW14">
         <v>13100000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>13071000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>12325000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>11285000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>11300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11285000.0</v>
       </c>
       <c r="CB14">
         <v>11285000.0</v>
       </c>
       <c r="CC14">
         <v>11285000.0</v>
       </c>
       <c r="CD14">
+        <v>11285000.0</v>
+      </c>
+      <c r="CE14">
         <v>11300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5642424.0</v>
       </c>
       <c r="CF14">
         <v>5642424.0</v>
       </c>
       <c r="CG14">
         <v>5642424.0</v>
       </c>
       <c r="CH14">
         <v>5642424.0</v>
       </c>
-      <c r="CI14"/>
+      <c r="CI14">
+        <v>5642424.0</v>
+      </c>
+      <c r="CJ14"/>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -7484,316 +7545,320 @@
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15">
         <v>101410000.0</v>
       </c>
-      <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
+      <c r="CJ15"/>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>69522000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>67919000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>67398000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>60679000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>55992000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>187598000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>159061000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>177882000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>139321000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>167827000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>134984000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>143334000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>111543000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>150743000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>134119000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>129274000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>134778000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>165979000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>140112000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>138492000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>126644000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>214837000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>184569000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>161980000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>163465000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>176950000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>152319000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>150172000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>137934000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>160942000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>155794000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>157833000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>154186000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>12000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>148937000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>153448000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>141240000.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>126565000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>130280000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>138130000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>157388000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>138944000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>132571000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>130396000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>117830000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>107294000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>114970000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>101035000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>100322000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>78088000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>88469000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>-35858000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>78065000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>65351000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>63776000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>64650000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>54054000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>51543000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>71049000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>51040000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>69762000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>50421000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>50459000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>22355000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>35573000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>25815000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>24454000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>23346000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>28615000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>19391226.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>16343439.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>25154404.0</v>
       </c>
-      <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7839,239 +7904,241 @@
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>66159000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>65909000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>65199000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>58027000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>57279000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>56817000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>56377000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>56320000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>56058000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>56218000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>56399000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>54999000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>52666000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>42879000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>43243000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>42772000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>42677000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>42856000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>38563000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>38607000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>38948000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>40105000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>64181000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>65338000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>65296000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>66054000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>72907000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>79738000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>83280000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>84836000.0</v>
       </c>
-      <c r="AQ18">
-[...1 lines deleted...]
-      </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
+        <v>0.0</v>
+      </c>
+      <c r="AT18">
         <v>120708000.0</v>
       </c>
-      <c r="AT18">
-[...1 lines deleted...]
-      </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8117,1601 +8184,1627 @@
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20">
         <v>421913000.0</v>
       </c>
       <c r="C20">
         <v>421913000.0</v>
       </c>
       <c r="D20">
         <v>421913000.0</v>
       </c>
       <c r="E20">
         <v>421913000.0</v>
       </c>
       <c r="F20">
         <v>421913000.0</v>
       </c>
       <c r="G20">
+        <v>421913000.0</v>
+      </c>
+      <c r="H20">
         <v>422342000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>426063000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>426768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>429215000.0</v>
       </c>
       <c r="K20">
         <v>429215000.0</v>
       </c>
       <c r="L20">
+        <v>429215000.0</v>
+      </c>
+      <c r="M20">
         <v>427715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>427780000.0</v>
       </c>
       <c r="N20">
         <v>427780000.0</v>
       </c>
       <c r="O20">
+        <v>427780000.0</v>
+      </c>
+      <c r="P20">
         <v>410826000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>409865000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>409424000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>328135000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>328569000.0</v>
       </c>
       <c r="T20">
         <v>328569000.0</v>
       </c>
       <c r="U20">
         <v>328569000.0</v>
       </c>
       <c r="V20">
+        <v>328569000.0</v>
+      </c>
+      <c r="W20">
         <v>323565000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>323889000.0</v>
       </c>
       <c r="X20">
         <v>323889000.0</v>
       </c>
       <c r="Y20">
+        <v>323889000.0</v>
+      </c>
+      <c r="Z20">
         <v>324341000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>324474000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>324744000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>325186000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>326486000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>327406000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>352550000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>310855000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>312258000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>312401000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>291455000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>291843000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>292773000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>294768000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>299057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>435369000.0</v>
       </c>
       <c r="AO20">
         <v>435369000.0</v>
       </c>
       <c r="AP20">
         <v>435369000.0</v>
       </c>
       <c r="AQ20">
+        <v>435369000.0</v>
+      </c>
+      <c r="AR20">
         <v>442211000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>443414000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>301987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154078000.0</v>
       </c>
       <c r="AU20">
         <v>154078000.0</v>
       </c>
       <c r="AV20">
         <v>154078000.0</v>
       </c>
       <c r="AW20">
         <v>154078000.0</v>
       </c>
       <c r="AX20">
         <v>154078000.0</v>
       </c>
       <c r="AY20">
+        <v>154078000.0</v>
+      </c>
+      <c r="AZ20">
         <v>58890000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>107579000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>107581000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>32326000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>29123000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>19659000.0</v>
       </c>
-      <c r="BE20">
-[...1 lines deleted...]
-      </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21">
+        <v>12081000.0</v>
+      </c>
+      <c r="C21">
         <v>13350000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>14620000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>15895000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>17271000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>18683000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19372000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>21660000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>18849000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>20718000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>20735000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>22753000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>24770000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>26854000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>28972000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>31089000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>33207000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>26014000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>28587000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>31329000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>34002000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>35925000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>38627000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>41340000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>44052000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>46765000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>49477000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>52243000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>55220000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>58532000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>62221000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>51459000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>53968000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>56545000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>57670000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>59965000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>62443000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>65013000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>67586000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>70200000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>72871000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>75694000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>78535000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>79883000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>80049000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>48902000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>54195000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>58717000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>63241000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>67769000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>129755000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>128932000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>134608000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>60822000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>64623000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>67849000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>65136000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>36710000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>37927000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>39143000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>38902000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>40065000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>45461000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>34766000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>27866000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>28557000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>29193000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>29939000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>30732000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>31403000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>32072000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>32809000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>33486000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>34168000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>8507000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>8360000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>8718000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>9076000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>9434000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>9791000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>10197000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>10603000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>11008304.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>11414005.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>12225407.0</v>
       </c>
-      <c r="CH21"/>
-      <c r="CI21">
+      <c r="CI21"/>
+      <c r="CJ21">
         <v>273000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22">
+        <v>736144000.0</v>
+      </c>
+      <c r="C22">
         <v>549118000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>478511000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>495601000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>517432000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>594072000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>499472000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>567018000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>403955000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>397314000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>390849000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>343866000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>385303000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>566731000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>427731000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>431029000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>511905000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>509517000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>413387000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>490952000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>468841000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>384432000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>328706000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>344026000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>214408000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>450482000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>393695000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>426029000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>464866000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>386442000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>481457000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>338320000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>392950000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>350743000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>280510000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>370364000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>433952000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>521878000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>438254000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>443994000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>402872000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>388952000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>383933000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>429039000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>371627000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>336813000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>455709000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>490521000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>460478000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>572806000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>402221000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>354161000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>432578000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>634667000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>593727000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>504086000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>671860000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>664144000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>598818000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>635709000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>618321000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>586831000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>531782000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>443296000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>443259000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>465923000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>420301000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>369353000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>227852000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>240346000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>359250000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>487411000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>328736000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>484259000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>379174000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>239477000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>142308000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>288067000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>250112000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>263937000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>150553000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>260714000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>299913902.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>197185572.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>165585877.0</v>
       </c>
-      <c r="CH22"/>
-      <c r="CI22">
+      <c r="CI22"/>
+      <c r="CJ22">
         <v>147699000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>4312489000.0</v>
+      </c>
+      <c r="C23">
         <v>3850717000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3700284000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3784338000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3818565000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3788198000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3665115000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3828744000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3465632000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3532326000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3050901000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2936910000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2924746000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3160885000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2975262000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3009568000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3153072000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2303398000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2676991000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2709819000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2684084000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2613506000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2486304000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2522278000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2461185000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2895220000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2678245000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2763915000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2845990000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2424291000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2575330000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2278957000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2355184000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2320169000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2148178000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2197580000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2328329000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2171365000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2384520000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2702969000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2655438000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2663675000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2714742000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2781710000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2568784000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2039977000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2177694000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2207882000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2306503000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1964742000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1950924000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1792798000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1996296000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2329752000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2207296000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1869794000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2161743000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1868851000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1617860000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1629176000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1633328000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1381738000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1168611000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>796025000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>713962000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1052703000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>854252000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>825569000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>757480000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>889262000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>984797000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1133425000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>942814000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1159227000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>902637000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>691300000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>443190000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>638887000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>535102000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>492174000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>380355000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>554756000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>546930236.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>377717750.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>392961518.0</v>
       </c>
-      <c r="CH23"/>
       <c r="CI23"/>
+      <c r="CJ23"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1436966000.0</v>
+      </c>
       <c r="C24">
+        <v>1436223000.0</v>
+      </c>
+      <c r="D24">
         <v>1456796000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1459116000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1454421000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1453723000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1363025000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1385326000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1184628000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1122720000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>831294000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>741867000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>741441000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>840015000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>839589000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>740162000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>739736000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>932710000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>738884000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>921857000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>738031000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>737605000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>691765000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>691355000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>690944000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>690533000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>690103000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>665826000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>665138000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>814452000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>813907000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>813339000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>812727000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>812108000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>813572000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>812942000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>812271000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>811594000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>810875000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>810237000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>747058000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>746354000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>753745000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>753286000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>368316000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>368136000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>368012000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>772387000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>148373000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>148268000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>68163000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>68058000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>67953000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>763134000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>700019000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>709687000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>926775000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>731359000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>560167000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>703817000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>614348000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>593502000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>580427000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>367072000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>302612000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>312089000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>325403000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>300186000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>255114000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>225290000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>217921000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>325360000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190200000.0</v>
       </c>
       <c r="BV24">
         <v>190200000.0</v>
       </c>
       <c r="BW24">
+        <v>190200000.0</v>
+      </c>
+      <c r="BX24">
         <v>122000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>123083000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>71062000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>83239000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>261037000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>185212000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>131186000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>183158000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>162350000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>45720000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>47857000.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>49651000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>1564728000.0</v>
+      </c>
+      <c r="D25">
         <v>1587768000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1591310000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1587774000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1588198000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1498594000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>970687000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>741867000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>741441000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>981799000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>982115000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>740162000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>739736000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1077154000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>738884000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>738457000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>738031000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>737605000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>691765000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>691355000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>690944000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>690533000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>690103000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>665826000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>665138000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>814452000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>813907000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>813339000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>812727000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>812108000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>813572000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>812942000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>812271000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>811594000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>810875000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>810237000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>747058000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>746354000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>753745000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>753286000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>368316000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>368136000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>368012000.0</v>
       </c>
-      <c r="AV25"/>
-      <c r="AW25">
+      <c r="AW25"/>
+      <c r="AX25">
         <v>148373000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>148268000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>68163000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>68058000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>67953000.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
         <v>50</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>115919000.0</v>
+      </c>
       <c r="C26">
+        <v>113755000.0</v>
+      </c>
+      <c r="D26">
         <v>112472000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>110720000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>106793000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>92709000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>89283000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>87781000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>88128000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>94354000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>71017000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>70686000.0</v>
       </c>
-      <c r="M26"/>
-[...3 lines deleted...]
-      <c r="O26"/>
+      <c r="N26"/>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>17000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9757,385 +9850,393 @@
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
+        <v>1587819000.0</v>
+      </c>
+      <c r="C28">
         <v>1605684000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2039590000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1990035000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2140256000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2018015000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2009685000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2059863000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1729754000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1518502000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1294399000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1358439000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1514180000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1427505000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1262578000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1360201000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1765555000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1561560000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1449815000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1549651000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1563584000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1482850000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1482270000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1527266000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1537534000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1650727000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1592676000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1698692000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1715101000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1279631000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1453356000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1288857000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1348734000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1219950000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1131917000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1256820000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1325745000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1442866000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1294732000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1383843000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1340289000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1262338000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1275880000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1278299000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1154771000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>597398000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>840767000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>934343000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>880509000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>904451000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>868095000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>759585000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>771215000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>840523000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>848027000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>802139000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1032138000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>789572000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>761128000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>798977000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>787153000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>768838000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>461108000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>464129000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>340450000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>461938000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>367016000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>433038000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>259111000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>432555000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>467895000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>447480000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>406032000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>494129000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>352793000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>218975000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>123194000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>268397000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>259284000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>184569000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>135913000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>182887000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>204891105.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>156881524.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>189727455.0</v>
       </c>
-      <c r="CH28"/>
       <c r="CI28"/>
+      <c r="CJ28"/>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2457044000.0</v>
+      </c>
       <c r="C29">
+        <v>2237866000.0</v>
+      </c>
+      <c r="D29">
         <v>2279880000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2243921000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2404617000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2299836000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2305547000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2372101000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2174632000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1940180000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1671469000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1725799000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1847029000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1781859000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1589049000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1599159000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1878942000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1665177000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1569230000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1645376000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1668525000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1539504000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1548930000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1603477000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1581263000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10153,566 +10254,575 @@
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>772949000.0</v>
+      </c>
+      <c r="C30">
         <v>530142000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>526533000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>563964000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>577514000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>472591000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>471898000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>602206000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>561934000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>559906000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>521479000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>430792000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>438220000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>481217000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>430081000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>515183000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>526097999.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>412333000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>360928000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>349972000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>318699000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>245527000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>239424000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>232857000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>190026000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>421018000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>343184000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>378636000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>408549000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>340212000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>412847000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>427282000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>421348000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>421036000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>336586000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>264752000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>315271000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>424503000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>283343000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>362004000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>311841000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>313932000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>381734000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>380848000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>414726000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>461633000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>532558000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>547635000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>645882000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>687796000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>783296000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>747246000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>844230000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>698069000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>681715000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>450735000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>543325000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>623446000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>439607000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>417097000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>480689000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>554296000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>305320000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>255759000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>272569000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>337477000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>200265000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>191692000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>229428000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>249156000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>352200000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>407233000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>373347000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>443473000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>337955000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>278499000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>240280000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>204568000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>157632000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>170583000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>182606000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>239866000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>167450069.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>123904056.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>164514988.0</v>
       </c>
-      <c r="CH30"/>
       <c r="CI30"/>
+      <c r="CJ30"/>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:88">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>183590000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>325064000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>306738000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>193873000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>309662000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>224343000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>89975000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>173618000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>176890000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>33319000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>182123000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>136009000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>146549000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>143277000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>71699000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>88000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>107526000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>108578000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>107816000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>113256000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>51711000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>67668000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>72168000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>25372000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>42643000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>40857000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>50092000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>38060000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>110842000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>142463000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>163445000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>182921000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>197754000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>214279000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>260949000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>433176000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>288883000.0</v>
       </c>
-      <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31">
         <v>286146000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>241333000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>255187000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>193275000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>197419000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>343313000.0</v>
       </c>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-      <c r="BG31">
+      <c r="BG31"/>
+      <c r="BH31">
         <v>279223000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>293540000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
+      <c r="CJ31"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:88">
       <c r="A32" t="s">
         <v>56</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>184458000.0</v>
+      </c>
       <c r="C32">
+        <v>151296000.0</v>
+      </c>
+      <c r="D32">
         <v>200216000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>187899000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>176493000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>207259000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>141642000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>116452000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>168886000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>115038000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>125842000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>146641000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>177810000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>197778000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>175860000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>143610000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>292468000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>225485000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>244609000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>240476000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>250124000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>283899000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>327722000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>341880000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>309500000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -10730,1061 +10840,1074 @@
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
+      <c r="CJ32"/>
     </row>
-    <row r="33" spans="1:87">
+    <row r="33" spans="1:88">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>2604574000.0</v>
+      </c>
+      <c r="C33">
         <v>2623230000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2566163000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2569175000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2575298000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2580818000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2540198000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2528807000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2310715000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2434498000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2008484001.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2035923000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1973898000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1991626000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1974161000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1932363000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1952671000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1766080000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1752840000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1750871000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1759065000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1832076000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1749150000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1753302000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1782183000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1890707999.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1806863000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1832507000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1836806000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1549383000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1556469000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1401080000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1419004000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1442034000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1425248000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1466800000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1472264000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1488554000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1531071000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1751746000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1767937000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1796640000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1804260000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1813777000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1610756000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1078754000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1061980000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1054717000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1043073000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1053611000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1044770000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1043060000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1045864000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>822819000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>808340000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>807874000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>807553000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>455987000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>459408000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>466081000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>468932000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>474671000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>475110000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>247856000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>187533000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>189845000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>193201000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>195531000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>195988000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>195955000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>196492000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>196624000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>197975000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>198362000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>157821000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>154699000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>47483000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>42814000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>43112000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>38521000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>35103000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>35416000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>41601559.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>46450133.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>47436445.0</v>
       </c>
-      <c r="CH33"/>
       <c r="CI33"/>
+      <c r="CJ33"/>
     </row>
-    <row r="34" spans="1:87">
+    <row r="34" spans="1:88">
       <c r="A34" t="s">
         <v>58</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>62654000.0</v>
+      </c>
       <c r="C34">
+        <v>69520000.0</v>
+      </c>
+      <c r="D34">
         <v>68436000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>67294000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>68085000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>76606000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>60504000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>60310000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>57467000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>61160000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>52795000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>599006000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>585070000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>57305000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>594773000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>612487000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>915518000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>53461000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>668142000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>61650000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>670406000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>753647000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>819643000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>840322000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>907981000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>861889000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>842584000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>868142000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>868484000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>485037000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>458092000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>389005000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>402475000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>404981000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>402055000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>465671000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>467978000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>489306000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>447202000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>485095000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>548560000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>543767000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>638836000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>636337000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>801397000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>328194000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>448386000.0</v>
       </c>
-      <c r="AV34"/>
-      <c r="AW34">
+      <c r="AW34"/>
+      <c r="AX34">
         <v>645752000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>843902000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>782105000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>665716000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>684068000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>848096000.0</v>
       </c>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-      <c r="BG34">
+      <c r="BG34"/>
+      <c r="BH34">
         <v>612562000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>752777000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
+      <c r="CJ34"/>
     </row>
-    <row r="35" spans="1:87">
+    <row r="35" spans="1:88">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>2077254000.0</v>
+      </c>
+      <c r="C35">
         <v>2098983000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2083895000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2070769001.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2056295000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2071464000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1958518000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1939684000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1715597000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1748876000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1359851000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1407032000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1392420000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1400960000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1400561000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1410676000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1712533000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1463798000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1463402999.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1460728000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1464495000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1620476000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1567807000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1586676001.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1651591000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1682094000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1575930000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1576740000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1576299000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1342345000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1310562000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1240951000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1254150000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1257194000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1279808000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1343951000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1345545000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1366954000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1330984000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1375070000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1378898000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1374957000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1392581000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1389623000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1290421000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>696330000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>816398000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>852514000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>969125000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>992170000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>850268000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>733774000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>752021000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>848096000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>779879000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>784894000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1003024000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>782508000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>612562000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>752777000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>660547000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>643819000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>634737000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>390737000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>319920000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>327648000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>346790000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>322649000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>280355000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>251082000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>238354000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>345545000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>212237000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>208966000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>134453000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>135502000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>75855000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>87858000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>265871000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>189804000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>135541000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>187835000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>166674720.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>49899654.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>52493943.0</v>
       </c>
-      <c r="CH35"/>
       <c r="CI35"/>
+      <c r="CJ35"/>
     </row>
-    <row r="36" spans="1:87">
+    <row r="36" spans="1:88">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
+        <v>36491000.0</v>
+      </c>
+      <c r="C36">
         <v>38410000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>40201000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>71880000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>71719000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>69209000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>72113000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>72991000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>69788000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>37502000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>67977001.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>74232000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>63110000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>30679000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>60166000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>60743000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>60516000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>32299000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>62562000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>63326000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>27139000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>26588000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>59096000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>61464000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>61846000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>31066999.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>32034000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>33587000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>29492000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>30813000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>31806000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>32837000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>33265000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>36421000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>37892000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>60408000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>42583000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>28874000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>35663000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>38938000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>42038000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>42894000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>48755000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>49941000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>54637000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>50723000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>30124000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>30614000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>26630000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>28128000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>17701000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>18832000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>18951000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>17349000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>13681000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>13108000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>13632000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>10427000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>11438000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>13533000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>11509000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>11922000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>12630000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>15238000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>1431000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>1996000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>2800000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>3158000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>3729000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>2564000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>2789000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>2228000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>2339000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>2460000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>7506000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>3454000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>7074000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>2081000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>2648000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>2585000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>2673000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>2815000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>8782563.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>12904037.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>12580601.0</v>
       </c>
-      <c r="CH36"/>
       <c r="CI36"/>
+      <c r="CJ36"/>
     </row>
-    <row r="37" spans="1:87">
+    <row r="37" spans="1:88">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -11828,1348 +11951,1364 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
+      <c r="CJ37"/>
     </row>
-    <row r="38" spans="1:87">
+    <row r="38" spans="1:88">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>38410000.0</v>
+      </c>
+      <c r="D38">
         <v>40201000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>41380000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>41219000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>38709000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>41613000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>37477000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>43732000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>32610000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>30679000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>29666000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>30243000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>60516000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>32299000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>32062000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>63326000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>57639000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>26588000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>59096000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>61464000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>61846000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>61567000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>62534000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>64087000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>29492000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>61313000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>62306000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>63337000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>63765000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>405367000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>387017000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>412216000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>397799000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>388655000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>402306000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>544507000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>550278000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>553957000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>569501000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>573238000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>436673000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>253703000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>238397000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>243409000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>243949000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>249975000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>209754000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>256848000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>261742000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>110497000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>107427000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>100616000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>78768000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>47137000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>49365000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>52676000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>50411000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>51987000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>58091000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>50004000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>29297000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>30553000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>31993000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>33097000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>34461000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>33967000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>34861000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>35037000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>35825000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>36628000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>16013000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>11814000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>15792000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>11157000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>12082000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>12376000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>12870000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>13441000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>19791000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>24318000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>24806000.0</v>
       </c>
-      <c r="CH38"/>
-      <c r="CI38">
+      <c r="CI38"/>
+      <c r="CJ38">
         <v>7153000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:87">
+    <row r="39" spans="1:88">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
+        <v>180449000.0</v>
+      </c>
+      <c r="C39">
         <v>135984000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>111145000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>139501000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>140843000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>132509000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>132980000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>116599000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>116206000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>120966000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>118790999.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>115285000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>120255000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>117271000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>127803000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>123612000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>151564001.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>132386000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>134471000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>111847000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>125881000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>141757000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>164163000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>181735000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>220179000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>120970000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>128723000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>116297000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>127131000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>140133000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>112106000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>104793000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>110189000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>91498000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>94979000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>89742000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>92716000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>119057000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>116909000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>136631000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>155719000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>163035000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>144050000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>146859000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>165330000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>155339000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>121902000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>98265000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>144006000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>82700000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>119286000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>69155000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>98037000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>168220000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>122441000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>102538000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>131543000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>128720000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>109155000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>102766000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>59539000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>54157000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>67133000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>77710000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>58224000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>58796000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>39801000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>66031000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>101223000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>202860000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>76250000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>39737000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>39232000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>31023000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>24759000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>16098000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>11132000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>85664000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>82195000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>18193000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>11270000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>16991000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>29228743.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>9162489.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>12118335.0</v>
       </c>
-      <c r="CH39"/>
-      <c r="CI39">
+      <c r="CI39"/>
+      <c r="CJ39">
         <v>2986000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:87">
+    <row r="40" spans="1:88">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
+        <v>624082000.0</v>
+      </c>
+      <c r="C40">
         <v>345413000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>251942000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>284447999.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>160842000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>237113000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>259893000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>212846000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>161114000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>257329000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>232574000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>206196000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>177000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>179250000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>211532000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>227160000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>205544000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>175029000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>199349000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>210033000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>119392000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>179882000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>141573000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>151423000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>122820000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>163441000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>106390000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>101651000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>108236000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>127860000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>116322000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>109557000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>101182000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>118224000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>97821000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>63800000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>69496000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>103197000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>92927000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>77896000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>75852000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>97589000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>102962000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>109842000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>112275000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>132428000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>122558000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>95123000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>325253000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>83593000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>89559000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>63221000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>63215000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>110257000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>65285000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>59011000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>54404000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>55950000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>47831000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>49561000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>37796000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>45186000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>105186000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>101357000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>206266000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>102014000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>80853000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>81372000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>81509000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>66199000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>55222000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>107017000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>58834000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>112530000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>75408000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>61476000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>22412000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>35573000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>25815000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>34317000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>23346000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-1199970348000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>120344985.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>44699371.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>31642767.0</v>
       </c>
-      <c r="CH40"/>
-      <c r="CI40">
+      <c r="CI40"/>
+      <c r="CJ40">
         <v>45480000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:87">
+    <row r="41" spans="1:88">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>179927000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>187051000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>187734000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>186742000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>175905000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>172258000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>158441000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>163467000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>165701000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>165895000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>164682000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>161741000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>161374000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>160652000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>149592000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>145647000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>143786000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>141837000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>157893000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>152455000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>142612000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>145423000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>108981000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>112055000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>114971000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>117278000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>122606000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>116402000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>121695000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>123460000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>124767000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>220836000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>218337000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>133997000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>93919000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>83786000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>80127000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>79252000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>81552000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>82105000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>79516000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>82868000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>84962000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>79860000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>75207000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>76249000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>51149000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>52395000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>48960000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>46199000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>50317000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>54310000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>23665000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>17308000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>15559000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>21387000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>22463000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>25241000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>25792000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>20433000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>20185000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>22037000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>18766000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>12453000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>12419000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>4793000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>4619000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>4834000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>4592000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>4355000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>4677000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>4325000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>4180000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>4638000.0</v>
       </c>
-      <c r="CH41"/>
-      <c r="CI41">
+      <c r="CI41"/>
+      <c r="CJ41">
         <v>4116000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:87">
+    <row r="42" spans="1:88">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>711778000.0</v>
+      </c>
+      <c r="C42">
         <v>675543000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-75758000.0</v>
       </c>
-      <c r="D42"/>
       <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>716613000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-705042000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>622499000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>658670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="L42">
         <v>1.0</v>
       </c>
       <c r="M42">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="N42">
+        <v>0.0</v>
+      </c>
+      <c r="O42">
         <v>406000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>71000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-734000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-1.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-1948000.0</v>
       </c>
-      <c r="S42">
-[...1 lines deleted...]
-      </c>
       <c r="T42">
+        <v>0.0</v>
+      </c>
+      <c r="U42">
         <v>1.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-2072000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-2169000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="Y42">
         <v>-1.0</v>
       </c>
       <c r="Z42">
+        <v>-1.0</v>
+      </c>
+      <c r="AA42">
         <v>-2620000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-2521000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-2529000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-2522000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-2509000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-2887000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-2684000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-2688000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-2978000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-2996000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-2990000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-2900000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>252186000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-2403000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-1496000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-1341000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-1188000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1764000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1709000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1222000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>788000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>391000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>53000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>198000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>463180000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-487000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-670000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-617000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-407000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>448325000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>456123000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>453711000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>335784000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>336720000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>346340000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>358275000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>13762000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>17764000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>254114000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>259812000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>164387000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>158794000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>165008000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>171590000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-302199000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>152392000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>162592000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>165347000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>163067000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>162557000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>164554000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>122853000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>90239000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>86829000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>85633000.0</v>
       </c>
-      <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>79092000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>20902089.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>27349959.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>24447420.0</v>
       </c>
-      <c r="CH42"/>
       <c r="CI42"/>
+      <c r="CJ42"/>
     </row>
-    <row r="43" spans="1:87">
+    <row r="43" spans="1:88">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13215,87 +13354,86 @@
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
+      <c r="CJ43"/>
     </row>
-    <row r="44" spans="1:87">
+    <row r="44" spans="1:88">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -13339,922 +13477,934 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
+      <c r="CJ44"/>
     </row>
-    <row r="45" spans="1:87">
+    <row r="45" spans="1:88">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>3296186000.0</v>
+      </c>
       <c r="C45">
+        <v>3280706000.0</v>
+      </c>
+      <c r="D45">
         <v>3189240000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3157619000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3132482000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3122217000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3050210000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>3010263000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2766751000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2771697000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1450040000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1471037000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1488738000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1506313000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2391565000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1358147000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1369355000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1372992000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1358038000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1357109000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1382444000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1401609000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1400608000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1421491000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1425608000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1132632000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1109892000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1005929000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1019513000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1036667000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1038231000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1054584000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1074465000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1099899000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1128765000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1207239000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1217659000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1242683000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1234759000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1240539000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1174083000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>825051000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>823583000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>811308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>803636000.0</v>
       </c>
       <c r="AX45">
         <v>803636000.0</v>
       </c>
       <c r="AY45">
+        <v>803636000.0</v>
+      </c>
+      <c r="AZ45">
         <v>838424000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>787717000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>784724000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>712322000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>700913000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>707258000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>728785000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>408850000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>410043000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>413405000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>418521000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>422684000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>417019000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>197852000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>158236000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>159292000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>161208000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>162434000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>161527000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>161988000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>161631000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>161587000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>162150000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>161734000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>141808000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>142885000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>31691000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>31657000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>31030000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>26145000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>22233000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>21975000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>21810692.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>22132091.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>22630437.0</v>
       </c>
-      <c r="CH45"/>
       <c r="CI45"/>
+      <c r="CJ45"/>
     </row>
-    <row r="46" spans="1:87">
+    <row r="46" spans="1:88">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>2018170000.0</v>
+      </c>
+      <c r="C46">
         <v>2035802000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1976957000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1948767000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1957602000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1978304000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1937088000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1920312000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1707182000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1766394000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1419540000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1440537000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1458238000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1506313000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1474197000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1430666000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1449524000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1379632000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1333122000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1327647000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1369355000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1372992000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1327538000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1326609000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1351944000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1401609000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1400608000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1421491000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1425608000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1132632000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1109892000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1005929000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1019513000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1036667000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1038231000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1054584000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1074465000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1099899000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1128765000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1207239000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1217659000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1242683000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1234759000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1240539000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1174083000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>825051000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>823583000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>811308000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>799124000.0</v>
       </c>
-      <c r="AX46"/>
-      <c r="AY46">
+      <c r="AY46"/>
+      <c r="AZ46">
         <v>838424000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>787717000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>784724000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>712322000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>700913000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>707258000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>728785000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>408850000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>410043000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>413405000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>418521000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>422684000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>417019000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>197852000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>158236000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>159292000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>161208000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>162434000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>161527000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>161988000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>161631000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>161587000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>162150000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>161734000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>141808000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>142885000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>31691000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>31657000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>31030000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>26145000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>22233000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>21975000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>21810692.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>22132091.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>22630437.0</v>
       </c>
-      <c r="CH46"/>
       <c r="CI46"/>
+      <c r="CJ46"/>
     </row>
-    <row r="47" spans="1:87">
+    <row r="47" spans="1:88">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>2035802000.0</v>
+      </c>
+      <c r="D47">
         <v>1976957000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1979267000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1988102000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2008804000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1967588000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>1450040000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1199986000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1204361000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1506313000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1504697000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1179583000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1202867000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1379632000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1089386000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1327647000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1075328000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1082486000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1070251000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1075084000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1091440000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1104863000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1101608000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1106114000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1113176000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1132632000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1109892000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1005929000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1019513000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1036667000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1038231000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1054584000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1074465000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1099899000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1128765000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1207239000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1217659000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1242683000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1234759000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1240539000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1174083000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>825051000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>823583000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>811308000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>799124000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>803636000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>838424000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>787717000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>784724000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>712322000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>700913000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>707258000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>728785000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>408850000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>410043000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>413405000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>418521000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>422684000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>417019000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>197852000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>158236000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>159292000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>161208000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>162434000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>161527000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>161988000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>161631000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>161587000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>162150000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>161734000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>141808000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>142885000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>31691000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>31657000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>31030000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>26145000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>22233000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>21975000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>21810000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>22132000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>22631000.0</v>
       </c>
-      <c r="CH47"/>
-      <c r="CI47">
+      <c r="CI47"/>
+      <c r="CJ47">
         <v>14758000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:87">
+    <row r="48" spans="1:88">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
-      <c r="H48">
+      <c r="H48"/>
+      <c r="I48">
         <v>-631433000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-622499000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-658670000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-772807000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-774031000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-759049000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-788487000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>105949000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>187588000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-541207000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-533519000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-536154000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-528704000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-543068000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-496068000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-510571000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-510552000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-449816000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-465761000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-485431000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-489903000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-494029000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-505100000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-471908000.0</v>
       </c>
-      <c r="AF48">
-[...1 lines deleted...]
-      </c>
       <c r="AG48">
         <v>0.0</v>
       </c>
       <c r="AH48">
         <v>0.0</v>
       </c>
       <c r="AI48">
         <v>0.0</v>
       </c>
       <c r="AJ48">
         <v>0.0</v>
       </c>
       <c r="AK48">
         <v>0.0</v>
       </c>
       <c r="AL48">
         <v>0.0</v>
       </c>
       <c r="AM48">
         <v>0.0</v>
       </c>
       <c r="AN48">
         <v>0.0</v>
       </c>
       <c r="AO48">
@@ -14295,114 +14445,115 @@
       </c>
       <c r="BA48">
         <v>0.0</v>
       </c>
       <c r="BB48">
         <v>0.0</v>
       </c>
       <c r="BC48">
         <v>0.0</v>
       </c>
       <c r="BD48">
         <v>0.0</v>
       </c>
       <c r="BE48">
         <v>0.0</v>
       </c>
       <c r="BF48">
         <v>0.0</v>
       </c>
       <c r="BG48">
         <v>0.0</v>
       </c>
       <c r="BH48">
         <v>0.0</v>
       </c>
-      <c r="BI48"/>
+      <c r="BI48">
+        <v>0.0</v>
+      </c>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
+      <c r="CJ48"/>
     </row>
-    <row r="49" spans="1:87">
+    <row r="49" spans="1:88">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-      <c r="AE49">
-[...1 lines deleted...]
-      </c>
+      <c r="AE49"/>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49">
@@ -14446,996 +14597,1009 @@
       </c>
       <c r="BA49">
         <v>0.0</v>
       </c>
       <c r="BB49">
         <v>0.0</v>
       </c>
       <c r="BC49">
         <v>0.0</v>
       </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
         <v>0.0</v>
       </c>
-      <c r="BI49"/>
+      <c r="BI49">
+        <v>0.0</v>
+      </c>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
+      <c r="CJ49"/>
     </row>
-    <row r="50" spans="1:87">
+    <row r="50" spans="1:88">
       <c r="A50" t="s">
         <v>74</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>308300000.0</v>
+      </c>
       <c r="C50">
+        <v>126100000.0</v>
+      </c>
+      <c r="D50">
         <v>140600000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>98500000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>254700000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>129500000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>219200000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>281200000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>226000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>16800000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>65700000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>89400000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>247300000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>153400000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50">
         <v>70700000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>178600000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>204700000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>102900000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>192900000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>202400000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>34400000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>10100000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>41700000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>33900000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>148900000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>102900000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>206100000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>219500000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>103300000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>307700000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>198000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>251700000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>126700000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>39200000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1263316000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>181886000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>274600000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>192491000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>242888000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>211123000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>98100000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>601292000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
+      <c r="CJ50"/>
     </row>
-    <row r="51" spans="1:87">
+    <row r="51" spans="1:88">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
+        <v>1606192000.0</v>
+      </c>
+      <c r="C51">
         <v>1617927000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2057522000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2006132000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2147734000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2026223000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2030252000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2073977000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1802576000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1538144000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1305697000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1369483000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1521250000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1431545000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1278064000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1367582000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1776389000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1572409000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1465180000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1555828000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1575182000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1492564000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1487131000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1537624000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1591923000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1662769000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1598456000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1709138000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1723739000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1287752000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1465807000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1296339000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1360427000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1234808000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1142772000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1262742000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1339871000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1452894000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1309675000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1392437000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1357358000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1263454000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1276645000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1289486000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1161116000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>602636000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>846312000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>951087000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>893573000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>913668000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>883163000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>769258000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>784153000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>846500000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>849100000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>806700000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1039600000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>793900000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>772000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>806500000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>793000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>786700000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>465700000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>468400000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>341200000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>462600000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>367700000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>436000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>262100000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>433500000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>468500000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>449900000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>409556000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>496239000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>355721000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>221502000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>125181000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>272258000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>261335000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>185509000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>136736000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>184656000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>213627068.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>157897024.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>193033328.0</v>
       </c>
-      <c r="CH51"/>
       <c r="CI51"/>
+      <c r="CJ51"/>
     </row>
-    <row r="52" spans="1:87">
+    <row r="52" spans="1:88">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
+        <v>74437000.0</v>
+      </c>
+      <c r="C52">
         <v>73775000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>195620000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>152464000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>310891000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>186280000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>268904000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>335173000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>281546000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>76744000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>125773000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>149502000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>310821000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>218319000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>64245000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>132811000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>236114000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>267052000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>165244000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>260801000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>276582000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>109776000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>81065000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>112322000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>100984000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>217060000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>168173000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>276184000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>289277000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>103300000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>307700000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>198000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>251700000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>126700000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>39200000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>99100000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>176900000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>274600000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>168000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>218800000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>185200000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>98100000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>104900000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>118200000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>125400000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>700000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>113700000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>178700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="AX52">
         <v>3700000.0</v>
       </c>
       <c r="AY52">
-        <v>115000000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="AZ52">
         <v>115000000.0</v>
       </c>
       <c r="BA52">
         <v>115000000.0</v>
       </c>
       <c r="BB52">
+        <v>115000000.0</v>
+      </c>
+      <c r="BC52">
         <v>83746000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>149081000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>97013000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>112825000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>62805000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>211833000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>102683000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>178652000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>193198000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>185273000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>101328000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>109788000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>221711000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>113497000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>135814000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>78186000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>208210000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>250579000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>195740000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>219356000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>306039000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>233721000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>98419000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>54119000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>189019000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>298000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>297000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>5550000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>1498000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>51277449.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>112177449.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>145177449.0</v>
       </c>
-      <c r="CH52"/>
       <c r="CI52"/>
+      <c r="CJ52"/>
     </row>
-    <row r="53" spans="1:87">
+    <row r="53" spans="1:88">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>22000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>90000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>75000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>9681000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>12454000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>9413000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>18886000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>27653000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>18681000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>39363000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>38855000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>31327000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>25662000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>18990000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>33737000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>17198000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>10792000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>20175000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>15193000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>21792000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>40694000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>21954000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>28429000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>54726000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>30272000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>29594000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>36975000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>43935000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>38362000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>36057000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>14567000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>15501000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>13268000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>19826000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>10301000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>18059000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>5000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>25863000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>13178000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>8991000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>5397000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>15487000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>16151000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>12545000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>9462000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>4591000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13913000.0</v>
       </c>
       <c r="BZ53">
         <v>13913000.0</v>
       </c>
-      <c r="CA53"/>
+      <c r="CA53">
+        <v>13913000.0</v>
+      </c>
       <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>9210000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
-      <c r="CG53">
+      <c r="CG53"/>
+      <c r="CH53">
         <v>8538000.0</v>
       </c>
-      <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>3991000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:87">
+    <row r="54" spans="1:88">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -15479,1156 +15643,1169 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
+      <c r="CJ54"/>
     </row>
-    <row r="55" spans="1:87">
+    <row r="55" spans="1:88">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>4312489000.0</v>
+      </c>
+      <c r="C55">
         <v>3850717000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3700284000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3784338000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3818565000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3788198000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3665115000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3828744000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3465632000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3532326000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3050901000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2936910000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2924746000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3160885000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2975262000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3009568000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3153072000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2831165000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2676991000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2709819000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2684084000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2613506000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2486304000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2522278000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2461185000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2895220000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2678245000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2763915000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2845990000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2424291000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2575330000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2278957000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2355184000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2320169000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2148178000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2197580000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2328329000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2564020000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2384520000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2702969000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2655438000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2663675000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2714742000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2781710000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2568784000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2039977000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2177694000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2207882000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2306503000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2427922000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2364641000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2223295000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2433647000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2329752000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2207296000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1869794000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2161743000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1868851000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1617860000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1629176000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1633328000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1672316000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1397205000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1028892000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>962335000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1052703000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>854252000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>825569000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>757480000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>889262000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>984797000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1133425000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>942814000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1159227000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>902637000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>691300000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>443190000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>638887000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>535102000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>492174000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>380355000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>554756000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>546930236.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>377717750.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>392961518.0</v>
       </c>
-      <c r="CH55"/>
-      <c r="CI55">
+      <c r="CI55"/>
+      <c r="CJ55">
         <v>304267000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:87">
+    <row r="56" spans="1:88">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>1707915000.0</v>
+      </c>
+      <c r="C56">
         <v>1227487000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1134121000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1215163000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1243267000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1207380000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1124917000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1299937000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1154917000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1097828000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1042416999.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>900987000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>950848000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1169259000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1001101000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1077205000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1200401000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1065085000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>924151000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>958948000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>925019000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>781430000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>737154000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>768976000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>679002000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1004512000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>871382000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>931408000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1009184000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>874908000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1018861000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>877877000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>936180000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>878135000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>722930000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>730780000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>856065000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1075466000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>853449000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>951223000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>887501000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>867035000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>910482000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>967933000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>958028000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>961223000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1115714000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1153165000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1263430000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1374311000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1319871000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1180235000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1387783000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1506933000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1398956000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1061920000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1354190000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1412864000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1158452000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1163095000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1164396000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1197645000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>922095000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>781036000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>774802000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>862858000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>661051000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>630038000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>561492000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>693307000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>788305000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>936801000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>744839000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>960865000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>744816000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>536601000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>395707000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>596073000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>491990000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>453653000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>345252000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>519340000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>505328677.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>331267617.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>345525073.0</v>
       </c>
-      <c r="CH56"/>
       <c r="CI56"/>
+      <c r="CJ56"/>
     </row>
-    <row r="57" spans="1:87">
+    <row r="57" spans="1:88">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>1523457000.0</v>
+      </c>
+      <c r="C57">
         <v>1076191000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>933905000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1027263999.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1066774000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1000121000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>983275000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1183485000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>986031000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>982790000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>916575000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>754346000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>773038000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>971481000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>825241000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>933595000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>907933000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>839600000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>679542000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>718472000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>674895000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>497531000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>409432000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>427096000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>369502000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>753887000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>620568000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>701168000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>780169000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>582752000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>798286000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>608024000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>662640000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>668657000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>476602000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>460964000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>577476000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>799225000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>576051000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>679867000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>604855000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>594734000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>603661000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>654511000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>635378000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>707491000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>864140000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>882817000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>833913000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>972572000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1050143000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1018071000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1204765000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1045195000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>997802000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>648375000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>724474000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>771054000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>688148000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>543716000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>626410000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>751681000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>533874000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>405288000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>394042000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>567635000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>360143000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>349409000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>319888000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>494712000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>598671000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>633739000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>570906000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>789910000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>609770000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>392793000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>249349000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>447790000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>185186000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>219521000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>160551000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>290613000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>360638438.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>301753148.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>317305166.0</v>
       </c>
-      <c r="CH57"/>
-      <c r="CI57">
+      <c r="CI57"/>
+      <c r="CJ57">
         <v>207935000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:87">
+    <row r="58" spans="1:88">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>3600711000.0</v>
+      </c>
+      <c r="C58">
         <v>3175174000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3017800000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3098033000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3123069000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3071585000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2941793000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3123169000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2701628000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2731666000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2276426000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2161378000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2165458000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2372441000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2225802000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2344271000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2620466000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2303398000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2142944999.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2179200000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2139390000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2118007000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1977239000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2013772001.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2021093000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2435981000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2196498000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2277908000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2356468000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1925097000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2108848000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1848975000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1916790000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1925851000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1756410000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1804915000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1923021000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2166179000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1907035000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2054937000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1983753000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1969691000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1996242000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2044134000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1925799000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1403821000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1680538000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1735331000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1803038000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1964742000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1900411000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1751845000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1956786000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1893291000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1777681000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1433269000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1727498000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1553562000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1300710000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1296493000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1286957000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1395500000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1168611000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>796025000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>713962000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>895283000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>706933000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>672058000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>600243000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>745794000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>837025000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>979284000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>783143000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>998876000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>744223000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>528295000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>325204000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>535648000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>451057000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>409325000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>296092000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>478448000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>527313158.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>351652802.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>369799109.0</v>
       </c>
-      <c r="CH58"/>
-      <c r="CI58">
+      <c r="CI58"/>
+      <c r="CJ58">
         <v>261702000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:87">
+    <row r="59" spans="1:88">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -16672,375 +16849,379 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
+      <c r="CJ59"/>
     </row>
-    <row r="60" spans="1:87">
+    <row r="60" spans="1:88">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>711778000.0</v>
+      </c>
+      <c r="C60">
         <v>675543000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>682484000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>683002000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>692320000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>713523000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>720516000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>703205000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>762077000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>798832000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>773320000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>774706000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>759052000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>788444000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>749389000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>666031000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>534389000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-1902000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>536088000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>532748000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>544694000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>497668000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>511468000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>510042999.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>441760000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>460685000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>480521000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>484594000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>487991000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>497331000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>464259000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>427375000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>435396000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>390953000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>388010000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>388489000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>400563000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>647789000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>472164000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>605679000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>626539000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>647789000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>670682000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>689692000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>593777000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>586942000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>447514000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>424023000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>455378000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>463180000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>395364000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>389736000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>400459000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>436461000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>429615000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>436525000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>434245000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>315289000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>317150000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>332683000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>346371000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>-13762000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>-17764000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>239478000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>250734000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>157420000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>147319000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>153511000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>157237000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>143468000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>147772000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>154141000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>159671000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>160351000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>158414000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>163005000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>117986000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>103239000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>84045000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>82849000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>84263000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>76308000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>19617078.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>26064948.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>23162409.0</v>
       </c>
-      <c r="CH60"/>
-      <c r="CI60">
+      <c r="CI60"/>
+      <c r="CJ60">
         <v>42565000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:87">
+    <row r="61" spans="1:88">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -17084,79 +17265,82 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
+      <c r="CJ61"/>
     </row>
-    <row r="62" spans="1:87">
+    <row r="62" spans="1:88">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17202,50 +17386,51 @@
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
+      <c r="CJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17342,54 +17527,54 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B2">
-        <v>17499368000.0</v>
+        <v>18069798000.0</v>
       </c>
       <c r="C2">
         <v>16105670000.0</v>
       </c>
       <c r="D2">
         <v>15518534000.0</v>
       </c>
       <c r="E2">
         <v>17780237000.0</v>
       </c>
       <c r="F2">
         <v>12529014000.0</v>
       </c>
       <c r="G2">
         <v>7600461000.0</v>
       </c>
       <c r="H2">
         <v>12418973000.0</v>
       </c>
       <c r="I2">
         <v>12022193000.0</v>
       </c>
       <c r="J2">
         <v>8337500000.0</v>
       </c>
@@ -17422,53 +17607,55 @@
       </c>
       <c r="T2">
         <v>6630850000.0</v>
       </c>
       <c r="U2">
         <v>4359192000.0</v>
       </c>
       <c r="V2">
         <v>1219991000.0</v>
       </c>
       <c r="W2">
         <v>3111696974.0</v>
       </c>
       <c r="X2">
         <v>2411400000.0</v>
       </c>
       <c r="Y2">
         <v>1538900000.0</v>
       </c>
       <c r="Z2">
         <v>1691100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>152</v>
+      </c>
+      <c r="B3">
+        <v>142583000.0</v>
+      </c>
       <c r="C3">
         <v>139685000.0</v>
       </c>
       <c r="D3">
         <v>110090000.0</v>
       </c>
       <c r="E3">
         <v>104796000.0</v>
       </c>
       <c r="F3">
         <v>102241000.0</v>
       </c>
       <c r="G3">
         <v>100135000.0</v>
       </c>
       <c r="H3">
         <v>108192000.0</v>
       </c>
       <c r="I3">
         <v>106838000.0</v>
       </c>
       <c r="J3">
         <v>105652000.0</v>
       </c>
       <c r="K3">
@@ -17498,83 +17685,85 @@
       <c r="S3">
         <v>15126000.0</v>
       </c>
       <c r="T3">
         <v>9613000.0</v>
       </c>
       <c r="U3">
         <v>4110000.0</v>
       </c>
       <c r="V3">
         <v>953000.0</v>
       </c>
       <c r="W3">
         <v>3232285.0</v>
       </c>
       <c r="X3"/>
       <c r="Y3">
         <v>-1100000.0</v>
       </c>
       <c r="Z3">
         <v>26069000.0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>154</v>
+      </c>
+      <c r="B5">
+        <v>236202000.0</v>
+      </c>
       <c r="C5">
         <v>249709000.0</v>
       </c>
       <c r="D5">
         <v>246273000.0</v>
       </c>
       <c r="E5">
         <v>460288000.0</v>
       </c>
       <c r="F5">
         <v>142218000.0</v>
       </c>
       <c r="G5">
         <v>185102000.0</v>
       </c>
       <c r="H5">
         <v>126128000.0</v>
       </c>
       <c r="I5">
         <v>197171000.0</v>
       </c>
       <c r="J5">
         <v>119784000.0</v>
       </c>
       <c r="K5">
@@ -17606,54 +17795,54 @@
       </c>
       <c r="T5">
         <v>41881000.0</v>
       </c>
       <c r="U5">
         <v>42403000.0</v>
       </c>
       <c r="V5">
         <v>13079818.0</v>
       </c>
       <c r="W5">
         <v>18048796.0</v>
       </c>
       <c r="X5">
         <v>18000000.0</v>
       </c>
       <c r="Y5">
         <v>10000000.0</v>
       </c>
       <c r="Z5">
         <v>9631000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B6">
-        <v>236202000.0</v>
+        <v>378785000.0</v>
       </c>
       <c r="C6">
         <v>389394000.0</v>
       </c>
       <c r="D6">
         <v>356363000.0</v>
       </c>
       <c r="E6">
         <v>565084000.0</v>
       </c>
       <c r="F6">
         <v>244459000.0</v>
       </c>
       <c r="G6">
         <v>285237000.0</v>
       </c>
       <c r="H6">
         <v>234320000.0</v>
       </c>
       <c r="I6">
         <v>304009000.0</v>
       </c>
       <c r="J6">
         <v>225436000.0</v>
       </c>
@@ -17686,116 +17875,116 @@
       </c>
       <c r="T6">
         <v>51494000.0</v>
       </c>
       <c r="U6">
         <v>46513000.0</v>
       </c>
       <c r="V6">
         <v>14032818.0</v>
       </c>
       <c r="W6">
         <v>21281081.0</v>
       </c>
       <c r="X6">
         <v>18000000.0</v>
       </c>
       <c r="Y6">
         <v>8900000.0</v>
       </c>
       <c r="Z6">
         <v>35700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>22200000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B9">
-        <v>1062053000.0</v>
+        <v>491622999.0</v>
       </c>
       <c r="C9">
         <v>1057896000.0</v>
       </c>
       <c r="D9">
         <v>973640000.0</v>
       </c>
       <c r="E9">
         <v>1097649000.0</v>
       </c>
       <c r="F9">
         <v>719263000.0</v>
       </c>
       <c r="G9">
         <v>721138000.0</v>
       </c>
       <c r="H9">
         <v>662757000.0</v>
       </c>
       <c r="I9">
         <v>650409000.0</v>
       </c>
       <c r="J9">
         <v>583052000.0</v>
       </c>
@@ -17828,51 +18017,51 @@
       </c>
       <c r="T9">
         <v>126984000.0</v>
       </c>
       <c r="U9">
         <v>113226000.0</v>
       </c>
       <c r="V9">
         <v>28908000.0</v>
       </c>
       <c r="W9">
         <v>75871954.0</v>
       </c>
       <c r="X9">
         <v>67100000.0</v>
       </c>
       <c r="Y9">
         <v>55200000.0</v>
       </c>
       <c r="Z9">
         <v>62500000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B10">
         <v>99040000.0</v>
       </c>
       <c r="C10">
         <v>114936000.0</v>
       </c>
       <c r="D10">
         <v>160642000.0</v>
       </c>
       <c r="E10">
         <v>379029000.0</v>
       </c>
       <c r="F10">
         <v>62132000.0</v>
       </c>
       <c r="G10">
         <v>101563000.0</v>
       </c>
       <c r="H10">
         <v>36272000.0</v>
       </c>
       <c r="I10">
         <v>108026000.0</v>
       </c>
@@ -17908,54 +18097,54 @@
       </c>
       <c r="T10">
         <v>48204000.0</v>
       </c>
       <c r="U10">
         <v>35127000.0</v>
       </c>
       <c r="V10">
         <v>10394000.0</v>
       </c>
       <c r="W10">
         <v>17309000.0</v>
       </c>
       <c r="X10">
         <v>16000000.0</v>
       </c>
       <c r="Y10">
         <v>6000000.0</v>
       </c>
       <c r="Z10">
         <v>20600000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B11">
-        <v>-1063000.0</v>
+        <v>1063000.0</v>
       </c>
       <c r="C11">
         <v>4609000.0</v>
       </c>
       <c r="D11">
         <v>8136000.0</v>
       </c>
       <c r="E11">
         <v>16822000.0</v>
       </c>
       <c r="F11">
         <v>1336000.0</v>
       </c>
       <c r="G11">
         <v>-119000.0</v>
       </c>
       <c r="H11">
         <v>1094000.0</v>
       </c>
       <c r="I11">
         <v>5623000.0</v>
       </c>
       <c r="J11">
         <v>-23563000.0</v>
       </c>
@@ -17984,51 +18173,51 @@
       <c r="S11">
         <v>1152000.0</v>
       </c>
       <c r="T11">
         <v>1191000.0</v>
       </c>
       <c r="U11">
         <v>1666000.0</v>
       </c>
       <c r="V11">
         <v>986000.0</v>
       </c>
       <c r="W11">
         <v>739537.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11">
         <v>5100000.0</v>
       </c>
       <c r="Z11">
         <v>-10269000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B12">
         <v>137162000.0</v>
       </c>
       <c r="C12">
         <v>134773000.0</v>
       </c>
       <c r="D12">
         <v>85631000.0</v>
       </c>
       <c r="E12">
         <v>81259000.0</v>
       </c>
       <c r="F12">
         <v>80086000.0</v>
       </c>
       <c r="G12">
         <v>83539000.0</v>
       </c>
       <c r="H12">
         <v>89856000.0</v>
       </c>
       <c r="I12">
         <v>89145000.0</v>
       </c>
@@ -18064,154 +18253,156 @@
       </c>
       <c r="T12">
         <v>17408000.0</v>
       </c>
       <c r="U12">
         <v>11901000.0</v>
       </c>
       <c r="V12">
         <v>2686000.0</v>
       </c>
       <c r="W12">
         <v>4700240.0</v>
       </c>
       <c r="X12">
         <v>2000000.0</v>
       </c>
       <c r="Y12">
         <v>2200000.0</v>
       </c>
       <c r="Z12">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>162</v>
+      </c>
+      <c r="B13">
+        <v>132653000.0</v>
+      </c>
       <c r="C13">
         <v>136287000.0</v>
       </c>
       <c r="D13">
         <v>83128000.0</v>
       </c>
       <c r="E13">
         <v>81259000.0</v>
       </c>
       <c r="F13">
         <v>80086000.0</v>
       </c>
       <c r="G13">
         <v>83539000.0</v>
       </c>
       <c r="H13">
         <v>89856000.0</v>
       </c>
       <c r="I13">
         <v>89145000.0</v>
       </c>
       <c r="J13">
         <v>86230000.0</v>
       </c>
       <c r="K13">
         <v>86319000.0</v>
       </c>
       <c r="L13">
         <v>73332000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>-528000.0</v>
       </c>
       <c r="H14">
         <v>-689000.0</v>
       </c>
       <c r="I14">
         <v>-1502000.0</v>
       </c>
       <c r="J14">
         <v>-1635000.0</v>
       </c>
       <c r="K14">
         <v>-39211000.0</v>
       </c>
       <c r="L14">
         <v>-299000.0</v>
       </c>
       <c r="M14">
         <v>2271000.0</v>
       </c>
       <c r="N14">
         <v>-1562000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B15">
-        <v>72094000.0</v>
+        <v>79218000.0</v>
       </c>
       <c r="C15">
         <v>107693000.0</v>
       </c>
       <c r="D15">
         <v>152506000.0</v>
       </c>
       <c r="E15">
         <v>362207000.0</v>
       </c>
       <c r="F15">
         <v>60796000.0</v>
       </c>
       <c r="G15">
         <v>102210000.0</v>
       </c>
       <c r="H15">
         <v>35867000.0</v>
       </c>
       <c r="I15">
         <v>103905000.0</v>
       </c>
       <c r="J15">
         <v>58752000.0</v>
       </c>
@@ -18244,53 +18435,55 @@
       </c>
       <c r="T15">
         <v>47013000.0</v>
       </c>
       <c r="U15">
         <v>33461000.0</v>
       </c>
       <c r="V15">
         <v>9407000.0</v>
       </c>
       <c r="W15">
         <v>17309259.0</v>
       </c>
       <c r="X15">
         <v>16000000.0</v>
       </c>
       <c r="Y15">
         <v>6000000.0</v>
       </c>
       <c r="Z15">
         <v>20600000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>165</v>
+      </c>
+      <c r="B16">
+        <v>72094000.0</v>
+      </c>
       <c r="C16">
         <v>82774000.0</v>
       </c>
       <c r="D16">
         <v>128039000.0</v>
       </c>
       <c r="E16">
         <v>341217000.0</v>
       </c>
       <c r="F16">
         <v>57215000.0</v>
       </c>
       <c r="G16">
         <v>103609000.0</v>
       </c>
       <c r="H16">
         <v>37246000.0</v>
       </c>
       <c r="I16">
         <v>104938000.0</v>
       </c>
       <c r="J16">
         <v>59146000.0</v>
       </c>
       <c r="K16">
@@ -18318,53 +18511,55 @@
         <v>34134000.0</v>
       </c>
       <c r="S16">
         <v>21055000.0</v>
       </c>
       <c r="T16">
         <v>47013000.0</v>
       </c>
       <c r="U16">
         <v>33461000.0</v>
       </c>
       <c r="V16">
         <v>18101000.0</v>
       </c>
       <c r="W16">
         <v>17309000.0</v>
       </c>
       <c r="X16">
         <v>16041000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>166</v>
+      </c>
+      <c r="B17">
+        <v>97977000.0</v>
+      </c>
       <c r="C17">
         <v>110327000.0</v>
       </c>
       <c r="D17">
         <v>154704000.0</v>
       </c>
       <c r="E17">
         <v>362207000.0</v>
       </c>
       <c r="F17">
         <v>60796000.0</v>
       </c>
       <c r="G17">
         <v>101682000.0</v>
       </c>
       <c r="H17">
         <v>35178000.0</v>
       </c>
       <c r="I17">
         <v>102403000.0</v>
       </c>
       <c r="J17">
         <v>57117000.0</v>
       </c>
       <c r="K17">
@@ -18374,182 +18569,184 @@
         <v>43264000.0</v>
       </c>
       <c r="M17">
         <v>116980000.0</v>
       </c>
       <c r="N17">
         <v>41053000.0</v>
       </c>
       <c r="O17">
         <v>46743000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>167</v>
+      </c>
+      <c r="B18">
+        <v>-137162000.0</v>
+      </c>
       <c r="C18">
         <v>-134773000.0</v>
       </c>
       <c r="D18">
         <v>-84645000.0</v>
       </c>
       <c r="E18">
         <v>-81259000.0</v>
       </c>
       <c r="F18">
         <v>-80086000.0</v>
       </c>
       <c r="G18">
         <v>-83539000.0</v>
       </c>
       <c r="H18">
         <v>-89856000.0</v>
       </c>
       <c r="I18">
         <v>-89145000.0</v>
       </c>
       <c r="J18">
         <v>-86230000.0</v>
       </c>
       <c r="K18">
         <v>-86319000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>-7164000.0</v>
       </c>
       <c r="H19">
         <v>-13080000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>380000.0</v>
       </c>
       <c r="G20">
         <v>1927000.0</v>
       </c>
       <c r="H20">
         <v>2022000.0</v>
       </c>
       <c r="I20">
         <v>414000.0</v>
       </c>
       <c r="J20">
         <v>809000.0</v>
       </c>
       <c r="K20">
         <v>149972000.0</v>
       </c>
       <c r="L20">
         <v>2097000.0</v>
       </c>
       <c r="M20">
         <v>149972000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B21">
-        <v>234664000.0</v>
+        <v>191279000.0</v>
       </c>
       <c r="C21">
         <v>251223000.0</v>
       </c>
       <c r="D21">
         <v>243770000.0</v>
       </c>
       <c r="E21">
         <v>460288000.0</v>
       </c>
       <c r="F21">
         <v>142218000.0</v>
       </c>
       <c r="G21">
         <v>192266000.0</v>
       </c>
       <c r="H21">
         <v>139208000.0</v>
       </c>
       <c r="I21">
         <v>197171000.0</v>
       </c>
       <c r="J21">
         <v>119784000.0</v>
       </c>
@@ -18582,84 +18779,84 @@
       </c>
       <c r="T21">
         <v>51494000.0</v>
       </c>
       <c r="U21">
         <v>46513000.0</v>
       </c>
       <c r="V21">
         <v>13080000.0</v>
       </c>
       <c r="W21">
         <v>18048796.0</v>
       </c>
       <c r="X21">
         <v>18000000.0</v>
       </c>
       <c r="Y21">
         <v>10000000.0</v>
       </c>
       <c r="Z21">
         <v>19900000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
-        <v>18326757000.0</v>
+        <v>18370142000.0</v>
       </c>
       <c r="C23">
         <v>16912343000.0</v>
       </c>
       <c r="D23">
         <v>16248404000.0</v>
       </c>
       <c r="E23">
         <v>18417598000.0</v>
       </c>
       <c r="F23">
         <v>13106059000.0</v>
       </c>
       <c r="G23">
         <v>8129333000.0</v>
       </c>
       <c r="H23">
         <v>12942522000.0</v>
       </c>
       <c r="I23">
         <v>12472643000.0</v>
       </c>
       <c r="J23">
         <v>8801583000.0</v>
       </c>
@@ -18692,225 +18889,229 @@
       </c>
       <c r="T23">
         <v>6706340000.0</v>
       </c>
       <c r="U23">
         <v>4425905000.0</v>
       </c>
       <c r="V23">
         <v>1235819000.0</v>
       </c>
       <c r="W23">
         <v>3169520132.0</v>
       </c>
       <c r="X23">
         <v>2460500000.0</v>
       </c>
       <c r="Y23">
         <v>1584100000.0</v>
       </c>
       <c r="Z23">
         <v>1717900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>-3581000.0</v>
       </c>
       <c r="G24">
         <v>-1399000.0</v>
       </c>
       <c r="H24">
         <v>-1379000.0</v>
       </c>
       <c r="I24">
         <v>-1033000.0</v>
       </c>
       <c r="J24">
         <v>-394000.0</v>
       </c>
       <c r="K24">
         <v>1336000.0</v>
       </c>
       <c r="L24">
         <v>-7667000.0</v>
       </c>
       <c r="M24">
         <v>-5981000.0</v>
       </c>
       <c r="N24">
         <v>-3521000.0</v>
       </c>
       <c r="O24">
         <v>-1212000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>174</v>
+      </c>
+      <c r="B25">
+        <v>142583000.0</v>
+      </c>
       <c r="C25">
         <v>139685000.0</v>
       </c>
       <c r="D25">
         <v>107176000.0</v>
       </c>
       <c r="E25">
         <v>8851000.0</v>
       </c>
       <c r="F25">
         <v>102241000.0</v>
       </c>
       <c r="G25">
         <v>100135000.0</v>
       </c>
       <c r="H25">
         <v>108192000.0</v>
       </c>
       <c r="I25">
         <v>106838000.0</v>
       </c>
       <c r="J25">
         <v>105652000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>177</v>
+      </c>
+      <c r="B28">
+        <v>305702000.0</v>
+      </c>
       <c r="C28">
         <v>292073000.0</v>
       </c>
       <c r="D28">
         <v>273269000.0</v>
       </c>
       <c r="E28">
         <v>321321000.0</v>
       </c>
       <c r="F28">
         <v>259570000.0</v>
       </c>
       <c r="G28">
         <v>192533000.0</v>
       </c>
       <c r="H28">
         <v>213041000.0</v>
       </c>
       <c r="I28">
         <v>109375000.0</v>
       </c>
       <c r="J28">
         <v>163327000.0</v>
       </c>
       <c r="K28">
@@ -18938,104 +19139,106 @@
         <v>61000000.0</v>
       </c>
       <c r="S28">
         <v>42000000.0</v>
       </c>
       <c r="T28">
         <v>46000000.0</v>
       </c>
       <c r="U28">
         <v>43000000.0</v>
       </c>
       <c r="V28">
         <v>40000000.0</v>
       </c>
       <c r="W28">
         <v>51576000.0</v>
       </c>
       <c r="X28">
         <v>47836000.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>178</v>
+      </c>
+      <c r="B29">
+        <v>1063000.0</v>
+      </c>
       <c r="C29">
         <v>4609000.0</v>
       </c>
       <c r="D29">
         <v>4235000.0</v>
       </c>
       <c r="E29">
         <v>16822000.0</v>
       </c>
       <c r="F29">
         <v>1336000.0</v>
       </c>
       <c r="G29">
         <v>-119000.0</v>
       </c>
       <c r="H29">
         <v>1094000.0</v>
       </c>
       <c r="I29">
         <v>5623000.0</v>
       </c>
       <c r="J29">
         <v>-23563000.0</v>
       </c>
       <c r="K29">
         <v>53000.0</v>
       </c>
       <c r="L29">
         <v>-1873000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
-        <v>827389000.0</v>
+        <v>300344000.0</v>
       </c>
       <c r="C30">
         <v>806673000.0</v>
       </c>
       <c r="D30">
         <v>729870000.0</v>
       </c>
       <c r="E30">
         <v>637361000.0</v>
       </c>
       <c r="F30">
         <v>577045000.0</v>
       </c>
       <c r="G30">
         <v>528872000.0</v>
       </c>
       <c r="H30">
         <v>523549000.0</v>
       </c>
       <c r="I30">
         <v>450450000.0</v>
       </c>
       <c r="J30">
         <v>464083000.0</v>
       </c>
@@ -19068,53 +19271,55 @@
       </c>
       <c r="T30">
         <v>75490000.0</v>
       </c>
       <c r="U30">
         <v>66713000.0</v>
       </c>
       <c r="V30">
         <v>15828000.0</v>
       </c>
       <c r="W30">
         <v>57823158.0</v>
       </c>
       <c r="X30">
         <v>49100000.0</v>
       </c>
       <c r="Y30">
         <v>45200000.0</v>
       </c>
       <c r="Z30">
         <v>26800000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>180</v>
+      </c>
+      <c r="B31">
+        <v>-92239000.0</v>
+      </c>
       <c r="C31">
         <v>-136287000.0</v>
       </c>
       <c r="D31">
         <v>-83128000.0</v>
       </c>
       <c r="E31">
         <v>-81259000.0</v>
       </c>
       <c r="F31">
         <v>-80086000.0</v>
       </c>
       <c r="G31">
         <v>-90703000.0</v>
       </c>
       <c r="H31">
         <v>-102936000.0</v>
       </c>
       <c r="I31">
         <v>-89145000.0</v>
       </c>
       <c r="J31">
         <v>-86230000.0</v>
       </c>
       <c r="K31">
@@ -19144,51 +19349,51 @@
       <c r="S31">
         <v>-20799000.0</v>
       </c>
       <c r="T31">
         <v>-3290000.0</v>
       </c>
       <c r="U31">
         <v>-11386000.0</v>
       </c>
       <c r="V31">
         <v>6008000.0</v>
       </c>
       <c r="W31"/>
       <c r="X31">
         <v>-2000000.0</v>
       </c>
       <c r="Y31">
         <v>-4000000.0</v>
       </c>
       <c r="Z31">
         <v>700000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B32">
         <v>18561421000.0</v>
       </c>
       <c r="C32">
         <v>17163566000.0</v>
       </c>
       <c r="D32">
         <v>16492174000.0</v>
       </c>
       <c r="E32">
         <v>18877886000.0</v>
       </c>
       <c r="F32">
         <v>13248277000.0</v>
       </c>
       <c r="G32">
         <v>8321599000.0</v>
       </c>
       <c r="H32">
         <v>13081730000.0</v>
       </c>
       <c r="I32">
         <v>12672602000.0</v>
       </c>
@@ -19243,890 +19448,899 @@
       <c r="Z32">
         <v>1753600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ32"/>
+  <dimension ref="A1:CK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
       </c>
-      <c r="CH1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CI1" t="s">
-        <v>181</v>
+        <v>150</v>
       </c>
       <c r="CJ1" t="s">
+        <v>182</v>
+      </c>
+      <c r="CK1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B2">
-        <v>4244159000.0</v>
+        <v>4871754000.0</v>
       </c>
       <c r="C2">
+        <v>4427394000.0</v>
+      </c>
+      <c r="D2">
         <v>4423048000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4495205000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4336956000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3917410000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4136189000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4121814000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4051157000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4128715000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3992525000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3589031000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3808263000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4145395000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4298368000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5042174000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4294300000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3898767000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3120852000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3101100000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2408295000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2029335000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1892141000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1229630000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2449355000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3197910000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3057884000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3340397000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2822782000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3052457000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3333861000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2977314000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2658561000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2242923000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2009652000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1954168000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2130757000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2157952000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1897587000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2016857000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1620753000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2036821000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2333904000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2535900000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2810558000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3391427000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3895023000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4482332000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4958567000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4661600000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4337146000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4673899000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5493338000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5012385000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4534574000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3825388000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3920162000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4047246000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3716486000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3367577000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3494822000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2703380000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1511744000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1502740000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1916977000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1656924000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1256058000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1173360000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1582241000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1692769000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2246151000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2275036000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2685376000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2162944000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1574514000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1362468000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1530924000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1059564000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>970113000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1010709000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1318806000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>-1488308663.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>835902593.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>936198535.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>981502421.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>657925559.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1471668000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2410172000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>152</v>
+      </c>
+      <c r="B3">
+        <v>35589000.0</v>
+      </c>
       <c r="C3">
+        <v>35318000.0</v>
+      </c>
+      <c r="D3">
         <v>35236000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>36124000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>35905000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>36180000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>35753000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>35266000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>32486000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>29138000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>27507000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>26797000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>26648000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>26224000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>26920000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>24951000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>26701000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>26069000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>25692000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>25505000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>24975000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>24707000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>24773000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>24880000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>25775000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>26648000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>27234000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>26105000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>28205000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2976000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>27586000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>25342000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>26482000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2425000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>26510000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>26549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2261000.0</v>
       </c>
       <c r="AL3">
         <v>2261000.0</v>
       </c>
       <c r="AM3">
+        <v>2261000.0</v>
+      </c>
+      <c r="AN3">
         <v>28525000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>29280000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>28669000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2769000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2319000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3070000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>5341000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5293000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4522000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4524000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4528000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>21600000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>6676000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>19547000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>16691000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>12795000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>11266000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>12181000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>9216000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>7634000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>7619000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>7601000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>7505000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>7349000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1005000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>3904000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>691000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>3591000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3689000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>3747000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3713000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>3885000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>3749000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3810000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>3682000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3506000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2771000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2067000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1269000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>823000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1127000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1088000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1072000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>-1942950.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>967039.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>405701.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1029922.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>405701.0</v>
       </c>
-      <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -20257,612 +20471,621 @@
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>154</v>
+      </c>
+      <c r="B5">
+        <v>352104000.0</v>
+      </c>
       <c r="C5">
+        <v>58734000.0</v>
+      </c>
+      <c r="D5">
         <v>61894000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>59621000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>55953000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>58423000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>83306000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>83523000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>24457000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>81731000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>49157000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>63886000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>51499000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>79042000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>141297000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>186813000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>53136000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>39611000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>53683000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>32992000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>15932000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>25523000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>40182000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>100590000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>18807000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>20682000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>37797000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>37875000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>29774000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>106653000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>8144000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>27619000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>79207000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>38724000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>34363000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>24873000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>43367000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-22943000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-132248000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-17358000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-14444000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>43561000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>27192000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>20276000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>39997000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>62012000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>51668000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-4462000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>64055000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>44400000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>13805000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>17736000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-14307000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>32647000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>16808000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>27213000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>7920000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>17848000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2186000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-798000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>8668000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>13536000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>5434000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>3283000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>19479000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>16836000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>2312000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>803000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>19651000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>18985000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>2555000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-827000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>11112000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>18256000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>4373000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1429000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>22597000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>15526000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>8616000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>4468000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>15688000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>22009494659836.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>2192961.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>7187389.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-18990460.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>7517907.0</v>
       </c>
-      <c r="CI5">
-[...1 lines deleted...]
-      </c>
       <c r="CJ5">
         <v>0.0</v>
       </c>
+      <c r="CK5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B6">
-        <v>58734000.0</v>
+        <v>387693000.0</v>
       </c>
       <c r="C6">
+        <v>94052000.0</v>
+      </c>
+      <c r="D6">
         <v>97130000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>95745000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>91858000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>94603000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>119059000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>118789000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>56943000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>110869000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>76664000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>90683000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>78147000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>105266000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>168217000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>211764000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>79837000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>65680000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>79375000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>58497000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>40907000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>50230000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>64955000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>125470000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>44582000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>47330000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>65031000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>63980000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>57979000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>109629000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>35730000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>52961000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>105689000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>41149000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>60873000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>51422000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>45628000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-20682000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-103723000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>11922000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>14225000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>46330000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>29511000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>23346000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>45338000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>67305000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>56190000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>62000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>68583000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>66000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>20481000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>37283000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2384000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>45442000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>28074000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>39394000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>17136000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>25482000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>9805000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>6803000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>16173000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>20885000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>6439000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>7187000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>20170000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>20427000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>6001000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>4550000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>23364000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>22870000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>6304000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>2983000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>14794000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>21762000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>7144000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>3496000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>23866000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>16349000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>9743000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>5556000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>16760000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>22009492716886.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>3160000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>7593090.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-17960538.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>7923608.0</v>
       </c>
-      <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -20993,86 +21216,87 @@
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -21203,1196 +21427,1213 @@
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B9">
-        <v>403724000.0</v>
+        <v>450046000.0</v>
       </c>
       <c r="C9">
+        <v>220489000.0</v>
+      </c>
+      <c r="D9">
         <v>271368000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>131720000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>255241000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>268828000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>286049000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>287884000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>94235000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>280397000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>228520000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>242659000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>222064000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>281556000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>328379000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>281476000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>206238000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>193128000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>203058000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>178045000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>145032000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>166212000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>169241000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>239947000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>145738000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>151001000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>187769000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>167143000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>156844000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>221844000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>134974000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>149261000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>144330000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>157569000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>150094000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>135362000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>140027000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>154478000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>132611000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>129342000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>130059000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>132624000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>152299000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>144188000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>168558000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>141521000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>155435000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>87288000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>158361000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>133600000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>96280000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>97857000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>95852000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>104874000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>82620000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>90675000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>55319000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>59498000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>49279000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>44571000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>56250000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>51894000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>35095000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>27711000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>45407000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>42052000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>29273000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>27789000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>50714000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>35574000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>25928000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>22673000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>35616000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>39163000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>23947000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>21622000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>42252000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>34644000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>25721000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>20644000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>32217000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-32921472.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>18950148.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>21439662.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>24561853.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>12342789.0</v>
       </c>
-      <c r="CI9">
-[...1 lines deleted...]
-      </c>
       <c r="CJ9">
+        <v>0.0</v>
+      </c>
+      <c r="CK9">
         <v>68285000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B10">
+        <v>70975000.0</v>
+      </c>
+      <c r="C10">
         <v>25450000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>28578000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>25098000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>19914000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>24006000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>48177000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>47992000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5239000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>61063000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>28068000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>42080000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>29431000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>59360000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>122250000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>165757000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>31662000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>19864000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>34023000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>12672000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4427000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4528000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>20328000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>79501000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2794000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1061000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>15706000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>14809000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6818000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>58693000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-14435000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>6006000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>57762000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-5474000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>13737000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2950000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>22341000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-67277000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-153445000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-9093000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-8755000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-5747000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>8868000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6895000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>31375000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>28785000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>43866000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-12184000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>57476000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>33000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4694000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>8712000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>12460000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>24084000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>7571000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>18065000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-1400000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>10117000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1858000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-848000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>8293000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>5552000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>551000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-1091000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>15415000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>12588000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2259000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1128000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>19588000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>13540000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1007000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-1104000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>8764000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>11301000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2530000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>973000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>33400000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>11660000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>6329000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>3770000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>13368000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>17309259000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-2047870000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>10397000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>6758000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-12752000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>12752000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>16041000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B11">
-        <v>-392000.0</v>
+        <v>839000.0</v>
       </c>
       <c r="C11">
+        <v>392000.0</v>
+      </c>
+      <c r="D11">
         <v>-447000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-112000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1230000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>148000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2255000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1843000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>363000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>5785000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1260000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>691000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>400000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1884000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10811000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2950000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1177000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>547000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>386000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>533000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-130000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>86000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2136000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3528000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-5869000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-181000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>813000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>438000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>24000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6523000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>29000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-16000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-913000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-23635000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-723000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>959000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-164000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-1615000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3138000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-550000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-920000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-2842000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>722000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-719000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>966000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>303000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>244000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>94000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>322000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-33000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2727000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>379000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-1875000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1349000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>678000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-450000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>100000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>68000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>7947000.0</v>
       </c>
-      <c r="BH11">
-[...1 lines deleted...]
-      </c>
       <c r="BI11">
+        <v>0.0</v>
+      </c>
+      <c r="BJ11">
         <v>200000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-387000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>72000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>50000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>387000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>354000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>200000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>150000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>725000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>857000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>17000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>150000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>145000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>303000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-363000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>363000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>525000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>601000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>95000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>290000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>680000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>9908676.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>4240920.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1988846.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-25748463.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>9718795.0</v>
       </c>
-      <c r="CI11">
-[...1 lines deleted...]
-      </c>
       <c r="CJ11">
         <v>0.0</v>
       </c>
+      <c r="CK11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B12">
+        <v>-35503000.0</v>
+      </c>
+      <c r="C12">
         <v>33284000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>33316000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>34523000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>36039000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>34417000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>35129000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>35531000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>29696000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>20668000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>21089000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>21806000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>22068000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>19682000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>19047000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>21056000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>21474000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>19747000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>19660000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>20320000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>20359000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>20995000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>19854000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>21089000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>21601000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>21743000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>22091000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>23066000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>22956000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>23508000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>22579000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>21613000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>21445000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>20394000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>20626000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>21923000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>23287000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>21127000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>21197000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>21015000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>22980000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>22275000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>20643000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>16451000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>13963000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>12087000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>12324000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>12246000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>11107000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>11424000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>9111000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>9024000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>8916000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>8563000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>9237000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>9148000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>9320000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>7731000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>7947000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>7651000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>7880000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>7984000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>5888000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>4374000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>4064000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>4248000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3742000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3422000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>3776000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>5385000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>5297000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4087000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>6030000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>6955000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>4614000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2523000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>3316000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>4381000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3414000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1786000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>2320000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>4482642.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>3190951000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1988846.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1891606.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1646000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1163000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2007000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>31846000.0</v>
+      </c>
+      <c r="D13">
         <v>32661000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>32173000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>35973000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>34059000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>35276000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>19909000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>20602000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>22068000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>19682000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>19047000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>21056000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>21474000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>19747000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>19660000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>20320000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>20359000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>20995000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>19854000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>21089000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>21601000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>21743000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>22091000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>23066000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>22956000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -22407,182 +22648,181 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-      <c r="R14">
-[...1 lines deleted...]
-      </c>
+      <c r="R14"/>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
+        <v>0.0</v>
+      </c>
+      <c r="U14">
         <v>-2129000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-2072000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-2169000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-38000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-289000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-201000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-52000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-187000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-118000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-332000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-360000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-384000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-391000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-367000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-393000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-418000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-383000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-441000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-135000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-37032000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-1233000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-811000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-623000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-66000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>396000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-6000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>572000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1114000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>441000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>144000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-1013000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-679000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>379000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>-249000.0</v>
       </c>
-      <c r="BB14">
-[...1 lines deleted...]
-      </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
@@ -22641,757 +22881,768 @@
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B15">
-        <v>18344000.0</v>
+        <v>64742999.0</v>
       </c>
       <c r="C15">
+        <v>20125000.0</v>
+      </c>
+      <c r="D15">
         <v>24226000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>20595000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>18684000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>23858000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>45922000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>43515000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-8738000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>55278000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>26808000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>41389000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>29031000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>57476000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>111439000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>162807000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>30485000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>19317000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>33637000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>12139000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-4297000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4442000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>18230000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>76262000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3276000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-828000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>13003000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>12441000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>7126000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>48612000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-14080000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>6303000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>58646000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>18430000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>14778000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2358000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>22792000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-65527000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-119551000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-7310000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-7024000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-2282000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>8212000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>7218000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>28236000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>26093000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>40885000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-12719000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>55502000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>34000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3407000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>8694000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>14825000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>22256000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>6577000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>18206000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-1400000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>9820000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1716000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-848000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>8093000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>6457000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>479000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-1141000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>17050000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>11443000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1973000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>911000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>18487000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>12683000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>990000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-1254000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>8619000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>10998000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2530000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>610000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>32875000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>11059000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>6234000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>3480000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>12688000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1057783.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-2047870.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>5199000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>6758003.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-2200888.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>12752000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>16041000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>18344000.0</v>
+      </c>
+      <c r="D16">
         <v>22445000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18814000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12491000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>17789000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>40023000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>20536000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>43728000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>30813000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>52245000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>105949000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>164973000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>31662000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>18317000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>34630000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7827000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-3558000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4984000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>18554000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>76773000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3298000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-514000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>15475000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>14855000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7430000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>53084000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-14107000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>6523000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>59438000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>18678000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>14978000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2390000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>23100000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-65966000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-120352000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-7359000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-7071000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-2297000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>11044000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>9889000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>32594000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>27910000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>44131000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-57010000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>58518000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>35257000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>26857000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>5589000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-21567000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>22735000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>6893000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>18515000.0</v>
       </c>
-      <c r="BE16">
-[...1 lines deleted...]
-      </c>
       <c r="BF16">
+        <v>0.0</v>
+      </c>
+      <c r="BG16">
         <v>10049000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1716000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-961000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>8293000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>5939000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>551000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3159000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>17389000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>12234000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2059000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>978000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>18863000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>12683000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1007000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>-8619000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>8619000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>10998000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>2530000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>610000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>32875000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>11059000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>6234000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>3480000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>12688000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>9752000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>-10397000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>10397000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>6758000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>-12752000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>12752000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>16041000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>166</v>
+      </c>
+      <c r="B17">
+        <v>70136000.0</v>
+      </c>
       <c r="C17">
+        <v>25058000.0</v>
+      </c>
+      <c r="D17">
         <v>29025000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>25210000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>18684000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>23858000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>45922000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>46149000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-5602000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>55278000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>26808000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>41389000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>29031000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>57476000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>111439000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>162807000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>30485000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>19317000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>33637000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>12139000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-4297000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>4442000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>18192000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>75973000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>3075000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-880000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>14893000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>14371000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>6794000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>52170000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-14464000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>6022000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>58675000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>18161000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>14460000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1991000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>22505000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-65662000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-156583000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-8543000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-7835000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-2905000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>8146000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>7614000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>30409000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>116980000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>43622000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
         <v>57154000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>33029000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>25136000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>5204000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-22316000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>1858000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-848000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -23429,138 +23680,145 @@
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>167</v>
+      </c>
+      <c r="B18">
+        <v>-35503000.0</v>
+      </c>
       <c r="C18">
+        <v>-33284000.0</v>
+      </c>
+      <c r="D18">
         <v>-33316000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-34523000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-36039000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-34417000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-35129000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-35531000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-29696000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-20668000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-21089000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-21806000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-22068000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-19682000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-19047000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-21056000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-21474000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-19747000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-19660000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-20320000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-20359000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-20995000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-19854000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-21089000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-21601000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-21743000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-22091000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-23066000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-22956000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -23575,88 +23833,89 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>1204000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>-7164000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>-13080000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
@@ -23673,188 +23932,187 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>192000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>188000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>203000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1724000.0</v>
       </c>
-      <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>1422000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>600000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
         <v>414000.0</v>
       </c>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
-        <v>809000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI20">
         <v>809000.0</v>
       </c>
       <c r="AJ20">
+        <v>809000.0</v>
+      </c>
+      <c r="AK20">
         <v>-1618000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>809000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>-6480000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>147817000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>2530000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>6105000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1204000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>680000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>213000.0</v>
       </c>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>149972000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
         <v>1719000.0</v>
       </c>
-      <c r="BH20">
-[...1 lines deleted...]
-      </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
@@ -23895,352 +24153,356 @@
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B21">
-        <v>57296000.0</v>
+        <v>352104000.0</v>
       </c>
       <c r="C21">
+        <v>16431000.0</v>
+      </c>
+      <c r="D21">
         <v>61415000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>58330000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>55887000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>58065000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>83453000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>83869000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>26101000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>81612000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>47977000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>62682000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>51499000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>79042000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>141297000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>186813000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>53136000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>39611000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>53683000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-32992000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>15932000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>32687000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>40182000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>100590000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>18807000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>20682000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>50877000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>37875000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>29774000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>82201000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>8144000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>27619000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>79207000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>14920000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>34363000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>24873000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>45628000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-46150000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-132248000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>11922000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>14225000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>16528000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>29511000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>23346000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>45338000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>40872000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>56190000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>62000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>68583000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>44400000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>13805000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>17736000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>21376000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>32647000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>16808000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>27213000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>7920000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>17848000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>9805000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>6803000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>16173000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>13536000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>6439000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>3283000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>19479000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>16836000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>6001000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>4550000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>23364000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>18985000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>6304000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2983000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>14794000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>18256000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>7144000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>3496000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>22598000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>15526000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>9743000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>5556000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>15688000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-3487828.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>2193050.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>7187389.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>4688906.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-555102.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>13915000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>18048000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -24371,786 +24633,796 @@
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
-        <v>4588851000.0</v>
+        <v>4969696000.0</v>
       </c>
       <c r="C23">
+        <v>4631452000.0</v>
+      </c>
+      <c r="D23">
         <v>4633001000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4568595000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4536310000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4128173000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4338785000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4325829000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4119291000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4327500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4173068000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3769008000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3978828000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4347909000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4485450000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5136837000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4447402000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4052284000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3270227000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3312137000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2537395000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2162860000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2021200000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1368987000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2576286000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3328229000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3193810000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3470793000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2949792000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3192060000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3462843000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3095923000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2721817000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2379905000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2122384000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2062276000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2237018000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2271386000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2007143000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2131747000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1730482000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2152150000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2456012000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2656529000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2933341000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3492076000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3994268000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4569558000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5048345000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4750800000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4419621000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4754020000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5567814000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5084612000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4600386000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3888850000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3967561000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>4088585000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3754241000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3405345000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3534899000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2741738000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1540400000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1527168000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1942905000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1682140000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1279330000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1196599000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1609591000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1709358000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2265775000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2294726000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2706198000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2183851000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1591317000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1380594000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1550579000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1078682000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>986091000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1025797000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1335335000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1517742307.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>852659691.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>950450808.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1025054734.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>662750441.0</v>
       </c>
-      <c r="CI23">
-[...1 lines deleted...]
-      </c>
       <c r="CJ23">
         <v>0.0</v>
       </c>
+      <c r="CK23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>-2339000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1782000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>-2027000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-2166000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1177000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-993000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-849000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-739000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-542000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-324000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-511000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-22000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-314000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-395000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-366000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-304000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-554000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>27000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-110000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-396000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-124000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-100000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-16000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-154000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>439000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>801000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>49000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>47000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>15000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-2832000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-2671000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-2179000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>-1623000.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>-1508000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-1215000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-1042000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-764000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-500000.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>142000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>113000.0</v>
       </c>
-      <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>174</v>
+      </c>
+      <c r="B25">
+        <v>35589000.0</v>
+      </c>
       <c r="C25">
+        <v>35318000.0</v>
+      </c>
+      <c r="D25">
         <v>35236000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>36124000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>35905000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>36180000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>35753000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>35266000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>32486000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>29138000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2017000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2018000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2084000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2117000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>26920000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>24951000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>26701000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>26069000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>25692000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>25505000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>24975000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>24707000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>24773000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>24880000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>25775000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>26648000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>27234000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>26105000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>28205000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>27428000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>27586000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>25342000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>26482000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>26229000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>26510000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>26549000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>26364000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>25468000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>28525000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>29280000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>28669000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>29802000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>30809000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>26768000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>28472000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>23611000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>21578000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>21469000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>18192000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>21600000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>22704000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>19547000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>16691000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>12795000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>11266000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>12181000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>9216000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>7634000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>7619000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>7601000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>7505000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>7349000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>5167000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>3904000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>3662000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>3591000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>3689000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>3747000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>3713000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>3885000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3749000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3810000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>3682000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3506000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2771000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2067000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1269000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>823000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1127000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1088000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1072000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-1942950.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>967039.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>405701.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1029922.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>405701.0</v>
       </c>
-      <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -25281,552 +25553,565 @@
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>2456000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>28485000.0</v>
       </c>
-      <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>39251000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>37252000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>31788000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>34829000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>26777000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>19870000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>8192000.0</v>
       </c>
-      <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>19356000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>10654000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>17627000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>20290000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>16580000.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>24105000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>24036000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>22467000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>14810000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>17166000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>18809000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>21110000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>18348000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>17246000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>13891000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>16578000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>15815000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>13859000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>13299000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>18075000.0</v>
       </c>
-      <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>177</v>
+      </c>
+      <c r="B28">
+        <v>99350000.0</v>
+      </c>
       <c r="C28">
+        <v>80921000.0</v>
+      </c>
+      <c r="D28">
         <v>76289000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>74775000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>73717000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>79427000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>70495000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>72370000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>69781000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>81302000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>63479000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>177075000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>170609000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>80838000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>65123000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>169395000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>155514000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>57849000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>146825000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>54031000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>126852000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>192533000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>125453000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>59017000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>40923000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>41090000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>58701000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>53539000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>41090000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>49555000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>42127000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>40000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>13300000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>59600000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>40100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>34700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69829000.0</v>
       </c>
       <c r="AL28">
         <v>69829000.0</v>
       </c>
       <c r="AM28">
+        <v>69829000.0</v>
+      </c>
+      <c r="AN28">
         <v>36700000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>75891000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>72236000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>72174000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>77309000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>72168000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>68656000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>51774000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>41400000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>51029000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>47952000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>48293000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>46713000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>47367000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>43340000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>39721000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>40196000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>37138000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>23358000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>54932000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>19373000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>17755000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>17804000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>18914000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>10405000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>9803000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>8659000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>8765000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>8666000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>9137000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>8475000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>10300000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>10500000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>10200000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>11100000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>11200000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>9500000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>11500000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>13400000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>12400000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>10300000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>9400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10900000.0</v>
       </c>
       <c r="CD28">
         <v>10900000.0</v>
       </c>
       <c r="CE28">
+        <v>10900000.0</v>
+      </c>
+      <c r="CF28">
         <v>13106000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>27401000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>14788000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>12265000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>24523000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>47836000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>178</v>
+      </c>
+      <c r="B29">
+        <v>839000.0</v>
+      </c>
       <c r="C29">
+        <v>392000.0</v>
+      </c>
+      <c r="D29">
         <v>-447000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-112000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1230000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>148000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2255000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1843000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>363000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5785000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1260000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>691000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1884000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10811000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2950000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1177000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>547000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>386000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>533000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-130000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>86000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2136000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3528000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-5869000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-181000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>813000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>438000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>24000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -25841,846 +26126,856 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
-        <v>344692000.0</v>
+        <v>97942000.0</v>
       </c>
       <c r="C30">
+        <v>204058000.0</v>
+      </c>
+      <c r="D30">
         <v>209953000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>73390000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>199354000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>210763000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>202596000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>204015000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>68134000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>198785000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>180543000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>179977000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>170565000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>202514000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>187082000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>94663000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>153102000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>153517000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>149375000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>211037000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>129100000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>133525000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>129059000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>139357000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>126931000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>130319000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>135926000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>130396000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>127010000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>139603000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>128982000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>118609000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>63256000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>136982000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>112732000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>108108000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>106261000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>113434000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>109556000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>114890000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>109729000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>115329000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>122108000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>120629000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>122783000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>100649000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>99245000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>87226000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>89778000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>83348000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>82475000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>80121000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>74476000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>72227000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>65812000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>63462000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>47399000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>41339000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>37755000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>37768000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>40077000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>38358000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>28656000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>24428000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>25928000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>25216000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>23272000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>23239000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>27350000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>16589000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>19624000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>19690000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>20822000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>20907000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>16803000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>18126000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>19655000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>19118000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>15978000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>15088000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>16529000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-29433644.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>16757098.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>14252273.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>43552313.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>4824882.0</v>
       </c>
-      <c r="CI30">
-[...1 lines deleted...]
-      </c>
       <c r="CJ30">
         <v>0.0</v>
       </c>
+      <c r="CK30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B31">
-        <v>-31846000.0</v>
+        <v>-281129000.0</v>
       </c>
       <c r="C31">
+        <v>9019000.0</v>
+      </c>
+      <c r="D31">
         <v>-32837000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-33232000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-35973000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-34059000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-35276000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-35877000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-31340000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-20549000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-19909000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-20602000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-22068000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-19682000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-19047000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-21056000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-21474000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-19747000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-19660000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>45664000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-20359000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-28159000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-19854000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-21089000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-21601000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-21743000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-35171000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-23066000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-22956000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-23508000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-22579000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-21613000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-21445000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-20394000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-20626000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-21923000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-23287000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-21127000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-21197000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-21015000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-22980000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-22275000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-20643000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-16451000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-13963000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-12087000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-12324000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-12246000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-11107000.0</v>
       </c>
-      <c r="AX31">
-[...1 lines deleted...]
-      </c>
       <c r="AY31">
+        <v>0.0</v>
+      </c>
+      <c r="AZ31">
         <v>-10855000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-10772000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-10486000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-8563000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-9237000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-9148000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-9320000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-7731000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-7947000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-7651000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-7880000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-7984000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-5888000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-124000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-4064000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-4248000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-3742000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-3422000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-3776000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-5445000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-5297000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-4087000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-6030000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-6955000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-4614000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-2523000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>10802000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-3866000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-3414000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-1786000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-2320000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-4700225930655.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-2193000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-1989846.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-4688906.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>555102.0</v>
       </c>
-      <c r="CI31">
-[...1 lines deleted...]
-      </c>
       <c r="CJ31">
         <v>0.0</v>
       </c>
+      <c r="CK31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B32">
+        <v>5321800000.0</v>
+      </c>
+      <c r="C32">
         <v>4647883000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4694416000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4626925000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4592197000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4186238000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4422238000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4409698000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4145392000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4409112000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4221045000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3831690000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4030327000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4426951000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4626747000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>5323650000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4500538000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>4091895000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>3323910000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3279145000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2553327000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2195547000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2061382000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1469577000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2595093000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3348911000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3245653000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3507540000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2979626000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3274301000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3468835000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3126575000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>2802891000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2400492000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2159746000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2089530000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2270784000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2312430000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2030198000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2146199000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1750812000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2169445000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2486203000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2680088000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2979116000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>3532948000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>4050458000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>4569620000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>5116928000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>4795200000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>4433426000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>4771756000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>5589190000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>5117259000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>4617194000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>3916063000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>3975481000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>4106744000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>3765765000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>3412148000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>3551072000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>2755274000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1546839000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1530451000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1962384000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1698976000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1285331000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1201149000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1632955000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>1728343000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>2272079000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>2297709000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>2720992000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>2202107000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1598461000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1384090000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>1573176000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>1094208000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>995834000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1031353000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1351023000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>-1521230135.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>854852741.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>957638197.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>1006064274.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>670268348.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>1511236000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>2478457000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -26779,51 +27074,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
         <v>8208000.0</v>
       </c>
       <c r="C2">
         <v>19642000.0</v>
       </c>
       <c r="D2">
         <v>4040000.0</v>
       </c>
       <c r="E2">
         <v>10849000.0</v>
       </c>
       <c r="F2">
         <v>9714000.0</v>
       </c>
       <c r="G2">
         <v>12042000.0</v>
       </c>
       <c r="H2">
         <v>8121000.0</v>
       </c>
       <c r="I2">
         <v>14858000.0</v>
       </c>
@@ -26853,51 +27148,51 @@
       </c>
       <c r="R2">
         <v>945000.0</v>
       </c>
       <c r="S2">
         <v>2110000.0</v>
       </c>
       <c r="T2">
         <v>3861000.0</v>
       </c>
       <c r="U2">
         <v>1769000.0</v>
       </c>
       <c r="V2">
         <v>5135000.0</v>
       </c>
       <c r="W2">
         <v>3455438.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
         <v>91469000</v>
       </c>
       <c r="C3">
         <v>318383000</v>
       </c>
       <c r="D3">
         <v>402021000</v>
       </c>
       <c r="E3">
         <v>106797000</v>
       </c>
       <c r="F3">
         <v>101717000</v>
       </c>
       <c r="G3">
         <v>76333000</v>
       </c>
       <c r="H3">
         <v>82864000</v>
       </c>
       <c r="I3">
         <v>69174000</v>
       </c>
@@ -26933,151 +27228,151 @@
       </c>
       <c r="T3">
         <v>13720000</v>
       </c>
       <c r="U3">
         <v>5915000</v>
       </c>
       <c r="V3">
         <v>760000</v>
       </c>
       <c r="W3">
         <v>2025869</v>
       </c>
       <c r="X3">
         <v>2200000</v>
       </c>
       <c r="Y3">
         <v>3300000</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>1135000.0</v>
       </c>
       <c r="G4">
         <v>-2328000.0</v>
       </c>
       <c r="H4">
         <v>3921000.0</v>
       </c>
       <c r="I4">
         <v>-6737000.0</v>
       </c>
       <c r="J4">
         <v>4830000.0</v>
       </c>
       <c r="K4">
         <v>8912000.0</v>
       </c>
       <c r="L4">
         <v>-4122000.0</v>
       </c>
       <c r="M4">
         <v>-3979000.0</v>
       </c>
       <c r="N4">
         <v>3240000.0</v>
       </c>
       <c r="O4">
         <v>1649000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>139224000.0</v>
       </c>
       <c r="G5">
         <v>65752000.0</v>
       </c>
       <c r="H5">
         <v>130393000.0</v>
       </c>
       <c r="I5">
         <v>1750000.0</v>
       </c>
       <c r="J5">
         <v>112927000.0</v>
       </c>
       <c r="K5">
         <v>-78550000.0</v>
       </c>
       <c r="L5">
         <v>149437000.0</v>
       </c>
       <c r="M5">
         <v>72554000.0</v>
       </c>
       <c r="N5">
         <v>85213000.0</v>
       </c>
       <c r="O5">
         <v>27503000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
         <v>4035000.0</v>
       </c>
       <c r="C6">
         <v>-11434000.0</v>
       </c>
       <c r="D6">
         <v>15602000.0</v>
       </c>
       <c r="E6">
         <v>-6809000.0</v>
       </c>
       <c r="F6">
         <v>1135000.0</v>
       </c>
       <c r="G6">
         <v>-2328000.0</v>
       </c>
       <c r="H6">
         <v>3921000.0</v>
       </c>
       <c r="I6">
         <v>-6737000.0</v>
       </c>
@@ -27113,53 +27408,55 @@
       </c>
       <c r="T6">
         <v>-1751000.0</v>
       </c>
       <c r="U6">
         <v>2092000.0</v>
       </c>
       <c r="V6">
         <v>-3366000.0</v>
       </c>
       <c r="W6">
         <v>-149565.0</v>
       </c>
       <c r="X6">
         <v>-33600000.0</v>
       </c>
       <c r="Y6">
         <v>-24900000.0</v>
       </c>
       <c r="Z6">
         <v>-31200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>188</v>
+      </c>
+      <c r="B7">
+        <v>25312000.0</v>
+      </c>
       <c r="C7">
         <v>-230128000.0</v>
       </c>
       <c r="D7">
         <v>233497000.0</v>
       </c>
       <c r="E7">
         <v>75020000.0</v>
       </c>
       <c r="F7">
         <v>-119344000.0</v>
       </c>
       <c r="G7">
         <v>80309000.0</v>
       </c>
       <c r="H7">
         <v>-70017000.0</v>
       </c>
       <c r="I7">
         <v>-7329000.0</v>
       </c>
       <c r="J7">
         <v>201178000.0</v>
       </c>
       <c r="K7">
@@ -27185,103 +27482,105 @@
       </c>
       <c r="R7">
         <v>-113815000.0</v>
       </c>
       <c r="S7">
         <v>58735000.0</v>
       </c>
       <c r="T7">
         <v>-157855000.0</v>
       </c>
       <c r="U7">
         <v>-92630000.0</v>
       </c>
       <c r="V7">
         <v>-44815000.0</v>
       </c>
       <c r="W7">
         <v>-102494088.0</v>
       </c>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-182555000.0</v>
       </c>
       <c r="G8">
         <v>190581000.0</v>
       </c>
       <c r="H8">
         <v>-81366000.0</v>
       </c>
       <c r="I8">
         <v>80236000.0</v>
       </c>
       <c r="J8">
         <v>3256000.0</v>
       </c>
       <c r="K8">
         <v>-110802000.0</v>
       </c>
       <c r="L8">
         <v>156041000.0</v>
       </c>
       <c r="M8">
         <v>224463000.0</v>
       </c>
       <c r="N8">
         <v>8427000.0</v>
       </c>
       <c r="O8">
         <v>-56691000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>190</v>
+      </c>
+      <c r="B9">
+        <v>-55156000.0</v>
+      </c>
       <c r="C9">
         <v>81085000.0</v>
       </c>
       <c r="D9">
         <v>-79544000.0</v>
       </c>
       <c r="E9">
         <v>-69015000.0</v>
       </c>
       <c r="F9">
         <v>-182555000.0</v>
       </c>
       <c r="G9">
         <v>190581000.0</v>
       </c>
       <c r="H9">
         <v>-81366000.0</v>
       </c>
       <c r="I9">
         <v>80236000.0</v>
       </c>
       <c r="J9">
         <v>3256000.0</v>
       </c>
       <c r="K9">
@@ -27307,53 +27606,55 @@
       </c>
       <c r="R9">
         <v>-90493000.0</v>
       </c>
       <c r="S9">
         <v>189748000.0</v>
       </c>
       <c r="T9">
         <v>-236585000.0</v>
       </c>
       <c r="U9">
         <v>35281000.0</v>
       </c>
       <c r="V9">
         <v>-40523251000000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9">
         <v>9375000.0</v>
       </c>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>191</v>
+      </c>
+      <c r="B10">
+        <v>44412000.0</v>
+      </c>
       <c r="C10">
         <v>-200412000.0</v>
       </c>
       <c r="D10">
         <v>172112000.0</v>
       </c>
       <c r="E10">
         <v>-52086000.0</v>
       </c>
       <c r="F10">
         <v>-123889000.0</v>
       </c>
       <c r="G10">
         <v>65588000.0</v>
       </c>
       <c r="H10">
         <v>-64790000.0</v>
       </c>
       <c r="I10">
         <v>-29778000.0</v>
       </c>
       <c r="J10">
         <v>173167000.0</v>
       </c>
       <c r="K10">
@@ -27379,51 +27680,51 @@
       </c>
       <c r="R10">
         <v>-225577000.0</v>
       </c>
       <c r="S10">
         <v>243913000.0</v>
       </c>
       <c r="T10">
         <v>-196192000.0</v>
       </c>
       <c r="U10">
         <v>-27353000.0</v>
       </c>
       <c r="V10">
         <v>14336000.0</v>
       </c>
       <c r="W10">
         <v>-17887286.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>177644000.0</v>
       </c>
       <c r="F11">
         <v>145423000.0</v>
       </c>
       <c r="G11">
         <v>-140535000.0</v>
       </c>
       <c r="H11">
         <v>51396000.0</v>
       </c>
       <c r="I11">
         <v>-5026000.0</v>
       </c>
       <c r="J11">
         <v>18111000.0</v>
       </c>
       <c r="K11">
         <v>40053000.0</v>
       </c>
@@ -27435,51 +27736,51 @@
       </c>
       <c r="N11">
         <v>4324000.0</v>
       </c>
       <c r="O11">
         <v>177126000.0</v>
       </c>
       <c r="P11">
         <v>139002000.0</v>
       </c>
       <c r="Q11">
         <v>228364000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-67459000.0</v>
       </c>
       <c r="F12">
         <v>1129000.0</v>
       </c>
       <c r="G12">
         <v>24217000.0</v>
       </c>
       <c r="H12">
         <v>17651000.0</v>
       </c>
       <c r="I12">
         <v>12371000.0</v>
       </c>
       <c r="J12">
         <v>-23225000.0</v>
       </c>
       <c r="K12">
         <v>157889000.0</v>
       </c>
@@ -27491,99 +27792,99 @@
       </c>
       <c r="N12">
         <v>10792000.0</v>
       </c>
       <c r="O12">
         <v>-7595000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12">
         <v>778000.0</v>
       </c>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12">
         <v>1200000.0</v>
       </c>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>18477000.0</v>
       </c>
       <c r="F13">
         <v>41677000.0</v>
       </c>
       <c r="G13">
         <v>-10347000.0</v>
       </c>
       <c r="H13">
         <v>11732000.0</v>
       </c>
       <c r="I13">
         <v>-53354000.0</v>
       </c>
       <c r="J13">
         <v>31605000.0</v>
       </c>
       <c r="K13">
         <v>69522000.0</v>
       </c>
       <c r="L13">
         <v>-59319000.0</v>
       </c>
       <c r="M13">
         <v>-9566000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14">
         <v>-131893000.0</v>
       </c>
       <c r="C14">
         <v>139685000.0</v>
       </c>
       <c r="D14">
         <v>110090000.0</v>
       </c>
       <c r="E14">
         <v>104796000.0</v>
       </c>
       <c r="F14">
         <v>102241000.0</v>
       </c>
       <c r="G14">
         <v>100135000.0</v>
       </c>
       <c r="H14">
         <v>108192000.0</v>
       </c>
       <c r="I14">
         <v>106838000.0</v>
       </c>
@@ -27615,58 +27916,60 @@
         <v>14740000.0</v>
       </c>
       <c r="S14">
         <v>15126000.0</v>
       </c>
       <c r="T14">
         <v>9613000.0</v>
       </c>
       <c r="U14">
         <v>4110000.0</v>
       </c>
       <c r="V14">
         <v>953000.0</v>
       </c>
       <c r="W14">
         <v>3232285.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14">
         <v>-82851000.0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>196</v>
+      </c>
+      <c r="B15">
+        <v>-126640000.0</v>
+      </c>
       <c r="C15">
-        <v>121607000.0</v>
+        <v>-121607000.0</v>
       </c>
       <c r="D15">
-        <v>144720000.0</v>
+        <v>-144720000.0</v>
       </c>
       <c r="E15">
         <v>100455000.0</v>
       </c>
       <c r="F15">
         <v>91919000.0</v>
       </c>
       <c r="G15">
         <v>71357000.0</v>
       </c>
       <c r="H15">
         <v>76626000.0</v>
       </c>
       <c r="I15">
         <v>66004000.0</v>
       </c>
       <c r="J15">
         <v>62660000.0</v>
       </c>
       <c r="K15">
         <v>62520000.0</v>
       </c>
       <c r="L15">
         <v>97495000.0</v>
       </c>
@@ -27689,51 +27992,51 @@
         <v>26050000.0</v>
       </c>
       <c r="S15">
         <v>26136000.0</v>
       </c>
       <c r="T15">
         <v>23322000.0</v>
       </c>
       <c r="U15">
         <v>19789000.0</v>
       </c>
       <c r="V15">
         <v>57145000.0</v>
       </c>
       <c r="W15">
         <v>16041427.0</v>
       </c>
       <c r="X15">
         <v>5987000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16">
         <v>12243000.0</v>
       </c>
       <c r="C16">
         <v>8208000.0</v>
       </c>
       <c r="D16">
         <v>19642000.0</v>
       </c>
       <c r="E16">
         <v>4040000.0</v>
       </c>
       <c r="F16">
         <v>10849000.0</v>
       </c>
       <c r="G16">
         <v>9714000.0</v>
       </c>
       <c r="H16">
         <v>12042000.0</v>
       </c>
       <c r="I16">
         <v>8121000.0</v>
       </c>
@@ -27769,84 +28072,84 @@
       </c>
       <c r="T16">
         <v>2110000.0</v>
       </c>
       <c r="U16">
         <v>3861000.0</v>
       </c>
       <c r="V16">
         <v>1769000.0</v>
       </c>
       <c r="W16">
         <v>3305873.0</v>
       </c>
       <c r="X16">
         <v>-33600000.0</v>
       </c>
       <c r="Y16">
         <v>-24900000.0</v>
       </c>
       <c r="Z16">
         <v>-31200000.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18">
-        <v>284804000.0</v>
+        <v>193335000.0</v>
       </c>
       <c r="C18">
         <v>-286783000.0</v>
       </c>
       <c r="D18">
         <v>110420000.0</v>
       </c>
       <c r="E18">
         <v>373199000.0</v>
       </c>
       <c r="F18">
         <v>-51499000.0</v>
       </c>
       <c r="G18">
         <v>236193000.0</v>
       </c>
       <c r="H18">
         <v>11538000.0</v>
       </c>
       <c r="I18">
         <v>99682000.0</v>
       </c>
       <c r="J18">
         <v>298576000.0</v>
       </c>
@@ -27879,145 +28182,147 @@
       </c>
       <c r="T18">
         <v>-128765000.0</v>
       </c>
       <c r="U18">
         <v>-60394000.0</v>
       </c>
       <c r="V18">
         <v>-34822000.0</v>
       </c>
       <c r="W18">
         <v>-83978413.0</v>
       </c>
       <c r="X18">
         <v>36400000.0</v>
       </c>
       <c r="Y18">
         <v>24300000.0</v>
       </c>
       <c r="Z18">
         <v>27400000.0</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-276871000.0</v>
       </c>
       <c r="D19">
         <v>-163298000.0</v>
       </c>
       <c r="E19">
         <v>-236193000.0</v>
       </c>
       <c r="F19">
         <v>-115050000.0</v>
       </c>
       <c r="G19">
         <v>-69728000.0</v>
       </c>
       <c r="H19">
         <v>-67214000.0</v>
       </c>
       <c r="I19">
         <v>-225720000.0</v>
       </c>
       <c r="J19">
         <v>-61644000.0</v>
       </c>
       <c r="K19">
         <v>6447000.0</v>
       </c>
       <c r="L19">
         <v>-6086000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>72167000.0</v>
       </c>
       <c r="G20">
         <v>72167000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>66366000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>202</v>
+      </c>
+      <c r="B21">
+        <v>-25707000.0</v>
+      </c>
       <c r="C21">
         <v>441001000.0</v>
       </c>
       <c r="D21">
         <v>144400000.0</v>
       </c>
       <c r="E21">
         <v>-145700000.0</v>
       </c>
       <c r="F21">
         <v>91700000.0</v>
       </c>
       <c r="G21">
         <v>-171951000.0</v>
       </c>
       <c r="H21">
         <v>-327870000.0</v>
       </c>
       <c r="I21">
         <v>50600000.0</v>
       </c>
       <c r="J21">
         <v>-218600000.0</v>
       </c>
       <c r="K21">
@@ -28027,51 +28332,51 @@
         <v>577938000.0</v>
       </c>
       <c r="M21">
         <v>-312241000.0</v>
       </c>
       <c r="N21">
         <v>66800000.0</v>
       </c>
       <c r="O21">
         <v>52600000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B22">
         <v>97977000.0</v>
       </c>
       <c r="C22">
         <v>110327000.0</v>
       </c>
       <c r="D22">
         <v>152506000.0</v>
       </c>
       <c r="E22">
         <v>362207000.0</v>
       </c>
       <c r="F22">
         <v>60796000.0</v>
       </c>
       <c r="G22">
         <v>101682000.0</v>
       </c>
       <c r="H22">
         <v>35178000.0</v>
       </c>
       <c r="I22">
         <v>102403000.0</v>
       </c>
@@ -28107,54 +28412,54 @@
       </c>
       <c r="T22">
         <v>47013000.0</v>
       </c>
       <c r="U22">
         <v>33461000.0</v>
       </c>
       <c r="V22">
         <v>9408000.0</v>
       </c>
       <c r="W22">
         <v>17309259.0</v>
       </c>
       <c r="X22">
         <v>16000000.0</v>
       </c>
       <c r="Y22">
         <v>6000000.0</v>
       </c>
       <c r="Z22">
         <v>20600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B23">
-        <v>-179799000.0</v>
+        <v>-17456000.0</v>
       </c>
       <c r="C23">
         <v>-566000.0</v>
       </c>
       <c r="D23">
         <v>-149000.0</v>
       </c>
       <c r="E23">
         <v>55600000.0</v>
       </c>
       <c r="F23">
         <v>170300000.0</v>
       </c>
       <c r="G23">
         <v>-1250000.0</v>
       </c>
       <c r="H23">
         <v>-657000.0</v>
       </c>
       <c r="I23">
         <v>65531000.0</v>
       </c>
       <c r="J23">
         <v>-186000.0</v>
       </c>
@@ -28187,51 +28492,51 @@
       </c>
       <c r="T23">
         <v>223981000.0</v>
       </c>
       <c r="U23">
         <v>88802000.0</v>
       </c>
       <c r="V23">
         <v>-131684812.0</v>
       </c>
       <c r="W23">
         <v>-43230329.0</v>
       </c>
       <c r="X23">
         <v>-33600000.0</v>
       </c>
       <c r="Y23">
         <v>-24900000.0</v>
       </c>
       <c r="Z23">
         <v>-31200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B24">
         <v>-100970000.0</v>
       </c>
       <c r="C24">
         <v>-42661000.0</v>
       </c>
       <c r="D24">
         <v>-82405000.0</v>
       </c>
       <c r="E24">
         <v>-129396000.0</v>
       </c>
       <c r="F24">
         <v>-1690000.0</v>
       </c>
       <c r="G24">
         <v>6605000.0</v>
       </c>
       <c r="H24">
         <v>15650000.0</v>
       </c>
       <c r="I24">
         <v>15074000.0</v>
       </c>
@@ -28263,54 +28568,54 @@
         <v>13000.0</v>
       </c>
       <c r="S24">
         <v>14000.0</v>
       </c>
       <c r="T24">
         <v>14000.0</v>
       </c>
       <c r="U24">
         <v>24000.0</v>
       </c>
       <c r="V24">
         <v>12000.0</v>
       </c>
       <c r="W24">
         <v>859348.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24">
         <v>1200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B25">
-        <v>318720000.0</v>
+        <v>293408000.0</v>
       </c>
       <c r="C25">
         <v>1585000.0</v>
       </c>
       <c r="D25">
         <v>3234000.0</v>
       </c>
       <c r="E25">
         <v>-74310000.0</v>
       </c>
       <c r="F25">
         <v>5219000.0</v>
       </c>
       <c r="G25">
         <v>15984000.0</v>
       </c>
       <c r="H25">
         <v>19060000.0</v>
       </c>
       <c r="I25">
         <v>14082000.0</v>
       </c>
       <c r="J25">
         <v>7689000.0</v>
       </c>
@@ -28341,53 +28646,55 @@
       <c r="S25">
         <v>4299000.0</v>
       </c>
       <c r="T25">
         <v>297000.0</v>
       </c>
       <c r="U25">
         <v>580000.0</v>
       </c>
       <c r="V25">
         <v>392000.0</v>
       </c>
       <c r="W25"/>
       <c r="X25">
         <v>22600000.0</v>
       </c>
       <c r="Y25">
         <v>21600000.0</v>
       </c>
       <c r="Z25">
         <v>88315000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>206</v>
+      </c>
+      <c r="B26">
+        <v>-9996000.0</v>
+      </c>
       <c r="C26">
         <v>-84991000.0</v>
       </c>
       <c r="D26">
         <v>-3990000.0</v>
       </c>
       <c r="E26">
         <v>-4457000.0</v>
       </c>
       <c r="F26">
         <v>-5981000.0</v>
       </c>
       <c r="G26">
         <v>-568000.0</v>
       </c>
       <c r="H26">
         <v>-657000.0</v>
       </c>
       <c r="I26">
         <v>-835000.0</v>
       </c>
       <c r="J26">
         <v>-522000.0</v>
       </c>
       <c r="K26">
@@ -28403,53 +28710,55 @@
         <v>-6676000.0</v>
       </c>
       <c r="O26">
         <v>-2248000.0</v>
       </c>
       <c r="P26">
         <v>-1333000.0</v>
       </c>
       <c r="Q26">
         <v>-1286000.0</v>
       </c>
       <c r="R26">
         <v>-3956000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>207</v>
+      </c>
+      <c r="B27">
+        <v>13420000.0</v>
+      </c>
       <c r="C27">
         <v>15492000.0</v>
       </c>
       <c r="D27">
         <v>10605000.0</v>
       </c>
       <c r="E27">
         <v>2700000.0</v>
       </c>
       <c r="F27">
         <v>707000.0</v>
       </c>
       <c r="G27">
         <v>1077000.0</v>
       </c>
       <c r="H27">
         <v>1966000.0</v>
       </c>
       <c r="I27">
         <v>2738000.0</v>
       </c>
       <c r="J27">
         <v>2755000.0</v>
       </c>
       <c r="K27">
@@ -28469,51 +28778,51 @@
       </c>
       <c r="P27">
         <v>361000.0</v>
       </c>
       <c r="Q27">
         <v>228000.0</v>
       </c>
       <c r="R27">
         <v>1946000.0</v>
       </c>
       <c r="S27">
         <v>745000.0</v>
       </c>
       <c r="T27">
         <v>297000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B28">
         <v>-179799000.0</v>
       </c>
       <c r="C28">
         <v>233837000.0</v>
       </c>
       <c r="D28">
         <v>-4459000.0</v>
       </c>
       <c r="E28">
         <v>-250612000.0</v>
       </c>
       <c r="F28">
         <v>65967000.0</v>
       </c>
       <c r="G28">
         <v>-245126000.0</v>
       </c>
       <c r="H28">
         <v>-23267000.0</v>
       </c>
       <c r="I28">
         <v>50127000.0</v>
       </c>
@@ -28549,51 +28858,51 @@
       </c>
       <c r="T28">
         <v>249758000.0</v>
       </c>
       <c r="U28">
         <v>69013000.0</v>
       </c>
       <c r="V28">
         <v>31444000.0</v>
       </c>
       <c r="W28">
         <v>82969500.0</v>
       </c>
       <c r="X28">
         <v>-33600000.0</v>
       </c>
       <c r="Y28">
         <v>-24900000.0</v>
       </c>
       <c r="Z28">
         <v>-31200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B29">
         <v>284804000.0</v>
       </c>
       <c r="C29">
         <v>31600000.0</v>
       </c>
       <c r="D29">
         <v>512441000.0</v>
       </c>
       <c r="E29">
         <v>479996000.0</v>
       </c>
       <c r="F29">
         <v>50218000.0</v>
       </c>
       <c r="G29">
         <v>312526000.0</v>
       </c>
       <c r="H29">
         <v>94402000.0</v>
       </c>
       <c r="I29">
         <v>168856000.0</v>
       </c>
@@ -28629,51 +28938,51 @@
       </c>
       <c r="T29">
         <v>-115045000.0</v>
       </c>
       <c r="U29">
         <v>-54479000.0</v>
       </c>
       <c r="V29">
         <v>-34062000.0</v>
       </c>
       <c r="W29">
         <v>-81952544.0</v>
       </c>
       <c r="X29">
         <v>38600000.0</v>
       </c>
       <c r="Y29">
         <v>27600000.0</v>
       </c>
       <c r="Z29">
         <v>27400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B30">
         <v>-100970000.0</v>
       </c>
       <c r="C30">
         <v>-276871000.0</v>
       </c>
       <c r="D30">
         <v>-492380000.0</v>
       </c>
       <c r="E30">
         <v>-236193000.0</v>
       </c>
       <c r="F30">
         <v>-115050000.0</v>
       </c>
       <c r="G30">
         <v>-69728000.0</v>
       </c>
       <c r="H30">
         <v>-67214000.0</v>
       </c>
       <c r="I30">
         <v>-225720000.0</v>
       </c>
@@ -28728,3644 +29037,3690 @@
       <c r="Z30">
         <v>1200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI30"/>
+  <dimension ref="A1:CJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
       </c>
-      <c r="CH1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CI1" t="s">
+        <v>182</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
+        <v>12243000.0</v>
+      </c>
+      <c r="C2">
         <v>17932000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16097000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7478000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8208000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20567000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14114000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>72822000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19642000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11298000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11044000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7070000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4040000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15486000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7381000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10834000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10849000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15365000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6177000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11598000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9714000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4861000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10358000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>54389000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>12042000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5780000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>10446000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>8638000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>8121000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>12451000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7482000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>11693000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>14858000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>10855000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5922000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>14126000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>10028000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>14943000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>8594000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>17069000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1116000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>765000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>11187000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>6345000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5238000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>5545000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>16744000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>13064000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>9217000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>15068000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9673000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>12938000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5977000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1073000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4561000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>7462000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4328000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>10872000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>7523000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5847000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2361000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4592000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>4271000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>750000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>662000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>684000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2962000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2989000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>945000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>605000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2420000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3524000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2110000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2928000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2527000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1987000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3861000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2051000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>940000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>823000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1769000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>8735963.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1015500.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3305873.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>-514382.0</v>
       </c>
-      <c r="CH2"/>
       <c r="CI2"/>
+      <c r="CJ2"/>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
+        <v>31857000</v>
+      </c>
+      <c r="C3">
+        <v>38812000</v>
+      </c>
+      <c r="D3">
+        <v>19704000</v>
+      </c>
+      <c r="E3">
+        <v>15069000</v>
+      </c>
+      <c r="F3">
+        <v>17884000</v>
+      </c>
+      <c r="G3">
+        <v>261886000</v>
+      </c>
+      <c r="H3">
+        <v>24274000</v>
+      </c>
+      <c r="I3">
+        <v>15609000</v>
+      </c>
+      <c r="J3">
+        <v>16614000</v>
+      </c>
+      <c r="K3">
+        <v>347281000</v>
+      </c>
+      <c r="L3">
+        <v>17454000</v>
+      </c>
+      <c r="M3">
+        <v>22106000</v>
+      </c>
+      <c r="N3">
+        <v>15180000</v>
+      </c>
+      <c r="O3">
+        <v>40968000</v>
+      </c>
+      <c r="P3">
+        <v>23412000</v>
+      </c>
+      <c r="Q3">
+        <v>25324000</v>
+      </c>
+      <c r="R3">
+        <v>17093000</v>
+      </c>
+      <c r="S3">
+        <v>36160000</v>
+      </c>
+      <c r="T3">
+        <v>26804000</v>
+      </c>
+      <c r="U3">
+        <v>21852000</v>
+      </c>
+      <c r="V3">
+        <v>16901000</v>
+      </c>
+      <c r="W3">
+        <v>36689000</v>
+      </c>
+      <c r="X3">
+        <v>17898000</v>
+      </c>
+      <c r="Y3">
+        <v>10056000</v>
+      </c>
+      <c r="Z3">
+        <v>11690000</v>
+      </c>
+      <c r="AA3">
+        <v>30370000</v>
+      </c>
+      <c r="AB3">
+        <v>22520000</v>
+      </c>
+      <c r="AC3">
+        <v>19745000</v>
+      </c>
+      <c r="AD3">
+        <v>10229000</v>
+      </c>
+      <c r="AE3">
+        <v>25713000</v>
+      </c>
+      <c r="AF3">
+        <v>16293000</v>
+      </c>
+      <c r="AG3">
+        <v>17611000</v>
+      </c>
+      <c r="AH3">
+        <v>9557000</v>
+      </c>
+      <c r="AI3">
+        <v>18220000</v>
+      </c>
+      <c r="AJ3">
+        <v>12338000</v>
+      </c>
+      <c r="AK3">
+        <v>10930000</v>
+      </c>
+      <c r="AL3">
+        <v>8378000</v>
+      </c>
+      <c r="AM3">
+        <v>16541000</v>
+      </c>
+      <c r="AN3">
+        <v>15892000</v>
+      </c>
+      <c r="AO3">
+        <v>22395000</v>
+      </c>
+      <c r="AP3">
+        <v>16451000</v>
+      </c>
+      <c r="AQ3">
+        <v>36406000</v>
+      </c>
+      <c r="AR3">
+        <v>23356000</v>
+      </c>
+      <c r="AS3">
+        <v>19118000</v>
+      </c>
+      <c r="AT3">
+        <v>14045000</v>
+      </c>
+      <c r="AU3">
+        <v>21523000</v>
+      </c>
+      <c r="AV3">
+        <v>29331000</v>
+      </c>
+      <c r="AW3">
+        <v>31185000</v>
+      </c>
+      <c r="AX3">
+        <v>13075000</v>
+      </c>
+      <c r="AY3">
+        <v>20197000</v>
+      </c>
+      <c r="AZ3">
+        <v>16866000</v>
+      </c>
+      <c r="BA3">
+        <v>17811000</v>
+      </c>
+      <c r="BB3">
+        <v>12258000</v>
+      </c>
+      <c r="BC3">
+        <v>13965000</v>
+      </c>
+      <c r="BD3">
+        <v>11177000</v>
+      </c>
+      <c r="BE3">
+        <v>14546000</v>
+      </c>
+      <c r="BF3">
+        <v>5184000</v>
+      </c>
+      <c r="BG3">
+        <v>8486000</v>
+      </c>
+      <c r="BH3">
+        <v>3041000</v>
+      </c>
+      <c r="BI3">
+        <v>2251000</v>
+      </c>
+      <c r="BJ3">
+        <v>2179000</v>
+      </c>
+      <c r="BK3">
+        <v>7143000</v>
+      </c>
+      <c r="BL3">
+        <v>43330000</v>
+      </c>
+      <c r="BM3">
+        <v>48944000</v>
+      </c>
+      <c r="BN3">
+        <v>1930000</v>
+      </c>
+      <c r="BO3">
+        <v>1051000</v>
+      </c>
+      <c r="BP3">
+        <v>1721000</v>
+      </c>
+      <c r="BQ3">
+        <v>3851000</v>
+      </c>
+      <c r="BR3">
+        <v>2452000</v>
+      </c>
+      <c r="BS3">
+        <v>3223000</v>
+      </c>
+      <c r="BT3">
+        <v>2778000</v>
+      </c>
+      <c r="BU3">
+        <v>2328000</v>
+      </c>
+      <c r="BV3">
+        <v>3195000</v>
+      </c>
+      <c r="BW3">
+        <v>9494000</v>
+      </c>
+      <c r="BX3">
+        <v>1207000</v>
+      </c>
+      <c r="BY3">
+        <v>2178000</v>
+      </c>
+      <c r="BZ3">
+        <v>841000</v>
+      </c>
+      <c r="CA3">
+        <v>1374000</v>
+      </c>
+      <c r="CB3">
+        <v>972000</v>
+      </c>
+      <c r="CC3">
+        <v>4665000</v>
+      </c>
+      <c r="CD3">
+        <v>848000</v>
+      </c>
+      <c r="CE3">
+        <v>276945</v>
+      </c>
+      <c r="CF3">
+        <v>410953</v>
+      </c>
+      <c r="CG3">
+        <v>626000</v>
+      </c>
+      <c r="CH3">
+        <v>725051</v>
+      </c>
+      <c r="CI3">
         <v>0</v>
       </c>
-      <c r="C3">
-[...251 lines deleted...]
-      <c r="CI3">
+      <c r="CJ3">
         <v>2199000</v>
       </c>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>3974000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>3030000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>8105000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-3453000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-15000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-4516000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>9188000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-5421000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>1884000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>4853000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-5497000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-44031000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>42347000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>6262000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-4666000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>1808000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>517000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-4330000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>4969000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-4211000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-3165000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>4003000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>4933000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-8204000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>4098000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-4915000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>6349000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-8475000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>15953000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>351000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-10422000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>4842000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>1107000.0</v>
       </c>
-      <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
-      <c r="AW4">
+      <c r="AW4"/>
+      <c r="AX4">
         <v>3847000.0</v>
       </c>
-      <c r="AX4"/>
-      <c r="AY4">
+      <c r="AY4"/>
+      <c r="AZ4">
         <v>-4831000.0</v>
       </c>
-      <c r="AZ4"/>
-      <c r="BA4">
+      <c r="BA4"/>
+      <c r="BB4">
         <v>6961000.0</v>
       </c>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>28236000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>17319000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-4804000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-22845000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>26721000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>16284000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>11204000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>46377000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>65359000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>32705000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>40785000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>56871000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-64609000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>37301000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>11341000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>30854000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>50897000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-9762000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>22843000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>32478000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-43809000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>38907000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>49740000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-12276000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>36556000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-33538000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-105582000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>40189000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>20381000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>6521000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>23292000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>95597000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>24027000.0</v>
       </c>
-      <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5">
         <v>52337000.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>-26276000.0</v>
       </c>
-      <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5">
         <v>15135000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>187</v>
+      </c>
+      <c r="B6">
+        <v>6130000.0</v>
+      </c>
       <c r="C6">
+        <v>-5689000.0</v>
+      </c>
+      <c r="D6">
         <v>1835000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8619000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-730000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-12359000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6453000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-58708000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>53180000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>8344000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>254000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3974000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3030000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-11446000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>8105000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3453000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-15000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-4516000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>9188000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-5421000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1884000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4853000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-5497000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-44031000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>42347000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>6262000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4666000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1808000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>517000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4330000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>4969000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-4211000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3165000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>4003000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4933000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-8204000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>4098000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-4915000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>6349000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-8475000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>15953000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>351000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-10422000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>4842000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1107000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-307000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-11199000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3680000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3847000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-5851000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>5395000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-3265000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>6961000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>4904000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-3488000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-2901000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>3134000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-6544000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>3349000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1676000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>3486000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-2231000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>321000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>3521000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>88000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-22000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-2278000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-27000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2044000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>340000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-1815000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-1104000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1414000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-818000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>401000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>540000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-1874000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1810000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1111000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>117000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-946000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-6966963.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>7720463.0</v>
       </c>
-      <c r="CF6"/>
-      <c r="CG6">
+      <c r="CG6"/>
+      <c r="CH6">
         <v>3820255.0</v>
       </c>
-      <c r="CH6"/>
       <c r="CI6"/>
+      <c r="CJ6"/>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>188</v>
+      </c>
+      <c r="B7">
+        <v>-192847000.0</v>
+      </c>
       <c r="C7">
+        <v>36352000.0</v>
+      </c>
+      <c r="D7">
         <v>-50709000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>154100000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-109444000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>213000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>38748000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-55391000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-214363000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>73883000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>39931000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>193025000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-75355000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-194749000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>75108000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>142764000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-31292000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-96519000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>24931000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>6410000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-127721000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>10987000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>42859000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-80089000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>106552000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-41083000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>85238000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>11483000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-125655000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>131185000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-47148000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>50116000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-141482000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-40820000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>106251000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>58025000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>77722000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-85050000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>43773000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-32988000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-85493000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>40171000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>8600000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>18836000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-175851000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>94529000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>75798000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-17734000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-26203000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>132011000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-99617000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>14733000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>248545000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>3106000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-45821000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>225874000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-50911000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-29652000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>41636000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-7472000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-78524000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-69448000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-96982000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>1726000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>26100000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-102575000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-1470000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-96965000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>87195000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>24785000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>55176000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-106546000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>85320000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-110112000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-126338000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-42108000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>120703000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-14884000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-71482000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-49093000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>42829000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-30109864.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-43340609.0</v>
       </c>
-      <c r="CF7"/>
-      <c r="CG7">
+      <c r="CG7"/>
+      <c r="CH7">
         <v>-28474610.0</v>
       </c>
-      <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>260000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>38924000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>83330000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>11809000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-116054000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-48983000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-11224000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-33444000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-88904000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>14616000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-4365000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-40362000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>220692000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-77877000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>35274000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>29783000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-68546000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>72472000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>14460000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-6072000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-624000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-84039000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-71601000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>50416000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>108480000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-141341000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>78661000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-50163000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>2041000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>67637000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-1195000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>37355000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>52244000.0</v>
       </c>
-      <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
-      <c r="AW8">
+      <c r="AW8"/>
+      <c r="AX8">
         <v>41664000.0</v>
       </c>
-      <c r="AX8"/>
-      <c r="AY8">
+      <c r="AY8"/>
+      <c r="AZ8">
         <v>360695000.0</v>
       </c>
-      <c r="AZ8"/>
-      <c r="BA8">
+      <c r="BA8"/>
+      <c r="BB8">
         <v>-145341000.0</v>
       </c>
-      <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>190</v>
+      </c>
+      <c r="B9">
+        <v>-246276000.0</v>
+      </c>
       <c r="C9">
+        <v>-6373000.0</v>
+      </c>
+      <c r="D9">
         <v>44266000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>11451000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-104500000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-800000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>134334000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-44951000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-7498000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-34661000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-84067000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>260000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>38924000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-48100000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>83330000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>11809000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-116054000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-48983000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-11224000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-33444000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-88904000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>14616000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-4365000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-40362000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>220692000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-77877000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>35274000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>29783000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-68546000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>72472000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>14460000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-6072000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-624000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-84039000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-71601000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>50416000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>108480000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-141341000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>78661000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-50163000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2041000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>67637000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-1195000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>37355000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>52244000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>70221000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>14437000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>98141000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>41664000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>93014000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-36140000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>96894000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-145341000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-16454000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-230581000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>92481000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>97863000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-183429000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-22631000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>63713000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>71883000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-250001000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-49651000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>16720000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>64718000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-140644000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-8938000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>37222000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>21867000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>189748000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>91273000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>36241000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>68852000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-236585000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>-35852000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>35281000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>82234000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>69283000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>57435000.0</v>
       </c>
-      <c r="CD9"/>
       <c r="CE9"/>
-      <c r="CF9">
+      <c r="CF9"/>
+      <c r="CG9">
         <v>40718000.0</v>
       </c>
-      <c r="CG9"/>
       <c r="CH9"/>
-      <c r="CI9">
+      <c r="CI9"/>
+      <c r="CJ9">
         <v>9375000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>191</v>
+      </c>
+      <c r="B10">
+        <v>-187027000.0</v>
+      </c>
       <c r="C10">
+        <v>-70606000.0</v>
+      </c>
+      <c r="D10">
         <v>16870000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>21831000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>76317000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-95098000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>65617000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-163674000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7257000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3156000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-46983000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>41384000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>180867000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-139442000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4319000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>80808000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2229000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-96163000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>78411000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-22113000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-84024000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-55874000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>15320000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-129836999.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>235979000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-57066000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>32285000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>38569000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-78578000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>94759000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-136544000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>54294000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-42287000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-67295000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>89700000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>63383000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>87379000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-84115000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3269000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-41122000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-13920000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-5074000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>45214000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-57174000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-15614000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>118896000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>34812000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-30043000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>112328000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-170585000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-48446000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>78417000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>202606000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-40941000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-89640000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>167774000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3705000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-65326000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>36891000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-17388000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-31490000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-55049000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-88486000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-37000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>22664000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-45622000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-50948000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-141501000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>12494000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>118905000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>128161000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-158676000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>155523000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-105085000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-139697000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-97169000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>145759000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-37955000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>13825000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-113384000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>110161000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>148664025.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-102728330.0</v>
       </c>
-      <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>32756112.0</v>
       </c>
-      <c r="CH10"/>
       <c r="CI10"/>
+      <c r="CJ10"/>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>159580000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>151308000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-287945000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-18524000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-4685000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>128443000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>77602000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>38347000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>39351000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>9647000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4348000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>43899000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>16583000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>57975000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-258992000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>80393000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>34083000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-62192000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-888000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1190000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>79752000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-5170000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-80798000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>97905000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>64956000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-39119000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-105631000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>134063000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-60320000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>39158000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-72848000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-1703000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-19447000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>22205000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-222220000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-324500000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11">
         <v>-192630000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>7389000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-514754000.0</v>
       </c>
-      <c r="AZ11"/>
-      <c r="BA11">
+      <c r="BA11"/>
+      <c r="BB11">
         <v>187450000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>151949000.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>139002000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>228364000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
+      <c r="CJ11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>1419000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1321000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1132000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12791000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>767000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>196000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>255000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1073000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>25000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>507000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>191000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>21104000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>442000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2160000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>511000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1745000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>13789000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>560000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1557000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2179000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2557000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4219000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3416000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-19353000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3556000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3682000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-11110000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-11021000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>156247000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3605000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>9058000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-1309000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2152000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-14528000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>17538000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>15608000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>18353000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>15715000.0</v>
       </c>
-      <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12">
         <v>1386000.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BQ12"/>
+      <c r="BR12">
         <v>71000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>778000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109000.0</v>
       </c>
       <c r="BT12">
         <v>109000.0</v>
       </c>
       <c r="BU12">
         <v>109000.0</v>
       </c>
-      <c r="BV12"/>
+      <c r="BV12">
+        <v>109000.0</v>
+      </c>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>1200000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
+      <c r="CJ12"/>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>11401000.0</v>
       </c>
       <c r="M13">
         <v>11401000.0</v>
       </c>
       <c r="N13">
+        <v>11401000.0</v>
+      </c>
+      <c r="O13">
         <v>11317000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-12541000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>50147000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-30446000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>10280000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-42256000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>58564000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>15089000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>31166000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>8461000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>72457000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-122431000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>30842000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-9562000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3202000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-12750000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-8495000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-4826000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>16924000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-56957000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>31605000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>42163000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-19384000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-7250000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>69522000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>16733000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>7167000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-17480000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-59319000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-9566000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14">
+        <v>35589000.0</v>
+      </c>
+      <c r="C14">
         <v>-32619000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>35236000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>36124000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>35905000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>36180000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>35753000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>35266000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>32486000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>29138000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>27507000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>26797000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>26648000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>26224000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>28267000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>26298000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>26701000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>26069000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>26903000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>25505000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>24975000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>24707000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>24773000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>24880000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>25775000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>26648000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>27234000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>26105000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>28205000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>27428000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>27586000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>25342000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>26482000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>26229000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>26510000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>26549000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>26364000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>25468000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>28525000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>29280000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>28669000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>29802000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>30809000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>26768000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>28472000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>23611000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>21578000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>21469000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>19706000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>18192000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>22704000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>19547000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>16691000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>12795000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>11266000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>12181000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>9216000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>7634000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>7619000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>7601000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>7505000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>7349000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>5167000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>3904000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>3662000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>3591000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>3689000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>3747000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>3713000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>3885000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>3749000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>3810000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>3682000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>3506000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>2771000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2067000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1269000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>823000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1127000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1088000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1072000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>-1942950.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>967039.0</v>
       </c>
-      <c r="CF14"/>
-      <c r="CG14">
+      <c r="CG14"/>
+      <c r="CH14">
         <v>1029922.0</v>
       </c>
-      <c r="CH14"/>
       <c r="CI14"/>
+      <c r="CJ14"/>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>196</v>
+      </c>
+      <c r="B15">
+        <v>-32473999.0</v>
+      </c>
       <c r="C15">
-        <v>31856000.0</v>
+        <v>-32130000.0</v>
       </c>
       <c r="D15">
-        <v>31569000.0</v>
+        <v>-31856000.0</v>
       </c>
       <c r="E15">
+        <v>-31569000.0</v>
+      </c>
+      <c r="F15">
         <v>31085000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>30392000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>29802000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>30684000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>30729000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>29754000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>28635000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>27473000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>58858000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>26114000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>21952000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>25793000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>24337000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>23904000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>24625000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>23130000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>21006000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>18973000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>17370000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>15109000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>19905000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>19230000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>19696000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>19020000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>18680000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>18156000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>16325000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>15829000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>15694000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>15690000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>15693000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>15639000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>15638000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>15630000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>15737000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>15523000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>15630000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>26337000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>26040000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>22761000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>22357000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>19136000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>18636000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>18217000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>17770000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>17328000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>16953000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>16770000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>16278000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>14955000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>14717000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>13977000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>11018000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>11013000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>11107000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>11020000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>9660000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>8628000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>8432000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>8424000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>6480000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>6483000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>6499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6534000.0</v>
       </c>
       <c r="BQ15">
         <v>6534000.0</v>
       </c>
       <c r="BR15">
         <v>6534000.0</v>
       </c>
       <c r="BS15">
         <v>6534000.0</v>
       </c>
       <c r="BT15">
         <v>6534000.0</v>
       </c>
       <c r="BU15">
         <v>6534000.0</v>
       </c>
       <c r="BV15">
+        <v>6534000.0</v>
+      </c>
+      <c r="BW15">
         <v>6419000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>6305000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>5359000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>5239000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>4903000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>5259000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>4894000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>4733000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>57145000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>4400000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>7495000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>16041000.0</v>
       </c>
-      <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>5987000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16">
+        <v>18373000.0</v>
+      </c>
+      <c r="C16">
         <v>12243000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>17932000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16097000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7478000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8208000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20567000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>14114000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>72822000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>19642000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>11298000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>11044000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7070000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4040000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>15486000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7381000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10834000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>10849000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>15365000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6177000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11598000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9714000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4861000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>10358000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>54389000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>12042000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5780000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>10446000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>8638000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>8121000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>12451000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7482000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>11693000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>14858000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>10855000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>5922000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>14126000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>10028000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>14943000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>8594000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>17069000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1116000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>765000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>11187000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>6345000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>5238000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>5545000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>16744000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>13064000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>9217000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>15068000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>9673000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>12938000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>5977000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1073000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>4561000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>7462000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4328000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>10872000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>7523000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>5847000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2361000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>4592000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>4271000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>750000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>662000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>684000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2962000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2989000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>945000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>605000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2420000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>3524000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2110000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>2928000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2527000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1987000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>3861000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>2051000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>940000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>823000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1769000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>8735963.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1015500.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>3305873.0</v>
       </c>
-      <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -32409,503 +32764,508 @@
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18">
-        <v>101048000.0</v>
+        <v>-113050000.0</v>
       </c>
       <c r="C18">
+        <v>62236000.0</v>
+      </c>
+      <c r="D18">
         <v>-678000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>206702000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-69474000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-200342000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>95664000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>16546000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-199316000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-179878000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>79634000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>243156000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-34505000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-137878000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>168301000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>337241000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>5535000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-84999000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>125811000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>24329000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-122884000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>25548000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>70388000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>14030000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>126227000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-45493000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>120497000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>33800000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-97266000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>189045000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-45969000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>69877000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-113271000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-32219000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>140176000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>81432000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>109187000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-150587000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>58251000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-28862000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-69967000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>31492000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>28484000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>37565000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-127960000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>129378000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>115036000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-34697000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>40071000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-19162000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-90466000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>27123000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>270520000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>28787000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-37777000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>243517000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-46947000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-19064000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>49464000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-1569000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-62145000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-61379000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-40192000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-43874000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>43564000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-87958000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>3876000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-94900000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>108778000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>41873000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>57319000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-106118000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>94622000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-104900000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-122143000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-41609000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>139887000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-3971000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-63149000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-49015000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>55741000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-31408898.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-43748580.0</v>
       </c>
-      <c r="CF18"/>
-      <c r="CG18">
+      <c r="CG18"/>
+      <c r="CH18">
         <v>-21113027.0</v>
       </c>
-      <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-20368000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-15944000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-28491000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-46502000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>1805000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-230667000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1507000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-370573000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-14234000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-69482000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-12069000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-41491000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-62132000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>74230000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-206800000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-33573000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-37375000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-21434000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-22668000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-34956000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-17920000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-5812000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-11040000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-26074000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-20579000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-13920000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-6641000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-      <c r="AH19">
-[...1 lines deleted...]
-      </c>
+      <c r="AH19"/>
       <c r="AI19">
         <v>-6086000.0</v>
       </c>
       <c r="AJ19">
         <v>-6086000.0</v>
       </c>
       <c r="AK19">
         <v>-6086000.0</v>
       </c>
       <c r="AL19">
         <v>-6086000.0</v>
       </c>
-      <c r="AM19"/>
+      <c r="AM19">
+        <v>-6086000.0</v>
+      </c>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-6086000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -32928,2460 +33288,2505 @@
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>202</v>
+      </c>
+      <c r="B21">
+        <v>182200000.0</v>
+      </c>
       <c r="C21">
+        <v>-35815000.0</v>
+      </c>
+      <c r="D21">
         <v>38847000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-153939000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>125200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-85000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-53700000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-137900000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>93900000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>153400000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-94700000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-412900000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>208500000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>101800000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-80000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-9500000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>79400000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-3451000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-56600000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-46900000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-65000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>66700000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-489370000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-18400000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>113200000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-178600000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>168900000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-64700000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>125000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>93500000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-120600000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-191500000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-113700000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>142493000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-83400000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>34376000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>93200000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-5587000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-13300000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>38525000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>558300000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-312241000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>-20200000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>161200000.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21">
         <v>-62400000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
+      <c r="CJ21"/>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B22">
+        <v>64742999.0</v>
+      </c>
+      <c r="C22">
         <v>97977000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>29025000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>20595000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>18684000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>19570000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>41804000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>42347000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5602000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>52051000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>26808000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>41389000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>29031000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>57476000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>109412000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>160641000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>30485000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>19317000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>32644000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>11290000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-4297000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4442000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>18192000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>75751000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3075000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-880000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>14893000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>14371000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6794000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>52170000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-14464000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>6022000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>58675000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>18161000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>14460000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1991000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>22505000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-65662000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-156583000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-8543000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-7835000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-2905000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>8146000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>7614000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>30409000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>28482000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>43622000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-12278000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>57154000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>34000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1967000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>8712000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>14335000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>22735000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>6893000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>18515000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-1400000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>10049000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1858000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-848000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>8293000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>5939000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>7162000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-1091000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>15028000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>12234000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>2059000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>978000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>18863000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>12683000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1007000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-1254000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>8619000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>10998000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2530000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>610000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>32875000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>11059000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>6234000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>3480000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>12688000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1058783.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-2047869.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>10397000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>6758003.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>12752000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>16041000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>203</v>
+      </c>
+      <c r="B23">
+        <v>-10783000.0</v>
+      </c>
       <c r="C23">
         <v>-4017000.0</v>
       </c>
       <c r="D23">
+        <v>-4017000.0</v>
+      </c>
+      <c r="E23">
         <v>-3224000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3422000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-566000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1805000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-565000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-370573000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>411000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-138311000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>93751000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>452500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3271000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-282988000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>208500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-33573000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>746000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-151577000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>79400000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>344750000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1650000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-5000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-26074000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>690000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-373000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-317000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-29000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>234460000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-53700000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>125000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-59802000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>175500000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-186000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-97700000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>178393000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-50800000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1560000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-238000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>154900000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-1720000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-700000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-1000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-105000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>257079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2920000.0</v>
       </c>
       <c r="AX23">
         <v>-2920000.0</v>
       </c>
       <c r="AY23">
+        <v>-2920000.0</v>
+      </c>
+      <c r="AZ23">
         <v>-2086000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1425000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>182900000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>96000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>42400000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-235052000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>245604000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>160136000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-11107000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>13350000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-675000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>14708000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>297300000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>112000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-404000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>94900000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-386000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-1293000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-106734000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-35000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-6534000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>111544000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-86683000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>140518000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>134220000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>49099000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-147078000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>9983000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>76047000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>54026000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-51973000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>128120548.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>55730044.0</v>
       </c>
-      <c r="CF23"/>
-      <c r="CG23">
+      <c r="CG23"/>
+      <c r="CH23">
         <v>-329.0</v>
       </c>
-      <c r="CH23"/>
       <c r="CI23"/>
+      <c r="CJ23"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>204</v>
+      </c>
+      <c r="B24">
+        <v>3088000.0</v>
+      </c>
       <c r="C24">
+        <v>-36167000.0</v>
+      </c>
+      <c r="D24">
         <v>3981000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2350000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6070000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3065000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2172000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-4064000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>24766000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1735000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-67067000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-3916000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3111000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-129396000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1722000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>99486000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>25187000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2587000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>392000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>418000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1304000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1733000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-22000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-649000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>650000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4296000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1941000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>5825000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3588000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3206000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-167197000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>6441000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>800000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-3103000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1566000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3989000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>24249000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>18809000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>47235000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3094000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>8588000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-559387000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1297000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>207000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1044000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>616000.0</v>
       </c>
-      <c r="AU24">
-[...1 lines deleted...]
-      </c>
       <c r="AV24">
+        <v>0.0</v>
+      </c>
+      <c r="AW24">
         <v>1659000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1746000.0</v>
       </c>
-      <c r="AX24">
-[...1 lines deleted...]
-      </c>
       <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
         <v>3356000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2013000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>400000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>522000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>6606000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>4000.0</v>
       </c>
-      <c r="BE24">
-[...1 lines deleted...]
-      </c>
       <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
         <v>1633000.0</v>
       </c>
-      <c r="BG24">
-[...1 lines deleted...]
-      </c>
       <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
         <v>955000.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>2000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-248355000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>27000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>16000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>11000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>2000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>1000.0</v>
       </c>
-      <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>4000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>9000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>5383000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-5371000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-97912000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-4706000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-18000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-6528000.0</v>
       </c>
-      <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>19000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-132000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>139000.0</v>
       </c>
-      <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B25">
-        <v>35690000.0</v>
+        <v>11322000.0</v>
       </c>
       <c r="C25">
+        <v>-662000.0</v>
+      </c>
+      <c r="D25">
         <v>2114000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10952000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-190000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10942000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3633000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9933000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2181000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>9822000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1423000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1364000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-743000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3377000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-21889000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>32360000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3470000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2150000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>68185000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2976000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>801000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>21835000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2238000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3544000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1261000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-131000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1352000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1601000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2062000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1999000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1793000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1789000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4001000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>7040000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1737000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1998000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2201000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>8929000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2181000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2179000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2085000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3381000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2133000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1872000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1638000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3390000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1845000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1389000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1388000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1940000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1849000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1942000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1624000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2873000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>90000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1917000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>90000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1363000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1336000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1197000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2687000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1772000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90000.0</v>
       </c>
       <c r="BL25">
         <v>90000.0</v>
       </c>
       <c r="BM25">
+        <v>90000.0</v>
+      </c>
+      <c r="BN25">
         <v>190000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-827000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>365000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>515000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>640000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>3744000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>165000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>200000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>195000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>197000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>101000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>10000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-14119000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>405000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>34000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>175000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-12000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-691812.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1083812.0</v>
       </c>
-      <c r="CF25"/>
-      <c r="CG25">
+      <c r="CG25"/>
+      <c r="CH25">
         <v>298709.0</v>
       </c>
-      <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>206</v>
+      </c>
+      <c r="B26">
+        <v>-7521000.0</v>
+      </c>
       <c r="C26">
+        <v>-2625000.0</v>
+      </c>
+      <c r="D26">
         <v>-3814000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-3025000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-11342000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-3012000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-3259000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-76902000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1818000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2845000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-676000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-469000.0</v>
       </c>
       <c r="M26">
         <v>-469000.0</v>
       </c>
       <c r="N26">
+        <v>-469000.0</v>
+      </c>
+      <c r="O26">
         <v>-331000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1553000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2567000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-6000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>5981000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-2173000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-3772000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-26000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-4000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-243000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-291000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-25000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-11000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-614000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-24000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-8000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-29000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-806000.0</v>
       </c>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>516000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-6000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-516000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-186000.0</v>
       </c>
-      <c r="AK26">
-[...1 lines deleted...]
-      </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>-1560000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-238000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>3892000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-1450000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>107585000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-2442000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-4209000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-2599000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-1824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-259000.0</v>
       </c>
       <c r="AX26">
         <v>-259000.0</v>
       </c>
       <c r="AY26">
+        <v>-259000.0</v>
+      </c>
+      <c r="AZ26">
         <v>-2245000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-2086000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-96000.0</v>
       </c>
       <c r="BB26">
         <v>-96000.0</v>
       </c>
       <c r="BC26">
-        <v>0.0</v>
+        <v>-96000.0</v>
       </c>
       <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
         <v>-2152000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-96000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>508000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-508000.0</v>
       </c>
-      <c r="BH26">
-[...3 lines deleted...]
-      <c r="BJ26">
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>65400000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
-      <c r="BM26">
-[...1 lines deleted...]
-      </c>
+      <c r="BM26"/>
       <c r="BN26">
         <v>-492000.0</v>
       </c>
       <c r="BO26">
+        <v>-492000.0</v>
+      </c>
+      <c r="BP26">
         <v>-2171000.0</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>207</v>
+      </c>
+      <c r="B27">
+        <v>7373000.0</v>
+      </c>
       <c r="C27">
+        <v>3281000.0</v>
+      </c>
+      <c r="D27">
         <v>3360000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3324000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3455000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4060000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4721000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4115000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2596000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4944000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2500000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2067000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1094000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1179000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>815000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>502000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>204000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>144000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>-48000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>352000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>259000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>266000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>224000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>299000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>288000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>300000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>76000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>795000.0</v>
       </c>
       <c r="AC27">
         <v>795000.0</v>
       </c>
       <c r="AD27">
+        <v>795000.0</v>
+      </c>
+      <c r="AE27">
         <v>-775000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1228000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1048000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1237000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1340000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>790000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>742000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>-117000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1051000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>944000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1075000.0</v>
       </c>
       <c r="AO27">
         <v>1075000.0</v>
       </c>
       <c r="AP27">
+        <v>1075000.0</v>
+      </c>
+      <c r="AQ27">
         <v>1073000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1063000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1127000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>945000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>900000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>884000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>850000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>851000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>851000.0</v>
       </c>
-      <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="BC27">
         <v>26000.0</v>
       </c>
       <c r="BD27">
         <v>26000.0</v>
       </c>
       <c r="BE27">
+        <v>26000.0</v>
+      </c>
+      <c r="BF27">
         <v>-72000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>28000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>56000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>204000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>73000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>152000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>125000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>-177000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>128000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>366000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>663000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>387000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>530000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>745000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>195000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>297000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>208</v>
+      </c>
+      <c r="B28">
+        <v>138943000.0</v>
+      </c>
       <c r="C28">
+        <v>-70570000.0</v>
+      </c>
+      <c r="D28">
         <v>3177000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-191757000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>79351000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-33104000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-118061000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>147613000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>237389000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>209501000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-82600000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-165784000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>34424000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>126955000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-121476000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-440248000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>184157000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>77896000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-106052000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-36412000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>130535000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-22428000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-75863000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-62305000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-84530000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>47459000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-127104000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-37817000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>94195000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-196785000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>218135000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-80529000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>109306000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>77804000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-136809000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-93625000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-129338000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>126863000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-99137000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>17293000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>77332000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-32924000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-40790000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>123349000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>533501000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-130301000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-126235000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>36718000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-37970000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9893000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>92516000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-32431000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-78678000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-17555000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>27683000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-249029000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>234586000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>10887000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-46115000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2290000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>65631000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>59146000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>288868000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>47368000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-43492000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>87925000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-6156000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>94873000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-106734000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-41534000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-59134000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>105010000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-93217000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>134099000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>127915000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>140061000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-152317000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>5799000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>70788000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>49132000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-56706000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>22744808.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>51330043.0</v>
       </c>
-      <c r="CF28"/>
-      <c r="CG28">
+      <c r="CG28"/>
+      <c r="CH28">
         <v>24933282.0</v>
       </c>
-      <c r="CH28"/>
       <c r="CI28"/>
+      <c r="CJ28"/>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B29">
+        <v>-81193000.0</v>
+      </c>
+      <c r="C29">
         <v>101048000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19026000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>221771000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-51590000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>61544000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>119938000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>32155000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-182702000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>167403000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>97088000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>265262000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-19325000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-96910000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>191713000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>362565000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>22628000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-48839000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>152615000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>46181000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-105983000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>62237000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>88286000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>24086000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>137917000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-15123000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>143017000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>53545000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-87037000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>214758000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-29676000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>87488000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-103714000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-13999000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>152514000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>92362000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>117565000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-134046000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>74143000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-6467000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-53516000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>67898000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>51840000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>56683000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-113915000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>150901000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>144367000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-3512000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>53146000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1035000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-73600000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>44934000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>282778000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>42752000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-26600000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>258063000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-41763000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-10578000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>52505000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>682000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-59966000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-54236000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-83522000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>5070000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>45494000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-86907000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>5597000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-91049000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>111230000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>45096000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>60097000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-103790000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>97817000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-95406000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-120936000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-39431000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>140728000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-2597000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-64121000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-44350000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>56589000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-31685843.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-43337627.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>40961000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-20387976.0</v>
       </c>
-      <c r="CH29"/>
-      <c r="CI29">
+      <c r="CI29"/>
+      <c r="CJ29">
         <v>38582000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>210</v>
+      </c>
+      <c r="B30">
+        <v>-28113000.0</v>
+      </c>
       <c r="C30">
+        <v>-36167000.0</v>
+      </c>
+      <c r="D30">
         <v>-20368000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-15944000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-28491000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-46502000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1805000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-230667000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1507000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-370573000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-121807000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-95504000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-12069000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-236193000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-62132000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>74230000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-206800000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-33573000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-37375000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-21434000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-22668000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-34956000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-17920000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-5812000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-11040000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-26074000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-20579000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-13920000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-6641000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-22303000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-183490000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-11170000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-8757000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-59802000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-10772000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-6941000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>15871000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2268000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>31343000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-19301000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-7863000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-34623000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-21472000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-175190000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-418479000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-20907000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-29331000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-29526000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-11329000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-243207000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-13521000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-15768000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-197139000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-20293000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-4571000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-11935000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-189689000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-6853000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-3041000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-1296000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-2179000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-7141000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-205025000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-48917000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-1914000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-1040000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-1719000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-3851000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-2452000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-3222000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-2778000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-2324000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-3186000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-39511000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-6578000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-100090000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>9715000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-1392000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-5556000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-4665000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-829000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>144945.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-271953.0</v>
       </c>
-      <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>-725051.0</v>
       </c>
-      <c r="CH30"/>
       <c r="CI30"/>
+      <c r="CJ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>