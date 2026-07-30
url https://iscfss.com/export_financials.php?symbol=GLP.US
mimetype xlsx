--- v1 (2026-06-04)
+++ v2 (2026-07-30)
@@ -2569,51 +2569,51 @@
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
-        <v>1605684000.0</v>
+        <v>2063789000.0</v>
       </c>
       <c r="C28">
         <v>2018015000.0</v>
       </c>
       <c r="D28">
         <v>1518502000.0</v>
       </c>
       <c r="E28">
         <v>1427505000.0</v>
       </c>
       <c r="F28">
         <v>1561560000.0</v>
       </c>
       <c r="G28">
         <v>1482850000.0</v>
       </c>
       <c r="H28">
         <v>1650727000.0</v>
       </c>
       <c r="I28">
         <v>1279631000.0</v>
       </c>
       <c r="J28">
         <v>1219950000.0</v>
       </c>
@@ -2703,51 +2703,51 @@
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
         <v>530142000.0</v>
       </c>
       <c r="C30">
         <v>472591000.0</v>
       </c>
       <c r="D30">
-        <v>559906000.0</v>
+        <v>551764000.0</v>
       </c>
       <c r="E30">
         <v>481217000.0</v>
       </c>
       <c r="F30">
         <v>412333000.0</v>
       </c>
       <c r="G30">
         <v>245527000.0</v>
       </c>
       <c r="H30">
         <v>421018000.0</v>
       </c>
       <c r="I30">
         <v>340212000.0</v>
       </c>
       <c r="J30">
         <v>421036000.0</v>
       </c>
       <c r="K30">
         <v>424503000.0</v>
       </c>
       <c r="L30">
         <v>313932000.0</v>
       </c>
@@ -3293,51 +3293,51 @@
       </c>
       <c r="W38">
         <v>3627000.0</v>
       </c>
       <c r="X38">
         <v>243400000.0</v>
       </c>
       <c r="Y38">
         <v>215100000.0</v>
       </c>
       <c r="Z38">
         <v>124863000.0</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
         <v>135984000.0</v>
       </c>
       <c r="C39">
         <v>132509000.0</v>
       </c>
       <c r="D39">
-        <v>120966000.0</v>
+        <v>129108000.0</v>
       </c>
       <c r="E39">
         <v>117271000.0</v>
       </c>
       <c r="F39">
         <v>132386000.0</v>
       </c>
       <c r="G39">
         <v>141757000.0</v>
       </c>
       <c r="H39">
         <v>120970000.0</v>
       </c>
       <c r="I39">
         <v>140133000.0</v>
       </c>
       <c r="J39">
         <v>91498000.0</v>
       </c>
       <c r="K39">
         <v>119057000.0</v>
       </c>
       <c r="L39">
         <v>163035000.0</v>
       </c>
@@ -3363,51 +3363,51 @@
         <v>202860000.0</v>
       </c>
       <c r="T39">
         <v>31023000.0</v>
       </c>
       <c r="U39">
         <v>85664000.0</v>
       </c>
       <c r="V39">
         <v>16991000.0</v>
       </c>
       <c r="W39">
         <v>12118335.0</v>
       </c>
       <c r="X39">
         <v>2986000.0</v>
       </c>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
-        <v>345413000.0</v>
+        <v>219313000.0</v>
       </c>
       <c r="C40">
         <v>237113000.0</v>
       </c>
       <c r="D40">
         <v>257329000.0</v>
       </c>
       <c r="E40">
         <v>179250000.0</v>
       </c>
       <c r="F40">
         <v>175029000.0</v>
       </c>
       <c r="G40">
         <v>179882000.0</v>
       </c>
       <c r="H40">
         <v>163441000.0</v>
       </c>
       <c r="I40">
         <v>127860000.0</v>
       </c>
       <c r="J40">
         <v>118224000.0</v>
       </c>
@@ -4049,51 +4049,51 @@
       <c r="L50">
         <v>98100000.0</v>
       </c>
       <c r="M50">
         <v>601292000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
-        <v>1617927000.0</v>
+        <v>2076032000.0</v>
       </c>
       <c r="C51">
         <v>2026223000.0</v>
       </c>
       <c r="D51">
         <v>1538144000.0</v>
       </c>
       <c r="E51">
         <v>1431545000.0</v>
       </c>
       <c r="F51">
         <v>1572409000.0</v>
       </c>
       <c r="G51">
         <v>1492564000.0</v>
       </c>
       <c r="H51">
         <v>1662769000.0</v>
       </c>
       <c r="I51">
         <v>1287752000.0</v>
       </c>
       <c r="J51">
         <v>1234808000.0</v>
       </c>
@@ -4123,57 +4123,57 @@
       </c>
       <c r="S51">
         <v>433500000.0</v>
       </c>
       <c r="T51">
         <v>496239000.0</v>
       </c>
       <c r="U51">
         <v>272258000.0</v>
       </c>
       <c r="V51">
         <v>184656000.0</v>
       </c>
       <c r="W51">
         <v>193033328.0</v>
       </c>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
-        <v>73775000.0</v>
+        <v>199875000.0</v>
       </c>
       <c r="C52">
         <v>186280000.0</v>
       </c>
       <c r="D52">
-        <v>76744000.0</v>
+        <v>136688000.0</v>
       </c>
       <c r="E52">
         <v>218319000.0</v>
       </c>
       <c r="F52">
         <v>267052000.0</v>
       </c>
       <c r="G52">
         <v>109776000.0</v>
       </c>
       <c r="H52">
         <v>217060000.0</v>
       </c>
       <c r="I52">
         <v>103300000.0</v>
       </c>
       <c r="J52">
         <v>126700000.0</v>
       </c>
       <c r="K52">
         <v>274600000.0</v>
       </c>
       <c r="L52">
         <v>98100000.0</v>
       </c>
@@ -4665,51 +4665,51 @@
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
       <c r="P59">
         <v>0.0</v>
       </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
-        <v>675543000.0</v>
+        <v>671967000.0</v>
       </c>
       <c r="C60">
         <v>713523000.0</v>
       </c>
       <c r="D60">
         <v>798832000.0</v>
       </c>
       <c r="E60">
         <v>788444000.0</v>
       </c>
       <c r="F60">
         <v>-1902000.0</v>
       </c>
       <c r="G60">
         <v>497668000.0</v>
       </c>
       <c r="H60">
         <v>460685000.0</v>
       </c>
       <c r="I60">
         <v>-5260000.0</v>
       </c>
       <c r="J60">
         <v>390953000.0</v>
       </c>
@@ -6952,51 +6952,53 @@
       <c r="CC12">
         <v>940000.0</v>
       </c>
       <c r="CD12">
         <v>823000.0</v>
       </c>
       <c r="CE12">
         <v>1769000.0</v>
       </c>
       <c r="CF12">
         <v>8735963.0</v>
       </c>
       <c r="CG12">
         <v>1015500.0</v>
       </c>
       <c r="CH12">
         <v>3305873.0</v>
       </c>
       <c r="CI12"/>
       <c r="CJ12"/>
     </row>
     <row r="13" spans="1:88">
       <c r="A13" t="s">
         <v>37</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>635476000.0</v>
+      </c>
       <c r="C13">
         <v>599662000.0</v>
       </c>
       <c r="D13">
         <v>682484000.0</v>
       </c>
       <c r="E13">
         <v>610697000.0</v>
       </c>
       <c r="F13">
         <v>620015000.0</v>
       </c>
       <c r="G13">
         <v>641218000.0</v>
       </c>
       <c r="H13">
         <v>647754000.0</v>
       </c>
       <c r="I13">
         <v>631433000.0</v>
       </c>
       <c r="J13">
         <v>622499000.0</v>
       </c>
       <c r="K13">
@@ -9857,51 +9859,51 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
     </row>
     <row r="28" spans="1:88">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
-        <v>1587819000.0</v>
+        <v>2226794000.0</v>
       </c>
       <c r="C28">
         <v>1605684000.0</v>
       </c>
       <c r="D28">
         <v>2039590000.0</v>
       </c>
       <c r="E28">
         <v>1990035000.0</v>
       </c>
       <c r="F28">
         <v>2140256000.0</v>
       </c>
       <c r="G28">
         <v>2018015000.0</v>
       </c>
       <c r="H28">
         <v>2009685000.0</v>
       </c>
       <c r="I28">
         <v>2059863000.0</v>
       </c>
       <c r="J28">
         <v>1729754000.0</v>
       </c>
@@ -10288,51 +10290,51 @@
       <c r="C30">
         <v>530142000.0</v>
       </c>
       <c r="D30">
         <v>526533000.0</v>
       </c>
       <c r="E30">
         <v>563964000.0</v>
       </c>
       <c r="F30">
         <v>577514000.0</v>
       </c>
       <c r="G30">
         <v>472591000.0</v>
       </c>
       <c r="H30">
         <v>471898000.0</v>
       </c>
       <c r="I30">
         <v>602206000.0</v>
       </c>
       <c r="J30">
         <v>561934000.0</v>
       </c>
       <c r="K30">
-        <v>559906000.0</v>
+        <v>551764000.0</v>
       </c>
       <c r="L30">
         <v>521479000.0</v>
       </c>
       <c r="M30">
         <v>430792000.0</v>
       </c>
       <c r="N30">
         <v>438220000.0</v>
       </c>
       <c r="O30">
         <v>481217000.0</v>
       </c>
       <c r="P30">
         <v>430081000.0</v>
       </c>
       <c r="Q30">
         <v>515183000.0</v>
       </c>
       <c r="R30">
         <v>526097999.0</v>
       </c>
       <c r="S30">
         <v>412333000.0</v>
       </c>
@@ -12270,51 +12272,51 @@
       <c r="C39">
         <v>135984000.0</v>
       </c>
       <c r="D39">
         <v>111145000.0</v>
       </c>
       <c r="E39">
         <v>139501000.0</v>
       </c>
       <c r="F39">
         <v>140843000.0</v>
       </c>
       <c r="G39">
         <v>132509000.0</v>
       </c>
       <c r="H39">
         <v>132980000.0</v>
       </c>
       <c r="I39">
         <v>116599000.0</v>
       </c>
       <c r="J39">
         <v>116206000.0</v>
       </c>
       <c r="K39">
-        <v>120966000.0</v>
+        <v>129108000.0</v>
       </c>
       <c r="L39">
         <v>118790999.0</v>
       </c>
       <c r="M39">
         <v>115285000.0</v>
       </c>
       <c r="N39">
         <v>120255000.0</v>
       </c>
       <c r="O39">
         <v>117271000.0</v>
       </c>
       <c r="P39">
         <v>127803000.0</v>
       </c>
       <c r="Q39">
         <v>123612000.0</v>
       </c>
       <c r="R39">
         <v>151564001.0</v>
       </c>
       <c r="S39">
         <v>132386000.0</v>
       </c>
@@ -12507,54 +12509,54 @@
       <c r="CD39">
         <v>11270000.0</v>
       </c>
       <c r="CE39">
         <v>16991000.0</v>
       </c>
       <c r="CF39">
         <v>29228743.0</v>
       </c>
       <c r="CG39">
         <v>9162489.0</v>
       </c>
       <c r="CH39">
         <v>12118335.0</v>
       </c>
       <c r="CI39"/>
       <c r="CJ39">
         <v>2986000.0</v>
       </c>
     </row>
     <row r="40" spans="1:88">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
-        <v>624082000.0</v>
+        <v>315782000.0</v>
       </c>
       <c r="C40">
-        <v>345413000.0</v>
+        <v>422296000.0</v>
       </c>
       <c r="D40">
         <v>251942000.0</v>
       </c>
       <c r="E40">
         <v>284447999.0</v>
       </c>
       <c r="F40">
         <v>160842000.0</v>
       </c>
       <c r="G40">
         <v>237113000.0</v>
       </c>
       <c r="H40">
         <v>259893000.0</v>
       </c>
       <c r="I40">
         <v>212846000.0</v>
       </c>
       <c r="J40">
         <v>161114000.0</v>
       </c>
       <c r="K40">
         <v>257329000.0</v>
       </c>
@@ -14809,51 +14811,51 @@
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
     </row>
     <row r="51" spans="1:88">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
-        <v>1606192000.0</v>
+        <v>2245167000.0</v>
       </c>
       <c r="C51">
         <v>1617927000.0</v>
       </c>
       <c r="D51">
         <v>2057522000.0</v>
       </c>
       <c r="E51">
         <v>2006132000.0</v>
       </c>
       <c r="F51">
         <v>2147734000.0</v>
       </c>
       <c r="G51">
         <v>2026223000.0</v>
       </c>
       <c r="H51">
         <v>2030252000.0</v>
       </c>
       <c r="I51">
         <v>2073977000.0</v>
       </c>
       <c r="J51">
         <v>1802576000.0</v>
       </c>
@@ -15071,93 +15073,93 @@
         <v>185509000.0</v>
       </c>
       <c r="CD51">
         <v>136736000.0</v>
       </c>
       <c r="CE51">
         <v>184656000.0</v>
       </c>
       <c r="CF51">
         <v>213627068.0</v>
       </c>
       <c r="CG51">
         <v>157897024.0</v>
       </c>
       <c r="CH51">
         <v>193033328.0</v>
       </c>
       <c r="CI51"/>
       <c r="CJ51"/>
     </row>
     <row r="52" spans="1:88">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
-        <v>74437000.0</v>
+        <v>382737000.0</v>
       </c>
       <c r="C52">
-        <v>73775000.0</v>
+        <v>147550000.0</v>
       </c>
       <c r="D52">
         <v>195620000.0</v>
       </c>
       <c r="E52">
         <v>152464000.0</v>
       </c>
       <c r="F52">
         <v>310891000.0</v>
       </c>
       <c r="G52">
         <v>186280000.0</v>
       </c>
       <c r="H52">
         <v>268904000.0</v>
       </c>
       <c r="I52">
         <v>335173000.0</v>
       </c>
       <c r="J52">
         <v>281546000.0</v>
       </c>
       <c r="K52">
-        <v>76744000.0</v>
+        <v>136688000.0</v>
       </c>
       <c r="L52">
         <v>125773000.0</v>
       </c>
       <c r="M52">
         <v>149502000.0</v>
       </c>
       <c r="N52">
         <v>310821000.0</v>
       </c>
       <c r="O52">
         <v>218319000.0</v>
       </c>
       <c r="P52">
-        <v>64245000.0</v>
+        <v>128490000.0</v>
       </c>
       <c r="Q52">
         <v>132811000.0</v>
       </c>
       <c r="R52">
         <v>236114000.0</v>
       </c>
       <c r="S52">
         <v>267052000.0</v>
       </c>
       <c r="T52">
         <v>165244000.0</v>
       </c>
       <c r="U52">
         <v>260801000.0</v>
       </c>
       <c r="V52">
         <v>276582000.0</v>
       </c>
       <c r="W52">
         <v>109776000.0</v>
       </c>
       <c r="X52">
         <v>81065000.0</v>
       </c>
@@ -16885,54 +16887,54 @@
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
     </row>
     <row r="60" spans="1:88">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
-        <v>711778000.0</v>
+        <v>707781000.0</v>
       </c>
       <c r="C60">
-        <v>675543000.0</v>
+        <v>671967000.0</v>
       </c>
       <c r="D60">
         <v>682484000.0</v>
       </c>
       <c r="E60">
         <v>683002000.0</v>
       </c>
       <c r="F60">
         <v>692320000.0</v>
       </c>
       <c r="G60">
         <v>713523000.0</v>
       </c>
       <c r="H60">
         <v>720516000.0</v>
       </c>
       <c r="I60">
         <v>703205000.0</v>
       </c>
       <c r="J60">
         <v>762077000.0</v>
       </c>
       <c r="K60">
         <v>798832000.0</v>
       </c>
@@ -17867,51 +17869,51 @@
       <c r="Q6">
         <v>69430000.0</v>
       </c>
       <c r="R6">
         <v>53737000.0</v>
       </c>
       <c r="S6">
         <v>43006000.0</v>
       </c>
       <c r="T6">
         <v>51494000.0</v>
       </c>
       <c r="U6">
         <v>46513000.0</v>
       </c>
       <c r="V6">
         <v>14032818.0</v>
       </c>
       <c r="W6">
         <v>21281081.0</v>
       </c>
       <c r="X6">
         <v>18000000.0</v>
       </c>
       <c r="Y6">
-        <v>8900000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="Z6">
         <v>35700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>156</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
@@ -20480,51 +20482,51 @@
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:89">
       <c r="A5" t="s">
         <v>154</v>
       </c>
       <c r="B5">
-        <v>352104000.0</v>
+        <v>35472000.0</v>
       </c>
       <c r="C5">
         <v>58734000.0</v>
       </c>
       <c r="D5">
         <v>61894000.0</v>
       </c>
       <c r="E5">
         <v>59621000.0</v>
       </c>
       <c r="F5">
         <v>55953000.0</v>
       </c>
       <c r="G5">
         <v>58423000.0</v>
       </c>
       <c r="H5">
         <v>83306000.0</v>
       </c>
       <c r="I5">
         <v>83523000.0</v>
       </c>
       <c r="J5">
         <v>24457000.0</v>
       </c>
@@ -20749,51 +20751,51 @@
       </c>
       <c r="CF5">
         <v>2192961.0</v>
       </c>
       <c r="CG5">
         <v>7187389.0</v>
       </c>
       <c r="CH5">
         <v>-18990460.0</v>
       </c>
       <c r="CI5">
         <v>7517907.0</v>
       </c>
       <c r="CJ5">
         <v>0.0</v>
       </c>
       <c r="CK5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:89">
       <c r="A6" t="s">
         <v>155</v>
       </c>
       <c r="B6">
-        <v>387693000.0</v>
+        <v>71061000.0</v>
       </c>
       <c r="C6">
         <v>94052000.0</v>
       </c>
       <c r="D6">
         <v>97130000.0</v>
       </c>
       <c r="E6">
         <v>95745000.0</v>
       </c>
       <c r="F6">
         <v>91858000.0</v>
       </c>
       <c r="G6">
         <v>94603000.0</v>
       </c>
       <c r="H6">
         <v>119059000.0</v>
       </c>
       <c r="I6">
         <v>118789000.0</v>
       </c>
       <c r="J6">
         <v>56943000.0</v>
       </c>
@@ -22243,51 +22245,51 @@
       </c>
       <c r="CF11">
         <v>4240920.0</v>
       </c>
       <c r="CG11">
         <v>1988846.0</v>
       </c>
       <c r="CH11">
         <v>-25748463.0</v>
       </c>
       <c r="CI11">
         <v>9718795.0</v>
       </c>
       <c r="CJ11">
         <v>0.0</v>
       </c>
       <c r="CK11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:89">
       <c r="A12" t="s">
         <v>161</v>
       </c>
       <c r="B12">
-        <v>-35503000.0</v>
+        <v>35503000.0</v>
       </c>
       <c r="C12">
         <v>33284000.0</v>
       </c>
       <c r="D12">
         <v>33316000.0</v>
       </c>
       <c r="E12">
         <v>34523000.0</v>
       </c>
       <c r="F12">
         <v>36039000.0</v>
       </c>
       <c r="G12">
         <v>34417000.0</v>
       </c>
       <c r="H12">
         <v>35129000.0</v>
       </c>
       <c r="I12">
         <v>35531000.0</v>
       </c>
       <c r="J12">
         <v>29696000.0</v>
       </c>
@@ -27919,57 +27921,57 @@
         <v>15126000.0</v>
       </c>
       <c r="T14">
         <v>9613000.0</v>
       </c>
       <c r="U14">
         <v>4110000.0</v>
       </c>
       <c r="V14">
         <v>953000.0</v>
       </c>
       <c r="W14">
         <v>3232285.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14">
         <v>-82851000.0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>196</v>
       </c>
       <c r="B15">
-        <v>-126640000.0</v>
+        <v>126640000.0</v>
       </c>
       <c r="C15">
-        <v>-121607000.0</v>
+        <v>121607000.0</v>
       </c>
       <c r="D15">
-        <v>-144720000.0</v>
+        <v>144720000.0</v>
       </c>
       <c r="E15">
         <v>100455000.0</v>
       </c>
       <c r="F15">
         <v>91919000.0</v>
       </c>
       <c r="G15">
         <v>71357000.0</v>
       </c>
       <c r="H15">
         <v>76626000.0</v>
       </c>
       <c r="I15">
         <v>66004000.0</v>
       </c>
       <c r="J15">
         <v>62660000.0</v>
       </c>
       <c r="K15">
         <v>62520000.0</v>
       </c>
       <c r="L15">
         <v>97495000.0</v>
       </c>
@@ -28495,51 +28497,51 @@
       </c>
       <c r="U23">
         <v>88802000.0</v>
       </c>
       <c r="V23">
         <v>-131684812.0</v>
       </c>
       <c r="W23">
         <v>-43230329.0</v>
       </c>
       <c r="X23">
         <v>-33600000.0</v>
       </c>
       <c r="Y23">
         <v>-24900000.0</v>
       </c>
       <c r="Z23">
         <v>-31200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>204</v>
       </c>
       <c r="B24">
-        <v>-100970000.0</v>
+        <v>20016000.0</v>
       </c>
       <c r="C24">
         <v>-42661000.0</v>
       </c>
       <c r="D24">
         <v>-82405000.0</v>
       </c>
       <c r="E24">
         <v>-129396000.0</v>
       </c>
       <c r="F24">
         <v>-1690000.0</v>
       </c>
       <c r="G24">
         <v>6605000.0</v>
       </c>
       <c r="H24">
         <v>15650000.0</v>
       </c>
       <c r="I24">
         <v>15074000.0</v>
       </c>
       <c r="J24">
         <v>26701000.0</v>
       </c>
@@ -30479,63 +30481,63 @@
       <c r="H7">
         <v>38748000.0</v>
       </c>
       <c r="I7">
         <v>-55391000.0</v>
       </c>
       <c r="J7">
         <v>-214363000.0</v>
       </c>
       <c r="K7">
         <v>73883000.0</v>
       </c>
       <c r="L7">
         <v>39931000.0</v>
       </c>
       <c r="M7">
         <v>193025000.0</v>
       </c>
       <c r="N7">
         <v>-75355000.0</v>
       </c>
       <c r="O7">
         <v>-194749000.0</v>
       </c>
       <c r="P7">
-        <v>75108000.0</v>
+        <v>50948000.0</v>
       </c>
       <c r="Q7">
-        <v>142764000.0</v>
+        <v>250113000.0</v>
       </c>
       <c r="R7">
         <v>-31292000.0</v>
       </c>
       <c r="S7">
         <v>-96519000.0</v>
       </c>
       <c r="T7">
-        <v>24931000.0</v>
+        <v>92242000.0</v>
       </c>
       <c r="U7">
         <v>6410000.0</v>
       </c>
       <c r="V7">
         <v>-127721000.0</v>
       </c>
       <c r="W7">
         <v>10987000.0</v>
       </c>
       <c r="X7">
         <v>42859000.0</v>
       </c>
       <c r="Y7">
         <v>-80089000.0</v>
       </c>
       <c r="Z7">
         <v>106552000.0</v>
       </c>
       <c r="AA7">
         <v>-41083000.0</v>
       </c>
       <c r="AB7">
         <v>85238000.0</v>
       </c>
@@ -31935,63 +31937,63 @@
       <c r="H14">
         <v>35753000.0</v>
       </c>
       <c r="I14">
         <v>35266000.0</v>
       </c>
       <c r="J14">
         <v>32486000.0</v>
       </c>
       <c r="K14">
         <v>29138000.0</v>
       </c>
       <c r="L14">
         <v>27507000.0</v>
       </c>
       <c r="M14">
         <v>26797000.0</v>
       </c>
       <c r="N14">
         <v>26648000.0</v>
       </c>
       <c r="O14">
         <v>26224000.0</v>
       </c>
       <c r="P14">
-        <v>28267000.0</v>
+        <v>26920000.0</v>
       </c>
       <c r="Q14">
-        <v>26298000.0</v>
+        <v>24951000.0</v>
       </c>
       <c r="R14">
         <v>26701000.0</v>
       </c>
       <c r="S14">
         <v>26069000.0</v>
       </c>
       <c r="T14">
-        <v>26903000.0</v>
+        <v>25692000.0</v>
       </c>
       <c r="U14">
         <v>25505000.0</v>
       </c>
       <c r="V14">
         <v>24975000.0</v>
       </c>
       <c r="W14">
         <v>24707000.0</v>
       </c>
       <c r="X14">
         <v>24773000.0</v>
       </c>
       <c r="Y14">
         <v>24880000.0</v>
       </c>
       <c r="Z14">
         <v>25775000.0</v>
       </c>
       <c r="AA14">
         <v>26648000.0</v>
       </c>
       <c r="AB14">
         <v>27234000.0</v>
       </c>
@@ -32153,111 +32155,111 @@
       </c>
       <c r="CC14">
         <v>1088000.0</v>
       </c>
       <c r="CD14">
         <v>1072000.0</v>
       </c>
       <c r="CE14">
         <v>-1942950.0</v>
       </c>
       <c r="CF14">
         <v>967039.0</v>
       </c>
       <c r="CG14"/>
       <c r="CH14">
         <v>1029922.0</v>
       </c>
       <c r="CI14"/>
       <c r="CJ14"/>
     </row>
     <row r="15" spans="1:88">
       <c r="A15" t="s">
         <v>196</v>
       </c>
       <c r="B15">
-        <v>-32473999.0</v>
+        <v>32474000.0</v>
       </c>
       <c r="C15">
-        <v>-32130000.0</v>
+        <v>32130000.0</v>
       </c>
       <c r="D15">
-        <v>-31856000.0</v>
+        <v>31856000.0</v>
       </c>
       <c r="E15">
-        <v>-31569000.0</v>
+        <v>31569000.0</v>
       </c>
       <c r="F15">
         <v>31085000.0</v>
       </c>
       <c r="G15">
         <v>30392000.0</v>
       </c>
       <c r="H15">
         <v>29802000.0</v>
       </c>
       <c r="I15">
         <v>30684000.0</v>
       </c>
       <c r="J15">
         <v>30729000.0</v>
       </c>
       <c r="K15">
         <v>29754000.0</v>
       </c>
       <c r="L15">
         <v>28635000.0</v>
       </c>
       <c r="M15">
         <v>27473000.0</v>
       </c>
       <c r="N15">
         <v>58858000.0</v>
       </c>
       <c r="O15">
         <v>26114000.0</v>
       </c>
       <c r="P15">
         <v>21952000.0</v>
       </c>
       <c r="Q15">
         <v>25793000.0</v>
       </c>
       <c r="R15">
-        <v>24337000.0</v>
+        <v>23325000.0</v>
       </c>
       <c r="S15">
         <v>23904000.0</v>
       </c>
       <c r="T15">
         <v>24625000.0</v>
       </c>
       <c r="U15">
         <v>23130000.0</v>
       </c>
       <c r="V15">
-        <v>21006000.0</v>
+        <v>20364000.0</v>
       </c>
       <c r="W15">
         <v>18973000.0</v>
       </c>
       <c r="X15">
         <v>17370000.0</v>
       </c>
       <c r="Y15">
         <v>15109000.0</v>
       </c>
       <c r="Z15">
         <v>19905000.0</v>
       </c>
       <c r="AA15">
         <v>19230000.0</v>
       </c>
       <c r="AB15">
         <v>19696000.0</v>
       </c>
       <c r="AC15">
         <v>19020000.0</v>
       </c>
       <c r="AD15">
         <v>18680000.0</v>
       </c>
@@ -33521,63 +33523,63 @@
       <c r="H22">
         <v>41804000.0</v>
       </c>
       <c r="I22">
         <v>42347000.0</v>
       </c>
       <c r="J22">
         <v>-5602000.0</v>
       </c>
       <c r="K22">
         <v>52051000.0</v>
       </c>
       <c r="L22">
         <v>26808000.0</v>
       </c>
       <c r="M22">
         <v>41389000.0</v>
       </c>
       <c r="N22">
         <v>29031000.0</v>
       </c>
       <c r="O22">
         <v>57476000.0</v>
       </c>
       <c r="P22">
-        <v>109412000.0</v>
+        <v>111439000.0</v>
       </c>
       <c r="Q22">
-        <v>160641000.0</v>
+        <v>162807000.0</v>
       </c>
       <c r="R22">
         <v>30485000.0</v>
       </c>
       <c r="S22">
         <v>19317000.0</v>
       </c>
       <c r="T22">
-        <v>32644000.0</v>
+        <v>33637000.0</v>
       </c>
       <c r="U22">
         <v>11290000.0</v>
       </c>
       <c r="V22">
         <v>-4297000.0</v>
       </c>
       <c r="W22">
         <v>4442000.0</v>
       </c>
       <c r="X22">
         <v>18192000.0</v>
       </c>
       <c r="Y22">
         <v>75751000.0</v>
       </c>
       <c r="Z22">
         <v>3075000.0</v>
       </c>
       <c r="AA22">
         <v>-880000.0</v>
       </c>
       <c r="AB22">
         <v>14893000.0</v>
       </c>
@@ -33745,111 +33747,111 @@
       </c>
       <c r="CE22">
         <v>1058783.0</v>
       </c>
       <c r="CF22">
         <v>-2047869.0</v>
       </c>
       <c r="CG22">
         <v>10397000.0</v>
       </c>
       <c r="CH22">
         <v>6758003.0</v>
       </c>
       <c r="CI22">
         <v>12752000.0</v>
       </c>
       <c r="CJ22">
         <v>16041000.0</v>
       </c>
     </row>
     <row r="23" spans="1:88">
       <c r="A23" t="s">
         <v>203</v>
       </c>
       <c r="B23">
-        <v>-10783000.0</v>
+        <v>-3262000.0</v>
       </c>
       <c r="C23">
         <v>-4017000.0</v>
       </c>
       <c r="D23">
         <v>-4017000.0</v>
       </c>
       <c r="E23">
         <v>-3224000.0</v>
       </c>
       <c r="F23">
-        <v>-3422000.0</v>
+        <v>-14232000.0</v>
       </c>
       <c r="G23">
         <v>-566000.0</v>
       </c>
       <c r="H23">
         <v>1805000.0</v>
       </c>
       <c r="I23">
         <v>-1000.0</v>
       </c>
       <c r="J23">
         <v>-565000.0</v>
       </c>
       <c r="K23">
         <v>-370573000.0</v>
       </c>
       <c r="L23">
         <v>411000.0</v>
       </c>
       <c r="M23">
         <v>-138311000.0</v>
       </c>
       <c r="N23">
         <v>93751000.0</v>
       </c>
       <c r="O23">
         <v>452500000.0</v>
       </c>
       <c r="P23">
         <v>-3271000.0</v>
       </c>
       <c r="Q23">
         <v>-282988000.0</v>
       </c>
       <c r="R23">
-        <v>208500000.0</v>
+        <v>-1012000.0</v>
       </c>
       <c r="S23">
         <v>-33573000.0</v>
       </c>
       <c r="T23">
         <v>746000.0</v>
       </c>
       <c r="U23">
         <v>-151577000.0</v>
       </c>
       <c r="V23">
-        <v>79400000.0</v>
+        <v>71525000.0</v>
       </c>
       <c r="W23">
         <v>344750000.0</v>
       </c>
       <c r="X23">
         <v>-1650000.0</v>
       </c>
       <c r="Y23">
         <v>-5000.0</v>
       </c>
       <c r="Z23">
         <v>400000.0</v>
       </c>
       <c r="AA23">
         <v>-26074000.0</v>
       </c>
       <c r="AB23">
         <v>690000.0</v>
       </c>
       <c r="AC23">
         <v>-373000.0</v>
       </c>
       <c r="AD23">
         <v>-317000.0</v>
       </c>
@@ -34008,51 +34010,51 @@
       </c>
       <c r="CD23">
         <v>-51973000.0</v>
       </c>
       <c r="CE23">
         <v>128120548.0</v>
       </c>
       <c r="CF23">
         <v>55730044.0</v>
       </c>
       <c r="CG23"/>
       <c r="CH23">
         <v>-329.0</v>
       </c>
       <c r="CI23"/>
       <c r="CJ23"/>
     </row>
     <row r="24" spans="1:88">
       <c r="A24" t="s">
         <v>204</v>
       </c>
       <c r="B24">
         <v>3088000.0</v>
       </c>
       <c r="C24">
-        <v>-36167000.0</v>
+        <v>7246000.0</v>
       </c>
       <c r="D24">
         <v>3981000.0</v>
       </c>
       <c r="E24">
         <v>2350000.0</v>
       </c>
       <c r="F24">
         <v>6070000.0</v>
       </c>
       <c r="G24">
         <v>3065000.0</v>
       </c>
       <c r="H24">
         <v>2172000.0</v>
       </c>
       <c r="I24">
         <v>-4064000.0</v>
       </c>
       <c r="J24">
         <v>24766000.0</v>
       </c>
       <c r="K24">
         <v>1735000.0</v>
       </c>
@@ -34295,63 +34297,63 @@
       <c r="H25">
         <v>3633000.0</v>
       </c>
       <c r="I25">
         <v>9933000.0</v>
       </c>
       <c r="J25">
         <v>2181000.0</v>
       </c>
       <c r="K25">
         <v>9822000.0</v>
       </c>
       <c r="L25">
         <v>1423000.0</v>
       </c>
       <c r="M25">
         <v>1364000.0</v>
       </c>
       <c r="N25">
         <v>-743000.0</v>
       </c>
       <c r="O25">
         <v>3377000.0</v>
       </c>
       <c r="P25">
-        <v>-21889000.0</v>
+        <v>1591000.0</v>
       </c>
       <c r="Q25">
-        <v>32360000.0</v>
+        <v>-75808000.0</v>
       </c>
       <c r="R25">
         <v>-3470000.0</v>
       </c>
       <c r="S25">
         <v>2150000.0</v>
       </c>
       <c r="T25">
-        <v>68185000.0</v>
+        <v>1092000.0</v>
       </c>
       <c r="U25">
         <v>2976000.0</v>
       </c>
       <c r="V25">
         <v>801000.0</v>
       </c>
       <c r="W25">
         <v>21835000.0</v>
       </c>
       <c r="X25">
         <v>2238000.0</v>
       </c>
       <c r="Y25">
         <v>3544000.0</v>
       </c>
       <c r="Z25">
         <v>1261000.0</v>
       </c>
       <c r="AA25">
         <v>-131000.0</v>
       </c>
       <c r="AB25">
         <v>1352000.0</v>
       </c>
@@ -34525,51 +34527,51 @@
       </c>
       <c r="CG25"/>
       <c r="CH25">
         <v>298709.0</v>
       </c>
       <c r="CI25"/>
       <c r="CJ25"/>
     </row>
     <row r="26" spans="1:88">
       <c r="A26" t="s">
         <v>206</v>
       </c>
       <c r="B26">
         <v>-7521000.0</v>
       </c>
       <c r="C26">
         <v>-2625000.0</v>
       </c>
       <c r="D26">
         <v>-3814000.0</v>
       </c>
       <c r="E26">
         <v>-3025000.0</v>
       </c>
       <c r="F26">
-        <v>-11342000.0</v>
+        <v>-532000.0</v>
       </c>
       <c r="G26">
         <v>-3012000.0</v>
       </c>
       <c r="H26">
         <v>-3259000.0</v>
       </c>
       <c r="I26">
         <v>-76902000.0</v>
       </c>
       <c r="J26">
         <v>-1818000.0</v>
       </c>
       <c r="K26">
         <v>-2845000.0</v>
       </c>
       <c r="L26">
         <v>-676000.0</v>
       </c>
       <c r="M26">
         <v>-469000.0</v>
       </c>
       <c r="N26">
         <v>-469000.0</v>
       </c>