--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -886,51 +889,51 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
-        <v>273235000.0</v>
+        <v>91585000.0</v>
       </c>
       <c r="C2">
         <v>79559000.0</v>
       </c>
       <c r="D2">
         <v>50943000.0</v>
       </c>
       <c r="E2">
         <v>52220000.0</v>
       </c>
       <c r="F2">
         <v>24064000.0</v>
       </c>
       <c r="G2">
         <v>19057000.0</v>
       </c>
       <c r="H2">
         <v>9039000.0</v>
       </c>
       <c r="I2">
         <v>4908000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
@@ -980,76 +983,80 @@
       <c r="G5">
         <v>111000.0</v>
       </c>
       <c r="H5">
         <v>-545000.0</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>23502000.0</v>
+      </c>
       <c r="C7">
         <v>24857000.0</v>
       </c>
       <c r="D7">
         <v>23322000.0</v>
       </c>
       <c r="E7">
         <v>19824000.0</v>
       </c>
       <c r="F7">
         <v>21320000.0</v>
       </c>
       <c r="G7">
         <v>4428000.0</v>
       </c>
       <c r="H7">
         <v>1439000.0</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>1253093000.0</v>
       </c>
       <c r="F8">
         <v>823550000.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
@@ -1179,51 +1186,53 @@
       </c>
       <c r="H14">
         <v>122070320.0</v>
       </c>
       <c r="I14">
         <v>122070320.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>23</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>79190000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16">
         <v>10522000.0</v>
       </c>
       <c r="E16">
         <v>9163000.0</v>
       </c>
       <c r="F16">
         <v>7426000.0</v>
       </c>
       <c r="G16">
         <v>4417000.0</v>
       </c>
       <c r="H16">
         <v>31547000.0</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
@@ -1252,71 +1261,73 @@
       <c r="H18">
         <v>420000.0</v>
       </c>
       <c r="I18">
         <v>244000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
-        <v>427784000.0</v>
+        <v>375399000.0</v>
       </c>
       <c r="C20">
         <v>367566000.0</v>
       </c>
       <c r="D20">
         <v>367566000.0</v>
       </c>
       <c r="E20">
         <v>367566000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>28</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>52385000.0</v>
+      </c>
       <c r="C21">
         <v>59212000.0</v>
       </c>
       <c r="D21">
         <v>78024000.0</v>
       </c>
       <c r="E21">
         <v>98458000.0</v>
       </c>
       <c r="F21">
         <v>196544000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22">
         <v>-4165000.0</v>
       </c>
       <c r="D22">
@@ -1369,187 +1380,193 @@
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>33</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>11838000.0</v>
+      </c>
       <c r="C26">
         <v>1079000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>-203909000.0</v>
+        <v>-222358000.0</v>
       </c>
       <c r="C28">
         <v>-229763000.0</v>
       </c>
       <c r="D28">
         <v>-176759000.0</v>
       </c>
       <c r="E28">
         <v>-145209000.0</v>
       </c>
       <c r="F28">
         <v>-427303000.0</v>
       </c>
       <c r="G28">
         <v>-64209000.0</v>
       </c>
       <c r="H28">
         <v>-3595000.0</v>
       </c>
       <c r="I28">
         <v>-9530000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>932684000.0</v>
+      </c>
       <c r="C29">
         <v>893433000.0</v>
       </c>
       <c r="D29">
         <v>901979000.0</v>
       </c>
       <c r="E29">
         <v>928121000.0</v>
       </c>
       <c r="F29">
         <v>695750000.0</v>
       </c>
       <c r="G29">
         <v>141502000.0</v>
       </c>
       <c r="H29">
         <v>-53030000.0</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>55706000.0</v>
+        <v>331029000.0</v>
       </c>
       <c r="C30">
         <v>164155000.0</v>
       </c>
       <c r="D30">
         <v>185875000.0</v>
       </c>
       <c r="E30">
         <v>94549000.0</v>
       </c>
       <c r="F30">
         <v>105850000.0</v>
       </c>
       <c r="G30">
         <v>38086000.0</v>
       </c>
       <c r="H30">
         <v>23550000.0</v>
       </c>
       <c r="I30">
         <v>749000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>179134000.0</v>
       </c>
       <c r="F31">
         <v>499206000.0</v>
       </c>
       <c r="G31">
         <v>-44510000.0</v>
       </c>
       <c r="H31">
         <v>-53030000.0</v>
       </c>
       <c r="I31">
         <v>-45854000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>476709000.0</v>
+      </c>
       <c r="C32">
         <v>374767000.0</v>
       </c>
       <c r="D32">
         <v>246951000.0</v>
       </c>
       <c r="E32">
         <v>165072000.0</v>
       </c>
       <c r="F32">
         <v>490886000.0</v>
       </c>
       <c r="G32">
         <v>69202000.0</v>
       </c>
       <c r="H32">
         <v>-2476000.0</v>
       </c>
       <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
@@ -1559,98 +1576,100 @@
         <v>540274000.0</v>
       </c>
       <c r="D33">
         <v>681897000.0</v>
       </c>
       <c r="E33">
         <v>787948000.0</v>
       </c>
       <c r="F33">
         <v>223667000.0</v>
       </c>
       <c r="G33">
         <v>194209000.0</v>
       </c>
       <c r="H33">
         <v>4280000.0</v>
       </c>
       <c r="I33">
         <v>2439000.0</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>41</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>1415000.0</v>
+      </c>
       <c r="C34">
         <v>1098000.0</v>
       </c>
       <c r="D34">
         <v>1071000.0</v>
       </c>
       <c r="E34">
         <v>1762000.0</v>
       </c>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
-        <v>20149999.0</v>
+        <v>20150000.0</v>
       </c>
       <c r="C35">
         <v>21608000.0</v>
       </c>
       <c r="D35">
         <v>26869000.0</v>
       </c>
       <c r="E35">
         <v>24899000.0</v>
       </c>
       <c r="F35">
         <v>18803000.0</v>
       </c>
       <c r="G35">
         <v>121909000.0</v>
       </c>
       <c r="H35">
         <v>54834000.0</v>
       </c>
       <c r="I35"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>16611000.0</v>
+        <v>4773000.0</v>
       </c>
       <c r="C36">
         <v>77548000.0</v>
       </c>
       <c r="D36">
         <v>6564000.0</v>
       </c>
       <c r="E36">
         <v>5377000.0</v>
       </c>
       <c r="F36">
         <v>200290000.0</v>
       </c>
       <c r="G36">
         <v>186906000.0</v>
       </c>
       <c r="H36">
         <v>618000.0</v>
       </c>
       <c r="I36">
         <v>2035000.0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
@@ -1673,129 +1692,131 @@
       <c r="C38"/>
       <c r="D38">
         <v>1.0</v>
       </c>
       <c r="E38">
         <v>8960000.0</v>
       </c>
       <c r="F38">
         <v>3746000.0</v>
       </c>
       <c r="G38">
         <v>3320000.0</v>
       </c>
       <c r="H38">
         <v>2385000.0</v>
       </c>
       <c r="I38">
         <v>2035000.0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>308120000.0</v>
+        <v>32797000.0</v>
       </c>
       <c r="C39">
         <v>88778000.0</v>
       </c>
       <c r="D39">
         <v>175199000.0</v>
       </c>
       <c r="E39">
         <v>51167000.0</v>
       </c>
       <c r="F39">
         <v>46568000.0</v>
       </c>
       <c r="G39">
         <v>57539000.0</v>
       </c>
       <c r="H39">
         <v>21164000.0</v>
       </c>
       <c r="I39">
         <v>15782000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>231665000.0</v>
+        <v>334125000.0</v>
       </c>
       <c r="C40">
         <v>215553000.0</v>
       </c>
       <c r="D40">
         <v>170362000.0</v>
       </c>
       <c r="E40">
         <v>115360000.0</v>
       </c>
       <c r="F40">
         <v>86678000.0</v>
       </c>
       <c r="G40">
         <v>48623000.0</v>
       </c>
       <c r="H40">
         <v>25841000.0</v>
       </c>
       <c r="I40">
         <v>15498000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>8320000.0</v>
       </c>
       <c r="F41"/>
       <c r="G41">
         <v>105000.0</v>
       </c>
       <c r="H41">
         <v>38000.0</v>
       </c>
       <c r="I41">
         <v>45000.0</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>49</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>1466231000.0</v>
+      </c>
       <c r="C42">
         <v>1425317000.0</v>
       </c>
       <c r="D42">
         <v>1360250000.0</v>
       </c>
       <c r="E42">
         <v>1253093000.0</v>
       </c>
       <c r="F42">
         <v>823550000.0</v>
       </c>
       <c r="G42">
         <v>-104466000.0</v>
       </c>
       <c r="H42">
         <v>3592000.0</v>
       </c>
       <c r="I42">
         <v>3224000.0</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>50</v>
@@ -1804,51 +1825,53 @@
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>40732000.0</v>
+      </c>
       <c r="C45">
         <v>41407000.0</v>
       </c>
       <c r="D45">
         <v>37695000.0</v>
       </c>
       <c r="E45">
         <v>30001000.0</v>
       </c>
       <c r="F45">
         <v>23377000.0</v>
       </c>
       <c r="G45">
         <v>4877000.0</v>
       </c>
       <c r="H45">
         <v>1895000.0</v>
       </c>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
@@ -1937,51 +1960,51 @@
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>41951000.0</v>
+        <v>23502000.0</v>
       </c>
       <c r="C51">
         <v>24857000.0</v>
       </c>
       <c r="D51">
         <v>23322000.0</v>
       </c>
       <c r="E51">
         <v>19824000.0</v>
       </c>
       <c r="F51">
         <v>21320000.0</v>
       </c>
       <c r="G51">
         <v>4428000.0</v>
       </c>
       <c r="H51">
         <v>1439000.0</v>
       </c>
       <c r="I51"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
@@ -2120,51 +2143,51 @@
       </c>
       <c r="D57">
         <v>273512000.0</v>
       </c>
       <c r="E57">
         <v>209580000.0</v>
       </c>
       <c r="F57">
         <v>131574000.0</v>
       </c>
       <c r="G57">
         <v>83896000.0</v>
       </c>
       <c r="H57">
         <v>41795000.0</v>
       </c>
       <c r="I57">
         <v>20406000.0</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
-        <v>530102999.0</v>
+        <v>530103000.0</v>
       </c>
       <c r="C58">
         <v>370049000.0</v>
       </c>
       <c r="D58">
         <v>300381000.0</v>
       </c>
       <c r="E58">
         <v>234479000.0</v>
       </c>
       <c r="F58">
         <v>150377000.0</v>
       </c>
       <c r="G58">
         <v>205805000.0</v>
       </c>
       <c r="H58">
         <v>96629000.0</v>
       </c>
       <c r="I58">
         <v>20406000.0</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
@@ -2233,3473 +2256,3598 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
-        <v>273235000.0</v>
+        <v>182004000.0</v>
       </c>
       <c r="C2">
+        <v>91585000.0</v>
+      </c>
+      <c r="D2">
         <v>56355000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>52860000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>67184000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>79559000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>42383000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>36029000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>33893000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>50943000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>32505000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>30842000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>34011000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>52220000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>34244000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>30089000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>27411000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>24064000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>17662000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>19051000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16194000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>19057000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>40000.0</v>
+      </c>
+      <c r="C5">
         <v>2800000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3951000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4231000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>169000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>515000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-387000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1276000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1305000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1420000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1982000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1820000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1846000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1926000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2218000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1714000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1077000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-159000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-177000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-51000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-242000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>111000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-53030000.0</v>
       </c>
-      <c r="Z5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>23898000.0</v>
+      </c>
       <c r="C7">
+        <v>23502000.0</v>
+      </c>
+      <c r="D7">
         <v>23973000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>24647000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>23874000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>24857000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>25581000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>22382000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>22378000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>23322000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>21475000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>22586000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>19328000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>19824000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>20193000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>20248000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>21608000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>21320000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3513000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3800000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3963000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4428000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1476290000.0</v>
+      </c>
       <c r="C8">
+        <v>0.0</v>
+      </c>
+      <c r="D8">
         <v>1455622000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1444618000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1434341000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>0.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1403677000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1391306000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>1377072000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1344904000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>1329405000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1302502000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>1253093000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>1205356000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1157398000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1119143000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>0.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>783458000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>741594000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>175198000.0</v>
+      </c>
+      <c r="C10">
         <v>245860000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>251383000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>205230000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>207716000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>254620000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>207318000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>229844000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>181866000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>200081000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>145824000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>151020000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>167931000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>165033000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>106945000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>232971000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>187965000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>448623000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>391024000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>391008000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>50527000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>68637000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-5116000.0</v>
       </c>
-      <c r="Z10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:26">
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>552526000.0</v>
+      </c>
+      <c r="C12">
         <v>622836000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>552423000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>515483000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>444833000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>474440000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>358480000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>341499000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>297868000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>317423000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>252865000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>223683000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>211759000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>228199000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>191227000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>284542000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>275418000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>509072000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>492499000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>487928000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>82648000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>91965000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>5116000.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
+        <v>1476290000.0</v>
+      </c>
+      <c r="C13">
         <v>1466231000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1455622000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1444618000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1434341000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1425317000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1403677000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1391306000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1377072000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1360250000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1344904000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1329405000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1302502000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1253093000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1205356000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1157398000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1119143000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>823550000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>783458000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>741594000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>9307000.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>174006949.0</v>
+      </c>
+      <c r="C14">
         <v>176074208.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>175965453.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>169788923.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>169346771.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>175674929.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>167687940.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>166982796.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>166187424.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>165626904.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>164904339.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>164214398.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>162631027.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>160589413.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>158792119.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>156891201.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>154368734.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>149283090.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>146629361.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>87308647.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>21830024.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>51691952.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>29576495.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>21208147.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>22368000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>122070320.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>79190000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
-[...1 lines deleted...]
-      </c>
+      <c r="J16"/>
       <c r="K16">
         <v>10522000.0</v>
       </c>
-      <c r="L16"/>
+      <c r="L16">
+        <v>10522000.0</v>
+      </c>
       <c r="M16"/>
-      <c r="N16">
-[...1 lines deleted...]
-      </c>
+      <c r="N16"/>
       <c r="O16">
         <v>9163000.0</v>
       </c>
-      <c r="P16"/>
+      <c r="P16">
+        <v>9163000.0</v>
+      </c>
       <c r="Q16"/>
-      <c r="R16">
-[...1 lines deleted...]
-      </c>
+      <c r="R16"/>
       <c r="S16">
         <v>7426000.0</v>
       </c>
-      <c r="T16"/>
+      <c r="T16">
+        <v>7426000.0</v>
+      </c>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>4417000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>2091000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2080000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>1825000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1776000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1638000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1484000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1314000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1216000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1001000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>867000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
-        <v>427784000.0</v>
+        <v>375399000.0</v>
       </c>
       <c r="C20">
         <v>375399000.0</v>
       </c>
       <c r="D20">
-        <v>367566000.0</v>
+        <v>375399000.0</v>
       </c>
       <c r="E20">
         <v>367566000.0</v>
       </c>
       <c r="F20">
         <v>367566000.0</v>
       </c>
       <c r="G20">
         <v>367566000.0</v>
       </c>
       <c r="H20">
         <v>367566000.0</v>
       </c>
       <c r="I20">
         <v>367566000.0</v>
       </c>
       <c r="J20">
         <v>367566000.0</v>
       </c>
       <c r="K20">
+        <v>367566000.0</v>
+      </c>
+      <c r="L20">
         <v>-227231000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>-261741000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>-284398000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>367566000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-281912000.0</v>
       </c>
       <c r="P20">
         <v>-281912000.0</v>
       </c>
       <c r="Q20">
-        <v>-279811000.0</v>
+        <v>-281912000.0</v>
       </c>
       <c r="R20">
         <v>-279811000.0</v>
       </c>
-      <c r="S20"/>
+      <c r="S20">
+        <v>-279811000.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>28</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>46407000.0</v>
+      </c>
       <c r="C21">
+        <v>52385000.0</v>
+      </c>
+      <c r="D21">
         <v>57418000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>50408000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>54810000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>59212000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>63614000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>68022000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>73022000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>78024000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>677912000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>717514000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>745262000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>98458000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>734520000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>366221000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>665671000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>196544000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>190389000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>184234000.0</v>
       </c>
-      <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>-4165000.0</v>
       </c>
-      <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-      <c r="M22">
-[...1 lines deleted...]
-      </c>
+      <c r="M22"/>
       <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="O22"/>
+      <c r="O22">
+        <v>1.0</v>
+      </c>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
-[...1 lines deleted...]
-      </c>
+      <c r="R22"/>
       <c r="S22">
         <v>6271000.0</v>
       </c>
-      <c r="T22"/>
+      <c r="T22">
+        <v>6271000.0</v>
+      </c>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>1301387000.0</v>
+      </c>
+      <c r="C23">
         <v>1462787000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1278512000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1215794000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1181737000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1263482000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1167062000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1130578000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1106742000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1202360000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1118468000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1124300000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1116087000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1162600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1098545000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1091305000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1080061000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>846127000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>766761000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>743855000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>140152000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>347307000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>917000.0</v>
       </c>
-      <c r="Z23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:26">
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26">
+        <v>11838000.0</v>
+      </c>
+      <c r="D26">
         <v>9053000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>8510000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>8213000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1079000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>-203909000.0</v>
+        <v>-151300000.0</v>
       </c>
       <c r="C28">
+        <v>-222358000.0</v>
+      </c>
+      <c r="D28">
         <v>-227410000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-180583000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-183842000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-229763000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-181737000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-207462000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-159488000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-176759000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-124349000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-128434000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-148603000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-145209000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-86752000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-212723000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-166357000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-427303000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-387511000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-387208000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-46564000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-64209000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>5116000.0</v>
       </c>
-      <c r="Z28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:26">
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>911393000.0</v>
+      </c>
       <c r="C29">
+        <v>932684000.0</v>
+      </c>
+      <c r="D29">
         <v>932992000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>909085000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>884255000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>893433000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>869382000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>878686000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>886865000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>901979000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>908169000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>925923000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>934527000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>928121000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>908563000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>925660000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>936839000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>695750000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>678131000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>664862000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-45392000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>141502000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>55706000.0</v>
+        <v>160327000.0</v>
       </c>
       <c r="C30">
+        <v>331029000.0</v>
+      </c>
+      <c r="D30">
         <v>140834000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>122553000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>122184000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>164155000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>177515000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>128799000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>99797000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>185875000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>83866000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>84152000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>74498000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>94549000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>82302000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>72971000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>55525000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>66820000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>40318000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>35159000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>27508000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>58677000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>230257000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>208409000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>179134000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>174043000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>278578000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>271168000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>499206000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>487742000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>664862000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-45392000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-53030000.0</v>
       </c>
-      <c r="Z31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:26">
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>462301000.0</v>
+      </c>
       <c r="C32">
+        <v>476709000.0</v>
+      </c>
+      <c r="D32">
         <v>466462000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>449482000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>407098000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>374767000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>321902000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>292448000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>263761000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>246951000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>211981000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>189458000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>173061000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>165072000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>148054000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>261398000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>257150000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>490886000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>482431000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>475760000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>71363000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>69202000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>469458999.0</v>
+      </c>
+      <c r="C33">
         <v>476125000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>487386000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>480771000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>497753000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>540274000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>572370000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>609166000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>647617000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>682867000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>717887000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>759100000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>783714000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>787948000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>779131000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>681194000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>697929000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>223667000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>198477000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>192117000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>8973000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>194209000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-5116000.0</v>
       </c>
-      <c r="Z33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:26">
+      <c r="AA33"/>
+    </row>
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>41</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>1440000.0</v>
+      </c>
       <c r="C34">
+        <v>1415000.0</v>
+      </c>
+      <c r="D34">
         <v>1260000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1223000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1088000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1098000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1068000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1043000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1055000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1071000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1013000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1036000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1554000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1762000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1726000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
-        <v>20149999.0</v>
+        <v>20367000.0</v>
       </c>
       <c r="C35">
+        <v>20150000.0</v>
+      </c>
+      <c r="D35">
         <v>20856000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>21168000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>20596000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>21608000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>24890000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>22928000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>24513000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>26869000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>21699000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>22635000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>22248000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>24899000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>18622000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>16932000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>18240000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>18803000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2777000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3015000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>125728000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>121909000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
-    </row>
-    <row r="36" spans="1:26">
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>16611000.0</v>
+        <v>15855999.0</v>
       </c>
       <c r="C36">
+        <v>4773000.0</v>
+      </c>
+      <c r="D36">
         <v>12590000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>20561000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>33346000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>77548000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>7109000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>7884000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>6377000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-70490000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>235316000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>270617000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>293146000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>5377000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>290953000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>284977000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>283754000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>200290000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>193969000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>187698000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2185000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>189332000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-5116000.0</v>
       </c>
-      <c r="Z36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:26">
+      <c r="AA36"/>
+    </row>
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>45</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>1.0</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38">
         <v>1.0</v>
       </c>
       <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
         <v>8876000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>8960000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>9041000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4116000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3943000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3746000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3580000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>187698000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>4426000.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-    </row>
-    <row r="39" spans="1:26">
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>308120000.0</v>
+        <v>119075000.0</v>
       </c>
       <c r="C39">
+        <v>32797000.0</v>
+      </c>
+      <c r="D39">
         <v>97869000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>96987000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>116967000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>88778000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>58697000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>51114000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>61460000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>62997000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>63850000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>57365000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>46116000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>130029000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>45885000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>52598000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>51189000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>104203000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>35467000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>28651000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>21023000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>57539000.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-    </row>
-    <row r="40" spans="1:26">
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>231665000.0</v>
+        <v>182366000.0</v>
       </c>
       <c r="C40">
+        <v>334125000.0</v>
+      </c>
+      <c r="D40">
         <v>263478000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>227979000.0</v>
       </c>
-      <c r="E40">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
+        <v>205336000.0</v>
+      </c>
+      <c r="G40">
         <v>215553000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>221705000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>287251000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>157468000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>170362000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>152434000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>141309000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>122190000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>118605000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>133819000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>115308000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>94203000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>89195000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>67317000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>56018000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>42733000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>48623000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-    </row>
-    <row r="41" spans="1:26">
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>3885000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>3640000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>8320000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1726000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>138000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>124000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>116000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-    </row>
-    <row r="42" spans="1:26">
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42"/>
-      <c r="C42"/>
+      <c r="C42">
+        <v>1466231000.0</v>
+      </c>
       <c r="D42"/>
       <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>1425317000.0</v>
       </c>
-      <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
-      <c r="J42">
-[...1 lines deleted...]
-      </c>
+      <c r="J42"/>
       <c r="K42">
         <v>1360250000.0</v>
       </c>
       <c r="L42">
+        <v>1360250000.0</v>
+      </c>
+      <c r="M42">
         <v>-1820000.0</v>
       </c>
-      <c r="M42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N42"/>
       <c r="O42">
         <v>1253093000.0</v>
       </c>
       <c r="P42">
+        <v>1253093000.0</v>
+      </c>
+      <c r="Q42">
         <v>-1714000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-1077000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>823550000.0</v>
       </c>
       <c r="S42">
         <v>823550000.0</v>
       </c>
       <c r="T42">
+        <v>823550000.0</v>
+      </c>
+      <c r="U42">
         <v>741594000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-112553000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>126378000.0</v>
       </c>
-      <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
-    </row>
-    <row r="43" spans="1:26">
+      <c r="AA42"/>
+    </row>
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>31797000.0</v>
+      </c>
       <c r="C45">
+        <v>40732000.0</v>
+      </c>
+      <c r="D45">
         <v>32926000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>33726000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>33818000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>41407000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>35663000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>33133000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>32843000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>37695000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>31890000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>32710000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>29704000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>30001000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>35570000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>4419000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>4547000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>31797000.0</v>
+      </c>
+      <c r="C46">
         <v>31730000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>32926000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>33726000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>33818000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>34869000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>35663000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>33133000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>32843000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>33288000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>31890000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>32710000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>29704000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>30001000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>35570000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>29996000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>28315000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>23377000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4508000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>4419000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4547000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4877000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-    </row>
-    <row r="47" spans="1:26">
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>31890000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>32710000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>30001000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>35570000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>29996000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>28315000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>23377000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>4508000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>4419000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>4547000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-    </row>
-    <row r="48" spans="1:26">
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-564937000.0</v>
+      </c>
+      <c r="C48">
         <v>-536347000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-526581000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-539764000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-550255000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-532399000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-533908000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-511344000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-488902000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-456851000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-434753000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-401662000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-366129000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-323046000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-294575000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-230024000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-181227000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-127641000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-105150000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-76681000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-54457000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-52708000.0</v>
       </c>
-      <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
-    </row>
-    <row r="49" spans="1:26">
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>41951000.0</v>
+        <v>23898000.0</v>
       </c>
       <c r="C51">
+        <v>23502000.0</v>
+      </c>
+      <c r="D51">
         <v>23973000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>24647000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>23874000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>24857000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>25581000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>22382000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>22378000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>23322000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>21475000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>22586000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>19328000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>19824000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>20193000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>20248000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>21608000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>21320000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3513000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3800000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3963000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>4428000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-    </row>
-    <row r="52" spans="1:26">
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>5257000.0</v>
+      </c>
+      <c r="C52">
         <v>5053000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4831000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4702000.0</v>
       </c>
-      <c r="E52">
-[...1 lines deleted...]
-      </c>
       <c r="F52">
+        <v>4366000.0</v>
+      </c>
+      <c r="G52">
         <v>4347000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>8702000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4142000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4003000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4031000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3661000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3591000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3111000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3245000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3297000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3316000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>3368000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2517000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>874000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>909000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>889000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>915000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-    </row>
-    <row r="53" spans="1:26">
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>377328000.0</v>
+      </c>
+      <c r="C53">
         <v>376976000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>301040000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>310253000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>237117000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>219820000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>151162000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>111655000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>116002000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>117342000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>107041000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>72663000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>43828000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>63166000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>84282000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>51571000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>87453000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>60449000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>101475000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>96920000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>32121000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>23328000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>10232000.0</v>
       </c>
-      <c r="Z53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:26">
+      <c r="AA53"/>
+    </row>
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>1301387000.0</v>
+      </c>
+      <c r="C55">
         <v>1462787000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1278512000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1215794000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1181737000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1263482000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1167062000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1130578000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1106742000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1202360000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1118468000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1124300000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1116087000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1162600000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1098545000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1091305000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1080061000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>846127000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>766761000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>743855000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>140152000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>347307000.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
-    </row>
-    <row r="56" spans="1:26">
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>831928000.0</v>
+      </c>
+      <c r="C56">
         <v>986662000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>791126000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>735023000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>683984000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>723208000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>594692000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>521412000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>459125000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>519493000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>400581000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>365200000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>332373000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>374652000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>319414000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>410111000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>382132000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>622460000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>568284000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>551738000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>131179000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>153098000.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56"/>
-      <c r="Y56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>5116000.0</v>
       </c>
-      <c r="Z56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:26">
+      <c r="AA56"/>
+    </row>
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>369627000.0</v>
+      </c>
+      <c r="C57">
         <v>509953000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>324664000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>285541000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>276886000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>348441000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>272790000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>228964000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>195364000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>273512000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>188600000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>175742000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>159312000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>209580000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>171360000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>148713000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>124982000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>131574000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>85853000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>75978000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>59816000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>83896000.0</v>
       </c>
-      <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
-    </row>
-    <row r="58" spans="1:26">
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
-        <v>530102999.0</v>
+        <v>389994000.0</v>
       </c>
       <c r="C58">
+        <v>530103000.0</v>
+      </c>
+      <c r="D58">
         <v>345520000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>306709000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>297482000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>370049000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>297680000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>251892000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>219877000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>300381000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>210299000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>198377000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>181560000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>234479000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>189982000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>165645000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>143222000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>150377000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>88630000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>78993000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>185544000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>205805000.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
-    </row>
-    <row r="59" spans="1:26">
+      <c r="AA58"/>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>911393000.0</v>
+      </c>
+      <c r="C60">
         <v>932684000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>932992000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>909085000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>884255000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>893433000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>869382000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>878686000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>886865000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>901979000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>908169000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>925923000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>934527000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>928121000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>908563000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>925660000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>936839000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>695750000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>678131000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>664862000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-45392000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>141502000.0</v>
       </c>
-      <c r="W60"/>
       <c r="X60"/>
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>917000.0</v>
       </c>
-      <c r="Z60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:26">
+      <c r="AA60"/>
+    </row>
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5728,2903 +5876,2978 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B2">
         <v>525946000.0</v>
       </c>
       <c r="C2">
         <v>413331000.0</v>
       </c>
       <c r="D2">
         <v>336343000.0</v>
       </c>
       <c r="E2">
         <v>250871000.0</v>
       </c>
       <c r="F2">
         <v>153841000.0</v>
       </c>
       <c r="G2">
         <v>92902000.0</v>
       </c>
       <c r="H2">
         <v>47188000.0</v>
       </c>
       <c r="I2">
         <v>30050000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B3">
         <v>20983000.0</v>
       </c>
       <c r="C3">
         <v>169537000.0</v>
       </c>
       <c r="D3">
         <v>172673000.0</v>
       </c>
       <c r="E3">
         <v>29418000.0</v>
       </c>
       <c r="F3">
         <v>331000.0</v>
       </c>
       <c r="G3">
         <v>235000.0</v>
       </c>
       <c r="H3">
         <v>171000.0</v>
       </c>
       <c r="I3">
         <v>162000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B5">
         <v>71670000.0</v>
       </c>
       <c r="C5">
         <v>-67928000.0</v>
       </c>
       <c r="D5">
-        <v>-137059000.0</v>
+        <v>-131797000.0</v>
       </c>
       <c r="E5">
         <v>-189324000.0</v>
       </c>
       <c r="F5">
         <v>-65658000.0</v>
       </c>
       <c r="G5">
         <v>8413000.0</v>
       </c>
       <c r="H5">
         <v>-4951000.0</v>
       </c>
       <c r="I5">
         <v>-10378000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B6">
         <v>92653000.0</v>
       </c>
       <c r="C6">
         <v>101609000.0</v>
       </c>
       <c r="D6">
-        <v>35614000.0</v>
+        <v>40876000.0</v>
       </c>
       <c r="E6">
         <v>-159906000.0</v>
       </c>
       <c r="F6">
         <v>-65327000.0</v>
       </c>
       <c r="G6">
         <v>8648000.0</v>
       </c>
       <c r="H6">
         <v>-4780000.0</v>
       </c>
       <c r="I6">
         <v>-10216000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B9">
         <v>436249000.0</v>
       </c>
       <c r="C9">
         <v>339433000.0</v>
       </c>
       <c r="D9">
         <v>233603000.0</v>
       </c>
       <c r="E9">
         <v>158178000.0</v>
       </c>
       <c r="F9">
         <v>91433000.0</v>
       </c>
       <c r="G9">
         <v>43473000.0</v>
       </c>
       <c r="H9">
         <v>18664000.0</v>
       </c>
       <c r="I9">
         <v>8590000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10">
         <v>70499000.0</v>
       </c>
       <c r="C10">
         <v>-79393000.0</v>
       </c>
       <c r="D10">
         <v>-131797000.0</v>
       </c>
       <c r="E10">
         <v>-201417000.0</v>
       </c>
       <c r="F10">
         <v>-74228000.0</v>
       </c>
       <c r="G10">
         <v>4074000.0</v>
       </c>
       <c r="H10">
         <v>-7510000.0</v>
       </c>
       <c r="I10">
         <v>-11543000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B11">
         <v>2229000.0</v>
       </c>
       <c r="C11">
         <v>-3845000.0</v>
       </c>
       <c r="D11">
         <v>2008000.0</v>
       </c>
       <c r="E11">
         <v>-6012000.0</v>
       </c>
       <c r="F11">
         <v>705000.0</v>
       </c>
       <c r="G11">
         <v>160000.0</v>
       </c>
       <c r="H11">
         <v>34000.0</v>
       </c>
       <c r="I11">
         <v>50000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12">
         <v>1171000.0</v>
       </c>
       <c r="C12">
         <v>11465000.0</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>12093000.0</v>
       </c>
       <c r="F12">
         <v>8570000.0</v>
       </c>
       <c r="G12">
         <v>4339000.0</v>
       </c>
       <c r="H12">
         <v>2559000.0</v>
       </c>
       <c r="I12">
         <v>1165000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B15">
         <v>68270000.0</v>
       </c>
       <c r="C15">
         <v>-75548000.0</v>
       </c>
       <c r="D15">
         <v>-133805000.0</v>
       </c>
       <c r="E15">
         <v>-195405000.0</v>
       </c>
       <c r="F15">
         <v>-74933000.0</v>
       </c>
       <c r="G15">
         <v>3914000.0</v>
       </c>
       <c r="H15">
         <v>-7544000.0</v>
       </c>
       <c r="I15">
         <v>-11593000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-195405000.0</v>
       </c>
       <c r="F16">
         <v>-74933000.0</v>
       </c>
       <c r="G16">
         <v>725000.0</v>
       </c>
       <c r="H16">
         <v>-7544000.0</v>
       </c>
       <c r="I16">
         <v>-11593000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>105</v>
+      </c>
+      <c r="B17">
+        <v>68270000.0</v>
+      </c>
       <c r="C17">
         <v>-75548000.0</v>
       </c>
       <c r="D17">
         <v>-133805000.0</v>
       </c>
       <c r="E17">
         <v>-195405000.0</v>
       </c>
       <c r="F17">
         <v>-74933000.0</v>
       </c>
       <c r="G17">
         <v>3914000.0</v>
       </c>
       <c r="H17">
         <v>-7544000.0</v>
       </c>
       <c r="I17">
         <v>-11593000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>106</v>
+      </c>
+      <c r="B18">
+        <v>-1171000.0</v>
+      </c>
       <c r="C18">
         <v>-11465000.0</v>
       </c>
       <c r="D18">
         <v>5262000.0</v>
       </c>
       <c r="E18">
         <v>-12093000.0</v>
       </c>
       <c r="F18">
         <v>-8570000.0</v>
       </c>
       <c r="G18">
         <v>-4339000.0</v>
       </c>
       <c r="H18">
         <v>-2559000.0</v>
       </c>
       <c r="I18">
         <v>-1165000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21">
         <v>71670000.0</v>
       </c>
       <c r="C21">
         <v>-67928000.0</v>
       </c>
       <c r="D21">
         <v>-137059000.0</v>
       </c>
       <c r="E21">
         <v>-189324000.0</v>
       </c>
       <c r="F21">
         <v>-65658000.0</v>
       </c>
       <c r="G21">
         <v>8413000.0</v>
       </c>
       <c r="H21">
         <v>-4951000.0</v>
       </c>
       <c r="I21">
         <v>-10378000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B23">
         <v>890525000.0</v>
       </c>
       <c r="C23">
         <v>820692000.0</v>
       </c>
       <c r="D23">
         <v>707005000.0</v>
       </c>
       <c r="E23">
         <v>598373000.0</v>
       </c>
       <c r="F23">
         <v>310932000.0</v>
       </c>
       <c r="G23">
         <v>127962000.0</v>
       </c>
       <c r="H23">
         <v>70803000.0</v>
       </c>
       <c r="I23">
         <v>49018000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>113</v>
+      </c>
+      <c r="B25">
+        <v>86979000.0</v>
+      </c>
       <c r="C25">
         <v>169537000.0</v>
       </c>
       <c r="D25">
         <v>172673000.0</v>
       </c>
       <c r="E25">
         <v>29418000.0</v>
       </c>
       <c r="F25">
         <v>331000.0</v>
       </c>
       <c r="G25">
         <v>235000.0</v>
       </c>
       <c r="H25">
         <v>171000.0</v>
       </c>
       <c r="I25">
         <v>162000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26">
         <v>122755000.0</v>
       </c>
       <c r="C26">
         <v>105487000.0</v>
       </c>
       <c r="D26">
         <v>97568000.0</v>
       </c>
       <c r="E26">
         <v>81206000.0</v>
       </c>
       <c r="F26">
         <v>29761000.0</v>
       </c>
       <c r="G26">
         <v>15400000.0</v>
       </c>
       <c r="H26">
         <v>12034000.0</v>
       </c>
       <c r="I26">
         <v>9541000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>115</v>
+      </c>
+      <c r="B27">
+        <v>190136000.0</v>
+      </c>
       <c r="C27">
         <v>250661000.0</v>
       </c>
       <c r="D27">
         <v>217035000.0</v>
       </c>
       <c r="E27">
         <v>206100000.0</v>
       </c>
       <c r="F27">
         <v>104687000.0</v>
       </c>
       <c r="G27">
         <v>9838000.0</v>
       </c>
       <c r="H27">
         <v>4593000.0</v>
       </c>
       <c r="I27">
         <v>3667000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>116</v>
+      </c>
+      <c r="B28">
+        <v>51688000.0</v>
+      </c>
       <c r="C28">
         <v>51213000.0</v>
       </c>
       <c r="D28">
         <v>56059000.0</v>
       </c>
       <c r="E28">
         <v>60196000.0</v>
       </c>
       <c r="F28">
         <v>22643000.0</v>
       </c>
       <c r="G28">
         <v>9822000.0</v>
       </c>
       <c r="H28">
         <v>6988000.0</v>
       </c>
       <c r="I28">
         <v>5760000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>117</v>
+      </c>
+      <c r="B29">
+        <v>2229000.0</v>
+      </c>
       <c r="C29">
         <v>-3845000.0</v>
       </c>
       <c r="D29">
         <v>2008000.0</v>
       </c>
       <c r="E29">
         <v>-6012000.0</v>
       </c>
       <c r="F29">
         <v>705000.0</v>
       </c>
       <c r="G29">
         <v>160000.0</v>
       </c>
       <c r="H29">
         <v>34000.0</v>
       </c>
       <c r="I29">
         <v>50000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30">
         <v>364579000.0</v>
       </c>
       <c r="C30">
         <v>407361000.0</v>
       </c>
       <c r="D30">
         <v>370662000.0</v>
       </c>
       <c r="E30">
         <v>347502000.0</v>
       </c>
       <c r="F30">
         <v>157091000.0</v>
       </c>
       <c r="G30">
         <v>35060000.0</v>
       </c>
       <c r="H30">
         <v>23615000.0</v>
       </c>
       <c r="I30">
         <v>18968000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31">
         <v>-1171000.0</v>
       </c>
       <c r="C31">
         <v>-11465000.0</v>
       </c>
       <c r="D31">
         <v>5262000.0</v>
       </c>
       <c r="E31">
         <v>-12093000.0</v>
       </c>
       <c r="F31">
         <v>-8570000.0</v>
       </c>
       <c r="G31">
         <v>-4339000.0</v>
       </c>
       <c r="H31">
         <v>-2559000.0</v>
       </c>
       <c r="I31">
         <v>-1165000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B32">
         <v>962195000.0</v>
       </c>
       <c r="C32">
         <v>752764000.0</v>
       </c>
       <c r="D32">
         <v>569946000.0</v>
       </c>
       <c r="E32">
         <v>409049000.0</v>
       </c>
       <c r="F32">
         <v>245274000.0</v>
       </c>
       <c r="G32">
         <v>136375000.0</v>
       </c>
       <c r="H32">
         <v>65852000.0</v>
       </c>
       <c r="I32">
         <v>38640000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B2">
+        <v>137206000.0</v>
+      </c>
+      <c r="C2">
         <v>181809000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>121133000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>117206000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>105798000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>144253000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>95913000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>90578000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>82587000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>109080000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>77089000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>78419000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>71755000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>84023000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>64754000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>52954000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>49139000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>50062000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>36308000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>36687000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>30784000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>35604000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>23269000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>20122000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13907000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9571000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B3">
+        <v>6583000.0</v>
+      </c>
+      <c r="C3">
         <v>5645000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5427000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4973000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>41955000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>153542000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4951000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5530000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5514000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5580000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5504000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5551000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5587000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7043000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9116000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6379000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6880000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>121000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>79000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>69000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>62000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>65000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>61000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>57000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>52000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>40500.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B5">
+        <v>32972000.0</v>
+      </c>
+      <c r="C5">
         <v>63266000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>17076000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>-19185000.0</v>
+        <v>11491000.0</v>
       </c>
       <c r="F5">
+        <v>-17315000.0</v>
+      </c>
+      <c r="G5">
         <v>5182000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-21032000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-22817000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-29261000.0</v>
       </c>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
       <c r="K5">
-        <v>-35601000.0</v>
+        <v>-18045000.0</v>
       </c>
       <c r="L5">
+        <v>-32196000.0</v>
+      </c>
+      <c r="M5">
         <v>-36396000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-42007000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-35107000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-53231000.0</v>
       </c>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
       <c r="Q5">
+        <v>-48623000.0</v>
+      </c>
+      <c r="R5">
         <v>-51683000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-22190000.0</v>
       </c>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
       <c r="T5">
+        <v>-27651000.0</v>
+      </c>
+      <c r="U5">
         <v>-19493000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4110000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5419000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2104000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1451000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-561000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2321000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B6">
+        <v>39555000.0</v>
+      </c>
+      <c r="C6">
         <v>68911000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>22503000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>22770000.0</v>
+        <v>16464000.0</v>
       </c>
       <c r="F6">
+        <v>24640000.0</v>
+      </c>
+      <c r="G6">
         <v>158724000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-16081000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-17287000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-23747000.0</v>
       </c>
-      <c r="J6">
-[...1 lines deleted...]
-      </c>
       <c r="K6">
-        <v>-30097000.0</v>
+        <v>-12465000.0</v>
       </c>
       <c r="L6">
+        <v>-26692000.0</v>
+      </c>
+      <c r="M6">
         <v>-30845000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-36420000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-28064000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-44115000.0</v>
       </c>
-      <c r="P6">
-[...1 lines deleted...]
-      </c>
       <c r="Q6">
+        <v>-42244000.0</v>
+      </c>
+      <c r="R6">
         <v>-44803000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-22069000.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
+        <v>-27572000.0</v>
+      </c>
+      <c r="U6">
         <v>-19424000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4172000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>5484000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2165000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1508000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-509000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2280500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B9">
+        <v>114880000.0</v>
+      </c>
+      <c r="C9">
         <v>154848000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>99646000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>97671000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>84084000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>118659000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>80058000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>77430000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>63286000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>76321000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>56516000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>54890000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>45876000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>55842000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>40802000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>34351000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>27183000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>32655000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>22811000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>20600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>15367000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>17970000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>10056000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>9665000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5782000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2940000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10">
+        <v>31518000.0</v>
+      </c>
+      <c r="C10">
         <v>62350000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>13973000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>11491000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-17315000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-891000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-22221000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-23510000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-32771000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-18045000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-32196000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-37150000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-44407000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-35324000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-64121000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-48623000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-53349000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-22848000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-27868000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-21913000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1599000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4479000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1254000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-396000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1263000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2451000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B11">
+        <v>1163000.0</v>
+      </c>
+      <c r="C11">
         <v>-102000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>790000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>541000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-2400000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>343000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1068000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-720000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4055000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>895000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1617000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1324000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-6853000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>430000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>174000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>237000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-357000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>601000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>311000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>150000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>145000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4000.0</v>
       </c>
-      <c r="Z11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12">
+        <v>1454000.0</v>
+      </c>
+      <c r="C12">
         <v>916000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3103000.0</v>
       </c>
-      <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>6073000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1189000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>693000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3510000.0</v>
       </c>
       <c r="J12">
         <v>3510000.0</v>
       </c>
       <c r="K12">
+        <v>3510000.0</v>
+      </c>
+      <c r="L12">
         <v>1000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>754000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2400000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>217000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10890000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>680000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1666000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>658000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>217000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2420000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5709000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>940000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>850000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1847000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>702000.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>3405000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>680000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B15">
+        <v>30355000.0</v>
+      </c>
+      <c r="C15">
         <v>62452000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>13183000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>10491000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-17856000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1509000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-22564000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-22442000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-32051000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-22100000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-33091000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-35533000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-43083000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-28471000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-64551000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-48797000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-53586000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-22491000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-28469000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-22224000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-1749000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4334000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1248000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-401000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-1267000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2451000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-33091000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35533000.0</v>
       </c>
       <c r="M16">
         <v>-35533000.0</v>
       </c>
       <c r="N16">
+        <v>-35533000.0</v>
+      </c>
+      <c r="O16">
         <v>-28471000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-64551000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-48797000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-53586000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-22491000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-28469000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-22224000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-1749000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>225000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-401000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-1267000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-2451000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>105</v>
+      </c>
+      <c r="B17">
+        <v>30355000.0</v>
+      </c>
       <c r="C17">
+        <v>62452000.0</v>
+      </c>
+      <c r="D17">
         <v>13183000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>10491000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-17856000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1509000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-22564000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-22442000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-32051000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-22098000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-33091000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-35533000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-43083000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-28471000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-64551000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-48797000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-53586000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-22491000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-28469000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-22224000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-1749000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>4334000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1248000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-401000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-1267000.0</v>
       </c>
-      <c r="Z17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>106</v>
+      </c>
+      <c r="B18">
+        <v>-1454000.0</v>
+      </c>
       <c r="C18">
+        <v>-916000.0</v>
+      </c>
+      <c r="D18">
         <v>-3103000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>978000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1870000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6073000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1189000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-693000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3510000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5011000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3405000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-754000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2400000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-217000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-10890000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>680000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1666000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-658000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>217000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2420000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-5709000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-940000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-850000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1847000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-702000.0</v>
       </c>
-      <c r="Z18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21">
+        <v>32972000.0</v>
+      </c>
+      <c r="C21">
         <v>63266000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>17076000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10513000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-19185000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5182000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-21032000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-22817000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-29261000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-23055000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-35601000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-36396000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-42007000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-35107000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-53231000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-49303000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-51683000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-22190000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-28085000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-19493000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4110000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5419000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2104000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1451000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-561000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2321000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B23">
+        <v>219114000.0</v>
+      </c>
+      <c r="C23">
         <v>273391000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>203703000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>204364000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>209067000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>257730000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>197003000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>190825000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>175134000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>208456000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>169206000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>169705000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>159638000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>174972000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>158787000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>136608000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>128005000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>104907000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>87204000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>76780000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>42041000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>48155000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>31221000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>28335000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>20250000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>14831000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>113</v>
+      </c>
+      <c r="B25">
+        <v>7114000.0</v>
+      </c>
       <c r="C25">
+        <v>71641000.0</v>
+      </c>
+      <c r="D25">
         <v>5427000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4973000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>41955000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>153543000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4951000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5530000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>41810000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>156031000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5504000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5551000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5587000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7043000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>9116000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6379000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6880000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>121000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>79000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>69000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>62000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>65000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>61000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>57000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>52000.0</v>
       </c>
-      <c r="Z25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26">
+        <v>32975000.0</v>
+      </c>
+      <c r="C26">
         <v>33064000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>30820000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>30733000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>28138000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>28284000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>26989000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>26676000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>23538000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>25169000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>24883000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>24620000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>22896000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>23698000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>22224000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>17597000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>17687000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>10298000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>8281000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>5739000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>5444000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>4872000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3707000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3606000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>3215000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2642000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>115</v>
+      </c>
+      <c r="B27">
+        <v>34432000.0</v>
+      </c>
       <c r="C27">
+        <v>43842000.0</v>
+      </c>
+      <c r="D27">
         <v>38399000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>43957000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>63938000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>70936000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>62681000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>60089000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>56955000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>58756000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>53643000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>52788000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>51848000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>52592000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>52883000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>50986000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>49639000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>36717000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>34853000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>30017000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3099000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3894000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2168000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1924000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1851000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>974000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>116</v>
+      </c>
+      <c r="B28">
+        <v>14501000.0</v>
+      </c>
       <c r="C28">
+        <v>14676000.0</v>
+      </c>
+      <c r="D28">
         <v>13351000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12468000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11193000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>14257000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11420000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13482000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12054000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>15451000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13591000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>13878000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>13139000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>14659000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>18926000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15071000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11540000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7830000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>7762000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4337000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2714000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3785000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2077000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2683000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1277000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1645000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>117</v>
+      </c>
+      <c r="B29">
+        <v>1163000.0</v>
+      </c>
       <c r="C29">
+        <v>-102000.0</v>
+      </c>
+      <c r="D29">
         <v>790000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>541000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>343000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1068000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-720000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4054000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>895000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1617000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1324000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-6853000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>430000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>174000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>237000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-357000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>601000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>311000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>150000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>145000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4000.0</v>
       </c>
-      <c r="Z29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30">
+        <v>81908000.0</v>
+      </c>
+      <c r="C30">
         <v>91582000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>82570000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>87158000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>103269000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>113477000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>101090000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>100247000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>92547000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>99376000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>92117000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>91286000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>87883000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>90949000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>94033000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>83654000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>78866000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>54845000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>50896000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>40093000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>11257000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>12551000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7952000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8213000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6343000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5260000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31">
+        <v>-1454000.0</v>
+      </c>
+      <c r="C31">
         <v>-916000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-3103000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>978000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1870000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-6073000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1189000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-693000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3510000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>5011000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>3405000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-754000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2400000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-217000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-10890000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>680000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1666000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-658000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>217000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2420000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-5709000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-940000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-850000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1847000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-702000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-130000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B32">
+        <v>252086000.0</v>
+      </c>
+      <c r="C32">
         <v>336657000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>220779000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>214877000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>189882000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>262912000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>175971000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>168008000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>145873000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>185401000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>133605000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>133309000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>117631000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>139865000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>105556000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>87305000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>76322000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>82717000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>59119000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>57287000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>46151000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>53574000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>33325000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>29787000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>19689000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>12511000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -8655,2701 +8878,2758 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>254620000.0</v>
       </c>
       <c r="C2">
         <v>268597000.0</v>
       </c>
       <c r="D2">
         <v>211522000.0</v>
       </c>
       <c r="E2">
         <v>458899000.0</v>
       </c>
       <c r="F2">
         <v>85033000.0</v>
       </c>
       <c r="G2">
         <v>20369000.0</v>
       </c>
       <c r="H2">
         <v>13646000.0</v>
       </c>
       <c r="I2">
         <v>3273000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
         <v>3099000</v>
       </c>
       <c r="C3">
         <v>2335000</v>
       </c>
       <c r="D3">
         <v>1741000</v>
       </c>
       <c r="E3">
         <v>8352000</v>
       </c>
       <c r="F3">
         <v>2883000</v>
       </c>
       <c r="G3">
         <v>456000</v>
       </c>
       <c r="H3">
         <v>264000</v>
       </c>
       <c r="I3">
         <v>108000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
         <v>-8760000.0</v>
       </c>
       <c r="C6">
         <v>63085000.0</v>
       </c>
       <c r="D6">
         <v>57075000.0</v>
       </c>
       <c r="E6">
         <v>-247377000.0</v>
       </c>
       <c r="F6">
         <v>373866000.0</v>
       </c>
       <c r="G6">
         <v>64664000.0</v>
       </c>
       <c r="H6">
         <v>6723000.0</v>
       </c>
       <c r="I6">
         <v>10373000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7">
         <v>103316000.0</v>
       </c>
       <c r="C7">
         <v>10797000.0</v>
       </c>
       <c r="D7">
         <v>26966000.0</v>
       </c>
       <c r="E7">
         <v>209712000.0</v>
       </c>
       <c r="F7">
         <v>78209000.0</v>
       </c>
       <c r="G7">
         <v>21245000.0</v>
       </c>
       <c r="H7">
         <v>14175000.0</v>
       </c>
       <c r="I7">
         <v>3225000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
         <v>-21479000.0</v>
       </c>
       <c r="C9">
         <v>-13330000.0</v>
       </c>
       <c r="D9">
         <v>-22491000.0</v>
       </c>
       <c r="E9">
         <v>2662000.0</v>
       </c>
       <c r="F9">
         <v>-5591000.0</v>
       </c>
       <c r="G9">
         <v>-1652000.0</v>
       </c>
       <c r="H9">
         <v>-1193000.0</v>
       </c>
       <c r="I9">
         <v>-332000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>24000.0</v>
       </c>
       <c r="G10">
         <v>13256000.0</v>
       </c>
       <c r="H10">
         <v>11489000.0</v>
       </c>
       <c r="I10">
         <v>2457000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>8470000.0</v>
       </c>
       <c r="F11">
         <v>4917000.0</v>
       </c>
       <c r="G11">
         <v>10070000.0</v>
       </c>
       <c r="H11">
         <v>4124000.0</v>
       </c>
       <c r="I11">
         <v>1360000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>37760000.0</v>
       </c>
       <c r="F12">
         <v>96323000.0</v>
       </c>
       <c r="G12">
         <v>7145000.0</v>
       </c>
       <c r="H12">
         <v>221000.0</v>
       </c>
       <c r="I12">
         <v>219000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>49533000.0</v>
       </c>
       <c r="F13">
         <v>-5299000.0</v>
       </c>
       <c r="G13">
         <v>12827000.0</v>
       </c>
       <c r="H13">
         <v>11249000.0</v>
       </c>
       <c r="I13">
         <v>2197000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
         <v>20983000.0</v>
       </c>
       <c r="C14">
         <v>169537000.0</v>
       </c>
       <c r="D14">
         <v>172673000.0</v>
       </c>
       <c r="E14">
         <v>29418000.0</v>
       </c>
       <c r="F14">
         <v>331000.0</v>
       </c>
       <c r="G14">
         <v>235000.0</v>
       </c>
       <c r="H14">
         <v>171000.0</v>
       </c>
       <c r="I14">
         <v>162000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16">
         <v>245860000.0</v>
       </c>
       <c r="C16">
         <v>331682000.0</v>
       </c>
       <c r="D16">
         <v>268597000.0</v>
       </c>
       <c r="E16">
         <v>211522000.0</v>
       </c>
       <c r="F16">
         <v>458899000.0</v>
       </c>
       <c r="G16">
         <v>85033000.0</v>
       </c>
       <c r="H16">
         <v>20369000.0</v>
       </c>
       <c r="I16">
         <v>13646000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
         <v>280683000.0</v>
       </c>
       <c r="C18">
         <v>167058000.0</v>
       </c>
       <c r="D18">
         <v>106481000.0</v>
       </c>
       <c r="E18">
         <v>73133000.0</v>
       </c>
       <c r="F18">
         <v>12865000.0</v>
       </c>
       <c r="G18">
         <v>28894000.0</v>
       </c>
       <c r="H18">
         <v>6764000.0</v>
       </c>
       <c r="I18">
         <v>-8095000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>138</v>
+      </c>
+      <c r="B19">
+        <v>-156850000.0</v>
+      </c>
       <c r="C19">
         <v>-105116000.0</v>
       </c>
       <c r="D19">
         <v>-55039000.0</v>
       </c>
       <c r="E19">
         <v>-330101000.0</v>
       </c>
       <c r="F19">
         <v>-37586000.0</v>
       </c>
       <c r="G19">
         <v>-23590000.0</v>
       </c>
       <c r="H19">
         <v>-188000.0</v>
       </c>
       <c r="I19">
         <v>-1504000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>396494000.0</v>
       </c>
       <c r="G20">
         <v>58821000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>19879000.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22">
         <v>68270000.0</v>
       </c>
       <c r="C22">
         <v>-75548000.0</v>
       </c>
       <c r="D22">
         <v>-133805000.0</v>
       </c>
       <c r="E22">
         <v>-195405000.0</v>
       </c>
       <c r="F22">
         <v>-74933000.0</v>
       </c>
       <c r="G22">
         <v>3914000.0</v>
       </c>
       <c r="H22">
         <v>-7544000.0</v>
       </c>
       <c r="I22">
         <v>-11593000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>3276000.0</v>
       </c>
       <c r="D23">
         <v>1991000.0</v>
       </c>
       <c r="E23">
         <v>1239000.0</v>
       </c>
       <c r="F23">
         <v>2113000.0</v>
       </c>
       <c r="G23">
         <v>59360000.0</v>
       </c>
       <c r="H23">
         <v>147000.0</v>
       </c>
       <c r="I23">
         <v>19972000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24">
-        <v>-106628000.0</v>
+        <v>-102781000.0</v>
       </c>
       <c r="D24">
         <v>-53298000.0</v>
       </c>
       <c r="E24">
         <v>-4266000.0</v>
       </c>
       <c r="F24">
         <v>-16759000.0</v>
       </c>
       <c r="G24">
         <v>-23590000.0</v>
       </c>
       <c r="H24">
         <v>-188000.0</v>
       </c>
       <c r="I24">
         <v>-1504000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
         <v>91213000.0</v>
       </c>
       <c r="C25">
         <v>25449000.0</v>
       </c>
       <c r="D25">
         <v>-2572000.0</v>
       </c>
       <c r="E25">
         <v>7029000.0</v>
       </c>
       <c r="F25">
         <v>24000.0</v>
       </c>
       <c r="G25">
         <v>-52000.0</v>
       </c>
       <c r="H25">
         <v>12000.0</v>
       </c>
       <c r="I25">
         <v>-3342000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26">
         <v>-72217000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26"/>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>145</v>
+      </c>
+      <c r="B27">
+        <v>39345000.0</v>
+      </c>
       <c r="C27">
         <v>39158000.0</v>
       </c>
       <c r="D27">
         <v>44960000.0</v>
       </c>
       <c r="E27">
         <v>38909000.0</v>
       </c>
       <c r="F27">
         <v>12001000.0</v>
       </c>
       <c r="G27">
         <v>3956000.0</v>
       </c>
       <c r="H27">
         <v>221000.0</v>
       </c>
       <c r="I27">
         <v>219000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28">
         <v>-70825000.0</v>
       </c>
       <c r="C28">
         <v>3276000.0</v>
       </c>
       <c r="D28">
         <v>1991000.0</v>
       </c>
       <c r="E28">
         <v>1239000.0</v>
       </c>
       <c r="F28">
         <v>398607000.0</v>
       </c>
       <c r="G28">
         <v>59360000.0</v>
       </c>
       <c r="H28">
         <v>147000.0</v>
       </c>
       <c r="I28">
         <v>19972000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29">
         <v>283782000.0</v>
       </c>
       <c r="C29">
         <v>169393000.0</v>
       </c>
       <c r="D29">
         <v>108222000.0</v>
       </c>
       <c r="E29">
         <v>81485000.0</v>
       </c>
       <c r="F29">
         <v>15748000.0</v>
       </c>
       <c r="G29">
         <v>29350000.0</v>
       </c>
       <c r="H29">
         <v>7028000.0</v>
       </c>
       <c r="I29">
         <v>-7987000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30">
         <v>-180706000.0</v>
       </c>
       <c r="C30">
         <v>-105116000.0</v>
       </c>
       <c r="D30">
         <v>-55039000.0</v>
       </c>
       <c r="E30">
         <v>-330101000.0</v>
       </c>
       <c r="F30">
         <v>-40489000.0</v>
       </c>
       <c r="G30">
         <v>-24046000.0</v>
       </c>
       <c r="H30">
         <v>-452000.0</v>
       </c>
       <c r="I30">
         <v>-1612000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>245860000.0</v>
+      </c>
+      <c r="C2">
         <v>251383000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>238632000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>240092000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>331682000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>273086000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>279277000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>211834000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>200081000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>145824000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>191987000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>202196000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>211522000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>136856000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>267995000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>203871000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>458899000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>395755000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>394371000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>55227000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>85033000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>70337000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>76009000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6676000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>20369000.0</v>
       </c>
-      <c r="Z2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
+        <v>361000</v>
+      </c>
+      <c r="C3">
         <v>460434</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>715000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1440000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>548000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>482000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>398000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>561000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>882000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>890602</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>328000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>145000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>342000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>370000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1398000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1900000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4684000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2259000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>361000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>149000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>114000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>125000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>122000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>53000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>156000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>114000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
+        <v>-70662000.0</v>
+      </c>
+      <c r="C6">
         <v>-5523000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>67937000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1460000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-91590000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>58596000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-6191000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>67443000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-18215000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>54257000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-9436000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-10209000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-9326000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>74666000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-131139000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>64124000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-255028000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>63144000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1384000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>339144000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-29806000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14696000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-5672000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>69333000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-13693000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-29806000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7">
+        <v>-118763000.0</v>
+      </c>
+      <c r="C7">
         <v>140578135.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>35589000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>33935000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-102620000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>73312000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3270000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>32581000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-75898000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>61384581.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2887000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-764000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-486000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>73535000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>42921000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>61461000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>31794000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>42282000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>28399000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>27536000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-20008000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>26875000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2341000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>9020000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-12309000.0</v>
       </c>
-      <c r="Z7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
+        <v>16248000.0</v>
+      </c>
+      <c r="C9">
         <v>-24424377.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3285000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>639000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6471000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>24492000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-32295000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-9460000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>730000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-22609263.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>644000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1752000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4081000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-4731000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2672000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>728000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3993000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-5301000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>283000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1530000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>956000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1197000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-228000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-578000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>351000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>956000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6256000.0</v>
       </c>
       <c r="M10">
         <v>6256000.0</v>
       </c>
-      <c r="N10"/>
+      <c r="N10">
+        <v>6256000.0</v>
+      </c>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>24000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>29767000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>26385000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-17922000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>19526000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3038000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5803000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-9036000.0</v>
       </c>
-      <c r="Z10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:26">
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>1931000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-5042000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>9874000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3667000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2699000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-436000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6264000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1360000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2865000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-2852000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>1066000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>13876000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10960000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8455000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8617000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8303000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>50238000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>44722000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9955000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5464000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7423000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1067000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>554000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1067000.0</v>
       </c>
       <c r="Y12">
         <v>1067000.0</v>
       </c>
       <c r="Z12">
         <v>1067000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12">
+        <v>1067000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6030000.0</v>
       </c>
       <c r="M13">
         <v>6030000.0</v>
       </c>
       <c r="N13">
+        <v>6030000.0</v>
+      </c>
+      <c r="O13">
         <v>30959000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6484000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>20649000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-8498000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>6017000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>70000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-5158000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-18112000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>-3179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18112000.0</v>
       </c>
       <c r="Y13">
         <v>-18112000.0</v>
       </c>
       <c r="Z13">
         <v>-18112000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13">
+        <v>-18112000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
+        <v>6583000.0</v>
+      </c>
+      <c r="C14">
         <v>5645000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5427000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4973000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>41955000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>42382000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4951000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5530000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5514000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5580000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5504000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5551000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5587000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7043000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>9116000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6379000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6880000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>121000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>79000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>69000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>62000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>65000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>61000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>57000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>52000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>62000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16">
+        <v>175198000.0</v>
+      </c>
+      <c r="C16">
         <v>245860000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>306569000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>238632000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>240092000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>331682000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>273086000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>279277000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>181866000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>200081000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>182551000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>191987000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>202196000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>211522000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>136856000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>267995000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>203871000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>458899000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>395755000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>394371000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>55227000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>85033000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>70337000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>76009000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6676000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>20369000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
+        <v>-72915000.0</v>
+      </c>
+      <c r="C18">
         <v>230245410.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>73582000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>63516000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-72595000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>128805000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>29857000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>63475000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-55147000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>89270258.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>26281000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>17501000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-29869000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>60354000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5609000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>29996000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-11609000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>21712000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>5112000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>6783000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-20742000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>32865000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-600000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>10223000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-13594000.0</v>
       </c>
-      <c r="Z18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>138</v>
+      </c>
+      <c r="B19">
+        <v>-1201000.0</v>
+      </c>
       <c r="C19">
+        <v>-75336000.0</v>
+      </c>
+      <c r="D19">
         <v>-8092000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-72652000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-21230000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-68771000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-39428000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>2975000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>108000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-10703000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-35055000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-28789000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>19508000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>13800000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-33215000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>35198000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-27938000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>40819000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-4566000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-64593000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-9217000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-18375000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-5090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9217000.0</v>
       </c>
       <c r="Y19">
         <v>-9217000.0</v>
       </c>
       <c r="Z19">
         <v>-9217000.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19">
+        <v>-9217000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20"/>
+      <c r="S20">
         <v>489000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>396983000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22">
+        <v>30355000.0</v>
+      </c>
+      <c r="C22">
         <v>62452000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>13183000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10491000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-17856000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1509000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-22564000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-22442000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-32051000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-22100000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-33091000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-35533000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-43083000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-28471000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-64551000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-48797000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-53586000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-22491000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-28469000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-22224000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-1749000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4334000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1248000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-401000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-1267000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2451000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23"/>
       <c r="C23">
+        <v>-72217000.0</v>
+      </c>
+      <c r="D23">
         <v>583000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1933.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>210000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-6028.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2275.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>935000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>120000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>244000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>860000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>778000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>109000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>142000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>566000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>401000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>130000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>613000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>838000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>20000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>153000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>81000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>18000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>59103000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>158000.0</v>
       </c>
-      <c r="Z23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:26">
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>10380000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24">
+        <v>-71212000.0</v>
+      </c>
+      <c r="F24">
         <v>-20682000.0</v>
       </c>
-      <c r="F24">
-[...1 lines deleted...]
-      </c>
       <c r="G24">
+        <v>-68289000.0</v>
+      </c>
+      <c r="H24">
         <v>-13000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>990000.0</v>
       </c>
       <c r="J24">
         <v>990000.0</v>
       </c>
       <c r="K24">
+        <v>-9777000.0</v>
+      </c>
+      <c r="L24">
         <v>-34727000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-28644000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>19850000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-21787000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-33215000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>35198000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-27938000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-16759000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-4566000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-64642000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-9217000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-18250000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-5090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-49000.0</v>
       </c>
       <c r="Y24">
         <v>-49000.0</v>
       </c>
-      <c r="Z24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:26">
+      <c r="Z24">
+        <v>-49000.0</v>
+      </c>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>9271000.0</v>
+      </c>
+      <c r="C25">
         <v>22030709.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>20098000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5499000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2319000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2546000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>34890000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>37526000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>75517000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>61204264.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>37743000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>37250000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1257000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7683000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-722000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>58000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>88000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10649075.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7795278.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5165000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>14176000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1066000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1199000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1181000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2451000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26">
+        <v>-58944999.0</v>
+      </c>
+      <c r="C26">
         <v>-76593357.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>145</v>
+      </c>
+      <c r="B27">
+        <v>9950000.0</v>
+      </c>
       <c r="C27">
+        <v>10171000.0</v>
+      </c>
+      <c r="D27">
         <v>10323000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10058000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8793000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9538000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9708000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>11352000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8711000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>12180000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>11716000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>11352000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9712000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>9112000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>9025000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>12843000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7929000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3919000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5464000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1551000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1067000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1716000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>554000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1600000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>86000.0</v>
       </c>
-      <c r="Z27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>-58863999.0</v>
+      </c>
+      <c r="C28">
         <v>-76145913.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>583000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>191000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>210000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1635000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>586000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>935000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>120000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>229212.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>860000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>778000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>109000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>142000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>566000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>401000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>130000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>613000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>838000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>397003000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>153000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>81000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>18000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>59103000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>158000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>153000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>-72553999.0</v>
+      </c>
+      <c r="C29">
         <v>230705844.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>74297000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>64956000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-72047000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>129287000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>30255000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>64036000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-54265000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>90160860.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>26609000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>17646000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-29527000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>60724000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-4211000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>31896000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-6925000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>23971000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5473000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6932000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-20628000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>32990000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-478000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>10276000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-13438000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-20628000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>-1561999.0</v>
+      </c>
+      <c r="C30">
         <v>-85028568.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-8092000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-72652000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-21230000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-68771000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-39428000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2975000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>108000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-10169439.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-35055000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-28789000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>19508000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13800000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-127494000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>31827000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-248233000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>38560000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-4927000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-64791000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-9331000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-18375000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-5212000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-46000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-413000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-9331000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>