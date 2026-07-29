--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1311,51 +1311,53 @@
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
         <v>-17489999.0</v>
       </c>
-      <c r="C5"/>
+      <c r="C5">
+        <v>-27598000.0</v>
+      </c>
       <c r="D5">
         <v>-17454000.0</v>
       </c>
       <c r="E5">
         <v>-6438000.0</v>
       </c>
       <c r="F5">
         <v>11100000.0</v>
       </c>
       <c r="G5">
         <v>-43897000.0</v>
       </c>
       <c r="H5">
         <v>-25744000.0</v>
       </c>
       <c r="I5">
         <v>-37421000.0</v>
       </c>
       <c r="J5">
         <v>-59177000.0</v>
       </c>
       <c r="K5">
         <v>-59687000.0</v>
       </c>
       <c r="L5">
@@ -5309,58 +5311,68 @@
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
     </row>
     <row r="5" spans="1:101">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5"/>
-      <c r="C5"/>
+      <c r="C5">
+        <v>0.0</v>
+      </c>
       <c r="D5">
         <v>-24836000.0</v>
       </c>
-      <c r="E5"/>
-[...2 lines deleted...]
-      <c r="H5"/>
+      <c r="E5">
+        <v>-25418000.0</v>
+      </c>
+      <c r="F5">
+        <v>-22208000.0</v>
+      </c>
+      <c r="G5">
+        <v>-20072000.0</v>
+      </c>
+      <c r="H5">
+        <v>-27598000.0</v>
+      </c>
       <c r="I5">
         <v>-48584000.0</v>
       </c>
       <c r="J5">
         <v>1046000.0</v>
       </c>
       <c r="K5">
         <v>-9649000.0</v>
       </c>
       <c r="L5">
         <v>-17454000.0</v>
       </c>
       <c r="M5">
         <v>-19858000.0</v>
       </c>
       <c r="N5">
         <v>-17111000.0</v>
       </c>
       <c r="O5">
         <v>-19037000.0</v>
       </c>
       <c r="P5">
         <v>-6438000.0</v>
       </c>
       <c r="Q5">
@@ -6088,51 +6100,51 @@
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
     </row>
     <row r="10" spans="1:101">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
         <v>3393000.0</v>
       </c>
       <c r="C10">
         <v>4168000.0</v>
       </c>
       <c r="D10">
         <v>32370000.0</v>
       </c>
       <c r="E10">
         <v>15169000.0</v>
       </c>
       <c r="F10">
-        <v>2797000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="G10">
         <v>1736000.0</v>
       </c>
       <c r="H10">
         <v>2172000.0</v>
       </c>
       <c r="I10">
         <v>1136000.0</v>
       </c>
       <c r="J10">
         <v>5284000.0</v>
       </c>
       <c r="K10">
         <v>1498000.0</v>
       </c>
       <c r="L10">
         <v>1306000.0</v>
       </c>
       <c r="M10">
         <v>1681000.0</v>
       </c>
       <c r="N10">
         <v>8923000.0</v>
       </c>
@@ -6496,51 +6508,51 @@
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
     </row>
     <row r="12" spans="1:101">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
         <v>3393000.0</v>
       </c>
       <c r="C12">
         <v>4168000.0</v>
       </c>
       <c r="D12">
         <v>32370000.0</v>
       </c>
       <c r="E12">
         <v>15169000.0</v>
       </c>
       <c r="F12">
-        <v>2797000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="G12">
         <v>1736000.0</v>
       </c>
       <c r="H12">
         <v>2172000.0</v>
       </c>
       <c r="I12">
         <v>1136000.0</v>
       </c>
       <c r="J12">
         <v>5284000.0</v>
       </c>
       <c r="K12">
         <v>1498000.0</v>
       </c>
       <c r="L12">
         <v>1306000.0</v>
       </c>
       <c r="M12">
         <v>1681000.0</v>
       </c>
       <c r="N12">
         <v>8923000.0</v>
       </c>
@@ -9478,51 +9490,51 @@
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
     </row>
     <row r="28" spans="1:101">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
         <v>389526000.0</v>
       </c>
       <c r="C28">
         <v>401734000.0</v>
       </c>
       <c r="D28">
         <v>365486000.0</v>
       </c>
       <c r="E28">
         <v>267083000.0</v>
       </c>
       <c r="F28">
-        <v>251732000.0</v>
+        <v>277035000.0</v>
       </c>
       <c r="G28">
         <v>314025000.0</v>
       </c>
       <c r="H28">
         <v>322438000.0</v>
       </c>
       <c r="I28">
         <v>318538000.0</v>
       </c>
       <c r="J28">
         <v>365531000.0</v>
       </c>
       <c r="K28">
         <v>336861000.0</v>
       </c>
       <c r="L28">
         <v>299608000.0</v>
       </c>
       <c r="M28">
         <v>360005000.0</v>
       </c>
       <c r="N28">
         <v>341330000.0</v>
       </c>
@@ -9925,51 +9937,51 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
     </row>
     <row r="30" spans="1:101">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
         <v>5653000.0</v>
       </c>
       <c r="C30">
-        <v>6961000.0</v>
+        <v>12360000.0</v>
       </c>
       <c r="D30">
         <v>10493000.0</v>
       </c>
       <c r="E30">
         <v>7894000.0</v>
       </c>
       <c r="F30">
         <v>5643000.0</v>
       </c>
       <c r="G30">
         <v>8751000.0</v>
       </c>
       <c r="H30">
         <v>8725000.0</v>
       </c>
       <c r="I30">
         <v>11261000.0</v>
       </c>
       <c r="J30">
         <v>10324000.0</v>
       </c>
       <c r="K30">
         <v>10342000.0</v>
       </c>
@@ -10501,60 +10513,60 @@
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
     </row>
     <row r="33" spans="1:101">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
         <v>921677000.0</v>
       </c>
       <c r="C33">
         <v>918643000.0</v>
       </c>
       <c r="D33">
-        <v>864734000.0</v>
+        <v>875227000.0</v>
       </c>
       <c r="E33">
-        <v>757135000.0</v>
+        <v>765029000.0</v>
       </c>
       <c r="F33">
-        <v>766476000.0</v>
+        <v>774137000.0</v>
       </c>
       <c r="G33">
-        <v>805138000.0</v>
+        <v>813889000.0</v>
       </c>
       <c r="H33">
         <v>801571000.0</v>
       </c>
       <c r="I33">
         <v>762691000.0</v>
       </c>
       <c r="J33">
         <v>796446000.0</v>
       </c>
       <c r="K33">
         <v>754717000.0</v>
       </c>
       <c r="L33">
         <v>709156000.0</v>
       </c>
       <c r="M33">
         <v>715324000.0</v>
       </c>
       <c r="N33">
         <v>682119000.0</v>
       </c>
       <c r="O33">
         <v>625384000.0</v>
       </c>
@@ -10913,60 +10925,60 @@
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
     </row>
     <row r="35" spans="1:101">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
         <v>428989000.0</v>
       </c>
       <c r="C35">
         <v>435559000.0</v>
       </c>
       <c r="D35">
-        <v>421233000.0</v>
+        <v>417702000.0</v>
       </c>
       <c r="E35">
-        <v>286277000.0</v>
+        <v>297308000.0</v>
       </c>
       <c r="F35">
-        <v>32464000.0</v>
+        <v>292037000.0</v>
       </c>
       <c r="G35">
-        <v>319234000.0</v>
+        <v>326415000.0</v>
       </c>
       <c r="H35">
         <v>329581000.0</v>
       </c>
       <c r="I35">
         <v>325133000.0</v>
       </c>
       <c r="J35">
         <v>258467000.0</v>
       </c>
       <c r="K35">
         <v>258241000.0</v>
       </c>
       <c r="L35">
         <v>259041000.0</v>
       </c>
       <c r="M35">
         <v>197886000.0</v>
       </c>
       <c r="N35">
         <v>202122000.0</v>
       </c>
       <c r="O35">
         <v>202226000.0</v>
       </c>
@@ -11204,66 +11216,66 @@
       </c>
       <c r="CP35">
         <v>67943799.0</v>
       </c>
       <c r="CQ35">
         <v>42651917.0</v>
       </c>
       <c r="CR35">
         <v>42258766.0</v>
       </c>
       <c r="CS35">
         <v>2833846.0</v>
       </c>
       <c r="CT35"/>
       <c r="CU35">
         <v>2284750.0</v>
       </c>
       <c r="CV35"/>
       <c r="CW35"/>
     </row>
     <row r="36" spans="1:101">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
-        <v>14833000.0</v>
+        <v>921677000.0</v>
       </c>
       <c r="C36">
         <v>918643000.0</v>
       </c>
       <c r="D36">
-        <v>864734000.0</v>
+        <v>875227000.0</v>
       </c>
       <c r="E36">
-        <v>644878000.0</v>
+        <v>765029000.0</v>
       </c>
       <c r="F36">
-        <v>766476000.0</v>
+        <v>774137000.0</v>
       </c>
       <c r="G36">
-        <v>805138000.0</v>
+        <v>813889000.0</v>
       </c>
       <c r="H36">
         <v>801571000.0</v>
       </c>
       <c r="I36">
         <v>762691000.0</v>
       </c>
       <c r="J36">
         <v>4858000.0</v>
       </c>
       <c r="K36">
         <v>4732000.0</v>
       </c>
       <c r="L36">
         <v>4341000.0</v>
       </c>
       <c r="M36">
         <v>-715324000.0</v>
       </c>
       <c r="N36">
         <v>3360000.0</v>
       </c>
       <c r="O36">
         <v>3645000.0</v>
       </c>
@@ -11911,51 +11923,51 @@
       <c r="CQ38">
         <v>40575000.0</v>
       </c>
       <c r="CR38">
         <v>172922039.0</v>
       </c>
       <c r="CS38">
         <v>388757.0</v>
       </c>
       <c r="CT38">
         <v>432187.0</v>
       </c>
       <c r="CU38">
         <v>390336.0</v>
       </c>
       <c r="CV38">
         <v>135000.0</v>
       </c>
       <c r="CW38"/>
     </row>
     <row r="39" spans="1:101">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
-        <v>6504000.0</v>
+        <v>-5653000.0</v>
       </c>
       <c r="C39">
         <v>5453000.0</v>
       </c>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39">
         <v>-8725000.0</v>
       </c>
       <c r="I39">
         <v>-12507000.0</v>
       </c>
       <c r="J39">
         <v>3968000.0</v>
       </c>
       <c r="K39">
         <v>-11935000.0</v>
       </c>
       <c r="L39">
         <v>3831000.0</v>
       </c>
       <c r="M39">
         <v>-10322000.0</v>
@@ -12178,54 +12190,58 @@
       <c r="CS39">
         <v>47000.0</v>
       </c>
       <c r="CT39">
         <v>96000.0</v>
       </c>
       <c r="CU39">
         <v>140000.0</v>
       </c>
       <c r="CV39">
         <v>166000.0</v>
       </c>
       <c r="CW39"/>
     </row>
     <row r="40" spans="1:101">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
         <v>5081000.0</v>
       </c>
       <c r="C40">
         <v>4138000.0</v>
       </c>
       <c r="D40">
-        <v>-397856000.0</v>
-[...2 lines deleted...]
-      <c r="F40"/>
+        <v>3531000.0</v>
+      </c>
+      <c r="E40">
+        <v>3486000.0</v>
+      </c>
+      <c r="F40">
+        <v>2836000.0</v>
+      </c>
       <c r="G40">
         <v>2915000.0</v>
       </c>
       <c r="H40">
         <v>11884000.0</v>
       </c>
       <c r="I40">
         <v>248592000.0</v>
       </c>
       <c r="J40">
         <v>-4020000.0</v>
       </c>
       <c r="K40">
         <v>159404000.0</v>
       </c>
       <c r="L40">
         <v>-51762000.0</v>
       </c>
       <c r="M40">
         <v>-169176000.0</v>
       </c>
       <c r="N40">
         <v>41977000.0</v>
       </c>
       <c r="O40">
@@ -12750,60 +12766,60 @@
       </c>
       <c r="CT41">
         <v>385000.0</v>
       </c>
       <c r="CU41">
         <v>223000.0</v>
       </c>
       <c r="CV41">
         <v>956000.0</v>
       </c>
       <c r="CW41">
         <v>214000.0</v>
       </c>
     </row>
     <row r="42" spans="1:101">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
         <v>501625000.0</v>
       </c>
       <c r="C42">
         <v>477277000.0</v>
       </c>
       <c r="D42">
-        <v>501628000.0</v>
+        <v>476792000.0</v>
       </c>
       <c r="E42">
-        <v>469213000.0</v>
+        <v>454696000.0</v>
       </c>
       <c r="F42">
-        <v>472424000.0</v>
+        <v>460696000.0</v>
       </c>
       <c r="G42">
-        <v>474556000.0</v>
+        <v>464460000.0</v>
       </c>
       <c r="H42">
         <v>464707000.0</v>
       </c>
       <c r="I42">
         <v>432894000.0</v>
       </c>
       <c r="J42">
         <v>424007000.0</v>
       </c>
       <c r="K42">
         <v>421626000.0</v>
       </c>
       <c r="L42">
         <v>421364000.0</v>
       </c>
       <c r="M42">
         <v>433165000.0</v>
       </c>
       <c r="N42">
         <v>356411000.0</v>
       </c>
       <c r="O42">
         <v>342228000.0</v>
       </c>
@@ -14143,51 +14159,51 @@
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
     </row>
     <row r="51" spans="1:101">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
         <v>392919000.0</v>
       </c>
       <c r="C51">
         <v>405902000.0</v>
       </c>
       <c r="D51">
         <v>397856000.0</v>
       </c>
       <c r="E51">
         <v>282252000.0</v>
       </c>
       <c r="F51">
-        <v>254529000.0</v>
+        <v>279678000.0</v>
       </c>
       <c r="G51">
         <v>315761000.0</v>
       </c>
       <c r="H51">
         <v>324610000.0</v>
       </c>
       <c r="I51">
         <v>319674000.0</v>
       </c>
       <c r="J51">
         <v>370815000.0</v>
       </c>
       <c r="K51">
         <v>338359000.0</v>
       </c>
       <c r="L51">
         <v>300914000.0</v>
       </c>
       <c r="M51">
         <v>368104000.0</v>
       </c>
       <c r="N51">
         <v>350253000.0</v>
       </c>
@@ -15310,60 +15326,60 @@
       </c>
       <c r="CT55">
         <v>132509028.0</v>
       </c>
       <c r="CU55">
         <v>132870002.0</v>
       </c>
       <c r="CV55">
         <v>132205000.0</v>
       </c>
       <c r="CW55">
         <v>653000.0</v>
       </c>
     </row>
     <row r="56" spans="1:101">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
         <v>3393000.0</v>
       </c>
       <c r="C56">
         <v>4168000.0</v>
       </c>
       <c r="D56">
-        <v>42863000.0</v>
+        <v>32370000.0</v>
       </c>
       <c r="E56">
-        <v>23063000.0</v>
+        <v>15169000.0</v>
       </c>
       <c r="F56">
-        <v>8440000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="G56">
-        <v>10487000.0</v>
+        <v>1736000.0</v>
       </c>
       <c r="H56">
         <v>10897000.0</v>
       </c>
       <c r="I56">
         <v>12397000.0</v>
       </c>
       <c r="J56">
         <v>15608000.0</v>
       </c>
       <c r="K56">
         <v>11840000.0</v>
       </c>
       <c r="L56">
         <v>10342000.0</v>
       </c>
       <c r="M56">
         <v>10217000.0</v>
       </c>
       <c r="N56">
         <v>17651000.0</v>
       </c>
       <c r="O56">
         <v>14219000.0</v>
       </c>
@@ -15611,60 +15627,60 @@
         <v>92728865.0</v>
       </c>
       <c r="CS56">
         <v>71328050.0</v>
       </c>
       <c r="CT56">
         <v>89896703.0</v>
       </c>
       <c r="CU56">
         <v>90461803.0</v>
       </c>
       <c r="CV56"/>
       <c r="CW56"/>
     </row>
     <row r="57" spans="1:101">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
         <v>13467000.0</v>
       </c>
       <c r="C57">
         <v>9930000.0</v>
       </c>
       <c r="D57">
-        <v>4329000.0</v>
+        <v>7860000.0</v>
       </c>
       <c r="E57">
-        <v>4950000.0</v>
+        <v>8436000.0</v>
       </c>
       <c r="F57">
-        <v>254529000.0</v>
+        <v>6684000.0</v>
       </c>
       <c r="G57">
-        <v>5979000.0</v>
+        <v>8894000.0</v>
       </c>
       <c r="H57">
         <v>4146000.0</v>
       </c>
       <c r="I57">
         <v>5282000.0</v>
       </c>
       <c r="J57">
         <v>121220000.0</v>
       </c>
       <c r="K57">
         <v>90388000.0</v>
       </c>
       <c r="L57">
         <v>51762000.0</v>
       </c>
       <c r="M57">
         <v>169176000.0</v>
       </c>
       <c r="N57">
         <v>155837000.0</v>
       </c>
       <c r="O57">
         <v>113051000.0</v>
       </c>
@@ -15899,57 +15915,57 @@
       <c r="CP57"/>
       <c r="CQ57"/>
       <c r="CR57"/>
       <c r="CS57">
         <v>4900000.0</v>
       </c>
       <c r="CT57"/>
       <c r="CU57"/>
       <c r="CV57"/>
       <c r="CW57"/>
     </row>
     <row r="58" spans="1:101">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
         <v>442456000.0</v>
       </c>
       <c r="C58">
         <v>445489000.0</v>
       </c>
       <c r="D58">
         <v>425562000.0</v>
       </c>
       <c r="E58">
-        <v>291227000.0</v>
+        <v>305744000.0</v>
       </c>
       <c r="F58">
-        <v>286993000.0</v>
+        <v>298721000.0</v>
       </c>
       <c r="G58">
-        <v>325213000.0</v>
+        <v>335309000.0</v>
       </c>
       <c r="H58">
         <v>333727000.0</v>
       </c>
       <c r="I58">
         <v>330415000.0</v>
       </c>
       <c r="J58">
         <v>379687000.0</v>
       </c>
       <c r="K58">
         <v>348629000.0</v>
       </c>
       <c r="L58">
         <v>310803000.0</v>
       </c>
       <c r="M58">
         <v>372116000.0</v>
       </c>
       <c r="N58">
         <v>357959000.0</v>
       </c>
       <c r="O58">
         <v>315277000.0</v>
       </c>
@@ -16300,66 +16316,66 @@
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
     </row>
     <row r="60" spans="1:101">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
-        <v>518082999.0</v>
+        <v>482614000.0</v>
       </c>
       <c r="C60">
         <v>477322000.0</v>
       </c>
       <c r="D60">
         <v>482035000.0</v>
       </c>
       <c r="E60">
-        <v>488971000.0</v>
+        <v>474454000.0</v>
       </c>
       <c r="F60">
-        <v>489787000.0</v>
+        <v>478059000.0</v>
       </c>
       <c r="G60">
-        <v>490412000.0</v>
+        <v>480316000.0</v>
       </c>
       <c r="H60">
         <v>478741000.0</v>
       </c>
       <c r="I60">
         <v>444673000.0</v>
       </c>
       <c r="J60">
         <v>432367000.0</v>
       </c>
       <c r="K60">
         <v>417928000.0</v>
       </c>
       <c r="L60">
         <v>408695000.0</v>
       </c>
       <c r="M60">
         <v>357946000.0</v>
       </c>
       <c r="N60">
         <v>341811000.0</v>
       </c>
       <c r="O60">
         <v>324326000.0</v>
       </c>
@@ -17032,51 +17048,53 @@
       </c>
       <c r="U2">
         <v>3239000.0</v>
       </c>
       <c r="V2">
         <v>1774629.0</v>
       </c>
       <c r="W2">
         <v>741621.0</v>
       </c>
       <c r="X2">
         <v>2227868.0</v>
       </c>
       <c r="Y2">
         <v>1492308.0</v>
       </c>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>163</v>
       </c>
       <c r="B3">
         <v>41893000.0</v>
       </c>
-      <c r="C3"/>
+      <c r="C3">
+        <v>1864000.0</v>
+      </c>
       <c r="D3">
         <v>-63396000.0</v>
       </c>
       <c r="E3">
         <v>17093000.0</v>
       </c>
       <c r="F3">
         <v>876000.0</v>
       </c>
       <c r="G3">
         <v>-36638000.0</v>
       </c>
       <c r="H3">
         <v>-37070000.0</v>
       </c>
       <c r="I3">
         <v>737000.0</v>
       </c>
       <c r="J3">
         <v>17290000.0</v>
       </c>
       <c r="K3">
         <v>34897000.0</v>
       </c>
       <c r="L3">
@@ -17138,51 +17156,53 @@
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>165</v>
       </c>
       <c r="B5">
         <v>80389000.0</v>
       </c>
-      <c r="C5"/>
+      <c r="C5">
+        <v>94721000.0</v>
+      </c>
       <c r="D5">
         <v>42668000.0</v>
       </c>
       <c r="E5">
         <v>32880000.0</v>
       </c>
       <c r="F5">
         <v>84299000.0</v>
       </c>
       <c r="G5">
         <v>-1873000.0</v>
       </c>
       <c r="H5">
         <v>19869000.0</v>
       </c>
       <c r="I5">
         <v>24506000.0</v>
       </c>
       <c r="J5">
         <v>20253000.0</v>
       </c>
       <c r="K5">
         <v>14266000.0</v>
       </c>
       <c r="L5">
@@ -17217,51 +17237,51 @@
       </c>
       <c r="V5">
         <v>15699960.0</v>
       </c>
       <c r="W5">
         <v>10570290.0</v>
       </c>
       <c r="X5">
         <v>11073581.0</v>
       </c>
       <c r="Y5">
         <v>7616601.0</v>
       </c>
       <c r="Z5">
         <v>-92644.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>166</v>
       </c>
       <c r="B6">
         <v>122282000.0</v>
       </c>
       <c r="C6">
-        <v>94721000.0</v>
+        <v>96585000.0</v>
       </c>
       <c r="D6">
         <v>42668000.0</v>
       </c>
       <c r="E6">
         <v>49973000.0</v>
       </c>
       <c r="F6">
         <v>85175000.0</v>
       </c>
       <c r="G6">
         <v>-1873000.0</v>
       </c>
       <c r="H6">
         <v>19869000.0</v>
       </c>
       <c r="I6">
         <v>24506000.0</v>
       </c>
       <c r="J6">
         <v>20253000.0</v>
       </c>
       <c r="K6">
         <v>14266000.0</v>
       </c>
@@ -19383,199 +19403,207 @@
       </c>
       <c r="CR2">
         <v>1492308.0</v>
       </c>
       <c r="CS2">
         <v>103.0</v>
       </c>
       <c r="CT2">
         <v>110000.0</v>
       </c>
       <c r="CU2">
         <v>100000.0</v>
       </c>
       <c r="CV2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:100">
       <c r="A3" t="s">
         <v>163</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-      <c r="F3"/>
-[...1 lines deleted...]
-      <c r="H3"/>
+      <c r="F3">
+        <v>527000.0</v>
+      </c>
+      <c r="G3">
+        <v>518000.0</v>
+      </c>
+      <c r="H3">
+        <v>541000.0</v>
+      </c>
       <c r="I3">
-        <v>-18355000.0</v>
+        <v>453000.0</v>
       </c>
       <c r="J3">
         <v>-16950000.0</v>
       </c>
       <c r="K3">
         <v>-17395000.0</v>
       </c>
       <c r="L3">
         <v>-17108000.0</v>
       </c>
       <c r="M3">
-        <v>-17634000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="N3">
-        <v>-14922000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="O3">
-        <v>-13732000.0</v>
+        <v>12585000.0</v>
       </c>
       <c r="P3">
-        <v>-11592000.0</v>
+        <v>17093000.0</v>
       </c>
       <c r="Q3">
         <v>-10383000.0</v>
       </c>
       <c r="R3">
         <v>-11989000.0</v>
       </c>
       <c r="S3">
-        <v>-12456000.0</v>
+        <v>9971000.0</v>
       </c>
       <c r="T3">
         <v>-10196000.0</v>
       </c>
       <c r="U3">
         <v>-9961000.0</v>
       </c>
       <c r="V3">
         <v>-9559000.0</v>
       </c>
       <c r="W3">
         <v>-9266000.0</v>
       </c>
       <c r="X3">
         <v>-8910000.0</v>
       </c>
       <c r="Y3">
         <v>-8930000.0</v>
       </c>
       <c r="Z3">
-        <v>-9492000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="AA3">
         <v>-9324000.0</v>
       </c>
       <c r="AB3">
         <v>-9470000.0</v>
       </c>
       <c r="AC3">
         <v>-9421000.0</v>
       </c>
       <c r="AD3">
-        <v>-9219000.0</v>
+        <v>341000.0</v>
       </c>
       <c r="AE3">
-        <v>-8960000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="AF3">
         <v>-8418000.0</v>
       </c>
       <c r="AG3">
         <v>-8565000.0</v>
       </c>
       <c r="AH3">
-        <v>-8250000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="AI3">
         <v>-7832000.0</v>
       </c>
       <c r="AJ3">
         <v>-7852000.0</v>
       </c>
       <c r="AK3">
         <v>-7586000.0</v>
       </c>
       <c r="AL3">
         <v>-7249000.0</v>
       </c>
       <c r="AM3">
-        <v>-7065000.0</v>
+        <v>1109000.0</v>
       </c>
       <c r="AN3">
         <v>-7039000.0</v>
       </c>
       <c r="AO3">
         <v>-6857000.0</v>
       </c>
       <c r="AP3">
-        <v>-6852000.0</v>
+        <v>300.0</v>
       </c>
       <c r="AQ3">
-        <v>-6828000.0</v>
+        <v>28787000.0</v>
       </c>
       <c r="AR3">
         <v>-7851000.0</v>
       </c>
       <c r="AS3">
         <v>-7151000.0</v>
       </c>
       <c r="AT3">
-        <v>-6048000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="AU3">
         <v>-5700000.0</v>
       </c>
       <c r="AV3">
         <v>-6376000.0</v>
       </c>
       <c r="AW3">
         <v>-7024000.0</v>
       </c>
       <c r="AX3">
-        <v>-6155000.0</v>
+        <v>329000.0</v>
       </c>
       <c r="AY3">
-        <v>-6026000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="AZ3">
         <v>-6474000.0</v>
       </c>
       <c r="BA3">
         <v>-6165000.0</v>
       </c>
       <c r="BB3">
-        <v>-6228000.0</v>
+        <v>329000.0</v>
       </c>
       <c r="BC3">
         <v>-6657000.0</v>
       </c>
       <c r="BD3">
         <v>-6553000.0</v>
       </c>
       <c r="BE3"/>
-      <c r="BF3"/>
+      <c r="BF3">
+        <v>368000.0</v>
+      </c>
       <c r="BG3"/>
       <c r="BH3">
         <v>-175000.0</v>
       </c>
       <c r="BI3"/>
       <c r="BJ3">
         <v>175000.0</v>
       </c>
       <c r="BK3"/>
       <c r="BL3">
         <v>308000.0</v>
       </c>
       <c r="BM3">
         <v>240000.0</v>
       </c>
       <c r="BN3">
         <v>176000.0</v>
       </c>
       <c r="BO3">
         <v>494000.0</v>
       </c>
       <c r="BP3">
         <v>525000.0</v>
       </c>
       <c r="BQ3">
@@ -19897,202 +19925,208 @@
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:100">
       <c r="A5" t="s">
         <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5"/>
-[...1 lines deleted...]
-      <c r="H5"/>
+      <c r="F5">
+        <v>8988000.0</v>
+      </c>
+      <c r="G5">
+        <v>27146000.0</v>
+      </c>
+      <c r="H5">
+        <v>31936000.0</v>
+      </c>
       <c r="I5">
-        <v>43461000.0</v>
+        <v>19144000.0</v>
       </c>
       <c r="J5">
         <v>40590000.0</v>
       </c>
       <c r="K5">
         <v>37396000.0</v>
       </c>
       <c r="L5">
         <v>30208000.0</v>
       </c>
       <c r="M5">
-        <v>17842000.0</v>
+        <v>11884000.0</v>
       </c>
       <c r="N5">
-        <v>31817000.0</v>
+        <v>11986000.0</v>
       </c>
       <c r="O5">
-        <v>10705000.0</v>
+        <v>5698000.0</v>
       </c>
       <c r="P5">
-        <v>20488000.0</v>
+        <v>5107000.0</v>
       </c>
       <c r="Q5">
         <v>-622000.0</v>
       </c>
       <c r="R5">
         <v>11597000.0</v>
       </c>
       <c r="S5">
-        <v>15110000.0</v>
+        <v>12103000.0</v>
       </c>
       <c r="T5">
         <v>35809000.0</v>
       </c>
       <c r="U5">
         <v>9961000.0</v>
       </c>
       <c r="V5">
         <v>9559000.0</v>
       </c>
       <c r="W5">
         <v>9266000.0</v>
       </c>
       <c r="X5">
         <v>10247000.0</v>
       </c>
       <c r="Y5">
         <v>14957000.0</v>
       </c>
       <c r="Z5">
-        <v>-14639000.0</v>
+        <v>-27775000.0</v>
       </c>
       <c r="AA5">
         <v>3235000.0</v>
       </c>
       <c r="AB5">
         <v>5391000.0</v>
       </c>
       <c r="AC5">
         <v>8856000.0</v>
       </c>
       <c r="AD5">
         <v>9330000.0</v>
       </c>
       <c r="AE5">
-        <v>9164000.0</v>
+        <v>-3708000.0</v>
       </c>
       <c r="AF5">
         <v>-366000.0</v>
       </c>
       <c r="AG5">
         <v>12093000.0</v>
       </c>
       <c r="AH5">
         <v>9304000.0</v>
       </c>
       <c r="AI5">
         <v>7160000.0</v>
       </c>
       <c r="AJ5">
         <v>5450000.0</v>
       </c>
       <c r="AK5">
         <v>6160000.0</v>
       </c>
       <c r="AL5">
         <v>4656000.0</v>
       </c>
       <c r="AM5">
-        <v>1472000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="AN5">
         <v>20700000.0</v>
       </c>
       <c r="AO5">
         <v>5520000.0</v>
       </c>
       <c r="AP5">
-        <v>2921000.0</v>
+        <v>-6139000.0</v>
       </c>
       <c r="AQ5">
-        <v>1169000.0</v>
+        <v>-8704000.0</v>
       </c>
       <c r="AR5">
         <v>3350000.0</v>
       </c>
       <c r="AS5">
         <v>3310000.0</v>
       </c>
       <c r="AT5">
-        <v>9540000.0</v>
+        <v>9542000.0</v>
       </c>
       <c r="AU5">
         <v>1009000.0</v>
       </c>
       <c r="AV5">
         <v>23638000.0</v>
       </c>
       <c r="AW5">
         <v>-31730000.0</v>
       </c>
       <c r="AX5">
-        <v>-1413000.0</v>
+        <v>-2102000.0</v>
       </c>
       <c r="AY5">
-        <v>10510000.0</v>
+        <v>10506000.0</v>
       </c>
       <c r="AZ5">
         <v>29442000.0</v>
       </c>
       <c r="BA5">
         <v>4862000.0</v>
       </c>
       <c r="BB5">
-        <v>4268000.0</v>
+        <v>-2763000.0</v>
       </c>
       <c r="BC5">
         <v>8370000.0</v>
       </c>
       <c r="BD5">
         <v>5460000.0</v>
       </c>
       <c r="BE5">
         <v>-10580000.0</v>
       </c>
       <c r="BF5">
-        <v>-1600000.0</v>
+        <v>-1603000.0</v>
       </c>
       <c r="BG5">
         <v>-1290000.0</v>
       </c>
       <c r="BH5">
         <v>996000.0</v>
       </c>
       <c r="BI5">
         <v>-14310000.0</v>
       </c>
       <c r="BJ5">
         <v>-8381000.0</v>
       </c>
       <c r="BK5">
         <v>2130000.0</v>
       </c>
       <c r="BL5">
         <v>3837000.0</v>
       </c>
       <c r="BM5">
         <v>-1748000.0</v>
       </c>
       <c r="BN5">
         <v>7980000.0</v>
       </c>
@@ -20194,207 +20228,207 @@
       </c>
       <c r="CU5">
         <v>1200000.0</v>
       </c>
       <c r="CV5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:100">
       <c r="A6" t="s">
         <v>166</v>
       </c>
       <c r="B6">
         <v>22558000.0</v>
       </c>
       <c r="C6">
         <v>5922000.0</v>
       </c>
       <c r="D6">
         <v>14287000.0</v>
       </c>
       <c r="E6">
         <v>7689000.0</v>
       </c>
       <c r="F6">
-        <v>8988000.0</v>
+        <v>9515000.0</v>
       </c>
       <c r="G6">
-        <v>27146000.0</v>
+        <v>27664000.0</v>
       </c>
       <c r="H6">
-        <v>31936000.0</v>
+        <v>32477000.0</v>
       </c>
       <c r="I6">
-        <v>19144000.0</v>
+        <v>19597000.0</v>
       </c>
       <c r="J6">
         <v>23640000.0</v>
       </c>
       <c r="K6">
         <v>20001000.0</v>
       </c>
       <c r="L6">
         <v>13100000.0</v>
       </c>
       <c r="M6">
-        <v>11884000.0</v>
+        <v>12289000.0</v>
       </c>
       <c r="N6">
-        <v>11986000.0</v>
+        <v>12367000.0</v>
       </c>
       <c r="O6">
-        <v>5698000.0</v>
+        <v>18283000.0</v>
       </c>
       <c r="P6">
-        <v>5107000.0</v>
+        <v>22200000.0</v>
       </c>
       <c r="Q6">
         <v>-5599000.0</v>
       </c>
       <c r="R6">
         <v>8303000.0</v>
       </c>
       <c r="S6">
-        <v>12103000.0</v>
+        <v>22074000.0</v>
       </c>
       <c r="T6">
         <v>32743000.0</v>
       </c>
       <c r="U6">
         <v>17954000.0</v>
       </c>
       <c r="V6">
         <v>21299000.0</v>
       </c>
       <c r="W6">
         <v>12303000.0</v>
       </c>
       <c r="X6">
         <v>10247000.0</v>
       </c>
       <c r="Y6">
         <v>14957000.0</v>
       </c>
       <c r="Z6">
-        <v>-27775000.0</v>
+        <v>-27412000.0</v>
       </c>
       <c r="AA6">
         <v>698000.0</v>
       </c>
       <c r="AB6">
         <v>5391000.0</v>
       </c>
       <c r="AC6">
         <v>8856000.0</v>
       </c>
       <c r="AD6">
-        <v>9330000.0</v>
+        <v>9671000.0</v>
       </c>
       <c r="AE6">
-        <v>-3708000.0</v>
+        <v>-3516000.0</v>
       </c>
       <c r="AF6">
         <v>-9909000.0</v>
       </c>
       <c r="AG6">
         <v>12093000.0</v>
       </c>
       <c r="AH6">
-        <v>9304000.0</v>
+        <v>9596000.0</v>
       </c>
       <c r="AI6">
         <v>7160000.0</v>
       </c>
       <c r="AJ6">
         <v>5445000.0</v>
       </c>
       <c r="AK6">
         <v>6163000.0</v>
       </c>
       <c r="AL6">
         <v>4656000.0</v>
       </c>
       <c r="AM6">
-        <v>916000.0</v>
+        <v>2025000.0</v>
       </c>
       <c r="AN6">
         <v>20695000.0</v>
       </c>
       <c r="AO6">
         <v>5516000.0</v>
       </c>
       <c r="AP6">
-        <v>-6139000.0</v>
+        <v>-6138700.0</v>
       </c>
       <c r="AQ6">
-        <v>-8704000.0</v>
+        <v>20083000.0</v>
       </c>
       <c r="AR6">
         <v>-4696000.0</v>
       </c>
       <c r="AS6">
         <v>3307000.0</v>
       </c>
       <c r="AT6">
-        <v>9542000.0</v>
+        <v>9844000.0</v>
       </c>
       <c r="AU6">
         <v>331000.0</v>
       </c>
       <c r="AV6">
         <v>23004000.0</v>
       </c>
       <c r="AW6">
         <v>-20175000.0</v>
       </c>
       <c r="AX6">
-        <v>-2102000.0</v>
+        <v>-1773000.0</v>
       </c>
       <c r="AY6">
-        <v>10506000.0</v>
+        <v>10597000.0</v>
       </c>
       <c r="AZ6">
         <v>28675000.0</v>
       </c>
       <c r="BA6">
         <v>-2059000.0</v>
       </c>
       <c r="BB6">
-        <v>-2763000.0</v>
+        <v>-2434000.0</v>
       </c>
       <c r="BC6">
         <v>8366000.0</v>
       </c>
       <c r="BD6">
         <v>5466000.0</v>
       </c>
       <c r="BE6">
         <v>-10580000.0</v>
       </c>
       <c r="BF6">
-        <v>-1603000.0</v>
+        <v>-1235000.0</v>
       </c>
       <c r="BG6">
         <v>-1289000.0</v>
       </c>
       <c r="BH6">
         <v>-539000.0</v>
       </c>
       <c r="BI6">
         <v>-14310000.0</v>
       </c>
       <c r="BJ6">
         <v>-8206000.0</v>
       </c>
       <c r="BK6">
         <v>2132000.0</v>
       </c>
       <c r="BL6">
         <v>4145000.0</v>
       </c>
       <c r="BM6">
         <v>-1508000.0</v>
       </c>
       <c r="BN6">
         <v>8156000.0</v>
       </c>
@@ -27184,51 +27218,51 @@
       </c>
       <c r="V6">
         <v>-65451000.0</v>
       </c>
       <c r="W6">
         <v>-35211000.0</v>
       </c>
       <c r="X6">
         <v>9236893.0</v>
       </c>
       <c r="Y6">
         <v>-39894752.0</v>
       </c>
       <c r="Z6">
         <v>132932170.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>198</v>
       </c>
       <c r="B7">
         <v>-2109000.0</v>
       </c>
       <c r="C7">
-        <v>179000.0</v>
+        <v>-1908999.0</v>
       </c>
       <c r="D7">
         <v>1672000.0</v>
       </c>
       <c r="E7">
         <v>-4645000.0</v>
       </c>
       <c r="F7">
         <v>4111000.0</v>
       </c>
       <c r="G7">
         <v>2417000.0</v>
       </c>
       <c r="H7">
         <v>2049000.0</v>
       </c>
       <c r="I7">
         <v>1755000.0</v>
       </c>
       <c r="J7">
         <v>-1202000.0</v>
       </c>
       <c r="K7">
         <v>4877000.0</v>
       </c>
@@ -27294,51 +27328,51 @@
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>200</v>
       </c>
       <c r="B9">
         <v>-1768000.0</v>
       </c>
       <c r="C9">
-        <v>311000.0</v>
+        <v>177000.0</v>
       </c>
       <c r="D9">
         <v>-3363000.0</v>
       </c>
       <c r="E9">
         <v>-376000.0</v>
       </c>
       <c r="F9">
         <v>640000.0</v>
       </c>
       <c r="G9">
         <v>-376000.0</v>
       </c>
       <c r="H9">
         <v>-24000.0</v>
       </c>
       <c r="I9">
         <v>-623000.0</v>
       </c>
       <c r="J9">
         <v>634000.0</v>
       </c>
       <c r="K9">
         <v>3248000.0</v>
       </c>
@@ -27554,51 +27588,51 @@
       <c r="M13">
         <v>10013000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>205</v>
       </c>
       <c r="B14">
         <v>41893000.0</v>
       </c>
       <c r="C14">
-        <v>-42533000.0</v>
+        <v>1864000.0</v>
       </c>
       <c r="D14">
         <v>1529000.0</v>
       </c>
       <c r="E14">
         <v>17093000.0</v>
       </c>
       <c r="F14">
         <v>-54471000.0</v>
       </c>
       <c r="G14">
         <v>18341000.0</v>
       </c>
       <c r="H14">
         <v>-11486000.0</v>
       </c>
       <c r="I14">
         <v>21641000.0</v>
       </c>
       <c r="J14">
         <v>-357000.0</v>
       </c>
       <c r="K14">
         <v>15263000.0</v>
       </c>
@@ -28109,51 +28143,51 @@
       </c>
       <c r="U22">
         <v>24430000.0</v>
       </c>
       <c r="V22">
         <v>15491000.0</v>
       </c>
       <c r="W22">
         <v>10570000.0</v>
       </c>
       <c r="X22">
         <v>11073581.0</v>
       </c>
       <c r="Y22">
         <v>7616601.0</v>
       </c>
       <c r="Z22">
         <v>-92644.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>213</v>
       </c>
       <c r="B23">
-        <v>35555000.0</v>
+        <v>4794000.0</v>
       </c>
       <c r="C23">
         <v>7006000.0</v>
       </c>
       <c r="D23">
         <v>-4833000.0</v>
       </c>
       <c r="E23">
         <v>376864000.0</v>
       </c>
       <c r="F23">
         <v>-3439000.0</v>
       </c>
       <c r="G23">
         <v>48625000.0</v>
       </c>
       <c r="H23">
         <v>-2579000.0</v>
       </c>
       <c r="I23">
         <v>-23651000.0</v>
       </c>
       <c r="J23">
         <v>-12224000.0</v>
       </c>
@@ -28238,51 +28272,51 @@
       <c r="U24">
         <v>190000.0</v>
       </c>
       <c r="V24">
         <v>-20502000.0</v>
       </c>
       <c r="W24">
         <v>-56882000.0</v>
       </c>
       <c r="X24">
         <v>57403963.0</v>
       </c>
       <c r="Y24">
         <v>2144.0</v>
       </c>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>215</v>
       </c>
       <c r="B25">
         <v>-12375000.0</v>
       </c>
       <c r="C25">
-        <v>-91445000.0</v>
+        <v>-91221001.0</v>
       </c>
       <c r="D25">
         <v>-55200000.0</v>
       </c>
       <c r="E25">
         <v>-108763000.0</v>
       </c>
       <c r="F25">
         <v>-48001000.0</v>
       </c>
       <c r="G25">
         <v>-64976000.0</v>
       </c>
       <c r="H25">
         <v>-1177000.0</v>
       </c>
       <c r="I25">
         <v>-38199000.0</v>
       </c>
       <c r="J25">
         <v>-28499000.0</v>
       </c>
       <c r="K25">
         <v>28516000.0</v>
       </c>
@@ -30095,60 +30129,60 @@
       </c>
       <c r="CT6">
         <v>-1026861.0</v>
       </c>
       <c r="CU6">
         <v>-41445421.0</v>
       </c>
     </row>
     <row r="7" spans="1:99">
       <c r="A7" t="s">
         <v>198</v>
       </c>
       <c r="B7">
         <v>5036000.0</v>
       </c>
       <c r="C7">
         <v>3143000.0</v>
       </c>
       <c r="D7">
         <v>-2741000.0</v>
       </c>
       <c r="E7">
         <v>1631000.0</v>
       </c>
       <c r="F7">
-        <v>1561000.0</v>
+        <v>1151000.0</v>
       </c>
       <c r="G7">
-        <v>-267000.0</v>
+        <v>-738000.0</v>
       </c>
       <c r="H7">
-        <v>1004000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="I7">
-        <v>1312000.0</v>
+        <v>882000.0</v>
       </c>
       <c r="J7">
         <v>-706000.0</v>
       </c>
       <c r="K7">
         <v>-1431000.0</v>
       </c>
       <c r="L7">
         <v>-739000.0</v>
       </c>
       <c r="M7">
         <v>3106000.0</v>
       </c>
       <c r="N7">
         <v>-1644000.0</v>
       </c>
       <c r="O7">
         <v>949000.0</v>
       </c>
       <c r="P7">
         <v>246000.0</v>
       </c>
       <c r="Q7">
         <v>-1908000.0</v>
       </c>
@@ -30497,60 +30531,60 @@
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
     </row>
     <row r="9" spans="1:99">
       <c r="A9" t="s">
         <v>200</v>
       </c>
       <c r="B9">
         <v>734000.0</v>
       </c>
       <c r="C9">
         <v>779000.0</v>
       </c>
       <c r="D9">
         <v>-2599000.0</v>
       </c>
       <c r="E9">
         <v>-233000.0</v>
       </c>
       <c r="F9">
-        <v>1090000.0</v>
+        <v>-154000.0</v>
       </c>
       <c r="G9">
-        <v>-26000.0</v>
+        <v>434000.0</v>
       </c>
       <c r="H9">
-        <v>2536000.0</v>
+        <v>-584000.0</v>
       </c>
       <c r="I9">
-        <v>-937000.0</v>
+        <v>2345000.0</v>
       </c>
       <c r="J9">
         <v>18000.0</v>
       </c>
       <c r="K9">
         <v>-58000.0</v>
       </c>
       <c r="L9">
         <v>-1863000.0</v>
       </c>
       <c r="M9">
         <v>-1195000.0</v>
       </c>
       <c r="N9">
         <v>1071000.0</v>
       </c>
       <c r="O9">
         <v>-1376000.0</v>
       </c>
       <c r="P9">
         <v>692000.0</v>
       </c>
       <c r="Q9">
         <v>-523000.0</v>
       </c>
@@ -31429,53 +31463,55 @@
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
     </row>
     <row r="14" spans="1:99">
       <c r="A14" t="s">
         <v>205</v>
       </c>
       <c r="B14">
         <v>696000.0</v>
       </c>
       <c r="C14">
         <v>6464000.0</v>
       </c>
       <c r="D14"/>
       <c r="E14">
         <v>609000.0</v>
       </c>
       <c r="F14">
         <v>527000.0</v>
       </c>
       <c r="G14">
-        <v>41726000.0</v>
-[...1 lines deleted...]
-      <c r="H14"/>
+        <v>518000.0</v>
+      </c>
+      <c r="H14">
+        <v>541000.0</v>
+      </c>
       <c r="I14">
         <v>453000.0</v>
       </c>
       <c r="J14">
         <v>441000.0</v>
       </c>
       <c r="K14">
         <v>-7768000.0</v>
       </c>
       <c r="L14"/>
       <c r="M14">
         <v>405000.0</v>
       </c>
       <c r="N14">
         <v>381000.0</v>
       </c>
       <c r="O14">
         <v>12585000.0</v>
       </c>
       <c r="P14">
         <v>17093000.0</v>
       </c>
       <c r="Q14">
         <v>14920000.0</v>
       </c>
@@ -33397,51 +33433,51 @@
       </c>
       <c r="CP22">
         <v>3662016.0</v>
       </c>
       <c r="CQ22">
         <v>2412154.0</v>
       </c>
       <c r="CR22">
         <v>2786565.0</v>
       </c>
       <c r="CS22">
         <v>2224574.0</v>
       </c>
       <c r="CT22">
         <v>1408482.0</v>
       </c>
       <c r="CU22">
         <v>1196980.0</v>
       </c>
     </row>
     <row r="23" spans="1:99">
       <c r="A23" t="s">
         <v>213</v>
       </c>
       <c r="B23">
-        <v>588000.0</v>
+        <v>6680000.0</v>
       </c>
       <c r="C23">
         <v>-192000.0</v>
       </c>
       <c r="D23">
         <v>218000.0</v>
       </c>
       <c r="E23">
         <v>754000.0</v>
       </c>
       <c r="F23">
         <v>1625000.0</v>
       </c>
       <c r="G23">
         <v>2197000.0</v>
       </c>
       <c r="H23">
         <v>1789000.0</v>
       </c>
       <c r="I23">
         <v>3793000.0</v>
       </c>
       <c r="J23">
         <v>1493000.0</v>
       </c>
@@ -33871,60 +33907,60 @@
       <c r="CS24">
         <v>-18704097.0</v>
       </c>
       <c r="CT24">
         <v>-65348.0</v>
       </c>
       <c r="CU24"/>
     </row>
     <row r="25" spans="1:99">
       <c r="A25" t="s">
         <v>215</v>
       </c>
       <c r="B25">
         <v>-4917000.0</v>
       </c>
       <c r="C25">
         <v>5700000.0</v>
       </c>
       <c r="D25">
         <v>-107864000.0</v>
       </c>
       <c r="E25">
         <v>2824000.0</v>
       </c>
       <c r="F25">
-        <v>36392000.0</v>
+        <v>36275000.0</v>
       </c>
       <c r="G25">
-        <v>-2719000.0</v>
+        <v>-2766000.0</v>
       </c>
       <c r="H25">
-        <v>-38515000.0</v>
+        <v>-38271000.0</v>
       </c>
       <c r="I25">
-        <v>33842000.0</v>
+        <v>33819000.0</v>
       </c>
       <c r="J25">
         <v>-42031000.0</v>
       </c>
       <c r="K25">
         <v>-36973000.0</v>
       </c>
       <c r="L25">
         <v>10509000.0</v>
       </c>
       <c r="M25">
         <v>-36809000.0</v>
       </c>
       <c r="N25">
         <v>-57562000.0</v>
       </c>
       <c r="O25">
         <v>15291000.0</v>
       </c>
       <c r="P25">
         <v>-80244000.0</v>
       </c>
       <c r="Q25">
         <v>-48760000.0</v>
       </c>