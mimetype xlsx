--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1037,87 +1043,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1152,590 +1133,616 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>682560000000.0</v>
+      </c>
+      <c r="C2">
         <v>1127437000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1064716000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1308958000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1002233000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1123703000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1297463000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1129544000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1213634000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1117957000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2370339000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>989169000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>798434000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>457633000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1515811000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>375048000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>322781000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>161207000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>223701000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>165244000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>197150000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>168497000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>152613000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>179421000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>272221000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>331693000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
         <v>200000000000.0</v>
       </c>
       <c r="D5">
         <v>200000000000.0</v>
       </c>
       <c r="E5">
         <v>200000000000.0</v>
       </c>
       <c r="F5">
         <v>200000000000.0</v>
       </c>
       <c r="G5">
         <v>200000000000.0</v>
       </c>
       <c r="H5">
         <v>200000000000.0</v>
       </c>
       <c r="I5">
         <v>200000000000.0</v>
       </c>
       <c r="J5">
+        <v>200000000000.0</v>
+      </c>
+      <c r="K5">
         <v>183832000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>184750000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13109000000.0</v>
       </c>
       <c r="M5">
         <v>-13109000000.0</v>
       </c>
-      <c r="N5"/>
+      <c r="N5">
+        <v>-13109000000.0</v>
+      </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>962044000000.0</v>
       </c>
       <c r="C8">
         <v>962044000000.0</v>
       </c>
       <c r="D8">
         <v>962044000000.0</v>
       </c>
       <c r="E8">
         <v>962044000000.0</v>
       </c>
       <c r="F8">
         <v>962044000000.0</v>
       </c>
       <c r="G8">
         <v>962044000000.0</v>
       </c>
       <c r="H8">
         <v>962044000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>962044000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
         <v>53700000000.0</v>
       </c>
       <c r="C9">
         <v>53700000000.0</v>
       </c>
       <c r="D9">
         <v>53700000000.0</v>
       </c>
       <c r="E9">
         <v>53700000000.0</v>
       </c>
       <c r="F9">
         <v>53700000000.0</v>
       </c>
       <c r="G9">
         <v>53700000000.0</v>
       </c>
       <c r="H9">
         <v>53700000000.0</v>
       </c>
       <c r="I9">
         <v>53700000000.0</v>
       </c>
       <c r="J9">
         <v>53700000000.0</v>
       </c>
       <c r="K9">
         <v>53700000000.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>53700000000.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>3613292000000.0</v>
+      </c>
+      <c r="C10">
         <v>3705754000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4256264000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4407033000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4169740000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4774272000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3571886000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2034169000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2329179000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1595120000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2725891000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1588110000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1404108000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1285799000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1094895000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1249249000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1222897000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1134826000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>486586000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>439140000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>420471000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>374342000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>402317000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>254234000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>108024000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>164008000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11">
+        <v>1974642000000.0</v>
+      </c>
+      <c r="C11">
         <v>1493670000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1527369000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1515194000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1421477000000.0</v>
       </c>
-      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>3618292000000.0</v>
+      </c>
+      <c r="C12">
         <v>3710754000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4261264000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4487033000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4244740000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4814272000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3687310000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2174758000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2329179000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1595120000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2725891000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1588110000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1404108000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1285799000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1094895000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1249249000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1222897000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1134826000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>486586000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>439140000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>420471000000.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>962044000000.0</v>
       </c>
       <c r="C13">
         <v>962044000000.0</v>
       </c>
       <c r="D13">
         <v>962044000000.0</v>
       </c>
       <c r="E13">
         <v>962044000000.0</v>
       </c>
       <c r="F13">
         <v>962044000000.0</v>
       </c>
       <c r="G13">
         <v>962044000000.0</v>
       </c>
       <c r="H13">
         <v>962044000000.0</v>
       </c>
       <c r="I13">
         <v>962044000000.0</v>
       </c>
@@ -1768,54 +1775,57 @@
       </c>
       <c r="S13">
         <v>962044000000.0</v>
       </c>
       <c r="T13">
         <v>962044000000.0</v>
       </c>
       <c r="U13">
         <v>962044000000.0</v>
       </c>
       <c r="V13">
         <v>962044000000.0</v>
       </c>
       <c r="W13">
         <v>962044000000.0</v>
       </c>
       <c r="X13">
         <v>962044000000.0</v>
       </c>
       <c r="Y13">
         <v>962044000000.0</v>
       </c>
       <c r="Z13">
         <v>962044000000.0</v>
       </c>
+      <c r="AA13">
+        <v>962044000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>1924088000.0</v>
       </c>
       <c r="C14">
         <v>1924088000.0</v>
       </c>
       <c r="D14">
         <v>1924088000.0</v>
       </c>
       <c r="E14">
         <v>1924088000.0</v>
       </c>
       <c r="F14">
         <v>1924088000.0</v>
       </c>
       <c r="G14">
         <v>1924088000.0</v>
       </c>
       <c r="H14">
         <v>1924088000.0</v>
       </c>
       <c r="I14">
         <v>1924088000.0</v>
       </c>
@@ -1833,3321 +1843,3444 @@
       </c>
       <c r="N14">
         <v>1924088000.0</v>
       </c>
       <c r="O14">
         <v>1924088000.0</v>
       </c>
       <c r="P14">
         <v>1924088000.0</v>
       </c>
       <c r="Q14">
         <v>1924088000.0</v>
       </c>
       <c r="R14">
         <v>1924088000.0</v>
       </c>
       <c r="S14">
         <v>1924088000.0</v>
       </c>
       <c r="T14">
         <v>1924088000.0</v>
       </c>
       <c r="U14">
         <v>1924088000.0</v>
       </c>
-      <c r="V14"/>
+      <c r="V14">
+        <v>1924088000.0</v>
+      </c>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>432762000000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>16767918000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9367545000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6214735000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2833456000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>536077000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>496659000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>891100000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4430216000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6153481000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5035834000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5638177000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5175878000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4362967000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3009595000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4257552000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2733039000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2551376000000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>1235000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1544000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1853000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2162000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>2471000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>2780000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>3089000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>3397000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>3706000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>4015000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>14902111000000.0</v>
+      </c>
+      <c r="C21">
         <v>14329730000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>13007978000000.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>1235000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1544000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1853000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2162000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2471000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2780000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3089000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3397000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3706000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4015000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>31615003000000.0</v>
+      </c>
+      <c r="C22">
         <v>38097173000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>46611641000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>41865435000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>40282034000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>35555744000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>38575145000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>34884417000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>34205507000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>32805335000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>34816836000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>33005441000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>28016885000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>24807754000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>28020017000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>20174168000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>16853310000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>13528987000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>13502038000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>11649091000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>12043159000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10875860000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>9528579000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>9381700000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>9103779000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>7197500000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>75251653000000.0</v>
+      </c>
+      <c r="C23">
         <v>84939276000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>92450823000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>88562617000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>89964369000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>78191409000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>78647274000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>69097219000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>66759930000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>62951634000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>63505413000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>58220600000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>50770251000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>41509325000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>39088705000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>30741679000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>27230965000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>24072959000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>23928968000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>21733034000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>22128851000000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
         <v>0.0</v>
       </c>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
+        <v>0.0</v>
+      </c>
+      <c r="E24">
         <v>65385000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>122667000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>156667000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>176667000000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
         <v>0.0</v>
       </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
+        <v>0.0</v>
+      </c>
+      <c r="E25">
         <v>65385000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>122667000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>156667000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>176667000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-2851361000000.0</v>
+      </c>
+      <c r="C28">
         <v>5669644000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9139553000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5729436000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5933263000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1411621000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13841220000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15287976000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18270821000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>18158125000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>17835298000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16559188000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11574683000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6878551000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5069083000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1434405000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1959865000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3197097000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3932490000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4482427000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5261422000000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>63329645000000.0</v>
+      </c>
+      <c r="C29">
         <v>71291919000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>74258589000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>67992366000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>69391211000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>64708301000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>68343809000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>62455378000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>62771080000000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>1923276000000.0</v>
+      </c>
+      <c r="C30">
         <v>1840880000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1952036000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2181496000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2773872000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2556127000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1875909000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1725933000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2229097000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2089949000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1568098000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1532275000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4420569000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1382539000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1180654000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1335086000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1270629000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2271073000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3125856000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2643588000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2118575000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1812544000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1731184000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1489301000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1651239000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1691805000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>59288208000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>58522408000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>50930703000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>45133233000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>42171080000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>39487017000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>37900082000000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>28713310000000.0</v>
+      </c>
+      <c r="C32">
         <v>26766691000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>24578749000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>26320117000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>30943295000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>32527937000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>26822406000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>23281152000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>21153448000000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>35813391000000.0</v>
+      </c>
+      <c r="C33">
         <v>37348370000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>38335641000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>33117490000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>30651791000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>28653480000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>26566141000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>23812500000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>22995440000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>21018461000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>20936982000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>19688000000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>16165790000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>11555304000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>8706951000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>7833386000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>7646432000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>7064383000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>6665988000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>6917187000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>7419386000000.0</v>
       </c>
-      <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34">
         <v>590355000000.0</v>
       </c>
       <c r="C34">
         <v>590355000000.0</v>
       </c>
-      <c r="D34"/>
+      <c r="D34">
+        <v>590355000000.0</v>
+      </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>-328446000000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>1955864000000.0</v>
+      </c>
+      <c r="C35">
         <v>2198470000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2051547000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1581641000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2306812000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2658949000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2457789000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1960367000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1961224000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1748841000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1452418000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1208746000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1259400000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1101295000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1003458000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>939470000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>887145000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>883156000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>866866000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>703423000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>513147000000.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>113089000000.0</v>
+      </c>
+      <c r="C36">
         <v>203933000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>242766000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>133789000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>148871000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>147883000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>226292000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>191140000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>938192000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>62558000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>151337000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>121192000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>87557000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>49928000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>479473000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>420671000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>613344000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>444490000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>253157000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>73925000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>102383000000.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>522511000000.0</v>
+      </c>
+      <c r="C38">
         <v>618412000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>425004000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>252650000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>827985000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>975236000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1192158000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1053942000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1586865000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>519511000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>830494000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>714728000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1376875000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1165978000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>517070000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>417483000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>616462000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>444934000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>246718000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>67486000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>95944000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>163815000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>469295000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>151780000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>122796000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>75909000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>2281691000000.0</v>
+      </c>
+      <c r="C39">
         <v>3942099000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1290241000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1037057000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4687175000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2151092000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3498940000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2688508000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1149351000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>702882000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1018514000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>672888000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>762899000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>372884000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>242667000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>420082000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>231671000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>172475000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>348164000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>137862000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>116496000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>261918000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>250182000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>151898000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>129060000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>37695000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>890111000000.0</v>
+      </c>
+      <c r="C40">
         <v>1705199000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>14707155000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>904877000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-16015397000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-8785361000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-5065502000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-2115034000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-47350000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-45262000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-333705000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-3832095000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-5601440000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>384422000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>5753436000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>5261908000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>239067000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3033379000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4112430000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2746878000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2597065000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2477230000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2309744000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2319258000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1723849000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1498679000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>2184145000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>2502282000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>2281122000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1960367000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1961224000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>1748841000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>1452418000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>886301000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1022904000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>881200000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>759206000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>644008000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>566210000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>485966000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>396506000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>307697000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>229652000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>160199000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>83077000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>627000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>509000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>2346000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
+        <v>220321000000.0</v>
+      </c>
+      <c r="C42">
         <v>53700000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-179679000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53700000000.0</v>
       </c>
       <c r="E42">
         <v>53700000000.0</v>
       </c>
       <c r="F42">
         <v>53700000000.0</v>
       </c>
       <c r="G42">
         <v>53700000000.0</v>
       </c>
       <c r="H42">
         <v>53700000000.0</v>
       </c>
       <c r="I42">
         <v>53700000000.0</v>
       </c>
       <c r="J42">
         <v>53700000000.0</v>
       </c>
       <c r="K42">
         <v>53700000000.0</v>
       </c>
       <c r="L42">
         <v>53700000000.0</v>
       </c>
       <c r="M42">
         <v>53700000000.0</v>
       </c>
       <c r="N42">
+        <v>53700000000.0</v>
+      </c>
+      <c r="O42">
         <v>240591000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-146300000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>253700000000.0</v>
       </c>
       <c r="Q42">
         <v>253700000000.0</v>
       </c>
       <c r="R42">
         <v>253700000000.0</v>
       </c>
       <c r="S42">
-        <v>53700000000.0</v>
+        <v>253700000000.0</v>
       </c>
       <c r="T42">
         <v>53700000000.0</v>
       </c>
       <c r="U42">
         <v>53700000000.0</v>
       </c>
-      <c r="V42"/>
+      <c r="V42">
+        <v>53700000000.0</v>
+      </c>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>56312015000000.0</v>
+      </c>
+      <c r="C45">
         <v>56106570000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>55841285000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>60802418000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>55625613000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>51022579000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>46307615000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>20388769000000.0</v>
+      </c>
+      <c r="C46">
         <v>22400228000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>24902659000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>32864840000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>30379498000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>28363692000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>26196339000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>23503608000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>21938130000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>20827396000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>20697435000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>19501075000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>16020088000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>11461475000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>8189881000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>7406632000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>7019464000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>6608094000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>6410978000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>6841100000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>7314532000000.0</v>
       </c>
-      <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>20388769000000.0</v>
+      </c>
+      <c r="C47">
         <v>22400228000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>24902659000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>32864840000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>29823806000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>27678244000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>25373983000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>22758558000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>21408575000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>20498950000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>20106488000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>18973272000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>14788915000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>10389326000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>8189881000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>7406632000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>7019464000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>6608094000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>6410978000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>6841100000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>7314532000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>6927897000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>4936413000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>3800069000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2191965000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1626388000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>61385349000000.0</v>
+      </c>
+      <c r="C48">
         <v>60734156000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>59880407000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>56673532000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>58105843000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>57340043000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>49748338000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>43950868000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>40986735000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>38287441000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>36699588000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>31890712000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>28061414000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>25271948000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>23382278000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>20181418000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>17285793000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>14503522000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>13010923000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>12048360000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>12002582000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>11074980000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>9861998000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>8600552000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>7090888000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>5003527000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>761931000000.0</v>
+      </c>
+      <c r="C50">
         <v>9375398000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>13395817000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>10071084000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>9980336000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>6029226000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>17236439000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>17322145000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>20600000000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>19753245000000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>761931000000.0</v>
+      </c>
+      <c r="C51">
         <v>9375398000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>13395817000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>10136469000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>10103003000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>6185893000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>17413106000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>17322145000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>20600000000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>19753245000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>20561189000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>18147298000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>12978791000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>8164350000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>6163978000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2683654000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3182762000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>4331923000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4419076000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>4921567000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>5681893000000.0</v>
       </c>
-      <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>761931000000.0</v>
+      </c>
+      <c r="C52">
         <v>9375398000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>13395817000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>10071084000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>-7283530000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>-3390756000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>10579927000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>14395660000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>19786717000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>18981178000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>19132089000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>13567204000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>6791596000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>8164350000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>6163978000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2683654000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>3182762000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>4331923000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>4419076000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>4921567000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5681893000000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
         <v>5000000000.0</v>
       </c>
       <c r="C53">
         <v>5000000000.0</v>
       </c>
       <c r="D53">
+        <v>5000000000.0</v>
+      </c>
+      <c r="E53">
         <v>80000000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>75000000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>40000000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>115424000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>140589000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>738099000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>650592000000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>165794000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>11401000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>213885000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>131116000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>39436000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>75251653000000.0</v>
+      </c>
+      <c r="C55">
         <v>84939276000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>92450823000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>88562617000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>89964369000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>78191409000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>78647274000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>69097219000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>66759930000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>62951634000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>63505413000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>58220600000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>50770251000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>41509325000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>39088705000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>30741679000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>27230965000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>24072959000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>23928968000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>21733034000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>22128851000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>20591389000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>17338899000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>15452703000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>13448124000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>10843195000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>39438262000000.0</v>
+      </c>
+      <c r="C56">
         <v>47590906000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>54115182000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>55445127000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>59312578000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>49537929000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>52081133000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>45284719000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>43764490000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>41933173000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>42568431000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>38532600000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>34604461000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>29954021000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>30381754000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>22908293000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>19584533000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>17008576000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>17262980000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>14815847000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>14709465000000.0</v>
       </c>
-      <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>10724952000000.0</v>
+      </c>
+      <c r="C57">
         <v>20824215000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>29536433000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>29125010000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>28369283000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>17009992000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>25258727000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>22003567000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>22611042000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>21638565000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>24045086000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>23783134000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>20094580000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>13802317000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>13534319000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>8481933000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>7961279000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>7670532000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>8922569000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>7855005000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>8488549000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>8006773000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>6057693000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>5527058000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>5058526000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4562345000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>12680816000000.0</v>
+      </c>
+      <c r="C58">
         <v>23022685000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>31587980000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>30706651000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>30676095000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>19668941000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>27716516000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>23963934000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>24572266000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>23387406000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>25497504000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>24991880000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>21353980000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>14903612000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>14537777000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>9421403000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>8848424000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>8553688000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>9789435000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>8558428000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>9001696000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>8394061000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>6368018000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5742994000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5249926000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4732082000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>62567714000000.0</v>
+      </c>
+      <c r="C60">
         <v>61916521000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>60862772000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>57855897000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>59288208000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>58522408000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>50930703000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>45133233000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>42171080000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>39487017000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>37900082000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>33093347000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>29264049000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>26474583000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>24398022000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>21197162000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>18301537000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>15519266000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>14119796000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>13157233000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>13111455000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>12183853000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>10970871000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>9709701000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>8198192000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>6111108000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR62"/>
+  <dimension ref="A1:CT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
         <v>23</v>
       </c>
       <c r="CN1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>24</v>
       </c>
       <c r="CP1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CQ1" t="s">
         <v>25</v>
       </c>
       <c r="CR1" t="s">
-        <v>156</v>
+        <v>157</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>784498000000.0</v>
+      </c>
+      <c r="C2">
+        <v>682560000000.0</v>
+      </c>
+      <c r="D2">
         <v>613206000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>611649000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1023885000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1127437000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>873443000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>900616000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1113198000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1064716000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1073983000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1830951000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1304575000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1308958000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1673878000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1557302000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1331103000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1002233000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2689039000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2662052000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1406307000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1123703000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1174834000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1229865000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1611696000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1297463000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1349613000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1299206000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1262512000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1129544000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1239887000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1269324000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1159408000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1213634000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>986867000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1146639000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>934356000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1117957000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1125163000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1172668000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1877475000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2370339000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1036162000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1165426000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1133089000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>989169000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>2597236000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>907192000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1458941000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>798434000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>770654000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>665826000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>628793000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>457633000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>348829000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>5362616000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>768796000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1515811000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>271467000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>325849000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>249797000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>375048000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>251264000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>260479000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>282845000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>322781000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>199301000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>226615000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>226298000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>175185000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>187969000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>200266000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>167399000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>221936000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>179801000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>128837000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>107026000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>165244000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>146310000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>121735000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>153951000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>197150000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>135818000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>154481000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>136282000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>168497000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>149467000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>172454000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>204003000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>152613000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>148712000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>179421000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>272221000000.0</v>
       </c>
       <c r="CP2"/>
       <c r="CQ2">
+        <v>272221000000.0</v>
+      </c>
+      <c r="CR2"/>
+      <c r="CS2">
         <v>331693000000.0</v>
       </c>
-      <c r="CR2"/>
+      <c r="CT2"/>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5200,54 +5333,56 @@
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
+      <c r="CS3"/>
+      <c r="CT3"/>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5300,252 +5435,258 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
         <v>200000000000.0</v>
       </c>
       <c r="C5"/>
-      <c r="D5"/>
-      <c r="E5">
+      <c r="D5">
         <v>200000000000.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
+      <c r="E5"/>
+      <c r="F5"/>
       <c r="G5">
         <v>200000000000.0</v>
       </c>
       <c r="H5">
         <v>200000000000.0</v>
       </c>
       <c r="I5">
         <v>200000000000.0</v>
       </c>
       <c r="J5">
         <v>200000000000.0</v>
       </c>
       <c r="K5">
         <v>200000000000.0</v>
       </c>
       <c r="L5">
         <v>200000000000.0</v>
       </c>
       <c r="M5">
         <v>200000000000.0</v>
       </c>
       <c r="N5">
         <v>200000000000.0</v>
       </c>
       <c r="O5">
         <v>200000000000.0</v>
       </c>
       <c r="P5">
         <v>200000000000.0</v>
       </c>
       <c r="Q5">
         <v>200000000000.0</v>
       </c>
       <c r="R5">
         <v>200000000000.0</v>
       </c>
       <c r="S5">
         <v>200000000000.0</v>
       </c>
       <c r="T5">
         <v>200000000000.0</v>
       </c>
       <c r="U5">
-        <v>-33379000000.0</v>
+        <v>200000000000.0</v>
       </c>
       <c r="V5">
-        <v>-33379000000.0</v>
+        <v>200000000000.0</v>
       </c>
       <c r="W5">
         <v>-33379000000.0</v>
       </c>
       <c r="X5">
         <v>-33379000000.0</v>
       </c>
       <c r="Y5">
         <v>-33379000000.0</v>
       </c>
       <c r="Z5">
         <v>-33379000000.0</v>
       </c>
       <c r="AA5">
         <v>-33379000000.0</v>
       </c>
       <c r="AB5">
         <v>-33379000000.0</v>
       </c>
       <c r="AC5">
         <v>-33379000000.0</v>
       </c>
       <c r="AD5">
         <v>-33379000000.0</v>
       </c>
       <c r="AE5">
-        <v>-31399000000.0</v>
+        <v>-33379000000.0</v>
       </c>
       <c r="AF5">
-        <v>-31399000000.0</v>
+        <v>-33379000000.0</v>
       </c>
       <c r="AG5">
         <v>-31399000000.0</v>
       </c>
       <c r="AH5">
         <v>-31399000000.0</v>
       </c>
       <c r="AI5">
         <v>-31399000000.0</v>
       </c>
       <c r="AJ5">
+        <v>-31399000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-31399000000.0</v>
+      </c>
+      <c r="AL5">
         <v>-24359000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-16168000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-15169000000.0</v>
       </c>
       <c r="AN5">
         <v>-15169000000.0</v>
       </c>
       <c r="AO5">
+        <v>-15169000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-15169000000.0</v>
+      </c>
+      <c r="AQ5">
         <v>-15250000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-16538000000.0</v>
       </c>
       <c r="AR5">
         <v>-16538000000.0</v>
       </c>
       <c r="AS5">
-        <v>-13109000000.0</v>
+        <v>-16538000000.0</v>
       </c>
       <c r="AT5">
-        <v>-13109000000.0</v>
+        <v>-16538000000.0</v>
       </c>
       <c r="AU5">
         <v>-13109000000.0</v>
       </c>
       <c r="AV5">
         <v>-13109000000.0</v>
       </c>
       <c r="AW5">
         <v>-13109000000.0</v>
       </c>
       <c r="AX5">
         <v>-13109000000.0</v>
       </c>
       <c r="AY5">
         <v>-13109000000.0</v>
       </c>
       <c r="AZ5">
         <v>-13109000000.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
+      <c r="BA5">
+        <v>-13109000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-13109000000.0</v>
+      </c>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5598,54 +5739,56 @@
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -5698,109 +5841,115 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>962044000000.0</v>
+      </c>
       <c r="C8">
         <v>962044000000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>962044000000.0</v>
       </c>
       <c r="F8">
         <v>962044000000.0</v>
       </c>
       <c r="G8">
         <v>962044000000.0</v>
       </c>
       <c r="H8">
         <v>962044000000.0</v>
       </c>
       <c r="I8">
         <v>962044000000.0</v>
       </c>
       <c r="J8">
         <v>962044000000.0</v>
       </c>
       <c r="K8">
         <v>962044000000.0</v>
       </c>
       <c r="L8">
         <v>962044000000.0</v>
       </c>
       <c r="M8">
         <v>962044000000.0</v>
       </c>
       <c r="N8">
         <v>962044000000.0</v>
       </c>
       <c r="O8">
         <v>962044000000.0</v>
       </c>
       <c r="P8">
         <v>962044000000.0</v>
       </c>
       <c r="Q8">
         <v>962044000000.0</v>
       </c>
       <c r="R8">
         <v>962044000000.0</v>
       </c>
       <c r="S8">
         <v>962044000000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>962044000000.0</v>
+      </c>
+      <c r="U8">
+        <v>962044000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5832,126 +5981,130 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>53700000000.0</v>
       </c>
       <c r="D9">
         <v>53700000000.0</v>
       </c>
       <c r="E9">
         <v>53700000000.0</v>
       </c>
       <c r="F9">
         <v>53700000000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>53700000000.0</v>
+      </c>
+      <c r="H9">
+        <v>53700000000.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>53700000000.0</v>
       </c>
       <c r="M9">
         <v>53700000000.0</v>
       </c>
       <c r="N9">
         <v>53700000000.0</v>
       </c>
       <c r="O9">
         <v>53700000000.0</v>
       </c>
       <c r="P9">
         <v>53700000000.0</v>
       </c>
       <c r="Q9">
         <v>53700000000.0</v>
       </c>
       <c r="R9">
         <v>53700000000.0</v>
       </c>
       <c r="S9">
         <v>53700000000.0</v>
       </c>
       <c r="T9">
         <v>53700000000.0</v>
       </c>
       <c r="U9">
         <v>53700000000.0</v>
       </c>
       <c r="V9">
         <v>53700000000.0</v>
       </c>
       <c r="W9">
         <v>53700000000.0</v>
       </c>
       <c r="X9">
         <v>53700000000.0</v>
       </c>
       <c r="Y9">
         <v>53700000000.0</v>
       </c>
       <c r="Z9">
         <v>53700000000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>53700000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>53700000000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -5976,313 +6129,323 @@
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>5230860000000.0</v>
+      </c>
+      <c r="C10">
+        <v>3613292000000.0</v>
+      </c>
+      <c r="D10">
         <v>4541491000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3969928000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>3690189000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3705754000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3930489000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3987714000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4466011000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>4256264000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4237262000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>4697434000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>4573506000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>4407033000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>4528002000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>4774316000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>5612669000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>4169740000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>4085899000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>6561902000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>7694228000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>4774272000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>5555170000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>8254297000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>3082409000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>3571886000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>3464424000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2625867000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>2130705000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>2034169000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>2662748000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>3232827000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>2202821000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>2329179000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2008430000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>1900906000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>2329414000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1595120000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1586837000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1508093000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>1395059000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>2725891000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>2933139000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>1742306000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>2020278000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1588110000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1403964000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1287973000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>1556061000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1404108000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1393173000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>1291979000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1210692000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1285799000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1464145000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>2077435000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>1186542000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>1094895000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>1630792000000.0</v>
       </c>
-      <c r="BG10"/>
-[...1 lines deleted...]
-      <c r="BI10">
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>1249249000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>1152606000000.0</v>
       </c>
-      <c r="BK10"/>
-      <c r="BL10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>1199466000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>1222897000000.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>1974642000000.0</v>
+      </c>
+      <c r="D11">
         <v>1567899000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>1750388000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1525178000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>1493670000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>1456908000000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>1392750000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1390290000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1489714000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1515194000000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>4774316000000.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
@@ -6318,276 +6481,284 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>5235860000000.0</v>
+      </c>
+      <c r="C12">
+        <v>3618292000000.0</v>
+      </c>
+      <c r="D12">
         <v>4546491000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>3974928000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3695189000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>3710754000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3935489000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>3992714000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>4471011000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4261264000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>4242262000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>4702434000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4653506000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4487033000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4608002000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>4854316000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5692669000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4244740000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4085899000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>6576902000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>7709228000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4814272000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>5555170000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>8269587000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3157649000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3687310000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3575566000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2706265000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2262098000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2174758000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>2662748000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>3232827000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>2202821000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>2329179000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>2008430000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1900906000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2329414000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1595120000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1586837000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1508093000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1395059000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>2725891000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>2933139000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1742306000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>2020278000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1588110000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1403964000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1287973000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1556061000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1404108000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1393173000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1291979000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1210692000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>1285799000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>1464145000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>2077435000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>1186542000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1094895000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>1630792000000.0</v>
       </c>
-      <c r="BG12"/>
-[...1 lines deleted...]
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>1249249000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>1152606000000.0</v>
       </c>
-      <c r="BK12"/>
-      <c r="BL12">
+      <c r="BM12"/>
+      <c r="BN12">
         <v>1199466000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>1222897000000.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>962044000000.0</v>
       </c>
       <c r="C13">
         <v>962044000000.0</v>
       </c>
       <c r="D13">
         <v>962044000000.0</v>
       </c>
       <c r="E13">
         <v>962044000000.0</v>
       </c>
       <c r="F13">
         <v>962044000000.0</v>
       </c>
       <c r="G13">
         <v>962044000000.0</v>
       </c>
       <c r="H13">
         <v>962044000000.0</v>
       </c>
       <c r="I13">
         <v>962044000000.0</v>
       </c>
@@ -6815,63 +6986,69 @@
       </c>
       <c r="CF13">
         <v>962044000000.0</v>
       </c>
       <c r="CG13">
         <v>962044000000.0</v>
       </c>
       <c r="CH13">
         <v>962044000000.0</v>
       </c>
       <c r="CI13">
         <v>962044000000.0</v>
       </c>
       <c r="CJ13">
         <v>962044000000.0</v>
       </c>
       <c r="CK13">
         <v>962044000000.0</v>
       </c>
       <c r="CL13">
         <v>962044000000.0</v>
       </c>
       <c r="CM13">
         <v>962044000000.0</v>
       </c>
-      <c r="CN13"/>
+      <c r="CN13">
+        <v>962044000000.0</v>
+      </c>
       <c r="CO13">
         <v>962044000000.0</v>
       </c>
       <c r="CP13"/>
       <c r="CQ13">
         <v>962044000000.0</v>
       </c>
       <c r="CR13"/>
+      <c r="CS13">
+        <v>962044000000.0</v>
+      </c>
+      <c r="CT13"/>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>1924088000.0</v>
       </c>
       <c r="C14">
         <v>1924088000.0</v>
       </c>
       <c r="D14">
         <v>1924088000.0</v>
       </c>
       <c r="E14">
         <v>1924088000.0</v>
       </c>
       <c r="F14">
         <v>1924088000.0</v>
       </c>
       <c r="G14">
         <v>1924088000.0</v>
       </c>
       <c r="H14">
         <v>1924088000.0</v>
       </c>
       <c r="I14">
         <v>1924088000.0</v>
       </c>
@@ -7009,95 +7186,101 @@
       </c>
       <c r="BB14">
         <v>1924088000.0</v>
       </c>
       <c r="BC14">
         <v>1924088000.0</v>
       </c>
       <c r="BD14">
         <v>1924088000.0</v>
       </c>
       <c r="BE14">
         <v>1924088000.0</v>
       </c>
       <c r="BF14">
         <v>1924088000.0</v>
       </c>
       <c r="BG14">
         <v>1924088000.0</v>
       </c>
       <c r="BH14">
         <v>1924088000.0</v>
       </c>
       <c r="BI14">
         <v>1924088000.0</v>
       </c>
-      <c r="BJ14"/>
-[...1 lines deleted...]
-      <c r="BL14">
+      <c r="BJ14">
         <v>1924088000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BK14">
         <v>1924088000.0</v>
       </c>
-      <c r="BN14"/>
-[...1 lines deleted...]
-      <c r="BP14">
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14">
         <v>1924088000.0</v>
       </c>
+      <c r="BO14">
+        <v>1924088000.0</v>
+      </c>
+      <c r="BP14"/>
       <c r="BQ14"/>
-      <c r="BR14"/>
+      <c r="BR14">
+        <v>1924088000.0</v>
+      </c>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14"/>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -7150,254 +7333,258 @@
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>1356000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>15573944000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>432762000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>16650089000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>10331358000000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>16767918000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>19448154000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>12748182000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>14906222000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>9367545000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>15063286000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>11801209000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>14226961000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>6214735000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>11817057000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>14442394000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>9610058000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>3201228000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>10576920000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>13543086000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>9592647000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>536077000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>7552124000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>12398161000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>7756294000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>496659000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>9232857000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>12868373000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>7534220000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>891100000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>6957260000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>7808198000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>7420997000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>4430216000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>5107352000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>8552621000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>6326073000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>6153481000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>3850485000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>7417740000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>5668212000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>5035834000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>4007025000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>383103000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>3719612000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>5638177000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>3473011000000.0</v>
       </c>
-      <c r="BG16"/>
-[...1 lines deleted...]
-      <c r="BI16">
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>5175878000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>2778701000000.0</v>
       </c>
-      <c r="BK16"/>
-[...1 lines deleted...]
-      <c r="BM16">
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16">
         <v>4362967000000.0</v>
       </c>
-      <c r="BN16"/>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7450,54 +7637,56 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -7550,54 +7739,56 @@
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7650,54 +7841,56 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7715,916 +7908,938 @@
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
-      <c r="BJ20">
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20">
         <v>935222000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>1081000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BN20">
         <v>1225024000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BO20">
         <v>1235000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BP20">
         <v>1313000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BQ20">
         <v>1390000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BR20">
         <v>1467000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BS20">
         <v>1544000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BT20">
         <v>1621000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BU20">
         <v>1699000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>1776000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>1853000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BX20">
         <v>1930000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BY20">
         <v>2008000000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BZ20">
         <v>2085000000.0</v>
       </c>
-      <c r="BY20">
+      <c r="CA20">
         <v>2162000000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CB20">
         <v>2239000000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CC20">
         <v>2316000000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CD20">
         <v>2394000000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CE20">
         <v>2471000000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CF20">
         <v>2548000000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CG20">
         <v>2625000000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CH20">
         <v>2702000000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CI20">
         <v>2780000000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CJ20">
         <v>2857000000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CK20">
         <v>2934000000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CL20">
         <v>3011000000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CM20">
         <v>3089000000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CN20">
         <v>3243000000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CO20">
         <v>3397000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3706000000.0</v>
       </c>
       <c r="CP20"/>
       <c r="CQ20">
+        <v>3706000000.0</v>
+      </c>
+      <c r="CR20"/>
+      <c r="CS20">
         <v>4015000000.0</v>
       </c>
-      <c r="CR20"/>
+      <c r="CT20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>15104684000000.0</v>
+      </c>
+      <c r="C21">
+        <v>14902111000000.0</v>
+      </c>
+      <c r="D21">
         <v>14619167000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>14450883000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>14378196000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>14329730000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>12821713000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>12883802000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>12945890000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>13007978000000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
-      <c r="BJ21">
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21">
         <v>1004000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>1081000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>1158000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>1235000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>1313000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>1390000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>1467000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>1544000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>1621000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>1699000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>1776000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>1853000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>1930000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>2008000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>2085000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>2162000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>2239000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>2316000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>2394000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>2471000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>2548000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>2625000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>2702000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>2780000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>2857000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>2934000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>3011000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>3089000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>3243000000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>3397000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3706000000.0</v>
       </c>
       <c r="CP21"/>
       <c r="CQ21">
+        <v>3706000000.0</v>
+      </c>
+      <c r="CR21"/>
+      <c r="CS21">
         <v>4015000000.0</v>
       </c>
-      <c r="CR21"/>
+      <c r="CT21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>34234861000000.0</v>
+      </c>
+      <c r="C22">
+        <v>31615003000000.0</v>
+      </c>
+      <c r="D22">
         <v>33483476000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>35014703000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>38844772000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>38097173000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>40718684000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>42288318000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>43398313000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>46611641000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>41423823000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>39689624000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>41500667000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>41865435000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>39828712000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>40552147000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>41957946000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>40282034000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>43012307000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>36654350000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>36457339000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>35555744000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>36847555000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>35231662000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>39006668000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>38575145000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>37377948000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>34016561000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>34363480000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>34884417000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>34753816000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>33901573000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>32339839000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>34205507000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>32944139000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>32060164000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>31565271000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>32805335000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>34094767000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>36434225000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>36644449000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>34816836000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>31829448000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>32579749000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>33514776000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>33005441000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>32594557000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>30032094000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>29200724000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>28016885000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>27851872000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>26858550000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>24267825000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>24807754000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>26766505000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>24965483000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>25428945000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>28020017000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>23037359000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>18897088000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>17901185000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>20174168000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>18425734000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>16882366000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>15763079000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>16853310000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>16015442000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>14145058000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>13219867000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>13528987000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>14073432000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>14016039000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>13464549000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>13502038000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>11264447000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>11877086000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>11204408000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>11649091000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>11822960000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>10942616000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>11909940000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>12043159000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>11619576000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>10613958000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>10392137000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>10875860000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>10494531000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>9334155000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>9008631000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>9528579000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>8668315000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>9381700000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>8251077000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>9103779000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>6660346000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>7197500000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>4492128000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>76905166000000.0</v>
+      </c>
+      <c r="C23">
+        <v>75251653000000.0</v>
+      </c>
+      <c r="D23">
         <v>76495690000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>79800752000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>84394724000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>84939276000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>85547337000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>87747778000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>93270178000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>92450823000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>86673557000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>84857506000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>86257566000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>88562617000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>83701564000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>83633044000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>88541948000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>89964369000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>83251441000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>79436578000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>79824097000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>78191409000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>76929023000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>79158868000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>76828599000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>78647274000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>71970293000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>66700099000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>65660622000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>69097219000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>66751360000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>65977228000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>63304028000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>66759930000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>62797627000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>62364930000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>59490774000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>62951634000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>62817278000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>63529940000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>63260429000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>63505413000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>59341389000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>59343354000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>59699967000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>58220600000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>56579914000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>53839153000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>52470532000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>50770251000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>47767800000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>45450611000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>41739067000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>41509325000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>40728153000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>38700851000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>37548535000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>39088705000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>34607848000000.0</v>
       </c>
-      <c r="BG23"/>
-[...1 lines deleted...]
-      <c r="BI23">
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23">
         <v>30741679000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>28725492000000.0</v>
       </c>
-      <c r="BK23"/>
-      <c r="BL23">
+      <c r="BM23"/>
+      <c r="BN23">
         <v>26079984000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>27230965000000.0</v>
       </c>
-      <c r="BN23"/>
-      <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
+      <c r="CS23"/>
+      <c r="CT23"/>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-      <c r="I24">
+      <c r="G24">
         <v>0.0</v>
       </c>
-      <c r="J24">
+      <c r="H24">
         <v>0.0</v>
       </c>
+      <c r="I24"/>
+      <c r="J24"/>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
+        <v>0.0</v>
+      </c>
+      <c r="N24">
+        <v>0.0</v>
+      </c>
+      <c r="O24">
         <v>65385000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>71154000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>76924000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>114667000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>122667000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>130667000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>138667000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>146667000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>156667000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>161667000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>176667000000.0</v>
       </c>
       <c r="Y24">
         <v>176667000000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
+      <c r="Z24">
+        <v>176667000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>176667000000.0</v>
+      </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
@@ -8650,123 +8865,127 @@
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
       <c r="I25"/>
-      <c r="J25">
-[...4 lines deleted...]
-      </c>
+      <c r="J25"/>
+      <c r="K25"/>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25">
+        <v>0.0</v>
+      </c>
+      <c r="N25">
+        <v>0.0</v>
+      </c>
+      <c r="O25">
         <v>65385000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>71154000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>76924000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>114667000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>122667000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>130667000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>138667000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>146667000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>156667000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>161667000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>176667000000.0</v>
       </c>
       <c r="Y25">
         <v>176667000000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25"/>
+      <c r="Z25">
+        <v>176667000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>176667000000.0</v>
+      </c>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -8792,54 +9011,56 @@
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -8892,54 +9113,56 @@
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8992,346 +9215,358 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-5063489000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-2851361000000.0</v>
+      </c>
+      <c r="D28">
         <v>-2293024000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1235157000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5154671000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5669644000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>581870000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4468559000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>8086856000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>9139553000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2883543000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>6885831000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3820557000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5729436000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-2051167000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2805563000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2333998000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>5933263000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-3357329000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-6395235000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-7522561000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1411621000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-4373503000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>232370000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1729715000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>13841220000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>5385576000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1347477000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2709662000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>15287976000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>6960265000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>4891962000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>3897179000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>18270821000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>10150894000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>7148180000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>4924593000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>18158125000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>11435709000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>10320310000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>11184176000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>17835298000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>11068643000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>13114778000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>13150283000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>16559188000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>14016655000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>11009639000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>10804965000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>11574683000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>12086085000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>7539552000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>5238865000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>6878551000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>7992336000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>2973980000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>4882400000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>5069083000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>4694667000000.0</v>
       </c>
-      <c r="BG28"/>
-[...1 lines deleted...]
-      <c r="BI28">
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>1434405000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>3362903000000.0</v>
       </c>
-      <c r="BK28"/>
-      <c r="BL28">
+      <c r="BM28"/>
+      <c r="BN28">
         <v>1135634000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1959865000000.0</v>
       </c>
-      <c r="BN28"/>
-      <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
+      <c r="CS28"/>
+      <c r="CT28"/>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>64273300000000.0</v>
+      </c>
       <c r="C29">
+        <v>63329645000000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>66276726000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>70865813000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>71291919000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>66367334000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>70244560000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>74011211000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>74258589000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>67124966000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>70418473000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>68213443000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>67992366000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>58933431000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>63495033000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>68311775000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>69391211000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>58448853000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>60999651000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>60440616000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>64708301000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>57759596000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>63238172000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>58189435000000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9358,410 +9593,418 @@
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>1544912000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1923276000000.0</v>
+      </c>
+      <c r="D30">
         <v>1796243000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1669525000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>3311152000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1840880000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1671830000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2184009000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2744170000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1952036000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>2050184000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2869708000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2526395000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>2181496000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2452107000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2175338000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2035881000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2773872000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1990975000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2531776000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2471978000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2556127000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2544723000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2869111000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2327131000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1875909000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2308172000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2216510000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2455760000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1725933000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2525692000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2280552000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2493203000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2229097000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2252710000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>3447889000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>2025989000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>2089949000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>1959263000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2483036000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1688249000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1568098000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>1530558000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1340891000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1530783000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1532275000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1610411000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>2102288000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>2374074000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>2196086000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1637868000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1419754000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1457953000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1382539000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1208829000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>1522700000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>1628725000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>1180654000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>1023448000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>1177627000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>1032885000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>915004000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>935222000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>902156000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>1225024000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>1270629000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>817330000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>1020477000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>2304074000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>2098598000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>3324230000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>2960344000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>2269978000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>2777692000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>3614474000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>2538354000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>2311831000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>2505726000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>3094930000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>2069995000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>1942257000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>2002079000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>2681014000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>1906957000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>1741822000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>1812544000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>2417945000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>1697685000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>1849333000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>1731184000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>1463454000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>1489301000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>1665329000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>1651239000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>1289378000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>1691805000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>1005052000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:96">
+    <row r="31" spans="1:98">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>56456596000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>55915154000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>60365108000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>59288208000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>57720283000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>60832984000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>60268949000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>58522408000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>56577929000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>54751505000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>53377311000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>50930703000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>47373868000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>44411600000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>47488565000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>45133233000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>42927649000000.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
@@ -9782,124 +10025,130 @@
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
     </row>
-    <row r="32" spans="1:96">
+    <row r="32" spans="1:98">
       <c r="A32" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>30787379000000.0</v>
+      </c>
       <c r="C32">
+        <v>28713310000000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>26568999000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>27123830000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>26766691000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>26504376000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>26179177000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>25296819000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>24578749000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>26354767000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>26502086000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>27715267000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>26320117000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>26277190000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>26396108000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>31252612000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>30943295000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>29996693000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>33895904000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>33744849000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>32527937000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>31484431000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>29520121000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>28302411000000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -9926,301 +10175,313 @@
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
     </row>
-    <row r="33" spans="1:96">
+    <row r="33" spans="1:98">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>35371032000000.0</v>
+      </c>
+      <c r="C33">
+        <v>35813391000000.0</v>
+      </c>
+      <c r="D33">
         <v>36136123000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>36560225000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>37045746000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>37348370000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>37629404000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>37819222000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>38299196000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>38335641000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>35039203000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>34166540000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>33504699000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>33117490000000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>32472969000000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>31873643000000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>31509067000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>30651791000000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>30010139000000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>29609978000000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>29238161000000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>28653480000000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>27754011000000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>27876838000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>27593573000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>26566141000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>25015662000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>24294494000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>24075415000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>23812500000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>23347399000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>23270730000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>22826017000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>22995440000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>22105124000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>21721607000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>20765212000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>21018461000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>21065059000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>21082824000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>21091655000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>20936982000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>20806679000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>20505323000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>20089744000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>19688000000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>18588303000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>17907542000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>17213394000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>16165790000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>15110793000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>14255872000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>13021392000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>11555304000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>10520127000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>9861383000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>9106568000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>8706951000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>8339027000000.0</v>
       </c>
-      <c r="BG33"/>
-[...1 lines deleted...]
-      <c r="BI33">
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33">
         <v>7833386000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>7682794000000.0</v>
       </c>
-      <c r="BK33"/>
-      <c r="BL33">
+      <c r="BM33"/>
+      <c r="BN33">
         <v>7772070000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>7646432000000.0</v>
       </c>
-      <c r="BN33"/>
-      <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
       <c r="CR33"/>
+      <c r="CS33"/>
+      <c r="CT33"/>
     </row>
-    <row r="34" spans="1:96">
+    <row r="34" spans="1:98">
       <c r="A34" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>59</v>
+      </c>
+      <c r="B34">
+        <v>590355000000.0</v>
+      </c>
       <c r="C34">
         <v>590355000000.0</v>
       </c>
-      <c r="D34">
-[...1 lines deleted...]
-      </c>
+      <c r="D34"/>
       <c r="E34">
         <v>590355000000.0</v>
       </c>
       <c r="F34">
         <v>590355000000.0</v>
       </c>
       <c r="G34">
         <v>590355000000.0</v>
       </c>
       <c r="H34">
         <v>590355000000.0</v>
       </c>
       <c r="I34">
         <v>590355000000.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34"/>
+      <c r="J34">
+        <v>590355000000.0</v>
+      </c>
+      <c r="K34">
+        <v>590355000000.0</v>
+      </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
@@ -10262,498 +10523,512 @@
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
     </row>
-    <row r="35" spans="1:96">
+    <row r="35" spans="1:98">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>2049357000000.0</v>
+      </c>
+      <c r="C35">
+        <v>1955864000000.0</v>
+      </c>
+      <c r="D35">
         <v>2092974000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>2054429000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2145465000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>2198470000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>2278735000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>2210040000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>2137599000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>2051547000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1389738000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1833348000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1400516000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1581641000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>2293495000000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>2354529000000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2396504000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>2306812000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>2286485000000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>2672836000000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>2714000000000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>2658949000000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>2660456000000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>2645398000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>2518617000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>2457789000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>2181380000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>2119526000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>2096871000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>1960367000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>2069826000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>2029173000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>2104492000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>1961224000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>1925311000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>1872771000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>1843989000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>1748841000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>1598838000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>1545262000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>1488966000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>1452418000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>1347794000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>1213360000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>1264114000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>1208746000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>1359107000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>1259884000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>1298079000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>1259400000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>1189075000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>1085213000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>1170289000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>1101295000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>1103524000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>1035944000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>1043930000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>1003458000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>929742000000.0</v>
       </c>
-      <c r="BG35"/>
-[...1 lines deleted...]
-      <c r="BI35">
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35">
         <v>939470000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>882853000000.0</v>
       </c>
-      <c r="BK35"/>
-      <c r="BL35">
+      <c r="BM35"/>
+      <c r="BN35">
         <v>909154000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>887145000000.0</v>
       </c>
-      <c r="BN35"/>
-      <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
+      <c r="CS35"/>
+      <c r="CT35"/>
     </row>
-    <row r="36" spans="1:96">
+    <row r="36" spans="1:98">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>148431000000.0</v>
+      </c>
+      <c r="C36">
+        <v>113089000000.0</v>
+      </c>
+      <c r="D36">
         <v>110185000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>140272000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>317664000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>203933000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>262993000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>298511000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>131410000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>242766000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>211604000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>180527000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>158336000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>133789000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>292037000000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>438594000000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>388710000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>148871000000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>143718000000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>144704000000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>242461000000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>147883000000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>256035000000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>693419000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>580173000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>226292000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>207357000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>206110000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>199393000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>191140000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>1400240000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>1350671000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>978240000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>938192000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>122725000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>95358000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>62184000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>62558000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>67766000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>135232000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>160754000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>151337000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>162469000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>139929000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>112807000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>121192000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>69674000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>71698000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>64024000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>87557000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>75003000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>49865000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>62439000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>49928000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>1002468000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>982461000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>686411000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>479473000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>304839000000.0</v>
       </c>
-      <c r="BG36"/>
-[...1 lines deleted...]
-      <c r="BI36">
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36">
         <v>420671000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>450542000000.0</v>
       </c>
-      <c r="BK36"/>
-      <c r="BL36">
+      <c r="BM36"/>
+      <c r="BN36">
         <v>749811000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>613344000000.0</v>
       </c>
-      <c r="BN36"/>
-      <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
+      <c r="CS36"/>
+      <c r="CT36"/>
     </row>
-    <row r="37" spans="1:96">
+    <row r="37" spans="1:98">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -10806,1386 +11081,1412 @@
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
     </row>
-    <row r="38" spans="1:96">
+    <row r="38" spans="1:98">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>522511000000.0</v>
+      </c>
+      <c r="D38">
         <v>611369000000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>640120000000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>781957000000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>618412000000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>576644000000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>326012000000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>291788000000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>268129000000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>252650000000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>900063000000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1195879000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>1213397000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>827985000000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>846211000000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>847301000000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1065823000000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>975236000000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>911566000000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1474950000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>1452972000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>1192158000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>1463700000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>1368209000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1392746000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>1053942000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>2527422000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>2296617000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>1654255000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1586865000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>1101926000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>744655000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>562422000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>519511000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>518073000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>665087000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>718675000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>830494000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>831041000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>831570000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>720843000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>714728000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>792582000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>908609000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>1173555000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>1376875000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>1516782000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>1462882000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>1172318000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>1165978000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>1046285000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>1024523000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>725485000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>517070000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>332845000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>304727000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>371883000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>426754000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>466034000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>645534000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>764169000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>626968000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>631580000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>653279000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>530042000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>456289000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>539833000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>466927000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>477116000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>255010000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>391469000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>321332000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>124200000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>76087000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>77057000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>97625000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>89071000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>104854000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>101460000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>94354000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>90826000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>173034000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>228524000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>341399000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>414329000000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>478823000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>136977000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>161616000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>98583000000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>132941000000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>70222000000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>86363000000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>5422000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:96">
+    <row r="39" spans="1:98">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>518501000000.0</v>
+      </c>
+      <c r="C39">
+        <v>2281691000000.0</v>
+      </c>
+      <c r="D39">
         <v>533357000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>2581371000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>1497865000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>3942099000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>1591930000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>1463515000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1370628000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1290241000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1429901000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1339867000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>1039256000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>1037057000000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1003839000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>807393000000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1834181000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>4687175000000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>912177000000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>950891000000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>664928000000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>2151092000000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>1005756000000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>837373000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>520338000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>3498940000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>719740000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>550466000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>639016000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>2688508000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1250789000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>744326000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>1063690000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>1149351000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>1488304000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>764830000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>582525000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>702882000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>757139000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>677174000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>773043000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>1018514000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>818632000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>877766000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>775987000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>672888000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>1456014000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>1428753000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>1185743000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>762899000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>1090385000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>794440000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>709835000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>635906000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>768547000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>1796550000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>1826480000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>3544185000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>577222000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>392767000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>430070000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>569872000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>529136000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>392767000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>1345369000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>1508326000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>547253000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>246255000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>205927000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>246165000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>521039000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>567773000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>730354000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>496664000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>425611000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>323440000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>312314000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>221890000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>294497000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>364655000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>263354000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>243756000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>367753000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>197755000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>267640000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>261918000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>263859000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>324148000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>232357000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>250182000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>308545000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>151898000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>129060000000.0</v>
       </c>
       <c r="CP39"/>
       <c r="CQ39">
+        <v>129060000000.0</v>
+      </c>
+      <c r="CR39"/>
+      <c r="CS39">
         <v>37695000000.0</v>
       </c>
-      <c r="CR39"/>
+      <c r="CT39"/>
     </row>
-    <row r="40" spans="1:96">
+    <row r="40" spans="1:98">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>9794886000000.0</v>
+      </c>
+      <c r="C40">
+        <v>890111000000.0</v>
+      </c>
+      <c r="D40">
         <v>9476642000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>1989974000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>10356403000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>1705199000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>1730489000000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>14389778000000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>-13420559000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>14274393000000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>-15695239000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-7175850000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>999556000000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>904877000000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>881418000000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>5154420000000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>1100761000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-16015397000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>-18797763000000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-12137132000000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-14185702000000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>-8785361000000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>-14549101000000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>-11238242000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>-13506303000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>-5065502000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>-11217887000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>-8868398000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-9109635000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>-2482806000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>-10113323000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>-8125903000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>-9209348000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>-47350000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>-7103699000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>-6964681000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>-7326885000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>-45262000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>-8756231000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>-7434394000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>-7018744000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>-333705000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>-6451494000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>-5599273000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>-6796238000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>-3832095000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>-4581416000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>-6334602000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>-5725044000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>-5601440000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>-3350968000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>2084918000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>487781000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>384422000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>373437000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>2419452000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>357507000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>5753436000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>287189000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>6402164000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>3024557000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>5261908000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>221881000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>5760914000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>557378000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>239067000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>3865503000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>4853522000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>2822683000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>3163424000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>3022198000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>4497155000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>2908828000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>4281557000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>3999894000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>4786038000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>2941250000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>2768194000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>3468377000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>4011522000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>3361599000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>2609506000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>2908807000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>4785493000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>2631735000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>2477230000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>3892004000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>3987473000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>3327032000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>2309744000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>3649619000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>2161404000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1595735000000.0</v>
       </c>
       <c r="CP40"/>
       <c r="CQ40">
+        <v>1595735000000.0</v>
+      </c>
+      <c r="CR40"/>
+      <c r="CS40">
         <v>369977000000.0</v>
       </c>
-      <c r="CR40"/>
+      <c r="CT40"/>
     </row>
-    <row r="41" spans="1:96">
+    <row r="41" spans="1:98">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>2222341000000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>2277605000000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>2281837000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>2184145000000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>2155818000000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>2534169000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>2567333000000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>2502282000000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>2498789000000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>2468731000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>2341950000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>2281122000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>2181380000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>2119526000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>2096871000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>1960367000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>2069826000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>1609440000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>1624450000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>1577537000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>1452267000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>1424859000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>1422176000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>1377390000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>1221314000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>1189735000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>1154664000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>1114407000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>961658000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>948897000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>919735000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>886301000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>1116996000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>1092080000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>1062248000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>1022904000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>975225000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>945477000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>919703000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>881200000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>851550000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>820841000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>793826000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>759206000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>729156000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>704114000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>678546000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>644008000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>574793000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>609783000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>591679000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>566210000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>536217000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>516516000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>509026000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>485966000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>469469000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>443405000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>420524000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>396506000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>372262000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>348360000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>330264000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>307697000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>287370000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>265726000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>243951000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>229652000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>209129000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>193026000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>179186000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>160199000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>140588000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>122623000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>104839000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>82710000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>627000000.0</v>
       </c>
       <c r="CN41"/>
       <c r="CO41">
-        <v>509000000.0</v>
+        <v>627000000.0</v>
       </c>
       <c r="CP41"/>
       <c r="CQ41">
+        <v>509000000.0</v>
+      </c>
+      <c r="CR41"/>
+      <c r="CS41">
         <v>2346000000.0</v>
       </c>
-      <c r="CR41"/>
+      <c r="CT41"/>
     </row>
-    <row r="42" spans="1:96">
+    <row r="42" spans="1:98">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>53700000000.0</v>
       </c>
       <c r="C42">
         <v>220321000000.0</v>
       </c>
       <c r="D42">
+        <v>53700000000.0</v>
+      </c>
+      <c r="E42">
         <v>220321000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
+        <v>220321000000.0</v>
+      </c>
+      <c r="G42">
         <v>53700000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>287079000000.0</v>
       </c>
       <c r="H42">
         <v>53700000000.0</v>
       </c>
       <c r="I42">
         <v>287079000000.0</v>
       </c>
       <c r="J42">
         <v>53700000000.0</v>
       </c>
       <c r="K42">
-        <v>53700000000.0</v>
+        <v>287079000000.0</v>
       </c>
       <c r="L42">
         <v>53700000000.0</v>
       </c>
       <c r="M42">
         <v>53700000000.0</v>
       </c>
       <c r="N42">
         <v>53700000000.0</v>
       </c>
       <c r="O42">
         <v>53700000000.0</v>
       </c>
       <c r="P42">
         <v>53700000000.0</v>
       </c>
       <c r="Q42">
         <v>53700000000.0</v>
       </c>
       <c r="R42">
         <v>53700000000.0</v>
       </c>
       <c r="S42">
         <v>53700000000.0</v>
       </c>
       <c r="T42">
         <v>53700000000.0</v>
       </c>
       <c r="U42">
-        <v>-213058000000.0</v>
+        <v>53700000000.0</v>
       </c>
       <c r="V42">
-        <v>-213058000000.0</v>
+        <v>53700000000.0</v>
       </c>
       <c r="W42">
         <v>-213058000000.0</v>
       </c>
       <c r="X42">
         <v>-213058000000.0</v>
       </c>
       <c r="Y42">
         <v>-213058000000.0</v>
       </c>
       <c r="Z42">
         <v>-213058000000.0</v>
       </c>
       <c r="AA42">
         <v>-213058000000.0</v>
       </c>
       <c r="AB42">
         <v>-213058000000.0</v>
       </c>
       <c r="AC42">
         <v>-213058000000.0</v>
       </c>
       <c r="AD42">
+        <v>-213058000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>-213058000000.0</v>
+      </c>
+      <c r="AF42">
         <v>53700000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-209098000000.0</v>
       </c>
       <c r="AG42">
         <v>53700000000.0</v>
       </c>
       <c r="AH42">
-        <v>53700000000.0</v>
+        <v>-209098000000.0</v>
       </c>
       <c r="AI42">
         <v>53700000000.0</v>
       </c>
       <c r="AJ42">
         <v>53700000000.0</v>
       </c>
       <c r="AK42">
+        <v>53700000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>53700000000.0</v>
+      </c>
+      <c r="AM42">
         <v>37532000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38531000000.0</v>
       </c>
       <c r="AN42">
         <v>38531000000.0</v>
       </c>
       <c r="AO42">
+        <v>38531000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>38531000000.0</v>
+      </c>
+      <c r="AQ42">
         <v>38450000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>37162000000.0</v>
       </c>
       <c r="AR42">
         <v>37162000000.0</v>
       </c>
       <c r="AS42">
+        <v>37162000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>37162000000.0</v>
+      </c>
+      <c r="AU42">
         <v>133781000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>40591000000.0</v>
       </c>
       <c r="AV42">
         <v>40591000000.0</v>
       </c>
       <c r="AW42">
         <v>40591000000.0</v>
       </c>
       <c r="AX42">
         <v>40591000000.0</v>
       </c>
       <c r="AY42">
-        <v>240591000000.0</v>
+        <v>40591000000.0</v>
       </c>
       <c r="AZ42">
-        <v>240591000000.0</v>
+        <v>40591000000.0</v>
       </c>
       <c r="BA42">
         <v>240591000000.0</v>
       </c>
       <c r="BB42">
+        <v>240591000000.0</v>
+      </c>
+      <c r="BC42">
+        <v>240591000000.0</v>
+      </c>
+      <c r="BD42">
         <v>35400000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>35400000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>253700000000.0</v>
       </c>
       <c r="BF42">
         <v>53700000000.0</v>
       </c>
-      <c r="BG42"/>
-[...1 lines deleted...]
-      <c r="BI42">
+      <c r="BG42">
+        <v>253700000000.0</v>
+      </c>
+      <c r="BH42">
         <v>53700000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42">
         <v>53700000000.0</v>
       </c>
-      <c r="BK42"/>
       <c r="BL42">
         <v>53700000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BM42"/>
+      <c r="BN42">
         <v>53700000000.0</v>
       </c>
-      <c r="BN42"/>
-      <c r="BO42"/>
+      <c r="BO42">
+        <v>53700000000.0</v>
+      </c>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
       <c r="CR42"/>
+      <c r="CS42"/>
+      <c r="CT42"/>
     </row>
-    <row r="43" spans="1:96">
+    <row r="43" spans="1:98">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -12238,54 +12539,56 @@
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
     </row>
-    <row r="44" spans="1:96">
+    <row r="44" spans="1:98">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -12338,94 +12641,100 @@
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
     </row>
-    <row r="45" spans="1:96">
+    <row r="45" spans="1:98">
       <c r="A45" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>56123066000000.0</v>
+      </c>
       <c r="C45">
+        <v>56312015000000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>56427474000000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>56212352000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>56106570000000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>57226846000000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>56754629000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>56400390000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>55841285000000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>64850571000000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>63268791000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>61903427000000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>60802418000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>59250553000000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -12462,850 +12771,868 @@
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
+      <c r="CS45"/>
+      <c r="CT45"/>
     </row>
-    <row r="46" spans="1:96">
+    <row r="46" spans="1:98">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>19733090000000.0</v>
+      </c>
+      <c r="C46">
+        <v>20388769000000.0</v>
+      </c>
+      <c r="D46">
         <v>20905587000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>21469222000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>21885593000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>22400228000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>24231047000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>24386808000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>24740326000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>24902659000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>34713191000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>33874752000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>33236570000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>32864840000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>32049215000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>31306002000000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>30994722000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>30379498000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>29729700000000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>29326994000000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>28853146000000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>28363692000000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>27369655000000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>27056090000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>26889076000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>26196339000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>24681513000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>23963774000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>23754369000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>23503608000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>21831308000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>21802612000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>21723726000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>21938130000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>21860167000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>21497503000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>20582316000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>20827396000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>20890142000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>20828544000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>20828870000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>20697435000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>20571348000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>20292944000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>19910183000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>19501075000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>18455686000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>17768069000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>17090208000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>16020088000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>14934565000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>14157132000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>12914644000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>11461475000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>9473842000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>8836860000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>8381083000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>8189881000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>8006182000000.0</v>
       </c>
-      <c r="BG46"/>
-[...1 lines deleted...]
-      <c r="BI46">
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46">
         <v>7406632000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>7216760000000.0</v>
       </c>
-      <c r="BK46"/>
-      <c r="BL46">
+      <c r="BM46"/>
+      <c r="BN46">
         <v>7007901000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>7019464000000.0</v>
       </c>
-      <c r="BN46"/>
-      <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
+      <c r="CS46"/>
+      <c r="CT46"/>
     </row>
-    <row r="47" spans="1:96">
+    <row r="47" spans="1:98">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>20388769000000.0</v>
+      </c>
+      <c r="D47">
         <v>20905587000000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>21469222000000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>21885593000000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>22400228000000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>24231047000000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>34713191000000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>33874752000000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>33236570000000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>32864840000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>31572906000000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>30677764000000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>30295670000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>29823806000000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>29163928000000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>28762677000000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>28172338000000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>27678244000000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>26842445000000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>26401888000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>26140601000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>25373983000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>23551962000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>22926285000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>22682669000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>22758558000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>20819977000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>20974113000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>21171762000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>21408575000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>21003198000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>20976952000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>20202790000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>20498950000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>20546986000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>20417737000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>20372980000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>20106488000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>19975638000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>19673753000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>19368901000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>18973272000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>17795721000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>16998933000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>16039839000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>14788915000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>13594011000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>12792990000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>11849074000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>10389326000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>9473842000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>8836860000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>8381083000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>8189881000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>8006182000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>7967463000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>7558109000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>7406632000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>7216760000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>7105188000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>7007901000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>7019464000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>7035190000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>6628804000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>6621468000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>6608094000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>6482062000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>6481250000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>6470606000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>6410978000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>6456497000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>6529649000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>6701115000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>6841100000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>7000304000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>7113842000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>7234303000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>7314532000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>7323409000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>7306118000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>7278881000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>6927897000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>6532319000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>6148652000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>5583859000000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>4936413000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>4338069000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>3800069000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>3294133000000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>2191965000000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>1738003000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>1626388000000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>1337029000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:96">
+    <row r="48" spans="1:98">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>62890185000000.0</v>
+      </c>
+      <c r="C48">
+        <v>61385349000000.0</v>
+      </c>
+      <c r="D48">
         <v>60845504000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>59889276000000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>60838588000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>60734156000000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>60639231000000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>60572543000000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>60275979000000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>59647028000000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>58821796000000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>57652843000000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>58637015000000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>56673532000000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>55274231000000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>54732789000000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>59182743000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>58105843000000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>56537918000000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>59650619000000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>59086584000000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>57340043000000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>55395564000000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>53569140000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>52194946000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>49748338000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>46191503000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>43229235000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>46306200000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>43950868000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>41745284000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>39538806000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>42878798000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>40986735000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>38702761000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>36409374000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>40177099000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>38287441000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>36298350000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>34566176000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>38392957000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>36699588000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>34458397000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>32753763000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>33172680000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>31890712000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>30564987000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>29235039000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>29478663000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>28061414000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>26968719000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>25934873000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>26319128000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>25271948000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>24464238000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>23559059000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>24591489000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>23382278000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>22275017000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>20782124000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>21281668000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>20181418000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>19044303000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>17815369000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>18213581000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>17285793000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>16305510000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>15262958000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>15284010000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>14503522000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>14126901000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>13514388000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>13347053000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>13010923000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>12784835000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>12277903000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>12452669000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>12048360000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>11940850000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>11585536000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>12258361000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>12002582000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>11735729000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>11183583000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>11586659000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>11074980000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>10803577000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>10250591000000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>10386448000000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>9861998000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>8934627000000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>8600552000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>7595126000000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>7090888000000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>5923611000000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>5003527000000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>4905661000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:96">
+    <row r="49" spans="1:98">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -13358,136 +13685,142 @@
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
     </row>
-    <row r="50" spans="1:96">
+    <row r="50" spans="1:98">
       <c r="A50" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>75</v>
+      </c>
+      <c r="B50">
+        <v>167371000000.0</v>
+      </c>
       <c r="C50">
+        <v>761931000000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>5205085000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>8844860000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>9375398000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>4512359000000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>8456273000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>12552867000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>13395817000000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>7120805000000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>11583265000000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>8394063000000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>10071084000000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>2405681000000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>7502955000000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>7832000000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>9980336000000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>597903000000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>28000000000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>25000000000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>6029226000000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>1020000000000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>8310000000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>4635457000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>17236439000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>8850000000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>3973344000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>4840367000000.0</v>
       </c>
-      <c r="AC50"/>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
@@ -13510,585 +13843,603 @@
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
     </row>
-    <row r="51" spans="1:96">
+    <row r="51" spans="1:98">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>167371000000.0</v>
+      </c>
+      <c r="C51">
+        <v>761931000000.0</v>
+      </c>
+      <c r="D51">
         <v>2248467000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>5205085000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>8844860000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>9375398000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>4512359000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>8456273000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>12552867000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>13395817000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>7120805000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>11583265000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>8394063000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>10136469000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>2476835000000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>7579879000000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>7946667000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>10103003000000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>728570000000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>166667000000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>171667000000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>6185893000000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1181667000000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>8486667000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>4812124000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>17413106000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>8850000000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>3973344000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>4840367000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>17322145000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>9623013000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>8124789000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>6100000000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>20600000000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>12159324000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>9049086000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>7254007000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>19753245000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>13022546000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>11828403000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>12579235000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>20561189000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>14001782000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>14857084000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>15170561000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>18147298000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>15420619000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>12297612000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>12361026000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>12978791000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>13479258000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>8831531000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>6449557000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>8164350000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>9456481000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>5051415000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>6068942000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>6163978000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>6325459000000.0</v>
       </c>
-      <c r="BG51"/>
-[...1 lines deleted...]
-      <c r="BI51">
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51">
         <v>2683654000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>4515509000000.0</v>
       </c>
-      <c r="BK51"/>
-      <c r="BL51">
+      <c r="BM51"/>
+      <c r="BN51">
         <v>2335100000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>3182762000000.0</v>
       </c>
-      <c r="BN51"/>
-      <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
+      <c r="CS51"/>
+      <c r="CT51"/>
     </row>
-    <row r="52" spans="1:96">
+    <row r="52" spans="1:98">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>167371000000.0</v>
+      </c>
+      <c r="C52">
+        <v>761931000000.0</v>
+      </c>
+      <c r="D52">
         <v>2248467000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>5205085000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>8844860000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>9375398000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>4512359000000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>8454917000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>-3394388000000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>12594310000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>-9776125000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1148705000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>8394063000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>10071084000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>2405681000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>7502955000000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>7832000000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>-7283530000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>-18984311000000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>-12720182000000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>-15243635000000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>-3390756000000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>-14134627000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>-3735762000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>-10093495000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>10579927000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>-3562502000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>-10575919000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>-4847411000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>14027888000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>-1161824000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>-5644074000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>-3972725000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>19786717000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>4236678000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>-3533401000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>-1041400000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>18981178000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>3535558000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>-1039970000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>5045015000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>19670089000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>7044522000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>7048886000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>7749564000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>13717082000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>10313267000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>3744991000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>6034953000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>6825310000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>9628773000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>8831531000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>6449557000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>8164350000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>9456481000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>5051415000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>6068942000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>6163978000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>6325459000000.0</v>
       </c>
-      <c r="BG52"/>
-[...1 lines deleted...]
-      <c r="BI52">
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52">
         <v>2683654000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>4515509000000.0</v>
       </c>
-      <c r="BK52"/>
-      <c r="BL52">
+      <c r="BM52"/>
+      <c r="BN52">
         <v>2335100000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>3182762000000.0</v>
       </c>
-      <c r="BN52"/>
-      <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
+      <c r="CS52"/>
+      <c r="CT52"/>
     </row>
-    <row r="53" spans="1:96">
+    <row r="53" spans="1:98">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
         <v>5000000000.0</v>
       </c>
       <c r="C53">
         <v>5000000000.0</v>
       </c>
       <c r="D53">
         <v>5000000000.0</v>
       </c>
       <c r="E53">
         <v>5000000000.0</v>
       </c>
       <c r="F53">
         <v>5000000000.0</v>
       </c>
       <c r="G53">
         <v>5000000000.0</v>
       </c>
       <c r="H53">
         <v>5000000000.0</v>
       </c>
       <c r="I53">
         <v>5000000000.0</v>
       </c>
       <c r="J53">
         <v>5000000000.0</v>
       </c>
       <c r="K53">
         <v>5000000000.0</v>
       </c>
       <c r="L53">
-        <v>80000000000.0</v>
+        <v>5000000000.0</v>
       </c>
       <c r="M53">
-        <v>80000000000.0</v>
+        <v>5000000000.0</v>
       </c>
       <c r="N53">
         <v>80000000000.0</v>
       </c>
       <c r="O53">
         <v>80000000000.0</v>
       </c>
       <c r="P53">
         <v>80000000000.0</v>
       </c>
       <c r="Q53">
+        <v>80000000000.0</v>
+      </c>
+      <c r="R53">
+        <v>80000000000.0</v>
+      </c>
+      <c r="S53">
         <v>75000000000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>1377728000000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>15000000000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>15000000000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>40000000000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>1286365000000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>15290000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>75240000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>115424000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>111142000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>80398000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>131393000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>140589000000.0</v>
       </c>
-      <c r="AD53"/>
-      <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
@@ -14110,54 +14461,56 @@
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53"/>
     </row>
-    <row r="54" spans="1:96">
+    <row r="54" spans="1:98">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -14210,1146 +14563,1172 @@
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
     </row>
-    <row r="55" spans="1:96">
+    <row r="55" spans="1:98">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>76905166000000.0</v>
+      </c>
+      <c r="C55">
+        <v>75251653000000.0</v>
+      </c>
+      <c r="D55">
         <v>76495690000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>79800752000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>84394724000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>84939276000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>85547337000000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>87747778000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>93270178000000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>92450823000000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>86673557000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>84857506000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>86257566000000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>88562617000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>83701564000000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>83633044000000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>88541948000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>89964369000000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>83251441000000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>79436578000000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>79824097000000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>78191409000000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>76929023000000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>79158868000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>76828599000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>78647274000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>71970293000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>66700099000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>65660622000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>69097219000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>66751360000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>65977228000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>63304028000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>66759930000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>62797627000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>62364930000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>59490774000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>62951634000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>62817278000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>63529940000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>63260429000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>63505413000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>59341389000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>59343354000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>59699967000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>58220600000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>56579914000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>53839153000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>52470532000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>50770251000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>47767800000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>45450611000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>41739067000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>41509325000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>40728153000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>38700851000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>37548535000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>39088705000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>34607848000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>30738229000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>28470162000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>30741679000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>28725492000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>27299801000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>26079984000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>27230965000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>26432391000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>25064915000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>24263141000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>24072959000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>25346545000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>24904022000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>23816801000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>23928968000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>22883314000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>21878013000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>20890450000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>21733034000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>22655286000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>20849267000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>21668272000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>22128851000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>22651864000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>20779634000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>20220505000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>20591389000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>20546125000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>18270327000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>17539870000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>17338899000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>15406410000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>15452703000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>13753579000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>13448124000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>10363439000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>10843195000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>9300454000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:96">
+    <row r="56" spans="1:98">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>41534134000000.0</v>
+      </c>
+      <c r="C56">
+        <v>39438262000000.0</v>
+      </c>
+      <c r="D56">
         <v>40359567000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>43240527000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>47348978000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>47590906000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>47917933000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>49928556000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>54970982000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>54115182000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>51634354000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>50690966000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>52752867000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>55445127000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>51228595000000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>51759401000000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>57032881000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>59312578000000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>53241302000000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>49826600000000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>50585936000000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>49537929000000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>49175012000000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>51282030000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>49235026000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>52081133000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>46954631000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>42405605000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>41585207000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>45284719000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>43403961000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>42706498000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>40478011000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>43764490000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>40692503000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>40643323000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>38725562000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>41933173000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>41752219000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>42447116000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>42168774000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>42568431000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>38534710000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>38838031000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>39610223000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>38532600000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>37991611000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>35931611000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>35257138000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>34604461000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>32657007000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>31194739000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>28717675000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>29954021000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>30208026000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>28839468000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>28441967000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>30381754000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>26268821000000.0</v>
       </c>
-      <c r="BG56"/>
-[...1 lines deleted...]
-      <c r="BI56">
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56">
         <v>22908293000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>21042698000000.0</v>
       </c>
-      <c r="BK56"/>
-      <c r="BL56">
+      <c r="BM56"/>
+      <c r="BN56">
         <v>18307914000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>19584533000000.0</v>
       </c>
-      <c r="BN56"/>
-      <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
       <c r="CR56"/>
+      <c r="CS56"/>
+      <c r="CT56"/>
     </row>
-    <row r="57" spans="1:96">
+    <row r="57" spans="1:98">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>10746755000000.0</v>
+      </c>
+      <c r="C57">
+        <v>10724952000000.0</v>
+      </c>
+      <c r="D57">
         <v>12338315000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>16671528000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>20225148000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>20824215000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>21413557000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>23749379000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>29674163000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>29536433000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>25279587000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>24188880000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>25037600000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>29125010000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>24951405000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>25363293000000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>25780269000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>28369283000000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>23244609000000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>15930696000000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>16841087000000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>17009992000000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>17690581000000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>21761909000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>20932615000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>25258727000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>22414991000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>20168921000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>16075134000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>22003567000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>21753835000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>23207657000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>17119177000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>22611042000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>20968828000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>22882085000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>16249804000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>21638565000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>23634152000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>26126133000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>22069256000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>24045086000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>22230920000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>24072390000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>23954161000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>23783134000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>23319823000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>22010921000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>20321246000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>20094580000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>18269011000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>17101326000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>12900263000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>13802317000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>14044923000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>12999541000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>10743515000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>13534319000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>10248753000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>7831883000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>5090277000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>8481933000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>7670056000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>7497404000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>5841564000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>7961279000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>8098442000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>7803463000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>7055727000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>7670532000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>9243927000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>9437259000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>8451979000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>8922569000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>8150662000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>7697918000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>6573633000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>7855005000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>8931296000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>7532039000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>7727947000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>8488549000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>9314335000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>8024314000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>7092216000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>8006773000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>8258062000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>6552710000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>5702817000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>6057693000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>5125430000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>5527058000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>4851739000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>5058526000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>3154736000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>4562345000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>3140261000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:96">
+    <row r="58" spans="1:98">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>12796112000000.0</v>
+      </c>
+      <c r="C58">
+        <v>12680816000000.0</v>
+      </c>
+      <c r="D58">
         <v>14431289000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>18725957000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>22370613000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>23022685000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>23692292000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>25959419000000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>31811762000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>31587980000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>26669325000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>26022228000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>26438116000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>30706651000000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>27244900000000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>27717822000000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>28176773000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>30676095000000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>25531094000000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>18603532000000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>19555087000000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>19668941000000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>20351037000000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>24407307000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>23451232000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>27716516000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>24596371000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>22288447000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>18172005000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>23963934000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>23823661000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>25236830000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>19223669000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>24572266000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>22894139000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>24754856000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>18093793000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>23387406000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>25232990000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>27671395000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>23558222000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>25497504000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>23578714000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>25285750000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>25218275000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>24991880000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>24678930000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>23270805000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>21619325000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>21353980000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>19458086000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>18186539000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>14070552000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>14903612000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>15148447000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>14035485000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>11787445000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>14537777000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>11178495000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>8785933000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>6037266000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>9421403000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>8552909000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>8372168000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>6750718000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>8848424000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>9038052000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>8722350000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>7963382000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>8553688000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>10197317000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>10359076000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>9346639000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>9789435000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>8972190000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>8474564000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>7312960000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>8558428000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>9590187000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>8139935000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>8286722000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>9001696000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>9793556000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>8473470000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>7511190000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>8394061000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>8620693000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>6898215000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>6032074000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>6368018000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>5361241000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>5742994000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>5049304000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>5249926000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>3332524000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>4732082000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>3286193000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:96">
+    <row r="59" spans="1:98">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -15402,344 +15781,352 @@
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
     </row>
-    <row r="60" spans="1:96">
+    <row r="60" spans="1:98">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>64105929000000.0</v>
+      </c>
+      <c r="C60">
+        <v>62567714000000.0</v>
+      </c>
+      <c r="D60">
         <v>62061248000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>61071641000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>62020953000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>61916521000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>61854975000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>61788287000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>61458344000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>60862772000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>60004161000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>58835208000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>59819380000000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>57855897000000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>56456596000000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>55915154000000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>60365108000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>59288208000000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>57720283000000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>60832984000000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>60268949000000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>58522408000000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>56577929000000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>54751505000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>53377311000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>50930703000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>47373868000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>44411600000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>47488565000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>45133233000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>42927649000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>40723151000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>44063143000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>42171080000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>39887106000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>37593719000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>41368484000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>39487017000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>37498925000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>35766751000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>39593532000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>37900082000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>35657603000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>33952969000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>34371886000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>33093347000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>31767622000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>30437674000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>30681298000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>29264049000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>28171354000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>27137508000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>27521763000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>26474583000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>25461682000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>24556503000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>25607233000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>24398022000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>23290761000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>21797868000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>22297412000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>21197162000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>20060047000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>18831113000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>19229325000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>18301537000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>17321254000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>16278702000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>16299754000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>15519266000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>15142645000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>14530132000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>14455926000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>14119796000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>13893708000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>13386776000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>13561542000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>13157233000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>13049723000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>12694409000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>13367234000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>13111455000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>12844602000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>12292456000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>12695532000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>12183853000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>11912450000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>11359464000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>11495321000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>10970871000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>10045160000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>9709701000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>8704275000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>8198192000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>7030915000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>6111108000000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>6014257000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:96">
+    <row r="61" spans="1:98">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -15792,54 +16179,56 @@
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
     </row>
-    <row r="62" spans="1:96">
+    <row r="62" spans="1:98">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -15892,109 +16281,86 @@
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -16029,2657 +16395,2755 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>80385284000000.0</v>
+      </c>
+      <c r="C2">
         <v>89275859000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1.05266757E+14</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1.13587089E+14</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1.10608655E+14</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>97089067000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>87740564000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>77063336000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>65084263000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>59657431000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>54879962000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>51806284000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>44563096000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>39843974000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>31754984000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>28826410000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>25807564000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>25095136000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>23074633000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>21622622000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>19704705000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>19213932000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>18393382000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>15949946000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13388248000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10837213000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>811432000000.0</v>
+      </c>
+      <c r="C3">
         <v>876262000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3101301000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2972606000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2896538000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2725627000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2529574000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2264730000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2243993000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2085569000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>408061000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>294951000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>155762000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>134363000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-12480000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>13347000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>51219000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>37424000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-2131000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5521000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>78604000000.0</v>
       </c>
-      <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>2831757000000.0</v>
+      </c>
+      <c r="C5">
         <v>1903460000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>7439598000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3918100000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>7345047000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>10084547000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>15093265000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>11122010000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>11251949000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>10120087000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>11404376000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>9824906000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>7644012000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6915162000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>7758159000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>5856234000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5222224000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3171993000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2542182000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2200263000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3152715000000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>3643189000000.0</v>
+      </c>
+      <c r="C6">
         <v>2779722000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>10540899000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6890706000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>10241585000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>12810174000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>17622839000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>13386740000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>13495942000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>12205656000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>11812437000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>10119857000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7799774000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>7049525000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>7745679000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5869581000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5273443000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>3209417000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2540051000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2205784000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3231319000000.0</v>
       </c>
-      <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>8984474000000.0</v>
+      </c>
+      <c r="C9">
         <v>9379624000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>13686240000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>11095603000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>14272611000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>17388244000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>22783255000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>18644327000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>18221662000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>16616716000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>15485611000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>13379566000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>10873858000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>9184722000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>10129368000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>8865587000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>7165516000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5156507000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>5083795000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4716675000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5142640000000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>2553545000000.0</v>
+      </c>
+      <c r="C10">
         <v>1400554000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6860816000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3646521000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7286846000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9663133000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14487736000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10479242000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10436512000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8931136000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8635275000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7205845000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5936204000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5530646000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6614971000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5631296000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4828213000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2656344000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2204841000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1603431000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2710464000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2570280000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2629417000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3006712000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2985092000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3182395000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B11">
+        <v>993959000000.0</v>
+      </c>
+      <c r="C11">
         <v>419750000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1536300000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>866779000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1681525000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2015404000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3607032000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2686174000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2681165000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2258454000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2182441000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1810552000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1552272000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1461935000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1656869000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1416507000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1342312000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>775852000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>758892000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>593935000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>819591000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>779098000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>790742000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>919819000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>897730000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>939179000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>278212000000.0</v>
+      </c>
+      <c r="C12">
         <v>502906000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>578782000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>262405000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>74919000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>382722000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>585354000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>677562000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>800741000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1190902000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1429592000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1371811000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>755518000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>495035000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>253002000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>238285000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>445230000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>553073000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>335210000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>602353000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>520855000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B13">
+        <v>278212000000.0</v>
+      </c>
+      <c r="C13">
         <v>502906000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>578782000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>262405000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>74919000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>382722000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>585354000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>677562000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>800741000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1190902000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1429592000000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>-3053000000.0</v>
+      </c>
+      <c r="C14">
         <v>1000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-2000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-3000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-6000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>60000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>55000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>52000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>16584000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>77211000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>107827000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>26725000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>55196000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>54953000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>64045000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>68507000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>30199000000.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>2364000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1674000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1227000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>973000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="X14">
         <v>2000000.0</v>
       </c>
       <c r="Y14">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="Z14">
         <v>1000000.0</v>
       </c>
+      <c r="AA14">
+        <v>1000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>1556533000000.0</v>
+      </c>
+      <c r="C15">
         <v>980805000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>5324514000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2779739000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5605315000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>7647725000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10880701000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7791822000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>7753648000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6677083000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6435654000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5368568000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4328736000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4013758000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4958102000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>4214789000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3455702000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1880492000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1445949000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1009496000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1890873000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1790209000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1838673000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2086891000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2087361000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2243215000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B16">
+        <v>1556533000000.0</v>
+      </c>
+      <c r="C16">
         <v>980805000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5324514000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2779739000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5605315000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7647725000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10880701000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7791822000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7753648000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6677083000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>6435654000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5368568000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4328736000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4013758000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4894057000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4146282000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3455702000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1880492000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1443585000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1007822000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1889646000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1790209000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1838673000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2086891000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2087361000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2243215000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>1559586000000.0</v>
+      </c>
+      <c r="C17">
         <v>980804000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>5324516000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>2779742000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>5605321000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>7647729000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>10880704000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>7793068000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>7755347000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>6672682000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>6452834000000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>-278212000000.0</v>
+      </c>
+      <c r="C18">
         <v>-502906000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-578782000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-262405000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-74919000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-382722000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-585354000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-677562000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-800741000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1190902000000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>2819934000000.0</v>
+      </c>
+      <c r="C21">
         <v>1903460000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7261021000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3908926000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7361765000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10045855000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15073090000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11156804000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11237253000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>10122038000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10064867000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>8577656000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6691722000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6025681000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6880453000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5857861000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5206837000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3165635000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2528677000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2190332000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3148692000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2918260000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2930647000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3455030000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3389977000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3254663000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>86549824000000.0</v>
+      </c>
+      <c r="C23">
         <v>96752023000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1.11691976E+14</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1.20764592E+14</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1.17536219E+14</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1.04392764E+14</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>95430554000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>84585653000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>72053976000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>66154060000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>60372769000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>56624894000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>48732267000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>42985357000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>35003899000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>31834136000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>27766243000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>27086008000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>25629751000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>24148965000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>21698653000000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>811432000000.0</v>
+      </c>
+      <c r="C25">
         <v>876262000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>909381000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>862018000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>772480000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>658990000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>625203000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>568453000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>562818000000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27">
+        <v>1620070000000.0</v>
+      </c>
+      <c r="C27">
         <v>2550539000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2345731000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2670377000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2639551000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2605075000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3366988000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3115814000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2884121000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2720822000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2333298000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1805780000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1981835000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1286808000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2028709000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1833402000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1030558000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1014096000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1808161000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1787879000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1316808000000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>952594000000.0</v>
+      </c>
+      <c r="C28">
         <v>905518000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>904010000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1114789000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1212595000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1409783000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1214819000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1177369000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1165836000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1054745000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>868734000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>728851000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>678471000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>616521000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1262017000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1174324000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>928121000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>976776000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>746957000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>738464000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>677140000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1843405000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1522397000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1330187000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1038416000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>857261000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>993959000000.0</v>
+      </c>
+      <c r="C29">
         <v>419750000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1536300000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>866779000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1681525000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2015404000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3607032000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2686174000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2681165000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2258454000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2182441000000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>6164540000000.0</v>
+      </c>
+      <c r="C30">
         <v>7476164000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6425219000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7177503000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6927564000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7303697000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7689990000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7522317000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6969713000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6496629000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5492807000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4818610000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4169171000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3141383000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3248915000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3007726000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1958679000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1990872000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2555118000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2526343000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1993948000000.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>-266389000000.0</v>
+      </c>
+      <c r="C31">
         <v>-502906000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-400205000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-262405000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-74919000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-382722000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-585354000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-677562000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-800741000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1190902000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1429592000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1371811000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-755518000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-512693000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-265482000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-226565000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-378624000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-509291000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-323836000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-586901000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-438228000000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>89369758000000.0</v>
+      </c>
+      <c r="C32">
         <v>98655483000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1.18952997E+14</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1.24682692E+14</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1.24881266E+14</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1.14477311E+14</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1.10523819E+14</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>95707663000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>83305925000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>76274147000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>70365573000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>65185850000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>55436954000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>49028696000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>41884352000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>37691997000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>32973080000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>30251643000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>28158428000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>26339297000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>24847345000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>24291692000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>23137376000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>20939084000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>17970450000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>14964674000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG32"/>
+  <dimension ref="A1:CI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>152</v>
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>154</v>
       </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>17151535000000.0</v>
+      </c>
+      <c r="C2">
+        <v>19163147000000.0</v>
+      </c>
+      <c r="D2">
         <v>20641434000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>19519857000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>21060846000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>22703291000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>21840764000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>21694543000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>23472554000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>34252395000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>22412874000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>22542553000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>25375205000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>27357008000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>29693935000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>30518114000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>26018032000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>28936977000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>27627127000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>28206557000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>25837994000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>26697937000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>25397847000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>22674472000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>22318811000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>21756839000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>23197232000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>21508916000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>21277577000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>20884236000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>19862763000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>18748394000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>17567943000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>16679877000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>16586204000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>16245802000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>15572380000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>15482644000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>15250816000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>15197185000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>13726786000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>14446047000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>14078102000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>13704153000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>12651660000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>13317940000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>12294251000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>13778788000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>12415305000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>12473366000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>10751722000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>11140342000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>10197666000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>10946470000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>9886515000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>9937925000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>9073064000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>8738446000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>7948856000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>7845281000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>7222401000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>7674434000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>6988990000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>7071979000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>6691474000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>7496787000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>6322412000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>5650763000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>5970756000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>5202413000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>6869098000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>6611274000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>5666207000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>5046741000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>6716858000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>5588107000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>5004863000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>4626778000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>14080467000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>1173886000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>1093792000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>1123086000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>1221114000000.0</v>
       </c>
-      <c r="CE2"/>
-      <c r="CF2">
+      <c r="CG2"/>
+      <c r="CH2">
         <v>4472716000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>4835124000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>706046000000.0</v>
+      </c>
+      <c r="C3">
+        <v>-932092000000.0</v>
+      </c>
+      <c r="D3">
         <v>762257000000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>204189000000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>777078000000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>225269000000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>218271000000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>815183000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>827247000000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>817784000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>770965000000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>754256000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>758296000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>769864000000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>743168000000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>729764000000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>729810000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>758499000000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>734020000000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>706398000000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>697621000000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>176283000000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>159036000000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>159003000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>164668000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>223575000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>142538000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>129650000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>129440000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>155111000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>137037000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>137347000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>138958000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>164305000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>134575000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>133246000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>130692000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>159038000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>114727000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>117929000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>114344000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>125708000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>101079000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>92626000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>88648000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>84481000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>76941000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>71195000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>62334000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>48063000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>38913000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>35445000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>33341000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>36467000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>4013000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>6418000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>1699000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>-12480000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>-12348000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>-1645000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>13993000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>11484000000.0</v>
       </c>
-      <c r="BJ3"/>
-[...1 lines deleted...]
-      <c r="BL3">
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3">
         <v>-2961000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>66078000000.0</v>
       </c>
-      <c r="BN3"/>
-[...1 lines deleted...]
-      <c r="BP3">
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3">
         <v>42462000000.0</v>
       </c>
-      <c r="BQ3"/>
-      <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18721,484 +19185,498 @@
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>1965592000000.0</v>
+      </c>
+      <c r="C5">
+        <v>940038000000.0</v>
+      </c>
+      <c r="D5">
         <v>1378000000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>198265000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>315454000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>84662000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>205089000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>631804000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>981905000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>1242261000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>1666429000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>1871880000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>2654964000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>1797093000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>741703000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-72630000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1463177000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>2040614000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>2333825000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>728419000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>2258734000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>2412630000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>2415126000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>1876972000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>3341127000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>4999891000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>4101052000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>2640231000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>3331916000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>3398178000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>3603779000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>2727327000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>3123797000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>3854058000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>3694645000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>2208456000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>3161269000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>3472160000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>3027495000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>1814727000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>2634557000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>3483830000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>2614387000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>1847634000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>2119016000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>2222824000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>2132176000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>2021219000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>2201437000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>1847329000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>1610663000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>1685568000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>1548162000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>1622201000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>1344598000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>1297653000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>1749099000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>1654631000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>2055275000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>1639320000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>1531227000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>1612069000000.0</v>
       </c>
-      <c r="BJ5"/>
-[...1 lines deleted...]
-      <c r="BL5">
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5">
         <v>1324277000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>1296049000000.0</v>
       </c>
-      <c r="BN5"/>
-[...1 lines deleted...]
-      <c r="BP5">
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5">
         <v>1195270000000.0</v>
       </c>
-      <c r="BQ5"/>
-      <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>2671638000000.0</v>
+      </c>
+      <c r="C6">
+        <v>7946000000.0</v>
+      </c>
+      <c r="D6">
         <v>2140257000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>402454000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1092532000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>309931000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>423360000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>1446987000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1809152000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>2060045000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>2437394000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>2626136000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>3413260000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>2566957000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>1484871000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>657134000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>2192987000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>2799113000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>3067845000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1434817000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>2956355000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>2588913000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>2574162000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2035975000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>3505795000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>5223466000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>4243590000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>2769881000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>3461356000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>3553289000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>3740816000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>2864674000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>3262755000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>4018363000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>3829220000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>2341702000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>3291961000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>3631198000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>3142222000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>1932656000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>2748901000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>3609538000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>2715466000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>1940260000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>2207664000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>2307305000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>2209117000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>2092414000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>2263771000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>1895392000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>1649576000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>1721013000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>1581503000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>1658668000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>1348611000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>1304071000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>1750798000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>1642151000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>2042927000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>1637675000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>1545220000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>1623553000000.0</v>
       </c>
-      <c r="BJ6"/>
-[...1 lines deleted...]
-      <c r="BL6">
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6">
         <v>1321316000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>1362127000000.0</v>
       </c>
-      <c r="BN6"/>
-[...1 lines deleted...]
-      <c r="BP6">
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6">
         <v>1237732000000.0</v>
       </c>
-      <c r="BQ6"/>
-      <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -19240,54 +19718,56 @@
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19329,1154 +19809,1182 @@
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>2962608000000.0</v>
+      </c>
+      <c r="C9">
+        <v>2879814000000.0</v>
+      </c>
+      <c r="D9">
         <v>2316829000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1782344000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2005487000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2058809000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2252306000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>2059103000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>2792384000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>2952029000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>3484620000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>3577297000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>4356024000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>3406225000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2553257000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1863441000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>3272680000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>3873433000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>3856430000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2633569000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>3909179000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>4404315000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>4322573000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>3719191000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>4942165000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>7045948000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>5778943000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>5039330000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>4919034000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>4934077000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>4721572000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>4575758000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>4412920000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>5102935000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>4691615000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>4029678000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>4397434000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>4579633000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>3998282000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>3772826000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>4265975000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>4907691000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>3707686000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>3537998000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>3332236000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>3678134000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>3227796000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>3218689000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>3254947000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>2946820000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>2627327000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>2858830000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>2440881000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>2483094000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>2153684000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>2145094000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>2402850000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>2578372000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>2773487000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>2521101000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>2256408000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>2483196000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>2544288000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>2334622000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>1903014000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>1942427000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>2146449000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>1763636000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>1679850000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>1470581000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>1653204000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>1539369000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>1239497000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>1319062000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>1656034000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>1350109000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>1476654000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>1200337000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>1476813000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>1347599000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>1354675000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>1110782000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>1548431000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>1548024000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>1380861000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>1227053000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>2018901000000.0</v>
+      </c>
+      <c r="C10">
+        <v>932232000000.0</v>
+      </c>
+      <c r="D10">
         <v>1326947000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>99256000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>195110000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>23168000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>126454000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>459685000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>791247000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1109060000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1539976000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1712508000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2499272000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1702757000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>713938000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-144309000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1374135000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2007438000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2324885000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>725149000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>2229374000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>2384339000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>2340620000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1764896000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>3173278000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>4817140000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>3961542000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2563837000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>3145217000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>2718452000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>3011010000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>2218762000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>2531018000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>3162346000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>3060798000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>1679191000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>2534177000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>2780335000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>2333259000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1537746000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>2279796000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>3140078000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>2278326000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>1501206000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>1715665000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1777222000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1779730000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1735032000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>1913861000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1565645000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1394781000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>1559239000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1416539000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1473520000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1219753000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>1204277000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>1633096000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>1497884000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>2017146000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>1615765000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>1484176000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>1539212000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>1660812000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>1172864000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>1258408000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>1199810000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>1503903000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>1033292000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>1091208000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>470928000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>872024000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>804771000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>508621000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>359206000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>761140000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>471708000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>612787000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>232177000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>535849000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>448790000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>386615000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>378851000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>795244000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>800902000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>735467000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>750518000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B11">
+        <v>480684000000.0</v>
+      </c>
+      <c r="C11">
+        <v>482500000000.0</v>
+      </c>
+      <c r="D11">
         <v>337341000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>86528000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>87590000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>34566000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>59768000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>129742000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>195674000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>241716000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>371023000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>387774000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>535788000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>420603000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>172496000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-23554000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>297234000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>536693000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>500887000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>161113000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>482832000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>383838000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>514195000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>390702000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>726669000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1179702000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>999272000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>638173000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>789885000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>687807000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>804550000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>555494000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>638323000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>826447000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>766484000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>444187000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>644047000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>705404000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>607516000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>368259000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>577275000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>801391000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>573255000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>378645000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>429150000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>449511000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>447094000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>435022000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>478925000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>459088000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>349138000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>390309000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>353737000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>447513000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>305413000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>300734000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>408275000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>376309000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>505836000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>403168000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>371556000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>391519000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>415863000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>293640000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>315485000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>211607000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>452130000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>367855000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>310720000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>94965000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>259849000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>248965000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>172073000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>130795000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>253467000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>164727000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>209903000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>122672000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>180082000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>158963000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>132218000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>111002000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>243099000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>242009000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>223481000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>226103000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>2935000000.0</v>
+      </c>
+      <c r="C12">
+        <v>7806000000.0</v>
+      </c>
+      <c r="D12">
         <v>51053000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>99009000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>120344000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>61494000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>78635000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>172119000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>190658000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>133201000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>126453000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>162821000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>156307000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>57488000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>39394000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>71679000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>93844000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>33349000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>8940000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3270000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>29360000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>28291000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>74506000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>112076000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>167849000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>182751000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>139510000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>76394000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>186699000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>201409000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>180379000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>100950000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>194824000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>221585000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>215941000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>129539000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>233676000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>257374000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>301786000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>276981000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>354761000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>343752000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>336061000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>346428000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>403351000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>445602000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>352446000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>286187000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>287576000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>281684000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>215882000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>126329000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>131623000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>160811000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>124845000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>93376000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>116003000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>122203000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>60193000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>23555000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>47051000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>78098000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>64148000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>35274000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>62908000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>90359000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>89767000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>110082000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>146524000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>191242000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>142503000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>113714000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>105614000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>93016000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>66692000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>77488000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>98014000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>159743000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>137756000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>136449000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>168405000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>208975000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>111738000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>89108000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>111034000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>71768000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>170</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>7806000000.0</v>
+      </c>
+      <c r="D13">
         <v>51053000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>99009000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>120344000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>61494000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>78635000000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>126453000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>162821000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>156307000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>57488000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>39394000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>71679000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>93844000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>33349000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>8940000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>3270000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>29360000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>28291000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>74506000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>112076000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>167849000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>182751000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>139510000000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
@@ -20490,586 +20998,602 @@
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>171</v>
+      </c>
+      <c r="B14">
+        <v>-1538215000000.0</v>
+      </c>
       <c r="C14">
+        <v>30000000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>4000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-3088000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
-        <v>-1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>-1000000.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>-1000000.0</v>
       </c>
       <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O14">
         <v>-1000000.0</v>
       </c>
       <c r="P14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14">
         <v>-1000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="S14">
         <v>-2000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-2000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>62000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>61000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>60000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>57000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>56000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>56000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>55000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>54000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>52000000.0</v>
       </c>
       <c r="AC14">
         <v>52000000.0</v>
       </c>
       <c r="AD14">
+        <v>52000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>52000000.0</v>
+      </c>
+      <c r="AF14">
         <v>50000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>631000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>632000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>200000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>927000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>100000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>472000000.0</v>
       </c>
-      <c r="AK14"/>
-      <c r="AL14"/>
       <c r="AM14"/>
-      <c r="AN14">
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14">
         <v>9152000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>9988000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>437000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2208000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>4547000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>1986000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>2688000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>4364000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>17687000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>13862000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>11797000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>13915000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>15622000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>18297000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>9161000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>11885000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>15610000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>14314000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>18417000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>18944000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>12370000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>10578000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>16015000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>26779000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>15135000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>7920000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>9221000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>13058000000.0</v>
       </c>
-      <c r="BP14"/>
-      <c r="BQ14"/>
       <c r="BR14"/>
-      <c r="BS14">
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14">
         <v>578000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>418000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>2323000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>741000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>725000000.0</v>
       </c>
-      <c r="BX14"/>
-      <c r="BY14">
+      <c r="BZ14"/>
+      <c r="CA14">
         <v>1996000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>453000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>608000000.0</v>
       </c>
-      <c r="CB14"/>
-      <c r="CC14">
+      <c r="CD14"/>
+      <c r="CE14">
         <v>996000000.0</v>
       </c>
-      <c r="CD14"/>
-[...1 lines deleted...]
-      <c r="CF14">
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14">
         <v>307000000.0</v>
       </c>
-      <c r="CG14"/>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>1538215000000.0</v>
+      </c>
+      <c r="C15">
+        <v>449762000000.0</v>
+      </c>
+      <c r="D15">
         <v>989607000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>12732000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>104432000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-11398000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>66688000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>329943000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>595572000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>867344000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>1168953000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1324734000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>1963483000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>1282153000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>541442000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-120755000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1076900000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1470743000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1823996000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>564035000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1746541000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>2000499000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1826424000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1374194000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>2446608000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>3637437000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>2962268000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>1925664000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>2355332000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>2030644000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>2206478000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>1662637000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>1892063000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>2335699000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>2293387000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>1234904000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>1889658000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>2075692000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>1732174000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>1175848000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>1693369000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>2328699000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>1704634000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>1120353000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>1281968000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>1325725000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>1329948000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>1295646000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>1417249000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1092695000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1033846000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>1155015000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>1047180000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1007710000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>905179000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>891658000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>1209211000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>1171306000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>1492893000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>1193653000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>1100250000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>1205622000000.0</v>
       </c>
-      <c r="BJ15"/>
-[...1 lines deleted...]
-      <c r="BL15">
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15">
         <v>927788000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>980283000000.0</v>
       </c>
-      <c r="BN15"/>
-[...1 lines deleted...]
-      <c r="BP15">
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15">
         <v>780488000000.0</v>
       </c>
-      <c r="BQ15"/>
-      <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>173</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>449762000000.0</v>
+      </c>
+      <c r="D16">
         <v>989607000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>12732000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>104432000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-11398000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>66688000000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>1168953000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1324734000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1963483000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1282153000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>541442000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-120756000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1076900000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1470743000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1823996000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>564035000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1746541000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2000499000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1826424000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1374194000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2446608000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>3637437000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>2962268000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1925664000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>2355332000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>2030644000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>2206478000000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
@@ -21079,142 +21603,148 @@
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>174</v>
+      </c>
+      <c r="B17">
+        <v>1538217000000.0</v>
+      </c>
       <c r="C17">
+        <v>449732000000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>12728000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>107520000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-11398000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>66686000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>329943000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>595573000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>867344000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>1168954000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>1324734000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>1963484000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>1282154000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>541442000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-120755000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>1076901000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>1470745000000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>1823998000000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>564036000000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>1746542000000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>2000501000000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>1826425000000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>1374194000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>2446609000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>3637438000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>2962270000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>1925664000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>2355332000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>2030645000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>2206460000000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -21224,136 +21754,142 @@
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>-2935000000.0</v>
+      </c>
       <c r="C18">
+        <v>-7806000000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>-99009000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-120344000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-61494000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-78635000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-172119000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-190658000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-133201000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-126453000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-162821000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-156307000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-57488000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-39394000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-71679000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-93844000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-33349000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-8940000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-3270000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-29360000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-28291000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-74506000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-112076000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-167849000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-182751000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-139510000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-76394000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-186699000000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -21365,54 +21901,56 @@
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -21454,54 +21992,56 @@
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21543,311 +22083,319 @@
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>1965592000000.0</v>
+      </c>
+      <c r="C21">
+        <v>986470454000.0</v>
+      </c>
+      <c r="D21">
         <v>1122080000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>513403546000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>197980000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>84662000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>205089000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>482597000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>981905000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1282172000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1666429000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1875329000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>2655579000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1760245000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>753332000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-72630000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1467979000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2040787000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>2333825000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>728419000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2258734000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>2412630000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2415126000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1876972000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>3341127000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>4999891000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>4101052000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2640231000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>3331916000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2919861000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>3191389000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>2319712000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>2725842000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>3383931000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>3276739000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>2686453000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>1890130000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>3037709000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>4212321000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>237451000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>2634557000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>3483830000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>2614387000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>1847634000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>2119016000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>2222824000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>2132176000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>2021219000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>2201437000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>1847329000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>1610663000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>1685568000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>1548162000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>1634331000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>1344598000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>1297653000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>1749099000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>1654631000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>2055275000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>1639320000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>1531227000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>1611833000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>1722532000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>1199127000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>1324369000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>1295521000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>1570554000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>1148561000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>1192201000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>626450000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>1012078000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>912235000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>614872000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>493332000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>785738000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>546546000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>703061000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>378160000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>670747000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>577338000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>564087000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>587472000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>872530000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>868552000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>820138000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>811358000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21889,269 +22437,277 @@
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>18148551000000.0</v>
+      </c>
+      <c r="C23">
+        <v>21103985000000.0</v>
+      </c>
+      <c r="D23">
         <v>21836183000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>20788797454000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>22868353000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>24677438000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>23669710000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>23271049000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>25301729000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>35922252000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>24245209000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>24247970000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>27076265000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>28966140000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>31505489000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>32465428000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>27827535000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>30769796000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>29157152000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>30098276000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>27510995000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>28652734000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>27300622000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>24493381000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>23946027000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>23789667000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>24878369000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>23904292000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>22858226000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>22878881000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>21410870000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>21037698000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>19258204000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>18398435000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>17997199000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>18462519000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>17195823000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>17040846000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>16611978000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>17153742000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>15347494000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>15876619000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>15209869000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>15399282000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>13886999000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>14632225000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>13430036000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>15060100000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>13502533000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>13573640000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>11771082000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>12300362000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>11087183000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>11789705000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>10691588000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>10778948000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>9725116000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>9662187000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>8679416000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>8728707000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>7933589000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>8545797000000.0</v>
       </c>
-      <c r="BJ23"/>
-[...1 lines deleted...]
-      <c r="BL23">
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23">
         <v>7270119000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>8143693000000.0</v>
       </c>
-      <c r="BN23"/>
-[...1 lines deleted...]
-      <c r="BP23">
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23">
         <v>6458405000000.0</v>
       </c>
-      <c r="BQ23"/>
-      <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22193,124 +22749,130 @@
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>182</v>
+      </c>
+      <c r="B25">
+        <v>178636000000.0</v>
+      </c>
       <c r="C25">
+        <v>193919000000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>204189000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>213487000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>225269000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>218271000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>217022000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>215700000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>225651000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>234487000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>225362000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>223881000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>228196000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>217800000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>209021000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>207001000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>218821000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>205790000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>175258000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>172611000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>176283000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>159036000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>159003000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>164668000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -22326,54 +22888,56 @@
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -22415,600 +22979,616 @@
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27">
+        <v>218777000000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>453536000000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>570343000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>530621000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>803271000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>559261000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>657386000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>500002000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>681613000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>507798000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>656318000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>557164000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>722327000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>614885000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>776001000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>658377000000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>720911000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>566206000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>694057000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>632133000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>656087000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>672763000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>644092000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>967127000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>719127000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1072297000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>608437000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>833089000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>646285000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1003047000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>633393000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>719234000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>591146000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>977601000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>596140000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>630935000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>505956000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>876641000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>707290000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>581123000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>394855000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>828414000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>528906000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>467195000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>378460000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>477904000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>482221000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>522611000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>485435000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>564510000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>409279000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>546239000000.0</v>
       </c>
-      <c r="BB27"/>
-[...1 lines deleted...]
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27">
         <v>340896000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>646699000000.0</v>
       </c>
-      <c r="BF27"/>
-[...1 lines deleted...]
-      <c r="BH27">
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27">
         <v>444989000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>433738000000.0</v>
       </c>
-      <c r="BJ27"/>
-[...1 lines deleted...]
-      <c r="BL27">
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27">
         <v>340247000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>372429000000.0</v>
       </c>
-      <c r="BN27"/>
-[...1 lines deleted...]
-      <c r="BP27">
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27">
         <v>294863000000.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>484096000000.0</v>
+      </c>
+      <c r="C28">
+        <v>206324000000.0</v>
+      </c>
+      <c r="D28">
         <v>1194749000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>322759000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>152259000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>221382000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>245500000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>291460000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>147176000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>44983000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>231847000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>164058000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>233236000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>305453000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>293606000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>273626000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>242104000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>270790000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>337218000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>298737000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>305850000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>412099000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>424387000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>298335000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>274962000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>320131000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>318053000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>296831000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>279804000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>353549000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>222639000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>337015000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>264166000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>328063000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>248304000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>346224000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>243245000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>257026000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>292545000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>279678000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>225496000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>270269000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>198193000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>222516000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>177756000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>208503000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>161331000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>200425000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>158592000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>178310000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>171024000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>174756000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>154381000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>400309000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>805925000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>851722000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>318824000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>318853000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>701454000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>882584000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>275124000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>437625000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>610781000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>931109000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>238398000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>274477000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>381591000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>429504000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>192786000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>619931000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>460883000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>446112000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>444771000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>649711000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>689995000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>615535000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>604600000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>651830000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>647900000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>595834000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>630779000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>410969000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>563803000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>568370000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>450806000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>417912000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>480684000000.0</v>
+      </c>
+      <c r="C29">
+        <v>482500000000.0</v>
+      </c>
+      <c r="D29">
         <v>337341000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>86528000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>87590000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>34566000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>59768000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>129742000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>195674000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>241716000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>371022000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>387774000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>535788000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>420603000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>172496000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-23554000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>297234000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>536693000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>500887000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>161113000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>482832000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>383838000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>514195000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>390702000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>726669000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1179702000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>999272000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>638173000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>789885000000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -23020,794 +23600,789 @@
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>997016000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1741001000000.0</v>
+      </c>
+      <c r="D30">
         <v>1194749000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1268940454000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1690033000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1974147000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2047217000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1576506000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1829175000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1669857000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1832335000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1705417000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1701060000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1609132000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1811554000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1947314000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1809503000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1832819000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1530025000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1891719000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1673001000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1954797000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1902775000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1818909000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1627216000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2032828000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1681137000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2395376000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1580649000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1994645000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1548107000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2289304000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1690261000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1718558000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1410995000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>2216717000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1623443000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1558202000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>1361162000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>1956557000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1620708000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1430572000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>1131767000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1695129000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1235339000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1314285000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1135785000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1281312000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1087228000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1100274000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1019360000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1160020000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>889517000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>843235000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>805073000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>841023000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>652052000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>923741000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>730560000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>883426000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>711188000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>871363000000.0</v>
       </c>
-      <c r="BJ30"/>
-[...1 lines deleted...]
-      <c r="BL30">
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30">
         <v>578645000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>646906000000.0</v>
       </c>
-      <c r="BN30"/>
-[...1 lines deleted...]
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>487649000000.0</v>
       </c>
-      <c r="BQ30"/>
-      <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>53309000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-54238454000.0</v>
+      </c>
+      <c r="D31">
         <v>204867000000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-414147546000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-2870000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-61494000000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-78635000000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-22912000000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-190658000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-173112000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-126453000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-162821000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-156307000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-57488000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-39394000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-71679000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-93844000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-33349000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-8940000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-3270000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-29360000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-28291000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-74506000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-112076000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-167849000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-182751000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-139510000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-76394000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-186699000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-201409000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-180379000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-100950000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-194824000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-221585000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-215941000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-129539000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-233676000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-257374000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-301786000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-276981000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-354761000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-343752000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-336061000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-346428000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-403351000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-494470000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-352446000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-286187000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-287576000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-281684000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-215882000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-139571000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-134825000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-166339000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-124845000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-93376000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-116003000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-156747000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-38129000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-23555000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-47051000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-72621000000.0</v>
       </c>
-      <c r="BJ31"/>
-[...1 lines deleted...]
-      <c r="BL31">
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31">
         <v>-65961000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-95711000000.0</v>
       </c>
-      <c r="BN31"/>
-[...1 lines deleted...]
-      <c r="BP31">
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31">
         <v>-100993000000.0</v>
       </c>
-      <c r="BQ31"/>
-      <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
     </row>
-    <row r="32" spans="1:85">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>20114143000000.0</v>
+      </c>
+      <c r="C32">
+        <v>22042961000000.0</v>
+      </c>
+      <c r="D32">
         <v>22958263000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>21302201000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>23066333000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>24762100000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>23874799000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>23753646000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>26264938000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>37204424000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>25897494000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>26119850000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>29731229000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>30763233000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>32247192000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>32381555000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>29290712000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>32810410000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>31483557000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>30840126000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>29747173000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>31102252000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>29720420000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>26393663000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>27260976000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>28802787000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>28976175000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>26548246000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>26196611000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>25818313000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>24584335000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>23324152000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>21980863000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>21782812000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>21277819000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>20275480000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>19969814000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>20062277000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>19249098000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>18970011000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>17992761000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>19353738000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>17785788000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>17242151000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>15983896000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>16996074000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>15522047000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>16997477000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>15670252000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>15420186000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>13379049000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>13999172000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>12638547000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>13429564000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>12040199000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>12083019000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>11475914000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>11316818000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>10722343000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>10366382000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>9478809000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>10157630000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>9533278000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>9406601000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>8594488000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>9439214000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>8468861000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>7414399000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>7650606000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>6672994000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>8522302000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>8150643000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>6905704000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>6365803000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>8372892000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>6938216000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>6481517000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>5827115000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>15557280000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>2521485000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>2448467000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>2233868000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>2769545000000.0</v>
       </c>
-      <c r="CE32"/>
-      <c r="CF32">
+      <c r="CG32"/>
+      <c r="CH32">
         <v>5853577000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>6062177000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -23842,2444 +24417,2522 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>3330356000000.0</v>
+      </c>
+      <c r="C2">
         <v>3610447000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3709026000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3771404000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4765046000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3455447000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1612024000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2329179000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>841875000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1264702000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1240312000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1175317000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>571449000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>130917000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1249249000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1222897000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1134826000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>486586000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>439140000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>420471000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>540136000000.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>2477544000000</v>
+      </c>
+      <c r="C3">
         <v>3185010000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5698121000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5423876000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4934572000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5351416000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4986827000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3110989000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3395744000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2335396000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2923422000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5116093000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5678122000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3892321000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1828462000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1097169000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>874569000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1052113000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>463377000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>114990000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>790565000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1268541000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2162206000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1368868000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>823126000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>261128000000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>21005000000.0</v>
+      </c>
+      <c r="C6">
         <v>-280091000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-98579000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-62378000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-993642000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1309599000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1843423000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-717155000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1487304000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-422827000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>24390000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>64995000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>603868000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>440532000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-154354000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>26352000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>88071000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>648240000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>47446000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>18669000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-119665000000.0</v>
       </c>
-      <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B7">
+        <v>-6732229000000.0</v>
+      </c>
+      <c r="C7">
         <v>-7489056000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-7456329000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7748877000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-7398888000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-8073161000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-7803504000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-7507663000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8735119000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-6897167000000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>4115639000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-3176686000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7104362000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-2235872000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1168148000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-1793062000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-1825002000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-4982404000000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14">
         <v>3101301000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>862018000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2896538000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2725627000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2529574000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2264730000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2243993000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2085569000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1747570000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1493333000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1108052000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1023844000000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-      <c r="C15">
+        <v>203</v>
+      </c>
+      <c r="B15">
+        <v>962044000000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>2308906000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>4329198000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5002629000000.0</v>
       </c>
       <c r="F15">
         <v>5002629000000.0</v>
       </c>
       <c r="G15">
         <v>5002629000000.0</v>
       </c>
       <c r="H15">
         <v>5002629000000.0</v>
       </c>
       <c r="I15">
         <v>5002629000000.0</v>
       </c>
       <c r="J15">
         <v>5002629000000.0</v>
       </c>
       <c r="K15">
-        <v>1539270000000.0</v>
+        <v>5002629000000.0</v>
       </c>
       <c r="L15">
         <v>1539270000000.0</v>
       </c>
       <c r="M15">
         <v>1539270000000.0</v>
       </c>
       <c r="N15">
+        <v>1539270000000.0</v>
+      </c>
+      <c r="O15">
         <v>1924088000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1727450000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1250657000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>673431000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>481022000000.0</v>
       </c>
       <c r="S15">
         <v>481022000000.0</v>
       </c>
       <c r="T15">
+        <v>481022000000.0</v>
+      </c>
+      <c r="U15">
         <v>962045000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>962044000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>577232000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>577227000000.0</v>
       </c>
       <c r="X15">
         <v>577227000000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Y15">
+        <v>577227000000.0</v>
+      </c>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>1924088000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>3351361000000.0</v>
+      </c>
+      <c r="C16">
         <v>3330356000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3610447000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3709026000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3771404000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4765046000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3455447000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1612024000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2329179000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>841875000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1264702000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1240312000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1175317000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>571449000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1094895000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1249249000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1222897000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1134826000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>486586000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>439140000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>420471000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>540136000000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>9128322000000.0</v>
+      </c>
+      <c r="C18">
         <v>3342061000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1288858000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1782119000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>390595000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>12126298000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6187576000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>8113711000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4808835000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4602254000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>277398000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3458317000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3205151000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>61253000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1918769000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1775429000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2390632000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1208782000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>985801000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1790628000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>792318000000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>207</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-3073890000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-5507607000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-5349857000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-35000000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>75424000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>25165000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-140589000000.0</v>
       </c>
       <c r="I19">
         <v>-140589000000.0</v>
       </c>
       <c r="J19">
+        <v>-140589000000.0</v>
+      </c>
+      <c r="K19">
         <v>-2226043000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-140589000000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B21">
+        <v>-8500000000000.0</v>
+      </c>
+      <c r="C21">
         <v>-3750000000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3311538000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-266205000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3528000000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11120000000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>396667000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3700000000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1600000000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-100000000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1300500000000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>1556533000000.0</v>
+      </c>
+      <c r="C22">
         <v>980805000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5324514000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2779739000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5605315000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7647725000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10880701000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7791822000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>7753648000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6677083000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>6435654000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>5368568000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4328736000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4013758000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4958102000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4214789000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3455702000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1880492000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1445949000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1009496000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1890873000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1790209000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1838673000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2086891000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2087361000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2243215000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-2000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>13500000000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3550000000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>17850000000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-19758000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-77557000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-27133000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-45740000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-43574000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-34104000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-57539000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>630324000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3801000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>50800000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6656248000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8534867000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6186947000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2420847000000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B24">
+        <v>348821000000.0</v>
+      </c>
+      <c r="C24">
         <v>111120000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>115514000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>79019000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>90405000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>268549000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-116787000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>156155000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>109353000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>23028000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>46894000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>42666000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>137627000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4603000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2972000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-512685000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>19169000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>40136000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-46304000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-272238000000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>11605866000000.0</v>
+      </c>
+      <c r="C25">
         <v>6527071000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-4016552000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-3641757000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-3176686000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7104362000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2235872000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-7791822000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-7753648000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-6677083000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-6435654000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-5368568000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-4328736000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-4013758000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-4958102000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4214789000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3455702000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1880492000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1445949000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1009496000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-1890873000000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>-7900000000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>-9462044000000.0</v>
+      </c>
+      <c r="C28">
         <v>-3750000000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1002632000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4595403000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1474629000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-11119999000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-4605962000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-8722387000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-3480186000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-5129762000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-284510000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3466656000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3726626000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>236074000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1752874000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1745964000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1771792000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-576564000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-983513000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1722371000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-641197000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1188478000000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>298093000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>486743000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>11605866000000.0</v>
+      </c>
+      <c r="C29">
         <v>6527071000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4409263000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3641757000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5325167000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>17477714000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11174403000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11224700000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8204579000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6937650000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3200820000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1657776000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2472971000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3953574000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-90307000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2872598000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3265201000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2260895000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1449178000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1905618000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1582883000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>834682000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2112529000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2215856000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>551144000000.0</v>
       </c>
-      <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>-2128723000000.0</v>
+      </c>
+      <c r="C30">
         <v>-3073890000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-5507607000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-5349857000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4844167000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5048267000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4718278000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3227776000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3239589000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2226043000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2900394000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-5069199000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-5635456000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3754694000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1813859000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1094197000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1387254000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1054794000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-423241000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-161294000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1062803000000.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR30"/>
+  <dimension ref="A1:CT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
         <v>23</v>
       </c>
       <c r="CN1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>24</v>
       </c>
       <c r="CP1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CQ1" t="s">
         <v>25</v>
       </c>
       <c r="CR1" t="s">
-        <v>156</v>
+        <v>157</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>3613292000000.0</v>
+      </c>
+      <c r="C2">
+        <v>3793024000000.0</v>
+      </c>
+      <c r="D2">
         <v>3969928000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2545329000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3330356000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3118130000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3231441000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4466011000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3610447000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4237262000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3764169000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4029443000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3709026000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3994574000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4692789000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5612669000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3771404000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4068996000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>6561902000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7694228000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4765046000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>5555170000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>8254297000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3061952000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3455447000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3464424000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2052523000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1690338000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1612024000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2639735000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>3208038000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2202821000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2329179000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1849106000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1851820000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2075407000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>841875000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>564291000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>-70310000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>-434176000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1264702000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2890857000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1344722000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1909217000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1240312000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>432845000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>290361000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1495035000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1175317000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>913915000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>810448000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>511135000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>571449000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1464145000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>2077435000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1186542000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1094895000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1630792000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1998557000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1176030000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1249249000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1152606000000.0</v>
       </c>
-      <c r="BJ2"/>
-      <c r="BK2">
+      <c r="BL2"/>
+      <c r="BM2">
         <v>1199466000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1222897000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1385596000000.0</v>
       </c>
-      <c r="BN2"/>
-      <c r="BO2">
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>1381763000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1134826000000.0</v>
       </c>
-      <c r="BQ2"/>
-      <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
+      <c r="CS2"/>
+      <c r="CT2"/>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>243376000000</v>
+      </c>
+      <c r="C3">
+        <v>663880000000</v>
+      </c>
+      <c r="D3">
         <v>552627000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>856200000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>404837000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>719430000000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>616692000000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>801902000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1046986000000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1838875000000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1452267000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1394951000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1012028000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1812495000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1310636000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1302070000000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>998675000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1441783000000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1130123000000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1258157000000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1104509000000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1734959000000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>988535000000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>918309000000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1709613000000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1875384000000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1309700000000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>779988000000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1021755000000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1544695000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>593909000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>613222000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>359163000000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>683641000000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>999099000000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1423974000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>289030000000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>557434000000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>544531000000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>575742000000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>657689000000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>562017000000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>790654000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>789578000000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>781173000000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1559364000000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1038510000000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1093576000000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1424643000000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1421653000000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1001745000000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1552732000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1701992000000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>1339950000000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>930992000000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>960775000000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>660604000000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>588202000000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>296543000000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>571322000000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>372395000000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>226081000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>871088000000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>460407000000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>125219000000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>216577000000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>1091146000000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>605619000000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>237910000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>1052113000000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>656037000000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>467012000000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>271446000000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>463377000000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>409711000000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>243398000000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>59783000000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>213845000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>161516000000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>124990000000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>76188000000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>1083736000000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>970202000000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>710694000000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>396947000000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>1268541000000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>1684832000000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>1109766000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>464731000000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>2162206000000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>986927000000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>1368868000000</v>
-      </c>
-[...4 lines deleted...]
-        <v>823126000000</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
-        <v>261128000000</v>
+        <v>823126000000</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
+      <c r="CS3">
+        <v>261128000000</v>
+      </c>
+      <c r="CT3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26332,54 +26985,56 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -26432,349 +27087,359 @@
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>1617568000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-441663000000.0</v>
+      </c>
+      <c r="D6">
         <v>571563000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-180486000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-785027000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>212226000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-113311000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-478297000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>852697000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>19002000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-197712000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-265274000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>320417000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-285548000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-698215000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-919880000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1841265000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-297592000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-2492906000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1132326000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>2929182000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-790124000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-2699127000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>5192345000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-393495000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-8977000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1411901000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>362185000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>78314000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-1027711000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-568303000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1005217000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-126358000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>480073000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-2714000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-223587000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>1233532000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>277584000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>634601000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>363866000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-1698878000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1626155000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>1546135000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-564495000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>668905000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>807467000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>142484000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-1204674000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>319718000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>261402000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>103467000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>299313000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-60314000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-892696000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-613290000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>890893000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>91647000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-535897000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-367765000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>822527000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-73219000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>96643000000.0</v>
       </c>
-      <c r="BJ6"/>
-[...1 lines deleted...]
-      <c r="BL6">
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6">
         <v>-23431000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-162699000000.0</v>
       </c>
-      <c r="BN6"/>
-[...1 lines deleted...]
-      <c r="BP6">
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6">
         <v>246937000000.0</v>
       </c>
-      <c r="BQ6"/>
-      <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>195</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-6732229000000.0</v>
+      </c>
+      <c r="D7">
         <v>-5186731000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-3787187000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-2012328000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-7489056000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-5827060000000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-5713074000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-3832773000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-1921971000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-7748877000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-6055175000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-4072984000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-2015847000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-7398888000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-5654844000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-3811206000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1702002000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-8073161000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-6214576000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-4064812000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1839777000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-7803504000000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -26800,54 +27465,56 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -26900,54 +27567,56 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -27000,54 +27669,56 @@
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -27100,122 +27771,124 @@
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...4 lines deleted...]
-      </c>
+      <c r="M11"/>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -27236,122 +27909,124 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>-8043009000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>9204212000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>191904000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2762532000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-10024925000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>503411000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-1168438000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>7513266000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-6917641000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3044591000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>374628000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>10602784000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-11173947000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-1279573000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-409771000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>10627419000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-9318003000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>791247000000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
@@ -27372,54 +28047,56 @@
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -27472,692 +28149,706 @@
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
-        <v>200</v>
-[...3 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
-        <v>777078000000.0</v>
+        <v>762257000000.0</v>
       </c>
       <c r="E14"/>
       <c r="F14">
+        <v>777078000000.0</v>
+      </c>
+      <c r="G14"/>
+      <c r="H14">
         <v>798295000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>815183000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>827247000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>817784000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>770965000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>754256000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>758296000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>228196000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>217800000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>209021000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>207001000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>758499000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>734020000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>706398000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>697621000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>725316000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>673643000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>665595000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>661073000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>758283000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>606348000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>580499000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>584444000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>633428000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>549427000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>544962000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>536913000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>634432000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>552481000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>532972000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>524108000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>593489000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>507177000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>496233000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>488670000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>485110000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>434719000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>421608000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>406133000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>396071000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>382171000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>373124000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>341967000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>309537000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>271757000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>264635000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>262123000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>264846000000.0</v>
       </c>
-      <c r="BB14"/>
-      <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14"/>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>203</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>962044000000.0</v>
       </c>
-      <c r="C15"/>
-      <c r="D15"/>
+      <c r="D15">
+        <v>962044000000.0</v>
+      </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>2308906000000.0</v>
       </c>
-      <c r="K15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="M15"/>
+      <c r="N15"/>
       <c r="O15">
         <v>4329198000000.0</v>
       </c>
       <c r="P15">
         <v>4329198000000.0</v>
       </c>
       <c r="Q15">
         <v>4329198000000.0</v>
       </c>
       <c r="R15">
-        <v>5002629000000.0</v>
+        <v>4329198000000.0</v>
       </c>
       <c r="S15">
-        <v>5002629000000.0</v>
+        <v>4329198000000.0</v>
       </c>
       <c r="T15">
         <v>5002629000000.0</v>
       </c>
       <c r="U15">
         <v>5002629000000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15"/>
+      <c r="V15">
+        <v>5002629000000.0</v>
+      </c>
+      <c r="W15">
+        <v>5002629000000.0</v>
+      </c>
       <c r="X15"/>
-      <c r="Y15">
-[...4 lines deleted...]
-      </c>
+      <c r="Y15"/>
+      <c r="Z15"/>
       <c r="AA15">
         <v>5002629000000.0</v>
       </c>
       <c r="AB15">
         <v>5002629000000.0</v>
       </c>
       <c r="AC15">
         <v>5002629000000.0</v>
       </c>
       <c r="AD15">
         <v>5002629000000.0</v>
       </c>
-      <c r="AE15"/>
-[...1 lines deleted...]
-      <c r="AG15">
+      <c r="AE15">
         <v>5002629000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AF15">
         <v>5002629000000.0</v>
       </c>
-      <c r="AI15"/>
-[...1 lines deleted...]
-      <c r="AK15">
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15">
         <v>5002629000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AJ15">
         <v>5002629000000.0</v>
       </c>
-      <c r="AM15"/>
-[...1 lines deleted...]
-      <c r="AO15">
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15">
+        <v>5002629000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>5002629000000.0</v>
+      </c>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>1539270000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>1539270000000.0</v>
       </c>
-      <c r="AQ15"/>
-[...1 lines deleted...]
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15">
         <v>1539270000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>1539270000000.0</v>
       </c>
-      <c r="AU15"/>
-[...1 lines deleted...]
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
         <v>1539270000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1539270000000.0</v>
       </c>
-      <c r="AY15"/>
-[...1 lines deleted...]
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15">
         <v>57539000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1924088000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>42880000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>14659000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>34253000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>1693197000000.0</v>
       </c>
-      <c r="BG15"/>
-[...1 lines deleted...]
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>1250657000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>1250657000000.0</v>
       </c>
-      <c r="BK15"/>
-[...1 lines deleted...]
-      <c r="BM15">
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15">
         <v>673431000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>673431000000.0</v>
       </c>
-      <c r="BO15"/>
-[...1 lines deleted...]
-      <c r="BQ15">
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15">
         <v>481022000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>481022000000.0</v>
       </c>
-      <c r="BS15"/>
-[...1 lines deleted...]
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15">
         <v>481022000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>481022000000.0</v>
       </c>
-      <c r="BW15"/>
-[...1 lines deleted...]
-      <c r="BY15">
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>962045000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>962045000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>1000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>1000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>962044000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>962044000000.0</v>
       </c>
-      <c r="CE15"/>
-[...1 lines deleted...]
-      <c r="CG15">
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15">
         <v>577232000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>577227000000.0</v>
       </c>
-      <c r="CI15"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15">
         <v>577227000000.0</v>
       </c>
       <c r="CN15"/>
-      <c r="CO15"/>
+      <c r="CO15">
+        <v>577227000000.0</v>
+      </c>
       <c r="CP15"/>
-      <c r="CQ15">
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15">
         <v>1924088000000.0</v>
       </c>
-      <c r="CR15"/>
+      <c r="CT15"/>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>5230860000000.0</v>
+      </c>
+      <c r="C16">
+        <v>3351361000000.0</v>
+      </c>
+      <c r="D16">
         <v>4541491000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2364843000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2545329000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3330356000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>3118130000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3987714000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>4463144000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>4256264000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>3566457000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>3764169000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>4029443000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>3709026000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>3994574000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>4692789000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>5612669000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>3771404000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>4068996000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>6561902000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>7694228000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4765046000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>5555170000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>8254297000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3061952000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>3455447000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3464424000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>2052523000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1690338000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1612024000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>2639735000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>3208038000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>2202821000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>2329179000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1849106000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1851820000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2075407000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>841875000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>564291000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-70310000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-434176000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1264702000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>2890857000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1344722000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>1909217000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1240312000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>432845000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>290361000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1495035000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>1175317000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>913915000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>810448000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>511135000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>571449000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1464145000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>2077435000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>1186542000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>1094895000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1630792000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>1998557000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>1176030000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>1249249000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>1152606000000.0</v>
       </c>
-      <c r="BK16"/>
-      <c r="BL16">
+      <c r="BM16"/>
+      <c r="BN16">
         <v>1199466000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1222897000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>1385596000000.0</v>
       </c>
-      <c r="BO16"/>
-      <c r="BP16">
+      <c r="BQ16"/>
+      <c r="BR16">
         <v>1381763000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>1134826000000.0</v>
       </c>
-      <c r="BR16"/>
-      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28210,368 +28901,376 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>2125752000000.0</v>
+      </c>
+      <c r="C18">
+        <v>486364000000.0</v>
+      </c>
+      <c r="D18">
         <v>4222608000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>3916197000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>503153000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-5147363000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>3896198000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>3559014000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1034212000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-6265448000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>6294286000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3156594000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>951455000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-302146000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-551394000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1093049000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-791674000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-9237466000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>1931304000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1156162000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>8852919000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-5926785000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>4556123000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>1496108000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>12000852000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-8653611000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>979343000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>1316404000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>12545440000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-8198626000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>2953243000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-1007309000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>14366403000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-8113987000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>1846191000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-2208841000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>13285472000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-6725665000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>3892828000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>775623000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>6659468000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-6761690000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>3571349000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>30650000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>3437089000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-2577710000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-1471913000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-191455000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>782761000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>482072000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-3030813000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-2266031000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>1609621000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>19295000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-3098364000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>1981398000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>194946000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-353606000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-3899872000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>1536456000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>798253000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>1926735000000.0</v>
       </c>
-      <c r="BJ18"/>
-[...1 lines deleted...]
-      <c r="BL18">
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18">
         <v>1010928000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>1221793000000.0</v>
       </c>
-      <c r="BN18"/>
-[...1 lines deleted...]
-      <c r="BP18">
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18">
         <v>621607000000.0</v>
       </c>
-      <c r="BQ18"/>
-      <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-848856000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-397168000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-689411000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-605323000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-740680000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-1038476000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-1818973000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-1442954000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1312237000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-933443000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1798449000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-1299804000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1281269000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-5000000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-75000000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>15000000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>15000000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>25000000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-40000000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>15290000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>59950000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>40184000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-1674434000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-1328774000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-724427000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-990643000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-140589000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-140589000000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -28592,54 +29291,56 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -28692,130 +29393,136 @@
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>209</v>
+      </c>
+      <c r="B21">
+        <v>-500000000000.0</v>
+      </c>
       <c r="C21">
+        <v>-1000000000000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>-4100000000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1300000000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>5300000000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-4000000000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-4850000000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>-5554945000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-448315000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-1758000000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>8993000000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>545000000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-5000000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-6005000000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>4995000000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-7305000000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3695000000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-12505000000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>8446667000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>5450000000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1000000000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-12500000000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>7300000000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1500000000000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -28836,1006 +29543,1028 @@
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>1538215000000.0</v>
+      </c>
+      <c r="C22">
+        <v>449762000000.0</v>
+      </c>
+      <c r="D22">
         <v>989607000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>12732000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>104432000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-11398000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>66688000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>329943000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>595572000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>867344000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1168953000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1324734000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1963483000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1282153000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>541442000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-120756000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1076900000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1470743000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>1823996000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>564035000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1746541000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2000499000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1826424000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1374194000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2446608000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>3637437000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>2962268000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1925664000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>2355332000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>2030644000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>2206478000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1662637000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1892063000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>2335699000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2293387000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1234904000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1889658000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>2075692000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1732174000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>1175848000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1693369000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>2328699000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1704634000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1120353000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1281968000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>1325725000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>1329948000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1295646000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1417249000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>1092695000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1033846000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>1155015000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1047180000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1007710000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>905179000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>891658000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>1209211000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>1171306000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1492893000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>1193653000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>1100250000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>1205622000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>1228934000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>852445000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>927788000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>980283000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>1042552000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>652379000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>780488000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>376621000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>612513000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>555228000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>336130000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>226088000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>506932000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>306256000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>404309000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>107509000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>355314000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>289219000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>255780000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>266853000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>552146000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>558968000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>511679000000.0</v>
       </c>
-      <c r="CG22"/>
-      <c r="CH22"/>
       <c r="CI22"/>
-      <c r="CJ22">
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22">
         <v>524450000000.0</v>
       </c>
-      <c r="CK22"/>
-      <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>210</v>
+      </c>
+      <c r="B23">
+        <v>-500000000000.0</v>
+      </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23">
         <v>-4850000000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-200000000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>6300000000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>500000000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2800000000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3950000000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>7500000000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>500000000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2000000000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2500000000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>9000000000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-4002629000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1224203000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-6000000000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-7300000000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3700000000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-12500000000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>8446667000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1997371000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-1000000000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>100000000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-19699000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-60000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-14500000000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-900000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-19282000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-57377000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-8390000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1750000000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-10520000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-8223000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>5135682000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-7380000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-33543000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>25000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1610230000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-43599000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-450000000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-250000000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-1000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-34103000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-1667266000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-984964000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>4483202000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-32299000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>791936000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>845800000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>5399714000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>98705000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>299636000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3800000000.0</v>
       </c>
       <c r="BL23">
         <v>3800000000.0</v>
       </c>
       <c r="BM23">
+        <v>3800000000.0</v>
+      </c>
+      <c r="BN23">
+        <v>3800000000.0</v>
+      </c>
+      <c r="BO23">
         <v>298285000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>50800000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>50800000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>200000000000.0</v>
       </c>
-      <c r="BQ23"/>
-      <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
+      <c r="CS23"/>
+      <c r="CT23"/>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>211</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>74029000000.0</v>
+      </c>
+      <c r="D24">
         <v>274792000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>7344000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>7669000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>30019000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>11369000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>61222000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>8510000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>19902000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>9313000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>82714000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>78585000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>14046000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>10832000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>20801000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>33340000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-52043000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>24230000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>33954000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>44264000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>192685000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>16167000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>7851000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>11022000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>205232000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>11670000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>71561000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>83112000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-133566000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>3962000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>5957000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>6860000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-8309000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>155193000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>3501000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>5770000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>5069000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>1852000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>101380000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>1052000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>10487000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>668000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>9461000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>2412000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>30487000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>2690000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>10986000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>2731000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>4568000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>2624000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>748000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>34726000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>132651000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>895000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>707000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>3374000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>10899000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>251000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>2393000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>1060000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>935000000.0</v>
       </c>
-      <c r="BJ24"/>
-[...1 lines deleted...]
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24">
         <v>-184315000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-528068000000.0</v>
       </c>
-      <c r="BN24"/>
-[...1 lines deleted...]
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>-56658000000.0</v>
       </c>
-      <c r="BQ24"/>
-      <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>237204000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>122542000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>52650000000.0</v>
       </c>
-      <c r="CK24"/>
-      <c r="CL24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>16787000000.0</v>
       </c>
-      <c r="CM24"/>
-      <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>830913000000.0</v>
+      </c>
+      <c r="C25">
+        <v>1150244000000.0</v>
+      </c>
+      <c r="D25">
         <v>3023371000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4772397000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>26480000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-4427933000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3647907000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4846156000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1485626000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-6111701000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>5806635000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-3840633000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-758296000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-1510349000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-759242000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-88265000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-1283901000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-1470743000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-1823996000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-564035000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-1746541000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-2000499000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-1826424000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-1374194000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-2446608000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-3637437000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-2962268000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-1925664000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-2355332000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-2030644000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-2206478000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-1662637000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-1892063000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-2335699000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-2293387000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-1234904000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-1889658000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-2075692000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-1732174000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-1175848000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-1693369000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-2328699000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-1704634000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-1120353000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-1281968000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-1325725000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-1329948000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-1295646000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-1417249000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-1092695000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-1033846000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-1155015000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-1047180000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-1007710000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-905179000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-891658000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-1209211000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-1171306000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-1492893000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-1193653000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-1100250000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-1205622000000.0</v>
       </c>
-      <c r="BJ25"/>
-[...1 lines deleted...]
-      <c r="BL25">
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25">
         <v>-927788000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-980283000000.0</v>
       </c>
-      <c r="BN25"/>
-[...1 lines deleted...]
-      <c r="BP25">
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25">
         <v>-780488000000.0</v>
       </c>
-      <c r="BQ25"/>
-      <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -29888,54 +30617,56 @@
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -29988,802 +30719,822 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>-500000000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1000000000000.0</v>
+      </c>
+      <c r="D28">
         <v>-3062044000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-4100000000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1300000000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5300000000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-4000000000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-4850000000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-200000000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>6300000000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-6508906000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2800000000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1588462000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7495055000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-9884143000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-448315000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1758000000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>8993000000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-4457629000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-5000000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-6005000000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>4995001000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-7305000000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3695000000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-12505000000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>8446667000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>447371000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-1000000000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-12500000000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>7300001000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-3522328000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1999940000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-14500000000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>8600002000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-2003529000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1980718000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-12057377000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>6991610000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-3252629000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-510520000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-8358223000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>5135682000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-2039269000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-607380000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-2773543000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>3350025000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1610230000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-1043599000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-450000000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-250000000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>3110729000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2565897000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-1700000000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-1042503000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>2480978000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-1092706000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-109695000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-195734000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>3528392000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-712054000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-867730000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-1831854000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>85890000000.0</v>
       </c>
-      <c r="BK28"/>
-      <c r="BL28">
+      <c r="BM28"/>
+      <c r="BN28">
         <v>-843861000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-850876000000.0</v>
       </c>
-      <c r="BN28"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28">
+        <v>-325176000000.0</v>
+      </c>
+      <c r="BS28"/>
+      <c r="BT28">
         <v>1125762000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>320761000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>956675000000.0</v>
       </c>
-      <c r="BU28"/>
-      <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
-      <c r="CG28">
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28">
         <v>1188478000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>44028000000.0</v>
       </c>
-      <c r="CI28"/>
-      <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
-      <c r="CO28">
-[...1 lines deleted...]
-      </c>
+      <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28">
+        <v>298093000000.0</v>
+      </c>
+      <c r="CR28"/>
+      <c r="CS28">
         <v>486743000000.0</v>
       </c>
-      <c r="CR28"/>
+      <c r="CT28"/>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>2369128000000.0</v>
+      </c>
+      <c r="C29">
+        <v>1150244000000.0</v>
+      </c>
+      <c r="D29">
         <v>4775235000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4772397000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>907990000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-4427933000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4512890000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4360916000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2081198000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-4426573000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>7746553000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-1761643000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1963483000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1510349000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>759242000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>209021000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>207001000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-7795683000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3061427000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>101995000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>9957428000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-4191826000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>5544658000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2414417000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>13710465000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-6778227000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2289043000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>2096392000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>13567195000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-6653931000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>3547152000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-394087000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>14725566000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-7430346000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>2845290000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-784867000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>13574502000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-6168231000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>4437359000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>1351365000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>7317157000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-6199673000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>4362003000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>820228000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>4218262000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-1018346000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-433403000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>902121000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>2207404000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>1903725000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-2029068000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-713299000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>3311613000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>1359245000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-2167372000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>2942173000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>855550000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>234596000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-3603329000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>2107778000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>1170648000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>2152816000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>719782000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>2317746000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>1136147000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>1005216000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>2259985000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>3405853000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>859517000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>2260895000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>157863000000.0</v>
       </c>
       <c r="BT29"/>
       <c r="BU29">
+        <v>157863000000.0</v>
+      </c>
+      <c r="BV29"/>
+      <c r="BW29">
         <v>1449178000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>2092677000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>2197908000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>1250142000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>1905618000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>1429596000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>2245726000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>1359847000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>1582883000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>1022935000000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>3094124000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>1341497000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>834682000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>1587043000000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>2188149000000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>1865399000000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>2112529000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>2694404000000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>2215856000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>2665544000000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>551144000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>1937226000000.0</v>
       </c>
-      <c r="CQ29"/>
-      <c r="CR29">
+      <c r="CS29"/>
+      <c r="CT29">
         <v>1105982000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>-161908000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-589851000000.0</v>
+      </c>
+      <c r="D30">
         <v>-292848000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-848856000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-397168000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-689411000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-605323000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-740680000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-1038476000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-1818973000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-1442954000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1312237000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-933443000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1798449000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1299804000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-1281269000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-970335000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-1493826000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-1090893000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-1224203000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1035245000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-1582274000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-957078000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-850508000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-1658407000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-1674434000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1328774000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-724427000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-990643000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-1678261000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-589947000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-607265000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-352303000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-691950000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-843906000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-1420473000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-283260000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-552365000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-542679000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-474362000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-656637000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-551530000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-789986000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-780117000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-778761000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-1528877000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-1035820000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-1082590000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-1421912000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-1417085000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-999121000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-1551984000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-1667266000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-1207299000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-930097000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-960068000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-657230000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-577303000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-296292000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-568929000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-371335000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-225146000000.0</v>
       </c>
-      <c r="BJ30"/>
-[...1 lines deleted...]
-      <c r="BL30">
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30">
         <v>-309534000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-311491000000.0</v>
       </c>
-      <c r="BN30"/>
-[...1 lines deleted...]
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>-294568000000.0</v>
       </c>
-      <c r="BQ30"/>
-      <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
+      <c r="CS30"/>
+      <c r="CT30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>