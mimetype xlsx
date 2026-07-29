--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1333,51 +1333,51 @@
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
-        <v>4467662266000.0</v>
+        <v>6015668895000.0</v>
       </c>
       <c r="C5">
         <v>1618754317000.0</v>
       </c>
       <c r="D5">
         <v>1282456643310.0</v>
       </c>
       <c r="E5">
         <v>498902106000.0</v>
       </c>
       <c r="F5">
         <v>241202680000.0</v>
       </c>
       <c r="G5">
         <v>179093137000.0</v>
       </c>
       <c r="H5">
         <v>40422097000.0</v>
       </c>
       <c r="I5">
         <v>24967509000.0</v>
       </c>
       <c r="J5">
         <v>22568038000.0</v>
       </c>
@@ -1604,51 +1604,51 @@
         <v>219596000.0</v>
       </c>
       <c r="M9">
         <v>219596000.0</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
-        <v>9070318651000.0</v>
+        <v>9367222727000.0</v>
       </c>
       <c r="C10">
         <v>3757799344000.0</v>
       </c>
       <c r="D10">
         <v>-1926087947213.0</v>
       </c>
       <c r="E10">
         <v>447544202000.0</v>
       </c>
       <c r="F10">
         <v>237427000000.0</v>
       </c>
       <c r="G10">
         <v>175423000000.0</v>
       </c>
       <c r="H10">
         <v>130819165000.0</v>
       </c>
       <c r="I10">
         <v>143309428000.0</v>
       </c>
       <c r="J10">
         <v>42821932000.0</v>
       </c>
@@ -1718,51 +1718,51 @@
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
-        <v>9070318651000.0</v>
+        <v>9367222727000.0</v>
       </c>
       <c r="C12">
         <v>3757799344000.0</v>
       </c>
       <c r="D12">
         <v>-1926087947213.0</v>
       </c>
       <c r="E12">
         <v>447544202000.0</v>
       </c>
       <c r="F12">
         <v>237426843000.0</v>
       </c>
       <c r="G12">
         <v>175423476000.0</v>
       </c>
       <c r="H12">
         <v>130649061000.0</v>
       </c>
       <c r="I12">
         <v>143309428000.0</v>
       </c>
       <c r="J12">
         <v>42821932000.0</v>
       </c>
@@ -1801,51 +1801,51 @@
       </c>
       <c r="V12">
         <v>1040706442.0</v>
       </c>
       <c r="W12">
         <v>996310401.0</v>
       </c>
       <c r="X12">
         <v>572716849.0</v>
       </c>
       <c r="Y12">
         <v>572716849.9</v>
       </c>
       <c r="Z12">
         <v>517300151.0</v>
       </c>
       <c r="AA12">
         <v>620068300.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
-        <v>1605642000.0</v>
+        <v>1606254000.0</v>
       </c>
       <c r="C13">
         <v>1588514000.0</v>
       </c>
       <c r="D13">
         <v>1474530462.0</v>
       </c>
       <c r="E13">
         <v>1474692000.0</v>
       </c>
       <c r="F13">
         <v>1474692000.0</v>
       </c>
       <c r="G13">
         <v>1474692000.0</v>
       </c>
       <c r="H13">
         <v>1426765000.0</v>
       </c>
       <c r="I13">
         <v>1426765000.0</v>
       </c>
       <c r="J13">
         <v>1426765000.0</v>
       </c>
@@ -2277,51 +2277,51 @@
       <c r="U20">
         <v>21233000.0</v>
       </c>
       <c r="V20">
         <v>27985000.0</v>
       </c>
       <c r="W20">
         <v>38669000.0</v>
       </c>
       <c r="X20">
         <v>47511000.0</v>
       </c>
       <c r="Y20">
         <v>50226000.0</v>
       </c>
       <c r="Z20">
         <v>127219000.0</v>
       </c>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
-        <v>381178389000.0</v>
+        <v>381323558000.0</v>
       </c>
       <c r="C21">
         <v>304486250000.0</v>
       </c>
       <c r="D21">
         <v>122235219000.0</v>
       </c>
       <c r="E21">
         <v>38513019000.0</v>
       </c>
       <c r="F21">
         <v>21231442000.0</v>
       </c>
       <c r="G21">
         <v>14468821000.0</v>
       </c>
       <c r="H21">
         <v>5506114000.0</v>
       </c>
       <c r="I21">
         <v>3743723000.0</v>
       </c>
       <c r="J21">
         <v>1724914000.0</v>
       </c>
@@ -2419,51 +2419,51 @@
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22">
         <v>9692000.0</v>
       </c>
       <c r="Y22">
         <v>17213000.0</v>
       </c>
       <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
-        <v>45779144019000.0</v>
+        <v>45669450738000.0</v>
       </c>
       <c r="C23">
         <v>32517979372000.0</v>
       </c>
       <c r="D23">
         <v>10283955926063.0</v>
       </c>
       <c r="E23">
         <v>3371637567000.0</v>
       </c>
       <c r="F23">
         <v>1681697000000.0</v>
       </c>
       <c r="G23">
         <v>1057950000000.0</v>
       </c>
       <c r="H23">
         <v>664125034000.0</v>
       </c>
       <c r="I23">
         <v>565246177000.0</v>
       </c>
       <c r="J23">
         <v>489641114000.0</v>
       </c>
@@ -2726,51 +2726,51 @@
         <v>0.0</v>
       </c>
       <c r="M27">
         <v>0.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>-5425039709000.0</v>
+        <v>-5768030375000.0</v>
       </c>
       <c r="C28">
         <v>-203145074000.0</v>
       </c>
       <c r="D28">
         <v>2418076906838.0</v>
       </c>
       <c r="E28">
         <v>-289820960000.0</v>
       </c>
       <c r="F28">
         <v>-159469000000.0</v>
       </c>
       <c r="G28">
         <v>-122862000000.0</v>
       </c>
       <c r="H28">
         <v>-63355415000.0</v>
       </c>
       <c r="I28">
         <v>-84111873000.0</v>
       </c>
       <c r="J28">
         <v>27394108000.0</v>
       </c>
@@ -3023,51 +3023,51 @@
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
-        <v>28419090853000.0</v>
+        <v>28309397572000.0</v>
       </c>
       <c r="C33">
         <v>19724633275000.0</v>
       </c>
       <c r="D33">
         <v>6779218052106.0</v>
       </c>
       <c r="E33">
         <v>1327039583000.0</v>
       </c>
       <c r="F33">
         <v>675243000000.0</v>
       </c>
       <c r="G33">
         <v>330925000000.0</v>
       </c>
       <c r="H33">
         <v>115069738000.0</v>
       </c>
       <c r="I33">
         <v>114259172000.0</v>
       </c>
       <c r="J33">
         <v>446819182000.0</v>
       </c>
@@ -3149,51 +3149,51 @@
         <v>0.0</v>
       </c>
       <c r="M34">
         <v>0.0</v>
       </c>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
-        <v>8307286855000.0</v>
+        <v>8867772773000.0</v>
       </c>
       <c r="C35">
         <v>26003823040000.0</v>
       </c>
       <c r="D35">
         <v>7649009492714.0</v>
       </c>
       <c r="E35">
         <v>164089635000.0</v>
       </c>
       <c r="F35">
         <v>1379131000000.0</v>
       </c>
       <c r="G35">
         <v>878090000000.0</v>
       </c>
       <c r="H35">
         <v>566708513000.0</v>
       </c>
       <c r="I35">
         <v>508647302000.0</v>
       </c>
       <c r="J35">
         <v>414955610000.0</v>
       </c>
@@ -3232,51 +3232,51 @@
       </c>
       <c r="V35">
         <v>-0.2</v>
       </c>
       <c r="W35">
         <v>-0.1</v>
       </c>
       <c r="X35">
         <v>-0.1</v>
       </c>
       <c r="Y35">
         <v>5610786329.1</v>
       </c>
       <c r="Z35">
         <v>-0.5</v>
       </c>
       <c r="AA35">
         <v>-0.2</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>7801043493000.0</v>
+        <v>2895694265000.0</v>
       </c>
       <c r="C36">
         <v>943129908000.0</v>
       </c>
       <c r="D36">
         <v>714994378936.0</v>
       </c>
       <c r="E36">
         <v>-7251712000000.0</v>
       </c>
       <c r="F36">
         <v>-4468996042.0</v>
       </c>
       <c r="G36">
         <v>-10272912000.0</v>
       </c>
       <c r="H36">
         <v>-7237080000.0</v>
       </c>
       <c r="I36">
         <v>-114259172000.0</v>
       </c>
       <c r="J36">
         <v>369503740000.0</v>
       </c>
@@ -3439,51 +3439,51 @@
       </c>
       <c r="V38">
         <v>24583909843.0</v>
       </c>
       <c r="W38">
         <v>22837023936.0</v>
       </c>
       <c r="X38">
         <v>23161064767.0</v>
       </c>
       <c r="Y38">
         <v>11414111567.1</v>
       </c>
       <c r="Z38">
         <v>12651716306.0</v>
       </c>
       <c r="AA38">
         <v>16124514434.0</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
-        <v>350069159000.0</v>
+        <v>53165083000.0</v>
       </c>
       <c r="C39">
         <v>3098749763000.0</v>
       </c>
       <c r="D39">
         <v>3504737873957.0</v>
       </c>
       <c r="E39">
         <v>723586490692.0</v>
       </c>
       <c r="F39">
         <v>509491188421.0</v>
       </c>
       <c r="G39">
         <v>268794412000.0</v>
       </c>
       <c r="H39">
         <v>179283469000.0</v>
       </c>
       <c r="I39">
         <v>300455932000.0</v>
       </c>
       <c r="J39">
         <v>2653741000.0</v>
       </c>
@@ -3522,51 +3522,51 @@
       </c>
       <c r="V39">
         <v>-6159781324.91</v>
       </c>
       <c r="W39">
         <v>-6814241266.8</v>
       </c>
       <c r="X39">
         <v>-9189762687.3</v>
       </c>
       <c r="Y39">
         <v>11414111567.1</v>
       </c>
       <c r="Z39">
         <v>-1986385139.1</v>
       </c>
       <c r="AA39">
         <v>-6158536550.4</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>26602750051000.0</v>
+        <v>28364956564000.0</v>
       </c>
       <c r="C40">
         <v>18623398020000.0</v>
       </c>
       <c r="D40">
         <v>284010148120.0</v>
       </c>
       <c r="E40">
         <v>276295944518.0</v>
       </c>
       <c r="F40">
         <v>11216591570.0</v>
       </c>
       <c r="G40">
         <v>16057447000.0</v>
       </c>
       <c r="H40">
         <v>15642016000.0</v>
       </c>
       <c r="I40">
         <v>94918000000.0</v>
       </c>
       <c r="J40">
         <v>-11071174000.0</v>
       </c>
@@ -3680,51 +3680,51 @@
       <c r="U41">
         <v>1180153000.0</v>
       </c>
       <c r="V41">
         <v>850826000.0</v>
       </c>
       <c r="W41">
         <v>907242000.0</v>
       </c>
       <c r="X41">
         <v>802508000.0</v>
       </c>
       <c r="Y41">
         <v>594323000.0</v>
       </c>
       <c r="Z41">
         <v>1699638000.0</v>
       </c>
       <c r="AA41"/>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
-        <v>3124382981902.0</v>
+        <v>3125572872000.0</v>
       </c>
       <c r="C42">
         <v>685070949000.0</v>
       </c>
       <c r="D42">
         <v>733720749425.0</v>
       </c>
       <c r="E42">
         <v>283278316000.0</v>
       </c>
       <c r="F42">
         <v>148928955000.0</v>
       </c>
       <c r="G42">
         <v>101547441000.0</v>
       </c>
       <c r="H42">
         <v>75902790000.0</v>
       </c>
       <c r="I42">
         <v>25656297000.0</v>
       </c>
       <c r="J42">
         <v>10951132000.0</v>
       </c>
@@ -3932,51 +3932,51 @@
       </c>
       <c r="V45">
         <v>483987167.15</v>
       </c>
       <c r="W45">
         <v>492963467.45</v>
       </c>
       <c r="X45">
         <v>519809150.25</v>
       </c>
       <c r="Y45">
         <v>566400181.8</v>
       </c>
       <c r="Z45">
         <v>283323762.1</v>
       </c>
       <c r="AA45">
         <v>263854156.8</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
-        <v>1097748932000.0</v>
+        <v>1195523954000.0</v>
       </c>
       <c r="C46">
         <v>995520817000.0</v>
       </c>
       <c r="D46">
         <v>355220245911.0</v>
       </c>
       <c r="E46">
         <v>115820988000.0</v>
       </c>
       <c r="F46">
         <v>62196000000.0</v>
       </c>
       <c r="G46">
         <v>43731000000.0</v>
       </c>
       <c r="H46">
         <v>14087709000.0</v>
       </c>
       <c r="I46">
         <v>10885015000.0</v>
       </c>
       <c r="J46">
         <v>18209015000.0</v>
       </c>
@@ -4090,51 +4090,51 @@
       <c r="U47">
         <v>159756000.0</v>
       </c>
       <c r="V47">
         <v>159408000.0</v>
       </c>
       <c r="W47">
         <v>164375000.0</v>
       </c>
       <c r="X47">
         <v>176033000.0</v>
       </c>
       <c r="Y47">
         <v>168167000.0</v>
       </c>
       <c r="Z47">
         <v>285035000.0</v>
       </c>
       <c r="AA47"/>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
-        <v>169935020000.0</v>
+        <v>-1383512214000.0</v>
       </c>
       <c r="C48">
         <v>3758171819000.0</v>
       </c>
       <c r="D48">
         <v>1280391822000.0</v>
       </c>
       <c r="E48">
         <v>-174777575000.0</v>
       </c>
       <c r="F48">
         <v>-89040327000.0</v>
       </c>
       <c r="G48">
         <v>-102255270000.0</v>
       </c>
       <c r="H48">
         <v>-57261059000.0</v>
       </c>
       <c r="I48">
         <v>2827741000.0</v>
       </c>
       <c r="J48">
         <v>29578901000.0</v>
       </c>
@@ -4261,51 +4261,51 @@
       <c r="M50">
         <v>12266216000.0</v>
       </c>
       <c r="N50">
         <v>10087614000.0</v>
       </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>3645278942000.0</v>
+        <v>3599192352000.0</v>
       </c>
       <c r="C51">
         <v>2160466017000.0</v>
       </c>
       <c r="D51">
         <v>491988959625.0</v>
       </c>
       <c r="E51">
         <v>157723242000.0</v>
       </c>
       <c r="F51">
         <v>77958000000.0</v>
       </c>
       <c r="G51">
         <v>52561000000.0</v>
       </c>
       <c r="H51">
         <v>88078289000.0</v>
       </c>
       <c r="I51">
         <v>59197555000.0</v>
       </c>
       <c r="J51">
         <v>70216040000.0</v>
       </c>
@@ -4344,51 +4344,51 @@
       </c>
       <c r="V51">
         <v>3702273897.0</v>
       </c>
       <c r="W51">
         <v>3950217843.0</v>
       </c>
       <c r="X51">
         <v>5610786329.0</v>
       </c>
       <c r="Y51">
         <v>5610786329.1</v>
       </c>
       <c r="Z51">
         <v>159858743.0</v>
       </c>
       <c r="AA51">
         <v>1384898611.0</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
-        <v>3102275861000.0</v>
+        <v>677097037000.0</v>
       </c>
       <c r="C52">
         <v>389701262000.0</v>
       </c>
       <c r="D52">
         <v>333206349578.0</v>
       </c>
       <c r="E52">
         <v>133952055482.0</v>
       </c>
       <c r="F52">
         <v>61480070284.0</v>
       </c>
       <c r="G52">
         <v>30643753000.0</v>
       </c>
       <c r="H52">
         <v>46874185000.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
@@ -4513,51 +4513,51 @@
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
-        <v>45779144019000.0</v>
+        <v>45669450738000.0</v>
       </c>
       <c r="C55">
         <v>32517979372000.0</v>
       </c>
       <c r="D55">
         <v>10283955926063.0</v>
       </c>
       <c r="E55">
         <v>3371637567000.0</v>
       </c>
       <c r="F55">
         <v>1681697000000.0</v>
       </c>
       <c r="G55">
         <v>1057950000000.0</v>
       </c>
       <c r="H55">
         <v>664125034000.0</v>
       </c>
       <c r="I55">
         <v>565246177000.0</v>
       </c>
       <c r="J55">
         <v>489641114000.0</v>
       </c>
@@ -4679,51 +4679,51 @@
       </c>
       <c r="V56">
         <v>1040706441.0</v>
       </c>
       <c r="W56">
         <v>996310400.0</v>
       </c>
       <c r="X56">
         <v>572716848.0</v>
       </c>
       <c r="Y56">
         <v>9762479537.2</v>
       </c>
       <c r="Z56">
         <v>517300150.0</v>
       </c>
       <c r="AA56">
         <v>620068299.0</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
-        <v>29705025912000.0</v>
+        <v>29042053601000.0</v>
       </c>
       <c r="C57">
         <v>19248617312000.0</v>
       </c>
       <c r="D57">
         <v>617216497698.0</v>
       </c>
       <c r="E57">
         <v>410248000000.0</v>
       </c>
       <c r="F57">
         <v>72696661854.0</v>
       </c>
       <c r="G57">
         <v>46701200000.0</v>
       </c>
       <c r="H57">
         <v>62516201000.0</v>
       </c>
       <c r="I57">
         <v>1067893000000.0</v>
       </c>
       <c r="J57">
         <v>14745330000.0</v>
       </c>
@@ -4762,51 +4762,51 @@
       </c>
       <c r="V57">
         <v>-0.7</v>
       </c>
       <c r="W57">
         <v>-0.05</v>
       </c>
       <c r="X57">
         <v>277246875.2</v>
       </c>
       <c r="Y57">
         <v>277246875.2</v>
       </c>
       <c r="Z57">
         <v>-0.6</v>
       </c>
       <c r="AA57">
         <v>48741888.0</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
-        <v>38012312767000.0</v>
+        <v>37909826374000.0</v>
       </c>
       <c r="C58">
         <v>26454235292000.0</v>
       </c>
       <c r="D58">
         <v>8266225990413.0</v>
       </c>
       <c r="E58">
         <v>164089635000.0</v>
       </c>
       <c r="F58">
         <v>1379131000000.0</v>
       </c>
       <c r="G58">
         <v>878090000000.0</v>
       </c>
       <c r="H58">
         <v>566708513000.0</v>
       </c>
       <c r="I58">
         <v>508647302000.0</v>
       </c>
       <c r="J58">
         <v>422162798000.0</v>
       </c>
@@ -4888,51 +4888,51 @@
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
-        <v>7763585909000.0</v>
+        <v>7759335807000.0</v>
       </c>
       <c r="C60">
         <v>6063585599000.0</v>
       </c>
       <c r="D60">
         <v>2017729935650.0</v>
       </c>
       <c r="E60">
         <v>3207547932000.0</v>
       </c>
       <c r="F60">
         <v>302566000000.0</v>
       </c>
       <c r="G60">
         <v>179860000000.0</v>
       </c>
       <c r="H60">
         <v>97416521000.0</v>
       </c>
       <c r="I60">
         <v>56598875000.0</v>
       </c>
       <c r="J60">
         <v>64524836000.0</v>
       </c>
@@ -5962,111 +5962,111 @@
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
     </row>
     <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
-        <v>4940364972000.0</v>
+        <v>6015668895000.0</v>
       </c>
       <c r="C5">
         <v>4469363735000.0</v>
       </c>
       <c r="D5">
         <v>1939013725000.0</v>
       </c>
       <c r="E5">
         <v>1917246338000.0</v>
       </c>
       <c r="F5">
-        <v>1618754317000.0</v>
+        <v>3548564295000.0</v>
       </c>
       <c r="G5">
         <v>1618754316999.0</v>
       </c>
       <c r="H5">
         <v>1485066862000.0</v>
       </c>
       <c r="I5">
         <v>1307103555000.0</v>
       </c>
       <c r="J5">
         <v>1497971411000.0</v>
       </c>
       <c r="K5">
         <v>1282456643310.0</v>
       </c>
       <c r="L5">
-        <v>461651026000.0</v>
+        <v>2226392117.0</v>
       </c>
       <c r="M5">
         <v>337604673000.0</v>
       </c>
       <c r="N5">
         <v>1553619292000.0</v>
       </c>
       <c r="O5">
         <v>1553619292000.0</v>
       </c>
       <c r="P5">
         <v>182463609000.0</v>
       </c>
       <c r="Q5">
         <v>146318629000.0</v>
       </c>
       <c r="R5">
         <v>241202680000.0</v>
       </c>
       <c r="S5">
         <v>217183882999.0</v>
       </c>
       <c r="T5">
         <v>91174107000.0</v>
       </c>
       <c r="U5">
         <v>81885098999.0</v>
       </c>
       <c r="V5">
-        <v>270357224000.0</v>
+        <v>1455268277.0</v>
       </c>
       <c r="W5">
         <v>102286704000.0</v>
       </c>
       <c r="X5">
         <v>52288341999.0</v>
       </c>
       <c r="Y5">
         <v>48261913999.0</v>
       </c>
       <c r="Z5">
         <v>127799884000.0</v>
       </c>
       <c r="AA5">
         <v>60709468999.0</v>
       </c>
       <c r="AB5">
         <v>-480191000.0</v>
       </c>
       <c r="AC5">
         <v>44063999.0</v>
       </c>
       <c r="AD5">
         <v>14269000.0</v>
       </c>
@@ -6784,63 +6784,63 @@
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
     </row>
     <row r="10" spans="1:106">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
-        <v>6684443496000.0</v>
+        <v>6648382000000.0</v>
       </c>
       <c r="C10">
         <v>9070318651000.0</v>
       </c>
       <c r="D10">
         <v>8694159000000.0</v>
       </c>
       <c r="E10">
         <v>6074500000000.0</v>
       </c>
       <c r="F10">
-        <v>5575580000000.0</v>
+        <v>6161588760000.0</v>
       </c>
       <c r="G10">
         <v>3757799344000.0</v>
       </c>
       <c r="H10">
         <v>6095801000000.0</v>
       </c>
       <c r="I10">
         <v>2594258000000.0</v>
       </c>
       <c r="J10">
         <v>2171907000000.0</v>
       </c>
       <c r="K10">
         <v>-1926087947213.0</v>
       </c>
       <c r="L10">
         <v>740243000000.0</v>
       </c>
       <c r="M10">
         <v>548273000000.0</v>
       </c>
       <c r="N10">
         <v>495238000000.0</v>
       </c>
@@ -7214,63 +7214,63 @@
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
     </row>
     <row r="12" spans="1:106">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
-        <v>6684443496000.0</v>
+        <v>6648382000000.0</v>
       </c>
       <c r="C12">
         <v>9070318651000.0</v>
       </c>
       <c r="D12">
         <v>8694159000000.0</v>
       </c>
       <c r="E12">
         <v>6074500000000.0</v>
       </c>
       <c r="F12">
-        <v>5575580000000.0</v>
+        <v>9007604419000.0</v>
       </c>
       <c r="G12">
         <v>3757799344000.0</v>
       </c>
       <c r="H12">
         <v>6095801000000.0</v>
       </c>
       <c r="I12">
         <v>2594258000000.0</v>
       </c>
       <c r="J12">
         <v>2171907000000.0</v>
       </c>
       <c r="K12">
         <v>-1926087947213.0</v>
       </c>
       <c r="L12">
         <v>380755528000.0</v>
       </c>
       <c r="M12">
         <v>277751874000.0</v>
       </c>
       <c r="N12">
         <v>194497398000.0</v>
       </c>
@@ -7534,51 +7534,51 @@
       </c>
       <c r="CW12">
         <v>1489300055.0</v>
       </c>
       <c r="CX12">
         <v>1114200141.0</v>
       </c>
       <c r="CY12">
         <v>620068300.0</v>
       </c>
       <c r="CZ12">
         <v>873900000.0</v>
       </c>
       <c r="DA12">
         <v>625399895.0</v>
       </c>
       <c r="DB12">
         <v>637500243.0</v>
       </c>
     </row>
     <row r="13" spans="1:106">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
-        <v>1614966000.0</v>
+        <v>1606254000.0</v>
       </c>
       <c r="C13">
         <v>1605642000.0</v>
       </c>
       <c r="D13">
         <v>1606254000.0</v>
       </c>
       <c r="E13">
         <v>1606254000.0</v>
       </c>
       <c r="F13">
         <v>1606254000.0</v>
       </c>
       <c r="G13">
         <v>1588514000.0</v>
       </c>
       <c r="H13">
         <v>1474692000.0</v>
       </c>
       <c r="I13">
         <v>1474692000.0</v>
       </c>
       <c r="J13">
         <v>3314774000000.0</v>
       </c>
@@ -7594,51 +7594,51 @@
       <c r="N13">
         <v>1474692000.0</v>
       </c>
       <c r="O13">
         <v>609345000000.0</v>
       </c>
       <c r="P13">
         <v>1474692000.0</v>
       </c>
       <c r="Q13">
         <v>1474692000.0</v>
       </c>
       <c r="R13">
         <v>1474692000.0</v>
       </c>
       <c r="S13">
         <v>1474692000.0</v>
       </c>
       <c r="T13">
         <v>1474692000.0</v>
       </c>
       <c r="U13">
         <v>1474692000.0</v>
       </c>
       <c r="V13">
-        <v>1474692000.0</v>
+        <v>16031892.0</v>
       </c>
       <c r="W13">
         <v>1474692000.0</v>
       </c>
       <c r="X13">
         <v>1426765000.0</v>
       </c>
       <c r="Y13">
         <v>1426765000.0</v>
       </c>
       <c r="Z13">
         <v>1426765000.0</v>
       </c>
       <c r="AA13">
         <v>1426765000.0</v>
       </c>
       <c r="AB13">
         <v>1426765000.0</v>
       </c>
       <c r="AC13">
         <v>1426765000.0</v>
       </c>
       <c r="AD13">
         <v>1426765000.0</v>
       </c>
@@ -7804,51 +7804,51 @@
         <v>1094059030.0</v>
       </c>
       <c r="CR13"/>
       <c r="CS13">
         <v>1092406281.0</v>
       </c>
       <c r="CT13"/>
       <c r="CU13">
         <v>1092406281.6</v>
       </c>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13">
         <v>1092404352.0</v>
       </c>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
     </row>
     <row r="14" spans="1:106">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
-        <v>28122000.0</v>
+        <v>160625400.0</v>
       </c>
       <c r="C14">
         <v>160625400.0</v>
       </c>
       <c r="D14">
         <v>160625400.0</v>
       </c>
       <c r="E14">
         <v>160625400.0</v>
       </c>
       <c r="F14">
         <v>160625400.0</v>
       </c>
       <c r="G14">
         <v>150828000.0</v>
       </c>
       <c r="H14">
         <v>147986100.0</v>
       </c>
       <c r="I14">
         <v>147986100.0</v>
       </c>
       <c r="J14">
         <v>147986100.0</v>
       </c>
@@ -8827,51 +8827,53 @@
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
     </row>
     <row r="20" spans="1:106">
       <c r="A20" t="s">
         <v>45</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>405165000000.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>197624000.0</v>
       </c>
       <c r="I20">
         <v>176244000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>559000.0</v>
       </c>
       <c r="M20">
         <v>525000.0</v>
       </c>
       <c r="N20">
         <v>369000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
@@ -9086,51 +9088,51 @@
       <c r="CP20"/>
       <c r="CQ20">
         <v>50226000.0</v>
       </c>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20">
         <v>53304000.0</v>
       </c>
       <c r="CU20">
         <v>127219000.0</v>
       </c>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
     </row>
     <row r="21" spans="1:106">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
-        <v>407362187000.0</v>
+        <v>381323558000.0</v>
       </c>
       <c r="C21">
         <v>381178389000.0</v>
       </c>
       <c r="D21">
         <v>354118408000.0</v>
       </c>
       <c r="E21">
         <v>340972663000.0</v>
       </c>
       <c r="F21">
         <v>322034800000.0</v>
       </c>
       <c r="G21">
         <v>304486250000.0</v>
       </c>
       <c r="H21">
         <v>244850434000.0</v>
       </c>
       <c r="I21">
         <v>221207100000.0</v>
       </c>
       <c r="J21">
         <v>189757000000.0</v>
       </c>
@@ -9542,63 +9544,63 @@
         <v>9692000.0</v>
       </c>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22">
         <v>17213000.0</v>
       </c>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
     </row>
     <row r="23" spans="1:106">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
-        <v>45400089170000.0</v>
+        <v>45155163000000.0</v>
       </c>
       <c r="C23">
         <v>45779144019000.0</v>
       </c>
       <c r="D23">
         <v>41995959000000.0</v>
       </c>
       <c r="E23">
         <v>37695833013000.0</v>
       </c>
       <c r="F23">
-        <v>28849486000000.0</v>
+        <v>34813628193000.0</v>
       </c>
       <c r="G23">
         <v>32725208588000.0</v>
       </c>
       <c r="H23">
         <v>23118651000000.0</v>
       </c>
       <c r="I23">
         <v>17447117000000.0</v>
       </c>
       <c r="J23">
         <v>13352636270000.0</v>
       </c>
       <c r="K23">
         <v>10283955926063.0</v>
       </c>
       <c r="L23">
         <v>6266279000000.0</v>
       </c>
       <c r="M23">
         <v>4858914000000.0</v>
       </c>
       <c r="N23">
         <v>3799707000000.0</v>
       </c>
@@ -10586,63 +10588,63 @@
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
     </row>
     <row r="28" spans="1:106">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>-3418981857000.0</v>
+        <v>-3400537000000.0</v>
       </c>
       <c r="C28">
         <v>-5425039709000.0</v>
       </c>
       <c r="D28">
         <v>-5969861000000.0</v>
       </c>
       <c r="E28">
         <v>-3851270000000.0</v>
       </c>
       <c r="F28">
-        <v>-4219387000000.0</v>
+        <v>-4143237273000.0</v>
       </c>
       <c r="G28">
         <v>-203145074000.0</v>
       </c>
       <c r="H28">
         <v>-5389484000000.0</v>
       </c>
       <c r="I28">
         <v>-2018119000000.0</v>
       </c>
       <c r="J28">
         <v>-1631810000000.0</v>
       </c>
       <c r="K28">
         <v>2418076906838.0</v>
       </c>
       <c r="L28">
         <v>-490277000000.0</v>
       </c>
       <c r="M28">
         <v>-356549000000.0</v>
       </c>
       <c r="N28">
         <v>-329234000000.0</v>
       </c>
@@ -11060,59 +11062,59 @@
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
     </row>
     <row r="30" spans="1:106">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
-        <v>1146427425000.0</v>
+        <v>7939665356000.0</v>
       </c>
       <c r="C30">
         <v>947062761000.0</v>
       </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
-        <v>7233255336000.0</v>
+        <v>5170216592000.0</v>
       </c>
       <c r="G30">
         <v>474650687000.0</v>
       </c>
       <c r="H30">
         <v>1190517124000.0</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>1022167841000.0</v>
       </c>
       <c r="K30">
         <v>167597009000.0</v>
       </c>
       <c r="L30"/>
       <c r="M30">
         <v>49266464000.0</v>
       </c>
       <c r="N30">
         <v>54658897000.0</v>
       </c>
       <c r="O30">
         <v>166990268000.0</v>
       </c>
       <c r="P30">
@@ -11650,63 +11652,63 @@
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
     </row>
     <row r="33" spans="1:106">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
-        <v>38715645674000.0</v>
+        <v>38506781000000.0</v>
       </c>
       <c r="C33">
         <v>28419090853000.0</v>
       </c>
       <c r="D33">
         <v>33301800000000.0</v>
       </c>
       <c r="E33">
         <v>31621552000000.0</v>
       </c>
       <c r="F33">
-        <v>23273906000000.0</v>
+        <v>20635807182000.0</v>
       </c>
       <c r="G33">
         <v>28967409244000.0</v>
       </c>
       <c r="H33">
         <v>15036995419000.0</v>
       </c>
       <c r="I33">
         <v>14852859000000.0</v>
       </c>
       <c r="J33">
         <v>11180818000000.0</v>
       </c>
       <c r="K33">
         <v>6779218052106.0</v>
       </c>
       <c r="L33">
         <v>5885523308000.0</v>
       </c>
       <c r="M33">
         <v>4581160389000.0</v>
       </c>
       <c r="N33">
         <v>3605207568000.0</v>
       </c>
@@ -12094,63 +12096,63 @@
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
     </row>
     <row r="35" spans="1:106">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
-        <v>36764455316000.0</v>
+        <v>10988636000000.0</v>
       </c>
       <c r="C35">
         <v>8307286855000.0</v>
       </c>
       <c r="D35">
         <v>10362748000000.0</v>
       </c>
       <c r="E35">
         <v>9200338000000.0</v>
       </c>
       <c r="F35">
-        <v>28118843404000.0</v>
+        <v>7380906636000.0</v>
       </c>
       <c r="G35">
         <v>26003823040000.0</v>
       </c>
       <c r="H35">
         <v>18667559857000.0</v>
       </c>
       <c r="I35">
         <v>13642977840000.0</v>
       </c>
       <c r="J35">
         <v>540097000000.0</v>
       </c>
       <c r="K35">
         <v>7649009492714.0</v>
       </c>
       <c r="L35">
         <v>4883242003000.0</v>
       </c>
       <c r="M35">
         <v>3880715589000.0</v>
       </c>
       <c r="N35">
         <v>2989347712000.0</v>
       </c>
@@ -12410,63 +12412,63 @@
       <c r="CV35"/>
       <c r="CW35">
         <v>-0.7</v>
       </c>
       <c r="CX35">
         <v>-0.8</v>
       </c>
       <c r="CY35">
         <v>-0.2</v>
       </c>
       <c r="CZ35">
         <v>1298500000.0</v>
       </c>
       <c r="DA35">
         <v>-0.8</v>
       </c>
       <c r="DB35">
         <v>-0.6</v>
       </c>
     </row>
     <row r="36" spans="1:106">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>1227743481000.0</v>
+        <v>1210653000000.0</v>
       </c>
       <c r="C36">
         <v>7801043493000.0</v>
       </c>
       <c r="D36">
         <v>916042000000.0</v>
       </c>
       <c r="E36">
         <v>845108000000.0</v>
       </c>
       <c r="F36">
-        <v>562817200000.0</v>
+        <v>3654816986000.0</v>
       </c>
       <c r="G36">
         <v>27667402177000.0</v>
       </c>
       <c r="H36">
         <v>1501310758000.0</v>
       </c>
       <c r="I36">
         <v>327746587000.0</v>
       </c>
       <c r="J36">
         <v>384308000000.0</v>
       </c>
       <c r="K36">
         <v>714994378936.0</v>
       </c>
       <c r="L36">
         <v>5574351837000.0</v>
       </c>
       <c r="M36">
         <v>4347677389000.0</v>
       </c>
       <c r="N36">
         <v>3419070568000.0</v>
       </c>
@@ -13166,59 +13168,59 @@
       </c>
       <c r="CW38">
         <v>13923599501.0</v>
       </c>
       <c r="CX38">
         <v>15105797264.0</v>
       </c>
       <c r="CY38">
         <v>16124514434.0</v>
       </c>
       <c r="CZ38">
         <v>16367800000.0</v>
       </c>
       <c r="DA38">
         <v>15455699243.0</v>
       </c>
       <c r="DB38">
         <v>14780499803.0</v>
       </c>
     </row>
     <row r="39" spans="1:106">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
-        <v>-1146427425000.0</v>
+        <v>53165083000.0</v>
       </c>
       <c r="C39">
         <v>7342671754000.0</v>
       </c>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39">
-        <v>-7233255336000.0</v>
+        <v>3098749763000.0</v>
       </c>
       <c r="G39"/>
       <c r="H39">
         <v>652083353000.0</v>
       </c>
       <c r="I39">
         <v>4063732909780.0</v>
       </c>
       <c r="J39">
         <v>4516336481680.0</v>
       </c>
       <c r="K39">
         <v>3504737873957.0</v>
       </c>
       <c r="L39">
         <v>1529553443044.0</v>
       </c>
       <c r="M39">
         <v>917865617022.0</v>
       </c>
       <c r="N39">
         <v>723586490692.0</v>
       </c>
       <c r="O39">
         <v>1000000.0</v>
@@ -13478,93 +13480,93 @@
       </c>
       <c r="CW39">
         <v>-2753999572.5</v>
       </c>
       <c r="CX39">
         <v>-4614999261.6</v>
       </c>
       <c r="CY39">
         <v>-6158536550.4</v>
       </c>
       <c r="CZ39">
         <v>-4633600000.0</v>
       </c>
       <c r="DA39">
         <v>-4829699866.8</v>
       </c>
       <c r="DB39">
         <v>-4403599596.0</v>
       </c>
     </row>
     <row r="40" spans="1:106">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>-2991915693000.0</v>
+        <v>25577481000000.0</v>
       </c>
       <c r="C40">
         <v>26602750051000.0</v>
       </c>
       <c r="D40">
         <v>24540641000000.0</v>
       </c>
       <c r="E40">
         <v>21568235000000.0</v>
       </c>
       <c r="F40">
-        <v>17573750817000.0</v>
+        <v>20348729001000.0</v>
       </c>
       <c r="G40">
         <v>645314382000.0</v>
       </c>
       <c r="H40">
         <v>-234865666000.0</v>
       </c>
       <c r="I40">
         <v>8739435000000.0</v>
       </c>
       <c r="J40">
         <v>6718995000000.0</v>
       </c>
       <c r="K40">
         <v>284010148120.0</v>
       </c>
       <c r="L40">
         <v>37199599564.0</v>
       </c>
       <c r="M40">
-        <v>84580495000.0</v>
+        <v>3083376495000.0</v>
       </c>
       <c r="N40">
-        <v>50431749000.0</v>
+        <v>2342518749000.0</v>
       </c>
       <c r="O40">
         <v>-327847707000.0</v>
       </c>
       <c r="P40">
-        <v>33350803000.0</v>
+        <v>32574194366.0</v>
       </c>
       <c r="Q40">
         <v>20590775000.0</v>
       </c>
       <c r="R40">
         <v>76381000.0</v>
       </c>
       <c r="S40">
         <v>54409827000.0</v>
       </c>
       <c r="T40">
         <v>29163844000.0</v>
       </c>
       <c r="U40">
         <v>26884086000.0</v>
       </c>
       <c r="V40">
         <v>21002843000.0</v>
       </c>
       <c r="W40">
         <v>27606785000.0</v>
       </c>
       <c r="X40">
         <v>614983000000.0</v>
       </c>
@@ -14058,111 +14060,111 @@
       <c r="CT41">
         <v>993111000.0</v>
       </c>
       <c r="CU41">
         <v>1699638000.0</v>
       </c>
       <c r="CV41">
         <v>1802421000.0</v>
       </c>
       <c r="CW41">
         <v>2458783000.0</v>
       </c>
       <c r="CX41">
         <v>3623727000.0</v>
       </c>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
     </row>
     <row r="42" spans="1:106">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
-        <v>3439405250390.0</v>
+        <v>8589046000000.0</v>
       </c>
       <c r="C42">
         <v>3125572872000.0</v>
       </c>
       <c r="D42">
         <v>797658490000.0</v>
       </c>
       <c r="E42">
         <v>797658490000.0</v>
       </c>
       <c r="F42">
-        <v>797658490000.0</v>
+        <v>2579300377000.0</v>
       </c>
       <c r="G42">
         <v>697387566001.0</v>
       </c>
       <c r="H42">
         <v>17281187000.0</v>
       </c>
       <c r="I42">
         <v>17281187000.0</v>
       </c>
       <c r="J42">
         <v>733801130000.0</v>
       </c>
       <c r="K42">
         <v>733720749425.0</v>
       </c>
       <c r="L42">
         <v>1257485308000.0</v>
       </c>
       <c r="M42">
         <v>18755747002.0</v>
       </c>
       <c r="N42">
         <v>759926000000.0</v>
       </c>
       <c r="O42">
         <v>733801130000.0</v>
       </c>
       <c r="P42">
         <v>17281187000.0</v>
       </c>
       <c r="Q42">
         <v>17281187000.0</v>
       </c>
       <c r="R42">
         <v>148928955000.0</v>
       </c>
       <c r="S42">
         <v>230932321000.0</v>
       </c>
       <c r="T42">
         <v>266406000000.0</v>
       </c>
       <c r="U42">
         <v>235215000000.0</v>
       </c>
       <c r="V42">
-        <v>205416000000.0</v>
+        <v>206386064053.0</v>
       </c>
       <c r="W42">
         <v>116003386999.0</v>
       </c>
       <c r="X42">
         <v>154944000000.0</v>
       </c>
       <c r="Y42">
         <v>141014552000.0</v>
       </c>
       <c r="Z42">
         <v>126741877000.0</v>
       </c>
       <c r="AA42">
         <v>68753300000.0</v>
       </c>
       <c r="AB42">
         <v>84855165000.0</v>
       </c>
       <c r="AC42">
         <v>12421961000.0</v>
       </c>
       <c r="AD42">
         <v>10951132000.0</v>
       </c>
@@ -14892,63 +14894,63 @@
         <v>1109017064.17</v>
       </c>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45">
         <v>541999794.6</v>
       </c>
       <c r="CW45">
         <v>530199974.7</v>
       </c>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45">
         <v>505000000.0</v>
       </c>
       <c r="DA45">
         <v>482099560.8</v>
       </c>
       <c r="DB45"/>
     </row>
     <row r="46" spans="1:106">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
-        <v>1309743856000.0</v>
+        <v>1302678000000.0</v>
       </c>
       <c r="C46">
         <v>1097748932000.0</v>
       </c>
       <c r="D46">
         <v>1170111000000.0</v>
       </c>
       <c r="E46">
         <v>1129992000000.0</v>
       </c>
       <c r="F46">
-        <v>1015601000000.0</v>
+        <v>1099591051000.0</v>
       </c>
       <c r="G46">
         <v>995520817000.0</v>
       </c>
       <c r="H46">
         <v>736738000000.0</v>
       </c>
       <c r="I46">
         <v>654742413000.0</v>
       </c>
       <c r="J46">
         <v>543306000000.0</v>
       </c>
       <c r="K46">
         <v>355220245911.0</v>
       </c>
       <c r="L46">
         <v>234522471000.0</v>
       </c>
       <c r="M46">
         <v>174851000000.0</v>
       </c>
       <c r="N46">
         <v>139791000000.0</v>
       </c>
@@ -15458,111 +15460,111 @@
       <c r="CP47"/>
       <c r="CQ47">
         <v>168167000.0</v>
       </c>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47">
         <v>123446000.0</v>
       </c>
       <c r="CU47">
         <v>285035000.0</v>
       </c>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
     </row>
     <row r="48" spans="1:106">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
-        <v>253909849000.0</v>
+        <v>-1383512214000.0</v>
       </c>
       <c r="C48">
         <v>169999739000.0</v>
       </c>
       <c r="D48">
         <v>4354024075000.0</v>
       </c>
       <c r="E48">
         <v>4210706321000.0</v>
       </c>
       <c r="F48">
-        <v>4222746857000.0</v>
+        <v>620695460000.0</v>
       </c>
       <c r="G48">
         <v>3758171819000.0</v>
       </c>
       <c r="H48">
         <v>2947193942000.0</v>
       </c>
       <c r="I48">
         <v>2478188423000.0</v>
       </c>
       <c r="J48">
         <v>-216091964000.0</v>
       </c>
       <c r="K48">
         <v>1280391822000.0</v>
       </c>
       <c r="L48">
         <v>778552808000.0</v>
       </c>
       <c r="M48">
         <v>537255580000.0</v>
       </c>
       <c r="N48">
         <v>-393013302000.0</v>
       </c>
       <c r="O48">
         <v>-174777575000.0</v>
       </c>
       <c r="P48">
         <v>299019737000.0</v>
       </c>
       <c r="Q48">
         <v>235965266000.0</v>
       </c>
       <c r="R48">
         <v>-89040327000.0</v>
       </c>
       <c r="S48">
         <v>353438925000.0</v>
       </c>
       <c r="T48">
         <v>156475631000.0</v>
       </c>
       <c r="U48">
         <v>134574164000.0</v>
       </c>
       <c r="V48">
-        <v>-116352170000.0</v>
+        <v>-208212402.0</v>
       </c>
       <c r="W48">
         <v>150440550000.0</v>
       </c>
       <c r="X48">
         <v>90277770000.0</v>
       </c>
       <c r="Y48">
         <v>80374741000.0</v>
       </c>
       <c r="Z48">
         <v>-45679165000.0</v>
       </c>
       <c r="AA48">
         <v>79213418000.0</v>
       </c>
       <c r="AB48">
         <v>72477268000.0</v>
       </c>
       <c r="AC48">
         <v>60896334000.0</v>
       </c>
       <c r="AD48">
         <v>51317004000.0</v>
       </c>
@@ -16020,51 +16022,51 @@
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
     </row>
     <row r="51" spans="1:106">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>3265461639000.0</v>
+        <v>3247845000000.0</v>
       </c>
       <c r="C51">
         <v>3645278942000.0</v>
       </c>
       <c r="D51">
         <v>2724298000000.0</v>
       </c>
       <c r="E51">
         <v>2223230000000.0</v>
       </c>
       <c r="F51">
         <v>2018351487000.0</v>
       </c>
       <c r="G51">
         <v>3554654270000.0</v>
       </c>
       <c r="H51">
         <v>787365606000.0</v>
       </c>
       <c r="I51">
         <v>576139000000.0</v>
       </c>
       <c r="J51">
         <v>540097000000.0</v>
       </c>
@@ -16338,51 +16340,51 @@
       <c r="CV51"/>
       <c r="CW51">
         <v>1027400249.0</v>
       </c>
       <c r="CX51">
         <v>1243800280.0</v>
       </c>
       <c r="CY51">
         <v>1384898611.0</v>
       </c>
       <c r="CZ51">
         <v>1298500000.0</v>
       </c>
       <c r="DA51">
         <v>1255899769.0</v>
       </c>
       <c r="DB51">
         <v>1239400047.0</v>
       </c>
     </row>
     <row r="52" spans="1:106">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
-        <v>2991915693000.0</v>
+        <v>677097037000.0</v>
       </c>
       <c r="C52">
         <v>3102275861000.0</v>
       </c>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52">
         <v>111695652000.0</v>
       </c>
       <c r="G52"/>
       <c r="H52">
         <v>43568267000.0</v>
       </c>
       <c r="I52"/>
       <c r="J52">
         <v>430798055173.0</v>
       </c>
       <c r="K52">
         <v>333206349578.0</v>
       </c>
       <c r="L52">
         <v>238228200888.0</v>
       </c>
       <c r="M52">
         <v>124107364084.0</v>
@@ -16854,63 +16856,63 @@
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
     </row>
     <row r="55" spans="1:106">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
-        <v>45400089170000.0</v>
+        <v>45155163000000.0</v>
       </c>
       <c r="C55">
         <v>45779144019000.0</v>
       </c>
       <c r="D55">
         <v>41995959000000.0</v>
       </c>
       <c r="E55">
         <v>37696052000000.0</v>
       </c>
       <c r="F55">
-        <v>28849486000000.0</v>
+        <v>34813628193000.0</v>
       </c>
       <c r="G55">
         <v>32725208588000.0</v>
       </c>
       <c r="H55">
         <v>22975396896000.0</v>
       </c>
       <c r="I55">
         <v>17447117000000.0</v>
       </c>
       <c r="J55">
         <v>13352725000000.0</v>
       </c>
       <c r="K55">
         <v>10283955926063.0</v>
       </c>
       <c r="L55">
         <v>6266279000000.0</v>
       </c>
       <c r="M55">
         <v>4858914000000.0</v>
       </c>
       <c r="N55">
         <v>3799707000000.0</v>
       </c>
@@ -17174,63 +17176,63 @@
       </c>
       <c r="CW55">
         <v>15412899555.0</v>
       </c>
       <c r="CX55">
         <v>16219997404.0</v>
       </c>
       <c r="CY55">
         <v>16744582732.0</v>
       </c>
       <c r="CZ55">
         <v>16367800000.0</v>
       </c>
       <c r="DA55">
         <v>16081099136.0</v>
       </c>
       <c r="DB55">
         <v>15418000045.0</v>
       </c>
     </row>
     <row r="56" spans="1:106">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
-        <v>6684443496000.0</v>
+        <v>6648382000000.0</v>
       </c>
       <c r="C56">
         <v>17360053166000.0</v>
       </c>
       <c r="D56">
         <v>8694159000000.0</v>
       </c>
       <c r="E56">
         <v>6074500000000.0</v>
       </c>
       <c r="F56">
-        <v>5575580000000.0</v>
+        <v>14177821011000.0</v>
       </c>
       <c r="G56">
         <v>3757799344000.0</v>
       </c>
       <c r="H56">
         <v>7938401477000.0</v>
       </c>
       <c r="I56">
         <v>2594258000000.0</v>
       </c>
       <c r="J56">
         <v>2171907000000.0</v>
       </c>
       <c r="K56">
         <v>3504737873957.0</v>
       </c>
       <c r="L56">
         <v>380755528000.0</v>
       </c>
       <c r="M56">
         <v>277751874000.0</v>
       </c>
       <c r="N56">
         <v>194497398000.0</v>
       </c>
@@ -17494,69 +17496,69 @@
       </c>
       <c r="CW56">
         <v>1489300054.0</v>
       </c>
       <c r="CX56">
         <v>1114200140.0</v>
       </c>
       <c r="CY56">
         <v>620068299.0</v>
       </c>
       <c r="CZ56">
         <v>873900000.0</v>
       </c>
       <c r="DA56">
         <v>625399894.0</v>
       </c>
       <c r="DB56">
         <v>637500243.0</v>
       </c>
     </row>
     <row r="57" spans="1:106">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
-        <v>29705025912000.0</v>
+        <v>25577481000000.0</v>
       </c>
       <c r="C57">
         <v>29705025912000.0</v>
       </c>
       <c r="D57">
         <v>24540641000000.0</v>
       </c>
       <c r="E57">
         <v>21568235000000.0</v>
       </c>
       <c r="F57">
-        <v>17907358000000.0</v>
+        <v>20682336184000.0</v>
       </c>
       <c r="G57">
         <v>645314382000.0</v>
       </c>
       <c r="H57">
-        <v>750547853000.0</v>
+        <v>13857529882000.0</v>
       </c>
       <c r="I57">
         <v>8739435000000.0</v>
       </c>
       <c r="J57">
         <v>6718995000000.0</v>
       </c>
       <c r="K57">
         <v>617216497698.0</v>
       </c>
       <c r="L57">
         <v>124077038000.0</v>
       </c>
       <c r="M57">
         <v>84580495000.0</v>
       </c>
       <c r="N57">
         <v>50431749000.0</v>
       </c>
       <c r="O57">
         <v>2141978000000.0</v>
       </c>
       <c r="P57">
         <v>33350803000.0</v>
       </c>
@@ -17794,63 +17796,63 @@
       <c r="CR57"/>
       <c r="CS57">
         <v>-0.6</v>
       </c>
       <c r="CT57"/>
       <c r="CU57">
         <v>97687840.0</v>
       </c>
       <c r="CV57">
         <v>-0.1</v>
       </c>
       <c r="CW57"/>
       <c r="CX57"/>
       <c r="CY57">
         <v>48741888.0</v>
       </c>
       <c r="CZ57"/>
       <c r="DA57"/>
       <c r="DB57"/>
     </row>
     <row r="58" spans="1:106">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
-        <v>36764455316000.0</v>
+        <v>36566117000000.0</v>
       </c>
       <c r="C58">
         <v>38012312767000.0</v>
       </c>
       <c r="D58">
         <v>34903389000000.0</v>
       </c>
       <c r="E58">
         <v>30768573000000.0</v>
       </c>
       <c r="F58">
-        <v>23361876000000.0</v>
+        <v>28063242820000.0</v>
       </c>
       <c r="G58">
         <v>26649137422000.0</v>
       </c>
       <c r="H58">
         <v>18667560000000.0</v>
       </c>
       <c r="I58">
         <v>13642978000000.0</v>
       </c>
       <c r="J58">
         <v>10037951000000.0</v>
       </c>
       <c r="K58">
         <v>8266225990413.0</v>
       </c>
       <c r="L58">
         <v>5007319000000.0</v>
       </c>
       <c r="M58">
         <v>3965298000000.0</v>
       </c>
       <c r="N58">
         <v>3039781000000.0</v>
       </c>
@@ -18240,63 +18242,63 @@
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
     </row>
     <row r="60" spans="1:106">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
-        <v>8635633854000.0</v>
+        <v>8589046000000.0</v>
       </c>
       <c r="C60">
         <v>7766542600000.0</v>
       </c>
       <c r="D60">
         <v>7092570000000.0</v>
       </c>
       <c r="E60">
         <v>6927260013000.0</v>
       </c>
       <c r="F60">
-        <v>5487610000000.0</v>
+        <v>6750166386000.0</v>
       </c>
       <c r="G60">
         <v>6075902216000.0</v>
       </c>
       <c r="H60">
         <v>4451091000000.0</v>
       </c>
       <c r="I60">
         <v>3804139000000.0</v>
       </c>
       <c r="J60">
         <v>3314774000000.0</v>
       </c>
       <c r="K60">
         <v>2017651923197.0</v>
       </c>
       <c r="L60">
         <v>1258960000000.0</v>
       </c>
       <c r="M60">
         <v>893616000000.0</v>
       </c>
       <c r="N60">
         <v>759926000000.0</v>
       </c>
@@ -21785,78 +21787,78 @@
       <c r="AF3">
         <v>295434000.0</v>
       </c>
       <c r="AG3">
         <v>279910000.0</v>
       </c>
       <c r="AH3">
         <v>257481000.0</v>
       </c>
       <c r="AI3">
         <v>-12774076000.0</v>
       </c>
       <c r="AJ3">
         <v>274457000.0</v>
       </c>
       <c r="AK3">
         <v>268760000.0</v>
       </c>
       <c r="AL3">
         <v>234037000.0</v>
       </c>
       <c r="AM3">
         <v>-2938747000.0</v>
       </c>
       <c r="AN3">
-        <v>-2533411000.0</v>
+        <v>80591000.0</v>
       </c>
       <c r="AO3">
-        <v>-2164025000.0</v>
+        <v>71948000.0</v>
       </c>
       <c r="AP3">
         <v>62813000.0</v>
       </c>
       <c r="AQ3">
         <v>-2358262000.0</v>
       </c>
       <c r="AR3">
-        <v>-2105446000.0</v>
+        <v>59116000.0</v>
       </c>
       <c r="AS3">
-        <v>-1656919000.0</v>
+        <v>53859000.0</v>
       </c>
       <c r="AT3">
         <v>48738000.0</v>
       </c>
       <c r="AU3">
         <v>-1401651000.0</v>
       </c>
       <c r="AV3">
-        <v>-1539184000.0</v>
+        <v>46600000.0</v>
       </c>
       <c r="AW3">
-        <v>-1148092000.0</v>
+        <v>43832000.0</v>
       </c>
       <c r="AX3">
         <v>40914000.0</v>
       </c>
       <c r="AY3">
         <v>-1092347000.0</v>
       </c>
       <c r="AZ3">
         <v>39500000.0</v>
       </c>
       <c r="BA3">
         <v>37900000.0</v>
       </c>
       <c r="BB3">
         <v>35300000.0</v>
       </c>
       <c r="BC3">
         <v>35262000.0</v>
       </c>
       <c r="BD3">
         <v>29000000.0</v>
       </c>
       <c r="BE3">
         <v>74089000.0</v>
       </c>
@@ -22289,78 +22291,78 @@
       <c r="AF5">
         <v>6303000000.0</v>
       </c>
       <c r="AG5">
         <v>4067000000.0</v>
       </c>
       <c r="AH5">
         <v>4475972000.0</v>
       </c>
       <c r="AI5">
         <v>8597881000.0</v>
       </c>
       <c r="AJ5">
         <v>3885117000.0</v>
       </c>
       <c r="AK5">
         <v>3125414000.0</v>
       </c>
       <c r="AL5">
         <v>2756489000.0</v>
       </c>
       <c r="AM5">
         <v>-91593000.0</v>
       </c>
       <c r="AN5">
-        <v>2482922000.0</v>
+        <v>2483000000.0</v>
       </c>
       <c r="AO5">
-        <v>2121983000.0</v>
+        <v>2183000000.0</v>
       </c>
       <c r="AP5">
         <v>2226000000.0</v>
       </c>
       <c r="AQ5">
         <v>5386287000.0</v>
       </c>
       <c r="AR5">
-        <v>1921977000.0</v>
+        <v>2024000000.0</v>
       </c>
       <c r="AS5">
-        <v>1492211000.0</v>
+        <v>1558000000.0</v>
       </c>
       <c r="AT5">
         <v>2009092000.0</v>
       </c>
       <c r="AU5">
         <v>1624009000.0</v>
       </c>
       <c r="AV5">
-        <v>1552573000.0</v>
+        <v>1622000000.0</v>
       </c>
       <c r="AW5">
-        <v>1097196000.0</v>
+        <v>1144000000.0</v>
       </c>
       <c r="AX5">
         <v>1425018000.0</v>
       </c>
       <c r="AY5">
         <v>2599973000.0</v>
       </c>
       <c r="AZ5">
         <v>922800000.0</v>
       </c>
       <c r="BA5">
         <v>686000000.0</v>
       </c>
       <c r="BB5">
         <v>563300000.0</v>
       </c>
       <c r="BC5">
         <v>512166000.0</v>
       </c>
       <c r="BD5">
         <v>559500000.0</v>
       </c>
       <c r="BE5">
         <v>518456000.0</v>
       </c>
@@ -22597,129 +22599,129 @@
       <c r="AF6">
         <v>6598434000.0</v>
       </c>
       <c r="AG6">
         <v>4346910000.0</v>
       </c>
       <c r="AH6">
         <v>4733453000.0</v>
       </c>
       <c r="AI6">
         <v>8753897000.0</v>
       </c>
       <c r="AJ6">
         <v>4159574000.0</v>
       </c>
       <c r="AK6">
         <v>3394174000.0</v>
       </c>
       <c r="AL6">
         <v>2990526000.0</v>
       </c>
       <c r="AM6">
         <v>-3030340000.0</v>
       </c>
       <c r="AN6">
-        <v>2483000000.0</v>
+        <v>2563591000.0</v>
       </c>
       <c r="AO6">
-        <v>2183000000.0</v>
+        <v>2254948000.0</v>
       </c>
       <c r="AP6">
         <v>2288813000.0</v>
       </c>
       <c r="AQ6">
         <v>5448707000.0</v>
       </c>
       <c r="AR6">
-        <v>2024000000.0</v>
+        <v>2083116000.0</v>
       </c>
       <c r="AS6">
-        <v>1558000000.0</v>
+        <v>1611859000.0</v>
       </c>
       <c r="AT6">
         <v>2057830000.0</v>
       </c>
       <c r="AU6">
         <v>1672747000.0</v>
       </c>
       <c r="AV6">
-        <v>1622000000.0</v>
+        <v>1668600000.0</v>
       </c>
       <c r="AW6">
-        <v>1144000000.0</v>
+        <v>1187832000.0</v>
       </c>
       <c r="AX6">
         <v>1465932000.0</v>
       </c>
       <c r="AY6">
         <v>2640173000.0</v>
       </c>
       <c r="AZ6">
         <v>962300000.0</v>
       </c>
       <c r="BA6">
         <v>723900000.0</v>
       </c>
       <c r="BB6">
         <v>597700000.0</v>
       </c>
       <c r="BC6">
         <v>547428000.0</v>
       </c>
       <c r="BD6">
         <v>639700000.0</v>
       </c>
       <c r="BE6">
         <v>592545000.0</v>
       </c>
       <c r="BF6">
         <v>796827000.0</v>
       </c>
       <c r="BG6">
         <v>554901000.0</v>
       </c>
       <c r="BH6">
         <v>522100000.0</v>
       </c>
       <c r="BI6">
         <v>382734000.0</v>
       </c>
       <c r="BJ6">
         <v>675600000.0</v>
       </c>
       <c r="BK6">
         <v>384835000.0</v>
       </c>
       <c r="BL6">
         <v>91100000.0</v>
       </c>
       <c r="BM6">
         <v>129665000.0</v>
       </c>
       <c r="BN6">
-        <v>77116000.0</v>
+        <v>9116000.0</v>
       </c>
       <c r="BO6">
         <v>457038000.0</v>
       </c>
       <c r="BP6">
         <v>40100000.0</v>
       </c>
       <c r="BQ6">
         <v>93418000.0</v>
       </c>
       <c r="BR6">
         <v>46783538.0</v>
       </c>
       <c r="BS6">
         <v>46783538.67</v>
       </c>
       <c r="BT6">
         <v>91737115.0</v>
       </c>
       <c r="BU6">
         <v>58130159.0</v>
       </c>
       <c r="BV6">
         <v>61638071.0</v>
       </c>
@@ -30651,57 +30653,57 @@
       </c>
       <c r="V14">
         <v>219580572.0</v>
       </c>
       <c r="W14">
         <v>237128290.0</v>
       </c>
       <c r="X14">
         <v>232723956.0</v>
       </c>
       <c r="Y14">
         <v>232723956.2</v>
       </c>
       <c r="Z14">
         <v>81979715.0</v>
       </c>
       <c r="AA14">
         <v>33955584.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>211</v>
       </c>
       <c r="B15">
-        <v>-383458633000.0</v>
+        <v>383458633000.0</v>
       </c>
       <c r="C15">
-        <v>-614943495000.0</v>
+        <v>614943495000.0</v>
       </c>
       <c r="D15">
-        <v>-179275944000.0</v>
+        <v>179275944000.0</v>
       </c>
       <c r="E15">
         <v>25173651000.0</v>
       </c>
       <c r="F15">
         <v>1925903000.0</v>
       </c>
       <c r="G15">
         <v>2036403000.0</v>
       </c>
       <c r="H15">
         <v>2000000000.0</v>
       </c>
       <c r="I15">
         <v>2487237000.0</v>
       </c>
       <c r="J15">
         <v>859184000.0</v>
       </c>
       <c r="K15">
         <v>150000000.0</v>
       </c>
       <c r="L15">
         <v>100000000.0</v>
       </c>
@@ -31084,51 +31086,51 @@
       <c r="M21">
         <v>-1235617000.0</v>
       </c>
       <c r="N21">
         <v>456736000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>180</v>
       </c>
       <c r="B22">
-        <v>228404223000.0</v>
+        <v>303851617000.0</v>
       </c>
       <c r="C22">
         <v>747074617000.0</v>
       </c>
       <c r="D22">
         <v>732216915000.0</v>
       </c>
       <c r="E22">
         <v>65642334000.0</v>
       </c>
       <c r="F22">
         <v>47501366000.0</v>
       </c>
       <c r="G22">
         <v>43377652000.0</v>
       </c>
       <c r="H22">
         <v>51024906000.0</v>
       </c>
       <c r="I22">
         <v>-5331559000.0</v>
       </c>
       <c r="J22">
         <v>10450740000.0</v>
       </c>
@@ -31170,51 +31172,51 @@
       </c>
       <c r="W22">
         <v>-110719321.9</v>
       </c>
       <c r="X22">
         <v>-1461001246.1</v>
       </c>
       <c r="Y22">
         <v>-1461001246.1</v>
       </c>
       <c r="Z22">
         <v>120056954.0</v>
       </c>
       <c r="AA22">
         <v>89909913.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>218</v>
       </c>
       <c r="B23">
         <v>33519978000.0</v>
       </c>
       <c r="C23">
-        <v>14164156188000.0</v>
+        <v>-1288200000.0</v>
       </c>
       <c r="D23">
         <v>-270578560000.0</v>
       </c>
       <c r="E23">
         <v>142465840000.0</v>
       </c>
       <c r="F23">
         <v>46895126000.0</v>
       </c>
       <c r="G23">
         <v>31259594000.0</v>
       </c>
       <c r="H23">
         <v>8848951000.0</v>
       </c>
       <c r="I23">
         <v>-1101609000.0</v>
       </c>
       <c r="J23">
         <v>15120896000.0</v>
       </c>
       <c r="K23">
         <v>-42606000.0</v>
       </c>
@@ -31331,51 +31333,51 @@
       <c r="U24">
         <v>856817662.0</v>
       </c>
       <c r="V24">
         <v>-834068744.38</v>
       </c>
       <c r="W24">
         <v>-121917294.45</v>
       </c>
       <c r="X24">
         <v>2661440774.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24">
         <v>1849100694.0</v>
       </c>
       <c r="AA24">
         <v>-789199257.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>220</v>
       </c>
       <c r="B25">
-        <v>4903221059000.0</v>
+        <v>2590993145000.0</v>
       </c>
       <c r="C25">
         <v>4832307873000.0</v>
       </c>
       <c r="D25">
         <v>6643407621000.0</v>
       </c>
       <c r="E25">
         <v>475355792000.0</v>
       </c>
       <c r="F25">
         <v>210176828000.0</v>
       </c>
       <c r="G25">
         <v>80376004000.0</v>
       </c>
       <c r="H25">
         <v>6622756000.0</v>
       </c>
       <c r="I25">
         <v>39896539000.0</v>
       </c>
       <c r="J25">
         <v>25916541000.0</v>
       </c>
@@ -31573,51 +31575,51 @@
       </c>
       <c r="V28">
         <v>-41336626.53</v>
       </c>
       <c r="W28">
         <v>623109057.0</v>
       </c>
       <c r="X28">
         <v>-1544716448.9</v>
       </c>
       <c r="Y28">
         <v>-1544716448.9</v>
       </c>
       <c r="Z28">
         <v>-2853510850.5</v>
       </c>
       <c r="AA28">
         <v>147853056.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>224</v>
       </c>
       <c r="B29">
-        <v>326772841000.0</v>
+        <v>-1605422427000.0</v>
       </c>
       <c r="C29">
         <v>-2702080049000.0</v>
       </c>
       <c r="D29">
         <v>6217487342000.0</v>
       </c>
       <c r="E29">
         <v>580220776000.0</v>
       </c>
       <c r="F29">
         <v>282811126000.0</v>
       </c>
       <c r="G29">
         <v>183754006000.0</v>
       </c>
       <c r="H29">
         <v>-48431593000.0</v>
       </c>
       <c r="I29">
         <v>23890745000.0</v>
       </c>
       <c r="J29">
         <v>-43483659000.0</v>
       </c>
@@ -32043,51 +32045,51 @@
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>159</v>
       </c>
       <c r="CI1" t="s">
         <v>25</v>
       </c>
       <c r="CJ1" t="s">
         <v>161</v>
       </c>
       <c r="CK1" t="s">
         <v>162</v>
       </c>
       <c r="CL1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="2" spans="1:90">
       <c r="A2" t="s">
         <v>198</v>
       </c>
       <c r="B2">
-        <v>9639145031000.0</v>
+        <v>10272443255000.0</v>
       </c>
       <c r="C2">
         <v>9639145031000.0</v>
       </c>
       <c r="D2">
         <v>7826098810000.0</v>
       </c>
       <c r="E2">
         <v>6426986449000.0</v>
       </c>
       <c r="F2">
         <v>8041079777000.0</v>
       </c>
       <c r="G2">
         <v>6970384418000.0</v>
       </c>
       <c r="H2">
         <v>5024046845000.0</v>
       </c>
       <c r="I2">
         <v>3266952289000.0</v>
       </c>
       <c r="J2">
         <v>7724776164000.0</v>
       </c>
@@ -32772,51 +32774,53 @@
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
     </row>
     <row r="6" spans="1:90">
       <c r="A6" t="s">
         <v>202</v>
       </c>
-      <c r="B6"/>
+      <c r="B6">
+        <v>-2785766711000.0</v>
+      </c>
       <c r="C6"/>
       <c r="D6">
         <v>1813046221000.0</v>
       </c>
       <c r="E6">
         <v>1399112361000.0</v>
       </c>
       <c r="F6">
         <v>-1287765430000.0</v>
       </c>
       <c r="G6">
         <v>239008188000.0</v>
       </c>
       <c r="H6">
         <v>1946337573000.0</v>
       </c>
       <c r="I6">
         <v>-715471230000.0</v>
       </c>
       <c r="J6">
         <v>-1119383268000.0</v>
       </c>
       <c r="K6">
         <v>1074449527000.0</v>
       </c>
@@ -34209,60 +34213,60 @@
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
     </row>
     <row r="15" spans="1:90">
       <c r="A15" t="s">
         <v>211</v>
       </c>
       <c r="B15">
-        <v>-119806918000.0</v>
+        <v>119806918000.0</v>
       </c>
       <c r="C15">
         <v>139554501000.0</v>
       </c>
       <c r="D15">
-        <v>-111101807000.0</v>
+        <v>111101807000.0</v>
       </c>
       <c r="E15">
-        <v>-89424654000.0</v>
+        <v>89424654000.0</v>
       </c>
       <c r="F15">
         <v>45698347000.0</v>
       </c>
       <c r="G15">
         <v>45698347000.0</v>
       </c>
       <c r="H15">
         <v>208470322000.0</v>
       </c>
       <c r="I15">
         <v>360774826000.0</v>
       </c>
       <c r="J15">
         <v>61860959000.0</v>
       </c>
       <c r="K15">
         <v>61860959000.0</v>
       </c>
       <c r="L15">
         <v>61805056000.0</v>
       </c>
       <c r="M15">
         <v>47438068000.0</v>
       </c>
@@ -34447,51 +34451,51 @@
         <v>40000.0</v>
       </c>
       <c r="BX15">
         <v>1469000.0</v>
       </c>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
     </row>
     <row r="16" spans="1:90">
       <c r="A16" t="s">
         <v>212</v>
       </c>
       <c r="B16">
-        <v>10272443255000.0</v>
+        <v>7486676544000.0</v>
       </c>
       <c r="C16">
         <v>10272443255000.0</v>
       </c>
       <c r="D16">
         <v>9639145031000.0</v>
       </c>
       <c r="E16">
         <v>7826098810000.0</v>
       </c>
       <c r="F16">
         <v>6753314347000.0</v>
       </c>
       <c r="G16">
         <v>7209392606000.0</v>
       </c>
       <c r="H16">
         <v>6970384418000.0</v>
       </c>
       <c r="I16">
         <v>-715471230000.0</v>
       </c>
       <c r="J16">
         <v>6605392896000.0</v>
       </c>
@@ -35735,63 +35739,63 @@
       </c>
       <c r="CK22">
         <v>47764000.0</v>
       </c>
       <c r="CL22">
         <v>50275000.0</v>
       </c>
     </row>
     <row r="23" spans="1:90">
       <c r="A23" t="s">
         <v>218</v>
       </c>
       <c r="B23">
         <v>-2263112862000.0</v>
       </c>
       <c r="C23">
         <v>3662103988000.0</v>
       </c>
       <c r="D23">
         <v>-5430842373000.0</v>
       </c>
       <c r="E23">
         <v>2151324759000.0</v>
       </c>
       <c r="F23">
-        <v>-979257000.0</v>
+        <v>240979367.0</v>
       </c>
       <c r="G23">
         <v>5598172344000.0</v>
       </c>
       <c r="H23">
         <v>5377850163000.0</v>
       </c>
       <c r="I23">
         <v>2223969176000.0</v>
       </c>
       <c r="J23">
-        <v>1011633531000.0</v>
+        <v>1179522702.0</v>
       </c>
       <c r="K23">
         <v>2912383174000.0</v>
       </c>
       <c r="L23">
         <v>1229026093000.0</v>
       </c>
       <c r="M23">
         <v>773000925000.0</v>
       </c>
       <c r="N23">
         <v>137706935000.0</v>
       </c>
       <c r="O23">
         <v>2520511241000.0</v>
       </c>
       <c r="P23">
         <v>1050331518000.0</v>
       </c>
       <c r="Q23">
         <v>663471709000.0</v>
       </c>
       <c r="R23">
         <v>191022309000.0</v>
       </c>