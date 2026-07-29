--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -12662,54 +12662,54 @@
       <c r="K30">
         <v>41969000.0</v>
       </c>
       <c r="L30">
         <v>21373000.0</v>
       </c>
       <c r="M30">
         <v>26309000.0</v>
       </c>
       <c r="N30">
         <v>25908000.0</v>
       </c>
       <c r="O30">
         <v>31424000.0</v>
       </c>
       <c r="P30">
         <v>20886000.0</v>
       </c>
       <c r="Q30">
         <v>26400000.0</v>
       </c>
       <c r="R30">
         <v>25218000.0</v>
       </c>
       <c r="S30">
-        <v>20290000.0</v>
+        <v>11783000.0</v>
       </c>
       <c r="T30">
-        <v>18210000.0</v>
+        <v>13258000.0</v>
       </c>
       <c r="U30">
         <v>20542000.0</v>
       </c>
       <c r="V30">
         <v>13238000.0</v>
       </c>
       <c r="W30">
         <v>22633000.0</v>
       </c>
       <c r="X30">
         <v>13778000.0</v>
       </c>
       <c r="Y30">
         <v>14619000.0</v>
       </c>
       <c r="Z30">
         <v>18404000.0</v>
       </c>
       <c r="AA30">
         <v>35209000.0</v>
       </c>
       <c r="AB30">
         <v>27426000.0</v>
       </c>
@@ -14260,51 +14260,51 @@
       <c r="O36">
         <v>16319000.0</v>
       </c>
       <c r="P36">
         <v>13032000.0</v>
       </c>
       <c r="Q36">
         <v>14709000.0</v>
       </c>
       <c r="R36">
         <v>15807000.0</v>
       </c>
       <c r="S36">
         <v>15652000.0</v>
       </c>
       <c r="T36">
         <v>21498000.0</v>
       </c>
       <c r="U36">
         <v>20543000.0</v>
       </c>
       <c r="V36">
         <v>27989000.0</v>
       </c>
       <c r="W36">
-        <v>30116000.0</v>
+        <v>29976000.0</v>
       </c>
       <c r="X36">
         <v>25049000.0</v>
       </c>
       <c r="Y36">
         <v>21689000.0</v>
       </c>
       <c r="Z36">
         <v>25316000.0</v>
       </c>
       <c r="AA36">
         <v>19403000.0</v>
       </c>
       <c r="AB36">
         <v>21703000.0</v>
       </c>
       <c r="AC36">
         <v>32477000.0</v>
       </c>
       <c r="AD36">
         <v>34253000.0</v>
       </c>
       <c r="AE36">
         <v>31228000.0</v>
       </c>
@@ -15079,54 +15079,54 @@
       <c r="K39">
         <v>2227000.0</v>
       </c>
       <c r="L39">
         <v>2251000.0</v>
       </c>
       <c r="M39">
         <v>3200000.0</v>
       </c>
       <c r="N39">
         <v>1404000.0</v>
       </c>
       <c r="O39">
         <v>4159000.0</v>
       </c>
       <c r="P39">
         <v>2077000.0</v>
       </c>
       <c r="Q39">
         <v>2614000.0</v>
       </c>
       <c r="R39">
         <v>1170000.0</v>
       </c>
       <c r="S39">
-        <v>2118000.0</v>
+        <v>10625000.0</v>
       </c>
       <c r="T39">
-        <v>2062000.0</v>
+        <v>7014000.0</v>
       </c>
       <c r="U39">
         <v>2557000.0</v>
       </c>
       <c r="V39">
         <v>3911000.0</v>
       </c>
       <c r="W39">
         <v>3048000.0</v>
       </c>
       <c r="X39">
         <v>953000.0</v>
       </c>
       <c r="Y39">
         <v>1426000.0</v>
       </c>
       <c r="Z39">
         <v>1676000.0</v>
       </c>
       <c r="AA39">
         <v>2651000.0</v>
       </c>
       <c r="AB39">
         <v>1001000.0</v>
       </c>
@@ -25077,51 +25077,51 @@
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
     </row>
     <row r="5" spans="1:115">
       <c r="A5" t="s">
         <v>180</v>
       </c>
       <c r="B5">
-        <v>-11467000.0</v>
+        <v>-11025000.0</v>
       </c>
       <c r="C5">
         <v>-9647000.0</v>
       </c>
       <c r="D5">
         <v>-8691000.0</v>
       </c>
       <c r="E5">
         <v>872000.0</v>
       </c>
       <c r="F5">
         <v>-9881000.0</v>
       </c>
       <c r="G5">
         <v>8533000.0</v>
       </c>
       <c r="H5">
         <v>-12812000.0</v>
       </c>
       <c r="I5">
         <v>-2028000.0</v>
       </c>
       <c r="J5">
         <v>-4272000.0</v>
       </c>
@@ -25424,51 +25424,51 @@
       </c>
       <c r="DF5">
         <v>700000.0</v>
       </c>
       <c r="DG5">
         <v>100000.0</v>
       </c>
       <c r="DH5">
         <v>2000000.0</v>
       </c>
       <c r="DI5">
         <v>2400000.0</v>
       </c>
       <c r="DJ5">
         <v>4000000.0</v>
       </c>
       <c r="DK5">
         <v>1400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:115">
       <c r="A6" t="s">
         <v>181</v>
       </c>
       <c r="B6">
-        <v>-8752000.0</v>
+        <v>-8310000.0</v>
       </c>
       <c r="C6">
         <v>-7092000.0</v>
       </c>
       <c r="D6">
         <v>-6203000.0</v>
       </c>
       <c r="E6">
         <v>3271000.0</v>
       </c>
       <c r="F6">
         <v>-7410000.0</v>
       </c>
       <c r="G6">
         <v>11321000.0</v>
       </c>
       <c r="H6">
         <v>-9475000.0</v>
       </c>
       <c r="I6">
         <v>1489000.0</v>
       </c>
       <c r="J6">
         <v>-604000.0</v>
       </c>