--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
@@ -229,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -827,10572 +833,11324 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>112246000.0</v>
+      </c>
+      <c r="C2">
         <v>36661000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>57379000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>33121000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19881000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10106000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13292000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5440000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>-53526000.0</v>
+      </c>
+      <c r="C5">
         <v>-24635000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-33057000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-55169000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-173000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>11393000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>7240000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3111000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>30495000.0</v>
+      </c>
+      <c r="C7">
         <v>7492000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>7111000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6746000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>0.0</v>
       </c>
-      <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
+        <v>2505000.0</v>
+      </c>
+      <c r="C8">
         <v>2155000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>2134000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>2021000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="G8">
         <v>24000.0</v>
       </c>
-      <c r="H8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:8">
+      <c r="H8">
+        <v>24000.0</v>
+      </c>
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>280559000.0</v>
+      </c>
+      <c r="C10">
         <v>110213000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>100331000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>122715000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>222378000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>11781000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8228000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>23836000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>280559000.0</v>
+      </c>
+      <c r="C12">
         <v>110213000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>100331000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>122715000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>222378000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11781000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8228000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>23836000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
+        <v>2505000.0</v>
+      </c>
+      <c r="C13">
         <v>2155000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2134000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2021000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1938000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>700000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>24000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>23000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>254757802.0</v>
+      </c>
+      <c r="C14">
         <v>229509000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>225882254.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>198939079.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>150912333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178587357.0</v>
       </c>
       <c r="G14">
         <v>178587357.0</v>
       </c>
       <c r="H14">
+        <v>178587357.0</v>
+      </c>
+      <c r="I14">
         <v>261436100.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16">
+        <v>97098000.0</v>
+      </c>
+      <c r="C16">
         <v>73388000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>44345000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>41273000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>29871000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>26036000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>16015000.0</v>
       </c>
-      <c r="H16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:8">
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>1751000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1576000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1340000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>246000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20">
-        <v>326011000.0</v>
+        <v>338049000.0</v>
       </c>
       <c r="C20">
         <v>326011000.0</v>
       </c>
       <c r="D20">
+        <v>326011000.0</v>
+      </c>
+      <c r="E20">
         <v>309894000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>346418000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>200624000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>192980000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>182994000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>144203000.0</v>
+      </c>
+      <c r="C21">
         <v>115539000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>129670000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>149248000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>191219000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>114542000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>126440000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>126581000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>284000.0</v>
+      </c>
+      <c r="C22">
         <v>482000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>347000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>283000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>530000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>384000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>281000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>159000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>1130287000.0</v>
+      </c>
+      <c r="C23">
         <v>792266000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>775724000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>773337000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>887084000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>391005000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>375296000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>361428000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>19000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7088000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>65000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>82723000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>73166000.0</v>
       </c>
-      <c r="H24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26">
+        <v>32585000.0</v>
+      </c>
+      <c r="C26">
         <v>31717000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>26399000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>23682000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>-250064000.0</v>
+      </c>
+      <c r="C28">
         <v>-102702000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-85628000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-101476000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-222290000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>81214000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>64963000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>38925000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>724475000.0</v>
+      </c>
+      <c r="C29">
         <v>572424000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>580611000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>591309000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>706266000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-46432000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-8171000.0</v>
       </c>
-      <c r="H29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:8">
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>187698000.0</v>
+      </c>
+      <c r="C30">
         <v>124439000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>116872000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>73210000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>77339000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>34864000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>27025000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13818000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>117674000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>168541000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-454593000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-400782000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-332838000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>196800000.0</v>
+      </c>
+      <c r="C32">
         <v>87027000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>61867000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>65377000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>171871000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-24012000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-15913000.0</v>
       </c>
-      <c r="H32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:8">
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>580604000.0</v>
+      </c>
+      <c r="C33">
         <v>503669000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>530943000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>536820000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>562401000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>329669000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>336555000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>319799000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="C34">
+        <v>41</v>
+      </c>
+      <c r="B34">
+        <v>3611000.0</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34">
         <v>420000.0</v>
       </c>
-      <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>11127000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>3589000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>3810000.0</v>
       </c>
-      <c r="H34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:8">
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>52929000.0</v>
+      </c>
+      <c r="C35">
         <v>18291000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>19791000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>25381000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>28094000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>94409000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>402004000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>75316000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>3481000.0</v>
+      </c>
+      <c r="C36">
         <v>2706000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>30300000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>34656000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>10319000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>9501000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>12080000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>6895000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>34656000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>10319000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>9501000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>12253000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>6895000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>81142000.0</v>
+      </c>
+      <c r="C39">
         <v>53463000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>27231000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>40309000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>24436000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>14307000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3207000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3816000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>138515000.0</v>
+      </c>
+      <c r="C40">
         <v>86477000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>68207000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>85879000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>103037000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>64970000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>25322000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>19532000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>15009000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>28029000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>11686000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>10033000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>12555000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:8">
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>1974604000.0</v>
+      </c>
+      <c r="C42">
         <v>1682412000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1628429000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1568917000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1461730000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1717000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2393000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2315000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:8">
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>87424000.0</v>
+      </c>
+      <c r="C45">
         <v>46520000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>37828000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>19340000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>24881000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>13867000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>12038000.0</v>
       </c>
-      <c r="H45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:8">
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>60643000.0</v>
+      </c>
+      <c r="C46">
         <v>26504000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>18563000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>19340000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>14445000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5002000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4882000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3329000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>19340000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>14445000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>5002000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>4882000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>3329000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-1199108000.0</v>
+      </c>
+      <c r="C48">
         <v>-1087527000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1024487000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-938953000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-757317000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-153237000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-91019000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-22490000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>57</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>19000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>7573000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>7405000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>23000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>10272000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>25000.0</v>
       </c>
-      <c r="H50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:8">
+      <c r="I50"/>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>30495000.0</v>
+      </c>
+      <c r="C51">
         <v>7511000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>14703000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>21239000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>88000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>92995000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>73191000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>62761000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>5024000.0</v>
+      </c>
+      <c r="C52">
         <v>3022000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>11183000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>10867000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>23000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>10272000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>25000.0</v>
       </c>
-      <c r="H52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:8">
+      <c r="I52"/>
+    </row>
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-    </row>
-    <row r="54" spans="1:8">
+      <c r="I53"/>
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>1130287000.0</v>
+      </c>
+      <c r="C55">
         <v>792266000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>775724000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>773337000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>887084000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>391005000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>375296000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>361428000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>549683000.0</v>
+      </c>
+      <c r="C56">
         <v>288597000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>244781000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>236517000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>324683000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>61336000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>38741000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>41629000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>352883000.0</v>
+      </c>
+      <c r="C57">
         <v>201570000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>182914000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>171140000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>152812000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>85348000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>54654000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>24972000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>405812000.0</v>
+      </c>
+      <c r="C58">
         <v>219861000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>202705000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>196521000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>180906000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>179757000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>456658000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>100288000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>724475000.0</v>
+      </c>
+      <c r="C60">
         <v>572405000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>573019000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>576816000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>706178000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>211248000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-81362000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>261140000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AB1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>61250000.0</v>
+      </c>
+      <c r="C2">
+        <v>112246000.0</v>
+      </c>
+      <c r="D2">
         <v>59921000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>30120000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>39962000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>36661000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>26409000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>39462000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>51377000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>57379000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>43703000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>23599000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>21359000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>33121000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>30645000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>12672000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>20693000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>19881000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>11301000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>11763000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>17208000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>10106000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>11538000.0</v>
       </c>
-      <c r="W2"/>
-[...1 lines deleted...]
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2">
         <v>13292000.0</v>
       </c>
-      <c r="Z2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:26">
+      <c r="AB2"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+      <c r="AB3"/>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
-        <v>-50569999.0</v>
+        <v>-45418000.0</v>
       </c>
       <c r="C5">
+        <v>-53526000.0</v>
+      </c>
+      <c r="D5">
+        <v>-50570000.0</v>
+      </c>
+      <c r="E5">
         <v>-56423000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-34834000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-24635000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-48657000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-30169000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-36713000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-33057000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-51136000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-33870000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-46201000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-55169000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-175582000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-102694000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-29699000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-173000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-9990000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>9639000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>12325000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>11393000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>524000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-81362000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>7240000.0</v>
       </c>
-      <c r="Z5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:26">
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+      <c r="AB6"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>30550000.0</v>
+      </c>
+      <c r="C7">
+        <v>30495000.0</v>
+      </c>
+      <c r="D7">
         <v>30172000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>30564000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>14408000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>7492000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>8130000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>7034000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>8236000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>7111000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>7577000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>6023000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>6959000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>6746000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
+        <v>2617000.0</v>
+      </c>
+      <c r="C8">
+        <v>2505000.0</v>
+      </c>
+      <c r="D8">
         <v>2429000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>2426000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>2411000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>2155000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>2154000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>2153000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>2152000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>2134000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>2132000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>2129000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>2124000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>2021000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>2016000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>1998000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>1981000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>1938000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>1919000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>1867000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>197444000.0</v>
+      </c>
+      <c r="C10">
+        <v>280559000.0</v>
+      </c>
+      <c r="D10">
         <v>207792000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>221561000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>209823000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>110213000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>42314000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>67718000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>67532000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>100331000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>91992000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>89812000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>94443000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>122715000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>116908000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>138484000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>174173000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>222378000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>234238000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>275334000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>10582000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>11781000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>8886000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-8228000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>8228000.0</v>
       </c>
-      <c r="Z10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:26">
+      <c r="AB10"/>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>197444000.0</v>
+      </c>
+      <c r="C12">
+        <v>280559000.0</v>
+      </c>
+      <c r="D12">
         <v>207792000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>221561000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>209823000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>110213000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>42314000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>67718000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>67532000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>100331000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>91992000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>89812000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>94443000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>122715000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>116908000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>138484000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>174173000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>222378000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>234238000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>275334000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>10582000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>11781000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>8886000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>8228000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>8228000.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:26">
+      <c r="AB12"/>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
+        <v>2617000.0</v>
+      </c>
+      <c r="C13">
+        <v>2505000.0</v>
+      </c>
+      <c r="D13">
         <v>2429000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2426000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2411000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2155000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>2154000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>2153000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>2152000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>2134000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2132000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>2129000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2124000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2021000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2016000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1998000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1981000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1938000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1919000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1867000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="V13">
         <v>24000.0</v>
       </c>
-      <c r="W13"/>
-[...1 lines deleted...]
-      <c r="Y13">
+      <c r="W13">
         <v>24000.0</v>
       </c>
+      <c r="X13">
+        <v>24000.0</v>
+      </c>
+      <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13">
+        <v>24000.0</v>
+      </c>
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>269373708.0</v>
+      </c>
+      <c r="C14">
+        <v>259563131.0</v>
+      </c>
+      <c r="D14">
         <v>257661292.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>253220241.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>248432320.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>229654827.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>233730000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>229464001.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>229326772.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>227480271.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>208757564.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>208505216.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>206207413.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>201430394.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>200142706.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>198347397.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>195760284.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>192129058.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>188866430.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>150854888.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>178587357.0</v>
       </c>
       <c r="V14">
         <v>178587357.0</v>
       </c>
       <c r="W14">
         <v>178587357.0</v>
       </c>
       <c r="X14">
         <v>178587357.0</v>
       </c>
       <c r="Y14">
         <v>178587357.0</v>
       </c>
       <c r="Z14">
         <v>178587357.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>178587357.0</v>
+      </c>
+      <c r="AB14">
+        <v>178587357.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+      <c r="AB15"/>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16">
+        <v>74602000.0</v>
+      </c>
+      <c r="C16">
+        <v>97098000.0</v>
+      </c>
+      <c r="D16">
         <v>98779000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>60641000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>58195000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>73388000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>40299000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>39200000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>45115000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>44345000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>41344000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>41589000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>35443000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>41273000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>40784000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>33910000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>36714000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>29871000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>32127000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>33705000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>24844000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>26036000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+      <c r="AB16"/>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-      <c r="J18">
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18">
         <v>1774000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>1937000.0</v>
       </c>
-      <c r="L18"/>
-[...1 lines deleted...]
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18">
         <v>1532000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1621000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1691000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>1751000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>1553000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>1507000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1575000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>1576000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18">
         <v>1340000.0</v>
       </c>
-      <c r="Z18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:26">
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20">
+        <v>338049000.0</v>
+      </c>
+      <c r="C20">
+        <v>338049000.0</v>
+      </c>
+      <c r="D20">
         <v>338750000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>326011000.0</v>
       </c>
       <c r="E20">
         <v>326011000.0</v>
       </c>
       <c r="F20">
         <v>326011000.0</v>
       </c>
       <c r="G20">
         <v>326011000.0</v>
       </c>
       <c r="H20">
-        <v>323302000.0</v>
+        <v>326011000.0</v>
       </c>
       <c r="I20">
         <v>326011000.0</v>
       </c>
       <c r="J20">
+        <v>323302000.0</v>
+      </c>
+      <c r="K20">
+        <v>326011000.0</v>
+      </c>
+      <c r="L20">
         <v>312396000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>324549000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>316074000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>309894000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>285839000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>311532000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>336689000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>346418000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>346229000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>324843000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>202247000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>200624000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>188075000.0</v>
       </c>
-      <c r="W20"/>
-[...1 lines deleted...]
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20">
         <v>192980000.0</v>
       </c>
-      <c r="Z20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:26">
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>143028000.0</v>
+      </c>
+      <c r="C21">
+        <v>144203000.0</v>
+      </c>
+      <c r="D21">
         <v>148912000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>116331000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>115316000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>115539000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>115131000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>114483000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>119780000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>129669999.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>134760000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>144913000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>145970000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>149248000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>143044000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>162046000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>179997000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>191219000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>196319000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>198218000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>109732000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>114542000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>112273000.0</v>
       </c>
-      <c r="W21"/>
-[...1 lines deleted...]
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21">
         <v>126440000.0</v>
       </c>
-      <c r="Z21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:26">
+      <c r="AB21"/>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>401000.0</v>
+      </c>
+      <c r="C22">
+        <v>284000.0</v>
+      </c>
+      <c r="D22">
         <v>374000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>408000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>432000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>482000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>542000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>489000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>254000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>347000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>388000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>429000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>323000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>283000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>363000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>335000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>524000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>530000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>644000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>430000.0</v>
       </c>
       <c r="U22">
         <v>384000.0</v>
       </c>
       <c r="V22">
+        <v>430000.0</v>
+      </c>
+      <c r="W22">
+        <v>384000.0</v>
+      </c>
+      <c r="X22">
         <v>300000.0</v>
       </c>
-      <c r="W22"/>
-[...1 lines deleted...]
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22">
         <v>281000.0</v>
       </c>
-      <c r="Z22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:26">
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
-        <v>1049099999.0</v>
+        <v>1017668000.0</v>
       </c>
       <c r="C23">
+        <v>1130287000.0</v>
+      </c>
+      <c r="D23">
+        <v>1049100000.0</v>
+      </c>
+      <c r="E23">
         <v>927778000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>906688000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>792266000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>724878000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>715988000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>745421000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>775724000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>772199000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>768799000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>757857000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>773337000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>733995000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>777997000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>859748000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>887084000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>896891000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>889987000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>393603000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>391005000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>362629000.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>237443000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>375296000.0</v>
       </c>
-      <c r="Z23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:26">
+      <c r="AB23"/>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
         <v>4000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>9000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>13000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>19000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>23000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>29000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>35000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>7088000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>6861000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>7296000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>7429000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>65000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>72000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>78000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>85436000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>82723000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26">
+        <v>30943000.0</v>
+      </c>
+      <c r="C26">
+        <v>32585000.0</v>
+      </c>
+      <c r="D26">
         <v>31779000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>29974000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>29313000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>31717000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>30736000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>28886000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>25045000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>26399000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>24677000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>24045000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>23008000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>23682000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>21026000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>20881000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>22082000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>-166894000.0</v>
+      </c>
+      <c r="C28">
+        <v>-250064000.0</v>
+      </c>
+      <c r="D28">
         <v>-177616000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-190987000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-195400000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-102702000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-34157000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-60653000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-59260000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-85628000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-77091000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-76360000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-80270000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-101476000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-102884000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-123578000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-159001000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-222290000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-234143000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-275233000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>85310000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>81214000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>67783000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>8228000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>64963000.0</v>
       </c>
-      <c r="Z28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:26">
+      <c r="AB28"/>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>695099000.0</v>
+      </c>
+      <c r="C29">
+        <v>724475000.0</v>
+      </c>
+      <c r="D29">
         <v>722534000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>720157000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>710858000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>572424000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>555292000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>552417000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>550570000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>580611000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>584764000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>608692000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>601113000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>591309000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>586960000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>651734000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>706258000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>706266000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>712193000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>642706000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-57186000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-46432000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
-        <v>186101000.0</v>
+        <v>173636000.0</v>
       </c>
       <c r="C30">
+        <v>187698000.0</v>
+      </c>
+      <c r="D30">
+        <v>200734000.0</v>
+      </c>
+      <c r="E30">
         <v>135270000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>121953000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>124439000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>128766000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>98415000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>131936000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>109890000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>105626000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>99294000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>82382000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>73210000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>69179000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>56928000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>89595000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>77339000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>65972000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>57783000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>46320000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>34864000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>27289000.0</v>
       </c>
-      <c r="W30"/>
-[...1 lines deleted...]
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30">
         <v>24030000.0</v>
       </c>
-      <c r="Z30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:26">
+      <c r="AB30"/>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>130284000.0</v>
       </c>
-      <c r="K31"/>
-[...1 lines deleted...]
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>117674000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>144053000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>163250000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>174400000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>168541000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>169550000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>119544000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-465057000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-454593000.0</v>
       </c>
-      <c r="V31"/>
-[...1 lines deleted...]
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-400782000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-400782000.0</v>
       </c>
-      <c r="Z31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:26">
+      <c r="AB31"/>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>163276000.0</v>
+      </c>
+      <c r="C32">
+        <v>196800000.0</v>
+      </c>
+      <c r="D32">
         <v>197106000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>228102000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>225873000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>87027000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>75287000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>78012000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>54286000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>61867000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>73328000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>73425000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>73643000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>65377000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>97795000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>115147000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>159679000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>171871000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>187600000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>127114000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-24613000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-24012000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+      <c r="AB32"/>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
-        <v>582698999.0</v>
+        <v>581660000.0</v>
       </c>
       <c r="C33">
+        <v>580604000.0</v>
+      </c>
+      <c r="D33">
+        <v>582699000.0</v>
+      </c>
+      <c r="E33">
         <v>532048000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>510094000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>503669000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>500497000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>493455000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>516238000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>530943000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>524138000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>546574000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>539452000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>536820000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>495890000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>544484000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>565793000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>562401000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>562958000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>545433000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>328419000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>329669000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>319198000.0</v>
       </c>
-      <c r="W33"/>
-      <c r="X33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-8228000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>336555000.0</v>
       </c>
-      <c r="Z33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:26">
+      <c r="AB33"/>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>41</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>3611000.0</v>
       </c>
-      <c r="C34"/>
-      <c r="D34"/>
+      <c r="D34">
+        <v>3611000.0</v>
+      </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34">
         <v>420000.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34">
         <v>301000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>6293000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>11127000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>7237000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>1987000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>3617000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>3589000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+      <c r="AB34"/>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
-        <v>57274999.0</v>
+        <v>48612000.0</v>
       </c>
       <c r="C35">
+        <v>52929000.0</v>
+      </c>
+      <c r="D35">
+        <v>57275000.0</v>
+      </c>
+      <c r="E35">
         <v>40003000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>25124000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>18291000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>20519000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>19081000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>19990000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>19791000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>20026000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>18736000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>19196000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>25381000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>20749000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>22803000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>34386000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>28094000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>38460000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>29942000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>456884000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>445084000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>82334000.0</v>
       </c>
-      <c r="W35"/>
-      <c r="X35">
+      <c r="Y35"/>
+      <c r="Z35">
         <v>-237443000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>83199000.0</v>
       </c>
-      <c r="Z35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:26">
+      <c r="AB35"/>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
-        <v>5064999.0</v>
+        <v>5029000.0</v>
       </c>
       <c r="C36">
+        <v>3481000.0</v>
+      </c>
+      <c r="D36">
+        <v>3519000.0</v>
+      </c>
+      <c r="E36">
         <v>3580000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>3607000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>2706000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>3687000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>3443000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>28541000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>30300001.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>32791000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>35413000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>35136000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>34656000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>34157000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>36430000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>12986000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>10319000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>5319000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>5341000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>11857000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>9496000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>14028000.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-8228000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>12253000.0</v>
       </c>
-      <c r="Z36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:26">
+      <c r="AB36"/>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+      <c r="AB37"/>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-[...1 lines deleted...]
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38">
         <v>34656000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>34157000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>36430000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>12986000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>10319000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>8479000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>12001000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>11857000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>9501000.0</v>
       </c>
-      <c r="V38"/>
-      <c r="W38"/>
       <c r="X38"/>
-      <c r="Y38">
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38">
         <v>12253000.0</v>
       </c>
-      <c r="Z38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:26">
+      <c r="AB38"/>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
-        <v>72134000.0</v>
+        <v>64527000.0</v>
       </c>
       <c r="C39">
+        <v>81142000.0</v>
+      </c>
+      <c r="D39">
+        <v>57501000.0</v>
+      </c>
+      <c r="E39">
         <v>38491000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>64386000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>53463000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>52759000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>55911000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>29461000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>34213000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>50055000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>32690000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>41257000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>40309000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>51655000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>37766000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>29663000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>24436000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>33079000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>11053000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>7852000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>10584000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>6956000.0</v>
       </c>
-      <c r="W39"/>
-      <c r="X39">
+      <c r="Y39"/>
+      <c r="Z39">
         <v>-8228000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>6202000.0</v>
       </c>
-      <c r="Z39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:26">
+      <c r="AB39"/>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
-        <v>205294000.0</v>
+        <v>133094000.0</v>
       </c>
       <c r="C40">
+        <v>138515000.0</v>
+      </c>
+      <c r="D40">
+        <v>106515000.0</v>
+      </c>
+      <c r="E40">
         <v>69844000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>67528000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>86477000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>77827000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>61278000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>73302000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>114352000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>78985000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>73129000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>77444000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>85879000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>61593000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>64174000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>69126000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>103037000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>102882000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>171949000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>37289000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>38934000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>54873000.0</v>
       </c>
-      <c r="W40"/>
-[...1 lines deleted...]
-      <c r="Y40">
+      <c r="Y40"/>
+      <c r="Z40"/>
+      <c r="AA40">
         <v>41337000.0</v>
       </c>
-      <c r="Z40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:26">
+      <c r="AB40"/>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>15826000.0</v>
       </c>
-      <c r="K41"/>
-[...1 lines deleted...]
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
         <v>15009000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>13888000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>15507000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>26957000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>28029000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>38388000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>29864000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>11512000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>11686000.0</v>
       </c>
-      <c r="V41"/>
-      <c r="W41"/>
       <c r="X41"/>
-      <c r="Y41">
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41">
         <v>10033000.0</v>
       </c>
-      <c r="Z41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:26">
+      <c r="AB41"/>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>1992478000.0</v>
+      </c>
+      <c r="C42">
+        <v>1974604000.0</v>
+      </c>
+      <c r="D42">
         <v>1949158000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1923817000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1838991000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1682412000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1661083000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1652222000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1635123000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1628429000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1612479000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1607423000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1602097000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1568917000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1557739000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1539794000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>1516319000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>1461730000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>1424196000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>1265149000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>503888000.0</v>
       </c>
       <c r="V42">
         <v>2393000.0</v>
       </c>
-      <c r="W42"/>
-[...1 lines deleted...]
-      <c r="Y42">
+      <c r="W42">
+        <v>503888000.0</v>
+      </c>
+      <c r="X42">
         <v>2393000.0</v>
       </c>
+      <c r="Y42"/>
       <c r="Z42"/>
-    </row>
-    <row r="43" spans="1:26">
+      <c r="AA42">
+        <v>2393000.0</v>
+      </c>
+      <c r="AB42"/>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+      <c r="AB43"/>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+      <c r="AB44"/>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>62915000.0</v>
+      </c>
+      <c r="C45">
+        <v>87424000.0</v>
+      </c>
+      <c r="D45">
         <v>58193000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>54699000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>34603000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>46520000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>24932000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>20632000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>19570000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>37828000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>19514000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>17654000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>19264000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>19340000.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+      <c r="AB45"/>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>62915000.0</v>
+      </c>
+      <c r="C46">
+        <v>60643000.0</v>
+      </c>
+      <c r="D46">
         <v>58193000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>54699000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>34603000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>26504000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>24932000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>20632000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>19570000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>18563000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>19514000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>17654000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>19264000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>19340000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>11824000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>13595000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>14039000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>14445000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>11931000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>10371000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>4583000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>5002000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>4822000.0</v>
       </c>
-      <c r="W46"/>
-[...1 lines deleted...]
-      <c r="Y46">
+      <c r="Y46"/>
+      <c r="Z46"/>
+      <c r="AA46">
         <v>4882000.0</v>
       </c>
-      <c r="Z46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:26">
+      <c r="AB46"/>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>19514000.0</v>
       </c>
-      <c r="K47"/>
-[...1 lines deleted...]
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
         <v>19340000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>11824000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>13595000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>14039000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>14445000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>11931000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>10371000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>4583000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>5002000.0</v>
       </c>
-      <c r="V47"/>
-      <c r="W47"/>
       <c r="X47"/>
-      <c r="Y47">
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47">
         <v>4882000.0</v>
       </c>
-      <c r="Z47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:26">
+      <c r="AB47"/>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-1254578000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1199108000.0</v>
+      </c>
+      <c r="D48">
         <v>-1178487000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-1149673000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-1095725000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1087527000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1059315000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-1071820000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1050028000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1024487000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-986035000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-974419000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-964121000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-938953000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-811237000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-802270000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-797515000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-757317000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-704027000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-634050000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-167820000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-153237000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-131482000.0</v>
       </c>
-      <c r="W48"/>
-[...1 lines deleted...]
-      <c r="Y48">
+      <c r="Y48"/>
+      <c r="Z48"/>
+      <c r="AA48">
         <v>-91019000.0</v>
       </c>
-      <c r="Z48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:26">
+      <c r="AB48"/>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+      <c r="AB49"/>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>57</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50">
         <v>4000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>10000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>15000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>19000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="H50">
         <v>23000.0</v>
       </c>
       <c r="I50">
+        <v>22000.0</v>
+      </c>
+      <c r="J50">
+        <v>23000.0</v>
+      </c>
+      <c r="K50">
         <v>7573000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>7301000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>7400000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>7179000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>7405000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>7163000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>7610000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>7743000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="S50">
         <v>23000.0</v>
       </c>
       <c r="T50">
+        <v>23000.0</v>
+      </c>
+      <c r="U50">
+        <v>23000.0</v>
+      </c>
+      <c r="V50">
         <v>10456000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>10272000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+      <c r="AB50"/>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
-        <v>30175999.0</v>
+        <v>30550000.0</v>
       </c>
       <c r="C51">
+        <v>30495000.0</v>
+      </c>
+      <c r="D51">
+        <v>30176000.0</v>
+      </c>
+      <c r="E51">
         <v>30574000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>14423000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>7511000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>8157000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>7065000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>8272000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>14703000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>14901000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>13452000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>14173000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>21239000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>14024000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>14906000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>15172000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>88000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>95000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>101000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>95892000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>92995000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>76669000.0</v>
       </c>
-      <c r="W51"/>
-[...1 lines deleted...]
-      <c r="Y51">
+      <c r="Y51"/>
+      <c r="Z51"/>
+      <c r="AA51">
         <v>73191000.0</v>
       </c>
-      <c r="Z51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:26">
+      <c r="AB51"/>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
-        <v>4079999.0</v>
+        <v>5011000.0</v>
       </c>
       <c r="C52">
+        <v>5024000.0</v>
+      </c>
+      <c r="D52">
+        <v>4080000.0</v>
+      </c>
+      <c r="E52">
         <v>3767000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>2979000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>3022000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>3261000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>3304000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>3494000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>11183000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>10701000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>10483000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>10516000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>10867000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>7163000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>7610000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>7743000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="S52">
         <v>23000.0</v>
       </c>
       <c r="T52">
+        <v>23000.0</v>
+      </c>
+      <c r="U52">
+        <v>23000.0</v>
+      </c>
+      <c r="V52">
         <v>10456000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>10272000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52"/>
       <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52">
         <v>25000.0</v>
       </c>
-      <c r="Z52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:26">
+      <c r="AB52"/>
+    </row>
+    <row r="53" spans="1:28">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53">
         <v>5819000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>5808000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>5808000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>16456000.0</v>
       </c>
-      <c r="Y53"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:26">
+      <c r="AA53"/>
+      <c r="AB53"/>
+    </row>
+    <row r="54" spans="1:28">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+      <c r="AB54"/>
+    </row>
+    <row r="55" spans="1:28">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
-        <v>1049099999.0</v>
+        <v>1017668000.0</v>
       </c>
       <c r="C55">
+        <v>1130287000.0</v>
+      </c>
+      <c r="D55">
+        <v>1049100000.0</v>
+      </c>
+      <c r="E55">
         <v>927778000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>906688000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>792266000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>724878000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>715988000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>745421000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>775724000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>772199000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>768799000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>757857000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>773337000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>733995000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>777997000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>859748000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>887084000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>896891000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>889987000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>393603000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>391005000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>362629000.0</v>
       </c>
-      <c r="W55"/>
-[...1 lines deleted...]
-      <c r="Y55">
+      <c r="Y55"/>
+      <c r="Z55"/>
+      <c r="AA55">
         <v>375296000.0</v>
       </c>
-      <c r="Z55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:26">
+      <c r="AB55"/>
+    </row>
+    <row r="56" spans="1:28">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>436008000.0</v>
+      </c>
+      <c r="C56">
+        <v>549683000.0</v>
+      </c>
+      <c r="D56">
         <v>466401000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>395730000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>396594000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>288597000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>224381000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>222533000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>229183000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>244781000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>248061000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>222225000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>218405000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>236517000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>238105000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>233513000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>293955000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>324683000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>333933000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>344554000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>65184000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>61336000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>43431000.0</v>
       </c>
-      <c r="W56"/>
-      <c r="X56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>8228000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>38741000.0</v>
       </c>
-      <c r="Z56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:26">
+      <c r="AB56"/>
+    </row>
+    <row r="57" spans="1:28">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>273957000.0</v>
+      </c>
+      <c r="C57">
+        <v>352883000.0</v>
+      </c>
+      <c r="D57">
         <v>269295000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>167628000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>170721000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>201570000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>149094000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>144521000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>174897000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>182914000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>174733000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>148800000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>144762000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>171140000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>140310000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>118366000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>134276000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>152812000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>146333000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>217440000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>89797000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>85348000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>66411000.0</v>
       </c>
-      <c r="W57"/>
-[...1 lines deleted...]
-      <c r="Y57">
+      <c r="Y57"/>
+      <c r="Z57"/>
+      <c r="AA57">
         <v>54654000.0</v>
       </c>
-      <c r="Z57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:26">
+      <c r="AB57"/>
+    </row>
+    <row r="58" spans="1:28">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
-        <v>326569999.0</v>
+        <v>322569000.0</v>
       </c>
       <c r="C58">
+        <v>405812000.0</v>
+      </c>
+      <c r="D58">
+        <v>326570000.0</v>
+      </c>
+      <c r="E58">
         <v>207631000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>195845000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>219861000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>169613000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>163602000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>194887000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>202705000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>194759000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>167536000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>163958000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>196521000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>161059000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>141169000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>168662000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>180906000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>184793000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>247382000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>546681000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>530432000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>148745000.0</v>
       </c>
-      <c r="W58"/>
-      <c r="X58">
+      <c r="Y58"/>
+      <c r="Z58">
         <v>-237443000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>137853000.0</v>
       </c>
-      <c r="Z58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:26">
+      <c r="AB58"/>
+    </row>
+    <row r="59" spans="1:28">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+      <c r="AB59"/>
+    </row>
+    <row r="60" spans="1:28">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>695099000.0</v>
+      </c>
+      <c r="C60">
+        <v>724475000.0</v>
+      </c>
+      <c r="D60">
         <v>722530000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>720147000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>710843000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>572405000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>555265000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>552386000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>550534000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>573019000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>577440000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>601263000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>593899000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>576816000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>572936000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>636828000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>691086000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>706178000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>712098000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>642605000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>-153078000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-139427000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>213884000.0</v>
       </c>
-      <c r="W60"/>
-      <c r="X60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>237443000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>237443000.0</v>
       </c>
-      <c r="Z60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:26">
+      <c r="AB60"/>
+    </row>
+    <row r="61" spans="1:28">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+      <c r="AB61"/>
+    </row>
+    <row r="62" spans="1:28">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>515647000.0</v>
+      </c>
+      <c r="C2">
         <v>382187000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>343972000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>338166000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>476168000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>114066000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>89311000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>51806000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>70519000.0</v>
+      </c>
+      <c r="C3">
         <v>72572000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>77308000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>68529000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>59351000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>35043000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>23074000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17300000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>-114071000.0</v>
+      </c>
+      <c r="C5">
         <v>-56291000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-71664000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-181204000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-601123000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-20661000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-35184000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-11543000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>-43552000.0</v>
+      </c>
+      <c r="C6">
         <v>16281000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>5644000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-112675000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-541772000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>14382000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-12110000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5757000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>153842000.0</v>
+      </c>
+      <c r="C9">
         <v>128707000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>69005000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2863000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-213433000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>35673000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>25309000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>35779000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-114077000.0</v>
+      </c>
+      <c r="C10">
         <v>-62531000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-80194000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-183280000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-604454000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-28535000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-34841000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-26442000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>-2496000.0</v>
+      </c>
+      <c r="C11">
         <v>509000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5340000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1714000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-11701000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1813000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5366000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1154000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>99</v>
+      </c>
+      <c r="B12">
+        <v>6000.0</v>
+      </c>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>1487000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3331000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7874000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6840000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>1953000.0</v>
       </c>
-      <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-111581000.0</v>
+      </c>
+      <c r="C15">
         <v>-63040000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-85534000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-184994000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-592753000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-30348000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-40207000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-25288000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-181636000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-592753000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-30348000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-40207000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-25288000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>-111581000.0</v>
+      </c>
+      <c r="C17">
         <v>-63040000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-174798000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-181636000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-592753000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-30348000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-40207000.0</v>
       </c>
-      <c r="H17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>-6000.0</v>
+      </c>
+      <c r="C18">
         <v>921000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1019000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1487000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3331000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7874000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6840000.0</v>
       </c>
-      <c r="H18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>-141379000.0</v>
+      </c>
+      <c r="C21">
         <v>-58537000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-74158000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-181204000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-573292000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-21038000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-36189000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-17237000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>810868000.0</v>
+      </c>
+      <c r="C23">
         <v>569431000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>487135000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>522233000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>836027000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>170777000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>150809000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>104822000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>70519000.0</v>
+      </c>
+      <c r="C25">
         <v>72572000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>70132000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>68529000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>59351000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>35043000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>27974000.0</v>
       </c>
-      <c r="H25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>31087000.0</v>
+      </c>
+      <c r="C26">
         <v>24576000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>26070000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>29894000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>26513000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>11240000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>18190000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>25617000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B27">
+        <v>56162000.0</v>
+      </c>
+      <c r="C27">
         <v>37411000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>29432000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>31344000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>27292000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>13176000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>17711000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>13634000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>207972000.0</v>
+      </c>
+      <c r="C28">
         <v>123011000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>85167000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>122829000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>293168000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>31623000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>29492000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17271000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>-2496000.0</v>
+      </c>
+      <c r="C29">
         <v>509000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6733000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1714000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-11701000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1813000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5366000.0</v>
       </c>
-      <c r="H29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:8">
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>295221000.0</v>
+      </c>
+      <c r="C30">
         <v>187244000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>143163000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>184067000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>359859000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>56711000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>61498000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>53016000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>27302000.0</v>
+      </c>
+      <c r="C31">
         <v>-3994000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-6036000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2076000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-31162000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-7497000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1348000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-9205000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>669489000.0</v>
+      </c>
+      <c r="C32">
         <v>510894000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>412977000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>341029000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>262735000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>149739000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>114620000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>87585000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AB1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B2">
-        <v>125293000.0</v>
+        <v>144967000.0</v>
       </c>
       <c r="C2">
+        <v>172063000.0</v>
+      </c>
+      <c r="D2">
+        <v>124963000.0</v>
+      </c>
+      <c r="E2">
         <v>109832000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>108789000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>128081000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>80116000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>67079000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>106911000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>116656000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>77446000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>62173000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>87697000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>102153000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>72821000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>61817000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>101375000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>109422000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>86441000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>240192000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>40113000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>37024000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>29148000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>22847000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>27662000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>28988000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>20780000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B3">
-        <v>19091000.0</v>
+        <v>21319000.0</v>
       </c>
       <c r="C3">
+        <v>20428000.0</v>
+      </c>
+      <c r="D3">
+        <v>18761000.0</v>
+      </c>
+      <c r="E3">
         <v>15278000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>16396000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>15364000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>15331000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>20739000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>21138000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>24283000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>17993000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>17724000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>17308000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>17107000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>16670000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>17257000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>17495000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>17415000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>19526000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>12263000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>10147000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>9643000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>8992000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>8367000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>8041000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>5839000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>7263000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>-54627000.0</v>
+      </c>
+      <c r="C5">
+        <v>-24608000.0</v>
+      </c>
+      <c r="D5">
         <v>-31268000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-78638000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-19692000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-7479000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-5624000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-19374000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-23814000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-34059000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-8058000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-7345000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-22202000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-127471000.0</v>
       </c>
-      <c r="N5">
-[...4 lines deleted...]
-      </c>
       <c r="P5">
+        <v>-8371000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-4441000.0</v>
+      </c>
+      <c r="R5">
         <v>-39231000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-113787000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-70299000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-463120000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-3238000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-16089000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-93000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-7294000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-6533000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-9888000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-9440000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B6">
-        <v>-12177000.0</v>
+        <v>-33308000.0</v>
       </c>
       <c r="C6">
+        <v>-4180000.0</v>
+      </c>
+      <c r="D6">
+        <v>-12507000.0</v>
+      </c>
+      <c r="E6">
         <v>-63360000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-3296000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>7885000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>9707000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>1365000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-2676000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-9776000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>9935000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>10379000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-4894000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-110364000.0</v>
       </c>
-      <c r="N6">
-[...4 lines deleted...]
-      </c>
       <c r="P6">
+        <v>8299000.0</v>
+      </c>
+      <c r="Q6">
+        <v>12816000.0</v>
+      </c>
+      <c r="R6">
         <v>-21736000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-96372000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-50773000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-450857000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>6909000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-6446000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>8899000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1073000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1508000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-4049000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2177000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B9">
-        <v>40990000.0</v>
+        <v>42985000.0</v>
       </c>
       <c r="C9">
+        <v>68433000.0</v>
+      </c>
+      <c r="D9">
+        <v>41320000.0</v>
+      </c>
+      <c r="E9">
         <v>8887000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>35202000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>47450000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>40082000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>28368000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>12807000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>10516000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>24283000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>24674000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>9532000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>3186000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>5829000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>9300000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-15452000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-25410000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-17305000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-184343000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>13625000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>9993000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>11408000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>3950000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>7707000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>7859000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>9798000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-55555000.0</v>
+      </c>
+      <c r="C10">
+        <v>-22815000.0</v>
+      </c>
+      <c r="D10">
         <v>-31406000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-52200000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-7656000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-32107000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>17123000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-23106000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-24441000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-38875000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-10453000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-6346000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-24520000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-126746000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-8738000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-4816000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-39622000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-64612000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-70474000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-463783000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-5585000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-8521000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-2010000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-8673000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-9331000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-5884000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-11019000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>-85000.0</v>
+      </c>
+      <c r="C11">
+        <v>-2194000.0</v>
+      </c>
+      <c r="D11">
         <v>-2592000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>1748000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>542000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-3895000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>4618000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-1314000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>1100000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-423000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1163000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>3952000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>648000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>970000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>229000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-61000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>576000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-11322000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-497000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>381000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-263000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>4984000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-197000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-1187000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1787000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>3898000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-1258000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B12">
+        <v>928000.0</v>
+      </c>
+      <c r="C12">
+        <v>861000.0</v>
+      </c>
+      <c r="D12">
         <v>138000.0</v>
       </c>
-      <c r="C12"/>
-[...1 lines deleted...]
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12">
         <v>80000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>13000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>202000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5323000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>354000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>367000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>375000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>391000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>146000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>175000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>663000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2347000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2075000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1979000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1912000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1908000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1728000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1744000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13">
         <v>437000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13">
         <v>666000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>418000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-55470000.0</v>
+      </c>
+      <c r="C15">
+        <v>-20621000.0</v>
+      </c>
+      <c r="D15">
         <v>-28814000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-53948000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-8198000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-28212000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>12505000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-21792000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-25541000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-38452000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-11616000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-10298000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-25168000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-127716000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-8967000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-4755000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-40198000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-53290000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-69977000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-464164000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-5322000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-13505000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-1813000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-7486000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-7544000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-9782000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-9761000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
-[...4 lines deleted...]
-      </c>
+      <c r="J16"/>
+      <c r="K16"/>
       <c r="L16">
         <v>-11616000.0</v>
       </c>
       <c r="M16">
+        <v>-11616000.0</v>
+      </c>
+      <c r="N16">
+        <v>-11616000.0</v>
+      </c>
+      <c r="O16">
         <v>-127716000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-8967000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-4755000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-40198000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-53290000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-69977000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-464164000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-5322000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-13505000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-7486000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-7544000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-9782000.0</v>
       </c>
-      <c r="Z16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:26">
+      <c r="AB16"/>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>-55470000.0</v>
+      </c>
+      <c r="C17">
+        <v>-20621000.0</v>
+      </c>
+      <c r="D17">
         <v>-28814000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-53948000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-8198000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-28212000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>12505000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-21792000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-25541000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-38452000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-11616000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-10298000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-25168000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-127716000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-8967000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-4755000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-40198000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-53290000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-69977000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-464164000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-5322000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-13505000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-1813000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-7486000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-7544000.0</v>
       </c>
-      <c r="Y17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>-928000.0</v>
+      </c>
+      <c r="C18">
+        <v>-861000.0</v>
+      </c>
+      <c r="D18">
         <v>-138000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>556000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>437000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-80000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-13000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>348000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>666000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>580000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1157000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-202000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>418000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-354000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-367000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-375000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-391000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-146000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-175000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-663000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-2347000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-2075000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1979000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1912000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1908000.0</v>
       </c>
-      <c r="Y18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B21">
-        <v>-13340000.0</v>
+        <v>-29625000.0</v>
       </c>
       <c r="C21">
+        <v>-24608000.0</v>
+      </c>
+      <c r="D21">
+        <v>-22938000.0</v>
+      </c>
+      <c r="E21">
         <v>-80691000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-20424000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-7201000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-6056000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-21002000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-24278000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-34397000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-8890000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-7841000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-23030000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-44815000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-33361000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-39689000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-65007000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-76310000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-64788000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-429119000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-3075000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-7065000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-146000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-7294000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-6533000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-10387000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-9440000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B23">
-        <v>179623000.0</v>
+        <v>217577000.0</v>
       </c>
       <c r="C23">
+        <v>265104000.0</v>
+      </c>
+      <c r="D23">
+        <v>189221000.0</v>
+      </c>
+      <c r="E23">
         <v>199410000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>164415000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>182732000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>126254000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>116449000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>143996000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>161569000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>110619000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>94688000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>120259000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>150154000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>112011000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>110806000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>150930000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>160322000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>133924000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>484968000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>56813000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>53463000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>40702000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>34091000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>41902000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>47234000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>40018000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>20980000.0</v>
+      </c>
+      <c r="C25">
+        <v>20428000.0</v>
+      </c>
+      <c r="D25">
         <v>18761000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>15278000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>16396000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>15364000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>15331000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>20739000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>21138000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>24283000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>17993000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>17724000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>17308000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>17107000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>16670000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>17257000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>17495000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>17415000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>19526000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>12263000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>10147000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>9643000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>8992000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>8367000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>8041000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>7263000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>11402000.0</v>
+      </c>
+      <c r="C26">
+        <v>8472000.0</v>
+      </c>
+      <c r="D26">
         <v>4943000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>8726000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>8946000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>4893000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>5848000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>7214000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>6621000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>7874000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>6115000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>5812000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>6269000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>6664000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>8105000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>7734000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>7391000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>6585000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>9789000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>6881000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>3258000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>3006000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>2069000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>2153000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>2422000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>6624000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>6862000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27">
+        <v>16805000.0</v>
+      </c>
+      <c r="D27">
+        <v>13645000.0</v>
+      </c>
+      <c r="E27">
         <v>14299000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>11413000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>9880000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>9455000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>9661000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>8415000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>9625000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>5827000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>6589000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>7391000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>6932000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>6207000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>8973000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>9232000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>10349000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>6077000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>6982000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3884000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3152000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2515000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2705000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>4420000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>7055000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>4300000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B28">
-        <v>59315000.0</v>
+        <v>67584000.0</v>
       </c>
       <c r="C28">
+        <v>80072000.0</v>
+      </c>
+      <c r="D28">
+        <v>45670000.0</v>
+      </c>
+      <c r="E28">
         <v>64500000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>34535000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>40156000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>30403000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>30867000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>21585000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>27076000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>20399000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>19618000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>18074000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>32865000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>24878000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>32282000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>32804000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>30726000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>28741000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>224832000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>8869000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>10281000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>6917000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>6386000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>7398000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>8968000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>8076000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>-85000.0</v>
+      </c>
+      <c r="C29">
+        <v>-2194000.0</v>
+      </c>
+      <c r="D29">
         <v>-2592000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1748000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>542000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-3895000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4618000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-1314000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1100000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-423000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1163000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3952000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>648000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>970000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>229000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-61000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>576000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-11322000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-497000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>381000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-263000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>4984000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-197000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-1187000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1787000.0</v>
       </c>
-      <c r="Y29"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B30">
-        <v>54330000.0</v>
+        <v>72610000.0</v>
       </c>
       <c r="C30">
+        <v>93041000.0</v>
+      </c>
+      <c r="D30">
+        <v>64258000.0</v>
+      </c>
+      <c r="E30">
         <v>89578000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>55626000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>54651000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>46138000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>49370000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>37085000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>44913000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>33173000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>32515000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>32562000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>48001000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>39190000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>48989000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>49555000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>50900000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>47483000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>244776000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>16700000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>16439000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>11554000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>11244000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>14240000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>18246000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>19238000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B31">
-        <v>-18066000.0</v>
+        <v>-25930000.0</v>
       </c>
       <c r="C31">
+        <v>-15977000.0</v>
+      </c>
+      <c r="D31">
+        <v>-8468000.0</v>
+      </c>
+      <c r="E31">
         <v>28491000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>12768000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-24906000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>23179000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-2104000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-163000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-4478000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-1563000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1495000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-1490000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-81931000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>24622999.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>34873000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>25385000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>11698000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-5686000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-34664000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-2510000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-1456000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-1864000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-1379000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-2798000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>4503000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-1579000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>187952000.0</v>
+      </c>
+      <c r="C32">
+        <v>240496000.0</v>
+      </c>
+      <c r="D32">
         <v>166283000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>118719000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>143991000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>175531000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>120198000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>95447000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>119718000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>127172000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>101729000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>86847000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>97229000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>105339000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>78650000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>71117000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>85923000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>84012000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>69136000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>55849000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>53738000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>47017000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>40556000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>26797000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>35369000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>36847000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>30578000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>135239000.0</v>
+      </c>
+      <c r="C2">
         <v>125793000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>159020000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>222378000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11781000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8228000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>23836000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>33548000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>21851000</v>
+      </c>
+      <c r="C3">
         <v>64256000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>49143000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>47550000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>33362000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>18773000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>24252000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1630000</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>145320000.0</v>
+      </c>
+      <c r="C6">
         <v>9446000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-33227000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-63358000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>210597000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3553000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-15608000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-6305000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>15503000.0</v>
+      </c>
+      <c r="C7">
         <v>10713000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-25095000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>18786000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-40278000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3038000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11504000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4933000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>-71022000.0</v>
+      </c>
+      <c r="C9">
         <v>-7690000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-30879000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-10695000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-24306000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-9538000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-9280000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-270000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-7188000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2909000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3178000.0</v>
       </c>
-      <c r="H10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:8">
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>0.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>13627000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5637000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>15734000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3446000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>509564000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8340000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2990000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7684000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-17693000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>6939000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5050000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5203000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>70519000.0</v>
+      </c>
+      <c r="C14">
         <v>72572000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>77308000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>68529000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>59351000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>35043000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>27974000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>17300000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
+      <c r="C15"/>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15">
         <v>313162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
-      <c r="H15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:8">
+      <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>280559000.0</v>
+      </c>
+      <c r="C16">
         <v>135239000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>125793000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>159020000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>222378000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11781000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8228000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>27243000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>64544000.0</v>
+      </c>
+      <c r="C18">
         <v>17605000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-34267000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-51005000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-96670000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1700000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-21760000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7016000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>137</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-62685000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-45810000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-54821000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-132319000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-22656000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-24623000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>2040000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>138</v>
+      </c>
+      <c r="B20">
+        <v>144000000.0</v>
+      </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>254776000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>316802000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>6158000.0</v>
       </c>
-      <c r="H20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>-21000.0</v>
+      </c>
+      <c r="C21">
         <v>-7597000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-7408000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-21000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-96959000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10003000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1373000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4709000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-111581000.0</v>
+      </c>
+      <c r="C22">
         <v>-63040000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-85534000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-181636000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-592753000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-30348000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-40207000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-25288000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>6812000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-54821000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>231296000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>93000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5479000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1354000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>141</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-51294000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-44001000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-48684000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4914000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-17258000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-20936000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-16352000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>-29520000.0</v>
+      </c>
+      <c r="C25">
         <v>9865000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13323000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1140000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>34307000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8036000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8701000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11701000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>17613000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>148542000.0</v>
+      </c>
+      <c r="C27">
         <v>54475000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>35318000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>89839000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>489474000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>472000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2030000.0</v>
       </c>
-      <c r="H27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>143979000.0</v>
+      </c>
+      <c r="C28">
         <v>-7597000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-596000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-21000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>410364000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10096000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6931000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3355000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>86395000.0</v>
+      </c>
+      <c r="C29">
         <v>81861000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>14876000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3455000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-63308000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>17073000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2492000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8646000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>-92908000.0</v>
+      </c>
+      <c r="C30">
         <v>-62685000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-47570000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-54821000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-132319000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-22656000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-24623000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-17982000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AB1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>280559000.0</v>
+      </c>
+      <c r="C2">
+        <v>207792000.0</v>
+      </c>
+      <c r="D2">
         <v>221561000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>235662000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>135239000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>69075000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>93017000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>92783000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>125793000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>116391000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>115160000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>131472000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>159020000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>150395000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>174981000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>174173000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>222378000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>234238000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>275334000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>10582000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>11781000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>8886000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>6080000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>9579000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8228000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>30651000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>30651000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
-        <v>7256000</v>
+        <v>5338000</v>
       </c>
       <c r="C3">
+        <v>19316000</v>
+      </c>
+      <c r="D3">
+        <v>8066000</v>
+      </c>
+      <c r="E3">
         <v>20187000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>17473000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>16700000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>19106000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>16070000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>12380000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>13419000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>13252000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>12183000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>10289000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>12333000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>11244000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>12395000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>11578000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>13457000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>10720000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4922000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4263000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>4113000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>4241000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>4323000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>6096000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>5980000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>5980000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-83115000.0</v>
+      </c>
+      <c r="C6">
+        <v>72767000.0</v>
+      </c>
+      <c r="D6">
         <v>-13769000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-14101000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>100423000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>66164000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-23942000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>234000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-33010000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>9402000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1231000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-16312000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-27548000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>8625000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-24586000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>808000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-48205000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-11860000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-41096000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>264752000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1199000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>2895000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>2806000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-3499000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1351000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-6815000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-6815000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7">
-        <v>-62112000.0</v>
+        <v>-52254000.0</v>
       </c>
       <c r="C7">
+        <v>68767000.0</v>
+      </c>
+      <c r="D7">
+        <v>5826000.0</v>
+      </c>
+      <c r="E7">
         <v>-18601000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-40489000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>55410000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-19693000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-5975000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-19029000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>16827000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-2970000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-14631000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-25005000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>28107000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-9757000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>14675000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-18128000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>21374000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-30451000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-27751000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-3450000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-1461000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-2357000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>108000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>7210000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1384000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>1384000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>25288000.0</v>
+      </c>
+      <c r="C9">
+        <v>-1809000.0</v>
+      </c>
+      <c r="D9">
         <v>-59944000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-12056000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2787000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>7365000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-29609000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>32675000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-18121000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>5277000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-15219000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-19089000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-8800000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-1047000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-19137000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>26647000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-5310000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-9004000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-9059000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-8055000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1812000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-42000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-4208000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>246000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-1042000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>2249000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>2249000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>-8767000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-18135000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1997000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1997000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>23432000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-19220000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-500000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-10900000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-2250000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1172000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-3380000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>9711000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1881000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1881000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>22704000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>29840000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-7379000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>8827000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>5761000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-809000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3037000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>5638000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>831000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>3242000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1459000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>4655000.0</v>
       </c>
-      <c r="Z11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:26">
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
-[...4 lines deleted...]
-      </c>
+      <c r="J12"/>
+      <c r="K12"/>
       <c r="L12">
         <v>9882000.0</v>
       </c>
       <c r="M12">
         <v>9882000.0</v>
       </c>
       <c r="N12">
+        <v>9882000.0</v>
+      </c>
+      <c r="O12">
+        <v>9882000.0</v>
+      </c>
+      <c r="P12">
         <v>-2852000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-5961000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>15272000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>11674000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>46558000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>449583000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1749000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4660000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>-70000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>869000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-1038000.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:26">
+      <c r="AB12"/>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
-[...4 lines deleted...]
-      </c>
+      <c r="J13"/>
+      <c r="K13"/>
       <c r="L13">
         <v>-10455000.0</v>
       </c>
       <c r="M13">
         <v>-10455000.0</v>
       </c>
       <c r="N13">
+        <v>-10455000.0</v>
+      </c>
+      <c r="O13">
+        <v>-10455000.0</v>
+      </c>
+      <c r="P13">
         <v>-18704000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-2886000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-9371000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>30573000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-19822000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-21757000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-6687000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2977000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>-2654000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>6919000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>2721000.0</v>
       </c>
-      <c r="Z13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:26">
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>21319000.0</v>
+      </c>
+      <c r="C14">
+        <v>20084000.0</v>
+      </c>
+      <c r="D14">
         <v>19091000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>15278000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>16396000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>15364000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>15331000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>21046000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>21138000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>24283000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>17993000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>17724000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>17308000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>17107000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>16670000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>17257000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>17495000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>17415000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>19526000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>12263000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>10147000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>9643000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>8992000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>8367000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>8041000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>7263000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>7263000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>0.0</v>
       </c>
-      <c r="O15"/>
-[...1 lines deleted...]
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15">
         <v>0.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>0.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15">
         <v>0.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+      <c r="AB15"/>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>197444000.0</v>
+      </c>
+      <c r="C16">
+        <v>280559000.0</v>
+      </c>
+      <c r="D16">
         <v>207792000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>221561000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>235662000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>135239000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>69075000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>93017000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>92783000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>125793000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>116391000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>115160000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>131472000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>159020000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>150395000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>174981000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>174173000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>222378000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>234238000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>275334000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>10582000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>11781000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>8886000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>6080000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>9579000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>23836000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>23836000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
-        <v>19948000.0</v>
+        <v>-68230000.0</v>
       </c>
       <c r="C18">
+        <v>69638000.0</v>
+      </c>
+      <c r="D18">
+        <v>19138000.0</v>
+      </c>
+      <c r="E18">
         <v>-19152000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-48271000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>69936000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-22697000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-2660000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-26974000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>10608000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>307000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-16050000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-29132000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-10654000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-14192000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>10614000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-36908000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-16067000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-44859000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-34790000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-954000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-4688000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>3326000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2936000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>2598000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-6173000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-6173000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>137</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-38728000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-19889000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-14975000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-16700000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-19096000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-15919000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-10970000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-13454000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-13229000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-11996000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-8891000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-11694000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-11234000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-12395000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-8021000.0</v>
       </c>
       <c r="R19">
         <v>-8021000.0</v>
       </c>
       <c r="S19">
         <v>-8021000.0</v>
       </c>
       <c r="T19">
-        <v>-4232000.0</v>
+        <v>-8021000.0</v>
       </c>
       <c r="U19">
         <v>-8021000.0</v>
       </c>
       <c r="V19">
+        <v>-4232000.0</v>
+      </c>
+      <c r="W19">
+        <v>-8021000.0</v>
+      </c>
+      <c r="X19">
         <v>-4319000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-4220000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-6096000.0</v>
       </c>
-      <c r="Y19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>144000000.0</v>
       </c>
-      <c r="E20"/>
-[...1 lines deleted...]
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>254774000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>-4000.0</v>
+      </c>
+      <c r="D21">
         <v>-6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5000.0</v>
       </c>
       <c r="E21">
         <v>-6000.0</v>
       </c>
       <c r="F21">
+        <v>-5000.0</v>
+      </c>
+      <c r="G21">
+        <v>-6000.0</v>
+      </c>
+      <c r="H21">
         <v>-7000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
-[...4 lines deleted...]
-      </c>
+      <c r="J21"/>
+      <c r="K21"/>
       <c r="L21">
         <v>-6000.0</v>
       </c>
       <c r="M21">
         <v>-6000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21"/>
+      <c r="N21">
+        <v>-6000.0</v>
+      </c>
+      <c r="O21">
+        <v>-6000.0</v>
+      </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21">
         <v>-96954000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-5000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>10020000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-5000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-5000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>242000.0</v>
       </c>
-      <c r="Z21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:26">
+      <c r="AB21"/>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-55470000.0</v>
+      </c>
+      <c r="C22">
+        <v>-20621000.0</v>
+      </c>
+      <c r="D22">
         <v>-28814000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-53948000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-8198000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-28212000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>12505000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-21792000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-25541000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-38452000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-11616000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-10298000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-25168000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-127716000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-8967000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-4755000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-40198000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-53290000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-69977000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-464164000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-5322000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-13505000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-1813000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-7486000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-7544000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-9761000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-9761000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23">
         <v>-19096000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-15919000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-15919000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-10970000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-13454000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-13229000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>6812000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>6812000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-11234000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-12395000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-19498000.0</v>
       </c>
-      <c r="Q23">
-[...2 lines deleted...]
-      <c r="R23">
+      <c r="S23">
+        <v>20217000.0</v>
+      </c>
+      <c r="T23">
         <v>16292000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>472643000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10025000.0</v>
       </c>
       <c r="V23">
         <v>1000.0</v>
       </c>
       <c r="W23">
+        <v>10025000.0</v>
+      </c>
+      <c r="X23">
+        <v>1000.0</v>
+      </c>
+      <c r="Y23">
         <v>34000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>57000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-402000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-160000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
+        <v>-13118000.0</v>
+      </c>
+      <c r="D24">
+        <v>-1.0</v>
+      </c>
+      <c r="E24">
         <v>-15616000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-10851000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-14755000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-14244000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-12778000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-9517000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-12365000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-11751000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>30000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-9979000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-9640000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-9553000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-11322000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>121000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>20000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>115000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-75583000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>31000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="W24"/>
+      <c r="X24">
         <v>-78000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>103000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>93000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>93000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B25">
-        <v>73492000.0</v>
+        <v>23965000.0</v>
       </c>
       <c r="C25">
+        <v>-92000.0</v>
+      </c>
+      <c r="D25">
+        <v>32596000.0</v>
+      </c>
+      <c r="E25">
         <v>-25842000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-11168000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>25278000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-20751000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2943000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2088000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>6453000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4426000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-106000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3234000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>73042000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-18796000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-27662000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-21690000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-12736000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>9824000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>683000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2308000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1675000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1634000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2183000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1610000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2053000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1751000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>-51000.0</v>
       </c>
-      <c r="Z26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:26">
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>21258000.0</v>
+      </c>
+      <c r="C27">
+        <v>25522000.0</v>
+      </c>
+      <c r="D27">
         <v>25547000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>84841000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>12835000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>21520000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>9017000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>17193000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6745000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>16070000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>5063000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3624000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>10561000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>11192000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>17970000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>23497000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>37180000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>37531000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>37438000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>448844000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>-111000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>-1402000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1212000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>-502000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1164000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>302000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>0.0</v>
+      </c>
+      <c r="C28">
+        <v>-4000.0</v>
+      </c>
+      <c r="D28">
         <v>-6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>143995000.0</v>
       </c>
       <c r="E28">
         <v>-6000.0</v>
       </c>
       <c r="F28">
+        <v>143995000.0</v>
+      </c>
+      <c r="G28">
+        <v>-6000.0</v>
+      </c>
+      <c r="H28">
         <v>-7000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-4000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-7580000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-6000.0</v>
       </c>
       <c r="K28">
         <v>-5000.0</v>
       </c>
       <c r="L28">
+        <v>-6000.0</v>
+      </c>
+      <c r="M28">
+        <v>-5000.0</v>
+      </c>
+      <c r="N28">
         <v>-580000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-21000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-21000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>0.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>0.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1321000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>33359000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>375689000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-5000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>10021000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-6000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>29000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>52000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-211000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-211000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>-62892000.0</v>
+      </c>
+      <c r="C29">
+        <v>88954000.0</v>
+      </c>
+      <c r="D29">
         <v>27204000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1035000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-30798000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>86636000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-3591000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>13410000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-14594000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>24027000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>13559000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-3867000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-18843000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1679000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-2948000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>23009000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-25330000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-2610000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-34139000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-29868000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3309000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-575000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>7567000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1387000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>8694000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-193000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-193000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>-17697000.0</v>
+      </c>
+      <c r="C30">
+        <v>-19316000.0</v>
+      </c>
+      <c r="D30">
         <v>-38728000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-19889000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-14975000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-16700000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-19096000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-15919000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-10970000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-13454000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-13229000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-11996000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-8891000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-11694000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-11234000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-12395000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-19498000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-12366000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-35216000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-80505000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-4232000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-8021000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-4319000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-4220000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-6096000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-5887000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-5887000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>