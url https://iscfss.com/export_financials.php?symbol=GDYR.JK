--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3631,51 +3631,51 @@
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
         <v>499056.0</v>
       </c>
       <c r="C52">
-        <v>433764.0</v>
+        <v>6981865344.0</v>
       </c>
       <c r="D52">
         <v>7192615.0</v>
       </c>
       <c r="E52">
         <v>12579470.0</v>
       </c>
       <c r="F52">
         <v>9789396.0</v>
       </c>
       <c r="G52">
         <v>24140000.0</v>
       </c>
       <c r="H52">
         <v>21023998.0</v>
       </c>
       <c r="I52">
         <v>11937000.0</v>
       </c>
       <c r="J52">
         <v>5180000.0</v>
       </c>
       <c r="K52">
         <v>5328000.0</v>
       </c>
@@ -12738,54 +12738,54 @@
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
     </row>
     <row r="52" spans="1:94">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
         <v>489200.0</v>
       </c>
       <c r="C52">
         <v>499056.0</v>
       </c>
       <c r="D52">
         <v>438265.0</v>
       </c>
       <c r="E52">
         <v>3352781.0</v>
       </c>
       <c r="F52">
         <v>2655083.0</v>
       </c>
       <c r="G52">
-        <v>433764.0</v>
+        <v>6981865344.0</v>
       </c>
       <c r="H52">
-        <v>360595.0</v>
+        <v>5459768895.0</v>
       </c>
       <c r="I52">
         <v>1267825.0</v>
       </c>
       <c r="J52">
         <v>4756605.0</v>
       </c>
       <c r="K52">
         <v>7192615.0</v>
       </c>
       <c r="L52">
         <v>8347900.0</v>
       </c>
       <c r="M52">
         <v>16475313.0</v>
       </c>
       <c r="N52">
         <v>14304950.0</v>
       </c>
       <c r="O52">
         <v>12579470.0</v>
       </c>
       <c r="P52">
         <v>10526301.0</v>
       </c>
@@ -16418,51 +16418,51 @@
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>186</v>
       </c>
       <c r="B31">
         <v>1016514.0</v>
       </c>
       <c r="C31">
         <v>631774.0</v>
       </c>
       <c r="D31">
         <v>-2032328.0</v>
       </c>
       <c r="E31">
-        <v>20567466898.0</v>
+        <v>19681265452.0</v>
       </c>
       <c r="F31">
         <v>-355360.0</v>
       </c>
       <c r="G31">
         <v>-3046140.0</v>
       </c>
       <c r="H31">
         <v>-3481985.0</v>
       </c>
       <c r="I31">
         <v>541190.0</v>
       </c>
       <c r="J31">
         <v>-937998.0</v>
       </c>
       <c r="K31">
         <v>-1291075.0</v>
       </c>
       <c r="L31">
         <v>-1293441.0</v>
       </c>
       <c r="M31">
         <v>-784757.0</v>
       </c>
@@ -27211,51 +27211,51 @@
       <c r="CJ22">
         <v>5302682000.0</v>
       </c>
       <c r="CK22">
         <v>15034231000.0</v>
       </c>
       <c r="CL22">
         <v>5303585000.0</v>
       </c>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
     </row>
     <row r="23" spans="1:94">
       <c r="A23" t="s">
         <v>208</v>
       </c>
       <c r="B23">
         <v>-122810.0</v>
       </c>
       <c r="C23">
         <v>-185645.0</v>
       </c>
       <c r="D23">
-        <v>-2349520000.0</v>
+        <v>-2349520131.0</v>
       </c>
       <c r="E23">
         <v>462774.0</v>
       </c>
       <c r="F23">
         <v>2178710.0</v>
       </c>
       <c r="G23">
         <v>-43698.0</v>
       </c>
       <c r="H23">
         <v>-951865.0</v>
       </c>
       <c r="I23">
         <v>-3540212.0</v>
       </c>
       <c r="J23">
         <v>-2386288.0</v>
       </c>
       <c r="K23">
         <v>-2362444.0</v>
       </c>
       <c r="L23">
         <v>-7734099.0</v>
       </c>