--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4241,632 +4244,638 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP62"/>
+  <dimension ref="A1:CQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
       </c>
-      <c r="CP1" t="s">
-        <v>156</v>
+      <c r="CQ1" t="s">
+        <v>157</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>32980043.0</v>
+      </c>
+      <c r="C2">
         <v>24273103.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20854779.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28127000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>37807737.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>38193352.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>42812785.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>45465515.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>34344654.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>30580108.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>33023321.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>36259673.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>36294827.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>36779546.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>40645139.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>47507835.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>40598106.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>40247448.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>37060502.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>497455700522.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>534933101885.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>31695824.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>24661669.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>222007773648.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>203264926534.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>365959141358.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>23738858.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>307358040496.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>24314869.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>19633767.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>25025904.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>25868583.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>35451787.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>33193095.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>29297236.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>29947289.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>29829317.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>26277384.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>25358735.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>24735272.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>29423104.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>30309052.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>30783591.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>20791945.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>21845148.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>24791840.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>21670906.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>21702618.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>22539809.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>25040588.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>23107779.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>20505946.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>25522911.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>29214067.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>239511512299.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>26587200.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>35514100.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>34876600.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>24816600.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>33838200.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>24681900.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>25812500.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>23036400.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>38051500.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>33378400.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>32613100.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>13766600.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>211364482000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>264596000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>17055100.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>133281303000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>248219268000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>255917037000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>183358440000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>170914223000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>113875625000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>99865539000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>103572960000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>96146415000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>103936960000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>98735875000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>104453383000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>104160324000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>98271472000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>84420487000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>86866095000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>72560623000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>84080440000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>93926399000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>61260438000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>64203214000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>40906000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>56972458000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>58197000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4919,52 +4928,53 @@
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
+      <c r="CQ3"/>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5017,256 +5027,260 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-74508088.0</v>
+      </c>
+      <c r="C5">
         <v>-74455572.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-74464310.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-74494073.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-74508088.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-74508087.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-74508088.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74508087.0</v>
       </c>
       <c r="I5">
         <v>-74508087.0</v>
       </c>
       <c r="J5">
         <v>-74508087.0</v>
       </c>
       <c r="K5">
         <v>-74508087.0</v>
       </c>
       <c r="L5">
+        <v>-74508087.0</v>
+      </c>
+      <c r="M5">
         <v>-74508088.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-74508087.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-74508088.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-74508087.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-74508088.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-74508087.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74508088.0</v>
       </c>
       <c r="S5">
         <v>-74508088.0</v>
       </c>
       <c r="T5">
+        <v>-74508088.0</v>
+      </c>
+      <c r="U5">
         <v>-74508087.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-74508088.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74508087.0</v>
       </c>
       <c r="W5">
         <v>-74508087.0</v>
       </c>
       <c r="X5">
+        <v>-74508087.0</v>
+      </c>
+      <c r="Y5">
         <v>-74508088.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74508087.0</v>
       </c>
       <c r="Z5">
         <v>-74508087.0</v>
       </c>
       <c r="AA5">
+        <v>-74508087.0</v>
+      </c>
+      <c r="AB5">
         <v>-74508088.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-74508087.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74508088.0</v>
       </c>
       <c r="AD5">
         <v>-74508088.0</v>
       </c>
       <c r="AE5">
-        <v>-74508087.0</v>
+        <v>-74508088.0</v>
       </c>
       <c r="AF5">
         <v>-74508087.0</v>
       </c>
       <c r="AG5">
         <v>-74508087.0</v>
       </c>
       <c r="AH5">
         <v>-74508087.0</v>
       </c>
       <c r="AI5">
         <v>-74508087.0</v>
       </c>
       <c r="AJ5">
         <v>-74508087.0</v>
       </c>
       <c r="AK5">
         <v>-74508087.0</v>
       </c>
       <c r="AL5">
         <v>-74508087.0</v>
       </c>
       <c r="AM5">
+        <v>-74508087.0</v>
+      </c>
+      <c r="AN5">
         <v>-74508088.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74508087.0</v>
       </c>
       <c r="AO5">
         <v>-74508087.0</v>
       </c>
       <c r="AP5">
         <v>-74508087.0</v>
       </c>
       <c r="AQ5">
+        <v>-74508087.0</v>
+      </c>
+      <c r="AR5">
         <v>-74508088.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75642560.0</v>
       </c>
       <c r="AS5">
         <v>-75642560.0</v>
       </c>
       <c r="AT5">
-        <v>-74508087.0</v>
+        <v>-75642560.0</v>
       </c>
       <c r="AU5">
         <v>-74508087.0</v>
       </c>
       <c r="AV5">
+        <v>-74508087.0</v>
+      </c>
+      <c r="AW5">
         <v>-74508088.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74508087.0</v>
       </c>
       <c r="AX5">
         <v>-74508087.0</v>
       </c>
       <c r="AY5">
         <v>-74508087.0</v>
       </c>
       <c r="AZ5">
         <v>-74508087.0</v>
       </c>
       <c r="BA5">
         <v>-74508087.0</v>
       </c>
       <c r="BB5">
         <v>-74508087.0</v>
       </c>
-      <c r="BC5"/>
+      <c r="BC5">
+        <v>-74508087.0</v>
+      </c>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5319,52 +5333,53 @@
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -5417,52 +5432,53 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
@@ -5515,52 +5531,53 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -5613,258 +5630,262 @@
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>17664724.0</v>
+      </c>
+      <c r="C10">
         <v>13709072.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9604890.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9643000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10832981.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5403546.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8876772.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11780536.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10135540.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8081989.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6084950.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6624141.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6729261.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11824029.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>9064627.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>13522088.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8520981.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15019211.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>12360240.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>245711713448.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>249292897605.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>17151918.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>15217304.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>226206363162.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>132554843048.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>250346903301.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8510973.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>129333864715.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6961470.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>9979106.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12553943.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>17074426.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>23882314.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>23485411.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>18953225.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>17649355.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>15347403.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>15920088.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>12505721.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>13703951.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>9096111.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>12345363.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>10289450.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>9365063.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>10191415.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>8941767.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>10530286.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>8327448.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4343676.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>7980810.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>8419000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>9848352.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>13972542.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>9358476.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>84065912065.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
+      <c r="CQ10"/>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5917,344 +5938,348 @@
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>17664724.0</v>
+      </c>
+      <c r="C12">
         <v>13709072.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9604890.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9643000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10832981.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5403546.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8876772.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11780536.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10135540.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8081989.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6084950.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6624141.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6729261.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11824029.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9064627.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13522088.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8520981.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15019211.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12360240.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>245711713448.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>249292897605.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>17151918.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>15217304.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>226206363162.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>132554843048.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>250346903301.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8510973.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>129333864715.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6961470.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9979106.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>12553943.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>17074426.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>23882314.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>23485411.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>18953225.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>17649355.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>15347403.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>15920088.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>12505721.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>13703951.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>9096111.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>12345363.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>10289450.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>9365063.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>10191415.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>8941767.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>10530286.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>8327448.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4343676.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>7980810.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>8419000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>9848352.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>13972542.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>9358476.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>84065912065.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
+        <v>78378525.0</v>
+      </c>
+      <c r="C13">
         <v>78408512.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>78417714.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>78449000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78378525.0</v>
       </c>
       <c r="F13">
         <v>78378525.0</v>
       </c>
       <c r="G13">
         <v>78378525.0</v>
       </c>
       <c r="H13">
         <v>78378525.0</v>
       </c>
       <c r="I13">
         <v>78378525.0</v>
       </c>
       <c r="J13">
         <v>78378525.0</v>
       </c>
       <c r="K13">
         <v>78378525.0</v>
       </c>
       <c r="L13">
         <v>78378525.0</v>
       </c>
       <c r="M13">
         <v>78378525.0</v>
       </c>
       <c r="N13">
         <v>78378525.0</v>
       </c>
       <c r="O13">
         <v>78378525.0</v>
       </c>
       <c r="P13">
         <v>78378525.0</v>
       </c>
       <c r="Q13">
         <v>78378525.0</v>
       </c>
       <c r="R13">
         <v>78378525.0</v>
       </c>
       <c r="S13">
         <v>78378525.0</v>
       </c>
       <c r="T13">
+        <v>78378525.0</v>
+      </c>
+      <c r="U13">
         <v>1122223720950.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1140485917275.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78378525.0</v>
       </c>
       <c r="W13">
         <v>78378525.0</v>
       </c>
       <c r="X13">
+        <v>78378525.0</v>
+      </c>
+      <c r="Y13">
         <v>1165175152650.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1134685906425.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1277334821925.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>78378525.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1111172348925.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78378525.0</v>
       </c>
       <c r="AD13">
         <v>78378525.0</v>
       </c>
       <c r="AE13">
         <v>78378525.0</v>
       </c>
       <c r="AF13">
         <v>78378525.0</v>
       </c>
       <c r="AG13">
         <v>78378525.0</v>
       </c>
       <c r="AH13">
         <v>78378525.0</v>
       </c>
       <c r="AI13">
         <v>78378525.0</v>
       </c>
       <c r="AJ13">
         <v>78378525.0</v>
       </c>
       <c r="AK13">
         <v>78378525.0</v>
       </c>
@@ -6288,99 +6313,99 @@
       <c r="AU13">
         <v>78378525.0</v>
       </c>
       <c r="AV13">
         <v>78378525.0</v>
       </c>
       <c r="AW13">
         <v>78378525.0</v>
       </c>
       <c r="AX13">
         <v>78378525.0</v>
       </c>
       <c r="AY13">
         <v>78378525.0</v>
       </c>
       <c r="AZ13">
         <v>78378525.0</v>
       </c>
       <c r="BA13">
         <v>78378525.0</v>
       </c>
       <c r="BB13">
         <v>78378525.0</v>
       </c>
       <c r="BC13">
+        <v>78378525.0</v>
+      </c>
+      <c r="BD13">
         <v>755333845425.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78378500.0</v>
       </c>
       <c r="BE13">
         <v>78378500.0</v>
       </c>
       <c r="BF13">
         <v>78378500.0</v>
       </c>
       <c r="BG13">
         <v>78378500.0</v>
       </c>
       <c r="BH13">
         <v>78378500.0</v>
       </c>
       <c r="BI13">
         <v>78378500.0</v>
       </c>
       <c r="BJ13">
         <v>78378500.0</v>
       </c>
       <c r="BK13">
         <v>78378500.0</v>
       </c>
       <c r="BL13">
         <v>78378500.0</v>
       </c>
       <c r="BM13">
         <v>78378500.0</v>
       </c>
       <c r="BN13">
         <v>78378500.0</v>
       </c>
       <c r="BO13">
         <v>78378500.0</v>
       </c>
       <c r="BP13">
-        <v>41000000000.0</v>
+        <v>78378500.0</v>
       </c>
       <c r="BQ13">
         <v>41000000000.0</v>
       </c>
       <c r="BR13">
+        <v>41000000000.0</v>
+      </c>
+      <c r="BS13">
         <v>3546700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000000.0</v>
       </c>
       <c r="BT13">
         <v>41000000000.0</v>
       </c>
       <c r="BU13">
         <v>41000000000.0</v>
       </c>
       <c r="BV13">
         <v>41000000000.0</v>
       </c>
       <c r="BW13">
         <v>41000000000.0</v>
       </c>
       <c r="BX13">
         <v>41000000000.0</v>
       </c>
       <c r="BY13">
         <v>41000000000.0</v>
       </c>
       <c r="BZ13">
         <v>41000000000.0</v>
       </c>
       <c r="CA13">
         <v>41000000000.0</v>
       </c>
@@ -6405,59 +6430,62 @@
       <c r="CH13">
         <v>41000000000.0</v>
       </c>
       <c r="CI13">
         <v>41000000000.0</v>
       </c>
       <c r="CJ13">
         <v>41000000000.0</v>
       </c>
       <c r="CK13">
         <v>41000000000.0</v>
       </c>
       <c r="CL13">
         <v>41000000000.0</v>
       </c>
       <c r="CM13">
         <v>41000000000.0</v>
       </c>
       <c r="CN13">
         <v>41000000000.0</v>
       </c>
       <c r="CO13">
         <v>41000000000.0</v>
       </c>
       <c r="CP13">
+        <v>41000000000.0</v>
+      </c>
+      <c r="CQ13">
         <v>41000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
-        <v>410000000.0</v>
+        <v>438558000.0</v>
       </c>
       <c r="C14">
         <v>410000000.0</v>
       </c>
       <c r="D14">
         <v>410000000.0</v>
       </c>
       <c r="E14">
         <v>410000000.0</v>
       </c>
       <c r="F14">
         <v>410000000.0</v>
       </c>
       <c r="G14">
         <v>410000000.0</v>
       </c>
       <c r="H14">
         <v>410000000.0</v>
       </c>
       <c r="I14">
         <v>410000000.0</v>
       </c>
       <c r="J14">
         <v>410000000.0</v>
       </c>
@@ -6470,75 +6498,75 @@
       <c r="M14">
         <v>410000000.0</v>
       </c>
       <c r="N14">
         <v>410000000.0</v>
       </c>
       <c r="O14">
         <v>410000000.0</v>
       </c>
       <c r="P14">
         <v>410000000.0</v>
       </c>
       <c r="Q14">
         <v>410000000.0</v>
       </c>
       <c r="R14">
         <v>410000000.0</v>
       </c>
       <c r="S14">
         <v>410000000.0</v>
       </c>
       <c r="T14">
         <v>410000000.0</v>
       </c>
       <c r="U14">
+        <v>410000000.0</v>
+      </c>
+      <c r="V14">
         <v>410038147.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>410000000.0</v>
       </c>
       <c r="W14">
         <v>410000000.0</v>
       </c>
       <c r="X14">
         <v>410000000.0</v>
       </c>
       <c r="Y14">
+        <v>410000000.0</v>
+      </c>
+      <c r="Z14">
         <v>410007834.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>426327625.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>410000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>410426229.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>410000000.0</v>
       </c>
       <c r="AD14">
         <v>410000000.0</v>
       </c>
       <c r="AE14">
         <v>410000000.0</v>
       </c>
       <c r="AF14">
         <v>410000000.0</v>
       </c>
       <c r="AG14">
         <v>410000000.0</v>
       </c>
       <c r="AH14">
         <v>410000000.0</v>
       </c>
       <c r="AI14">
         <v>410000000.0</v>
       </c>
       <c r="AJ14">
         <v>410000000.0</v>
       </c>
       <c r="AK14">
         <v>410000000.0</v>
       </c>
@@ -6574,91 +6602,94 @@
       </c>
       <c r="AV14">
         <v>410000000.0</v>
       </c>
       <c r="AW14">
         <v>410000000.0</v>
       </c>
       <c r="AX14">
         <v>410000000.0</v>
       </c>
       <c r="AY14">
         <v>410000000.0</v>
       </c>
       <c r="AZ14">
         <v>410000000.0</v>
       </c>
       <c r="BA14">
         <v>410000000.0</v>
       </c>
       <c r="BB14">
         <v>410000000.0</v>
       </c>
       <c r="BC14">
         <v>410000000.0</v>
       </c>
-      <c r="BD14"/>
+      <c r="BD14">
+        <v>410000000.0</v>
+      </c>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
+      <c r="CQ14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -6711,73 +6742,74 @@
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>3653343.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4740089.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6500000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>13671716.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
@@ -6817,52 +6849,53 @@
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6915,52 +6948,53 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7013,52 +7047,53 @@
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7111,52 +7146,53 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -7209,762 +7245,772 @@
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>160857.0</v>
+      </c>
+      <c r="C21">
         <v>163352.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>169029.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>174463.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>176481.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>178656.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>180831.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>183006.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>185181.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>187356.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>189531.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>191706.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>193881.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>196056.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>198231.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>200638.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>203455.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>185584.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>188400.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1938327886.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2010846343.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>141010.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>143826.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2179979972.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2163703466.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2481625675.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>155092.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2238661716.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>160724.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>163541.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>166357.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>222710.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>240127.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>257372.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>274789.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>292388.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>184050.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>186864.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>217989.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>249115.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>295253.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>331382.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>367512.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>403642.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>439771.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>490208.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>372583.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>439562.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>448138.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>456715.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>465291.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>5377446000.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
-      <c r="BS21">
-[...1 lines deleted...]
-      </c>
+      <c r="BS21"/>
       <c r="BT21">
         <v>3010986000.0</v>
       </c>
       <c r="BU21">
         <v>3010986000.0</v>
       </c>
       <c r="BV21">
         <v>3010986000.0</v>
       </c>
       <c r="BW21">
         <v>3010986000.0</v>
       </c>
       <c r="BX21">
         <v>3010986000.0</v>
       </c>
       <c r="BY21">
         <v>3010986000.0</v>
       </c>
       <c r="BZ21">
         <v>3010986000.0</v>
       </c>
       <c r="CA21">
         <v>3010986000.0</v>
       </c>
       <c r="CB21">
         <v>3010986000.0</v>
       </c>
-      <c r="CC21"/>
+      <c r="CC21">
+        <v>3010986000.0</v>
+      </c>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>22696619.0</v>
+      </c>
+      <c r="C22">
         <v>19905222.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>20618971.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>27775000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>29102113.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>25797667.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>28927881.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>26468278.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>20344526.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>20133418.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>23580699.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>23899373.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>25977909.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>24797468.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>25803186.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>27478000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>24575858.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>24190781.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>23725804.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>302095295866.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>303454702560.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>17613990.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>16575644.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>245070202212.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>269358381581.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>336313333846.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>20181415.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>283803734731.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>23464687.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>20466412.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>22377804.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>22477473.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>27765488.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>20372830.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>18925770.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>19760692.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>21933200.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>18007779.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>17317021.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>25778234.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>27015021.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>25504816.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>18800095.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>26615304.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>27331732.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>30706758.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>30650847.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>35716097.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>30459730.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>26848237.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>23796000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>24717878.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>24642394.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>22384363.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>245754360899.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>27510500.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>29430100.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>27681000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>25606400.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>31366800.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>27660600.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>25534000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>23630800.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>24238700.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>21931600.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>18932000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>19183000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>146699607000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>118349882000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>10291500.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>150949721000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>183369726000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>162219567000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>125678563000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>123441087000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>110435930000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>98372833000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>101834444000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>101405171000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>113539731000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>108848276000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>110154205000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>100169998000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>93280309000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>114630996000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>115137576000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>89437711000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>109295211000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>93313812000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>84241502000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>78655125000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>75612000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>81928215000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>75857000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>112672607.0</v>
+      </c>
+      <c r="C23">
         <v>103968795.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>101526713.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>111515000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>120689052.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>118888403.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>122084006.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>122780251.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>112477258.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>111146867.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>113055322.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>118264894.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>121076794.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>122993143.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>124391220.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>130997609.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>123701943.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>125632667.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>119934604.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1710651769662.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1747636999954.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>121350503.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>115979518.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1839798826244.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1703208785807.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2182302359122.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>118517006.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1782381279765.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>126638274.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>124457713.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>126016356.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>128005842.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>137872951.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>130180621.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>120984948.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>128309677.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>120190090.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>119584892.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>112840841.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>118806591.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>116047381.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>120182178.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>119315863.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>111234762.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>115569141.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>123614577.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>123198175.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>124756780.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>116625289.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>115219491.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>111048164.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>111808330.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>121480355.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>122017546.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1194172044847.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
+      <c r="CQ23"/>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
@@ -7979,203 +8025,204 @@
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>1875000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>3750000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>5625000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>7500000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>9375000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>11250000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>13125000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>15000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>16875000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18750000.0</v>
       </c>
       <c r="BO24">
         <v>18750000.0</v>
       </c>
       <c r="BP24">
+        <v>18750000.0</v>
+      </c>
+      <c r="BQ24">
         <v>218446602000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>248724490000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>28580300.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>310781250000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>138047150000.0</v>
       </c>
-      <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>64423000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>94065000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>27132000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>480348000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>35658000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>652350.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>705390.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>816870.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>924240.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1036410.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1066190.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>15220.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>18850.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>21720.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>43900.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>144640.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>235370.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>347320.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>418020.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>432750.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>523640.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>2087840.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2353220.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2571550.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25">
         <v>2944570.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
@@ -8197,52 +8244,53 @@
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -8295,52 +8343,53 @@
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8393,258 +8442,262 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>-16392177.0</v>
+      </c>
+      <c r="C28">
         <v>-12681297.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-8453163.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7792694.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-6663329.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1824224.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7406595.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-10353747.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-7709239.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3671989.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2079026.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1711076.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9764903.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2502638.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3558746.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2851148.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6176813.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-3970228.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2152828.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-245711713448.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-249292897605.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-47063.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>9926838.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-226206363162.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-132554843048.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-250346903301.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>12513025.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-129333864715.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>15926307.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7409319.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-616943.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-4009426.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-10517014.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-19105411.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-13773225.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-8399355.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-7472403.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-12170088.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-7177721.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-13703951.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-7596111.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-12345363.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-10289450.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-7365063.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-4191415.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-8941767.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-10530286.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-8327448.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-4343676.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-7980810.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-8419000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-9848352.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-12097542.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-5608476.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-84065912065.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
@@ -8697,407 +8750,411 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>12073934.0</v>
+      </c>
+      <c r="C30">
         <v>10676725.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9733161.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11727000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13313141.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21123633.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>14960303.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>18282712.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13823215.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>14306500.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12170439.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>18333373.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>16855354.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15752580.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>17060262.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>16580663.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>16154959.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>12399896.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>11609460.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>159650009718.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>143328310366.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>13908149.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11345244.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>174359998882.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>67049921483.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>215204459926.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8266816.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>128491765092.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>9052755.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>8220383.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>8843039.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7984599.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7046243.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>9309239.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>8836152.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>14045788.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>11710910.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>11898118.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>8397183.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>11430383.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>12185985.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>14059164.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>12338464.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>10056952.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>11682638.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>13501977.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>12626012.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>13795862.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>13916343.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>12692546.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>10138978.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>10325994.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>13188424.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>17229113.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>143682331102.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>25582600.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>29428800.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>24992400.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>15557400.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>15001700.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>25423400.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>23293900.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>19024700.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>18986200.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>17971500.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>12893600.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>12223700.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>121135126000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>107714573000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>11646900.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>132008792000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>155740194000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>143036220000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>124013813000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>140917153000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>136224596000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>140278687000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>136527283000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>131512905000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>116629427000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>145743881000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>116000983000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>140703286000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>120658520000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>119285200000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>113971197000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>112552469000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>108426447000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>114268647000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>86285496000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>72302451000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>79504000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>73012339000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>75260000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:94">
+    <row r="31" spans="1:95">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>45161726.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>44373641.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>46172496.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>46830129.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>48167962.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>47755070.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>48469117.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>47120450.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>44934282.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>47986684.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>47541996.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>55615814.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>53134590.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>52093598.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>51908959.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>52915198.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>54227471.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>52819903.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -9115,52 +9172,53 @@
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
+      <c r="CQ31"/>
     </row>
-    <row r="32" spans="1:94">
+    <row r="32" spans="1:95">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -9213,258 +9271,262 @@
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
+      <c r="CQ32"/>
     </row>
-    <row r="33" spans="1:94">
+    <row r="33" spans="1:95">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>54969597.0</v>
+      </c>
+      <c r="C33">
         <v>58600839.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>59890658.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>60769000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>61352931.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>64513452.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>65562563.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>63226905.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>63504468.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>67559528.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>69317699.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>67460884.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>67633003.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>68406532.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>68773934.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>69047716.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>70828019.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>71022631.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>69585299.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>872560754950.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>889715438375.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>70324284.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>70895349.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>964561619376.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>956562432987.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1101458429072.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>80044339.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>981267193641.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>84670182.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>83518922.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>77928920.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>67456785.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>67131721.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>66420929.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>72413340.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>64927543.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>64071875.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>64545441.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>65755315.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>58257000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>59096230.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>59684299.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>68663608.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>57239817.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>58978823.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>60715051.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>63038153.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>59784800.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>60917138.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>60876398.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>61145124.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>58718509.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>59996881.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>60903549.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>559007715348.0</v>
       </c>
-      <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
+      <c r="CQ33"/>
     </row>
-    <row r="34" spans="1:94">
+    <row r="34" spans="1:95">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -9517,141 +9579,144 @@
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
+      <c r="CQ34"/>
     </row>
-    <row r="35" spans="1:94">
+    <row r="35" spans="1:95">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>3109132.0</v>
+      </c>
+      <c r="C35">
         <v>2659459.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2614688.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2713000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2560656.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2545460.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1292724.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1283077.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1443958.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1610276.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1594018.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>251018.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>379394.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>340381.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>314600.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>559865.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>701505.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>833547.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>738342.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1683930.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2153429.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2230000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1980049.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3566631.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3824939.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>4449560.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35">
+      <c r="AB35"/>
+      <c r="AC35">
         <v>3911723.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>4540269.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>4960343.0</v>
       </c>
-      <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
@@ -9671,258 +9736,262 @@
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
+      <c r="CQ35"/>
     </row>
-    <row r="36" spans="1:94">
+    <row r="36" spans="1:95">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>3019932.0</v>
+      </c>
+      <c r="C36">
         <v>5473287.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5127286.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4708537.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4331638.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6989200.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6680686.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>6085053.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5329300.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>8361378.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>8756839.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>8186957.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>7572208.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>8337590.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>7744582.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>8591221.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>10365369.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>9702490.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>8104940.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-872560754950.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-889715438375.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>8604332.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>8764150.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-964561619376.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-956562432987.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-1101458429072.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>15348811.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-981267193641.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>15634865.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>15130875.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>14289393.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>6143994.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>6046467.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>6217141.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>13117499.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>6099455.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>6440924.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>6466427.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>6097498.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>5850823.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>5828307.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>5749132.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>5239113.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>5023819.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>4647528.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>4406442.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>4597344.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>4646382.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>4311641.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>4292109.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>3844343.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>4531585.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>4475895.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>4359301.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-559007715348.0</v>
       </c>
-      <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
+      <c r="CQ36"/>
     </row>
-    <row r="37" spans="1:94">
+    <row r="37" spans="1:95">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -9975,1352 +10044,1362 @@
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
+      <c r="CQ37"/>
     </row>
-    <row r="38" spans="1:94">
+    <row r="38" spans="1:95">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>303570.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>326610.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>320570.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>337830.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>446520.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>919330.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>126824150887.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>113651269872.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>124897098200.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>120203657222.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>130827113388.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>154775689908.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>139211326520.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>115641283920.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>93705081670.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>122173688240.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>125313491248.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>123828675350.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>212982015542.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>251737165382.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>249628287086.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>213532658632.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>189500783352.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>220858102990.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>215539314375.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>205695812235.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>91545510600.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>86264944689.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>85504340173.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>178017578929.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>82190169600.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>85851075996.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>86068143370.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>82163785550.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>76616527185.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>77021077005.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>76492201260.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>72304998513.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>73423114685.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>61974785880.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>57614229150.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>56938105440.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>56616152485.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>51092945850.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>48758358240.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>46766432595.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>52453096375.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>44423257875.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>42372405720.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>36146951087.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>4179100.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>4037600.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>3656200.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>3653700.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>3940800.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>4322500.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>4359700.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>4282300.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>4329200.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>4638800.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>3857800.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>3283600.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>37612944000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>29346390000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2360800.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>31516223000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>37974088000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>37628446000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>35182791000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>32313697000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>36034882000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>38280810000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>35204503000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>33057263000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>35123693000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>31316303000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>46628182000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>32090841000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>61307848000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>53430490000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>51589040000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>49074994000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>48656483000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>39072586000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>41430139000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>38024105000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>27125000000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>22159928000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>28245000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:94">
+    <row r="39" spans="1:95">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>5267733.0</v>
+      </c>
+      <c r="C39">
         <v>1076935.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1679032.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1602000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6087886.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2050105.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3756487.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3021820.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>4669509.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1065432.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1901535.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1947123.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3881267.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2212534.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3689211.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4369142.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3622126.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3000148.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2653801.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>36928914010.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>39671962808.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2352162.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1945977.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>16618627070.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>25946041325.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>29350945890.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3356598.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>69983938233.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2489180.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2272890.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>4312650.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>13012559.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>12047185.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>10592212.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>4637113.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>11926299.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>8835161.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>9213466.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>8865601.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>9637023.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>10030647.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>8588536.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>9224246.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>10081625.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>9865910.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>10538649.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>9088253.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>8426742.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>8649773.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>6821500.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>7549062.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>8197597.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>11641640.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>13967509.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>125514774346.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1147000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>586800.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>573000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>11544700.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>9436100.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>619500.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>4699000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>3017800.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>191800.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>60300.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>489300.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>1901300.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>2501626000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>1128150000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>19000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>708256000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>2190197000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>941674000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1416758000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>1105921000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>5268312000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>2766178000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>2543356000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>1478694000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>3413004000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>3680614000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>3724434000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>3054650000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>2708176000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>3484451000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>3327108000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>2530017000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>2651491000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>2555541000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>2484592000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>2573455000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>22602000000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>16151053000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>15083000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:94">
+    <row r="40" spans="1:95">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>15182884.0</v>
+      </c>
+      <c r="C40">
         <v>12152963.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>13039308.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>13081735.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>17855176.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>16889001.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>20286824.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>19324487.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>19935293.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>7245176.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>20247378.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>23897651.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>22619671.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>25954638.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>25492054.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>27829329.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>21563954.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>26834296.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>23990002.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>503390139254.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>474084384880.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>23671892.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>19821823.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>849219491834.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>754141052289.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>834976192011.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>21396682.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>678797141736.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>26026770.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>32886195.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>32840001.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>34025368.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>32344373.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>35972842.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>32930089.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>34550107.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>28917366.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>32639837.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>23780675.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>36207584.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>29628431.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>32132257.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>31294799.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>34336064.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>32840423.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>41131041.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>44935611.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>47763433.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>38650032.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>31879428.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>30070656.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>33109639.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>36793709.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>33943454.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>429918760805.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>35339000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>36110000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>34897000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>44351000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>32541000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>44866000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>43582000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>36796000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>8941000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>8857000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>10537000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>34650000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>96772401000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>107951288000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>6702000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>145429238000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>93900416000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>63812772000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>66987342000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>72157290000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>58937380000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>53820913000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>48420261000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>47732739000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>52382494000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>47460389000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>35234382000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>35230761000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>30406022000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>40769680000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>30942697000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>37229494000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>34228276000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>38991043000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>29861695000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>23469683000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>36245000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>25718672000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>39886000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:94">
+    <row r="41" spans="1:95">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>270697.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>415226.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>466138.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>486227.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>320326.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1251180.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1629786.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1616472.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1273776.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1478796.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1471715.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1878010.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1843134.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>967157.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1339175.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1470587.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1819623.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2004278.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>2113700.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2631100.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>2780700.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1485200.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1708500.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1885700.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>2096000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1203400.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>1376600.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1629400.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1755400.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>2124000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>2481400.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>789600.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>994200.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1294200.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1661400.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1680700.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1643800.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2212500.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>1961500.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>1825500.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>1720400.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>1616700.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>1532600.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>1412800.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>1333900.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>787900.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>1090900.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>1135000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1004400.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>6918200.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>7287800.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>6184400.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>1377700.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>33993168000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>37801893000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>3263100.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>115390356000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>64884709000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>69829798000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>55150479000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>37065571000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>40086891000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>41851696000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>33075800000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>29738732000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>36599210000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>42684172000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>38965250000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>43419479000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>56027433000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>47330457000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>48557719000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>44821495000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>28973178000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>26094674000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>22738575000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>22813263000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>6946000000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>30145887000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>11357000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:94">
+    <row r="42" spans="1:95">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
-[...1 lines deleted...]
-      </c>
+      <c r="C42"/>
       <c r="D42">
         <v>-74508090.0</v>
       </c>
       <c r="E42">
         <v>-74508090.0</v>
       </c>
       <c r="F42">
         <v>-74508090.0</v>
       </c>
       <c r="G42">
         <v>-74508090.0</v>
       </c>
       <c r="H42">
         <v>-74508090.0</v>
       </c>
-      <c r="I42"/>
+      <c r="I42">
+        <v>-74508090.0</v>
+      </c>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>-1154204791208.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-1118291892792.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-1116131158240.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-1156440033848.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-1134609164064.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-1112554770016.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-1069042046624.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-1063081399584.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-1066806803984.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-1084167188488.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-1085135793632.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-1052724775352.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-1107637236208.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-1078653589976.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-1214258310136.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-1036556520255.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-1056301163576.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-1052501251088.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-1061367713560.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-1072543926760.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-1110170511200.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-1063006891496.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-1024709734264.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-1011149262247.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-1003996485799.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-993118304952.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-991702651280.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-1003996485799.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-975683412360.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-984624382920.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-991330110840.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-1028286122488.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-1105516014400.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-1008693537600.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-974193250600.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-922782669880.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-907881052280.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-882920842800.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-846411879680.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-906390890520.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-862431118600.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-739492773400.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-724218615360.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-718034444056.0</v>
       </c>
-      <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
+      <c r="CQ42"/>
     </row>
-    <row r="43" spans="1:94">
+    <row r="43" spans="1:95">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11373,52 +11452,53 @@
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
+      <c r="CQ43"/>
     </row>
-    <row r="44" spans="1:94">
+    <row r="44" spans="1:95">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -11471,52 +11551,53 @@
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
+      <c r="CQ44"/>
     </row>
-    <row r="45" spans="1:94">
+    <row r="45" spans="1:95">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -11569,818 +11650,826 @@
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
+      <c r="CQ45"/>
     </row>
-    <row r="46" spans="1:94">
+    <row r="46" spans="1:95">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>51788808.0</v>
+      </c>
+      <c r="C46">
         <v>52964199.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>54594342.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>55886000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>56844812.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>57345596.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>58701046.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>56958846.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>57989987.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>59010794.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>60371329.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>59082221.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>59866914.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>59872886.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>60831121.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>60255857.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>60259195.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>61134557.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>61291959.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>870622427064.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>887704592032.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>61578942.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>61987373.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>962381639404.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>954398729521.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1098976803397.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>64540436.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>979028531925.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>68874593.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>68224506.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>63473170.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>61090081.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>60845127.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>59946416.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>59021052.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>58535700.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>57446901.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>57892150.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>59439828.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>52157062.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>52972670.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>53603785.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>63056983.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>51812356.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>53891524.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>55818401.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>58068226.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>54698856.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>56157359.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>56127574.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>56835490.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>54186924.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>55520986.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>56544248.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>553630269348.0</v>
       </c>
-      <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
+      <c r="CQ46"/>
     </row>
-    <row r="47" spans="1:94">
+    <row r="47" spans="1:95">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>54567060.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>55836120.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>56844810.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>57345600.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>58701050.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>56958850.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>59082220.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>59866910.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>59872890.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>60831121.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>60255857.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>60259195.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>61134557.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>61291959.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>60806148.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>61006432.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>61578942.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>61987373.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>64737094.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>65925173.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>67434301.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>64540436.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>69057530.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>68874593.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>68224506.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>63473170.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>61090081.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>60845100.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>59946400.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>59021100.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>58535700.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>57446900.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>57892200.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>59685100.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>52157100.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>52972700.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>53603800.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>55569000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>51812400.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>53891500.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>55818400.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>58068200.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>54698900.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>56157400.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>56127600.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>56835500.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>54186900.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>55521000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>56544200.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>57448400.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>56108200.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>58353500.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>59780200.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>61719900.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>60383300.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>61873100.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>63360000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>65215700.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>66833900.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>67950300.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>69588300.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>69609300.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>645403069000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>636225470000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>50206900.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>545279066000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>396883304000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>268391034000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>237975155000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>218623081000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>156807176000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>109388420000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>110532911000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>112184606000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>110853171000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>113501710000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>111092276000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>111855349000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>131148738000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>133797766000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>137874881000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>132160530000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>144032632000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>141693418000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>147568868000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>151253339000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>163253000000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>169948575000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>183401000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:94">
+    <row r="48" spans="1:95">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>57151316.0</v>
+      </c>
+      <c r="C48">
         <v>56787785.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>55825386.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>56701000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>55242265.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>54735070.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>53387472.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>52476140.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>51615091.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>49412549.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>47127553.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>45638215.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>41437152.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>41743191.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>41489520.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>40703842.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>42505514.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>43145276.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>44485925.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>630278503180.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>650966239023.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>43391023.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>41207671.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>658012107874.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>634396863109.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>845776034644.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>48487031.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>685898415213.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>48199246.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>49208302.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>50523391.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>49172176.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>50727329.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>50133174.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>49707186.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>49206694.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>49697970.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>51161497.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>52407012.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>52789896.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>51625409.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>52240983.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>51611640.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>51370788.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>52147605.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>53821259.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>52721221.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>51420292.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>51565011.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>52748312.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>52355469.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>52109842.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>53418298.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>51239588.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>470862422635.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>47902800.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>46937500.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>45217600.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>43305200.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>38605200.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>37723500.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>37122900.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>42353400.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>40359900.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>39135800.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>38453900.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>35924700.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>347953780000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>314628240000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>21738200.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>255728308000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>288212103000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>276758261000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>272509659000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>258524255000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>247867273000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>236501582000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>247798409000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>240233081000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>230458435000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>239564893000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>237981836000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>228292086000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>241809832000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>244177154000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>251521269000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>244735380000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>255186213000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>249883531000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>241049300000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>235745715000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>234089000000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>228959883000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>222462000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:94">
+    <row r="49" spans="1:95">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -12433,87 +12522,88 @@
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
+      <c r="CQ49"/>
     </row>
-    <row r="50" spans="1:94">
+    <row r="50" spans="1:95">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>1018669.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
@@ -12533,420 +12623,427 @@
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
+      <c r="CQ50"/>
     </row>
-    <row r="51" spans="1:94">
+    <row r="51" spans="1:95">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>1272547.0</v>
+      </c>
+      <c r="C51">
         <v>1027775.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1151727.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1850306.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4169652.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3579322.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1470177.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1426789.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2426301.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>6006100.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>8531591.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>8335217.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>16494164.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>14326667.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>12623373.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>10670940.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>14697794.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>11048983.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>10207412.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>8902750.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>11908640.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>17104855.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>25144142.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>30227840.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>31053230.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>29153550.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>21023998.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>22114570.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>22887777.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>17388425.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>11937000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>13065000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>13365300.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4380000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>5180000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>9250000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>7875000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3750000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>5328000.0</v>
       </c>
-      <c r="AN51"/>
-      <c r="AO51">
+      <c r="AO51"/>
+      <c r="AP51">
         <v>1500000.0</v>
       </c>
-      <c r="AP51"/>
       <c r="AQ51"/>
-      <c r="AR51">
+      <c r="AR51"/>
+      <c r="AS51">
         <v>2000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>6000000.0</v>
       </c>
-      <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
-      <c r="BA51">
+      <c r="BA51"/>
+      <c r="BB51">
         <v>1875000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>3750000.0</v>
       </c>
-      <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
+      <c r="CQ51"/>
     </row>
-    <row r="52" spans="1:94">
+    <row r="52" spans="1:95">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>378795.0</v>
+      </c>
+      <c r="C52">
         <v>489200.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>499056.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>438265.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3352781.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2655083.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>6981865344.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5459768895.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1267825.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4756605.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7192615.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>8347900.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>16475313.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>14304950.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>12579470.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>10526301.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>14462427.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>10701663.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>9789396.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>8470000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>11385000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>16491326.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>24437869.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>28140000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>28700010.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>26582000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>21023998.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>19170000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>19686683.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>13898669.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>11937000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>13065000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>13365300.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>4380000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>5180000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>9250000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>7875000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>3750000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>5328000.0</v>
       </c>
-      <c r="AN52"/>
-      <c r="AO52">
+      <c r="AO52"/>
+      <c r="AP52">
         <v>1500000.0</v>
       </c>
-      <c r="AP52"/>
       <c r="AQ52"/>
-      <c r="AR52">
+      <c r="AR52"/>
+      <c r="AS52">
         <v>2000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>6000000.0</v>
       </c>
-      <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
-      <c r="BA52">
+      <c r="BA52"/>
+      <c r="BB52">
         <v>1875000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>3750000.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
+      <c r="CQ52"/>
     </row>
-    <row r="53" spans="1:94">
+    <row r="53" spans="1:95">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
@@ -12999,52 +13096,53 @@
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
+      <c r="CQ53"/>
     </row>
-    <row r="54" spans="1:94">
+    <row r="54" spans="1:95">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -13097,1110 +13195,1123 @@
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
+      <c r="CQ54"/>
     </row>
-    <row r="55" spans="1:94">
+    <row r="55" spans="1:95">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>112672607.0</v>
+      </c>
+      <c r="C55">
         <v>103968795.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>101526713.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>111515000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>120689052.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>118888403.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>122084006.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>122780251.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>112477258.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>111146867.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>113055322.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>118264894.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>121076794.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>122993143.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>124391220.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>130997609.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>123701943.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>125632667.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>119934604.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1710651769662.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1747636999954.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>121350503.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>115979518.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1839798826244.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1703208785807.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2182302359122.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>120360141.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1782381279765.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>126638274.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>124457713.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>126016356.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>128005842.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>137872951.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>130180621.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>123765600.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>128309677.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>121898549.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>119584892.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>112840841.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>118806591.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>117423994.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>120182178.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>119315863.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>113358761.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>118050518.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>124404202.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>125933551.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>126050949.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>118286660.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>115219491.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>111048164.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>111808330.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>123441881.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>123843011.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1194172044847.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>122815800.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>133339600.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>131524200.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>130802300.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>131445600.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>135769400.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>136814600.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>127685100.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>120640600.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>116904800.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>117909000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>115838800.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1022345967000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1072099870000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>82820500.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1022329205000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>874263646000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>707317868000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>619005920000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>579661339000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>501767169000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>473039730000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>473867430000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>454850967000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>464377099000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>469445329000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>457634851000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>452102650000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>467514759000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>457697778000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>458926548000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>440841057000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>444014471000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>450492960000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>396553540000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>388062223000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>387012000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>385547832000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>409135000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:94">
+    <row r="56" spans="1:95">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>57703010.0</v>
+      </c>
+      <c r="C56">
         <v>45367956.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>41636055.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>50747000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>59336121.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>54374951.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>56521443.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>59553346.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>48972790.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>43587339.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>43737623.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>50804010.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>53443791.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>54586611.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>55617286.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>61949893.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>52873924.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>54610036.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>50349305.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>744385933042.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>735747873339.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>51026219.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>45084169.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>662255191326.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>494909187438.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>831215642964.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>40315802.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>611613302772.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>41968092.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>40938791.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>48087436.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>60549057.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>70741230.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>63759692.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>51352260.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>63382134.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>57826674.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>55039451.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>47085526.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>60549591.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>58327764.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>60497879.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>50652255.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>56118944.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>59071695.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>63689151.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>62895398.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>66266149.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>57369522.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>54343093.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>49903040.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>53089821.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>63445000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>62939462.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>599017378412.0</v>
       </c>
-      <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
+      <c r="CQ56"/>
     </row>
-    <row r="57" spans="1:94">
+    <row r="57" spans="1:95">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>48541722.0</v>
+      </c>
+      <c r="C57">
         <v>40568610.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>39133234.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>48147000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>59015694.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>57737436.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>63533373.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>65150597.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>55547772.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>56253605.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>60463314.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>68505224.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>75389811.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>77039134.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>78716663.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>85863465.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>76624487.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>77783407.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>70839900.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1000845839776.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1009017486765.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>71859042.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>68921361.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1071227265482.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>957405978823.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1200935333369.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>66159538.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>986155182232.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>70028322.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>66418631.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>69802905.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>72958951.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>81161460.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>73545937.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>67407325.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>73747396.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>66621683.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>62667221.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>54467410.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>60942856.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>60551535.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>62441309.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>62078390.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>57128009.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>60685571.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>65922881.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>66606517.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>69466051.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>61189841.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>56920016.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>53178435.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>53615585.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>64191620.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>66907521.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>669430273104.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>69425800.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>79124100.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>77273400.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>76667800.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>73879800.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>77047700.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>76894500.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>67331800.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>54492000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>49735800.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>50650200.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>55916000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>380952417000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>429945247000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>25692200.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>299429291000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>342119684000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>319729809000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>250345782000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>243071513000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>172813005000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>153686452000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>151993221000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>143879154000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>156319454000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>146196264000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>139687765000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>139391085000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>128677494000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>125190167000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>117847560000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>109884182000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>118455080000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>133114755000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>91351242000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>88059180000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>77845000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>84661714000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>98658000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:94">
+    <row r="58" spans="1:95">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>51650854.0</v>
+      </c>
+      <c r="C58">
         <v>43228069.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>41747923.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>50859000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>61576350.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>60282896.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>64826097.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>66433674.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>56991730.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>57863881.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>62057332.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>68756242.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>75769205.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>77379515.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>79031263.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>86423330.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>77325992.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>78616954.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>71578242.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1024956349516.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1040352032144.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>74089043.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>70901410.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1124248801928.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1012779606249.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1273449812689.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>66159538.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1041611679203.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>74568591.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>71378974.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>69802905.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>72958951.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>81161460.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>73545937.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>67407325.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>73747396.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>66621683.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>62667221.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>54467410.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>60942856.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>60551535.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>62441309.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>62078390.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>57128009.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>60685571.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>65922881.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>66606517.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>69466051.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>61189841.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>56920016.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>53178435.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>53615585.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>64191620.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>66907521.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>686010220843.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>71043000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>82532000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>82436000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>83627000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>82168000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>87514000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>89279000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>81461000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>76410000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>73899000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>75585000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>76044000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>633392187000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>716471630000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>57536000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>725600897000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>545051543000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>389559607000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>305496261000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>280137084000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>212899896000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>195538148000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>185069021000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>173617886000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>192918664000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>188880436000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>178653015000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>182810564000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>184704927000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>172520624000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>166405279000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>154705677000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>147428258000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>159209429000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>114154240000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>110966508000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>111923000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>115287949000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>145673000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:94">
+    <row r="59" spans="1:95">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -14253,336 +14364,340 @@
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
+      <c r="CQ59"/>
     </row>
-    <row r="60" spans="1:94">
+    <row r="60" spans="1:95">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>61021753.0</v>
+      </c>
+      <c r="C60">
         <v>60740725.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>59778790.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>60656000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>59112702.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>58605507.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>57257909.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>56346577.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>55485528.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>53282986.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>50997990.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>49508652.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>45307589.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>45613628.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>45359957.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>44574279.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>46375951.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>47015713.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>48356362.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>685695420146.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>707284967810.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>47261460.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>45078108.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>715550024316.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>690429179558.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>908852546433.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>52357468.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>740769600562.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>52069683.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>53078739.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>54393828.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>53042613.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>54597766.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>54003611.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>53577623.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>53077131.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>53568407.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>55031934.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>56277449.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>56660333.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>55495846.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>56111420.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>55482077.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>54106753.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>54883570.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>57691696.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>56591658.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>55290729.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>55435448.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>56618749.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>56225906.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>55980279.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>57288735.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>55110025.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>508161824004.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>51773300.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>50807900.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>49088000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>47175600.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>42475600.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>41593900.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>40993400.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>46223900.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>44230300.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>43006200.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>42324300.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>39795100.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>388953780000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>355628240000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>25284900.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>296728308000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>329212103000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>317758261000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>313509659000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>299524255000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>288867273000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>277501582000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>288798409000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>281233081000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>271458435000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>280564893000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>278981836000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>269292086000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>282809832000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>285177154000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>292521269000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>286135380000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>296586213000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>291283531000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>282399300000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>277095715000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>275089000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>270259883000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>263462000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:94">
+    <row r="61" spans="1:95">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -14635,52 +14750,53 @@
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
+      <c r="CQ61"/>
     </row>
-    <row r="62" spans="1:94">
+    <row r="62" spans="1:95">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -14733,50 +14849,51 @@
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
+      <c r="CQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14851,51 +14968,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>140003000.0</v>
       </c>
       <c r="C2">
         <v>155815640.0</v>
       </c>
       <c r="D2">
         <v>150780671.0</v>
       </c>
       <c r="E2">
         <v>162253776.0</v>
       </c>
       <c r="F2">
         <v>136222337.0</v>
       </c>
       <c r="G2">
         <v>98024017.0</v>
       </c>
       <c r="H2">
         <v>123379495.0</v>
       </c>
       <c r="I2">
         <v>145814787.0</v>
       </c>
@@ -14934,51 +15051,51 @@
       </c>
       <c r="U2">
         <v>871106525000.0</v>
       </c>
       <c r="V2">
         <v>788895731000.0</v>
       </c>
       <c r="W2">
         <v>658301275000.0</v>
       </c>
       <c r="X2">
         <v>497488863000.0</v>
       </c>
       <c r="Y2">
         <v>462355334000.0</v>
       </c>
       <c r="Z2">
         <v>514044440000.0</v>
       </c>
       <c r="AA2">
         <v>414689863000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>7111882.0</v>
       </c>
       <c r="C3">
         <v>6593096.0</v>
       </c>
       <c r="D3">
         <v>6747578.0</v>
       </c>
       <c r="E3">
         <v>6553239.0</v>
       </c>
       <c r="F3">
         <v>6312577.0</v>
       </c>
       <c r="G3">
         <v>6298985.0</v>
       </c>
       <c r="H3">
         <v>5804775.0</v>
       </c>
       <c r="I3">
         <v>5395444.0</v>
       </c>
@@ -14993,82 +15110,82 @@
       </c>
       <c r="M3">
         <v>10934920.0</v>
       </c>
       <c r="N3">
         <v>11324108.0</v>
       </c>
       <c r="O3">
         <v>115846935946.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5">
         <v>2428624.0</v>
       </c>
       <c r="C5">
         <v>7669573.0</v>
       </c>
       <c r="D5">
         <v>8650142.0</v>
       </c>
       <c r="E5">
         <v>-1759858.0</v>
       </c>
       <c r="F5">
         <v>2818503.0</v>
       </c>
       <c r="G5">
         <v>115372.0</v>
       </c>
       <c r="H5">
         <v>2241217.0</v>
       </c>
       <c r="I5">
         <v>486959.0</v>
       </c>
@@ -15083,51 +15200,51 @@
       </c>
       <c r="M5">
         <v>5539228.0</v>
       </c>
       <c r="N5">
         <v>11214158.0</v>
       </c>
       <c r="O5">
         <v>102183770812.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>9540506.0</v>
       </c>
       <c r="C6">
         <v>14262669.0</v>
       </c>
       <c r="D6">
         <v>15397720.0</v>
       </c>
       <c r="E6">
         <v>4793381.0</v>
       </c>
       <c r="F6">
         <v>9131080.0</v>
       </c>
       <c r="G6">
         <v>6414357.0</v>
       </c>
       <c r="H6">
         <v>8045992.0</v>
       </c>
       <c r="I6">
         <v>5882403.0</v>
       </c>
@@ -15142,113 +15259,113 @@
       </c>
       <c r="M6">
         <v>16474148.0</v>
       </c>
       <c r="N6">
         <v>22538266.0</v>
       </c>
       <c r="O6">
         <v>218030706758.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
         <v>14156746.0</v>
       </c>
       <c r="C9">
         <v>19919861.0</v>
       </c>
       <c r="D9">
         <v>20243173.0</v>
       </c>
       <c r="E9">
         <v>10214399.0</v>
       </c>
       <c r="F9">
         <v>13994167.0</v>
       </c>
       <c r="G9">
         <v>10244251.0</v>
       </c>
       <c r="H9">
         <v>15936343.0</v>
       </c>
       <c r="I9">
         <v>14113422.0</v>
       </c>
@@ -15263,51 +15380,51 @@
       </c>
       <c r="M9">
         <v>20815823.0</v>
       </c>
       <c r="N9">
         <v>24752345.0</v>
       </c>
       <c r="O9">
         <v>221594026056.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
         <v>3445138.0</v>
       </c>
       <c r="C10">
         <v>8301347.0</v>
       </c>
       <c r="D10">
         <v>6617814.0</v>
       </c>
       <c r="E10">
         <v>-434720.0</v>
       </c>
       <c r="F10">
         <v>2463143.0</v>
       </c>
       <c r="G10">
         <v>-2930768.0</v>
       </c>
       <c r="H10">
         <v>-1240768.0</v>
       </c>
       <c r="I10">
         <v>1028149.0</v>
       </c>
@@ -15344,51 +15461,51 @@
       <c r="T10">
         <v>61162445000.0</v>
       </c>
       <c r="U10">
         <v>36642760000.0</v>
       </c>
       <c r="V10"/>
       <c r="W10">
         <v>39100597000.0</v>
       </c>
       <c r="X10">
         <v>23663971000.0</v>
       </c>
       <c r="Y10">
         <v>24903752000.0</v>
       </c>
       <c r="Z10">
         <v>17289832000.0</v>
       </c>
       <c r="AA10">
         <v>53291717000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
         <v>968949.0</v>
       </c>
       <c r="C11">
         <v>2061551.0</v>
       </c>
       <c r="D11">
         <v>890756.0</v>
       </c>
       <c r="E11">
         <v>2680194.0</v>
       </c>
       <c r="F11">
         <v>29120.0</v>
       </c>
       <c r="G11">
         <v>4180504.0</v>
       </c>
       <c r="H11">
         <v>-43976.0</v>
       </c>
       <c r="I11">
         <v>522844.0</v>
       </c>
@@ -15425,51 +15542,51 @@
       <c r="T11">
         <v>18763271000.0</v>
       </c>
       <c r="U11">
         <v>11246011000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
         <v>14109600000.0</v>
       </c>
       <c r="X11">
         <v>8779443000.0</v>
       </c>
       <c r="Y11">
         <v>8448976000.0</v>
       </c>
       <c r="Z11">
         <v>5564231000.0</v>
       </c>
       <c r="AA11">
         <v>16068209000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12">
         <v>379518.0</v>
       </c>
       <c r="C12">
         <v>751691.0</v>
       </c>
       <c r="D12">
         <v>1330.0</v>
       </c>
       <c r="E12">
         <v>1440.0</v>
       </c>
       <c r="F12">
         <v>6790.0</v>
       </c>
       <c r="G12">
         <v>4420.0</v>
       </c>
       <c r="H12">
         <v>33470.0</v>
       </c>
       <c r="I12">
         <v>49060.0</v>
       </c>
@@ -15508,51 +15625,51 @@
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13">
         <v>350220.0</v>
       </c>
       <c r="C13">
         <v>706360.0</v>
       </c>
       <c r="D13">
         <v>1975410.0</v>
       </c>
       <c r="E13">
         <v>1315400.0</v>
       </c>
       <c r="F13">
         <v>361490.0</v>
       </c>
       <c r="G13">
         <v>3001850.0</v>
       </c>
       <c r="H13">
         <v>3387830.0</v>
       </c>
       <c r="I13">
         <v>650620.0</v>
       </c>
@@ -15561,82 +15678,82 @@
       </c>
       <c r="K13">
         <v>1357210.0</v>
       </c>
       <c r="L13">
         <v>917840.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
         <v>2476188.0</v>
       </c>
       <c r="C15">
         <v>6239796.0</v>
       </c>
       <c r="D15">
         <v>5727058.0</v>
       </c>
       <c r="E15">
         <v>-3114914.0</v>
       </c>
       <c r="F15">
         <v>2434023.0</v>
       </c>
       <c r="G15">
         <v>-7111272.0</v>
       </c>
       <c r="H15">
         <v>-1196792.0</v>
       </c>
       <c r="I15">
         <v>505306.0</v>
       </c>
@@ -15673,51 +15790,51 @@
       <c r="T15">
         <v>42399174000.0</v>
       </c>
       <c r="U15">
         <v>25396749000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15">
         <v>24990997000.0</v>
       </c>
       <c r="X15">
         <v>14884528000.0</v>
       </c>
       <c r="Y15">
         <v>16454776000.0</v>
       </c>
       <c r="Z15">
         <v>11725601000.0</v>
       </c>
       <c r="AA15">
         <v>37223508000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
         <v>2506950.0</v>
       </c>
       <c r="C16">
         <v>6239800.0</v>
       </c>
       <c r="D16">
         <v>5727060.0</v>
       </c>
       <c r="E16">
         <v>-3114914.0</v>
       </c>
       <c r="F16">
         <v>2434023.0</v>
       </c>
       <c r="G16">
         <v>-7111272.0</v>
       </c>
       <c r="H16">
         <v>-1196792.0</v>
       </c>
       <c r="I16">
         <v>505306.0</v>
       </c>
@@ -15754,183 +15871,183 @@
       <c r="T16">
         <v>42399174000.0</v>
       </c>
       <c r="U16">
         <v>25396749000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16">
         <v>24990997000.0</v>
       </c>
       <c r="X16">
         <v>14884528000.0</v>
       </c>
       <c r="Y16">
         <v>16454776000.0</v>
       </c>
       <c r="Z16">
         <v>11725601000.0</v>
       </c>
       <c r="AA16">
         <v>37223508000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>505306.0</v>
       </c>
       <c r="J17">
         <v>-894214.0</v>
       </c>
       <c r="K17">
         <v>1656125.0</v>
       </c>
       <c r="L17">
         <v>-110978.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>2428623.0</v>
       </c>
       <c r="C21">
         <v>7669573.0</v>
       </c>
       <c r="D21">
         <v>8650142.0</v>
       </c>
       <c r="E21">
         <v>-1759858.0</v>
       </c>
       <c r="F21">
         <v>2818503.0</v>
       </c>
       <c r="G21">
         <v>115372.0</v>
       </c>
       <c r="H21">
         <v>2241217.0</v>
       </c>
       <c r="I21">
         <v>486959.0</v>
       </c>
@@ -15967,82 +16084,82 @@
       <c r="T21">
         <v>58607184000.0</v>
       </c>
       <c r="U21">
         <v>35481125000.0</v>
       </c>
       <c r="V21"/>
       <c r="W21">
         <v>35599470000.0</v>
       </c>
       <c r="X21">
         <v>24275264000.0</v>
       </c>
       <c r="Y21">
         <v>27563471000.0</v>
       </c>
       <c r="Z21">
         <v>7189074000.0</v>
       </c>
       <c r="AA21">
         <v>44562403000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
         <v>151731125.0</v>
       </c>
       <c r="C23">
         <v>168065928.0</v>
       </c>
       <c r="D23">
         <v>162373702.0</v>
       </c>
       <c r="E23">
         <v>171940970.0</v>
       </c>
       <c r="F23">
         <v>146797489.0</v>
       </c>
       <c r="G23">
         <v>108625260.0</v>
       </c>
       <c r="H23">
         <v>138528771.0</v>
       </c>
       <c r="I23">
         <v>157929180.0</v>
       </c>
@@ -16057,148 +16174,148 @@
       </c>
       <c r="M23">
         <v>155276861.0</v>
       </c>
       <c r="N23">
         <v>176566119.0</v>
       </c>
       <c r="O23">
         <v>1863925889863.0</v>
       </c>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26">
         <v>26536258000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26">
         <v>7109685000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>4340512.0</v>
       </c>
       <c r="D27">
         <v>4600887.0</v>
       </c>
       <c r="E27">
         <v>4944916.0</v>
       </c>
       <c r="F27">
         <v>4105851.0</v>
       </c>
       <c r="G27">
         <v>3951586.0</v>
       </c>
       <c r="H27">
         <v>7280614.0</v>
       </c>
       <c r="I27">
         <v>6630803.0</v>
       </c>
       <c r="J27">
         <v>7776281.0</v>
@@ -16211,51 +16328,51 @@
       </c>
       <c r="M27">
         <v>8335155.0</v>
       </c>
       <c r="N27">
         <v>7689108.0</v>
       </c>
       <c r="O27">
         <v>58169182562.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>11871720.0</v>
       </c>
       <c r="C28">
         <v>7909776.0</v>
       </c>
       <c r="D28">
         <v>6992144.0</v>
       </c>
       <c r="E28">
         <v>7029341.0</v>
       </c>
       <c r="F28">
         <v>7069813.0</v>
       </c>
       <c r="G28">
         <v>6177293.0</v>
       </c>
       <c r="H28">
         <v>6252025.0</v>
       </c>
       <c r="I28">
         <v>6859162.0</v>
       </c>
@@ -16294,51 +16411,51 @@
       </c>
       <c r="U28">
         <v>48320994000.0</v>
       </c>
       <c r="V28">
         <v>51695976000.0</v>
       </c>
       <c r="W28">
         <v>46540344000.0</v>
       </c>
       <c r="X28">
         <v>35576799000.0</v>
       </c>
       <c r="Y28">
         <v>36899073000.0</v>
       </c>
       <c r="Z28">
         <v>40226395000.0</v>
       </c>
       <c r="AA28">
         <v>33075394000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
         <v>980990.0</v>
       </c>
       <c r="C29">
         <v>2061550.0</v>
       </c>
       <c r="D29">
         <v>890760.0</v>
       </c>
       <c r="E29">
         <v>2680190.0</v>
       </c>
       <c r="F29">
         <v>29120.0</v>
       </c>
       <c r="G29">
         <v>4180500.0</v>
       </c>
       <c r="H29">
         <v>266760.0</v>
       </c>
       <c r="I29">
         <v>522840.0</v>
       </c>
@@ -16347,51 +16464,51 @@
       </c>
       <c r="K29">
         <v>910900.0</v>
       </c>
       <c r="L29">
         <v>1618300.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>11728122.0</v>
       </c>
       <c r="C30">
         <v>12250288.0</v>
       </c>
       <c r="D30">
         <v>11593031.0</v>
       </c>
       <c r="E30">
         <v>11974257.0</v>
       </c>
       <c r="F30">
         <v>11175664.0</v>
       </c>
       <c r="G30">
         <v>10128879.0</v>
       </c>
       <c r="H30">
         <v>15149276.0</v>
       </c>
       <c r="I30">
         <v>12114393.0</v>
       </c>
@@ -16406,51 +16523,51 @@
       </c>
       <c r="M30">
         <v>15327612.0</v>
       </c>
       <c r="N30">
         <v>16938764.0</v>
       </c>
       <c r="O30">
         <v>125331228044.0</v>
       </c>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B31">
         <v>1016514.0</v>
       </c>
       <c r="C31">
         <v>631774.0</v>
       </c>
       <c r="D31">
         <v>-2032328.0</v>
       </c>
       <c r="E31">
         <v>19681265452.0</v>
       </c>
       <c r="F31">
         <v>-355360.0</v>
       </c>
       <c r="G31">
         <v>-3046140.0</v>
       </c>
       <c r="H31">
         <v>-3481985.0</v>
       </c>
       <c r="I31">
         <v>541190.0</v>
       </c>
@@ -16465,51 +16582,51 @@
       </c>
       <c r="M31">
         <v>-784757.0</v>
       </c>
       <c r="N31">
         <v>-4149804.0</v>
       </c>
       <c r="O31">
         <v>-14482647429.0</v>
       </c>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
         <v>154159749.0</v>
       </c>
       <c r="C32">
         <v>175735501.0</v>
       </c>
       <c r="D32">
         <v>171023844.0</v>
       </c>
       <c r="E32">
         <v>172468175.0</v>
       </c>
       <c r="F32">
         <v>150216504.0</v>
       </c>
       <c r="G32">
         <v>108268268.0</v>
       </c>
       <c r="H32">
         <v>139315838.0</v>
       </c>
       <c r="I32">
         <v>159928209.0</v>
       </c>
@@ -16567,812 +16684,821 @@
       <c r="AA32">
         <v>515663563000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>35698442.0</v>
+      </c>
+      <c r="C2">
         <v>31062986.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>34083768.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31207000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>32505692.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>43237987.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>41580112.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>43171343.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>35774008.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>35290177.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>35712644.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>42007562.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>33496318.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>39564147.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>37385801.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>44285546.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>40341187.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>40241242.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>35423718.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>34394176.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>32168579.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>34235864.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>27776152.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>24855060.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15352831.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>30039974.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>30520947.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>33351383.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>29175972.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>30331193.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>32394632.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>41732435.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>32024307.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>39663413.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>36386696.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>39270162.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>34778764.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>35636614.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>33690200.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>31618190.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>36242551.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>35720663.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>36729580.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>29825606.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>33999718.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>37951401.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>31314389.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>37808225.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>34142991.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>36683644.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>35954169.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>37905066.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>41358150.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>44409970.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>413469799170.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>39741000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>43269500.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>45406000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>40381100.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>46700300.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>45785600.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>48382500.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>42231300.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>42101800.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>41263800.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>36861500.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>37329800.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>233909904000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>236576792000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>21090300.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>252352347000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>292500516000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>294226026000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>272046073000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>233997871000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>255168000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>235328140000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>224022902000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>215941474000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>222586722000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>217360058000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>216242090000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>216568826000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>217500048000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>186609142000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>168217715000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>181547796000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>175196796000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>174035854000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>151031865000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>1634718.0</v>
+      </c>
+      <c r="C3">
         <v>1753753.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1903000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1734000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1605874.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1686284.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1602922.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1657612.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1658421.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1674141.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1700743.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1671793.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1679722.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1695320.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1667850.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1650486.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1536581.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1698322.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1591112.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1577131.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1575408.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1568926.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1140308.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1712481.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1714123.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1732073.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>989057.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2059185.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1358839.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1397694.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1262232.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1375933.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1427514.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1329765.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1507923.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1783884.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2367784.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2616753.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2932545.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2387491.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2747668.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2832266.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1602198.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3269782.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3322434.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3361342.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1102024.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3822297.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2876614.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3031359.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2380872.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3000802.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3000960.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3041201.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>28271392310.0</v>
       </c>
-      <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17419,458 +17545,465 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5">
+        <v>539342.0</v>
+      </c>
+      <c r="C5">
         <v>1090056.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1285721.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1954000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1744465.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>341605.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>399798.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2428341.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2360133.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2481301.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2548647.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3657083.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>851479.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1592933.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1326906.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-287508.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1513271.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1285985.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1407477.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-263555.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2137132.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2352403.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4807867.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>464798.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5039937.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-117356.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2518497.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1035847.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-403507.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-909620.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2269475.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1721567.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-672314.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>611365.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3273155.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-730250.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-459562.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1411276.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>720872.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1934750.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-311404.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1513882.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3480162.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-889664.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>169417.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>40843.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>4148615.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>71558.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>912001.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>407054.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1663067.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>727551.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4788316.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4035224.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>17647120208.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>2174060.0</v>
+      </c>
+      <c r="C6">
         <v>2843809.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>617279.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3688000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3350339.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2027889.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2002720.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>4085953.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4018554.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4155442.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4249390.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5328876.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2531201.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3288253.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2994756.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1362978.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>23310.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>412337.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>183635.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1313576.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3712540.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3921329.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5948175.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2177279.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3325814.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1614717.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3507554.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>3095032.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>955332.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>488074.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3531707.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-345634.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>755200.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1941130.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4781078.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1053634.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1908222.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1205477.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3653417.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4322241.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2436264.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4346148.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>5082360.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2380118.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>3491851.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>3402185.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>5250639.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3893855.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3788615.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3438413.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>4043939.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3728353.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>7789276.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>7076425.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>45918512518.0</v>
       </c>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -17917,54 +18050,55 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18011,1167 +18145,1178 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>3517844.0</v>
+      </c>
+      <c r="C9">
         <v>3793587.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1682899.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4473000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4670247.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3557619.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3972831.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>5430066.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5305423.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5211541.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5638768.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>6251194.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3845750.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4507461.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4127558.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2611486.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1769748.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1705607.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1382831.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2224978.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4877296.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>5509062.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>6881902.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3030749.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2782080.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3113680.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>5571346.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4738467.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2876771.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2749758.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4896952.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1777402.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2708823.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>4730245.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>6797661.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3057717.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3084109.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2249786.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>5128036.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>4949957.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2942807.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4878198.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>6529511.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2304954.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>3429198.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3873054.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>8254282.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>4149473.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>4456336.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3955732.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>4745472.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>4108606.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>8534465.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>7363802.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>55238696143.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>7654000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>9959000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>8737000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>3611000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>7080000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>7923000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>7447000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>9504000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>6254000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>7430000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>7725000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>2480000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>74369763000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>71568881000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>4405000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>20610934000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>39488170000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>34224313000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>39070948000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>36708920000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>37830629000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>35322507000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>30483087000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>23001370000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>22975921000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>33223909000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>31096787000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>21187383000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>16322869000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>22968169000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>25673154000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>18644935000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>20415245000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>29258907000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>17759457000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>509494.0</v>
+      </c>
+      <c r="C10">
         <v>1145811.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-845187.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1874000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>748665.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1677710.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1316681.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1265395.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2804943.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2914328.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1952054.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4360705.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-94657.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>399712.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1583831.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>256386.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-745722.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1529216.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1500379.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-851667.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1808336.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3006853.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2154416.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1043361.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-10165052.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4036506.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1394901.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>396094.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1353834.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1677929.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1291788.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1630002.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>711050.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>655314.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2981743.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-649761.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-707089.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1890824.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>904006.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1644844.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-793628.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>811803.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2884701.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-964240.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-80251.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-332893.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3790419.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-75029.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>621034.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>418047.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>682956.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1148924.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4389130.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3141192.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>13657556400.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1337900.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3818700.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2526600.0</v>
       </c>
-      <c r="BG10"/>
-      <c r="BH10">
+      <c r="BH10"/>
+      <c r="BI10">
         <v>1405100.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2532300.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1813800.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2605300.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1651700.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1300600.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3062900.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1167000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>50594333000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>89380693000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1554500.0</v>
       </c>
-      <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10">
         <v>20890272000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>11755344000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>20130331000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>14664685000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>18105820000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>18835946000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>9555994000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>5429401000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>3426537000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>13224472000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>13618926000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>3756698000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>8192228000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>2042652000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>7968574000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>22513588000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>6575783000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>205236.0</v>
+      </c>
+      <c r="C11">
         <v>184743.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-8969.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>411156.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>241470.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>330112.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>425472.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>404346.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>602401.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>629332.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>360174.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>173159.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>211382.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>146041.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>916662.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2058059.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-105960.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-188567.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1122063.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-134804.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>453980.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>832007.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4953695.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>601490.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2000566.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>625885.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>427748.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>195806.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-322515.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-345015.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>251471.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-74848.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>116895.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>229326.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1087464.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-158485.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>344613.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-645309.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>395936.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>480357.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-147852.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>182459.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1865111.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-187431.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>67644.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-127029.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1144770.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>69690.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>734235.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>25204.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>437327.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>159532.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1071645.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>761459.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>4434860667.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>372500.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>979500.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>614200.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>367300.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>622500.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>502600.0</v>
       </c>
-      <c r="BK11"/>
-      <c r="BL11">
+      <c r="BL11"/>
+      <c r="BM11">
         <v>427600.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>644600.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>502200.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>555800.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>17268793000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>23585771000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>66700.0</v>
       </c>
-      <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>9436430000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>3898742000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>6144927000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>4007703000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>6740129000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>6024773000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1990666000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>2949398000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1544995000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>2539415000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>3929176000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11">
         <v>1506813000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1806339000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>2692153000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>2665892000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>7479357000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>1272198000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>168</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>20154.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>40601.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>79209.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>114268.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>88785.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>377955.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>31343.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>910.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120.0</v>
       </c>
       <c r="N12">
         <v>120.0</v>
       </c>
       <c r="O12">
+        <v>120.0</v>
+      </c>
+      <c r="P12">
         <v>240.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>300.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>360.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>540.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1270.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1890.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1990.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1640.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>810.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>430.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3180.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>602051.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>482770.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>408506.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>371707.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>374827.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>183000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>90400.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>168800.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>166400.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>113800.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>176100.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>231300.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>209900.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>184800.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>219800.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>270500.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>290400.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>205600.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>213600.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>224700.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>209500.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>175300.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>168800.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>186600.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>203500.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>226700.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>215100.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>306800.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>321600.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>208500.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>144500.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>170600.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>162100.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>242200.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>237700.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>267200.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>249700.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>349800.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>347300.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>350500.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>12290611000.0</v>
       </c>
-      <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>363600.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>3591205000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1367914000.0</v>
       </c>
-      <c r="BU12"/>
       <c r="BV12"/>
-      <c r="BW12">
+      <c r="BW12"/>
+      <c r="BX12">
         <v>247122000.0</v>
       </c>
-      <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>385176000.0</v>
       </c>
-      <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
-      <c r="CG12">
+      <c r="CG12"/>
+      <c r="CH12">
         <v>941000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>4267000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>207484000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>116833000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>108034000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>158687000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>578020.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>238250.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>999000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>493390.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>842560.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>36040.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>712120.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2533480.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>395900.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>242370.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>545910.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>760020.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>232900.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>443810.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>590300.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>331290.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>664230.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2612070.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>584990.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>5178000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4203240.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1117210.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>535320.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
@@ -19189,54 +19334,55 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -19252,380 +19398,384 @@
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
-      <c r="BH14">
+      <c r="BH14"/>
+      <c r="BI14">
         <v>155700.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>286500.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>196700.0</v>
       </c>
-      <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>304258.0</v>
+      </c>
+      <c r="C15">
         <v>961067.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-836217.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1463000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>507194.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1347598.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>891209.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>861049.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2202542.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2284996.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1591880.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4187546.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-306039.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>253670.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>667169.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-1801672.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-639762.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-1340649.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-378316.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-716863.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1354356.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2174846.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-2799279.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>441872.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-8164486.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3410621.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>967153.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>200288.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-1031319.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1332914.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1040316.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-1555154.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>594155.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>425988.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1894279.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-491276.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-1051702.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-1245515.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>508070.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1164487.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-645776.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>629344.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1019590.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-776809.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-147895.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-205864.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2500930.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-1763401015.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-113201.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>392843.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>245629.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-1308456.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3317485.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2379733.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>9222695733.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-836900.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1489060.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>507200.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1347600.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>891210.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>861050.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>4187550.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-306040.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>253670.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>667169.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-1801672.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-639762.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-1340649.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-378316.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-716863.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1354356.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2174846.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-2799279.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>441872.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-8164486.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3410621.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1877744.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>200290.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-1009056.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-1315089.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1040317.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-1555154.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -19639,97 +19789,98 @@
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>181823.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-1009056.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-1315089.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>1040317.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-1555154.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -19743,54 +19894,55 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -19837,54 +19989,55 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -19931,54 +20084,55 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20025,316 +20179,320 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>539342.0</v>
+      </c>
+      <c r="C21">
         <v>1090055.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1285722.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1631000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1744465.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>341605.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>399798.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2428341.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2360133.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2481301.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2548647.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3657083.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>851479.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1592933.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1326906.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-287508.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1513271.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1285985.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1407477.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-263555.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2137132.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2352403.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4807867.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>464798.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-5039937.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-117356.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2518497.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1035847.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-403507.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-909620.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2269475.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1721567.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-672314.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>611365.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3273155.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-730250.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-459562.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1411276.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>720872.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1934750.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-311404.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1513882.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3480162.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-889664.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>169417.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>40843.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4148615.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>71558.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>912000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>407054.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1663067.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>727551.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>4788316.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>4035224.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>17647120208.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1667000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>4092000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>3013000.0</v>
       </c>
-      <c r="BG21"/>
-      <c r="BH21">
+      <c r="BH21"/>
+      <c r="BI21">
         <v>1447000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2643000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1944000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2783000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1432000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2413000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>3081000.0</v>
       </c>
-      <c r="BO21"/>
-      <c r="BP21">
+      <c r="BP21"/>
+      <c r="BQ21">
         <v>36757271000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>40772149000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2133000.0</v>
       </c>
-      <c r="BS21"/>
-      <c r="BT21">
+      <c r="BT21"/>
+      <c r="BU21">
         <v>15285827000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>10593124000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>19943220000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>15058868000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>17075957000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>16863741000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>9775827000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>3366569000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>3106391000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>14073195000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>13991546000.0</v>
       </c>
-      <c r="CE21"/>
       <c r="CF21"/>
-      <c r="CG21">
+      <c r="CG21"/>
+      <c r="CH21">
         <v>3617818000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>7520714000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>2893667000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>7207985000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>22664514000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>7015273000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -20381,256 +20539,260 @@
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>38676944.0</v>
+      </c>
+      <c r="C23">
         <v>33766518.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>37052390.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>34050000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>35431474.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>46454000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>45153145.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>46173068.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>38719298.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>38020417.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>38802765.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>43554762.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>37047878.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>43278213.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>39661009.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>46349686.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>42630472.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>43299802.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>38159572.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>37287769.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>34976345.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>36373803.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>31942655.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>26091101.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>22055359.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>31543805.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>34133227.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>37099798.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>32934601.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>34361144.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>35650281.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>44785819.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>33842510.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>43650570.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>40037011.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>42813389.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>38459359.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>39603717.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>37687115.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>34717564.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>39799800.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>39580290.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>40125497.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>32817124.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>37315252.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>41959997.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>35568698.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>41831639.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>37811940.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>40064584.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>39854068.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>42986569.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>45292932.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>48432550.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>452320140771.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20677,54 +20839,55 @@
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -20771,54 +20934,55 @@
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -20865,595 +21029,602 @@
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>183</v>
+      </c>
+      <c r="B27">
+        <v>913026.0</v>
+      </c>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>939097.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1052548.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1371738.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1052421.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1077478.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>838875.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1344950.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>996216.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1220308.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1039412.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1419044.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1208875.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1319058.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>997939.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>813032.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1097352.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1096521.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1098946.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>743837.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1039941.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>905371.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1262437.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2029427.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1927522.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1608279.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1715385.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>652135.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1847073.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1756068.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2375527.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2056813.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2182496.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1636853.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1900119.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2847335.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1359526.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1660248.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1591032.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1203735.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1405328.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1672907.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1706918.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2600013.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1772634.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1968858.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1993650.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1729916.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1992128.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2218599.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1748465.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>13706415990.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-      <c r="C28">
+        <v>184</v>
+      </c>
+      <c r="B28">
+        <v>2065475.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>3159050.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2892480.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1986685.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2163466.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2201295.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1949304.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1867812.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1891365.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1745171.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1597895.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1773963.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1875115.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1381608.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1690119.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1963961.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1993653.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1977276.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1391181.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1643643.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2057713.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1330198.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1526010.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1352486.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1968599.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>860934.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1775098.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1672000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1943993.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1838844.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1651896.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1625069.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1743353.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1434643.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1475515.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1906818.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1760943.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1516155.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1543443.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1593963.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1773284.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1845614.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1789290.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1586874.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2125293.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1505654.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2305281.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1575477.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1555028.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1352489.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1388927.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1527550.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1580113.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>23885159945.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2922200.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2869100.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2698700.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2981200.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2619500.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2271600.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2505500.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3708800.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1793300.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2130100.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1880800.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3273000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>16243556000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>17471713000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1136900.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>12931181000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>13900512000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>13913662000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>10412963000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>14126428000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>13783218000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>11570885000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>14019954000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>12452710000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>12441004000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>11594232000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>11752653000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>15554828000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>12423168000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>12129123000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>11588857000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>15554420000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>13403440000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>10523783000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>10997431000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>-8980.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>418380.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>241470.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>330110.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>425470.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>404350.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>173160.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>211380.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>146040.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>916660.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2058060.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-105960.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-188570.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1122060.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-134800.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>453980.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>832010.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4953700.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>601490.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2000570.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>625890.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>738490.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>195810.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
@@ -21471,724 +21642,734 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>2978502.0</v>
+      </c>
+      <c r="C30">
         <v>2703531.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2968621.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2843000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2925782.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3216014.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3573033.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3001725.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2945290.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2730240.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2780205.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1547200.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3551560.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3714066.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2275208.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2064140.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2289285.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3058560.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2735854.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2893593.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2807766.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2137939.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4166503.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1236041.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6702528.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1503831.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3612280.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3748415.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3758629.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4029951.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3255649.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3053384.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1818203.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3987157.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3650315.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3543227.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3680595.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3967103.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3996915.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3099374.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3557249.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3859627.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3395917.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2991518.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3315534.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4008596.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4254309.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4023414.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3668949.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3380940.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3899899.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5081503.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3934782.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4022580.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>38850341601.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B31">
+        <v>-29848.0</v>
+      </c>
+      <c r="C31">
         <v>55755.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>440534.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>243662.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-995800.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1336105.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>916883.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1162946.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>444810.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>433027.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-596593.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>703622.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-946136.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1193221.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>256925.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>543894.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>767549.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-243231.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-92902.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-588112.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-328796.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>654450.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2653451.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>578563.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-5125115.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>4153862.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1123596.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-639753.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-950327.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-768309.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-977687.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>91565.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1383364.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>43949.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-291412.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>80489.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-247527.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-479548.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>183134.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-289906.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-482224.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-702079.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-595461.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-74576.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-249668.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-373736.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-358196.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-146587.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-290967.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>10993.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-980111.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1876475.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-399186.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-894032.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-3989563808.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>39216286.0</v>
+      </c>
+      <c r="C32">
         <v>34856573.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>35766668.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>35681000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>37175939.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>46795606.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>45552943.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>48601409.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>41079431.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>40501718.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>41351412.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>48258756.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>37342068.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>44071608.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>41513359.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>46897032.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>42110935.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>41946849.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>36806549.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>36619154.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>37045875.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>39744926.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>34658054.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>27885809.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>12570751.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>33153654.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>36092293.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>38089850.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>32052743.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>33080951.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>37291584.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>43509837.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>34733130.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>44393658.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>43184357.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>42327879.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>37862873.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>37886400.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>38818236.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>36568147.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>39185358.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>40598861.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>43259091.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>32130560.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>37428916.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>41824455.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>39568671.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>41957698.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>38599327.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>40639376.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>40699641.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>42013672.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>49892615.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>51773772.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>468708495313.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>47394800.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>53227800.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>54143500.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>43992000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>53780000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>53709000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>55829200.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>51735100.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>48355700.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>48694100.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>44586600.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>39810300.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>308279667000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>308145673000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>25495100.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>272963281000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>331988686000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>328450339000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>311117021000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>270706791000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>292998629000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>270650647000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>254505989000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>238942844000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>245562643000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>250583967000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>247338877000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>237756209000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>233822917000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>209577311000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>193890869000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>200192731000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>195612041000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>203294761000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>168791322000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -22265,51 +22446,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
         <v>8572298.0</v>
       </c>
       <c r="C2">
         <v>6084950.0</v>
       </c>
       <c r="D2">
         <v>9064627.0</v>
       </c>
       <c r="E2">
         <v>12360240.0</v>
       </c>
       <c r="F2">
         <v>15217304.0</v>
       </c>
       <c r="G2">
         <v>8510973.0</v>
       </c>
       <c r="H2">
         <v>12553943.0</v>
       </c>
       <c r="I2">
         <v>18953225.0</v>
       </c>
@@ -22324,51 +22505,51 @@
       </c>
       <c r="M2">
         <v>8419000.0</v>
       </c>
       <c r="N2">
         <v>84065912065.0</v>
       </c>
       <c r="O2">
         <v>122584866147.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
         <v>5571455</v>
       </c>
       <c r="C3">
         <v>5063034</v>
       </c>
       <c r="D3">
         <v>7524194</v>
       </c>
       <c r="E3">
         <v>7381977</v>
       </c>
       <c r="F3">
         <v>5554049</v>
       </c>
       <c r="G3">
         <v>4776865</v>
       </c>
       <c r="H3">
         <v>8256714</v>
       </c>
       <c r="I3">
         <v>10137683</v>
       </c>
@@ -22407,113 +22588,113 @@
       </c>
       <c r="U3">
         <v>31123511000</v>
       </c>
       <c r="V3">
         <v>19387231000</v>
       </c>
       <c r="W3">
         <v>22052347000</v>
       </c>
       <c r="X3">
         <v>12262790000</v>
       </c>
       <c r="Y3">
         <v>37378429000</v>
       </c>
       <c r="Z3">
         <v>49437423000</v>
       </c>
       <c r="AA3">
         <v>50704091000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
         <v>1032591.0</v>
       </c>
       <c r="C6">
         <v>2791822.0</v>
       </c>
       <c r="D6">
         <v>-2979677.0</v>
       </c>
       <c r="E6">
         <v>-3295613.0</v>
       </c>
       <c r="F6">
         <v>-2857064.0</v>
       </c>
       <c r="G6">
         <v>6706331.0</v>
       </c>
       <c r="H6">
         <v>-4042970.0</v>
       </c>
       <c r="I6">
         <v>-6399282.0</v>
       </c>
@@ -22528,320 +22709,320 @@
       </c>
       <c r="M6">
         <v>2111287.0</v>
       </c>
       <c r="N6">
         <v>-84057493066.0</v>
       </c>
       <c r="O6">
         <v>-38518954082.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7">
         <v>-53161020.0</v>
       </c>
       <c r="C7">
         <v>-60671150.0</v>
       </c>
       <c r="D7">
         <v>-63078690.0</v>
       </c>
       <c r="E7">
         <v>-63506230.0</v>
       </c>
       <c r="F7">
         <v>-44437020.0</v>
       </c>
       <c r="G7">
         <v>-35822220.0</v>
       </c>
       <c r="H7">
         <v>-34683180.0</v>
       </c>
       <c r="I7">
         <v>-32503930.0</v>
       </c>
       <c r="J7">
         <v>-35436700.0</v>
       </c>
       <c r="K7">
         <v>-37949890.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-1821389.0</v>
       </c>
       <c r="F12">
         <v>9360464.0</v>
       </c>
       <c r="G12">
         <v>10642303.0</v>
       </c>
       <c r="H12">
         <v>-6911979.0</v>
       </c>
       <c r="I12">
         <v>-8462245.0</v>
       </c>
       <c r="J12">
         <v>9094676.0</v>
       </c>
       <c r="K12">
         <v>-6338555.0</v>
       </c>
       <c r="L12">
         <v>-325516.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14">
         <v>7111882.0</v>
       </c>
       <c r="C14">
         <v>7052527.0</v>
       </c>
       <c r="D14">
         <v>7162260.0</v>
       </c>
       <c r="E14">
         <v>6965396.0</v>
       </c>
       <c r="F14">
         <v>6791066.0</v>
       </c>
       <c r="G14">
         <v>6832703.0</v>
       </c>
       <c r="H14">
         <v>5804775.0</v>
       </c>
       <c r="I14">
         <v>5395444.0</v>
       </c>
@@ -22856,51 +23037,51 @@
       </c>
       <c r="M14">
         <v>10934920.0</v>
       </c>
       <c r="N14">
         <v>11324108.0</v>
       </c>
       <c r="O14">
         <v>115846935946.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>412923.0</v>
       </c>
       <c r="K15">
         <v>412923.0</v>
       </c>
       <c r="L15">
         <v>957188.0</v>
       </c>
       <c r="M15">
         <v>1071245.0</v>
       </c>
       <c r="N15">
         <v>1145242.0</v>
@@ -22925,51 +23106,51 @@
       </c>
       <c r="U15">
         <v>20059933000.0</v>
       </c>
       <c r="V15">
         <v>9040283000.0</v>
       </c>
       <c r="W15">
         <v>6113455000.0</v>
       </c>
       <c r="X15">
         <v>6150000000.0</v>
       </c>
       <c r="Y15">
         <v>4820000000.0</v>
       </c>
       <c r="Z15">
         <v>4100000000.0</v>
       </c>
       <c r="AA15">
         <v>28700000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
         <v>9604890.0</v>
       </c>
       <c r="C16">
         <v>8876772.0</v>
       </c>
       <c r="D16">
         <v>6084950.0</v>
       </c>
       <c r="E16">
         <v>9064627.0</v>
       </c>
       <c r="F16">
         <v>12360240.0</v>
       </c>
       <c r="G16">
         <v>15217304.0</v>
       </c>
       <c r="H16">
         <v>8510973.0</v>
       </c>
       <c r="I16">
         <v>12553943.0</v>
       </c>
@@ -22986,82 +23167,82 @@
         <v>10530286.0</v>
       </c>
       <c r="N16">
         <v>8419000.0</v>
       </c>
       <c r="O16">
         <v>84065912065.0</v>
       </c>
       <c r="P16">
         <v>122584866147.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
         <v>68348.0</v>
       </c>
       <c r="C18">
         <v>10252908.0</v>
       </c>
       <c r="D18">
         <v>4669895.0</v>
       </c>
       <c r="E18">
         <v>-5352884.0</v>
       </c>
       <c r="F18">
         <v>13031504.0</v>
       </c>
       <c r="G18">
         <v>5586869.0</v>
       </c>
       <c r="H18">
         <v>-10560710.0</v>
       </c>
       <c r="I18">
         <v>-12699178.0</v>
       </c>
@@ -23076,160 +23257,160 @@
       </c>
       <c r="M18">
         <v>4175154.0</v>
       </c>
       <c r="N18">
         <v>8237840.0</v>
       </c>
       <c r="O18">
         <v>56913250174.0</v>
       </c>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>3191712.0</v>
       </c>
       <c r="F21">
         <v>-14645915.0</v>
       </c>
       <c r="G21">
         <v>2899490.0</v>
       </c>
       <c r="H21">
         <v>8375000.0</v>
       </c>
       <c r="I21">
         <v>7397597.0</v>
       </c>
       <c r="J21">
         <v>-148000.0</v>
       </c>
       <c r="K21">
         <v>5328000.0</v>
       </c>
       <c r="L21">
         <v>5328000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
         <v>2476188.0</v>
       </c>
       <c r="C22">
         <v>6239796.0</v>
       </c>
       <c r="D22">
         <v>5727058.0</v>
       </c>
       <c r="E22">
         <v>-3114914.0</v>
       </c>
       <c r="F22">
         <v>2434023.0</v>
       </c>
       <c r="G22">
         <v>-7111272.0</v>
       </c>
       <c r="H22">
         <v>-1196792.0</v>
       </c>
       <c r="I22">
         <v>505306.0</v>
       </c>
@@ -23266,51 +23447,51 @@
       <c r="T22">
         <v>42399174000.0</v>
       </c>
       <c r="U22">
         <v>25396749000.0</v>
       </c>
       <c r="V22"/>
       <c r="W22">
         <v>24990997000.0</v>
       </c>
       <c r="X22">
         <v>14884528000.0</v>
       </c>
       <c r="Y22">
         <v>16454776000.0</v>
       </c>
       <c r="Z22">
         <v>11725601000.0</v>
       </c>
       <c r="AA22">
         <v>37223508000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
         <v>-543828.0</v>
       </c>
       <c r="C23">
         <v>-6922063.0</v>
       </c>
       <c r="D23">
         <v>-7266637.0</v>
       </c>
       <c r="E23">
         <v>2649585.0</v>
       </c>
       <c r="F23">
         <v>-15702993.0</v>
       </c>
       <c r="G23">
         <v>1259418.0</v>
       </c>
       <c r="H23">
         <v>6316037.0</v>
       </c>
       <c r="I23">
         <v>6383186.0</v>
       </c>
@@ -23325,51 +23506,51 @@
       </c>
       <c r="M23">
         <v>-756038.0</v>
       </c>
       <c r="N23">
         <v>-925578.0</v>
       </c>
       <c r="O23">
         <v>-81765608350.0</v>
       </c>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24">
         <v>1324710.0</v>
       </c>
       <c r="C24">
         <v>19844.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>13359.0</v>
       </c>
       <c r="F24">
         <v>44055.0</v>
       </c>
       <c r="G24">
         <v>114346.0</v>
       </c>
       <c r="H24">
         <v>115745.0</v>
       </c>
       <c r="I24">
         <v>9811.0</v>
       </c>
       <c r="J24">
         <v>88171.0</v>
@@ -23382,51 +23563,51 @@
       </c>
       <c r="M24">
         <v>30753.0</v>
       </c>
       <c r="N24">
         <v>73511.0</v>
       </c>
       <c r="O24">
         <v>2741504849.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
         <v>-3948266.0</v>
       </c>
       <c r="C25">
         <v>2023619.0</v>
       </c>
       <c r="D25">
         <v>-695229.0</v>
       </c>
       <c r="E25">
         <v>-1821389.0</v>
       </c>
       <c r="F25">
         <v>9360464.0</v>
       </c>
       <c r="G25">
         <v>10642303.0</v>
       </c>
       <c r="H25">
         <v>-6911979.0</v>
       </c>
       <c r="I25">
         <v>-8462245.0</v>
       </c>
@@ -23441,113 +23622,113 @@
       </c>
       <c r="M25">
         <v>1858559.0</v>
       </c>
       <c r="N25">
         <v>2903819.0</v>
       </c>
       <c r="O25">
         <v>-45315419421.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
         <v>-543828.0</v>
       </c>
       <c r="C28">
         <v>-7397412.0</v>
       </c>
       <c r="D28">
         <v>-7579361.0</v>
       </c>
       <c r="E28">
         <v>2253084.0</v>
       </c>
       <c r="F28">
         <v>-15963908.0</v>
       </c>
       <c r="G28">
         <v>698908.0</v>
       </c>
       <c r="H28">
         <v>6316037.0</v>
       </c>
       <c r="I28">
         <v>6383186.0</v>
       </c>
@@ -23564,51 +23745,51 @@
         <v>-1827283.0</v>
       </c>
       <c r="N28">
         <v>-7695820.0</v>
       </c>
       <c r="O28">
         <v>-92515624028.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28">
         <v>325979007000.0</v>
       </c>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
         <v>5639804.0</v>
       </c>
       <c r="C29">
         <v>15315942.0</v>
       </c>
       <c r="D29">
         <v>12194089.0</v>
       </c>
       <c r="E29">
         <v>2029093.0</v>
       </c>
       <c r="F29">
         <v>18585553.0</v>
       </c>
       <c r="G29">
         <v>10363734.0</v>
       </c>
       <c r="H29">
         <v>-2303996.0</v>
       </c>
       <c r="I29">
         <v>-2561495.0</v>
       </c>
@@ -23645,51 +23826,51 @@
       </c>
       <c r="U29">
         <v>61168900000.0</v>
       </c>
       <c r="V29">
         <v>42331593000.0</v>
       </c>
       <c r="W29">
         <v>32184128000.0</v>
       </c>
       <c r="X29">
         <v>41337766000.0</v>
       </c>
       <c r="Y29">
         <v>39588840000.0</v>
       </c>
       <c r="Z29">
         <v>53743163000.0</v>
       </c>
       <c r="AA29">
         <v>72487790000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
         <v>-4263006.0</v>
       </c>
       <c r="C30">
         <v>-5043190.0</v>
       </c>
       <c r="D30">
         <v>-7524194.0</v>
       </c>
       <c r="E30">
         <v>-7368618.0</v>
       </c>
       <c r="F30">
         <v>-5509994.0</v>
       </c>
       <c r="G30">
         <v>-4662519.0</v>
       </c>
       <c r="H30">
         <v>-8140969.0</v>
       </c>
       <c r="I30">
         <v>-10127872.0</v>
       </c>
@@ -23723,840 +23904,849 @@
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP30"/>
+  <dimension ref="A1:CQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
       </c>
-      <c r="CP1" t="s">
-        <v>156</v>
+      <c r="CQ1" t="s">
+        <v>157</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>13703829.0</v>
+      </c>
+      <c r="C2">
         <v>9423210.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9633848.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10563000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5403546.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8876772.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11780536.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10135540.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8081989.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6084950.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6624141.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6729261.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11824029.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9064627.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13522088.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8520981.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15019211.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12360240.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>17161036.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>17132355.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17151918.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>15217304.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>15216357.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9156237.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15361533.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8510973.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9122795.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6961470.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9979106.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>12553943.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>17074426.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>23882314.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>23485411.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>18953225.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17649355.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>15347403.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>15920088.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>12505721.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>13703951.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>9096111.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>12345363.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>10289450.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9365063.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>10191415.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8941767.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>10530286.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>8327448.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4343676.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7980810.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>8419000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9848352.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>13972542.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>90964386720.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>84065912065.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>79874886772.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
+      <c r="CQ2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>485644</v>
+      </c>
+      <c r="C3">
         <v>897170</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1029819</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1351434</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1530838</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1709176</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2033539</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1158616</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>691832</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1179047</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1445342</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2293434</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1882444</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1902974</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1460059</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2003445</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2261918</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1656554</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>985032</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2127858</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1388146</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1053013</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1075075</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1064407</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>460538</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2176845</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>668878</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2178322</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2987247</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2422267</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3537018</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1736696</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2611523</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2252446</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1806034</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2874698</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2812053</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1357124</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3415926</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1712862</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2384290</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1098119</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3549135</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>952259</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1780487</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2540236</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3488703</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2799449</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2391133</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2719612</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3698909</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1708855</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2523831</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2692883</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>27557560446</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>5227600</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4264200</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2954100</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>6831800</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4320500</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>3134100</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1469000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>9242400</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>7927500</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>5822400</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4853200</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>34356800</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>144378468000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>17185108000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1470600</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>200182734000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>106965999000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>24747701000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>7977567000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>80818265000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>65746618000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>10779002000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>5035611000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>31123511000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>22608134000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>14555432000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>4611314000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>19387231000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>21830505000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>16156725000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>12239932000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>22052347000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>9755899000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>4247083000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>5059794000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>12262790000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>5382000000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>37378429000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>28077000</v>
       </c>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -24607,54 +24797,55 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -24705,332 +24896,336 @@
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>3960895.0</v>
+      </c>
+      <c r="C6">
         <v>4285861.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-28958.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-919476.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5429435.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3473226.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2903764.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1644996.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2053551.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1997039.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-539191.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-105120.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5094768.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2759402.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-4457461.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5001107.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-6498230.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2658971.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-4800796.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>28681.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-19563.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1934614.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>947.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>6060120.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-6205296.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>6850560.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-611822.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2161325.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-3017636.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-2574837.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-4520483.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-6807888.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>396903.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>4532186.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1303870.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2301952.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-572685.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>3414367.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1198230.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4607840.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-3249252.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2055913.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>924387.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-826352.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1249648.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1588519.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2202838.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3983772.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-3637134.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-438189.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1429353.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-4124190.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-90950414178.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-84056553589.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>4191025293.0</v>
       </c>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-53161020.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-48082130.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-32981160.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-14963450.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-60671150.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-48432250.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-29316170.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-18221290.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-10269520.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-63506230.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-26482900.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-19120260.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-7661260.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-44437020.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-21555180.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-15441620.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-7539770.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-35822220.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-21065560.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-13452330.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-6756850.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-34683180.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -25053,54 +25248,55 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -25151,54 +25347,55 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -25249,54 +25446,55 @@
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -25347,70 +25545,69 @@
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
+      <c r="CQ10"/>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
@@ -25421,51 +25618,53 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -25483,125 +25682,126 @@
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>1633772.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-7037118.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11133573.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-9070282.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3152438.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-5863110.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4556375.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3465806.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7201393.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8525145.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5136696.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1339990.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-4258616.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-3798621.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2380168.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-5603508.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-822232.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-2314537.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-4241873.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
@@ -25619,54 +25819,55 @@
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -25717,636 +25918,644 @@
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14">
+        <v>-1767460.0</v>
+      </c>
+      <c r="C14">
         <v>1753753.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1903000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1734000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1777910.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1805786.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1770853.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1778861.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1732233.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1770580.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1809149.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1767088.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1785282.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1800741.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1765816.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1767035.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1632449.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1800096.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1694637.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1693284.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1834219.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1568926.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1273739.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1849368.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1845135.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1864461.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>989057.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2059184.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1358839.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1397694.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1262232.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1375933.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1427514.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1329765.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1507923.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1783884.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2367784.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2616753.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2932545.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2387491.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2747668.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2832266.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1602198.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>3269782.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>3322434.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>3361342.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1102024.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3822297.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2876614.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>3031359.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2380872.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>8943236.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>-3041201.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>3041201.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>28271392310.0</v>
       </c>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
+      <c r="CQ14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>1280.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>414200.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>414203.0</v>
       </c>
-      <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>12371.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>5950.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>935651.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3216.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2090.0</v>
       </c>
       <c r="AV15">
         <v>2090.0</v>
       </c>
       <c r="AW15">
+        <v>2090.0</v>
+      </c>
+      <c r="AX15">
         <v>1067065.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>4137.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1141105.0</v>
       </c>
-      <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>36678422.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1119300.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
-      <c r="BG15">
+      <c r="BG15"/>
+      <c r="BH15">
         <v>1204700.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1024000.0</v>
       </c>
-      <c r="BI15"/>
       <c r="BJ15"/>
-      <c r="BK15">
-[...1 lines deleted...]
-      </c>
+      <c r="BK15"/>
       <c r="BL15">
         <v>987100.0</v>
       </c>
       <c r="BM15">
         <v>987100.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15">
+      <c r="BN15">
+        <v>987100.0</v>
+      </c>
+      <c r="BO15"/>
+      <c r="BP15">
         <v>236600.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>2460000000.0</v>
       </c>
-      <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
-[...1 lines deleted...]
-      </c>
+      <c r="BS15"/>
       <c r="BT15">
         <v>3608000000.0</v>
       </c>
       <c r="BU15">
         <v>3608000000.0</v>
       </c>
-      <c r="BV15"/>
-      <c r="BW15">
+      <c r="BV15">
+        <v>3608000000.0</v>
+      </c>
+      <c r="BW15"/>
+      <c r="BX15">
         <v>24071672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24108000000.0</v>
       </c>
       <c r="BY15">
         <v>24108000000.0</v>
       </c>
-      <c r="BZ15"/>
-      <c r="CA15">
+      <c r="BZ15">
+        <v>24108000000.0</v>
+      </c>
+      <c r="CA15"/>
+      <c r="CB15">
         <v>20059933000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>9102000000.0</v>
       </c>
-      <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>9040283000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>9594000000.0</v>
       </c>
-      <c r="CG15"/>
       <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>6113455000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>6150000000.0</v>
       </c>
-      <c r="CK15"/>
       <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>6150000000.0</v>
       </c>
-      <c r="CN15"/>
-      <c r="CO15">
+      <c r="CO15"/>
+      <c r="CP15">
         <v>4820000000.0</v>
       </c>
-      <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>17664724.0</v>
+      </c>
+      <c r="C16">
         <v>13709072.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9604890.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>9643000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10832981.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5403546.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8876772.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11780536.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>10135540.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8081989.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>6084950.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6624141.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6729261.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11824029.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9064627.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13522088.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8520981.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15019211.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>12360240.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>17161036.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>17132355.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>17151918.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>15217304.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>15216357.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>9156237.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>15361533.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8510973.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9122795.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6961470.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>9979106.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>12553943.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>17074426.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>23882314.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>23485411.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>18953225.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>17649355.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>15347403.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>15920088.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>12505721.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>13703951.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>9096111.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>12345363.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>10289450.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>9365063.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>10191415.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>8941767.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>10530286.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>8327448.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>4343676.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>7980810.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>8419000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>9848352.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>13972542.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>9358476.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>84065912065.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>79874886772.0</v>
       </c>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -26397,260 +26606,264 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>5584822.0</v>
+      </c>
+      <c r="C18">
         <v>4348370.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1172522.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2110000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4840667.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5468763.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2154709.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1999646.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>5891235.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4516736.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1587927.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>8022309.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-6725551.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1785210.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-6064192.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>9095491.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10339513.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1955331.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-5531821.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>3404938.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>5134658.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>10023729.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>5645908.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>6444168.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-5342828.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1160379.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1753284.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2031860.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-7942798.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-2896488.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-3581897.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-6146286.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-8410297.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>5439302.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>5547641.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1118986.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-4139974.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>5100244.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-6095713.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>6432439.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-4669965.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1973984.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>3669401.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>3666850.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-4379223.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-659883.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>2281906.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>3986893.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-2573660.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>480015.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-446434.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-396465.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>6634880.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>2445859.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>23315275950.0</v>
       </c>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -26701,54 +26914,55 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -26799,123 +27013,124 @@
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>1960002.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3831310.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4223020.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>840000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>973591.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-3324311.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-4769311.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-7525884.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-5960510.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>696000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1236000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>9298276.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1562000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>732000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5320000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>761000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-487403.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-300300.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -26933,904 +27148,915 @@
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>304258.0</v>
+      </c>
+      <c r="C22">
         <v>961067.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-836217.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1463000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>507194.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1347598.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>891209.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>861049.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2202542.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2284996.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1591880.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4187546.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-306039.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>253670.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>667169.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-1801672.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-639762.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-1340649.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-378316.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-716863.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1354356.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2174846.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-2799279.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>441872.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-8164486.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3410621.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>967153.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>200288.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-1031319.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1332914.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1040316.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-1555154.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>594155.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>425988.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1894279.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-491276.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1051702.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1245515.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>508070.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1164487.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-645776.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>629344.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1019590.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-776809.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-147895.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-205864.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2645649.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-144719.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-113201.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>392843.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>245629.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-1308456.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>3317485.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2379733.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>9222695733.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>965400.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2839200.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1912400.0</v>
       </c>
-      <c r="BG22"/>
-      <c r="BH22">
+      <c r="BH22"/>
+      <c r="BI22">
         <v>882100.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1623300.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1114500.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2975100.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1224100.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>656000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2560700.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>611300.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>33325540000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>65794922000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1487900.0</v>
       </c>
-      <c r="BS22"/>
-      <c r="BT22">
+      <c r="BT22"/>
+      <c r="BU22">
         <v>11453842000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>7856602000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>13985404000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>10656982000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>11365691000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>12811173000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>7565328000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>2480003000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1881542000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>10685057000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>9689750000.0</v>
       </c>
-      <c r="CE22"/>
       <c r="CF22"/>
-      <c r="CG22">
+      <c r="CG22"/>
+      <c r="CH22">
         <v>2249885000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>6385889000.0</v>
       </c>
-      <c r="CI22"/>
-      <c r="CJ22">
+      <c r="CJ22"/>
+      <c r="CK22">
         <v>5302682000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>15034231000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>5303585000.0</v>
       </c>
-      <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
+      <c r="CQ22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>-32518.0</v>
+      </c>
+      <c r="C23">
         <v>-122810.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-185645.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2349520131.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>462774.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2178710.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-43698.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-951865.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3540212.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2386288.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2362444.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-7734099.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1726007.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1103897.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1815944.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-4068868.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4035678.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>673852.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>679788.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3372989.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-5090614.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-7919177.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-5802299.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-41078.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1766721.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>8869516.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>996364.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>129949.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4837230.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>352494.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-861953.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-671412.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>8807200.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-890649.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-4239668.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1191846.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4034256.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1824627.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5114659.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1683440.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1305330.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-229492.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-2990446.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-4000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5993839.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-33213585700.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-756038.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-33859885145.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-7215.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>7215.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-781855.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-36865.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-1924472.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1932386.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-20997278703.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
+      <c r="CQ23"/>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>1324710.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-351435.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>17740.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>17741.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-320.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>321.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>19844.0</v>
       </c>
-      <c r="K24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24">
         <v>0.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="N24">
+        <v>0.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24">
         <v>2526.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>10830.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>10833.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>14484.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>29570.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>29571.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>114350.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1390.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>44238.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>68718.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>74823.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1476.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>39445.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>9811.0</v>
       </c>
-      <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>-25513.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>27698.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-52764.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>138750.0</v>
       </c>
-      <c r="AM24"/>
-      <c r="AN24">
+      <c r="AN24"/>
+      <c r="AO24">
         <v>5929.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>82839.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>20848.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1202.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>131403.0</v>
       </c>
-      <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>-861.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>20632.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>10982.0</v>
       </c>
-      <c r="AX24"/>
       <c r="AY24"/>
-      <c r="AZ24">
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>73461.0</v>
       </c>
-      <c r="BA24"/>
       <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>2741504849.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>7533668.0</v>
+      </c>
+      <c r="C25">
         <v>2530719.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1209486.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>265000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4086401.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-6912971.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2783232.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>518352.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2648292.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1640207.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-367760.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4361109.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-6322350.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1633773.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-7037118.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11133573.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-9070282.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3152438.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-5863110.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4556375.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3334229.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7332970.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8246523.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5217335.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1437061.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-4258616.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-3040616.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1950710.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-5283071.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-539000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-2347427.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-4230369.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-7820443.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5935995.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3951473.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2701076.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-2644003.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>5086130.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-6120402.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4593323.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-4387567.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-389507.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4596748.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2126136.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-5773275.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-1275125.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2022936.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3108764.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-2945940.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-224575.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>625974.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-6322390.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>8882427.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-282192.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>13378748353.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -27881,54 +28107,55 @@
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -27979,742 +28206,752 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>-1095316.0</v>
+      </c>
+      <c r="C28">
         <v>-122810.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-185645.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>353104.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2067855.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-202050.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1067372.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-3631211.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2496779.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2286912.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7863945.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1597304.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>974192.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1704733.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4161178.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4035678.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>673852.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>718379.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-3472300.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-5189925.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-8020061.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-6058864.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-142451.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1867569.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8767792.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>996364.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>129949.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4837230.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>352494.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-861953.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-671412.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>8807200.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-890649.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-4238388.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1191846.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3620053.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1824627.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5114659.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1683440.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1305330.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-229492.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-3002817.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-4005950.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>5058188.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-3216.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-758128.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-2090.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1074280.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>7215.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-785992.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-3052970.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1924472.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1932386.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-21033957125.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>325979007000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>134439150000.0</v>
       </c>
-      <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>6070466.0</v>
+      </c>
+      <c r="C29">
         <v>5245540.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-142702.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3462000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6371505.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3759587.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-121170.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3158262.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6583067.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5695783.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3033269.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10315743.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-4843107.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3688184.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-4604133.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>11098936.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-8077595.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3611885.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-4546789.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5532796.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6522804.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>11076742.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6720983.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7508575.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-4882290.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1016466.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1084406.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4210182.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-4955551.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-474221.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-44879.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-4409590.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-5798774.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>7691748.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>7353675.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>3993684.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-1327921.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>6457368.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-2679787.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>8145301.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-2285675.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>3072103.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>7218536.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>4619109.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-2598736.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>1880353.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>5770609.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>6786342.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-182527.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>3199627.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>3252475.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>1312390.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>9158711.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>5138742.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>50872836396.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>8713900.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>7523500.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>7204600.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>16294700.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>10293700.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>10225800.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>6422700.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>19523800.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>9536800.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>3567300.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>7243700.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>37448700.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>60007102000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>39169627000.0</v>
       </c>
-      <c r="BR29"/>
       <c r="BS29"/>
-      <c r="BT29">
+      <c r="BT29"/>
+      <c r="BU29">
         <v>6513238000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>59904365000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>39687367000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>90984858000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>70374425000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>43380820000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>16800535000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>61168900000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>51384970000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>16438198000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>10180506000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>42331593000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>40577249000.0</v>
       </c>
-      <c r="CG29"/>
-      <c r="CH29">
+      <c r="CH29"/>
+      <c r="CI29">
         <v>215834000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>32184128000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>1298856000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>17527247000.0</v>
       </c>
-      <c r="CL29"/>
-      <c r="CM29">
+      <c r="CM29"/>
+      <c r="CN29">
         <v>41337766000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>1540000000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>39588840000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>34000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>-485644.0</v>
+      </c>
+      <c r="C30">
         <v>-897170.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>257515.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1347792.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1530838.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1691435.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2033859.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1158295.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-691832.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1159203.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1445342.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2293434.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1882444.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1902974.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1457533.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2003445.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2251085.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1656554.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-970548.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2127858.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1358575.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1053013.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1075075.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1063017.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-416300.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-2108127.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-594055.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-2176846.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2947802.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2422267.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-3537018.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1726885.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2611523.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2252446.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1831547.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2847000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2864817.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1218374.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-3415924.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1706933.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-2301451.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1077271.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-3550337.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-820856.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1780487.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2540236.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-3489564.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2778817.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-2380151.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-2719612.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-3698859.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1635394.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-2523831.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-2692883.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-24816055597.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>