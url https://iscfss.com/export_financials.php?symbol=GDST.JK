--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -259,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -956,79 +962,80 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R62"/>
+  <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1039,2977 +1046,3129 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>327966226000.0</v>
+      </c>
+      <c r="C2">
         <v>112945454000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>173100349997.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>432835066973.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>440040577512.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>402832910131.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>522554900249.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>273087124463.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>226244316601.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>186503899128.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>296325888101.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>377163670664.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>252343313049.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>319703199880.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>195479373016.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>378923440956.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>417472825717.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1235137846654.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
-    </row>
-    <row r="4" spans="1:18">
+      <c r="S3"/>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5">
+        <v>-9844070000.0</v>
+      </c>
+      <c r="C5">
         <v>-13814625000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-13651327956.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-14459453135.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-11654819913.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-15984950771.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-17050094309.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-11656896600.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-12617457073.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-15489211814.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-11497614940.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-10601327209.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>547552237.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
-    </row>
-    <row r="7" spans="1:18">
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>0.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>896274026.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>646941756.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>831984296.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
         <v>924250000000.0</v>
       </c>
       <c r="C8">
         <v>924250000000.0</v>
       </c>
       <c r="D8">
         <v>924250000000.0</v>
       </c>
       <c r="E8">
         <v>924250000000.0</v>
       </c>
       <c r="F8">
         <v>924250000000.0</v>
       </c>
       <c r="G8">
         <v>924250000000.0</v>
       </c>
       <c r="H8">
         <v>924250000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>924250000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9">
         <v>169474139020.0</v>
       </c>
       <c r="C9">
+        <v>169474139020.0</v>
+      </c>
+      <c r="D9">
         <v>147632357420.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>147499080020.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>147022793060.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>146861840950.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145212151430.0</v>
       </c>
       <c r="H9">
         <v>145212151430.0</v>
       </c>
       <c r="I9">
+        <v>145212151430.0</v>
+      </c>
+      <c r="J9">
         <v>18021355020.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>56413555020.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-    </row>
-    <row r="10" spans="1:18">
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>405291007000.0</v>
+      </c>
+      <c r="C10">
         <v>49531154000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6786815364.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>56074605534.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4134530883.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1012185197.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12247337977.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>28194475689.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>159461198670.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>194256146977.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>162331953598.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>270344148270.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>222544224015.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>336958754409.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3539659781.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3720875161.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>40234402367.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>204843409985.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>28194475690.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>161872912200.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>194256146980.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
-    </row>
-    <row r="12" spans="1:18">
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>1094070941000.0</v>
+      </c>
+      <c r="C12">
         <v>879419854000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>436102065364.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>402156605534.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4134530883.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1012185197.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12247337977.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>28601464194.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>162498792670.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>203217270297.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>170288187843.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>289014334964.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>321425850964.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>349112241053.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10680768336.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9767452762.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>40234402367.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>204843409985.0</v>
       </c>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
         <v>924250000000.0</v>
       </c>
       <c r="C13">
         <v>924250000000.0</v>
       </c>
       <c r="D13">
         <v>924250000000.0</v>
       </c>
       <c r="E13">
         <v>924250000000.0</v>
       </c>
       <c r="F13">
         <v>924250000000.0</v>
       </c>
       <c r="G13">
         <v>924250000000.0</v>
       </c>
       <c r="H13">
         <v>924250000000.0</v>
       </c>
       <c r="I13">
-        <v>820000000000.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="J13">
         <v>820000000000.0</v>
       </c>
       <c r="K13">
         <v>820000000000.0</v>
       </c>
       <c r="L13">
         <v>820000000000.0</v>
       </c>
       <c r="M13">
         <v>820000000000.0</v>
       </c>
       <c r="N13">
         <v>820000000000.0</v>
       </c>
       <c r="O13">
         <v>820000000000.0</v>
       </c>
       <c r="P13">
         <v>820000000000.0</v>
       </c>
       <c r="Q13">
         <v>820000000000.0</v>
       </c>
       <c r="R13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="S13">
         <v>425286000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
+        <v>9242474000.0</v>
+      </c>
+      <c r="C14">
         <v>8746802000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8500755851.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8496622700.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8494328167.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8491493300.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8445246200.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7740538135.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7520000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8200000000.0</v>
       </c>
       <c r="K14">
         <v>8200000000.0</v>
       </c>
       <c r="L14">
         <v>8200000000.0</v>
       </c>
       <c r="M14">
         <v>8200000000.0</v>
       </c>
       <c r="N14">
         <v>8200000000.0</v>
       </c>
       <c r="O14">
         <v>8200000000.0</v>
       </c>
       <c r="P14">
         <v>8200000000.0</v>
       </c>
       <c r="Q14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="R14">
         <v>5776752877.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3375626639.0</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16">
+        <v>88138134000.0</v>
+      </c>
+      <c r="C16">
         <v>121731794000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>89395559507.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>86674179337.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>82120657103.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>86058027709.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>68914575829.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>74158163544.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>26810205268.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>42214830590.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13955222722.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-139449116967.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>15427377100.0</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21">
+        <v>1416023000.0</v>
+      </c>
+      <c r="C21">
         <v>160096252000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160096252154.0</v>
       </c>
       <c r="D21">
         <v>160096252154.0</v>
       </c>
       <c r="E21">
         <v>160096252154.0</v>
       </c>
       <c r="F21">
         <v>160096252154.0</v>
       </c>
       <c r="G21">
         <v>160096252154.0</v>
       </c>
       <c r="H21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="I21">
         <v>153749152265.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148121650807.0</v>
       </c>
       <c r="J21">
         <v>148121650807.0</v>
       </c>
       <c r="K21">
         <v>148121650807.0</v>
       </c>
       <c r="L21">
         <v>148121650807.0</v>
       </c>
       <c r="M21">
+        <v>148121650807.0</v>
+      </c>
+      <c r="N21">
         <v>148089490807.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>147177250107.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>94077554366.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>127803784000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22">
+        <v>582053643000.0</v>
+      </c>
+      <c r="C22">
         <v>214126085000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>194502511715.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>255878407170.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>167411441784.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>273964320018.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>370488011177.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>128778641537.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>159301167748.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>157354192666.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>108193612870.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>208434322075.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>140464144159.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>257229052211.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>470310785235.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>556893664606.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>234313675542.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1347395155421.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>3495704842000.0</v>
+      </c>
+      <c r="C23">
         <v>2755475159000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2228129147603.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2106446579086.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1583979016422.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1588136471649.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1758578169995.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1351861756994.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1286954720465.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1257609869910.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1183934183257.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1354622569945.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1191496619152.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1163971056842.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>977457487885.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1074569612752.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>970737084095.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2092780295058.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24">
+        <v>122000000000.0</v>
+      </c>
+      <c r="C24">
         <v>207222222220.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>110555555556.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>42777777780.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>15555555556.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>19444444440.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-    </row>
-    <row r="25" spans="1:18">
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B25">
+        <v>122000000000.0</v>
+      </c>
+      <c r="C25">
         <v>207222222220.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>110555555560.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>43674051800.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>15966627350.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>772187990.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-    </row>
-    <row r="26" spans="1:18">
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>1093422813000.0</v>
+      </c>
+      <c r="C28">
         <v>1027295294000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>550571839051.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>338614883154.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>188514082451.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>164138943213.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>117129166084.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-28194475689.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-150499196670.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>106893017385.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>132006886084.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-238248948270.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-222544224015.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-336958754409.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-3539659781.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3720875161.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-40234402367.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>353606590015.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>2909020711106.0</v>
+      </c>
+      <c r="C29">
         <v>2433030745990.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1831261054447.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1453636095640.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>980098984943.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1011203979778.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1046767125471.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>895976402398.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>845279412176.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-    </row>
-    <row r="30" spans="1:18">
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>167645013000.0</v>
+      </c>
+      <c r="C30">
         <v>148027203000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>34607476517.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>131501770940.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>82562805809.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>134099741715.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>153786128153.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>90803000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>98357000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>104378995284.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>118761763283.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>150083432755.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>173316774817.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>180907082000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>118307336000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>94077554366.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>201420099000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>127803784000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>788097313365.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>846884835664.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>917390621410.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>895976402398.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1017057818709.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>832122960120.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>804409999977.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
-    </row>
-    <row r="32" spans="1:18">
+      <c r="S31"/>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>-27745771579.0</v>
+      </c>
+      <c r="C32">
         <v>113348790601.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>20787410835.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-123027289398.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-374447036965.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-264261764323.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-161407053989.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-85020322376.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>59386310823.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
-    </row>
-    <row r="33" spans="1:18">
+      <c r="S32"/>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>1609210460000.0</v>
+      </c>
+      <c r="C33">
         <v>1500444396000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1413098551204.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1275947579055.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1230668839196.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1175726161176.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1160739039974.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1054202758662.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>834935476025.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>789972211663.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>769172269318.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>704104880151.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>325665008477.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>338022234701.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>310610600199.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>364972012548.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>429735143036.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>377956370665.0</v>
       </c>
     </row>
-    <row r="34" spans="1:18">
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-    </row>
-    <row r="35" spans="1:18">
+      <c r="S34"/>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>171157797000.0</v>
+      </c>
+      <c r="C35">
         <v>257588889000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>159983562007.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>93077408679.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>68124488866.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>64579561189.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>81941364575.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>73206033888.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>49042374672.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>48473858679.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>38441398438.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>21329298493.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>17395078697.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>14100347571.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>11408913884.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>9040508552.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>7936044340.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>6142972481.0</v>
       </c>
     </row>
-    <row r="36" spans="1:18">
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36">
+        <v>16587169000.0</v>
+      </c>
+      <c r="C36">
         <v>9960571000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1794007137.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3344152054.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20068429.0</v>
       </c>
       <c r="F36">
         <v>20068429.0</v>
       </c>
       <c r="G36">
-        <v>20068430.0</v>
+        <v>20068429.0</v>
       </c>
       <c r="H36">
         <v>20068430.0</v>
       </c>
       <c r="I36">
+        <v>20068430.0</v>
+      </c>
+      <c r="J36">
         <v>18106970396.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>19702521055.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>177459598705.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>168529636293.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>162700061470.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>161787820770.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>33420283434.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>34010770830.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>34601258226.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>24267728792.0</v>
       </c>
     </row>
-    <row r="37" spans="1:18">
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
-    </row>
-    <row r="38" spans="1:18">
+      <c r="S37"/>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B38">
+        <v>11853598200.0</v>
+      </c>
+      <c r="C38">
         <v>13097888800.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>13663448220.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>15937880280.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>65008889213.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>59957864063.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>97620419263.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>125546450619.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>46595654643.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>36170126417.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>57303290687.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>26631596000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>15845506000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>17144158000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>57607049000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>118502737000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>173898397000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>93088687000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:18">
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39">
+        <v>42724785000.0</v>
+      </c>
+      <c r="C39">
         <v>13457620000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>149818542803.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>9475313601.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>15625901215.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3334063543.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>52311611523.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>38141353851.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>33954184303.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>9437517661.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>17518349943.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>25566292717.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>261962194938.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>38692765766.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>66731966961.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>8744951278.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>64160165450.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>162585358987.0</v>
       </c>
     </row>
-    <row r="40" spans="1:18">
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
+        <v>121421974000.0</v>
+      </c>
+      <c r="C40">
         <v>35537123000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>47728722026.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>95029707407.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>28913993591.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>23402196535.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>34652458404.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>30420069381.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>27538245483.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-153781741348.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-264674681206.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>52456831710.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>34500867461.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>36134084234.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>19878042261.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>33873038933.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>64454531625.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>104408860092.0</v>
       </c>
     </row>
-    <row r="41" spans="1:18">
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>52157861517.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>63807373200.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>81941364575.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>73206033888.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>75854842424.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>48473858679.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>38441398438.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>21329298000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>17395079000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>14100348000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>11408914000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>9040509000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>7936044000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>6142972000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:18">
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42">
         <v>169474139000.0</v>
       </c>
       <c r="C42">
+        <v>169474139000.0</v>
+      </c>
+      <c r="D42">
         <v>73494627422.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>44312443747.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>60700243144.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>55776220175.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>31386582807.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>42172978225.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-75213559131.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>56413555015.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>33418325135.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56413555015.0</v>
       </c>
       <c r="M42">
         <v>56413555015.0</v>
       </c>
       <c r="N42">
+        <v>56413555015.0</v>
+      </c>
+      <c r="O42">
         <v>57358738503.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>56397990640.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56413555015.0</v>
       </c>
       <c r="Q42">
         <v>56413555015.0</v>
       </c>
-      <c r="R42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:18">
+      <c r="R42">
+        <v>56413555015.0</v>
+      </c>
+      <c r="S42"/>
+    </row>
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
-    </row>
-    <row r="44" spans="1:18">
+      <c r="S43"/>
+    </row>
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
-    </row>
-    <row r="45" spans="1:18">
+      <c r="S44"/>
+    </row>
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>2056419104487.0</v>
+      </c>
+      <c r="C45">
         <v>1956333773053.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1867925586057.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1714496380834.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1629656060122.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1567229201744.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1503615565961.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-    </row>
-    <row r="46" spans="1:18">
+      <c r="S45"/>
+    </row>
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>1577559663000.0</v>
+      </c>
+      <c r="C46">
         <v>1315495676000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1237544843694.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1094775287429.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1005563697829.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>955672044959.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>903022368557.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>774907155778.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>655543576522.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>605680434439.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>563747327824.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>529351633249.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>161730011916.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>173700826809.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>114978855890.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>108444579709.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>119176049698.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>148206988345.0</v>
       </c>
     </row>
-    <row r="47" spans="1:18">
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B47">
+        <v>1577559662640.0</v>
+      </c>
+      <c r="C47">
         <v>1475591928650.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1397641095850.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1254871539580.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1165659949983.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1115768297113.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1063118620711.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>928656308043.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>814030768811.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>753802085246.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>711868978631.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>677473284000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>309819503000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>320878077000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>253003551000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>246469275000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>255836745000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>284867684000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:18">
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48">
+        <v>326426822000.0</v>
+      </c>
+      <c r="C48">
         <v>276294783000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>289809100566.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>76820984096.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-196852929779.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-133141384511.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-55296055706.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-82103472427.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-18516685766.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-28801383080.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-60505940098.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-6486883212.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>7451411765.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-84434276036.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-131025318755.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-230700267935.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-402127882780.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-252072761269.0</v>
       </c>
     </row>
-    <row r="49" spans="1:18">
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
-    </row>
-    <row r="50" spans="1:18">
+      <c r="S49"/>
+    </row>
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50">
+        <v>1376713819776.0</v>
+      </c>
+      <c r="C50">
         <v>869604226576.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>446803098859.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>351015436884.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>176446116022.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>164319144114.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>129376504061.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-    </row>
-    <row r="51" spans="1:18">
+      <c r="S50"/>
+    </row>
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>1498713820000.0</v>
+      </c>
+      <c r="C51">
         <v>1076826449000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>557358654415.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>394689488688.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>192648613335.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>165151128411.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>129376504061.0</v>
       </c>
-      <c r="H51"/>
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51">
         <v>8962002000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>301149164362.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>294338839682.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>32095200000.0</v>
       </c>
-      <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>558450000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:18">
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52">
+        <v>1376713820000.0</v>
+      </c>
+      <c r="C52">
         <v>869604227000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>456803098859.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>351015436884.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>176681985985.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>164378940421.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>129376504061.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
         <v>301149164362.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>294338839682.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>32095200000.0</v>
       </c>
-      <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>558450000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:18">
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B53">
+        <v>688779934000.0</v>
+      </c>
+      <c r="C53">
         <v>829888700000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>429315250000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>346067000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>8209555569.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>8115199474.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>9006041191.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>406988505.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>3037594000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>8961123320.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>7956234245.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>18670186694.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>98881626949.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>12153486644.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>7141108555.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>6046577601.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
-    </row>
-    <row r="54" spans="1:18">
+      <c r="S53"/>
+    </row>
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
-    </row>
-    <row r="55" spans="1:18">
+      <c r="S54"/>
+    </row>
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>3495704842000.0</v>
+      </c>
+      <c r="C55">
         <v>2755475159000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2228129147603.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2106446579086.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1583979016422.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1588136471649.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1758578169995.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1351861756994.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1286954720465.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1257609869910.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1183934183257.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1354622569945.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1191496619152.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1163971056842.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>977457487885.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1074569612752.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>970737084095.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2092780295058.0</v>
       </c>
     </row>
-    <row r="56" spans="1:18">
+    <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>1886494382000.0</v>
+      </c>
+      <c r="C56">
         <v>1255030763000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>815030596399.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>830499000031.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>353310177226.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>412410310473.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>597839130021.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>297658998332.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>452019244440.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>467637658247.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>414761913939.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>650517689794.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>865831610675.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>825948822141.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>666846887686.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>709597600204.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>541001941059.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1714823924393.0</v>
       </c>
     </row>
-    <row r="57" spans="1:18">
+    <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>1914240154000.0</v>
+      </c>
+      <c r="C57">
         <v>1141681973000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>794243185564.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>953526289429.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>727757214191.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>676672074796.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>759246184010.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>382679320708.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>392632933617.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>377013051111.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>341082784842.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>462845556161.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>289689021437.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>356946246804.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>220681090241.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>419815817120.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>488515367520.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1913424083846.0</v>
       </c>
     </row>
-    <row r="58" spans="1:18">
+    <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>2085397950000.0</v>
+      </c>
+      <c r="C58">
         <v>1399270862000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>954226747571.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1046603698108.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>795881703057.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>741251635985.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>841187548585.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>455885354596.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>441675308289.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>425486909790.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>379524183280.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>484174854654.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>307084100134.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>371046594375.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>232090004125.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>428856325672.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>496451411860.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1919567056327.0</v>
       </c>
     </row>
-    <row r="59" spans="1:18">
+    <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
-    </row>
-    <row r="60" spans="1:18">
+      <c r="S59"/>
+    </row>
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>1410306891000.0</v>
+      </c>
+      <c r="C60">
         <v>1356204297000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1273902400032.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1059842880978.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>788097313365.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>846884835664.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>917390621410.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>895976402398.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>845279412176.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>832122960120.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>804409999977.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>870447715291.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>884412519018.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>792924462467.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>745367483760.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>645713287080.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>474285672235.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>173213238731.0</v>
       </c>
     </row>
-    <row r="61" spans="1:18">
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
+      <c r="F61"/>
+      <c r="G61">
         <v>-75100670000.0</v>
       </c>
-      <c r="G61">
+      <c r="H61">
         <v>-79725380000.0</v>
       </c>
-      <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-    </row>
-    <row r="62" spans="1:18">
+      <c r="S61"/>
+    </row>
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
+      <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BO62"/>
+  <dimension ref="A1:BQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="BN1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BO1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:67">
+      <c r="BP1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:69">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>263499478000.0</v>
+      </c>
+      <c r="C2">
+        <v>327966226000.0</v>
+      </c>
+      <c r="D2">
         <v>276235543000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>246125600000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>263869994000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>112945454000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>447224269000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>479501517206.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>303431195368.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>173100349997.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>178261477717.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>442720563115.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>436813576728.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>432835066973.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>650588942444.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>560525921268.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>673954738128.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>440040577512.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>375056219941.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>261740780973.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>489988812069.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>402832910131.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>540923221724.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>596785570657.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>861279238569.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>522554900249.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>388670292822.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>381233879188.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>478112926323.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>273087124463.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>397251946013.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>382062484329.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>292382931374.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>226244316601.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>335883188424.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>453491198981.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>51457645270.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>186503899128.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>236005892308.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>192045963571.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>252229112956.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>296325888101.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>245799126304.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>262326695361.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>386444273067.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>377163670664.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>377020668272.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>279694230463.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>348263518091.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>252343313049.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>487396649004.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>441970475072.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>392556520627.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>319703199880.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>287487057065.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>283176820500.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>281977701200.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>195479373000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>248622881700.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>117801228200.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>436474155100.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>377022637800.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>392583753400.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>437770552600.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>258942992000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>417472825700.0</v>
       </c>
-      <c r="BN2"/>
-      <c r="BO2">
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>1290538029400.0</v>
       </c>
     </row>
-    <row r="3" spans="1:67">
+    <row r="3" spans="1:69">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4033,16004 +4192,56 @@
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
-    </row>
-[...9944 lines deleted...]
-      <c r="BO3"/>
       <c r="BP3"/>
-    </row>
-[...6001 lines deleted...]
-      </c>
+      <c r="BQ3"/>
     </row>
     <row r="4" spans="1:69">
       <c r="A4" t="s">
-        <v>163</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -20059,51 +4270,16581 @@
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
     </row>
     <row r="5" spans="1:69">
       <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5">
+        <v>-9761350000.0</v>
+      </c>
+      <c r="C5">
+        <v>-9844070000.0</v>
+      </c>
+      <c r="D5">
+        <v>-13937098000.0</v>
+      </c>
+      <c r="E5">
+        <v>-13850216000.0</v>
+      </c>
+      <c r="F5">
+        <v>-13809391000.0</v>
+      </c>
+      <c r="G5">
+        <v>-13814625000.0</v>
+      </c>
+      <c r="H5">
+        <v>-13045234000.0</v>
+      </c>
+      <c r="I5">
+        <v>-13247265366.0</v>
+      </c>
+      <c r="J5">
+        <v>-13677229403.0</v>
+      </c>
+      <c r="K5">
+        <v>-13651327956.0</v>
+      </c>
+      <c r="L5">
+        <v>-16562928052.0</v>
+      </c>
+      <c r="M5">
+        <v>-15861769746.0</v>
+      </c>
+      <c r="N5">
+        <v>-15160611441.0</v>
+      </c>
+      <c r="O5">
+        <v>-14459453135.0</v>
+      </c>
+      <c r="P5">
+        <v>-8407221769.0</v>
+      </c>
+      <c r="Q5">
+        <v>-9489754484.0</v>
+      </c>
+      <c r="R5">
+        <v>-10572287198.0</v>
+      </c>
+      <c r="S5">
+        <v>-11654819913.0</v>
+      </c>
+      <c r="T5">
+        <v>-14674590288.0</v>
+      </c>
+      <c r="U5">
+        <v>-15111377115.0</v>
+      </c>
+      <c r="V5">
+        <v>-15548163943.0</v>
+      </c>
+      <c r="W5">
+        <v>-15984950770.0</v>
+      </c>
+      <c r="X5">
+        <v>-21938792293.0</v>
+      </c>
+      <c r="Y5">
+        <v>-20536560890.0</v>
+      </c>
+      <c r="Z5">
+        <v>-18398393737.0</v>
+      </c>
+      <c r="AA5">
+        <v>-17050094308.0</v>
+      </c>
+      <c r="AB5">
+        <v>-10720651378.0</v>
+      </c>
+      <c r="AC5">
+        <v>-11032733120.0</v>
+      </c>
+      <c r="AD5">
+        <v>-11344814860.0</v>
+      </c>
+      <c r="AE5">
+        <v>-11656896599.0</v>
+      </c>
+      <c r="AF5">
+        <v>-14414800758.0</v>
+      </c>
+      <c r="AG5">
+        <v>-14414800758.0</v>
+      </c>
+      <c r="AH5">
+        <v>-14414800757.0</v>
+      </c>
+      <c r="AI5">
+        <v>265553149460.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-18726127250.0</v>
+      </c>
+      <c r="AK5">
+        <v>-17661293438.0</v>
+      </c>
+      <c r="AL5">
+        <v>-16575252627.0</v>
+      </c>
+      <c r="AM5">
+        <v>-15489211815.0</v>
+      </c>
+      <c r="AN5">
+        <v>-11650921957.0</v>
+      </c>
+      <c r="AO5">
+        <v>-11660789743.0</v>
+      </c>
+      <c r="AP5">
+        <v>-11585829528.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-11497614939.0</v>
+      </c>
+      <c r="AR5">
+        <v>-16315954808.0</v>
+      </c>
+      <c r="AS5">
+        <v>-14281256124.0</v>
+      </c>
+      <c r="AT5">
+        <v>-12299574939.0</v>
+      </c>
+      <c r="AU5">
+        <v>-10601327209.0</v>
+      </c>
+      <c r="AV5">
+        <v>393801488.0</v>
+      </c>
+      <c r="AW5">
+        <v>547552238.0</v>
+      </c>
+      <c r="AX5">
+        <v>680095988.0</v>
+      </c>
+      <c r="AY5">
+        <v>547552237.0</v>
+      </c>
+      <c r="AZ5">
+        <v>839148487.0</v>
+      </c>
+      <c r="BA5">
+        <v>494534737.0</v>
+      </c>
+      <c r="BB5">
+        <v>1342814737.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+    </row>
+    <row r="6" spans="1:69">
+      <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+    </row>
+    <row r="7" spans="1:69">
+      <c r="A7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7">
+        <v>0.0</v>
+      </c>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>896274026.0</v>
+      </c>
+      <c r="M7">
+        <v>896274026.0</v>
+      </c>
+      <c r="N7">
+        <v>896274026.0</v>
+      </c>
+      <c r="O7">
+        <v>896274026.0</v>
+      </c>
+      <c r="P7">
+        <v>0.0</v>
+      </c>
+      <c r="Q7">
+        <v>0.0</v>
+      </c>
+      <c r="R7">
+        <v>257791458.0</v>
+      </c>
+      <c r="S7">
+        <v>646941756.0</v>
+      </c>
+      <c r="T7">
+        <v>831395859.0</v>
+      </c>
+      <c r="U7">
+        <v>831991125.0</v>
+      </c>
+      <c r="V7">
+        <v>831984296.0</v>
+      </c>
+      <c r="W7">
+        <v>831984296.0</v>
+      </c>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+    </row>
+    <row r="8" spans="1:69">
+      <c r="A8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="C8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="D8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="E8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="F8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="G8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="H8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="I8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="J8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="K8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="L8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="M8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="N8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="O8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="P8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="R8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="S8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="T8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="U8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+    </row>
+    <row r="9" spans="1:69">
+      <c r="A9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>169474139020.0</v>
+      </c>
+      <c r="D9">
+        <v>169474139020.0</v>
+      </c>
+      <c r="E9">
+        <v>169474139020.0</v>
+      </c>
+      <c r="F9">
+        <v>169474139020.0</v>
+      </c>
+      <c r="G9">
+        <v>169474139020.0</v>
+      </c>
+      <c r="H9">
+        <v>143111746520.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>147632357420.0</v>
+      </c>
+      <c r="M9">
+        <v>147632357420.0</v>
+      </c>
+      <c r="N9">
+        <v>147499080020.0</v>
+      </c>
+      <c r="O9">
+        <v>147499080020.0</v>
+      </c>
+      <c r="P9">
+        <v>147022793060.0</v>
+      </c>
+      <c r="Q9">
+        <v>147022793060.0</v>
+      </c>
+      <c r="R9">
+        <v>147022793060.0</v>
+      </c>
+      <c r="S9">
+        <v>147022793060.0</v>
+      </c>
+      <c r="T9">
+        <v>147022793060.0</v>
+      </c>
+      <c r="U9">
+        <v>147022793060.0</v>
+      </c>
+      <c r="V9">
+        <v>146861840950.0</v>
+      </c>
+      <c r="W9">
+        <v>146861840950.0</v>
+      </c>
+      <c r="X9">
+        <v>145212151430.0</v>
+      </c>
+      <c r="Y9">
+        <v>145212151430.0</v>
+      </c>
+      <c r="Z9">
+        <v>145212151430.0</v>
+      </c>
+      <c r="AA9">
+        <v>145212151430.0</v>
+      </c>
+      <c r="AB9">
+        <v>145212151430.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+    </row>
+    <row r="10" spans="1:69">
+      <c r="A10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10">
+        <v>445857168000.0</v>
+      </c>
+      <c r="C10">
+        <v>405291007000.0</v>
+      </c>
+      <c r="D10">
+        <v>14637025000.0</v>
+      </c>
+      <c r="E10">
+        <v>10680775000.0</v>
+      </c>
+      <c r="F10">
+        <v>3145681000.0</v>
+      </c>
+      <c r="G10">
+        <v>49531154000.0</v>
+      </c>
+      <c r="H10">
+        <v>30618112000.0</v>
+      </c>
+      <c r="I10">
+        <v>2580592937.0</v>
+      </c>
+      <c r="J10">
+        <v>30949131071.0</v>
+      </c>
+      <c r="K10">
+        <v>6786815364.0</v>
+      </c>
+      <c r="L10">
+        <v>3595644745.0</v>
+      </c>
+      <c r="M10">
+        <v>8402484476.0</v>
+      </c>
+      <c r="N10">
+        <v>36684183611.0</v>
+      </c>
+      <c r="O10">
+        <v>56074605534.0</v>
+      </c>
+      <c r="P10">
+        <v>2135485331.0</v>
+      </c>
+      <c r="Q10">
+        <v>55144830805.0</v>
+      </c>
+      <c r="R10">
+        <v>8362381881.0</v>
+      </c>
+      <c r="S10">
+        <v>4134530883.0</v>
+      </c>
+      <c r="T10">
+        <v>4311383158.0</v>
+      </c>
+      <c r="U10">
+        <v>5283816752.0</v>
+      </c>
+      <c r="V10">
+        <v>1758717954.0</v>
+      </c>
+      <c r="W10">
+        <v>1012185197.0</v>
+      </c>
+      <c r="X10">
+        <v>1854001077.0</v>
+      </c>
+      <c r="Y10">
+        <v>10441689659.0</v>
+      </c>
+      <c r="Z10">
+        <v>9538958732.0</v>
+      </c>
+      <c r="AA10">
+        <v>12247337977.0</v>
+      </c>
+      <c r="AB10">
+        <v>2398309593.0</v>
+      </c>
+      <c r="AC10">
+        <v>3439445716.0</v>
+      </c>
+      <c r="AD10">
+        <v>12400732038.0</v>
+      </c>
+      <c r="AE10">
+        <v>28194475689.0</v>
+      </c>
+      <c r="AF10">
+        <v>97595977222.0</v>
+      </c>
+      <c r="AG10">
+        <v>120165443570.0</v>
+      </c>
+      <c r="AH10">
+        <v>165732058673.0</v>
+      </c>
+      <c r="AI10">
+        <v>159461198670.0</v>
+      </c>
+      <c r="AJ10">
+        <v>140781950245.0</v>
+      </c>
+      <c r="AK10">
+        <v>216067893983.0</v>
+      </c>
+      <c r="AL10">
+        <v>201534348186.0</v>
+      </c>
+      <c r="AM10">
+        <v>194256146977.0</v>
+      </c>
+      <c r="AN10">
+        <v>133111407030.0</v>
+      </c>
+      <c r="AO10">
+        <v>164008881329.0</v>
+      </c>
+      <c r="AP10">
+        <v>138166531804.0</v>
+      </c>
+      <c r="AQ10">
+        <v>162331953598.0</v>
+      </c>
+      <c r="AR10">
+        <v>207760929751.0</v>
+      </c>
+      <c r="AS10">
+        <v>196896062364.0</v>
+      </c>
+      <c r="AT10">
+        <v>190066132945.0</v>
+      </c>
+      <c r="AU10">
+        <v>270344148270.0</v>
+      </c>
+      <c r="AV10">
+        <v>349662251328.0</v>
+      </c>
+      <c r="AW10">
+        <v>307993129130.0</v>
+      </c>
+      <c r="AX10">
+        <v>249600310055.0</v>
+      </c>
+      <c r="AY10">
+        <v>222544224015.0</v>
+      </c>
+      <c r="AZ10">
+        <v>230672655420.0</v>
+      </c>
+      <c r="BA10">
+        <v>185816372213.0</v>
+      </c>
+      <c r="BB10">
+        <v>350937242053.0</v>
+      </c>
+      <c r="BC10">
+        <v>336958754409.0</v>
+      </c>
+      <c r="BD10">
+        <v>327798929805.0</v>
+      </c>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+    </row>
+    <row r="11" spans="1:69">
+      <c r="A11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+    </row>
+    <row r="12" spans="1:69">
+      <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12">
+        <v>1143297128000.0</v>
+      </c>
+      <c r="C12">
+        <v>1094070941000.0</v>
+      </c>
+      <c r="D12">
+        <v>998986876000.0</v>
+      </c>
+      <c r="E12">
+        <v>884101885000.0</v>
+      </c>
+      <c r="F12">
+        <v>904684131000.0</v>
+      </c>
+      <c r="G12">
+        <v>879419854000.0</v>
+      </c>
+      <c r="H12">
+        <v>692678781000.0</v>
+      </c>
+      <c r="I12">
+        <v>597585125817.0</v>
+      </c>
+      <c r="J12">
+        <v>487766972442.0</v>
+      </c>
+      <c r="K12">
+        <v>442046891844.0</v>
+      </c>
+      <c r="L12">
+        <v>403146602025.0</v>
+      </c>
+      <c r="M12">
+        <v>314696701756.0</v>
+      </c>
+      <c r="N12">
+        <v>398688570971.0</v>
+      </c>
+      <c r="O12">
+        <v>402156605534.0</v>
+      </c>
+      <c r="P12">
+        <v>223216985331.0</v>
+      </c>
+      <c r="Q12">
+        <v>249653630805.0</v>
+      </c>
+      <c r="R12">
+        <v>8362381881.0</v>
+      </c>
+      <c r="S12">
+        <v>4134530883.0</v>
+      </c>
+      <c r="T12">
+        <v>4311383158.0</v>
+      </c>
+      <c r="U12">
+        <v>5283816752.0</v>
+      </c>
+      <c r="V12">
+        <v>1758717954.0</v>
+      </c>
+      <c r="W12">
+        <v>1012185197.0</v>
+      </c>
+      <c r="X12">
+        <v>2104001077.0</v>
+      </c>
+      <c r="Y12">
+        <v>10691689659.0</v>
+      </c>
+      <c r="Z12">
+        <v>9538958732.0</v>
+      </c>
+      <c r="AA12">
+        <v>12247337977.0</v>
+      </c>
+      <c r="AB12">
+        <v>2398309593.0</v>
+      </c>
+      <c r="AC12">
+        <v>3439445716.0</v>
+      </c>
+      <c r="AD12">
+        <v>18885965128.0</v>
+      </c>
+      <c r="AE12">
+        <v>28601464194.0</v>
+      </c>
+      <c r="AF12">
+        <v>97595977222.0</v>
+      </c>
+      <c r="AG12">
+        <v>120165443570.0</v>
+      </c>
+      <c r="AH12">
+        <v>167172058673.0</v>
+      </c>
+      <c r="AI12">
+        <v>162498792670.0</v>
+      </c>
+      <c r="AJ12">
+        <v>149625616249.0</v>
+      </c>
+      <c r="AK12">
+        <v>224865931982.0</v>
+      </c>
+      <c r="AL12">
+        <v>210389792567.0</v>
+      </c>
+      <c r="AM12">
+        <v>203217270297.0</v>
+      </c>
+      <c r="AN12">
+        <v>135062451030.0</v>
+      </c>
+      <c r="AO12">
+        <v>165740786329.0</v>
+      </c>
+      <c r="AP12">
+        <v>139792401804.0</v>
+      </c>
+      <c r="AQ12">
+        <v>170288187843.0</v>
+      </c>
+      <c r="AR12">
+        <v>216375291800.0</v>
+      </c>
+      <c r="AS12">
+        <v>278287914856.0</v>
+      </c>
+      <c r="AT12">
+        <v>263724692945.0</v>
+      </c>
+      <c r="AU12">
+        <v>289014334964.0</v>
+      </c>
+      <c r="AV12">
+        <v>361790814584.0</v>
+      </c>
+      <c r="AW12">
+        <v>320164728091.0</v>
+      </c>
+      <c r="AX12">
+        <v>262732556599.0</v>
+      </c>
+      <c r="AY12">
+        <v>321425850964.0</v>
+      </c>
+      <c r="AZ12">
+        <v>463663243977.0</v>
+      </c>
+      <c r="BA12">
+        <v>354644760226.0</v>
+      </c>
+      <c r="BB12">
+        <v>353941567053.0</v>
+      </c>
+      <c r="BC12">
+        <v>349112241053.0</v>
+      </c>
+      <c r="BD12">
+        <v>330202389805.0</v>
+      </c>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+    </row>
+    <row r="13" spans="1:69">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="C13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="D13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="E13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="F13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="G13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="H13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="I13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="J13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="K13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="L13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="M13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="N13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="O13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="P13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="R13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="S13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="T13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="U13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="V13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="W13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="X13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BN13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BO13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BP13"/>
+      <c r="BQ13">
+        <v>425286000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14">
+        <v>9242500000.0</v>
+      </c>
+      <c r="C14">
+        <v>16647490000.0</v>
+      </c>
+      <c r="D14">
+        <v>9242500000.0</v>
+      </c>
+      <c r="E14">
+        <v>8746802000.0</v>
+      </c>
+      <c r="F14">
+        <v>8746802000.0</v>
+      </c>
+      <c r="G14">
+        <v>8501123000.0</v>
+      </c>
+      <c r="H14">
+        <v>8954986000.0</v>
+      </c>
+      <c r="I14">
+        <v>8954986400.0</v>
+      </c>
+      <c r="J14">
+        <v>8496622700.0</v>
+      </c>
+      <c r="K14">
+        <v>8513155304.0</v>
+      </c>
+      <c r="L14">
+        <v>8505484021.0</v>
+      </c>
+      <c r="M14">
+        <v>8501122700.0</v>
+      </c>
+      <c r="N14">
+        <v>8496622700.0</v>
+      </c>
+      <c r="O14">
+        <v>8499689912.0</v>
+      </c>
+      <c r="P14">
+        <v>8494328167.0</v>
+      </c>
+      <c r="Q14">
+        <v>8494328167.0</v>
+      </c>
+      <c r="R14">
+        <v>8494328167.0</v>
+      </c>
+      <c r="S14">
+        <v>8491493300.0</v>
+      </c>
+      <c r="T14">
+        <v>8491493300.0</v>
+      </c>
+      <c r="U14">
+        <v>8491493300.0</v>
+      </c>
+      <c r="V14">
+        <v>8491493300.0</v>
+      </c>
+      <c r="W14">
+        <v>8491493300.0</v>
+      </c>
+      <c r="X14">
+        <v>8491493300.0</v>
+      </c>
+      <c r="Y14">
+        <v>8445246200.0</v>
+      </c>
+      <c r="Z14">
+        <v>8445246200.0</v>
+      </c>
+      <c r="AA14">
+        <v>8445246200.0</v>
+      </c>
+      <c r="AB14">
+        <v>8445246200.0</v>
+      </c>
+      <c r="AC14">
+        <v>8445246200.0</v>
+      </c>
+      <c r="AD14">
+        <v>8445246200.0</v>
+      </c>
+      <c r="AE14">
+        <v>8445246200.0</v>
+      </c>
+      <c r="AF14">
+        <v>8445246200.0</v>
+      </c>
+      <c r="AG14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>7520000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="BE14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="BF14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+    </row>
+    <row r="15" spans="1:69">
+      <c r="A15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+    </row>
+    <row r="16" spans="1:69">
+      <c r="A16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16">
+        <v>96381325000.0</v>
+      </c>
+      <c r="C16">
+        <v>88138134000.0</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
+        <v>121731794000.0</v>
+      </c>
+      <c r="H16">
+        <v>63489780000.0</v>
+      </c>
+      <c r="I16">
+        <v>103486692168.0</v>
+      </c>
+      <c r="J16">
+        <v>78402959023.0</v>
+      </c>
+      <c r="K16">
+        <v>89395559507.0</v>
+      </c>
+      <c r="L16">
+        <v>78521990439.0</v>
+      </c>
+      <c r="M16">
+        <v>80184636875.0</v>
+      </c>
+      <c r="N16">
+        <v>115672177625.0</v>
+      </c>
+      <c r="O16">
+        <v>86674179337.0</v>
+      </c>
+      <c r="P16">
+        <v>118934500152.0</v>
+      </c>
+      <c r="Q16">
+        <v>141120351102.0</v>
+      </c>
+      <c r="R16">
+        <v>122795570892.0</v>
+      </c>
+      <c r="S16">
+        <v>82120657103.0</v>
+      </c>
+      <c r="T16">
+        <v>847017930.0</v>
+      </c>
+      <c r="U16">
+        <v>1572030109.0</v>
+      </c>
+      <c r="V16">
+        <v>578510061.0</v>
+      </c>
+      <c r="W16">
+        <v>1826962588.0</v>
+      </c>
+      <c r="X16">
+        <v>1317302340.0</v>
+      </c>
+      <c r="Y16">
+        <v>10608812702.0</v>
+      </c>
+      <c r="Z16">
+        <v>907778331.0</v>
+      </c>
+      <c r="AA16">
+        <v>3747745467.0</v>
+      </c>
+      <c r="AB16">
+        <v>1149385137.0</v>
+      </c>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16">
+        <v>-5558091000.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16">
+        <v>-8962002000.0</v>
+      </c>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16">
+        <v>-16464756000.0</v>
+      </c>
+      <c r="AM16">
+        <v>-13570360000.0</v>
+      </c>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16">
+        <v>-170307374340.0</v>
+      </c>
+      <c r="AT16">
+        <v>-218939122448.0</v>
+      </c>
+      <c r="AU16">
+        <v>-139449116967.0</v>
+      </c>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+    </row>
+    <row r="17" spans="1:69">
+      <c r="A17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+    </row>
+    <row r="18" spans="1:69">
+      <c r="A18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+    </row>
+    <row r="19" spans="1:69">
+      <c r="A19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+    </row>
+    <row r="20" spans="1:69">
+      <c r="A20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+    </row>
+    <row r="21" spans="1:69">
+      <c r="A21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21">
+        <v>1403781000.0</v>
+      </c>
+      <c r="C21">
+        <v>1416023000.0</v>
+      </c>
+      <c r="D21">
+        <v>160096252000.0</v>
+      </c>
+      <c r="E21">
+        <v>160096252000.0</v>
+      </c>
+      <c r="F21">
+        <v>160096252000.0</v>
+      </c>
+      <c r="G21">
+        <v>160096252000.0</v>
+      </c>
+      <c r="H21">
+        <v>160096252000.0</v>
+      </c>
+      <c r="I21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="J21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="K21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="L21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="M21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="N21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="O21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="P21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="Q21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="R21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="S21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="T21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="U21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="V21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="W21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="X21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="Y21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="Z21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="AA21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="AB21">
+        <v>160096252154.0</v>
+      </c>
+      <c r="AC21">
+        <v>153749152265.0</v>
+      </c>
+      <c r="AD21">
+        <v>153749152265.0</v>
+      </c>
+      <c r="AE21">
+        <v>153749152265.0</v>
+      </c>
+      <c r="AF21">
+        <v>148121650807.0</v>
+      </c>
+      <c r="AG21">
+        <v>148121650807.0</v>
+      </c>
+      <c r="AH21">
+        <v>148121650807.0</v>
+      </c>
+      <c r="AI21">
+        <v>148121650807.0</v>
+      </c>
+      <c r="AJ21">
+        <v>148121650807.0</v>
+      </c>
+      <c r="AK21">
+        <v>148121650807.0</v>
+      </c>
+      <c r="AL21">
+        <v>148121650807.0</v>
+      </c>
+      <c r="AM21">
+        <v>148121650807.0</v>
+      </c>
+      <c r="AN21">
+        <v>148121650807.0</v>
+      </c>
+      <c r="AO21">
+        <v>148121650807.0</v>
+      </c>
+      <c r="AP21">
+        <v>148121650807.0</v>
+      </c>
+      <c r="AQ21">
+        <v>148121650807.0</v>
+      </c>
+      <c r="AR21">
+        <v>148121650807.0</v>
+      </c>
+      <c r="AS21">
+        <v>148121650807.0</v>
+      </c>
+      <c r="AT21">
+        <v>148121650807.0</v>
+      </c>
+      <c r="AU21">
+        <v>148121650807.0</v>
+      </c>
+      <c r="AV21">
+        <v>148121650807.0</v>
+      </c>
+      <c r="AW21">
+        <v>148121650807.0</v>
+      </c>
+      <c r="AX21">
+        <v>148111150807.0</v>
+      </c>
+      <c r="AY21">
+        <v>148089490807.0</v>
+      </c>
+      <c r="AZ21">
+        <v>148017794757.0</v>
+      </c>
+      <c r="BA21">
+        <v>147823286107.0</v>
+      </c>
+      <c r="BB21">
+        <v>147177250107.0</v>
+      </c>
+      <c r="BC21">
+        <v>147177250107.0</v>
+      </c>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+    </row>
+    <row r="22" spans="1:69">
+      <c r="A22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22">
+        <v>418284465000.0</v>
+      </c>
+      <c r="C22">
+        <v>582053643000.0</v>
+      </c>
+      <c r="D22">
+        <v>275002089000.0</v>
+      </c>
+      <c r="E22">
+        <v>434921800000.0</v>
+      </c>
+      <c r="F22">
+        <v>374198851000.0</v>
+      </c>
+      <c r="G22">
+        <v>214126085000.0</v>
+      </c>
+      <c r="H22">
+        <v>439067342000.0</v>
+      </c>
+      <c r="I22">
+        <v>406549828611.0</v>
+      </c>
+      <c r="J22">
+        <v>251025087750.0</v>
+      </c>
+      <c r="K22">
+        <v>194502511715.0</v>
+      </c>
+      <c r="L22">
+        <v>203584834576.0</v>
+      </c>
+      <c r="M22">
+        <v>360803514904.0</v>
+      </c>
+      <c r="N22">
+        <v>275198205635.0</v>
+      </c>
+      <c r="O22">
+        <v>255878407170.0</v>
+      </c>
+      <c r="P22">
+        <v>390817639993.0</v>
+      </c>
+      <c r="Q22">
+        <v>246058816161.0</v>
+      </c>
+      <c r="R22">
+        <v>439664894274.0</v>
+      </c>
+      <c r="S22">
+        <v>167411441784.0</v>
+      </c>
+      <c r="T22">
+        <v>252342082072.0</v>
+      </c>
+      <c r="U22">
+        <v>216776369657.0</v>
+      </c>
+      <c r="V22">
+        <v>263364450825.0</v>
+      </c>
+      <c r="W22">
+        <v>273964320018.0</v>
+      </c>
+      <c r="X22">
+        <v>340576914998.0</v>
+      </c>
+      <c r="Y22">
+        <v>359918828466.0</v>
+      </c>
+      <c r="Z22">
+        <v>569294582552.0</v>
+      </c>
+      <c r="AA22">
+        <v>370488011177.0</v>
+      </c>
+      <c r="AB22">
+        <v>331646412660.0</v>
+      </c>
+      <c r="AC22">
+        <v>358509194671.0</v>
+      </c>
+      <c r="AD22">
+        <v>305543887052.0</v>
+      </c>
+      <c r="AE22">
+        <v>128778641537.0</v>
+      </c>
+      <c r="AF22">
+        <v>158627238201.0</v>
+      </c>
+      <c r="AG22">
+        <v>164345042841.0</v>
+      </c>
+      <c r="AH22">
+        <v>114997926128.0</v>
+      </c>
+      <c r="AI22">
+        <v>159301167748.0</v>
+      </c>
+      <c r="AJ22">
+        <v>126330752340.0</v>
+      </c>
+      <c r="AK22">
+        <v>173643240091.0</v>
+      </c>
+      <c r="AL22">
+        <v>91394527451.0</v>
+      </c>
+      <c r="AM22">
+        <v>157354192666.0</v>
+      </c>
+      <c r="AN22">
+        <v>110445963359.0</v>
+      </c>
+      <c r="AO22">
+        <v>66867813061.0</v>
+      </c>
+      <c r="AP22">
+        <v>127011156762.0</v>
+      </c>
+      <c r="AQ22">
+        <v>108193612870.0</v>
+      </c>
+      <c r="AR22">
+        <v>43421925085.0</v>
+      </c>
+      <c r="AS22">
+        <v>75280107454.0</v>
+      </c>
+      <c r="AT22">
+        <v>263294442863.0</v>
+      </c>
+      <c r="AU22">
+        <v>208434322075.0</v>
+      </c>
+      <c r="AV22">
+        <v>175991901571.0</v>
+      </c>
+      <c r="AW22">
+        <v>144331688821.0</v>
+      </c>
+      <c r="AX22">
+        <v>262664939453.0</v>
+      </c>
+      <c r="AY22">
+        <v>140464144159.0</v>
+      </c>
+      <c r="AZ22">
+        <v>344117300447.0</v>
+      </c>
+      <c r="BA22">
+        <v>390364666549.0</v>
+      </c>
+      <c r="BB22">
+        <v>378069681428.0</v>
+      </c>
+      <c r="BC22">
+        <v>257229052211.0</v>
+      </c>
+      <c r="BD22">
+        <v>302248858858.0</v>
+      </c>
+      <c r="BE22">
+        <v>307057619800.0</v>
+      </c>
+      <c r="BF22">
+        <v>559487730200.0</v>
+      </c>
+      <c r="BG22">
+        <v>470310785200.0</v>
+      </c>
+      <c r="BH22">
+        <v>518027353700.0</v>
+      </c>
+      <c r="BI22">
+        <v>401866434300.0</v>
+      </c>
+      <c r="BJ22">
+        <v>578370660800.0</v>
+      </c>
+      <c r="BK22">
+        <v>556893664600.0</v>
+      </c>
+      <c r="BL22">
+        <v>517276255900.0</v>
+      </c>
+      <c r="BM22">
+        <v>519245376900.0</v>
+      </c>
+      <c r="BN22">
+        <v>204742234900.0</v>
+      </c>
+      <c r="BO22">
+        <v>234313675500.0</v>
+      </c>
+      <c r="BP22"/>
+      <c r="BQ22">
+        <v>1347395155400.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69">
+      <c r="A23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23">
+        <v>3412999215000.0</v>
+      </c>
+      <c r="C23">
+        <v>3495704842000.0</v>
+      </c>
+      <c r="D23">
+        <v>3046578504000.0</v>
+      </c>
+      <c r="E23">
+        <v>3067196722000.0</v>
+      </c>
+      <c r="F23">
+        <v>3045971329000.0</v>
+      </c>
+      <c r="G23">
+        <v>2755475159000.0</v>
+      </c>
+      <c r="H23">
+        <v>2827018361000.0</v>
+      </c>
+      <c r="I23">
+        <v>2689422819525.0</v>
+      </c>
+      <c r="J23">
+        <v>2437639914511.0</v>
+      </c>
+      <c r="K23">
+        <v>2228129147603.0</v>
+      </c>
+      <c r="L23">
+        <v>2194554143389.0</v>
+      </c>
+      <c r="M23">
+        <v>2271470141911.0</v>
+      </c>
+      <c r="N23">
+        <v>2147944707152.0</v>
+      </c>
+      <c r="O23">
+        <v>2106446579086.0</v>
+      </c>
+      <c r="P23">
+        <v>2084794009539.0</v>
+      </c>
+      <c r="Q23">
+        <v>1879313505580.0</v>
+      </c>
+      <c r="R23">
+        <v>1890923266573.0</v>
+      </c>
+      <c r="S23">
+        <v>1583979016422.0</v>
+      </c>
+      <c r="T23">
+        <v>1630972243308.0</v>
+      </c>
+      <c r="U23">
+        <v>1562962520222.0</v>
+      </c>
+      <c r="V23">
+        <v>1634984120214.0</v>
+      </c>
+      <c r="W23">
+        <v>1588136471649.0</v>
+      </c>
+      <c r="X23">
+        <v>1668872365559.0</v>
+      </c>
+      <c r="Y23">
+        <v>1686350926896.0</v>
+      </c>
+      <c r="Z23">
+        <v>1983741484214.0</v>
+      </c>
+      <c r="AA23">
+        <v>1758578169995.0</v>
+      </c>
+      <c r="AB23">
+        <v>1587915362705.0</v>
+      </c>
+      <c r="AC23">
+        <v>1513627294744.0</v>
+      </c>
+      <c r="AD23">
+        <v>1537570478153.0</v>
+      </c>
+      <c r="AE23">
+        <v>1351861756994.0</v>
+      </c>
+      <c r="AF23">
+        <v>1317843766468.0</v>
+      </c>
+      <c r="AG23">
+        <v>1321779706017.0</v>
+      </c>
+      <c r="AH23">
+        <v>1236402796579.0</v>
+      </c>
+      <c r="AI23">
+        <v>1286954720465.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1286606279312.0</v>
+      </c>
+      <c r="AK23">
+        <v>1391020552586.0</v>
+      </c>
+      <c r="AL23">
+        <v>1242544817627.0</v>
+      </c>
+      <c r="AM23">
+        <v>1257609869910.0</v>
+      </c>
+      <c r="AN23">
+        <v>1165631200653.0</v>
+      </c>
+      <c r="AO23">
+        <v>1118686126230.0</v>
+      </c>
+      <c r="AP23">
+        <v>1157015597180.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1183934183257.0</v>
+      </c>
+      <c r="AR23">
+        <v>1129241492221.0</v>
+      </c>
+      <c r="AS23">
+        <v>1216456820595.0</v>
+      </c>
+      <c r="AT23">
+        <v>1381484131276.0</v>
+      </c>
+      <c r="AU23">
+        <v>1354622569945.0</v>
+      </c>
+      <c r="AV23">
+        <v>1347728418068.0</v>
+      </c>
+      <c r="AW23">
+        <v>1249763895255.0</v>
+      </c>
+      <c r="AX23">
+        <v>1307476678666.0</v>
+      </c>
+      <c r="AY23">
+        <v>1191496619152.0</v>
+      </c>
+      <c r="AZ23">
+        <v>1420673670807.0</v>
+      </c>
+      <c r="BA23">
+        <v>1362987331271.0</v>
+      </c>
+      <c r="BB23">
+        <v>1273226424488.0</v>
+      </c>
+      <c r="BC23">
+        <v>1163971056842.0</v>
+      </c>
+      <c r="BD23">
+        <v>1164245058358.0</v>
+      </c>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+    </row>
+    <row r="24" spans="1:69">
+      <c r="A24" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24">
+        <v>130500000005.0</v>
+      </c>
+      <c r="C24">
+        <v>122000000000.0</v>
+      </c>
+      <c r="D24">
+        <v>359249999670.0</v>
+      </c>
+      <c r="E24">
+        <v>204722222220.0</v>
+      </c>
+      <c r="F24">
+        <v>189861111110.0</v>
+      </c>
+      <c r="G24">
+        <v>207222222220.0</v>
+      </c>
+      <c r="H24">
+        <v>250416666670.0</v>
+      </c>
+      <c r="I24">
+        <v>272499999998.0</v>
+      </c>
+      <c r="J24">
+        <v>102361111111.0</v>
+      </c>
+      <c r="K24">
+        <v>110555555556.0</v>
+      </c>
+      <c r="L24">
+        <v>40000000000.0</v>
+      </c>
+      <c r="M24">
+        <v>40000000000.0</v>
+      </c>
+      <c r="N24">
+        <v>40000000000.0</v>
+      </c>
+      <c r="O24">
+        <v>42777777780.0</v>
+      </c>
+      <c r="P24">
+        <v>51348703710.0</v>
+      </c>
+      <c r="Q24">
+        <v>8015370371.0</v>
+      </c>
+      <c r="R24">
+        <v>11282002316.0</v>
+      </c>
+      <c r="S24">
+        <v>15555555556.0</v>
+      </c>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+    </row>
+    <row r="25" spans="1:69">
+      <c r="A25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>122000000000.0</v>
+      </c>
+      <c r="D25">
+        <v>359249999670.0</v>
+      </c>
+      <c r="E25">
+        <v>204722222220.0</v>
+      </c>
+      <c r="F25">
+        <v>189861111110.0</v>
+      </c>
+      <c r="G25">
+        <v>207222222220.0</v>
+      </c>
+      <c r="H25">
+        <v>250416666670.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>40896274030.0</v>
+      </c>
+      <c r="M25">
+        <v>40896274030.0</v>
+      </c>
+      <c r="N25">
+        <v>40896274030.0</v>
+      </c>
+      <c r="O25">
+        <v>43674051800.0</v>
+      </c>
+      <c r="P25">
+        <v>51348703710.0</v>
+      </c>
+      <c r="Q25">
+        <v>8015370370.0</v>
+      </c>
+      <c r="R25">
+        <v>11488553780.0</v>
+      </c>
+      <c r="S25">
+        <v>15966627350.0</v>
+      </c>
+      <c r="T25">
+        <v>741594000.0</v>
+      </c>
+      <c r="U25">
+        <v>741594000.0</v>
+      </c>
+      <c r="V25">
+        <v>741594000.0</v>
+      </c>
+      <c r="W25">
+        <v>772187990.0</v>
+      </c>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+    </row>
+    <row r="26" spans="1:69">
+      <c r="A26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+    </row>
+    <row r="27" spans="1:69">
+      <c r="A27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+    </row>
+    <row r="28" spans="1:69">
+      <c r="A28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28">
+        <v>1091249213000.0</v>
+      </c>
+      <c r="C28">
+        <v>1093422813000.0</v>
+      </c>
+      <c r="D28">
+        <v>1133741998000.0</v>
+      </c>
+      <c r="E28">
+        <v>1192668259000.0</v>
+      </c>
+      <c r="F28">
+        <v>1152201228000.0</v>
+      </c>
+      <c r="G28">
+        <v>1027295294000.0</v>
+      </c>
+      <c r="H28">
+        <v>857725167000.0</v>
+      </c>
+      <c r="I28">
+        <v>649800534942.0</v>
+      </c>
+      <c r="J28">
+        <v>573556424485.0</v>
+      </c>
+      <c r="K28">
+        <v>550571839051.0</v>
+      </c>
+      <c r="L28">
+        <v>544263259215.0</v>
+      </c>
+      <c r="M28">
+        <v>422440096807.0</v>
+      </c>
+      <c r="N28">
+        <v>313857951050.0</v>
+      </c>
+      <c r="O28">
+        <v>338614883154.0</v>
+      </c>
+      <c r="P28">
+        <v>210199214726.0</v>
+      </c>
+      <c r="Q28">
+        <v>127276958064.0</v>
+      </c>
+      <c r="R28">
+        <v>173487203772.0</v>
+      </c>
+      <c r="S28">
+        <v>188514082451.0</v>
+      </c>
+      <c r="T28">
+        <v>142225187923.0</v>
+      </c>
+      <c r="U28">
+        <v>152304372310.0</v>
+      </c>
+      <c r="V28">
+        <v>115519016114.0</v>
+      </c>
+      <c r="W28">
+        <v>164138943213.0</v>
+      </c>
+      <c r="X28">
+        <v>167746326034.0</v>
+      </c>
+      <c r="Y28">
+        <v>81201423777.0</v>
+      </c>
+      <c r="Z28">
+        <v>135688305661.0</v>
+      </c>
+      <c r="AA28">
+        <v>117129166084.0</v>
+      </c>
+      <c r="AB28">
+        <v>88129171798.0</v>
+      </c>
+      <c r="AC28">
+        <v>-3439445716.0</v>
+      </c>
+      <c r="AD28">
+        <v>-12400732038.0</v>
+      </c>
+      <c r="AE28">
+        <v>-28194475689.0</v>
+      </c>
+      <c r="AF28">
+        <v>-92037886222.0</v>
+      </c>
+      <c r="AG28">
+        <v>-120165443570.0</v>
+      </c>
+      <c r="AH28">
+        <v>-165732058673.0</v>
+      </c>
+      <c r="AI28">
+        <v>-150499196670.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-140781950245.0</v>
+      </c>
+      <c r="AK28">
+        <v>-216067893983.0</v>
+      </c>
+      <c r="AL28">
+        <v>-185069592186.0</v>
+      </c>
+      <c r="AM28">
+        <v>-180685786977.0</v>
+      </c>
+      <c r="AN28">
+        <v>-133111407030.0</v>
+      </c>
+      <c r="AO28">
+        <v>-164008881329.0</v>
+      </c>
+      <c r="AP28">
+        <v>-138166531804.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-162331953598.0</v>
+      </c>
+      <c r="AR28">
+        <v>-207760929751.0</v>
+      </c>
+      <c r="AS28">
+        <v>-123570062364.0</v>
+      </c>
+      <c r="AT28">
+        <v>-118104132945.0</v>
+      </c>
+      <c r="AU28">
+        <v>-238248948270.0</v>
+      </c>
+      <c r="AV28">
+        <v>-349662251328.0</v>
+      </c>
+      <c r="AW28">
+        <v>-307993129130.0</v>
+      </c>
+      <c r="AX28">
+        <v>-249600310055.0</v>
+      </c>
+      <c r="AY28">
+        <v>-222544224015.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-230672655420.0</v>
+      </c>
+      <c r="BA28">
+        <v>-185816372213.0</v>
+      </c>
+      <c r="BB28">
+        <v>-350937242053.0</v>
+      </c>
+      <c r="BC28">
+        <v>-336958754409.0</v>
+      </c>
+      <c r="BD28">
+        <v>-327798929805.0</v>
+      </c>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+    </row>
+    <row r="29" spans="1:69">
+      <c r="A29" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29">
+        <v>2960798743296.0</v>
+      </c>
+      <c r="C29">
+        <v>2909020711106.0</v>
+      </c>
+      <c r="D29">
+        <v>2569423668242.0</v>
+      </c>
+      <c r="E29">
+        <v>2602480191093.0</v>
+      </c>
+      <c r="F29">
+        <v>2550587157495.0</v>
+      </c>
+      <c r="G29">
+        <v>2433030745990.0</v>
+      </c>
+      <c r="H29">
+        <v>2220286225144.0</v>
+      </c>
+      <c r="I29">
+        <v>2001737714543.0</v>
+      </c>
+      <c r="J29">
+        <v>1950834779209.0</v>
+      </c>
+      <c r="K29">
+        <v>1831261054447.0</v>
+      </c>
+      <c r="L29">
+        <v>1788591437445.0</v>
+      </c>
+      <c r="M29">
+        <v>1626942043239.0</v>
+      </c>
+      <c r="N29">
+        <v>1457665997129.0</v>
+      </c>
+      <c r="O29">
+        <v>1453636095640.0</v>
+      </c>
+      <c r="P29">
+        <v>1220718892716.0</v>
+      </c>
+      <c r="Q29">
+        <v>1107080243391.0</v>
+      </c>
+      <c r="R29">
+        <v>1008312966185.0</v>
+      </c>
+      <c r="S29">
+        <v>980098984943.0</v>
+      </c>
+      <c r="T29">
+        <v>973757809256.0</v>
+      </c>
+      <c r="U29">
+        <v>1010630725421.0</v>
+      </c>
+      <c r="V29">
+        <v>969960141945.0</v>
+      </c>
+      <c r="W29">
+        <v>1011203979778.0</v>
+      </c>
+      <c r="X29">
+        <v>978733820069.0</v>
+      </c>
+      <c r="Y29">
+        <v>931869194387.0</v>
+      </c>
+      <c r="Z29">
+        <v>953742775996.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+    </row>
+    <row r="30" spans="1:69">
+      <c r="A30" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30">
+        <v>202099693000.0</v>
+      </c>
+      <c r="C30">
+        <v>167645013000.0</v>
+      </c>
+      <c r="D30">
+        <v>175852516000.0</v>
+      </c>
+      <c r="E30">
+        <v>191360051000.0</v>
+      </c>
+      <c r="F30">
+        <v>186224132000.0</v>
+      </c>
+      <c r="G30">
+        <v>148027203000.0</v>
+      </c>
+      <c r="H30">
+        <v>214741491000.0</v>
+      </c>
+      <c r="I30">
+        <v>225390241825.0</v>
+      </c>
+      <c r="J30">
+        <v>230625470182.0</v>
+      </c>
+      <c r="K30">
+        <v>128828597747.0</v>
+      </c>
+      <c r="L30">
+        <v>156218350658.0</v>
+      </c>
+      <c r="M30">
+        <v>183347825012.0</v>
+      </c>
+      <c r="N30">
+        <v>127110876056.0</v>
+      </c>
+      <c r="O30">
+        <v>131501770939.0</v>
+      </c>
+      <c r="P30">
+        <v>160709128921.0</v>
+      </c>
+      <c r="Q30">
+        <v>106042198550.0</v>
+      </c>
+      <c r="R30">
+        <v>135918236103.0</v>
+      </c>
+      <c r="S30">
+        <v>82562805809.0</v>
+      </c>
+      <c r="T30">
+        <v>152660171917.0</v>
+      </c>
+      <c r="U30">
+        <v>133303403086.0</v>
+      </c>
+      <c r="V30">
+        <v>168450883880.0</v>
+      </c>
+      <c r="W30">
+        <v>134099741715.0</v>
+      </c>
+      <c r="X30">
+        <v>84862240978.0</v>
+      </c>
+      <c r="Y30">
+        <v>103864295329.0</v>
+      </c>
+      <c r="Z30">
+        <v>147045879148.0</v>
+      </c>
+      <c r="AA30">
+        <v>153786128153.0</v>
+      </c>
+      <c r="AB30">
+        <v>102393257839.0</v>
+      </c>
+      <c r="AC30">
+        <v>56951392749.0</v>
+      </c>
+      <c r="AD30">
+        <v>126976237457.0</v>
+      </c>
+      <c r="AE30">
+        <v>137382692601.0</v>
+      </c>
+      <c r="AF30">
+        <v>91333528191.0</v>
+      </c>
+      <c r="AG30">
+        <v>83177355588.0</v>
+      </c>
+      <c r="AH30">
+        <v>76320053519.0</v>
+      </c>
+      <c r="AI30">
+        <v>127509684022.0</v>
+      </c>
+      <c r="AJ30">
+        <v>172692412334.0</v>
+      </c>
+      <c r="AK30">
+        <v>177070284877.0</v>
+      </c>
+      <c r="AL30">
+        <v>145729803721.0</v>
+      </c>
+      <c r="AM30">
+        <v>104378995284.0</v>
+      </c>
+      <c r="AN30">
+        <v>79969252803.0</v>
+      </c>
+      <c r="AO30">
+        <v>87537073174.0</v>
+      </c>
+      <c r="AP30">
+        <v>88378579676.0</v>
+      </c>
+      <c r="AQ30">
+        <v>118761763283.0</v>
+      </c>
+      <c r="AR30">
+        <v>73226127473.0</v>
+      </c>
+      <c r="AS30">
+        <v>88031016052.0</v>
+      </c>
+      <c r="AT30">
+        <v>96049802924.0</v>
+      </c>
+      <c r="AU30">
+        <v>124517140038.0</v>
+      </c>
+      <c r="AV30">
+        <v>132697848673.0</v>
+      </c>
+      <c r="AW30">
+        <v>97638395482.0</v>
+      </c>
+      <c r="AX30">
+        <v>89828107561.0</v>
+      </c>
+      <c r="AY30">
+        <v>173316774817.0</v>
+      </c>
+      <c r="AZ30">
+        <v>171743821149.0</v>
+      </c>
+      <c r="BA30">
+        <v>177801704332.0</v>
+      </c>
+      <c r="BB30">
+        <v>155673962714.0</v>
+      </c>
+      <c r="BC30">
+        <v>180914763111.0</v>
+      </c>
+      <c r="BD30">
+        <v>154075377231.0</v>
+      </c>
+      <c r="BE30">
+        <v>162284249500.0</v>
+      </c>
+      <c r="BF30">
+        <v>136535536100.0</v>
+      </c>
+      <c r="BG30">
+        <v>118307335900.0</v>
+      </c>
+      <c r="BH30">
+        <v>80449628700.0</v>
+      </c>
+      <c r="BI30">
+        <v>123430728300.0</v>
+      </c>
+      <c r="BJ30">
+        <v>187893227000.0</v>
+      </c>
+      <c r="BK30">
+        <v>93532374200.0</v>
+      </c>
+      <c r="BL30">
+        <v>121228271600.0</v>
+      </c>
+      <c r="BM30">
+        <v>122740607700.0</v>
+      </c>
+      <c r="BN30">
+        <v>132806892200.0</v>
+      </c>
+      <c r="BO30">
+        <v>202293697700.0</v>
+      </c>
+      <c r="BP30"/>
+      <c r="BQ30">
+        <v>125048984400.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:69">
+      <c r="A31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>1196995735982.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
+        <v>1008384192659.0</v>
+      </c>
+      <c r="Q31">
+        <v>924658454522.0</v>
+      </c>
+      <c r="R31">
+        <v>826721171990.0</v>
+      </c>
+      <c r="S31">
+        <v>788097313365.0</v>
+      </c>
+      <c r="T31">
+        <v>828052634034.0</v>
+      </c>
+      <c r="U31">
+        <v>853874527484.0</v>
+      </c>
+      <c r="V31">
+        <v>853514392173.0</v>
+      </c>
+      <c r="W31">
+        <v>846884835664.0</v>
+      </c>
+      <c r="X31">
+        <v>809133492958.0</v>
+      </c>
+      <c r="Y31">
+        <v>840226080951.0</v>
+      </c>
+      <c r="Z31">
+        <v>808515511603.0</v>
+      </c>
+      <c r="AA31">
+        <v>917390621410.0</v>
+      </c>
+      <c r="AB31">
+        <v>909328466280.0</v>
+      </c>
+      <c r="AC31">
+        <v>905347152482.0</v>
+      </c>
+      <c r="AD31">
+        <v>902762236665.0</v>
+      </c>
+      <c r="AE31">
+        <v>895976402398.0</v>
+      </c>
+      <c r="AF31">
+        <v>784263698043.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+    </row>
+    <row r="32" spans="1:69">
+      <c r="A32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32">
+        <v>-14466911219.0</v>
+      </c>
+      <c r="C32">
+        <v>-27745771579.0</v>
+      </c>
+      <c r="D32">
+        <v>274826566152.0</v>
+      </c>
+      <c r="E32">
+        <v>127561575140.0</v>
+      </c>
+      <c r="F32">
+        <v>122101623810.0</v>
+      </c>
+      <c r="G32">
+        <v>113348790601.0</v>
+      </c>
+      <c r="H32">
+        <v>183476562141.0</v>
+      </c>
+      <c r="I32">
+        <v>233381373837.0</v>
+      </c>
+      <c r="J32">
+        <v>65202810436.0</v>
+      </c>
+      <c r="K32">
+        <v>20787410835.0</v>
+      </c>
+      <c r="L32">
+        <v>-10617046311.0</v>
+      </c>
+      <c r="M32">
+        <v>-39262926159.0</v>
+      </c>
+      <c r="N32">
+        <v>-98823447719.0</v>
+      </c>
+      <c r="O32">
+        <v>-123027289398.0</v>
+      </c>
+      <c r="P32">
+        <v>-152845055272.0</v>
+      </c>
+      <c r="Q32">
+        <v>-258438033170.0</v>
+      </c>
+      <c r="R32">
+        <v>-328805050278.0</v>
+      </c>
+      <c r="S32">
+        <v>-374447036965.0</v>
+      </c>
+      <c r="T32">
+        <v>-335170900191.0</v>
+      </c>
+      <c r="U32">
+        <v>-294887229464.0</v>
+      </c>
+      <c r="V32">
+        <v>-283184059646.0</v>
+      </c>
+      <c r="W32">
+        <v>-264261764323.0</v>
+      </c>
+      <c r="X32">
+        <v>-273571722817.0</v>
+      </c>
+      <c r="Y32">
+        <v>-220152874969.0</v>
+      </c>
+      <c r="Z32">
+        <v>-296348011740.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+    </row>
+    <row r="33" spans="1:69">
+      <c r="A33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B33">
+        <v>1617653900000.0</v>
+      </c>
+      <c r="C33">
+        <v>1609210460000.0</v>
+      </c>
+      <c r="D33">
+        <v>1558582106000.0</v>
+      </c>
+      <c r="E33">
+        <v>1528296423000.0</v>
+      </c>
+      <c r="F33">
+        <v>1513488725000.0</v>
+      </c>
+      <c r="G33">
+        <v>1500444396000.0</v>
+      </c>
+      <c r="H33">
+        <v>1448389589000.0</v>
+      </c>
+      <c r="I33">
+        <v>1438093588064.0</v>
+      </c>
+      <c r="J33">
+        <v>1433064473173.0</v>
+      </c>
+      <c r="K33">
+        <v>1413098551204.0</v>
+      </c>
+      <c r="L33">
+        <v>1341501823117.0</v>
+      </c>
+      <c r="M33">
+        <v>1325812177971.0</v>
+      </c>
+      <c r="N33">
+        <v>1297246891579.0</v>
+      </c>
+      <c r="O33">
+        <v>1275947579055.0</v>
+      </c>
+      <c r="P33">
+        <v>1256727164365.0</v>
+      </c>
+      <c r="Q33">
+        <v>1237578622389.0</v>
+      </c>
+      <c r="R33">
+        <v>1216031646964.0</v>
+      </c>
+      <c r="S33">
+        <v>1230668839196.0</v>
+      </c>
+      <c r="T33">
+        <v>1219446967255.0</v>
+      </c>
+      <c r="U33">
+        <v>1207335867184.0</v>
+      </c>
+      <c r="V33">
+        <v>1198232604012.0</v>
+      </c>
+      <c r="W33">
+        <v>1175726161176.0</v>
+      </c>
+      <c r="X33">
+        <v>1165498422967.0</v>
+      </c>
+      <c r="Y33">
+        <v>1142413470256.0</v>
+      </c>
+      <c r="Z33">
+        <v>1185085538224.0</v>
+      </c>
+      <c r="AA33">
+        <v>1160739039974.0</v>
+      </c>
+      <c r="AB33">
+        <v>1073388162257.0</v>
+      </c>
+      <c r="AC33">
+        <v>1026869169755.0</v>
+      </c>
+      <c r="AD33">
+        <v>1024958088868.0</v>
+      </c>
+      <c r="AE33">
+        <v>1054202758662.0</v>
+      </c>
+      <c r="AF33">
+        <v>882578059109.0</v>
+      </c>
+      <c r="AG33">
+        <v>854948906633.0</v>
+      </c>
+      <c r="AH33">
+        <v>840348995650.0</v>
+      </c>
+      <c r="AI33">
+        <v>834935476025.0</v>
+      </c>
+      <c r="AJ33">
+        <v>835259098389.0</v>
+      </c>
+      <c r="AK33">
+        <v>812777295636.0</v>
+      </c>
+      <c r="AL33">
+        <v>792366493888.0</v>
+      </c>
+      <c r="AM33">
+        <v>789972211663.0</v>
+      </c>
+      <c r="AN33">
+        <v>781396702202.0</v>
+      </c>
+      <c r="AO33">
+        <v>774937947659.0</v>
+      </c>
+      <c r="AP33">
+        <v>775700257217.0</v>
+      </c>
+      <c r="AQ33">
+        <v>769172269318.0</v>
+      </c>
+      <c r="AR33">
+        <v>772309460648.0</v>
+      </c>
+      <c r="AS33">
+        <v>757412464303.0</v>
+      </c>
+      <c r="AT33">
+        <v>730961815960.0</v>
+      </c>
+      <c r="AU33">
+        <v>704104880151.0</v>
+      </c>
+      <c r="AV33">
+        <v>672734853130.0</v>
+      </c>
+      <c r="AW33">
+        <v>660904401346.0</v>
+      </c>
+      <c r="AX33">
+        <v>661468802418.0</v>
+      </c>
+      <c r="AY33">
+        <v>325665008477.0</v>
+      </c>
+      <c r="AZ33">
+        <v>338049966183.0</v>
+      </c>
+      <c r="BA33">
+        <v>333682165326.0</v>
+      </c>
+      <c r="BB33">
+        <v>336942912866.0</v>
+      </c>
+      <c r="BC33">
+        <v>338022234701.0</v>
+      </c>
+      <c r="BD33">
+        <v>290210567240.0</v>
+      </c>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+    </row>
+    <row r="34" spans="1:69">
+      <c r="A34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+    </row>
+    <row r="35" spans="1:69">
+      <c r="A35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35">
+        <v>179494627000.0</v>
+      </c>
+      <c r="C35">
+        <v>171157797000.0</v>
+      </c>
+      <c r="D35">
+        <v>412364027000.0</v>
+      </c>
+      <c r="E35">
+        <v>256726841000.0</v>
+      </c>
+      <c r="F35">
+        <v>240350101000.0</v>
+      </c>
+      <c r="G35">
+        <v>257588889000.0</v>
+      </c>
+      <c r="H35">
+        <v>299923205000.0</v>
+      </c>
+      <c r="I35">
+        <v>322118375237.0</v>
+      </c>
+      <c r="J35">
+        <v>151938059956.0</v>
+      </c>
+      <c r="K35">
+        <v>159983562007.0</v>
+      </c>
+      <c r="L35">
+        <v>89255969295.0</v>
+      </c>
+      <c r="M35">
+        <v>89553515830.0</v>
+      </c>
+      <c r="N35">
+        <v>90403307366.0</v>
+      </c>
+      <c r="O35">
+        <v>93077408679.0</v>
+      </c>
+      <c r="P35">
+        <v>95497916434.0</v>
+      </c>
+      <c r="Q35">
+        <v>54482134697.0</v>
+      </c>
+      <c r="R35">
+        <v>60505424696.0</v>
+      </c>
+      <c r="S35">
+        <v>68124488866.0</v>
+      </c>
+      <c r="T35">
+        <v>56223433030.0</v>
+      </c>
+      <c r="U35">
+        <v>58574110236.0</v>
+      </c>
+      <c r="V35">
+        <v>61534152193.0</v>
+      </c>
+      <c r="W35">
+        <v>64579561189.0</v>
+      </c>
+      <c r="X35">
+        <v>82793207192.0</v>
+      </c>
+      <c r="Y35">
+        <v>82034514336.0</v>
+      </c>
+      <c r="Z35">
+        <v>80222014881.0</v>
+      </c>
+      <c r="AA35">
+        <v>81941364575.0</v>
+      </c>
+      <c r="AB35">
+        <v>75042144328.0</v>
+      </c>
+      <c r="AC35">
+        <v>75051362170.0</v>
+      </c>
+      <c r="AD35">
+        <v>74433385371.0</v>
+      </c>
+      <c r="AE35">
+        <v>73206033888.0</v>
+      </c>
+      <c r="AF35">
+        <v>52444065757.0</v>
+      </c>
+      <c r="AG35">
+        <v>52444065757.0</v>
+      </c>
+      <c r="AH35">
+        <v>52444065757.0</v>
+      </c>
+      <c r="AI35">
+        <v>49042374672.0</v>
+      </c>
+      <c r="AJ35">
+        <v>55847181416.0</v>
+      </c>
+      <c r="AK35">
+        <v>53268857814.0</v>
+      </c>
+      <c r="AL35">
+        <v>50725872971.0</v>
+      </c>
+      <c r="AM35">
+        <v>48473858679.0</v>
+      </c>
+      <c r="AN35">
+        <v>41443269177.0</v>
+      </c>
+      <c r="AO35">
+        <v>40538205772.0</v>
+      </c>
+      <c r="AP35">
+        <v>39736147320.0</v>
+      </c>
+      <c r="AQ35">
+        <v>38441398438.0</v>
+      </c>
+      <c r="AR35">
+        <v>45692043318.0</v>
+      </c>
+      <c r="AS35">
+        <v>41768334161.0</v>
+      </c>
+      <c r="AT35">
+        <v>38091470458.0</v>
+      </c>
+      <c r="AU35">
+        <v>21329298493.0</v>
+      </c>
+      <c r="AV35">
+        <v>19921469407.0</v>
+      </c>
+      <c r="AW35">
+        <v>19098220900.0</v>
+      </c>
+      <c r="AX35">
+        <v>18157603614.0</v>
+      </c>
+      <c r="AY35">
+        <v>17395078697.0</v>
+      </c>
+      <c r="AZ35">
+        <v>16763652647.0</v>
+      </c>
+      <c r="BA35">
+        <v>15837988175.0</v>
+      </c>
+      <c r="BB35">
+        <v>14963663937.0</v>
+      </c>
+      <c r="BC35">
+        <v>14100347571.0</v>
+      </c>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+    </row>
+    <row r="36" spans="1:69">
+      <c r="A36" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36">
+        <v>8617732000.0</v>
+      </c>
+      <c r="C36">
+        <v>16587169000.0</v>
+      </c>
+      <c r="D36">
+        <v>9960571000.0</v>
+      </c>
+      <c r="E36">
+        <v>9960571000.0</v>
+      </c>
+      <c r="F36">
+        <v>9960571000.0</v>
+      </c>
+      <c r="G36">
+        <v>9960571000.0</v>
+      </c>
+      <c r="H36"/>
+      <c r="I36">
+        <v>18564103494.0</v>
+      </c>
+      <c r="J36">
+        <v>1794007137.0</v>
+      </c>
+      <c r="K36">
+        <v>1794007137.0</v>
+      </c>
+      <c r="L36">
+        <v>459288881.0</v>
+      </c>
+      <c r="M36">
+        <v>3344152054.0</v>
+      </c>
+      <c r="N36">
+        <v>4571262102.0</v>
+      </c>
+      <c r="O36">
+        <v>3344152054.0</v>
+      </c>
+      <c r="P36">
+        <v>3310589026.0</v>
+      </c>
+      <c r="Q36">
+        <v>5682411799.0</v>
+      </c>
+      <c r="R36">
+        <v>7811321058.0</v>
+      </c>
+      <c r="S36">
+        <v>20068429.0</v>
+      </c>
+      <c r="T36">
+        <v>20068429.0</v>
+      </c>
+      <c r="U36">
+        <v>20068429.0</v>
+      </c>
+      <c r="V36">
+        <v>20068429.0</v>
+      </c>
+      <c r="W36">
+        <v>20068429.0</v>
+      </c>
+      <c r="X36">
+        <v>20068430.0</v>
+      </c>
+      <c r="Y36">
+        <v>20068430.0</v>
+      </c>
+      <c r="Z36">
+        <v>20068429.0</v>
+      </c>
+      <c r="AA36">
+        <v>20068430.0</v>
+      </c>
+      <c r="AB36">
+        <v>20068430.0</v>
+      </c>
+      <c r="AC36">
+        <v>20068430.0</v>
+      </c>
+      <c r="AD36">
+        <v>20068430.0</v>
+      </c>
+      <c r="AE36">
+        <v>20068430.0</v>
+      </c>
+      <c r="AF36">
+        <v>13499062701.0</v>
+      </c>
+      <c r="AG36">
+        <v>13341110138.0</v>
+      </c>
+      <c r="AH36">
+        <v>23541690283.0</v>
+      </c>
+      <c r="AI36">
+        <v>19900977533.0</v>
+      </c>
+      <c r="AJ36">
+        <v>23403584433.0</v>
+      </c>
+      <c r="AK36">
+        <v>19858569975.0</v>
+      </c>
+      <c r="AL36">
+        <v>22387590747.0</v>
+      </c>
+      <c r="AM36">
+        <v>20683832232.0</v>
+      </c>
+      <c r="AN36">
+        <v>19421265575.0</v>
+      </c>
+      <c r="AO36">
+        <v>17540245255.0</v>
+      </c>
+      <c r="AP36">
+        <v>32561206547.0</v>
+      </c>
+      <c r="AQ36">
+        <v>177459598705.0</v>
+      </c>
+      <c r="AR36">
+        <v>29337947898.0</v>
+      </c>
+      <c r="AS36">
+        <v>27009800486.0</v>
+      </c>
+      <c r="AT36">
+        <v>172692404293.0</v>
+      </c>
+      <c r="AU36">
+        <v>168529636293.0</v>
+      </c>
+      <c r="AV36">
+        <v>15817850555.0</v>
+      </c>
+      <c r="AW36">
+        <v>8706259351.0</v>
+      </c>
+      <c r="AX36">
+        <v>163400235427.0</v>
+      </c>
+      <c r="AY36">
+        <v>162700061470.0</v>
+      </c>
+      <c r="AZ36">
+        <v>172719197652.0</v>
+      </c>
+      <c r="BA36">
+        <v>164396346705.0</v>
+      </c>
+      <c r="BB36">
+        <v>164703745581.0</v>
+      </c>
+      <c r="BC36">
+        <v>161787820770.0</v>
+      </c>
+      <c r="BD36">
+        <v>-290210567240.0</v>
+      </c>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+    </row>
+    <row r="37" spans="1:69">
+      <c r="A37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+    </row>
+    <row r="38" spans="1:69">
+      <c r="A38" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>11853598200.0</v>
+      </c>
+      <c r="D38">
+        <v>13192005040.0</v>
+      </c>
+      <c r="E38">
+        <v>12567633610.0</v>
+      </c>
+      <c r="F38">
+        <v>12402077010.0</v>
+      </c>
+      <c r="G38">
+        <v>13097888800.0</v>
+      </c>
+      <c r="H38">
+        <v>16613493710.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>14430536030.0</v>
+      </c>
+      <c r="M38">
+        <v>19798326919.0</v>
+      </c>
+      <c r="N38">
+        <v>15003982830.0</v>
+      </c>
+      <c r="O38">
+        <v>15937880280.0</v>
+      </c>
+      <c r="P38">
+        <v>18444736944.0</v>
+      </c>
+      <c r="Q38">
+        <v>23527154944.0</v>
+      </c>
+      <c r="R38">
+        <v>52122257658.0</v>
+      </c>
+      <c r="S38">
+        <v>65008889213.0</v>
+      </c>
+      <c r="T38">
+        <v>55714335204.0</v>
+      </c>
+      <c r="U38">
+        <v>49103376788.0</v>
+      </c>
+      <c r="V38">
+        <v>60200370158.0</v>
+      </c>
+      <c r="W38">
+        <v>59957864063.0</v>
+      </c>
+      <c r="X38">
+        <v>65917825612.0</v>
+      </c>
+      <c r="Y38">
+        <v>63338671699.0</v>
+      </c>
+      <c r="Z38">
+        <v>110843503096.0</v>
+      </c>
+      <c r="AA38">
+        <v>97620419263.0</v>
+      </c>
+      <c r="AB38">
+        <v>46530128280.0</v>
+      </c>
+      <c r="AC38">
+        <v>69574133897.0</v>
+      </c>
+      <c r="AD38">
+        <v>83968329903.0</v>
+      </c>
+      <c r="AE38">
+        <v>125546450619.0</v>
+      </c>
+      <c r="AF38">
+        <v>42316565193.0</v>
+      </c>
+      <c r="AG38">
+        <v>31696948100.0</v>
+      </c>
+      <c r="AH38">
+        <v>36027272100.0</v>
+      </c>
+      <c r="AI38">
+        <v>31270248700.0</v>
+      </c>
+      <c r="AJ38">
+        <v>36048627700.0</v>
+      </c>
+      <c r="AK38">
+        <v>31738208100.0</v>
+      </c>
+      <c r="AL38">
+        <v>33480155700.0</v>
+      </c>
+      <c r="AM38">
+        <v>36170126400.0</v>
+      </c>
+      <c r="AN38">
+        <v>34871018700.0</v>
+      </c>
+      <c r="AO38">
+        <v>32822825600.0</v>
+      </c>
+      <c r="AP38">
+        <v>57264718700.0</v>
+      </c>
+      <c r="AQ38">
+        <v>57303290700.0</v>
+      </c>
+      <c r="AR38">
+        <v>70170631100.0</v>
+      </c>
+      <c r="AS38">
+        <v>63031800400.0</v>
+      </c>
+      <c r="AT38">
+        <v>45520239300.0</v>
+      </c>
+      <c r="AU38">
+        <v>26631596100.0</v>
+      </c>
+      <c r="AV38">
+        <v>18079264000.0</v>
+      </c>
+      <c r="AW38">
+        <v>10594816800.0</v>
+      </c>
+      <c r="AX38">
+        <v>16805738800.0</v>
+      </c>
+      <c r="AY38">
+        <v>15845505800.0</v>
+      </c>
+      <c r="AZ38">
+        <v>26186657200.0</v>
+      </c>
+      <c r="BA38">
+        <v>18540893400.0</v>
+      </c>
+      <c r="BB38">
+        <v>19078660400.0</v>
+      </c>
+      <c r="BC38">
+        <v>17144157800.0</v>
+      </c>
+      <c r="BD38">
+        <v>34780635263.0</v>
+      </c>
+      <c r="BE38">
+        <v>39194103800.0</v>
+      </c>
+      <c r="BF38">
+        <v>56356344700.0</v>
+      </c>
+      <c r="BG38">
+        <v>57607048800.0</v>
+      </c>
+      <c r="BH38">
+        <v>58334832700.0</v>
+      </c>
+      <c r="BI38">
+        <v>58240914600.0</v>
+      </c>
+      <c r="BJ38">
+        <v>97064930000.0</v>
+      </c>
+      <c r="BK38">
+        <v>118502737400.0</v>
+      </c>
+      <c r="BL38">
+        <v>130983343000.0</v>
+      </c>
+      <c r="BM38">
+        <v>142595361800.0</v>
+      </c>
+      <c r="BN38">
+        <v>158195664800.0</v>
+      </c>
+      <c r="BO38">
+        <v>173898397900.0</v>
+      </c>
+      <c r="BP38"/>
+      <c r="BQ38">
+        <v>93088686900.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:69">
+      <c r="A39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39">
+        <v>31664029000.0</v>
+      </c>
+      <c r="C39">
+        <v>42724785000.0</v>
+      </c>
+      <c r="D39">
+        <v>38154917000.0</v>
+      </c>
+      <c r="E39">
+        <v>28516563000.0</v>
+      </c>
+      <c r="F39">
+        <v>67375490000.0</v>
+      </c>
+      <c r="G39">
+        <v>13457620000.0</v>
+      </c>
+      <c r="H39">
+        <v>32141159000.0</v>
+      </c>
+      <c r="I39">
+        <v>21804035208.0</v>
+      </c>
+      <c r="J39">
+        <v>35157910964.0</v>
+      </c>
+      <c r="K39">
+        <v>20989945056.0</v>
+      </c>
+      <c r="L39">
+        <v>490583000.0</v>
+      </c>
+      <c r="M39">
+        <v>35708932910.0</v>
+      </c>
+      <c r="N39">
+        <v>36341938.0</v>
+      </c>
+      <c r="O39">
+        <v>40977216388.0</v>
+      </c>
+      <c r="P39">
+        <v>214032219850.0</v>
+      </c>
+      <c r="Q39">
+        <v>39980237675.0</v>
+      </c>
+      <c r="R39">
+        <v>226864343454.0</v>
+      </c>
+      <c r="S39">
+        <v>181764204559.0</v>
+      </c>
+      <c r="T39">
+        <v>2211638906.0</v>
+      </c>
+      <c r="U39">
+        <v>263063543.0</v>
+      </c>
+      <c r="V39">
+        <v>3177463543.0</v>
+      </c>
+      <c r="W39">
+        <v>3334063543.0</v>
+      </c>
+      <c r="X39">
+        <v>67195548674.0</v>
+      </c>
+      <c r="Y39">
+        <v>60472491478.0</v>
+      </c>
+      <c r="Z39">
+        <v>61877015505.0</v>
+      </c>
+      <c r="AA39">
+        <v>52311611523.0</v>
+      </c>
+      <c r="AB39">
+        <v>78089220356.0</v>
+      </c>
+      <c r="AC39">
+        <v>67858091853.0</v>
+      </c>
+      <c r="AD39">
+        <v>67691532738.0</v>
+      </c>
+      <c r="AE39">
+        <v>38141353851.0</v>
+      </c>
+      <c r="AF39">
+        <v>87708963745.0</v>
+      </c>
+      <c r="AG39">
+        <v>99142957385.0</v>
+      </c>
+      <c r="AH39">
+        <v>31687326239.0</v>
+      </c>
+      <c r="AI39">
+        <v>3591184927.0</v>
+      </c>
+      <c r="AJ39">
+        <v>26423226548.0</v>
+      </c>
+      <c r="AK39">
+        <v>23788987720.0</v>
+      </c>
+      <c r="AL39">
+        <v>10938464873.0</v>
+      </c>
+      <c r="AM39">
+        <v>9437517661.0</v>
+      </c>
+      <c r="AN39">
+        <v>58756831259.0</v>
+      </c>
+      <c r="AO39">
+        <v>111139579181.0</v>
+      </c>
+      <c r="AP39">
+        <v>114511781397.0</v>
+      </c>
+      <c r="AQ39">
+        <v>136280113226.0</v>
+      </c>
+      <c r="AR39">
+        <v>97134814688.0</v>
+      </c>
+      <c r="AS39">
+        <v>105476333982.0</v>
+      </c>
+      <c r="AT39">
+        <v>123503179508.0</v>
+      </c>
+      <c r="AU39">
+        <v>153069032755.0</v>
+      </c>
+      <c r="AV39">
+        <v>137210848783.0</v>
+      </c>
+      <c r="AW39">
+        <v>124363076997.0</v>
+      </c>
+      <c r="AX39">
+        <v>120610380196.0</v>
+      </c>
+      <c r="AY39">
+        <v>261962194938.0</v>
+      </c>
+      <c r="AZ39">
+        <v>274843160200.0</v>
+      </c>
+      <c r="BA39">
+        <v>284295739170.0</v>
+      </c>
+      <c r="BB39">
+        <v>204272263141.0</v>
+      </c>
+      <c r="BC39">
+        <v>219607528877.0</v>
+      </c>
+      <c r="BD39">
+        <v>52727229960.0</v>
+      </c>
+      <c r="BE39">
+        <v>41645965900.0</v>
+      </c>
+      <c r="BF39">
+        <v>44877220600.0</v>
+      </c>
+      <c r="BG39">
+        <v>67547998200.0</v>
+      </c>
+      <c r="BH39">
+        <v>63959755600.0</v>
+      </c>
+      <c r="BI39">
+        <v>72220274100.0</v>
+      </c>
+      <c r="BJ39">
+        <v>61941500200.0</v>
+      </c>
+      <c r="BK39">
+        <v>49404108600.0</v>
+      </c>
+      <c r="BL39">
+        <v>41652250800.0</v>
+      </c>
+      <c r="BM39">
+        <v>34368688300.0</v>
+      </c>
+      <c r="BN39">
+        <v>79485988600.0</v>
+      </c>
+      <c r="BO39">
+        <v>64160165500.0</v>
+      </c>
+      <c r="BP39"/>
+      <c r="BQ39">
+        <v>37536374600.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:69">
+      <c r="A40" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40">
+        <v>43325042000.0</v>
+      </c>
+      <c r="C40">
+        <v>121421974000.0</v>
+      </c>
+      <c r="D40">
+        <v>138891248000.0</v>
+      </c>
+      <c r="E40">
+        <v>164647727000.0</v>
+      </c>
+      <c r="F40">
+        <v>179122034000.0</v>
+      </c>
+      <c r="G40">
+        <v>35537123000.0</v>
+      </c>
+      <c r="H40">
+        <v>45242759000.0</v>
+      </c>
+      <c r="I40">
+        <v>53867395526.0</v>
+      </c>
+      <c r="J40">
+        <v>45761831006.0</v>
+      </c>
+      <c r="K40">
+        <v>149384281533.0</v>
+      </c>
+      <c r="L40">
+        <v>99923268493.0</v>
+      </c>
+      <c r="M40">
+        <v>72069382852.0</v>
+      </c>
+      <c r="N40">
+        <v>87389648304.0</v>
+      </c>
+      <c r="O40">
+        <v>36524015283.0</v>
+      </c>
+      <c r="P40">
+        <v>50402461498.0</v>
+      </c>
+      <c r="Q40">
+        <v>22807758130.0</v>
+      </c>
+      <c r="R40">
+        <v>159380899881.0</v>
+      </c>
+      <c r="S40">
+        <v>111034650694.0</v>
+      </c>
+      <c r="T40">
+        <v>224997961291.0</v>
+      </c>
+      <c r="U40">
+        <v>230354476357.0</v>
+      </c>
+      <c r="V40">
+        <v>112832113649.0</v>
+      </c>
+      <c r="W40">
+        <v>107633261656.0</v>
+      </c>
+      <c r="X40">
+        <v>65104814234.0</v>
+      </c>
+      <c r="Y40">
+        <v>25004379266.0</v>
+      </c>
+      <c r="Z40">
+        <v>86681898106.0</v>
+      </c>
+      <c r="AA40">
+        <v>34652458404.0</v>
+      </c>
+      <c r="AB40">
+        <v>32592962450.0</v>
+      </c>
+      <c r="AC40">
+        <v>150772237202.0</v>
+      </c>
+      <c r="AD40">
+        <v>77721617173.0</v>
+      </c>
+      <c r="AE40">
+        <v>104578232925.0</v>
+      </c>
+      <c r="AF40">
+        <v>27385108822.0</v>
+      </c>
+      <c r="AG40">
+        <v>67122477116.0</v>
+      </c>
+      <c r="AH40">
+        <v>46117485688.0</v>
+      </c>
+      <c r="AI40">
+        <v>140152865668.0</v>
+      </c>
+      <c r="AJ40">
+        <v>61769444014.0</v>
+      </c>
+      <c r="AK40">
+        <v>43528423579.0</v>
+      </c>
+      <c r="AL40">
+        <v>224718377676.0</v>
+      </c>
+      <c r="AM40">
+        <v>133797063014.0</v>
+      </c>
+      <c r="AN40">
+        <v>53458813757.0</v>
+      </c>
+      <c r="AO40">
+        <v>48737791257.0</v>
+      </c>
+      <c r="AP40">
+        <v>55505804369.0</v>
+      </c>
+      <c r="AQ40">
+        <v>43619381198.0</v>
+      </c>
+      <c r="AR40">
+        <v>48851914856.0</v>
+      </c>
+      <c r="AS40">
+        <v>36544227425.0</v>
+      </c>
+      <c r="AT40">
+        <v>40342882730.0</v>
+      </c>
+      <c r="AU40">
+        <v>52456831710.0</v>
+      </c>
+      <c r="AV40">
+        <v>54696151036.0</v>
+      </c>
+      <c r="AW40">
+        <v>41481036400.0</v>
+      </c>
+      <c r="AX40">
+        <v>30365564896.0</v>
+      </c>
+      <c r="AY40">
+        <v>34500867461.0</v>
+      </c>
+      <c r="AZ40">
+        <v>65865464499.0</v>
+      </c>
+      <c r="BA40">
+        <v>58875562082.0</v>
+      </c>
+      <c r="BB40">
+        <v>56059228485.0</v>
+      </c>
+      <c r="BC40">
+        <v>36134084234.0</v>
+      </c>
+      <c r="BD40">
+        <v>81441124704.0</v>
+      </c>
+      <c r="BE40">
+        <v>33455326000.0</v>
+      </c>
+      <c r="BF40">
+        <v>43840935000.0</v>
+      </c>
+      <c r="BG40">
+        <v>25201717000.0</v>
+      </c>
+      <c r="BH40">
+        <v>32840694000.0</v>
+      </c>
+      <c r="BI40">
+        <v>35354529000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>37597165000.0</v>
+      </c>
+      <c r="BK40">
+        <v>42793179000.0</v>
+      </c>
+      <c r="BL40">
+        <v>42867492000.0</v>
+      </c>
+      <c r="BM40">
+        <v>52807960000.0</v>
+      </c>
+      <c r="BN40">
+        <v>59237871000.0</v>
+      </c>
+      <c r="BO40">
+        <v>71042542000.0</v>
+      </c>
+      <c r="BP40"/>
+      <c r="BQ40">
+        <v>64436055000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:69">
+      <c r="A41" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>48657241804.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
+        <v>44149212729.0</v>
+      </c>
+      <c r="Q41">
+        <v>46466764326.0</v>
+      </c>
+      <c r="R41">
+        <v>49016870921.0</v>
+      </c>
+      <c r="S41">
+        <v>52157861517.0</v>
+      </c>
+      <c r="T41">
+        <v>55481839031.0</v>
+      </c>
+      <c r="U41">
+        <v>57832516237.0</v>
+      </c>
+      <c r="V41">
+        <v>60792558194.0</v>
+      </c>
+      <c r="W41">
+        <v>63807373200.0</v>
+      </c>
+      <c r="X41">
+        <v>82793207192.0</v>
+      </c>
+      <c r="Y41">
+        <v>82034514336.0</v>
+      </c>
+      <c r="Z41">
+        <v>80222014881.0</v>
+      </c>
+      <c r="AA41">
+        <v>81941364575.0</v>
+      </c>
+      <c r="AB41">
+        <v>75042144328.0</v>
+      </c>
+      <c r="AC41">
+        <v>75051362170.0</v>
+      </c>
+      <c r="AD41">
+        <v>74433385371.0</v>
+      </c>
+      <c r="AE41">
+        <v>73206033888.0</v>
+      </c>
+      <c r="AF41">
+        <v>52444065757.0</v>
+      </c>
+      <c r="AG41">
+        <v>52444065800.0</v>
+      </c>
+      <c r="AH41">
+        <v>52444065800.0</v>
+      </c>
+      <c r="AI41">
+        <v>49042374700.0</v>
+      </c>
+      <c r="AJ41">
+        <v>55847181400.0</v>
+      </c>
+      <c r="AK41">
+        <v>53268857800.0</v>
+      </c>
+      <c r="AL41">
+        <v>50725873000.0</v>
+      </c>
+      <c r="AM41">
+        <v>48473858700.0</v>
+      </c>
+      <c r="AN41">
+        <v>41443269200.0</v>
+      </c>
+      <c r="AO41">
+        <v>40538205800.0</v>
+      </c>
+      <c r="AP41">
+        <v>39736147300.0</v>
+      </c>
+      <c r="AQ41">
+        <v>38441398400.0</v>
+      </c>
+      <c r="AR41">
+        <v>45692043300.0</v>
+      </c>
+      <c r="AS41">
+        <v>41768334200.0</v>
+      </c>
+      <c r="AT41">
+        <v>38091470500.0</v>
+      </c>
+      <c r="AU41">
+        <v>21329298500.0</v>
+      </c>
+      <c r="AV41">
+        <v>19921469400.0</v>
+      </c>
+      <c r="AW41">
+        <v>19098220900.0</v>
+      </c>
+      <c r="AX41">
+        <v>18157603600.0</v>
+      </c>
+      <c r="AY41">
+        <v>17395078700.0</v>
+      </c>
+      <c r="AZ41">
+        <v>16763652600.0</v>
+      </c>
+      <c r="BA41">
+        <v>15837988200.0</v>
+      </c>
+      <c r="BB41">
+        <v>14963663900.0</v>
+      </c>
+      <c r="BC41">
+        <v>14100347600.0</v>
+      </c>
+      <c r="BD41">
+        <v>12944573700.0</v>
+      </c>
+      <c r="BE41">
+        <v>12313743500.0</v>
+      </c>
+      <c r="BF41">
+        <v>12155799500.0</v>
+      </c>
+      <c r="BG41">
+        <v>11408913900.0</v>
+      </c>
+      <c r="BH41">
+        <v>10391053100.0</v>
+      </c>
+      <c r="BI41">
+        <v>10188324200.0</v>
+      </c>
+      <c r="BJ41">
+        <v>9316624600.0</v>
+      </c>
+      <c r="BK41">
+        <v>9040508600.0</v>
+      </c>
+      <c r="BL41">
+        <v>7936044300.0</v>
+      </c>
+      <c r="BM41">
+        <v>7936044300.0</v>
+      </c>
+      <c r="BN41">
+        <v>7936044300.0</v>
+      </c>
+      <c r="BO41">
+        <v>7936044300.0</v>
+      </c>
+      <c r="BP41"/>
+      <c r="BQ41">
+        <v>6142972500.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:69">
+      <c r="A42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42">
+        <v>169474139000.0</v>
+      </c>
+      <c r="C42">
+        <v>169474139000.0</v>
+      </c>
+      <c r="D42">
+        <v>169474139000.0</v>
+      </c>
+      <c r="E42">
+        <v>169474139000.0</v>
+      </c>
+      <c r="F42">
+        <v>169474139000.0</v>
+      </c>
+      <c r="G42">
+        <v>169474139000.0</v>
+      </c>
+      <c r="H42">
+        <v>114360387000.0</v>
+      </c>
+      <c r="I42">
+        <v>114360386523.0</v>
+      </c>
+      <c r="J42">
+        <v>46672333916.0</v>
+      </c>
+      <c r="K42">
+        <v>73494627422.0</v>
+      </c>
+      <c r="L42">
+        <v>56931699370.0</v>
+      </c>
+      <c r="M42">
+        <v>57632857676.0</v>
+      </c>
+      <c r="N42">
+        <v>58070738576.0</v>
+      </c>
+      <c r="O42">
+        <v>44312443747.0</v>
+      </c>
+      <c r="P42">
+        <v>63947841288.0</v>
+      </c>
+      <c r="Q42">
+        <v>53375554089.0</v>
+      </c>
+      <c r="R42">
+        <v>61782775859.0</v>
+      </c>
+      <c r="S42">
+        <v>60700243144.0</v>
+      </c>
+      <c r="T42">
+        <v>57680472769.0</v>
+      </c>
+      <c r="U42">
+        <v>57243685942.0</v>
+      </c>
+      <c r="V42">
+        <v>56213007003.0</v>
+      </c>
+      <c r="W42">
+        <v>55776220175.0</v>
+      </c>
+      <c r="X42">
+        <v>21609186838.0</v>
+      </c>
+      <c r="Y42">
+        <v>24413649645.0</v>
+      </c>
+      <c r="Z42">
+        <v>28689983951.0</v>
+      </c>
+      <c r="AA42">
+        <v>31386582808.0</v>
+      </c>
+      <c r="AB42">
+        <v>44045468668.0</v>
+      </c>
+      <c r="AC42">
+        <v>43421305185.0</v>
+      </c>
+      <c r="AD42">
+        <v>42797141705.0</v>
+      </c>
+      <c r="AE42">
+        <v>42172978226.0</v>
+      </c>
+      <c r="AF42">
+        <v>41998754257.0</v>
+      </c>
+      <c r="AG42">
+        <v>41998754257.0</v>
+      </c>
+      <c r="AH42">
+        <v>27583953500.0</v>
+      </c>
+      <c r="AI42">
+        <v>-221757051518.0</v>
+      </c>
+      <c r="AJ42">
+        <v>56413555015.0</v>
+      </c>
+      <c r="AK42">
+        <v>21090968138.0</v>
+      </c>
+      <c r="AL42">
+        <v>39838302388.0</v>
+      </c>
+      <c r="AM42">
+        <v>56413555015.0</v>
+      </c>
+      <c r="AN42">
+        <v>56413555015.0</v>
+      </c>
+      <c r="AO42">
+        <v>56413555015.0</v>
+      </c>
+      <c r="AP42">
+        <v>56413555015.0</v>
+      </c>
+      <c r="AQ42">
+        <v>56413555015.0</v>
+      </c>
+      <c r="AR42">
+        <v>23781645399.0</v>
+      </c>
+      <c r="AS42">
+        <v>27851042767.0</v>
+      </c>
+      <c r="AT42">
+        <v>56413555015.0</v>
+      </c>
+      <c r="AU42">
+        <v>55740951537.0</v>
+      </c>
+      <c r="AV42">
+        <v>56807356503.0</v>
+      </c>
+      <c r="AW42">
+        <v>56961107253.0</v>
+      </c>
+      <c r="AX42">
+        <v>57093651003.0</v>
+      </c>
+      <c r="AY42">
+        <v>56141790324.0</v>
+      </c>
+      <c r="AZ42">
+        <v>57252703503.0</v>
+      </c>
+      <c r="BA42">
+        <v>56908089753.0</v>
+      </c>
+      <c r="BB42">
+        <v>57756369753.0</v>
+      </c>
+      <c r="BC42">
+        <v>57358738503.0</v>
+      </c>
+      <c r="BD42">
+        <v>57305721003.0</v>
+      </c>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+    </row>
+    <row r="43" spans="1:69">
+      <c r="A43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+    </row>
+    <row r="44" spans="1:69">
+      <c r="A44" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+    </row>
+    <row r="45" spans="1:69">
+      <c r="A45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45">
+        <v>2075639093942.0</v>
+      </c>
+      <c r="C45">
+        <v>2056419104487.0</v>
+      </c>
+      <c r="D45">
+        <v>2023599224944.0</v>
+      </c>
+      <c r="E45">
+        <v>1990932855606.0</v>
+      </c>
+      <c r="F45">
+        <v>1973206674396.0</v>
+      </c>
+      <c r="G45">
+        <v>1956333773053.0</v>
+      </c>
+      <c r="H45">
+        <v>1907584173392.0</v>
+      </c>
+      <c r="I45">
+        <v>1894718932814.0</v>
+      </c>
+      <c r="J45">
+        <v>1886840824100.0</v>
+      </c>
+      <c r="K45">
+        <v>1867925586057.0</v>
+      </c>
+      <c r="L45">
+        <v>1793845110465.0</v>
+      </c>
+      <c r="M45">
+        <v>1772027205327.0</v>
+      </c>
+      <c r="N45">
+        <v>1738704674138.0</v>
+      </c>
+      <c r="O45">
+        <v>1714496380834.0</v>
+      </c>
+      <c r="P45">
+        <v>1696721605445.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+    </row>
+    <row r="46" spans="1:69">
+      <c r="A46" t="s">
+        <v>63</v>
+      </c>
+      <c r="B46">
+        <v>1593852430000.0</v>
+      </c>
+      <c r="C46">
+        <v>1577559663000.0</v>
+      </c>
+      <c r="D46">
+        <v>1373539271000.0</v>
+      </c>
+      <c r="E46">
+        <v>1343877959000.0</v>
+      </c>
+      <c r="F46">
+        <v>1329235818000.0</v>
+      </c>
+      <c r="G46">
+        <v>1315495676000.0</v>
+      </c>
+      <c r="H46">
+        <v>1269885836000.0</v>
+      </c>
+      <c r="I46">
+        <v>1419529484570.0</v>
+      </c>
+      <c r="J46">
+        <v>1253262645932.0</v>
+      </c>
+      <c r="K46">
+        <v>1237544843694.0</v>
+      </c>
+      <c r="L46">
+        <v>1164721738914.0</v>
+      </c>
+      <c r="M46">
+        <v>1145917598898.0</v>
+      </c>
+      <c r="N46">
+        <v>1115781387357.0</v>
+      </c>
+      <c r="O46">
+        <v>1094775287429.0</v>
+      </c>
+      <c r="P46">
+        <v>1078186175267.0</v>
+      </c>
+      <c r="Q46">
+        <v>1053955215291.0</v>
+      </c>
+      <c r="R46">
+        <v>1003813137152.0</v>
+      </c>
+      <c r="S46">
+        <v>1005563697829.0</v>
+      </c>
+      <c r="T46">
+        <v>1003636379897.0</v>
+      </c>
+      <c r="U46">
+        <v>998136238242.0</v>
+      </c>
+      <c r="V46">
+        <v>977935981700.0</v>
+      </c>
+      <c r="W46">
+        <v>955672044959.0</v>
+      </c>
+      <c r="X46">
+        <v>939484345201.0</v>
+      </c>
+      <c r="Y46">
+        <v>918978546403.0</v>
+      </c>
+      <c r="Z46">
+        <v>914145782974.0</v>
+      </c>
+      <c r="AA46">
+        <v>903022368557.0</v>
+      </c>
+      <c r="AB46">
+        <v>846951302950.0</v>
+      </c>
+      <c r="AC46">
+        <v>803545883593.0</v>
+      </c>
+      <c r="AD46">
+        <v>787240606700.0</v>
+      </c>
+      <c r="AE46">
+        <v>774907155778.0</v>
+      </c>
+      <c r="AF46">
+        <v>692139843109.0</v>
+      </c>
+      <c r="AG46">
+        <v>675130307730.0</v>
+      </c>
+      <c r="AH46">
+        <v>656200072732.0</v>
+      </c>
+      <c r="AI46">
+        <v>655543576522.0</v>
+      </c>
+      <c r="AJ46">
+        <v>651088819880.0</v>
+      </c>
+      <c r="AK46">
+        <v>632917436721.0</v>
+      </c>
+      <c r="AL46">
+        <v>610764687383.0</v>
+      </c>
+      <c r="AM46">
+        <v>605680434439.0</v>
+      </c>
+      <c r="AN46">
+        <v>598404032687.0</v>
+      </c>
+      <c r="AO46">
+        <v>593993471285.0</v>
+      </c>
+      <c r="AP46">
+        <v>570313887670.0</v>
+      </c>
+      <c r="AQ46">
+        <v>563747327824.0</v>
+      </c>
+      <c r="AR46">
+        <v>554017178773.0</v>
+      </c>
+      <c r="AS46">
+        <v>546259013055.0</v>
+      </c>
+      <c r="AT46">
+        <v>537319925867.0</v>
+      </c>
+      <c r="AU46">
+        <v>529351633249.0</v>
+      </c>
+      <c r="AV46">
+        <v>506533938371.0</v>
+      </c>
+      <c r="AW46">
+        <v>502187933692.0</v>
+      </c>
+      <c r="AX46">
+        <v>496551912803.0</v>
+      </c>
+      <c r="AY46">
+        <v>161730011916.0</v>
+      </c>
+      <c r="AZ46">
+        <v>163845514182.0</v>
+      </c>
+      <c r="BA46">
+        <v>167317985770.0</v>
+      </c>
+      <c r="BB46">
+        <v>170687002361.0</v>
+      </c>
+      <c r="BC46">
+        <v>173700826809.0</v>
+      </c>
+      <c r="BD46">
+        <v>290210567240.0</v>
+      </c>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+    </row>
+    <row r="47" spans="1:69">
+      <c r="A47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>1577559662640.0</v>
+      </c>
+      <c r="D47">
+        <v>1533635523200.0</v>
+      </c>
+      <c r="E47">
+        <v>1503974211270.0</v>
+      </c>
+      <c r="F47">
+        <v>1489332070150.0</v>
+      </c>
+      <c r="G47">
+        <v>1475591928650.0</v>
+      </c>
+      <c r="H47">
+        <v>1429982087960.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>1324817991070.0</v>
+      </c>
+      <c r="M47">
+        <v>1306013851052.0</v>
+      </c>
+      <c r="N47">
+        <v>1277104749560.0</v>
+      </c>
+      <c r="O47">
+        <v>1254871539580.0</v>
+      </c>
+      <c r="P47">
+        <v>1238282427421.0</v>
+      </c>
+      <c r="Q47">
+        <v>1214051467445.0</v>
+      </c>
+      <c r="R47">
+        <v>1163909389306.0</v>
+      </c>
+      <c r="S47">
+        <v>1165659949983.0</v>
+      </c>
+      <c r="T47">
+        <v>1163732632051.0</v>
+      </c>
+      <c r="U47">
+        <v>1158232490396.0</v>
+      </c>
+      <c r="V47">
+        <v>1138032233854.0</v>
+      </c>
+      <c r="W47">
+        <v>1115768297113.0</v>
+      </c>
+      <c r="X47">
+        <v>1099580597355.0</v>
+      </c>
+      <c r="Y47">
+        <v>1079074798557.0</v>
+      </c>
+      <c r="Z47">
+        <v>1074242035128.0</v>
+      </c>
+      <c r="AA47">
+        <v>1063118620711.0</v>
+      </c>
+      <c r="AB47">
+        <v>1007047555100.0</v>
+      </c>
+      <c r="AC47">
+        <v>957295035858.0</v>
+      </c>
+      <c r="AD47">
+        <v>940989758965.0</v>
+      </c>
+      <c r="AE47">
+        <v>928656308043.0</v>
+      </c>
+      <c r="AF47">
+        <v>840261493916.0</v>
+      </c>
+      <c r="AG47">
+        <v>823251958500.0</v>
+      </c>
+      <c r="AH47">
+        <v>804321723500.0</v>
+      </c>
+      <c r="AI47">
+        <v>803665227300.0</v>
+      </c>
+      <c r="AJ47">
+        <v>799210470700.0</v>
+      </c>
+      <c r="AK47">
+        <v>781039087500.0</v>
+      </c>
+      <c r="AL47">
+        <v>758886338200.0</v>
+      </c>
+      <c r="AM47">
+        <v>753802085200.0</v>
+      </c>
+      <c r="AN47">
+        <v>746525683500.0</v>
+      </c>
+      <c r="AO47">
+        <v>742115122100.0</v>
+      </c>
+      <c r="AP47">
+        <v>718435538500.0</v>
+      </c>
+      <c r="AQ47">
+        <v>711868978600.0</v>
+      </c>
+      <c r="AR47">
+        <v>702138829600.0</v>
+      </c>
+      <c r="AS47">
+        <v>694380663900.0</v>
+      </c>
+      <c r="AT47">
+        <v>685441576700.0</v>
+      </c>
+      <c r="AU47">
+        <v>677473284100.0</v>
+      </c>
+      <c r="AV47">
+        <v>654655589200.0</v>
+      </c>
+      <c r="AW47">
+        <v>650309584500.0</v>
+      </c>
+      <c r="AX47">
+        <v>644663063600.0</v>
+      </c>
+      <c r="AY47">
+        <v>309819502700.0</v>
+      </c>
+      <c r="AZ47">
+        <v>311863308900.0</v>
+      </c>
+      <c r="BA47">
+        <v>315141271900.0</v>
+      </c>
+      <c r="BB47">
+        <v>317864252500.0</v>
+      </c>
+      <c r="BC47">
+        <v>320878076900.0</v>
+      </c>
+      <c r="BD47">
+        <v>290210567200.0</v>
+      </c>
+      <c r="BE47">
+        <v>258576405900.0</v>
+      </c>
+      <c r="BF47">
+        <v>256268513000.0</v>
+      </c>
+      <c r="BG47">
+        <v>253003551400.0</v>
+      </c>
+      <c r="BH47">
+        <v>243283860000.0</v>
+      </c>
+      <c r="BI47">
+        <v>245700600400.0</v>
+      </c>
+      <c r="BJ47">
+        <v>249127678400.0</v>
+      </c>
+      <c r="BK47">
+        <v>246469275200.0</v>
+      </c>
+      <c r="BL47">
+        <v>247332490100.0</v>
+      </c>
+      <c r="BM47">
+        <v>254283943200.0</v>
+      </c>
+      <c r="BN47">
+        <v>248638717000.0</v>
+      </c>
+      <c r="BO47">
+        <v>255836745200.0</v>
+      </c>
+      <c r="BP47"/>
+      <c r="BQ47">
+        <v>284867683800.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:69">
+      <c r="A48" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48">
+        <v>339729573000.0</v>
+      </c>
+      <c r="C48">
+        <v>326426822000.0</v>
+      </c>
+      <c r="D48">
+        <v>341257605000.0</v>
+      </c>
+      <c r="E48">
+        <v>319257234000.0</v>
+      </c>
+      <c r="F48">
+        <v>315325501000.0</v>
+      </c>
+      <c r="G48">
+        <v>276294783000.0</v>
+      </c>
+      <c r="H48">
+        <v>306377793000.0</v>
+      </c>
+      <c r="I48">
+        <v>323993465508.0</v>
+      </c>
+      <c r="J48">
+        <v>361729660334.0</v>
+      </c>
+      <c r="K48">
+        <v>289809100566.0</v>
+      </c>
+      <c r="L48">
+        <v>260447108141.0</v>
+      </c>
+      <c r="M48">
+        <v>215112878306.0</v>
+      </c>
+      <c r="N48">
+        <v>125699397918.0</v>
+      </c>
+      <c r="O48">
+        <v>76820984096.0</v>
+      </c>
+      <c r="P48">
+        <v>20186351371.0</v>
+      </c>
+      <c r="Q48">
+        <v>-62456854051.0</v>
+      </c>
+      <c r="R48">
+        <v>-159311603869.0</v>
+      </c>
+      <c r="S48">
+        <v>-196852929779.0</v>
+      </c>
+      <c r="T48">
+        <v>-153877838735.0</v>
+      </c>
+      <c r="U48">
+        <v>-127619158458.0</v>
+      </c>
+      <c r="V48">
+        <v>-126948614830.0</v>
+      </c>
+      <c r="W48">
+        <v>-133141384511.0</v>
+      </c>
+      <c r="X48">
+        <v>-158664486173.0</v>
+      </c>
+      <c r="Y48">
+        <v>-128974129584.0</v>
+      </c>
+      <c r="Z48">
+        <v>-162822866085.0</v>
+      </c>
+      <c r="AA48">
+        <v>-55296055706.0</v>
+      </c>
+      <c r="AB48">
+        <v>-69687653766.0</v>
+      </c>
+      <c r="AC48">
+        <v>-73356885823.0</v>
+      </c>
+      <c r="AD48">
+        <v>-75629719900.0</v>
+      </c>
+      <c r="AE48">
+        <v>-82103472427.0</v>
+      </c>
+      <c r="AF48">
+        <v>-77735056214.0</v>
+      </c>
+      <c r="AG48">
+        <v>-42962385025.0</v>
+      </c>
+      <c r="AH48">
+        <v>-21678325602.0</v>
+      </c>
+      <c r="AI48">
+        <v>-18516685766.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-25645040746.0</v>
+      </c>
+      <c r="AK48">
+        <v>-19745822604.0</v>
+      </c>
+      <c r="AL48">
+        <v>-8086693184.0</v>
+      </c>
+      <c r="AM48">
+        <v>-28801383080.0</v>
+      </c>
+      <c r="AN48">
+        <v>-30516686856.0</v>
+      </c>
+      <c r="AO48">
+        <v>-29165918917.0</v>
+      </c>
+      <c r="AP48">
+        <v>-55847408324.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-60505940098.0</v>
+      </c>
+      <c r="AR48">
+        <v>-71394261706.0</v>
+      </c>
+      <c r="AS48">
+        <v>-60782880903.0</v>
+      </c>
+      <c r="AT48">
+        <v>-20513783062.0</v>
+      </c>
+      <c r="AU48">
+        <v>-6486883212.0</v>
+      </c>
+      <c r="AV48">
+        <v>16989360433.0</v>
+      </c>
+      <c r="AW48">
+        <v>30783516836.0</v>
+      </c>
+      <c r="AX48">
+        <v>31823349723.0</v>
+      </c>
+      <c r="AY48">
+        <v>7451411765.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-30519027521.0</v>
+      </c>
+      <c r="BA48">
+        <v>-32244598485.0</v>
+      </c>
+      <c r="BB48">
+        <v>-69106518164.0</v>
+      </c>
+      <c r="BC48">
+        <v>-84434276036.0</v>
+      </c>
+      <c r="BD48">
+        <v>-94933418071.0</v>
+      </c>
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+    </row>
+    <row r="49" spans="1:69">
+      <c r="A49" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+    </row>
+    <row r="50" spans="1:69">
+      <c r="A50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B50">
+        <v>1406606381335.0</v>
+      </c>
+      <c r="C50">
+        <v>1376713819776.0</v>
+      </c>
+      <c r="D50">
+        <v>789129022935.0</v>
+      </c>
+      <c r="E50">
+        <v>998626811339.0</v>
+      </c>
+      <c r="F50">
+        <v>965485797979.0</v>
+      </c>
+      <c r="G50">
+        <v>869604226576.0</v>
+      </c>
+      <c r="H50">
+        <v>637926612830.0</v>
+      </c>
+      <c r="I50">
+        <v>379881127881.0</v>
+      </c>
+      <c r="J50">
+        <v>502144444445.0</v>
+      </c>
+      <c r="K50">
+        <v>446803098859.0</v>
+      </c>
+      <c r="L50">
+        <v>506962629934.0</v>
+      </c>
+      <c r="M50">
+        <v>389946307257.0</v>
+      </c>
+      <c r="N50">
+        <v>309645860635.0</v>
+      </c>
+      <c r="O50">
+        <v>351015436884.0</v>
+      </c>
+      <c r="P50">
+        <v>160985996352.0</v>
+      </c>
+      <c r="Q50">
+        <v>174406418498.0</v>
+      </c>
+      <c r="R50">
+        <v>170309791879.0</v>
+      </c>
+      <c r="S50">
+        <v>176446116022.0</v>
+      </c>
+      <c r="T50">
+        <v>145705175222.0</v>
+      </c>
+      <c r="U50">
+        <v>156756197937.0</v>
+      </c>
+      <c r="V50">
+        <v>116445749772.0</v>
+      </c>
+      <c r="W50">
+        <v>164319144114.0</v>
+      </c>
+      <c r="X50">
+        <v>169600327111.0</v>
+      </c>
+      <c r="Y50">
+        <v>91643113436.0</v>
+      </c>
+      <c r="Z50">
+        <v>145227264393.0</v>
+      </c>
+      <c r="AA50">
+        <v>129376504061.0</v>
+      </c>
+      <c r="AB50">
+        <v>90527481391.0</v>
+      </c>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+    </row>
+    <row r="51" spans="1:69">
+      <c r="A51" t="s">
+        <v>68</v>
+      </c>
+      <c r="B51">
+        <v>1537106381000.0</v>
+      </c>
+      <c r="C51">
+        <v>1498713820000.0</v>
+      </c>
+      <c r="D51">
+        <v>1148379023000.0</v>
+      </c>
+      <c r="E51">
+        <v>1203349034000.0</v>
+      </c>
+      <c r="F51">
+        <v>1155346909000.0</v>
+      </c>
+      <c r="G51">
+        <v>1076826449000.0</v>
+      </c>
+      <c r="H51">
+        <v>888343279000.0</v>
+      </c>
+      <c r="I51">
+        <v>652381127879.0</v>
+      </c>
+      <c r="J51">
+        <v>604505555556.0</v>
+      </c>
+      <c r="K51">
+        <v>557358654415.0</v>
+      </c>
+      <c r="L51">
+        <v>547858903964.0</v>
+      </c>
+      <c r="M51">
+        <v>430842581287.0</v>
+      </c>
+      <c r="N51">
+        <v>350542134665.0</v>
+      </c>
+      <c r="O51">
+        <v>394689488688.0</v>
+      </c>
+      <c r="P51">
+        <v>212334700062.0</v>
+      </c>
+      <c r="Q51">
+        <v>182421788869.0</v>
+      </c>
+      <c r="R51">
+        <v>181849585658.0</v>
+      </c>
+      <c r="S51">
+        <v>192648613335.0</v>
+      </c>
+      <c r="T51">
+        <v>146536571082.0</v>
+      </c>
+      <c r="U51">
+        <v>157588189063.0</v>
+      </c>
+      <c r="V51">
+        <v>117277734069.0</v>
+      </c>
+      <c r="W51">
+        <v>165151128411.0</v>
+      </c>
+      <c r="X51">
+        <v>169600327111.0</v>
+      </c>
+      <c r="Y51">
+        <v>91643113436.0</v>
+      </c>
+      <c r="Z51">
+        <v>145227264393.0</v>
+      </c>
+      <c r="AA51">
+        <v>129376504061.0</v>
+      </c>
+      <c r="AB51">
+        <v>90527481391.0</v>
+      </c>
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51">
+        <v>5558091000.0</v>
+      </c>
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51">
+        <v>8962002000.0</v>
+      </c>
+      <c r="AJ51"/>
+      <c r="AK51"/>
+      <c r="AL51">
+        <v>16464756000.0</v>
+      </c>
+      <c r="AM51">
+        <v>13570360000.0</v>
+      </c>
+      <c r="AN51"/>
+      <c r="AO51"/>
+      <c r="AP51"/>
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51">
+        <v>73326000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>71962000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>32095200000.0</v>
+      </c>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+    </row>
+    <row r="52" spans="1:69">
+      <c r="A52" t="s">
+        <v>69</v>
+      </c>
+      <c r="B52">
+        <v>1406606381000.0</v>
+      </c>
+      <c r="C52">
+        <v>1376713820000.0</v>
+      </c>
+      <c r="D52">
+        <v>789129023000.0</v>
+      </c>
+      <c r="E52">
+        <v>998626811000.0</v>
+      </c>
+      <c r="F52">
+        <v>965485798000.0</v>
+      </c>
+      <c r="G52">
+        <v>869604227000.0</v>
+      </c>
+      <c r="H52">
+        <v>637926613000.0</v>
+      </c>
+      <c r="I52">
+        <v>379881127881.0</v>
+      </c>
+      <c r="J52">
+        <v>502144444445.0</v>
+      </c>
+      <c r="K52">
+        <v>456803098859.0</v>
+      </c>
+      <c r="L52">
+        <v>506962629934.0</v>
+      </c>
+      <c r="M52">
+        <v>389946307257.0</v>
+      </c>
+      <c r="N52">
+        <v>309645860635.0</v>
+      </c>
+      <c r="O52">
+        <v>351015436884.0</v>
+      </c>
+      <c r="P52">
+        <v>160985996352.0</v>
+      </c>
+      <c r="Q52">
+        <v>174406418498.0</v>
+      </c>
+      <c r="R52">
+        <v>170361031878.0</v>
+      </c>
+      <c r="S52">
+        <v>176681985985.0</v>
+      </c>
+      <c r="T52">
+        <v>145794977082.0</v>
+      </c>
+      <c r="U52">
+        <v>156846595063.0</v>
+      </c>
+      <c r="V52">
+        <v>116536140069.0</v>
+      </c>
+      <c r="W52">
+        <v>164378940421.0</v>
+      </c>
+      <c r="X52">
+        <v>169600327111.0</v>
+      </c>
+      <c r="Y52">
+        <v>91643113436.0</v>
+      </c>
+      <c r="Z52">
+        <v>145227264393.0</v>
+      </c>
+      <c r="AA52">
+        <v>129376504061.0</v>
+      </c>
+      <c r="AB52">
+        <v>90527481391.0</v>
+      </c>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52">
+        <v>13570360000.0</v>
+      </c>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52">
+        <v>73326000000.0</v>
+      </c>
+      <c r="AT52">
+        <v>71962000000.0</v>
+      </c>
+      <c r="AU52">
+        <v>32095200000.0</v>
+      </c>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+    </row>
+    <row r="53" spans="1:69">
+      <c r="A53" t="s">
+        <v>70</v>
+      </c>
+      <c r="B53">
+        <v>697439961000.0</v>
+      </c>
+      <c r="C53">
+        <v>688779934000.0</v>
+      </c>
+      <c r="D53">
+        <v>984349850000.0</v>
+      </c>
+      <c r="E53">
+        <v>873421110000.0</v>
+      </c>
+      <c r="F53">
+        <v>901538450000.0</v>
+      </c>
+      <c r="G53">
+        <v>829888700000.0</v>
+      </c>
+      <c r="H53">
+        <v>662060669000.0</v>
+      </c>
+      <c r="I53">
+        <v>595019532880.0</v>
+      </c>
+      <c r="J53">
+        <v>456817841371.0</v>
+      </c>
+      <c r="K53">
+        <v>435260076480.0</v>
+      </c>
+      <c r="L53">
+        <v>399550957280.0</v>
+      </c>
+      <c r="M53">
+        <v>306294217280.0</v>
+      </c>
+      <c r="N53">
+        <v>362004387360.0</v>
+      </c>
+      <c r="O53">
+        <v>346082000000.0</v>
+      </c>
+      <c r="P53">
+        <v>221081500000.0</v>
+      </c>
+      <c r="Q53">
+        <v>194508800000.0</v>
+      </c>
+      <c r="R53">
+        <v>5365898520.0</v>
+      </c>
+      <c r="S53">
+        <v>8209555570.0</v>
+      </c>
+      <c r="T53">
+        <v>8231418570.0</v>
+      </c>
+      <c r="U53">
+        <v>8340158210.0</v>
+      </c>
+      <c r="V53">
+        <v>8383884210.0</v>
+      </c>
+      <c r="W53">
+        <v>8115199470.0</v>
+      </c>
+      <c r="X53">
+        <v>250000000.0</v>
+      </c>
+      <c r="Y53">
+        <v>250000000.0</v>
+      </c>
+      <c r="Z53"/>
+      <c r="AA53">
+        <v>9006041191.0</v>
+      </c>
+      <c r="AB53">
+        <v>8797894781.0</v>
+      </c>
+      <c r="AC53">
+        <v>8777411465.0</v>
+      </c>
+      <c r="AD53">
+        <v>6485233090.0</v>
+      </c>
+      <c r="AE53">
+        <v>406988505.0</v>
+      </c>
+      <c r="AF53">
+        <v>6377531155.0</v>
+      </c>
+      <c r="AG53">
+        <v>6153255995.0</v>
+      </c>
+      <c r="AH53">
+        <v>1440000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>3037594000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>8843666004.0</v>
+      </c>
+      <c r="AK53">
+        <v>8798038000.0</v>
+      </c>
+      <c r="AL53">
+        <v>8855444381.0</v>
+      </c>
+      <c r="AM53">
+        <v>8961123320.0</v>
+      </c>
+      <c r="AN53">
+        <v>1951044000.0</v>
+      </c>
+      <c r="AO53">
+        <v>1731905000.0</v>
+      </c>
+      <c r="AP53">
+        <v>1625870000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>7956234245.0</v>
+      </c>
+      <c r="AR53">
+        <v>8614362049.0</v>
+      </c>
+      <c r="AS53">
+        <v>81391852492.0</v>
+      </c>
+      <c r="AT53">
+        <v>73658560000.0</v>
+      </c>
+      <c r="AU53">
+        <v>18670186694.0</v>
+      </c>
+      <c r="AV53">
+        <v>12128563256.0</v>
+      </c>
+      <c r="AW53">
+        <v>12171598961.0</v>
+      </c>
+      <c r="AX53">
+        <v>13132246544.0</v>
+      </c>
+      <c r="AY53">
+        <v>98881626949.0</v>
+      </c>
+      <c r="AZ53">
+        <v>232990588557.0</v>
+      </c>
+      <c r="BA53">
+        <v>168828388013.0</v>
+      </c>
+      <c r="BB53">
+        <v>3004325000.0</v>
+      </c>
+      <c r="BC53">
+        <v>12153486644.0</v>
+      </c>
+      <c r="BD53">
+        <v>2403460000.0</v>
+      </c>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+    </row>
+    <row r="54" spans="1:69">
+      <c r="A54" t="s">
+        <v>71</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+    </row>
+    <row r="55" spans="1:69">
+      <c r="A55" t="s">
+        <v>72</v>
+      </c>
+      <c r="B55">
+        <v>3412999215000.0</v>
+      </c>
+      <c r="C55">
+        <v>3495704842000.0</v>
+      </c>
+      <c r="D55">
+        <v>3046578504000.0</v>
+      </c>
+      <c r="E55">
+        <v>3067196722000.0</v>
+      </c>
+      <c r="F55">
+        <v>3045971329000.0</v>
+      </c>
+      <c r="G55">
+        <v>2755475159000.0</v>
+      </c>
+      <c r="H55">
+        <v>2827018361000.0</v>
+      </c>
+      <c r="I55">
+        <v>2689422819525.0</v>
+      </c>
+      <c r="J55">
+        <v>2437639914511.0</v>
+      </c>
+      <c r="K55">
+        <v>2228129147603.0</v>
+      </c>
+      <c r="L55">
+        <v>2194554143389.0</v>
+      </c>
+      <c r="M55">
+        <v>2271470141911.0</v>
+      </c>
+      <c r="N55">
+        <v>2147944707152.0</v>
+      </c>
+      <c r="O55">
+        <v>2106446579086.0</v>
+      </c>
+      <c r="P55">
+        <v>2084794009539.0</v>
+      </c>
+      <c r="Q55">
+        <v>1879313505580.0</v>
+      </c>
+      <c r="R55">
+        <v>1890923266573.0</v>
+      </c>
+      <c r="S55">
+        <v>1583979016422.0</v>
+      </c>
+      <c r="T55">
+        <v>1630972243308.0</v>
+      </c>
+      <c r="U55">
+        <v>1562962520222.0</v>
+      </c>
+      <c r="V55">
+        <v>1634984120214.0</v>
+      </c>
+      <c r="W55">
+        <v>1588136471649.0</v>
+      </c>
+      <c r="X55">
+        <v>1668872365559.0</v>
+      </c>
+      <c r="Y55">
+        <v>1686350926896.0</v>
+      </c>
+      <c r="Z55">
+        <v>1983741484214.0</v>
+      </c>
+      <c r="AA55">
+        <v>1758578169995.0</v>
+      </c>
+      <c r="AB55">
+        <v>1587915362705.0</v>
+      </c>
+      <c r="AC55">
+        <v>1513627294744.0</v>
+      </c>
+      <c r="AD55">
+        <v>1537570478153.0</v>
+      </c>
+      <c r="AE55">
+        <v>1351861756994.0</v>
+      </c>
+      <c r="AF55">
+        <v>1317843766468.0</v>
+      </c>
+      <c r="AG55">
+        <v>1321779706017.0</v>
+      </c>
+      <c r="AH55">
+        <v>1236402796579.0</v>
+      </c>
+      <c r="AI55">
+        <v>1286954720465.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1286606279312.0</v>
+      </c>
+      <c r="AK55">
+        <v>1391020552586.0</v>
+      </c>
+      <c r="AL55">
+        <v>1242544817627.0</v>
+      </c>
+      <c r="AM55">
+        <v>1257609869910.0</v>
+      </c>
+      <c r="AN55">
+        <v>1165631200653.0</v>
+      </c>
+      <c r="AO55">
+        <v>1118686126230.0</v>
+      </c>
+      <c r="AP55">
+        <v>1157015597180.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1183934183257.0</v>
+      </c>
+      <c r="AR55">
+        <v>1129241492221.0</v>
+      </c>
+      <c r="AS55">
+        <v>1216456820595.0</v>
+      </c>
+      <c r="AT55">
+        <v>1381484131276.0</v>
+      </c>
+      <c r="AU55">
+        <v>1354622569945.0</v>
+      </c>
+      <c r="AV55">
+        <v>1347728418068.0</v>
+      </c>
+      <c r="AW55">
+        <v>1249763895255.0</v>
+      </c>
+      <c r="AX55">
+        <v>1307476678666.0</v>
+      </c>
+      <c r="AY55">
+        <v>1191496619152.0</v>
+      </c>
+      <c r="AZ55">
+        <v>1420673670807.0</v>
+      </c>
+      <c r="BA55">
+        <v>1362987331271.0</v>
+      </c>
+      <c r="BB55">
+        <v>1273226424488.0</v>
+      </c>
+      <c r="BC55">
+        <v>1163971056842.0</v>
+      </c>
+      <c r="BD55">
+        <v>1164245058358.0</v>
+      </c>
+      <c r="BE55">
+        <v>1099456909000.0</v>
+      </c>
+      <c r="BF55">
+        <v>1087460535500.0</v>
+      </c>
+      <c r="BG55">
+        <v>977457487900.0</v>
+      </c>
+      <c r="BH55">
+        <v>1038888725700.0</v>
+      </c>
+      <c r="BI55">
+        <v>912329440000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>1192011862500.0</v>
+      </c>
+      <c r="BK55">
+        <v>1074569612800.0</v>
+      </c>
+      <c r="BL55">
+        <v>1069734675500.0</v>
+      </c>
+      <c r="BM55">
+        <v>1091887884000.0</v>
+      </c>
+      <c r="BN55">
+        <v>840806621300.0</v>
+      </c>
+      <c r="BO55">
+        <v>970737084100.0</v>
+      </c>
+      <c r="BP55"/>
+      <c r="BQ55">
+        <v>2092780295100.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:69">
+      <c r="A56" t="s">
+        <v>73</v>
+      </c>
+      <c r="B56">
+        <v>1795345315000.0</v>
+      </c>
+      <c r="C56">
+        <v>1886494382000.0</v>
+      </c>
+      <c r="D56">
+        <v>1487996397000.0</v>
+      </c>
+      <c r="E56">
+        <v>1538900299000.0</v>
+      </c>
+      <c r="F56">
+        <v>1532482604000.0</v>
+      </c>
+      <c r="G56">
+        <v>1255030763000.0</v>
+      </c>
+      <c r="H56">
+        <v>1378628772000.0</v>
+      </c>
+      <c r="I56">
+        <v>1251329231461.0</v>
+      </c>
+      <c r="J56">
+        <v>1004575441338.0</v>
+      </c>
+      <c r="K56">
+        <v>815030596399.0</v>
+      </c>
+      <c r="L56">
+        <v>853052320272.0</v>
+      </c>
+      <c r="M56">
+        <v>945657963940.0</v>
+      </c>
+      <c r="N56">
+        <v>850697815573.0</v>
+      </c>
+      <c r="O56">
+        <v>830499000031.0</v>
+      </c>
+      <c r="P56">
+        <v>828066845174.0</v>
+      </c>
+      <c r="Q56">
+        <v>641734883191.0</v>
+      </c>
+      <c r="R56">
+        <v>674891619609.0</v>
+      </c>
+      <c r="S56">
+        <v>353310177226.0</v>
+      </c>
+      <c r="T56">
+        <v>411525276053.0</v>
+      </c>
+      <c r="U56">
+        <v>355626653038.0</v>
+      </c>
+      <c r="V56">
+        <v>436751516202.0</v>
+      </c>
+      <c r="W56">
+        <v>412410310473.0</v>
+      </c>
+      <c r="X56">
+        <v>503373942592.0</v>
+      </c>
+      <c r="Y56">
+        <v>543937456640.0</v>
+      </c>
+      <c r="Z56">
+        <v>798655945990.0</v>
+      </c>
+      <c r="AA56">
+        <v>597839130021.0</v>
+      </c>
+      <c r="AB56">
+        <v>514527200448.0</v>
+      </c>
+      <c r="AC56">
+        <v>486758124989.0</v>
+      </c>
+      <c r="AD56">
+        <v>512612389285.0</v>
+      </c>
+      <c r="AE56">
+        <v>297658998332.0</v>
+      </c>
+      <c r="AF56">
+        <v>435265707359.0</v>
+      </c>
+      <c r="AG56">
+        <v>466830799384.0</v>
+      </c>
+      <c r="AH56">
+        <v>396053800929.0</v>
+      </c>
+      <c r="AI56">
+        <v>452019244440.0</v>
+      </c>
+      <c r="AJ56">
+        <v>451347180923.0</v>
+      </c>
+      <c r="AK56">
+        <v>578243256950.0</v>
+      </c>
+      <c r="AL56">
+        <v>450178323739.0</v>
+      </c>
+      <c r="AM56">
+        <v>467637658247.0</v>
+      </c>
+      <c r="AN56">
+        <v>384234498451.0</v>
+      </c>
+      <c r="AO56">
+        <v>343748178571.0</v>
+      </c>
+      <c r="AP56">
+        <v>381315339963.0</v>
+      </c>
+      <c r="AQ56">
+        <v>414761913939.0</v>
+      </c>
+      <c r="AR56">
+        <v>356932031573.0</v>
+      </c>
+      <c r="AS56">
+        <v>459044356292.0</v>
+      </c>
+      <c r="AT56">
+        <v>650522315316.0</v>
+      </c>
+      <c r="AU56">
+        <v>650517689794.0</v>
+      </c>
+      <c r="AV56">
+        <v>674993564938.0</v>
+      </c>
+      <c r="AW56">
+        <v>588859493909.0</v>
+      </c>
+      <c r="AX56">
+        <v>646007876248.0</v>
+      </c>
+      <c r="AY56">
+        <v>865831610675.0</v>
+      </c>
+      <c r="AZ56">
+        <v>1082623704624.0</v>
+      </c>
+      <c r="BA56">
+        <v>1029305165945.0</v>
+      </c>
+      <c r="BB56">
+        <v>936283511622.0</v>
+      </c>
+      <c r="BC56">
+        <v>825948822141.0</v>
+      </c>
+      <c r="BD56">
+        <v>839253855855.0</v>
+      </c>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+    </row>
+    <row r="57" spans="1:69">
+      <c r="A57" t="s">
+        <v>74</v>
+      </c>
+      <c r="B57">
+        <v>1809812226000.0</v>
+      </c>
+      <c r="C57">
+        <v>1914240154000.0</v>
+      </c>
+      <c r="D57">
+        <v>1213169831000.0</v>
+      </c>
+      <c r="E57">
+        <v>1411338724000.0</v>
+      </c>
+      <c r="F57">
+        <v>1410380980000.0</v>
+      </c>
+      <c r="G57">
+        <v>1141681973000.0</v>
+      </c>
+      <c r="H57">
+        <v>1195152210000.0</v>
+      </c>
+      <c r="I57">
+        <v>1017947857624.0</v>
+      </c>
+      <c r="J57">
+        <v>939372630902.0</v>
+      </c>
+      <c r="K57">
+        <v>794243185564.0</v>
+      </c>
+      <c r="L57">
+        <v>863669366583.0</v>
+      </c>
+      <c r="M57">
+        <v>984920890099.0</v>
+      </c>
+      <c r="N57">
+        <v>949521263292.0</v>
+      </c>
+      <c r="O57">
+        <v>953526289429.0</v>
+      </c>
+      <c r="P57">
+        <v>980911900446.0</v>
+      </c>
+      <c r="Q57">
+        <v>900172916361.0</v>
+      </c>
+      <c r="R57">
+        <v>1003696669887.0</v>
+      </c>
+      <c r="S57">
+        <v>727757214191.0</v>
+      </c>
+      <c r="T57">
+        <v>746696176244.0</v>
+      </c>
+      <c r="U57">
+        <v>650513882502.0</v>
+      </c>
+      <c r="V57">
+        <v>719935575848.0</v>
+      </c>
+      <c r="W57">
+        <v>676672074796.0</v>
+      </c>
+      <c r="X57">
+        <v>776945665409.0</v>
+      </c>
+      <c r="Y57">
+        <v>764090331609.0</v>
+      </c>
+      <c r="Z57">
+        <v>1095003957730.0</v>
+      </c>
+      <c r="AA57">
+        <v>759246184010.0</v>
+      </c>
+      <c r="AB57">
+        <v>603544752097.0</v>
+      </c>
+      <c r="AC57">
+        <v>533228780092.0</v>
+      </c>
+      <c r="AD57">
+        <v>560374856117.0</v>
+      </c>
+      <c r="AE57">
+        <v>382679320708.0</v>
+      </c>
+      <c r="AF57">
+        <v>481136002668.0</v>
+      </c>
+      <c r="AG57">
+        <v>450299271028.0</v>
+      </c>
+      <c r="AH57">
+        <v>343638302167.0</v>
+      </c>
+      <c r="AI57">
+        <v>392632933617.0</v>
+      </c>
+      <c r="AJ57">
+        <v>398716710878.0</v>
+      </c>
+      <c r="AK57">
+        <v>498745255800.0</v>
+      </c>
+      <c r="AL57">
+        <v>340067335452.0</v>
+      </c>
+      <c r="AM57">
+        <v>377013051111.0</v>
+      </c>
+      <c r="AN57">
+        <v>289941985275.0</v>
+      </c>
+      <c r="AO57">
+        <v>242561074104.0</v>
+      </c>
+      <c r="AP57">
+        <v>308299132698.0</v>
+      </c>
+      <c r="AQ57">
+        <v>341082784842.0</v>
+      </c>
+      <c r="AR57">
+        <v>294846110402.0</v>
+      </c>
+      <c r="AS57">
+        <v>373339068446.0</v>
+      </c>
+      <c r="AT57">
+        <v>499792463805.0</v>
+      </c>
+      <c r="AU57">
+        <v>462845556161.0</v>
+      </c>
+      <c r="AV57">
+        <v>434010231725.0</v>
+      </c>
+      <c r="AW57">
+        <v>322921050266.0</v>
+      </c>
+      <c r="AX57">
+        <v>380402074326.0</v>
+      </c>
+      <c r="AY57">
+        <v>289689021437.0</v>
+      </c>
+      <c r="AZ57">
+        <v>557176342178.0</v>
+      </c>
+      <c r="BA57">
+        <v>502485851828.0</v>
+      </c>
+      <c r="BB57">
+        <v>449612908962.0</v>
+      </c>
+      <c r="BC57">
+        <v>356946246804.0</v>
+      </c>
+      <c r="BD57">
+        <v>368928181769.0</v>
+      </c>
+      <c r="BE57">
+        <v>316632146300.0</v>
+      </c>
+      <c r="BF57">
+        <v>325818636500.0</v>
+      </c>
+      <c r="BG57">
+        <v>220681090200.0</v>
+      </c>
+      <c r="BH57">
+        <v>281463575500.0</v>
+      </c>
+      <c r="BI57">
+        <v>153155757100.0</v>
+      </c>
+      <c r="BJ57">
+        <v>474071320700.0</v>
+      </c>
+      <c r="BK57">
+        <v>419815817100.0</v>
+      </c>
+      <c r="BL57">
+        <v>435451245100.0</v>
+      </c>
+      <c r="BM57">
+        <v>490578513300.0</v>
+      </c>
+      <c r="BN57">
+        <v>318180862900.0</v>
+      </c>
+      <c r="BO57">
+        <v>488515367500.0</v>
+      </c>
+      <c r="BP57"/>
+      <c r="BQ57">
+        <v>1913424083800.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:69">
+      <c r="A58" t="s">
+        <v>75</v>
+      </c>
+      <c r="B58">
+        <v>1989306853000.0</v>
+      </c>
+      <c r="C58">
+        <v>2085397950000.0</v>
+      </c>
+      <c r="D58">
+        <v>1625533858000.0</v>
+      </c>
+      <c r="E58">
+        <v>1668065565000.0</v>
+      </c>
+      <c r="F58">
+        <v>1650731081000.0</v>
+      </c>
+      <c r="G58">
+        <v>1399270862000.0</v>
+      </c>
+      <c r="H58">
+        <v>1495075415000.0</v>
+      </c>
+      <c r="I58">
+        <v>1340066232861.0</v>
+      </c>
+      <c r="J58">
+        <v>1091310690858.0</v>
+      </c>
+      <c r="K58">
+        <v>954226747571.0</v>
+      </c>
+      <c r="L58">
+        <v>952925335878.0</v>
+      </c>
+      <c r="M58">
+        <v>1074474405929.0</v>
+      </c>
+      <c r="N58">
+        <v>1039924570658.0</v>
+      </c>
+      <c r="O58">
+        <v>1046603698108.0</v>
+      </c>
+      <c r="P58">
+        <v>1076409816880.0</v>
+      </c>
+      <c r="Q58">
+        <v>954655051058.0</v>
+      </c>
+      <c r="R58">
+        <v>1064202094583.0</v>
+      </c>
+      <c r="S58">
+        <v>795881703057.0</v>
+      </c>
+      <c r="T58">
+        <v>802919609274.0</v>
+      </c>
+      <c r="U58">
+        <v>709087992738.0</v>
+      </c>
+      <c r="V58">
+        <v>781469728041.0</v>
+      </c>
+      <c r="W58">
+        <v>741251635985.0</v>
+      </c>
+      <c r="X58">
+        <v>859738872601.0</v>
+      </c>
+      <c r="Y58">
+        <v>846124845945.0</v>
+      </c>
+      <c r="Z58">
+        <v>1175225972611.0</v>
+      </c>
+      <c r="AA58">
+        <v>841187548585.0</v>
+      </c>
+      <c r="AB58">
+        <v>678586896425.0</v>
+      </c>
+      <c r="AC58">
+        <v>608280142262.0</v>
+      </c>
+      <c r="AD58">
+        <v>634808241488.0</v>
+      </c>
+      <c r="AE58">
+        <v>455885354596.0</v>
+      </c>
+      <c r="AF58">
+        <v>533580068425.0</v>
+      </c>
+      <c r="AG58">
+        <v>502743336785.0</v>
+      </c>
+      <c r="AH58">
+        <v>396082367924.0</v>
+      </c>
+      <c r="AI58">
+        <v>441675308289.0</v>
+      </c>
+      <c r="AJ58">
+        <v>454563892294.0</v>
+      </c>
+      <c r="AK58">
+        <v>552014113614.0</v>
+      </c>
+      <c r="AL58">
+        <v>390793208423.0</v>
+      </c>
+      <c r="AM58">
+        <v>425486909790.0</v>
+      </c>
+      <c r="AN58">
+        <v>331385254452.0</v>
+      </c>
+      <c r="AO58">
+        <v>283099279876.0</v>
+      </c>
+      <c r="AP58">
+        <v>348035280018.0</v>
+      </c>
+      <c r="AQ58">
+        <v>379524183280.0</v>
+      </c>
+      <c r="AR58">
+        <v>340538153720.0</v>
+      </c>
+      <c r="AS58">
+        <v>415107402607.0</v>
+      </c>
+      <c r="AT58">
+        <v>537883934263.0</v>
+      </c>
+      <c r="AU58">
+        <v>484174854654.0</v>
+      </c>
+      <c r="AV58">
+        <v>453931701132.0</v>
+      </c>
+      <c r="AW58">
+        <v>342019271166.0</v>
+      </c>
+      <c r="AX58">
+        <v>398559677940.0</v>
+      </c>
+      <c r="AY58">
+        <v>307084100134.0</v>
+      </c>
+      <c r="AZ58">
+        <v>573939994825.0</v>
+      </c>
+      <c r="BA58">
+        <v>518323840003.0</v>
+      </c>
+      <c r="BB58">
+        <v>464576572899.0</v>
+      </c>
+      <c r="BC58">
+        <v>371046594375.0</v>
+      </c>
+      <c r="BD58">
+        <v>381872755426.0</v>
+      </c>
+      <c r="BE58">
+        <v>328945890000.0</v>
+      </c>
+      <c r="BF58">
+        <v>337974436000.0</v>
+      </c>
+      <c r="BG58">
+        <v>232090004000.0</v>
+      </c>
+      <c r="BH58">
+        <v>291854629000.0</v>
+      </c>
+      <c r="BI58">
+        <v>163344081000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>483387945000.0</v>
+      </c>
+      <c r="BK58">
+        <v>428856326000.0</v>
+      </c>
+      <c r="BL58">
+        <v>443387289000.0</v>
+      </c>
+      <c r="BM58">
+        <v>498514558000.0</v>
+      </c>
+      <c r="BN58">
+        <v>326116907000.0</v>
+      </c>
+      <c r="BO58">
+        <v>496451412000.0</v>
+      </c>
+      <c r="BP58"/>
+      <c r="BQ58">
+        <v>1919567056000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:69">
+      <c r="A59" t="s">
+        <v>76</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+    </row>
+    <row r="60" spans="1:69">
+      <c r="A60" t="s">
+        <v>77</v>
+      </c>
+      <c r="B60">
+        <v>1423692362000.0</v>
+      </c>
+      <c r="C60">
+        <v>1410306891000.0</v>
+      </c>
+      <c r="D60">
+        <v>1421044646000.0</v>
+      </c>
+      <c r="E60">
+        <v>1399131158000.0</v>
+      </c>
+      <c r="F60">
+        <v>1395240248000.0</v>
+      </c>
+      <c r="G60">
+        <v>1356204297000.0</v>
+      </c>
+      <c r="H60">
+        <v>1331942946000.0</v>
+      </c>
+      <c r="I60">
+        <v>1349356586664.0</v>
+      </c>
+      <c r="J60">
+        <v>1346329223653.0</v>
+      </c>
+      <c r="K60">
+        <v>1273902400032.0</v>
+      </c>
+      <c r="L60">
+        <v>1241628807511.0</v>
+      </c>
+      <c r="M60">
+        <v>1196995735982.0</v>
+      </c>
+      <c r="N60">
+        <v>1108020136494.0</v>
+      </c>
+      <c r="O60">
+        <v>1059842880978.0</v>
+      </c>
+      <c r="P60">
+        <v>1008384192659.0</v>
+      </c>
+      <c r="Q60">
+        <v>924658454522.0</v>
+      </c>
+      <c r="R60">
+        <v>826721171990.0</v>
+      </c>
+      <c r="S60">
+        <v>788097313365.0</v>
+      </c>
+      <c r="T60">
+        <v>828052634034.0</v>
+      </c>
+      <c r="U60">
+        <v>853874527484.0</v>
+      </c>
+      <c r="V60">
+        <v>853514392173.0</v>
+      </c>
+      <c r="W60">
+        <v>846884835664.0</v>
+      </c>
+      <c r="X60">
+        <v>809133492958.0</v>
+      </c>
+      <c r="Y60">
+        <v>840226080951.0</v>
+      </c>
+      <c r="Z60">
+        <v>808515511603.0</v>
+      </c>
+      <c r="AA60">
+        <v>917390621410.0</v>
+      </c>
+      <c r="AB60">
+        <v>909328466280.0</v>
+      </c>
+      <c r="AC60">
+        <v>905347152482.0</v>
+      </c>
+      <c r="AD60">
+        <v>902762236665.0</v>
+      </c>
+      <c r="AE60">
+        <v>895976402398.0</v>
+      </c>
+      <c r="AF60">
+        <v>784263698043.0</v>
+      </c>
+      <c r="AG60">
+        <v>819036369232.0</v>
+      </c>
+      <c r="AH60">
+        <v>840320428655.0</v>
+      </c>
+      <c r="AI60">
+        <v>845279412176.0</v>
+      </c>
+      <c r="AJ60">
+        <v>832042387018.0</v>
+      </c>
+      <c r="AK60">
+        <v>839006438972.0</v>
+      </c>
+      <c r="AL60">
+        <v>851751609204.0</v>
+      </c>
+      <c r="AM60">
+        <v>832122960120.0</v>
+      </c>
+      <c r="AN60">
+        <v>834245946201.0</v>
+      </c>
+      <c r="AO60">
+        <v>835586846354.0</v>
+      </c>
+      <c r="AP60">
+        <v>808980317162.0</v>
+      </c>
+      <c r="AQ60">
+        <v>804409999977.0</v>
+      </c>
+      <c r="AR60">
+        <v>788703338501.0</v>
+      </c>
+      <c r="AS60">
+        <v>801349417988.0</v>
+      </c>
+      <c r="AT60">
+        <v>843600197013.0</v>
+      </c>
+      <c r="AU60">
+        <v>870447715291.0</v>
+      </c>
+      <c r="AV60">
+        <v>893796716936.0</v>
+      </c>
+      <c r="AW60">
+        <v>907744624089.0</v>
+      </c>
+      <c r="AX60">
+        <v>908917000726.0</v>
+      </c>
+      <c r="AY60">
+        <v>884412519018.0</v>
+      </c>
+      <c r="AZ60">
+        <v>846733675982.0</v>
+      </c>
+      <c r="BA60">
+        <v>844663491268.0</v>
+      </c>
+      <c r="BB60">
+        <v>808649851589.0</v>
+      </c>
+      <c r="BC60">
+        <v>792924462467.0</v>
+      </c>
+      <c r="BD60">
+        <v>782372302932.0</v>
+      </c>
+      <c r="BE60">
+        <v>770511019100.0</v>
+      </c>
+      <c r="BF60">
+        <v>749486099500.0</v>
+      </c>
+      <c r="BG60">
+        <v>745367483800.0</v>
+      </c>
+      <c r="BH60">
+        <v>747034097200.0</v>
+      </c>
+      <c r="BI60">
+        <v>748985358700.0</v>
+      </c>
+      <c r="BJ60">
+        <v>708623917300.0</v>
+      </c>
+      <c r="BK60">
+        <v>645713287100.0</v>
+      </c>
+      <c r="BL60">
+        <v>626347386000.0</v>
+      </c>
+      <c r="BM60">
+        <v>593373326400.0</v>
+      </c>
+      <c r="BN60">
+        <v>514689714100.0</v>
+      </c>
+      <c r="BO60">
+        <v>474285672200.0</v>
+      </c>
+      <c r="BP60">
+        <v>173213238700.0</v>
+      </c>
+      <c r="BQ60">
+        <v>173213238700.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:69">
+      <c r="A61" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61">
+        <v>-74667730000.0</v>
+      </c>
+      <c r="U61">
+        <v>-74667730000.0</v>
+      </c>
+      <c r="V61">
+        <v>-75100670000.0</v>
+      </c>
+      <c r="W61">
+        <v>-75100670000.0</v>
+      </c>
+      <c r="X61">
+        <v>-79725380000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-79725380000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-79725380000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-79725380000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-79725380000.0</v>
+      </c>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+    </row>
+    <row r="62" spans="1:69">
+      <c r="A62" t="s">
+        <v>79</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:S32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B2">
+        <v>2062048761000.0</v>
+      </c>
+      <c r="C2">
+        <v>2290290339000.0</v>
+      </c>
+      <c r="D2">
+        <v>2062255515845.0</v>
+      </c>
+      <c r="E2">
+        <v>2105990242478.0</v>
+      </c>
+      <c r="F2">
+        <v>1596978488567.0</v>
+      </c>
+      <c r="G2">
+        <v>1249199154803.0</v>
+      </c>
+      <c r="H2">
+        <v>1705714518834.0</v>
+      </c>
+      <c r="I2">
+        <v>1555731948764.0</v>
+      </c>
+      <c r="J2">
+        <v>1101594363771.0</v>
+      </c>
+      <c r="K2">
+        <v>647653123099.0</v>
+      </c>
+      <c r="L2">
+        <v>957398127397.0</v>
+      </c>
+      <c r="M2">
+        <v>1153721252048.0</v>
+      </c>
+      <c r="N2">
+        <v>1195084143835.0</v>
+      </c>
+      <c r="O2">
+        <v>1512090652332.0</v>
+      </c>
+      <c r="P2">
+        <v>1846950280693.0</v>
+      </c>
+      <c r="Q2">
+        <v>1413250956160.0</v>
+      </c>
+      <c r="R2">
+        <v>1829359302348.0</v>
+      </c>
+      <c r="S2">
+        <v>2460754841017.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3">
+        <v>12175948000.0</v>
+      </c>
+      <c r="C3">
+        <v>12325609000.0</v>
+      </c>
+      <c r="D3">
+        <v>12267956535.0</v>
+      </c>
+      <c r="E3">
+        <v>13288520902.0</v>
+      </c>
+      <c r="F3">
+        <v>13383987332.0</v>
+      </c>
+      <c r="G3">
+        <v>13312021628.0</v>
+      </c>
+      <c r="H3">
+        <v>12241452972.0</v>
+      </c>
+      <c r="I3">
+        <v>15752190670.0</v>
+      </c>
+      <c r="J3">
+        <v>13985051554.0</v>
+      </c>
+      <c r="K3">
+        <v>13593605602.0</v>
+      </c>
+      <c r="L3">
+        <v>2376216482.0</v>
+      </c>
+      <c r="M3">
+        <v>2186262735.0</v>
+      </c>
+      <c r="N3">
+        <v>14311599713.0</v>
+      </c>
+      <c r="O3">
+        <v>11853167000.0</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3">
+        <v>18804366612.0</v>
+      </c>
+      <c r="R3">
+        <v>96592205318.0</v>
+      </c>
+      <c r="S3">
+        <v>-193295195446.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>133</v>
+      </c>
+      <c r="B5">
+        <v>111213077000.0</v>
+      </c>
+      <c r="C5">
+        <v>187905213000.0</v>
+      </c>
+      <c r="D5">
+        <v>308885703782.0</v>
+      </c>
+      <c r="E5">
+        <v>390963719400.0</v>
+      </c>
+      <c r="F5">
+        <v>-64148208127.0</v>
+      </c>
+      <c r="G5">
+        <v>-56336018466.0</v>
+      </c>
+      <c r="H5">
+        <v>55715164199.0</v>
+      </c>
+      <c r="I5">
+        <v>-126466776202.0</v>
+      </c>
+      <c r="J5">
+        <v>7731874614.0</v>
+      </c>
+      <c r="K5">
+        <v>55753237225.0</v>
+      </c>
+      <c r="L5">
+        <v>-59927020522.0</v>
+      </c>
+      <c r="M5">
+        <v>-5010751304.0</v>
+      </c>
+      <c r="N5">
+        <v>121585402337.0</v>
+      </c>
+      <c r="O5">
+        <v>61789063879.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5">
+        <v>223613565527.0</v>
+      </c>
+      <c r="R5">
+        <v>-273215210899.0</v>
+      </c>
+      <c r="S5">
+        <v>417308258388.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B6">
+        <v>123389025000.0</v>
+      </c>
+      <c r="C6">
+        <v>200230822000.0</v>
+      </c>
+      <c r="D6">
+        <v>321153660317.0</v>
+      </c>
+      <c r="E6">
+        <v>404252240302.0</v>
+      </c>
+      <c r="F6">
+        <v>-50764220795.0</v>
+      </c>
+      <c r="G6">
+        <v>-43023996838.0</v>
+      </c>
+      <c r="H6">
+        <v>67956617171.0</v>
+      </c>
+      <c r="I6">
+        <v>-110714585532.0</v>
+      </c>
+      <c r="J6">
+        <v>21716926168.0</v>
+      </c>
+      <c r="K6">
+        <v>69346842827.0</v>
+      </c>
+      <c r="L6">
+        <v>-57550804040.0</v>
+      </c>
+      <c r="M6">
+        <v>-2824488569.0</v>
+      </c>
+      <c r="N6">
+        <v>135897002050.0</v>
+      </c>
+      <c r="O6">
+        <v>73642230879.0</v>
+      </c>
+      <c r="P6">
+        <v>153654940565.0</v>
+      </c>
+      <c r="Q6">
+        <v>242417932139.0</v>
+      </c>
+      <c r="R6">
+        <v>-176623005581.0</v>
+      </c>
+      <c r="S6">
+        <v>224013062942.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>135</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9">
+        <v>280518866000.0</v>
+      </c>
+      <c r="C9">
+        <v>304227472000.0</v>
+      </c>
+      <c r="D9">
+        <v>462728629646.0</v>
+      </c>
+      <c r="E9">
+        <v>488514408960.0</v>
+      </c>
+      <c r="F9">
+        <v>75272695575.0</v>
+      </c>
+      <c r="G9">
+        <v>82575784693.0</v>
+      </c>
+      <c r="H9">
+        <v>147052398141.0</v>
+      </c>
+      <c r="I9">
+        <v>556035402.0</v>
+      </c>
+      <c r="J9">
+        <v>126934330975.0</v>
+      </c>
+      <c r="K9">
+        <v>109629405081.0</v>
+      </c>
+      <c r="L9">
+        <v>-43605500857.0</v>
+      </c>
+      <c r="M9">
+        <v>61890529794.0</v>
+      </c>
+      <c r="N9">
+        <v>215033249175.0</v>
+      </c>
+      <c r="O9">
+        <v>135837351976.0</v>
+      </c>
+      <c r="P9">
+        <v>246594474069.0</v>
+      </c>
+      <c r="Q9">
+        <v>296880791118.0</v>
+      </c>
+      <c r="R9">
+        <v>-187804124220.0</v>
+      </c>
+      <c r="S9">
+        <v>559775203651.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10">
+        <v>75895900000.0</v>
+      </c>
+      <c r="C10">
+        <v>126978778000.0</v>
+      </c>
+      <c r="D10">
+        <v>277922744389.0</v>
+      </c>
+      <c r="E10">
+        <v>352174528488.0</v>
+      </c>
+      <c r="F10">
+        <v>-76933015238.0</v>
+      </c>
+      <c r="G10">
+        <v>-67718233075.0</v>
+      </c>
+      <c r="H10">
+        <v>31308164703.0</v>
+      </c>
+      <c r="I10">
+        <v>-126466776202.0</v>
+      </c>
+      <c r="J10">
+        <v>21905675755.0</v>
+      </c>
+      <c r="K10">
+        <v>45514137913.0</v>
+      </c>
+      <c r="L10">
+        <v>-73346098878.0</v>
+      </c>
+      <c r="M10">
+        <v>-18918134245.0</v>
+      </c>
+      <c r="N10">
+        <v>121585402332.0</v>
+      </c>
+      <c r="O10">
+        <v>61789063883.0</v>
+      </c>
+      <c r="P10">
+        <v>139855298019.0</v>
+      </c>
+      <c r="Q10">
+        <v>214649422699.0</v>
+      </c>
+      <c r="R10">
+        <v>-209230070555.0</v>
+      </c>
+      <c r="S10">
+        <v>144955007707.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B11">
+        <v>2657611000.0</v>
+      </c>
+      <c r="C11">
+        <v>22300779000.0</v>
+      </c>
+      <c r="D11">
+        <v>64934627919.0</v>
+      </c>
+      <c r="E11">
+        <v>78500614613.0</v>
+      </c>
+      <c r="F11">
+        <v>-13221469970.0</v>
+      </c>
+      <c r="G11">
+        <v>10127095730.0</v>
+      </c>
+      <c r="H11">
+        <v>4500747982.0</v>
+      </c>
+      <c r="I11">
+        <v>-38667918493.0</v>
+      </c>
+      <c r="J11">
+        <v>11620978441.0</v>
+      </c>
+      <c r="K11">
+        <v>13809580895.0</v>
+      </c>
+      <c r="L11">
+        <v>-18133395026.0</v>
+      </c>
+      <c r="M11">
+        <v>-4979839268.0</v>
+      </c>
+      <c r="N11">
+        <v>29699714531.0</v>
+      </c>
+      <c r="O11">
+        <v>15198021164.0</v>
+      </c>
+      <c r="P11">
+        <v>40180348839.0</v>
+      </c>
+      <c r="Q11">
+        <v>60025818648.0</v>
+      </c>
+      <c r="R11">
+        <v>-50241329289.0</v>
+      </c>
+      <c r="S11">
+        <v>61885115726.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>140</v>
+      </c>
+      <c r="B12">
+        <v>101685032000.0</v>
+      </c>
+      <c r="C12">
+        <v>60926434000.0</v>
+      </c>
+      <c r="D12">
+        <v>55442245552.0</v>
+      </c>
+      <c r="E12">
+        <v>38789190913.0</v>
+      </c>
+      <c r="F12">
+        <v>38675417101.0</v>
+      </c>
+      <c r="G12">
+        <v>27901608213.0</v>
+      </c>
+      <c r="H12">
+        <v>24406999492.0</v>
+      </c>
+      <c r="I12">
+        <v>12254968044.0</v>
+      </c>
+      <c r="J12">
+        <v>11794764719.0</v>
+      </c>
+      <c r="K12">
+        <v>10181079172.0</v>
+      </c>
+      <c r="L12">
+        <v>13816545313.0</v>
+      </c>
+      <c r="M12">
+        <v>13543858755.0</v>
+      </c>
+      <c r="N12">
+        <v>11887211546.0</v>
+      </c>
+      <c r="O12">
+        <v>7015787063.0</v>
+      </c>
+      <c r="P12">
+        <v>6928215924.0</v>
+      </c>
+      <c r="Q12">
+        <v>10964498646.0</v>
+      </c>
+      <c r="R12">
+        <v>32607064974.0</v>
+      </c>
+      <c r="S12">
+        <v>79058055235.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>141</v>
+      </c>
+      <c r="B13">
+        <v>94638788900.0</v>
+      </c>
+      <c r="C13">
+        <v>56063113820.0</v>
+      </c>
+      <c r="D13">
+        <v>11617648469.0</v>
+      </c>
+      <c r="E13">
+        <v>45882364400.0</v>
+      </c>
+      <c r="F13">
+        <v>59570197.0</v>
+      </c>
+      <c r="G13">
+        <v>27901608210.0</v>
+      </c>
+      <c r="H13">
+        <v>24406999490.0</v>
+      </c>
+      <c r="I13">
+        <v>12254968040.0</v>
+      </c>
+      <c r="J13">
+        <v>7916852120.0</v>
+      </c>
+      <c r="K13">
+        <v>1681720951.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>142</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>143</v>
+      </c>
+      <c r="B15">
+        <v>73238289000.0</v>
+      </c>
+      <c r="C15">
+        <v>104677999000.0</v>
+      </c>
+      <c r="D15">
+        <v>212988116470.0</v>
+      </c>
+      <c r="E15">
+        <v>273673913875.0</v>
+      </c>
+      <c r="F15">
+        <v>-63711545268.0</v>
+      </c>
+      <c r="G15">
+        <v>-77845328805.0</v>
+      </c>
+      <c r="H15">
+        <v>26807416721.0</v>
+      </c>
+      <c r="I15">
+        <v>-87798857709.0</v>
+      </c>
+      <c r="J15">
+        <v>10284697314.0</v>
+      </c>
+      <c r="K15">
+        <v>31704557018.0</v>
+      </c>
+      <c r="L15">
+        <v>-55212703852.0</v>
+      </c>
+      <c r="M15">
+        <v>-13938294977.0</v>
+      </c>
+      <c r="N15">
+        <v>91885687801.0</v>
+      </c>
+      <c r="O15">
+        <v>46591042719.0</v>
+      </c>
+      <c r="P15">
+        <v>99674949180.0</v>
+      </c>
+      <c r="Q15">
+        <v>171427614845.0</v>
+      </c>
+      <c r="R15">
+        <v>-150055121511.0</v>
+      </c>
+      <c r="S15">
+        <v>83069891981.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>144</v>
+      </c>
+      <c r="B16">
+        <v>73238288800.0</v>
+      </c>
+      <c r="C16">
+        <v>104677999300.0</v>
+      </c>
+      <c r="D16">
+        <v>212988116470.0</v>
+      </c>
+      <c r="E16">
+        <v>273673913880.0</v>
+      </c>
+      <c r="F16">
+        <v>-63711545268.0</v>
+      </c>
+      <c r="G16">
+        <v>-77845328805.0</v>
+      </c>
+      <c r="H16">
+        <v>26807416721.0</v>
+      </c>
+      <c r="I16">
+        <v>-87798857709.0</v>
+      </c>
+      <c r="J16">
+        <v>-5462096177.0</v>
+      </c>
+      <c r="K16">
+        <v>31704557018.0</v>
+      </c>
+      <c r="L16">
+        <v>-55212703850.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16">
+        <v>91885688000.0</v>
+      </c>
+      <c r="O16">
+        <v>46591043000.0</v>
+      </c>
+      <c r="P16">
+        <v>99674949000.0</v>
+      </c>
+      <c r="Q16">
+        <v>171427615000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>145</v>
+      </c>
+      <c r="B17">
+        <v>73238288798.0</v>
+      </c>
+      <c r="C17">
+        <v>8593371417655.0</v>
+      </c>
+      <c r="D17">
+        <v>212988116470.0</v>
+      </c>
+      <c r="E17">
+        <v>273673913875.0</v>
+      </c>
+      <c r="F17">
+        <v>-63711545268.0</v>
+      </c>
+      <c r="G17">
+        <v>-77845328805.0</v>
+      </c>
+      <c r="H17">
+        <v>26807416721.0</v>
+      </c>
+      <c r="I17">
+        <v>-87798857709.0</v>
+      </c>
+      <c r="J17">
+        <v>10284697314.0</v>
+      </c>
+      <c r="K17">
+        <v>31704557018.0</v>
+      </c>
+      <c r="L17">
+        <v>-55212703852.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>146</v>
+      </c>
+      <c r="B18">
+        <v>-66633748698.0</v>
+      </c>
+      <c r="C18">
+        <v>60926434233.0</v>
+      </c>
+      <c r="D18">
+        <v>-43824597083.0</v>
+      </c>
+      <c r="E18">
+        <v>-36721354756.0</v>
+      </c>
+      <c r="F18">
+        <v>-38615846904.0</v>
+      </c>
+      <c r="G18">
+        <v>-27762357473.0</v>
+      </c>
+      <c r="H18">
+        <v>-24128190861.0</v>
+      </c>
+      <c r="I18">
+        <v>-10164805066.0</v>
+      </c>
+      <c r="J18">
+        <v>-10128358317.0</v>
+      </c>
+      <c r="K18">
+        <v>-8557378359.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
+        <v>147</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>148</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21">
+        <v>111299443000.0</v>
+      </c>
+      <c r="C21">
+        <v>143602959000.0</v>
+      </c>
+      <c r="D21">
+        <v>319476385651.0</v>
+      </c>
+      <c r="E21">
+        <v>337235011919.0</v>
+      </c>
+      <c r="F21">
+        <v>-64375208127.0</v>
+      </c>
+      <c r="G21">
+        <v>-44448928461.0</v>
+      </c>
+      <c r="H21">
+        <v>55715164195.0</v>
+      </c>
+      <c r="I21">
+        <v>-106312312932.0</v>
+      </c>
+      <c r="J21">
+        <v>44853458361.0</v>
+      </c>
+      <c r="K21">
+        <v>45514137913.0</v>
+      </c>
+      <c r="L21">
+        <v>-55210662332.0</v>
+      </c>
+      <c r="M21">
+        <v>-5374275490.0</v>
+      </c>
+      <c r="N21">
+        <v>133472613878.0</v>
+      </c>
+      <c r="O21">
+        <v>68804850946.0</v>
+      </c>
+      <c r="P21">
+        <v>146783513943.0</v>
+      </c>
+      <c r="Q21">
+        <v>206123915100.0</v>
+      </c>
+      <c r="R21">
+        <v>-273426210899.0</v>
+      </c>
+      <c r="S21">
+        <v>417202144302.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>150</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>151</v>
+      </c>
+      <c r="B23">
+        <v>2235729719000.0</v>
+      </c>
+      <c r="C23">
+        <v>2450914853000.0</v>
+      </c>
+      <c r="D23">
+        <v>2205507759840.0</v>
+      </c>
+      <c r="E23">
+        <v>2230061173051.0</v>
+      </c>
+      <c r="F23">
+        <v>1703144123282.0</v>
+      </c>
+      <c r="G23">
+        <v>1340044063010.0</v>
+      </c>
+      <c r="H23">
+        <v>1815956590740.0</v>
+      </c>
+      <c r="I23">
+        <v>1676022217912.0</v>
+      </c>
+      <c r="J23">
+        <v>1183675236385.0</v>
+      </c>
+      <c r="K23">
+        <v>709853097615.0</v>
+      </c>
+      <c r="L23">
+        <v>1033086741231.0</v>
+      </c>
+      <c r="M23">
+        <v>1227657862781.0</v>
+      </c>
+      <c r="N23">
+        <v>1257988293886.0</v>
+      </c>
+      <c r="O23">
+        <v>1587476749808.0</v>
+      </c>
+      <c r="P23">
+        <v>1946761240819.0</v>
+      </c>
+      <c r="Q23">
+        <v>1504007832178.0</v>
+      </c>
+      <c r="R23">
+        <v>1914981389027.0</v>
+      </c>
+      <c r="S23">
+        <v>2603327900366.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>152</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
+        <v>153</v>
+      </c>
+      <c r="B25">
+        <v>2655195958.0</v>
+      </c>
+      <c r="C25">
+        <v>-2132606899.0</v>
+      </c>
+      <c r="D25">
+        <v>2502920097.0</v>
+      </c>
+      <c r="E25">
+        <v>3148770422.0</v>
+      </c>
+      <c r="F25">
+        <v>3177638455.0</v>
+      </c>
+      <c r="G25">
+        <v>2916338168.0</v>
+      </c>
+      <c r="H25">
+        <v>2410967840.0</v>
+      </c>
+      <c r="I25">
+        <v>2375640298.0</v>
+      </c>
+      <c r="J25">
+        <v>2350877692.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>155</v>
+      </c>
+      <c r="B27">
+        <v>76393659000.0</v>
+      </c>
+      <c r="C27">
+        <v>67328539000.0</v>
+      </c>
+      <c r="D27">
+        <v>52701014400.0</v>
+      </c>
+      <c r="E27">
+        <v>41966108412.0</v>
+      </c>
+      <c r="F27">
+        <v>34536339510.0</v>
+      </c>
+      <c r="G27">
+        <v>22301309275.0</v>
+      </c>
+      <c r="H27">
+        <v>33906600559.0</v>
+      </c>
+      <c r="I27">
+        <v>29645130547.0</v>
+      </c>
+      <c r="J27">
+        <v>22929669799.0</v>
+      </c>
+      <c r="K27">
+        <v>21784556119.0</v>
+      </c>
+      <c r="L27">
+        <v>31486671090.0</v>
+      </c>
+      <c r="M27">
+        <v>24576600427.0</v>
+      </c>
+      <c r="N27">
+        <v>30031387572.0</v>
+      </c>
+      <c r="O27">
+        <v>47543697418.0</v>
+      </c>
+      <c r="P27">
+        <v>82730175435.0</v>
+      </c>
+      <c r="Q27">
+        <v>58973826887.0</v>
+      </c>
+      <c r="R27">
+        <v>62824380817.0</v>
+      </c>
+      <c r="S27">
+        <v>120072068944.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>156</v>
+      </c>
+      <c r="B28">
+        <v>44325700000.0</v>
+      </c>
+      <c r="C28">
+        <v>45369128000.0</v>
+      </c>
+      <c r="D28">
+        <v>32675958039.0</v>
+      </c>
+      <c r="E28">
+        <v>30013052904.0</v>
+      </c>
+      <c r="F28">
+        <v>21892845780.0</v>
+      </c>
+      <c r="G28">
+        <v>20679355136.0</v>
+      </c>
+      <c r="H28">
+        <v>26078600297.0</v>
+      </c>
+      <c r="I28">
+        <v>23294292336.0</v>
+      </c>
+      <c r="J28">
+        <v>17896795822.0</v>
+      </c>
+      <c r="K28">
+        <v>41959591044.0</v>
+      </c>
+      <c r="L28">
+        <v>15929899897.0</v>
+      </c>
+      <c r="M28">
+        <v>13791947208.0</v>
+      </c>
+      <c r="N28">
+        <v>32872762479.0</v>
+      </c>
+      <c r="O28">
+        <v>27842400058.0</v>
+      </c>
+      <c r="P28">
+        <v>30368799319.0</v>
+      </c>
+      <c r="Q28">
+        <v>31783049131.0</v>
+      </c>
+      <c r="R28">
+        <v>22797705862.0</v>
+      </c>
+      <c r="S28">
+        <v>22500990405.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>157</v>
+      </c>
+      <c r="B29">
+        <v>2657611180.0</v>
+      </c>
+      <c r="C29">
+        <v>22300779200.0</v>
+      </c>
+      <c r="D29">
+        <v>64934627919.0</v>
+      </c>
+      <c r="E29">
+        <v>78500614610.0</v>
+      </c>
+      <c r="F29">
+        <v>-13221469970.0</v>
+      </c>
+      <c r="G29">
+        <v>10127095730.0</v>
+      </c>
+      <c r="H29">
+        <v>4500747980.0</v>
+      </c>
+      <c r="I29">
+        <v>-38667918490.0</v>
+      </c>
+      <c r="J29">
+        <v>13193970790.0</v>
+      </c>
+      <c r="K29">
+        <v>13809580900.0</v>
+      </c>
+      <c r="L29">
+        <v>-18133395030.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>158</v>
+      </c>
+      <c r="B30">
+        <v>173680958000.0</v>
+      </c>
+      <c r="C30">
+        <v>160624514000.0</v>
+      </c>
+      <c r="D30">
+        <v>142835099620.0</v>
+      </c>
+      <c r="E30">
+        <v>124070930573.0</v>
+      </c>
+      <c r="F30">
+        <v>106165634715.0</v>
+      </c>
+      <c r="G30">
+        <v>90844908207.0</v>
+      </c>
+      <c r="H30">
+        <v>110242071906.0</v>
+      </c>
+      <c r="I30">
+        <v>120290269148.0</v>
+      </c>
+      <c r="J30">
+        <v>82080872614.0</v>
+      </c>
+      <c r="K30">
+        <v>62199974516.0</v>
+      </c>
+      <c r="L30">
+        <v>75688613834.0</v>
+      </c>
+      <c r="M30">
+        <v>73936610733.0</v>
+      </c>
+      <c r="N30">
+        <v>62904150051.0</v>
+      </c>
+      <c r="O30">
+        <v>75386097476.0</v>
+      </c>
+      <c r="P30">
+        <v>99810960126.0</v>
+      </c>
+      <c r="Q30">
+        <v>90756876018.0</v>
+      </c>
+      <c r="R30">
+        <v>85622086679.0</v>
+      </c>
+      <c r="S30">
+        <v>142573059349.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
+      <c r="A31" t="s">
+        <v>159</v>
+      </c>
+      <c r="B31">
+        <v>-30942008000.0</v>
+      </c>
+      <c r="C31">
+        <v>-16624180000.0</v>
+      </c>
+      <c r="D31">
+        <v>-41553641262.0</v>
+      </c>
+      <c r="E31">
+        <v>-10254015359.0</v>
+      </c>
+      <c r="F31">
+        <v>-12557807111.0</v>
+      </c>
+      <c r="G31">
+        <v>-23269304614.0</v>
+      </c>
+      <c r="H31">
+        <v>-24406999492.0</v>
+      </c>
+      <c r="I31">
+        <v>-8387300721.0</v>
+      </c>
+      <c r="J31">
+        <v>-24549371555.0</v>
+      </c>
+      <c r="K31">
+        <v>-1915292652.0</v>
+      </c>
+      <c r="L31">
+        <v>-7338899381.0</v>
+      </c>
+      <c r="M31">
+        <v>-4358503361.0</v>
+      </c>
+      <c r="N31">
+        <v>-11887211546.0</v>
+      </c>
+      <c r="O31">
+        <v>1337809383.0</v>
+      </c>
+      <c r="P31">
+        <v>-6928215924.0</v>
+      </c>
+      <c r="Q31">
+        <v>-27768509440.0</v>
+      </c>
+      <c r="R31">
+        <v>64196140344.0</v>
+      </c>
+      <c r="S31">
+        <v>-272247136595.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
+      <c r="A32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B32">
+        <v>2342567627000.0</v>
+      </c>
+      <c r="C32">
+        <v>2594517812000.0</v>
+      </c>
+      <c r="D32">
+        <v>2524984145491.0</v>
+      </c>
+      <c r="E32">
+        <v>2594504651438.0</v>
+      </c>
+      <c r="F32">
+        <v>1672251184142.0</v>
+      </c>
+      <c r="G32">
+        <v>1331774939496.0</v>
+      </c>
+      <c r="H32">
+        <v>1852766916975.0</v>
+      </c>
+      <c r="I32">
+        <v>1556287984166.0</v>
+      </c>
+      <c r="J32">
+        <v>1228528694746.0</v>
+      </c>
+      <c r="K32">
+        <v>757282528180.0</v>
+      </c>
+      <c r="L32">
+        <v>913792626540.0</v>
+      </c>
+      <c r="M32">
+        <v>1215611781842.0</v>
+      </c>
+      <c r="N32">
+        <v>1410117393010.0</v>
+      </c>
+      <c r="O32">
+        <v>1647928004308.0</v>
+      </c>
+      <c r="P32">
+        <v>2093544754762.0</v>
+      </c>
+      <c r="Q32">
+        <v>1710131747278.0</v>
+      </c>
+      <c r="R32">
+        <v>1641555178128.0</v>
+      </c>
+      <c r="S32">
+        <v>3020530044668.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BR32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:70">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>84</v>
+      </c>
+      <c r="I1" t="s">
+        <v>85</v>
+      </c>
+      <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>87</v>
+      </c>
+      <c r="M1" t="s">
+        <v>88</v>
+      </c>
+      <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>91</v>
+      </c>
+      <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>93</v>
+      </c>
+      <c r="U1" t="s">
+        <v>94</v>
+      </c>
+      <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="2" spans="1:70">
+      <c r="A2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B2">
+        <v>423035264000.0</v>
+      </c>
+      <c r="C2">
+        <v>481980721000.0</v>
+      </c>
+      <c r="D2">
+        <v>448014997000.0</v>
+      </c>
+      <c r="E2">
+        <v>568537327000.0</v>
+      </c>
+      <c r="F2">
+        <v>561816806000.0</v>
+      </c>
+      <c r="G2">
+        <v>474297873000.0</v>
+      </c>
+      <c r="H2">
+        <v>599341764000.0</v>
+      </c>
+      <c r="I2">
+        <v>607724179065.0</v>
+      </c>
+      <c r="J2">
+        <v>609385336709.0</v>
+      </c>
+      <c r="K2">
+        <v>506481066807.0</v>
+      </c>
+      <c r="L2">
+        <v>617242626297.0</v>
+      </c>
+      <c r="M2">
+        <v>503272835380.0</v>
+      </c>
+      <c r="N2">
+        <v>435258987361.0</v>
+      </c>
+      <c r="O2">
+        <v>502974061072.0</v>
+      </c>
+      <c r="P2">
+        <v>586665464242.0</v>
+      </c>
+      <c r="Q2">
+        <v>580103958531.0</v>
+      </c>
+      <c r="R2">
+        <v>436246758633.0</v>
+      </c>
+      <c r="S2">
+        <v>561723246598.0</v>
+      </c>
+      <c r="T2">
+        <v>318676958819.0</v>
+      </c>
+      <c r="U2">
+        <v>322125756958.0</v>
+      </c>
+      <c r="V2">
+        <v>394452526192.0</v>
+      </c>
+      <c r="W2">
+        <v>306179605397.0</v>
+      </c>
+      <c r="X2">
+        <v>311671731128.0</v>
+      </c>
+      <c r="Y2">
+        <v>253828316214.0</v>
+      </c>
+      <c r="Z2">
+        <v>377519502064.0</v>
+      </c>
+      <c r="AA2">
+        <v>468081365368.0</v>
+      </c>
+      <c r="AB2">
+        <v>427153903291.0</v>
+      </c>
+      <c r="AC2">
+        <v>346304992714.0</v>
+      </c>
+      <c r="AD2">
+        <v>464174257461.0</v>
+      </c>
+      <c r="AE2">
+        <v>583590085983.0</v>
+      </c>
+      <c r="AF2">
+        <v>386947676807.0</v>
+      </c>
+      <c r="AG2">
+        <v>258656799550.0</v>
+      </c>
+      <c r="AH2">
+        <v>326537386424.0</v>
+      </c>
+      <c r="AI2">
+        <v>265496903789.0</v>
+      </c>
+      <c r="AJ2">
+        <v>299510852237.0</v>
+      </c>
+      <c r="AK2">
+        <v>277444488608.0</v>
+      </c>
+      <c r="AL2">
+        <v>259142119137.0</v>
+      </c>
+      <c r="AM2">
+        <v>200458396861.0</v>
+      </c>
+      <c r="AN2">
+        <v>106599678732.0</v>
+      </c>
+      <c r="AO2">
+        <v>166094088027.0</v>
+      </c>
+      <c r="AP2">
+        <v>174500959479.0</v>
+      </c>
+      <c r="AQ2">
+        <v>285276648368.0</v>
+      </c>
+      <c r="AR2">
+        <v>156257426651.0</v>
+      </c>
+      <c r="AS2">
+        <v>312429746476.0</v>
+      </c>
+      <c r="AT2">
+        <v>203434305902.0</v>
+      </c>
+      <c r="AU2">
+        <v>273193819830.0</v>
+      </c>
+      <c r="AV2">
+        <v>269758590064.0</v>
+      </c>
+      <c r="AW2">
+        <v>319349950668.0</v>
+      </c>
+      <c r="AX2">
+        <v>291418891486.0</v>
+      </c>
+      <c r="AY2">
+        <v>288834317911.0</v>
+      </c>
+      <c r="AZ2">
+        <v>353008858394.0</v>
+      </c>
+      <c r="BA2">
+        <v>326989627575.0</v>
+      </c>
+      <c r="BB2">
+        <v>226251339955.0</v>
+      </c>
+      <c r="BC2">
+        <v>402657484917.0</v>
+      </c>
+      <c r="BD2">
+        <v>274850625900.0</v>
+      </c>
+      <c r="BE2">
+        <v>494644242923.0</v>
+      </c>
+      <c r="BF2">
+        <v>339938298592.0</v>
+      </c>
+      <c r="BG2">
+        <v>487170530300.0</v>
+      </c>
+      <c r="BH2">
+        <v>385541211300.0</v>
+      </c>
+      <c r="BI2">
+        <v>510952433300.0</v>
+      </c>
+      <c r="BJ2">
+        <v>452949581200.0</v>
+      </c>
+      <c r="BK2">
+        <v>361819016200.0</v>
+      </c>
+      <c r="BL2">
+        <v>325589458400.0</v>
+      </c>
+      <c r="BM2">
+        <v>385629395200.0</v>
+      </c>
+      <c r="BN2">
+        <v>310769399900.0</v>
+      </c>
+      <c r="BO2">
+        <v>370429988400.0</v>
+      </c>
+      <c r="BP2">
+        <v>334667058400.0</v>
+      </c>
+      <c r="BQ2">
+        <v>544120340100.0</v>
+      </c>
+      <c r="BR2">
+        <v>550467211300.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:70">
+      <c r="A3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3">
+        <v>2927222000.0</v>
+      </c>
+      <c r="C3">
+        <v>3007141000.0</v>
+      </c>
+      <c r="D3">
+        <v>994775000.0</v>
+      </c>
+      <c r="E3">
+        <v>678369000.0</v>
+      </c>
+      <c r="F3">
+        <v>691697000.0</v>
+      </c>
+      <c r="G3">
+        <v>3139759000.0</v>
+      </c>
+      <c r="H3">
+        <v>3088537000.0</v>
+      </c>
+      <c r="I3">
+        <v>2899877115.0</v>
+      </c>
+      <c r="J3">
+        <v>3197435805.0</v>
+      </c>
+      <c r="K3">
+        <v>2624553389.0</v>
+      </c>
+      <c r="L3">
+        <v>3191090122.0</v>
+      </c>
+      <c r="M3">
+        <v>3224319648.0</v>
+      </c>
+      <c r="N3">
+        <v>3227993376.0</v>
+      </c>
+      <c r="O3">
+        <v>3429085067.0</v>
+      </c>
+      <c r="P3">
+        <v>3300646404.0</v>
+      </c>
+      <c r="Q3">
+        <v>3291076283.0</v>
+      </c>
+      <c r="R3">
+        <v>3267713148.0</v>
+      </c>
+      <c r="S3">
+        <v>3264188838.0</v>
+      </c>
+      <c r="T3">
+        <v>3351681329.0</v>
+      </c>
+      <c r="U3">
+        <v>3295138846.0</v>
+      </c>
+      <c r="V3">
+        <v>3472978319.0</v>
+      </c>
+      <c r="W3">
+        <v>1104708202.0</v>
+      </c>
+      <c r="X3">
+        <v>656541985.0</v>
+      </c>
+      <c r="Y3">
+        <v>607061121.0</v>
+      </c>
+      <c r="Z3">
+        <v>548026860.0</v>
+      </c>
+      <c r="AA3">
+        <v>603920290.0</v>
+      </c>
+      <c r="AB3">
+        <v>589477765.0</v>
+      </c>
+      <c r="AC3">
+        <v>608891025.0</v>
+      </c>
+      <c r="AD3">
+        <v>608678760.0</v>
+      </c>
+      <c r="AE3">
+        <v>945631385.0</v>
+      </c>
+      <c r="AF3">
+        <v>306842042.0</v>
+      </c>
+      <c r="AG3">
+        <v>565078331.0</v>
+      </c>
+      <c r="AH3">
+        <v>558088540.0</v>
+      </c>
+      <c r="AI3">
+        <v>-3654040343.0</v>
+      </c>
+      <c r="AJ3">
+        <v>-7935256691.0</v>
+      </c>
+      <c r="AK3">
+        <v>-1295982195.0</v>
+      </c>
+      <c r="AL3">
+        <v>964111056.0</v>
+      </c>
+      <c r="AM3">
+        <v>4192501150.0</v>
+      </c>
+      <c r="AN3">
+        <v>577617454.0</v>
+      </c>
+      <c r="AO3">
+        <v>583061929.0</v>
+      </c>
+      <c r="AP3">
+        <v>577702179.0</v>
+      </c>
+      <c r="AQ3">
+        <v>576493510.0</v>
+      </c>
+      <c r="AR3">
+        <v>576018064.0</v>
+      </c>
+      <c r="AS3">
+        <v>608465765.0</v>
+      </c>
+      <c r="AT3">
+        <v>615239143.0</v>
+      </c>
+      <c r="AU3">
+        <v>624868058.0</v>
+      </c>
+      <c r="AV3">
+        <v>541332032.0</v>
+      </c>
+      <c r="AW3">
+        <v>511111135.0</v>
+      </c>
+      <c r="AX3">
+        <v>508951510.0</v>
+      </c>
+      <c r="AY3">
+        <v>3488908858.0</v>
+      </c>
+      <c r="AZ3">
+        <v>3547812763.0</v>
+      </c>
+      <c r="BA3">
+        <v>3612182833.0</v>
+      </c>
+      <c r="BB3">
+        <v>3662695259.0</v>
+      </c>
+      <c r="BC3">
+        <v>3670698758.0</v>
+      </c>
+      <c r="BD3">
+        <v>2962696546.0</v>
+      </c>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+    </row>
+    <row r="4" spans="1:70">
+      <c r="A4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+    </row>
+    <row r="5" spans="1:70">
+      <c r="A5" t="s">
+        <v>133</v>
+      </c>
+      <c r="B5">
+        <v>14301536000.0</v>
+      </c>
+      <c r="C5">
+        <v>19197669000.0</v>
+      </c>
+      <c r="D5">
+        <v>48206079000.0</v>
+      </c>
+      <c r="E5">
+        <v>28076331000.0</v>
+      </c>
+      <c r="F5">
+        <v>61556791000.0</v>
+      </c>
+      <c r="G5">
+        <v>60893280000.0</v>
+      </c>
+      <c r="H5">
+        <v>6170052000.0</v>
+      </c>
+      <c r="I5">
+        <v>27971769591.0</v>
+      </c>
+      <c r="J5">
+        <v>92870111662.0</v>
+      </c>
+      <c r="K5">
+        <v>56037607250.0</v>
+      </c>
+      <c r="L5">
+        <v>66387802979.0</v>
+      </c>
+      <c r="M5">
+        <v>123876532289.0</v>
+      </c>
+      <c r="N5">
+        <v>87063047415.0</v>
+      </c>
+      <c r="O5">
+        <v>92419149297.0</v>
+      </c>
+      <c r="P5">
+        <v>115230730835.0</v>
+      </c>
+      <c r="Q5">
+        <v>133686352018.0</v>
+      </c>
+      <c r="R5">
+        <v>49627487260.0</v>
+      </c>
+      <c r="S5">
+        <v>-67829734569.0</v>
+      </c>
+      <c r="T5">
+        <v>-28266229381.0</v>
+      </c>
+      <c r="U5">
+        <v>17975563329.0</v>
+      </c>
+      <c r="V5">
+        <v>12254115408.0</v>
+      </c>
+      <c r="W5">
+        <v>36457153579.0</v>
+      </c>
+      <c r="X5">
+        <v>-28174012648.0</v>
+      </c>
+      <c r="Y5">
+        <v>84117061435.0</v>
+      </c>
+      <c r="Z5">
+        <v>-132924036011.0</v>
+      </c>
+      <c r="AA5">
+        <v>26202608550.0</v>
+      </c>
+      <c r="AB5">
+        <v>9139871061.0</v>
+      </c>
+      <c r="AC5">
+        <v>5639453359.0</v>
+      </c>
+      <c r="AD5">
+        <v>15244313073.0</v>
+      </c>
+      <c r="AE5">
+        <v>-44957580178.0</v>
+      </c>
+      <c r="AF5">
+        <v>-37269533481.0</v>
+      </c>
+      <c r="AG5">
+        <v>-24821853786.0</v>
+      </c>
+      <c r="AH5">
+        <v>4668269241.0</v>
+      </c>
+      <c r="AI5">
+        <v>16982528597.0</v>
+      </c>
+      <c r="AJ5">
+        <v>4637937984.0</v>
+      </c>
+      <c r="AK5">
+        <v>-5055149757.0</v>
+      </c>
+      <c r="AL5">
+        <v>29056291823.0</v>
+      </c>
+      <c r="AM5">
+        <v>3539867896.0</v>
+      </c>
+      <c r="AN5">
+        <v>-3111589683.0</v>
+      </c>
+      <c r="AO5">
+        <v>40240592759.0</v>
+      </c>
+      <c r="AP5">
+        <v>9298265205.0</v>
+      </c>
+      <c r="AQ5">
+        <v>26511106067.0</v>
+      </c>
+      <c r="AR5">
+        <v>-13727099483.0</v>
+      </c>
+      <c r="AS5">
+        <v>-49381515696.0</v>
+      </c>
+      <c r="AT5">
+        <v>-23329511410.0</v>
+      </c>
+      <c r="AU5">
+        <v>-25517905672.0</v>
+      </c>
+      <c r="AV5">
+        <v>-15833508969.0</v>
+      </c>
+      <c r="AW5">
+        <v>1246361952.0</v>
+      </c>
+      <c r="AX5">
+        <v>34538148148.0</v>
+      </c>
+      <c r="AY5">
+        <v>51066621783.0</v>
+      </c>
+      <c r="AZ5">
+        <v>2566616285.0</v>
+      </c>
+      <c r="BA5">
+        <v>51794543667.0</v>
+      </c>
+      <c r="BB5">
+        <v>18554404791.0</v>
+      </c>
+      <c r="BC5">
+        <v>8776498893.0</v>
+      </c>
+      <c r="BD5">
+        <v>15315345433.0</v>
+      </c>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+    </row>
+    <row r="6" spans="1:70">
+      <c r="A6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B6">
+        <v>17228758000.0</v>
+      </c>
+      <c r="C6">
+        <v>22204810000.0</v>
+      </c>
+      <c r="D6">
+        <v>49200854000.0</v>
+      </c>
+      <c r="E6">
+        <v>28754700000.0</v>
+      </c>
+      <c r="F6">
+        <v>62248488000.0</v>
+      </c>
+      <c r="G6">
+        <v>64033039000.0</v>
+      </c>
+      <c r="H6">
+        <v>9258589000.0</v>
+      </c>
+      <c r="I6">
+        <v>30871646706.0</v>
+      </c>
+      <c r="J6">
+        <v>96067547467.0</v>
+      </c>
+      <c r="K6">
+        <v>58662160639.0</v>
+      </c>
+      <c r="L6">
+        <v>69578893101.0</v>
+      </c>
+      <c r="M6">
+        <v>127100851937.0</v>
+      </c>
+      <c r="N6">
+        <v>90291040791.0</v>
+      </c>
+      <c r="O6">
+        <v>95848234364.0</v>
+      </c>
+      <c r="P6">
+        <v>118531377239.0</v>
+      </c>
+      <c r="Q6">
+        <v>136977428301.0</v>
+      </c>
+      <c r="R6">
+        <v>52895200408.0</v>
+      </c>
+      <c r="S6">
+        <v>-64565545731.0</v>
+      </c>
+      <c r="T6">
+        <v>-24914548052.0</v>
+      </c>
+      <c r="U6">
+        <v>21270702175.0</v>
+      </c>
+      <c r="V6">
+        <v>15727093727.0</v>
+      </c>
+      <c r="W6">
+        <v>37561861781.0</v>
+      </c>
+      <c r="X6">
+        <v>-27517470663.0</v>
+      </c>
+      <c r="Y6">
+        <v>84724122556.0</v>
+      </c>
+      <c r="Z6">
+        <v>-132376009151.0</v>
+      </c>
+      <c r="AA6">
+        <v>26806528840.0</v>
+      </c>
+      <c r="AB6">
+        <v>9729348826.0</v>
+      </c>
+      <c r="AC6">
+        <v>6248344384.0</v>
+      </c>
+      <c r="AD6">
+        <v>15852991833.0</v>
+      </c>
+      <c r="AE6">
+        <v>-44011948793.0</v>
+      </c>
+      <c r="AF6">
+        <v>-36962691439.0</v>
+      </c>
+      <c r="AG6">
+        <v>-24256775455.0</v>
+      </c>
+      <c r="AH6">
+        <v>5226357781.0</v>
+      </c>
+      <c r="AI6">
+        <v>13328488254.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-3297318707.0</v>
+      </c>
+      <c r="AK6">
+        <v>-6351131952.0</v>
+      </c>
+      <c r="AL6">
+        <v>30020402879.0</v>
+      </c>
+      <c r="AM6">
+        <v>7732369046.0</v>
+      </c>
+      <c r="AN6">
+        <v>-2533972229.0</v>
+      </c>
+      <c r="AO6">
+        <v>40823654688.0</v>
+      </c>
+      <c r="AP6">
+        <v>9875967384.0</v>
+      </c>
+      <c r="AQ6">
+        <v>27087599577.0</v>
+      </c>
+      <c r="AR6">
+        <v>-13151081419.0</v>
+      </c>
+      <c r="AS6">
+        <v>-48773049931.0</v>
+      </c>
+      <c r="AT6">
+        <v>-22714272267.0</v>
+      </c>
+      <c r="AU6">
+        <v>-24893037614.0</v>
+      </c>
+      <c r="AV6">
+        <v>-15292176937.0</v>
+      </c>
+      <c r="AW6">
+        <v>1757473087.0</v>
+      </c>
+      <c r="AX6">
+        <v>35047099658.0</v>
+      </c>
+      <c r="AY6">
+        <v>54555530641.0</v>
+      </c>
+      <c r="AZ6">
+        <v>6114429048.0</v>
+      </c>
+      <c r="BA6">
+        <v>55406726500.0</v>
+      </c>
+      <c r="BB6">
+        <v>22217100050.0</v>
+      </c>
+      <c r="BC6">
+        <v>12447197651.0</v>
+      </c>
+      <c r="BD6">
+        <v>18278041979.0</v>
+      </c>
+      <c r="BE6">
+        <v>28402059448.0</v>
+      </c>
+      <c r="BF6">
+        <v>9677551868.0</v>
+      </c>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+    </row>
+    <row r="7" spans="1:70">
+      <c r="A7" t="s">
+        <v>135</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+    </row>
+    <row r="8" spans="1:70">
+      <c r="A8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+    </row>
+    <row r="9" spans="1:70">
+      <c r="A9" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9">
+        <v>46390945000.0</v>
+      </c>
+      <c r="C9">
+        <v>70803701000.0</v>
+      </c>
+      <c r="D9">
+        <v>55099190000.0</v>
+      </c>
+      <c r="E9">
+        <v>76695293000.0</v>
+      </c>
+      <c r="F9">
+        <v>77920682000.0</v>
+      </c>
+      <c r="G9">
+        <v>55075894000.0</v>
+      </c>
+      <c r="H9">
+        <v>66123902000.0</v>
+      </c>
+      <c r="I9">
+        <v>67332947806.0</v>
+      </c>
+      <c r="J9">
+        <v>115235914458.0</v>
+      </c>
+      <c r="K9">
+        <v>103502359363.0</v>
+      </c>
+      <c r="L9">
+        <v>101630112777.0</v>
+      </c>
+      <c r="M9">
+        <v>140108065306.0</v>
+      </c>
+      <c r="N9">
+        <v>117488092200.0</v>
+      </c>
+      <c r="O9">
+        <v>133017516500.0</v>
+      </c>
+      <c r="P9">
+        <v>143450996471.0</v>
+      </c>
+      <c r="Q9">
+        <v>160469002584.0</v>
+      </c>
+      <c r="R9">
+        <v>51576893405.0</v>
+      </c>
+      <c r="S9">
+        <v>-9469567088.0</v>
+      </c>
+      <c r="T9">
+        <v>-7940218201.0</v>
+      </c>
+      <c r="U9">
+        <v>54825991569.0</v>
+      </c>
+      <c r="V9">
+        <v>37856489295.0</v>
+      </c>
+      <c r="W9">
+        <v>28364279761.0</v>
+      </c>
+      <c r="X9">
+        <v>24088941199.0</v>
+      </c>
+      <c r="Y9">
+        <v>8228319439.0</v>
+      </c>
+      <c r="Z9">
+        <v>21894244294.0</v>
+      </c>
+      <c r="AA9">
+        <v>35085653891.0</v>
+      </c>
+      <c r="AB9">
+        <v>43401983296.0</v>
+      </c>
+      <c r="AC9">
+        <v>38632983370.0</v>
+      </c>
+      <c r="AD9">
+        <v>29931777584.0</v>
+      </c>
+      <c r="AE9">
+        <v>-14930068985.0</v>
+      </c>
+      <c r="AF9">
+        <v>-3558161459.0</v>
+      </c>
+      <c r="AG9">
+        <v>-3657283637.0</v>
+      </c>
+      <c r="AH9">
+        <v>22701549483.0</v>
+      </c>
+      <c r="AI9">
+        <v>34705806294.0</v>
+      </c>
+      <c r="AJ9">
+        <v>23758294544.0</v>
+      </c>
+      <c r="AK9">
+        <v>23330441160.0</v>
+      </c>
+      <c r="AL9">
+        <v>45139788977.0</v>
+      </c>
+      <c r="AM9">
+        <v>26887485728.0</v>
+      </c>
+      <c r="AN9">
+        <v>8824162046.0</v>
+      </c>
+      <c r="AO9">
+        <v>56968568860.0</v>
+      </c>
+      <c r="AP9">
+        <v>16949188447.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-28711389546.0</v>
+      </c>
+      <c r="AR9">
+        <v>12830181560.0</v>
+      </c>
+      <c r="AS9">
+        <v>-24477121217.0</v>
+      </c>
+      <c r="AT9">
+        <v>-3247171654.0</v>
+      </c>
+      <c r="AU9">
+        <v>708747083.0</v>
+      </c>
+      <c r="AV9">
+        <v>3953165543.0</v>
+      </c>
+      <c r="AW9">
+        <v>15037907076.0</v>
+      </c>
+      <c r="AX9">
+        <v>42190710092.0</v>
+      </c>
+      <c r="AY9">
+        <v>58799067229.0</v>
+      </c>
+      <c r="AZ9">
+        <v>56972888813.0</v>
+      </c>
+      <c r="BA9">
+        <v>66661557459.0</v>
+      </c>
+      <c r="BB9">
+        <v>32599735674.0</v>
+      </c>
+      <c r="BC9">
+        <v>23605320815.0</v>
+      </c>
+      <c r="BD9">
+        <v>30582462207.0</v>
+      </c>
+      <c r="BE9">
+        <v>56716964687.0</v>
+      </c>
+      <c r="BF9">
+        <v>24932604267.0</v>
+      </c>
+      <c r="BG9">
+        <v>34622344000.0</v>
+      </c>
+      <c r="BH9">
+        <v>32383583000.0</v>
+      </c>
+      <c r="BI9">
+        <v>91983156000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>99323289000.0</v>
+      </c>
+      <c r="BK9">
+        <v>53611477000.0</v>
+      </c>
+      <c r="BL9">
+        <v>75662986000.0</v>
+      </c>
+      <c r="BM9">
+        <v>136906320000.0</v>
+      </c>
+      <c r="BN9">
+        <v>60143695000.0</v>
+      </c>
+      <c r="BO9">
+        <v>86192233000.0</v>
+      </c>
+      <c r="BP9">
+        <v>19706010000.0</v>
+      </c>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+    </row>
+    <row r="10" spans="1:70">
+      <c r="A10" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10">
+        <v>15003899000.0</v>
+      </c>
+      <c r="C10">
+        <v>6263474000.0</v>
+      </c>
+      <c r="D10">
+        <v>18819822000.0</v>
+      </c>
+      <c r="E10">
+        <v>7927582000.0</v>
+      </c>
+      <c r="F10">
+        <v>42885022000.0</v>
+      </c>
+      <c r="G10">
+        <v>37358381000.0</v>
+      </c>
+      <c r="H10">
+        <v>-8587734000.0</v>
+      </c>
+      <c r="I10">
+        <v>13247968648.0</v>
+      </c>
+      <c r="J10">
+        <v>84960162030.0</v>
+      </c>
+      <c r="K10">
+        <v>39340760654.0</v>
+      </c>
+      <c r="L10">
+        <v>57554710856.0</v>
+      </c>
+      <c r="M10">
+        <v>113564793105.0</v>
+      </c>
+      <c r="N10">
+        <v>67462479774.0</v>
+      </c>
+      <c r="O10">
+        <v>75332468121.0</v>
+      </c>
+      <c r="P10">
+        <v>106527337906.0</v>
+      </c>
+      <c r="Q10">
+        <v>125177446733.0</v>
+      </c>
+      <c r="R10">
+        <v>45137275728.0</v>
+      </c>
+      <c r="S10">
+        <v>-53074287266.0</v>
+      </c>
+      <c r="T10">
+        <v>-32991850601.0</v>
+      </c>
+      <c r="U10">
+        <v>485622326.0</v>
+      </c>
+      <c r="V10">
+        <v>8647500303.0</v>
+      </c>
+      <c r="W10">
+        <v>29817362692.0</v>
+      </c>
+      <c r="X10">
+        <v>-36152555016.0</v>
+      </c>
+      <c r="Y10">
+        <v>80217571153.0</v>
+      </c>
+      <c r="Z10">
+        <v>-141600611904.0</v>
+      </c>
+      <c r="AA10">
+        <v>11497522436.0</v>
+      </c>
+      <c r="AB10">
+        <v>6867089956.0</v>
+      </c>
+      <c r="AC10">
+        <v>3763847168.0</v>
+      </c>
+      <c r="AD10">
+        <v>9179705143.0</v>
+      </c>
+      <c r="AE10">
+        <v>-50303366823.0</v>
+      </c>
+      <c r="AF10">
+        <v>-45330257886.0</v>
+      </c>
+      <c r="AG10">
+        <v>-27404678804.0</v>
+      </c>
+      <c r="AH10">
+        <v>-3428472689.0</v>
+      </c>
+      <c r="AI10">
+        <v>9899480699.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-7209494240.0</v>
+      </c>
+      <c r="AK10">
+        <v>-9828210170.0</v>
+      </c>
+      <c r="AL10">
+        <v>29043899466.0</v>
+      </c>
+      <c r="AM10">
+        <v>2958192676.0</v>
+      </c>
+      <c r="AN10">
+        <v>-1521230022.0</v>
+      </c>
+      <c r="AO10">
+        <v>36127408026.0</v>
+      </c>
+      <c r="AP10">
+        <v>7949767233.0</v>
+      </c>
+      <c r="AQ10">
+        <v>21435859928.0</v>
+      </c>
+      <c r="AR10">
+        <v>-14743831123.0</v>
+      </c>
+      <c r="AS10">
+        <v>-54681051601.0</v>
+      </c>
+      <c r="AT10">
+        <v>-25357076082.0</v>
+      </c>
+      <c r="AU10">
+        <v>-32069424788.0</v>
+      </c>
+      <c r="AV10">
+        <v>-18056834258.0</v>
+      </c>
+      <c r="AW10">
+        <v>-1223218852.0</v>
+      </c>
+      <c r="AX10">
+        <v>32431343653.0</v>
+      </c>
+      <c r="AY10">
+        <v>50300981945.0</v>
+      </c>
+      <c r="AZ10">
+        <v>2454715918.0</v>
+      </c>
+      <c r="BA10">
+        <v>48764117960.0</v>
+      </c>
+      <c r="BB10">
+        <v>20065586509.0</v>
+      </c>
+      <c r="BC10">
+        <v>10195649373.0</v>
+      </c>
+      <c r="BD10">
+        <v>16515925511.0</v>
+      </c>
+      <c r="BE10">
+        <v>27097671763.0</v>
+      </c>
+      <c r="BF10">
+        <v>7979817236.0</v>
+      </c>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10">
+        <v>59004270700.0</v>
+      </c>
+      <c r="BJ10">
+        <v>84216642700.0</v>
+      </c>
+      <c r="BK10">
+        <v>25414067300.0</v>
+      </c>
+      <c r="BL10">
+        <v>44610787900.0</v>
+      </c>
+      <c r="BM10">
+        <v>105321803400.0</v>
+      </c>
+      <c r="BN10">
+        <v>56106774900.0</v>
+      </c>
+      <c r="BO10">
+        <v>61805780800.0</v>
+      </c>
+      <c r="BP10">
+        <v>18731824500.0</v>
+      </c>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+    </row>
+    <row r="11" spans="1:70">
+      <c r="A11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B11">
+        <v>1701147000.0</v>
+      </c>
+      <c r="C11">
+        <v>-2011993000.0</v>
+      </c>
+      <c r="D11">
+        <v>-3180549000.0</v>
+      </c>
+      <c r="E11">
+        <v>3995849000.0</v>
+      </c>
+      <c r="F11">
+        <v>3854305000.0</v>
+      </c>
+      <c r="G11">
+        <v>278993000.0</v>
+      </c>
+      <c r="H11">
+        <v>9027939000.0</v>
+      </c>
+      <c r="I11">
+        <v>-45754926.0</v>
+      </c>
+      <c r="J11">
+        <v>13039602262.0</v>
+      </c>
+      <c r="K11">
+        <v>9978768229.0</v>
+      </c>
+      <c r="L11">
+        <v>12220481021.0</v>
+      </c>
+      <c r="M11">
+        <v>24151312719.0</v>
+      </c>
+      <c r="N11">
+        <v>18584065950.0</v>
+      </c>
+      <c r="O11">
+        <v>18697835396.0</v>
+      </c>
+      <c r="P11">
+        <v>23884132484.0</v>
+      </c>
+      <c r="Q11">
+        <v>28322696915.0</v>
+      </c>
+      <c r="R11">
+        <v>7595949818.0</v>
+      </c>
+      <c r="S11">
+        <v>-10099196222.0</v>
+      </c>
+      <c r="T11">
+        <v>-6733170324.0</v>
+      </c>
+      <c r="U11">
+        <v>1156165954.0</v>
+      </c>
+      <c r="V11">
+        <v>2454730622.0</v>
+      </c>
+      <c r="W11">
+        <v>4294261030.0</v>
+      </c>
+      <c r="X11">
+        <v>-6462198427.0</v>
+      </c>
+      <c r="Y11">
+        <v>46368834652.0</v>
+      </c>
+      <c r="Z11">
+        <v>-34073801525.0</v>
+      </c>
+      <c r="AA11">
+        <v>-2894075624.0</v>
+      </c>
+      <c r="AB11">
+        <v>3197857899.0</v>
+      </c>
+      <c r="AC11">
+        <v>1491013091.0</v>
+      </c>
+      <c r="AD11">
+        <v>2705952616.0</v>
+      </c>
+      <c r="AE11">
+        <v>-21722879562.0</v>
+      </c>
+      <c r="AF11">
+        <v>-10557586697.0</v>
+      </c>
+      <c r="AG11">
+        <v>-6120619381.0</v>
+      </c>
+      <c r="AH11">
+        <v>-266832853.0</v>
+      </c>
+      <c r="AI11">
+        <v>2771125719.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-1310276098.0</v>
+      </c>
+      <c r="AK11">
+        <v>1830919250.0</v>
+      </c>
+      <c r="AL11">
+        <v>8329209570.0</v>
+      </c>
+      <c r="AM11">
+        <v>1242888900.0</v>
+      </c>
+      <c r="AN11">
+        <v>-170462083.0</v>
+      </c>
+      <c r="AO11">
+        <v>9445918619.0</v>
+      </c>
+      <c r="AP11">
+        <v>3291235459.0</v>
+      </c>
+      <c r="AQ11">
+        <v>7553770192.0</v>
+      </c>
+      <c r="AR11">
+        <v>-4132450320.0</v>
+      </c>
+      <c r="AS11">
+        <v>-14411953760.0</v>
+      </c>
+      <c r="AT11">
+        <v>-7142761138.0</v>
+      </c>
+      <c r="AU11">
+        <v>-8593181143.0</v>
+      </c>
+      <c r="AV11">
+        <v>-4262677855.0</v>
+      </c>
+      <c r="AW11">
+        <v>-183385965.0</v>
+      </c>
+      <c r="AX11">
+        <v>8059405695.0</v>
+      </c>
+      <c r="AY11">
+        <v>12330542659.0</v>
+      </c>
+      <c r="AZ11">
+        <v>729144954.0</v>
+      </c>
+      <c r="BA11">
+        <v>11902198281.0</v>
+      </c>
+      <c r="BB11">
+        <v>4737828637.0</v>
+      </c>
+      <c r="BC11">
+        <v>-303492662.0</v>
+      </c>
+      <c r="BD11">
+        <v>4363045430.0</v>
+      </c>
+      <c r="BE11">
+        <v>7106593458.0</v>
+      </c>
+      <c r="BF11">
+        <v>4031874938.0</v>
+      </c>
+      <c r="BG11">
+        <v>473047000.0</v>
+      </c>
+      <c r="BH11"/>
+      <c r="BI11">
+        <v>18642829200.0</v>
+      </c>
+      <c r="BJ11">
+        <v>21306012500.0</v>
+      </c>
+      <c r="BK11">
+        <v>6048166200.0</v>
+      </c>
+      <c r="BL11">
+        <v>11636728300.0</v>
+      </c>
+      <c r="BM11">
+        <v>26638191100.0</v>
+      </c>
+      <c r="BN11">
+        <v>15702733100.0</v>
+      </c>
+      <c r="BO11">
+        <v>14738356400.0</v>
+      </c>
+      <c r="BP11">
+        <v>6641248200.0</v>
+      </c>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+    </row>
+    <row r="12" spans="1:70">
+      <c r="A12" t="s">
+        <v>140</v>
+      </c>
+      <c r="B12">
+        <v>23188211000.0</v>
+      </c>
+      <c r="C12">
+        <v>32140893000.0</v>
+      </c>
+      <c r="D12">
+        <v>29386257000.0</v>
+      </c>
+      <c r="E12">
+        <v>20148749000.0</v>
+      </c>
+      <c r="F12">
+        <v>19488497000.0</v>
+      </c>
+      <c r="G12">
+        <v>23534899000.0</v>
+      </c>
+      <c r="H12">
+        <v>14757785000.0</v>
+      </c>
+      <c r="I12">
+        <v>14723800944.0</v>
+      </c>
+      <c r="J12">
+        <v>7909949628.0</v>
+      </c>
+      <c r="K12">
+        <v>16696846600.0</v>
+      </c>
+      <c r="L12">
+        <v>8833092121.0</v>
+      </c>
+      <c r="M12">
+        <v>6463001178.0</v>
+      </c>
+      <c r="N12">
+        <v>6485389468.0</v>
+      </c>
+      <c r="O12">
+        <v>17086681174.0</v>
+      </c>
+      <c r="P12">
+        <v>8703392925.0</v>
+      </c>
+      <c r="Q12">
+        <v>8508905280.0</v>
+      </c>
+      <c r="R12">
+        <v>4490211533.0</v>
+      </c>
+      <c r="S12">
+        <v>11738487653.0</v>
+      </c>
+      <c r="T12">
+        <v>5840373344.0</v>
+      </c>
+      <c r="U12">
+        <v>17489941002.0</v>
+      </c>
+      <c r="V12">
+        <v>3606615102.0</v>
+      </c>
+      <c r="W12">
+        <v>8935557664.0</v>
+      </c>
+      <c r="X12">
+        <v>8998306463.0</v>
+      </c>
+      <c r="Y12">
+        <v>3899490282.0</v>
+      </c>
+      <c r="Z12">
+        <v>6068253804.0</v>
+      </c>
+      <c r="AA12">
+        <v>8700538659.0</v>
+      </c>
+      <c r="AB12">
+        <v>4052861390.0</v>
+      </c>
+      <c r="AC12">
+        <v>5588991513.0</v>
+      </c>
+      <c r="AD12">
+        <v>6064607930.0</v>
+      </c>
+      <c r="AE12">
+        <v>1287985668.0</v>
+      </c>
+      <c r="AF12">
+        <v>6111281044.0</v>
+      </c>
+      <c r="AG12">
+        <v>193989848.0</v>
+      </c>
+      <c r="AH12">
+        <v>3030399516.0</v>
+      </c>
+      <c r="AI12">
+        <v>4239429027.0</v>
+      </c>
+      <c r="AJ12">
+        <v>3711397244.0</v>
+      </c>
+      <c r="AK12">
+        <v>3662994978.0</v>
+      </c>
+      <c r="AL12">
+        <v>991364942.0</v>
+      </c>
+      <c r="AM12">
+        <v>4250521288.0</v>
+      </c>
+      <c r="AN12">
+        <v>526895317.0</v>
+      </c>
+      <c r="AO12">
+        <v>4113184733.0</v>
+      </c>
+      <c r="AP12">
+        <v>1348497972.0</v>
+      </c>
+      <c r="AQ12">
+        <v>5075246139.0</v>
+      </c>
+      <c r="AR12">
+        <v>1016731640.0</v>
+      </c>
+      <c r="AS12">
+        <v>5299535905.0</v>
+      </c>
+      <c r="AT12">
+        <v>2027564672.0</v>
+      </c>
+      <c r="AU12">
+        <v>6551519116.0</v>
+      </c>
+      <c r="AV12">
+        <v>2223325289.0</v>
+      </c>
+      <c r="AW12">
+        <v>2469580804.0</v>
+      </c>
+      <c r="AX12">
+        <v>2163851017.0</v>
+      </c>
+      <c r="AY12">
+        <v>4254548696.0</v>
+      </c>
+      <c r="AZ12">
+        <v>3659713130.0</v>
+      </c>
+      <c r="BA12">
+        <v>2336566560.0</v>
+      </c>
+      <c r="BB12">
+        <v>1636383160.0</v>
+      </c>
+      <c r="BC12">
+        <v>2251548278.0</v>
+      </c>
+      <c r="BD12">
+        <v>1762116468.0</v>
+      </c>
+      <c r="BE12">
+        <v>1304387685.0</v>
+      </c>
+      <c r="BF12">
+        <v>1697734632.0</v>
+      </c>
+      <c r="BG12">
+        <v>1968408100.0</v>
+      </c>
+      <c r="BH12">
+        <v>1592924100.0</v>
+      </c>
+      <c r="BI12">
+        <v>1577583600.0</v>
+      </c>
+      <c r="BJ12">
+        <v>1789300200.0</v>
+      </c>
+      <c r="BK12">
+        <v>3275942700.0</v>
+      </c>
+      <c r="BL12">
+        <v>3081043400.0</v>
+      </c>
+      <c r="BM12">
+        <v>2903149600.0</v>
+      </c>
+      <c r="BN12">
+        <v>1704363000.0</v>
+      </c>
+      <c r="BO12">
+        <v>8780842500.0</v>
+      </c>
+      <c r="BP12">
+        <v>1383968000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>18324911500.0</v>
+      </c>
+      <c r="BR12">
+        <v>4117343000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:70">
+      <c r="A13" t="s">
+        <v>141</v>
+      </c>
+      <c r="B13">
+        <v>9937618758.0</v>
+      </c>
+      <c r="C13">
+        <v>28588445630.0</v>
+      </c>
+      <c r="D13">
+        <v>27451871820.0</v>
+      </c>
+      <c r="E13">
+        <v>20148748650.0</v>
+      </c>
+      <c r="F13">
+        <v>18671769080.0</v>
+      </c>
+      <c r="G13">
+        <v>22493798850.0</v>
+      </c>
+      <c r="H13">
+        <v>1136644540.0</v>
+      </c>
+      <c r="I13">
+        <v>5321089446.0</v>
+      </c>
+      <c r="J13">
+        <v>4737821167.0</v>
+      </c>
+      <c r="K13">
+        <v>4111080157.0</v>
+      </c>
+      <c r="L13">
+        <v>8833092120.0</v>
+      </c>
+      <c r="M13">
+        <v>10311739190.0</v>
+      </c>
+      <c r="N13">
+        <v>25445003280.0</v>
+      </c>
+      <c r="O13">
+        <v>24179854670.0</v>
+      </c>
+      <c r="P13">
+        <v>3311181680.0</v>
+      </c>
+      <c r="Q13">
+        <v>39214443.0</v>
+      </c>
+      <c r="R13">
+        <v>11792469.0</v>
+      </c>
+      <c r="S13">
+        <v>2580650.0</v>
+      </c>
+      <c r="T13">
+        <v>1302578840.0</v>
+      </c>
+      <c r="U13">
+        <v>15465472.0</v>
+      </c>
+      <c r="V13">
+        <v>3606615100.0</v>
+      </c>
+      <c r="W13">
+        <v>8935557660.0</v>
+      </c>
+      <c r="X13">
+        <v>31688275.0</v>
+      </c>
+      <c r="Y13">
+        <v>3899490280.0</v>
+      </c>
+      <c r="Z13">
+        <v>6068253800.0</v>
+      </c>
+      <c r="AA13">
+        <v>8700538660.0</v>
+      </c>
+      <c r="AB13">
+        <v>4052861390.0</v>
+      </c>
+      <c r="AC13">
+        <v>55067893.0</v>
+      </c>
+      <c r="AD13">
+        <v>65144921.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+    </row>
+    <row r="14" spans="1:70">
+      <c r="A14" t="s">
+        <v>142</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+    </row>
+    <row r="15" spans="1:70">
+      <c r="A15" t="s">
+        <v>143</v>
+      </c>
+      <c r="B15">
+        <v>13302753000.0</v>
+      </c>
+      <c r="C15">
+        <v>8275467000.0</v>
+      </c>
+      <c r="D15">
+        <v>22000371000.0</v>
+      </c>
+      <c r="E15">
+        <v>3931733000.0</v>
+      </c>
+      <c r="F15">
+        <v>39030717000.0</v>
+      </c>
+      <c r="G15">
+        <v>37079388000.0</v>
+      </c>
+      <c r="H15">
+        <v>-17615672000.0</v>
+      </c>
+      <c r="I15">
+        <v>13293723574.0</v>
+      </c>
+      <c r="J15">
+        <v>71920559768.0</v>
+      </c>
+      <c r="K15">
+        <v>29361992425.0</v>
+      </c>
+      <c r="L15">
+        <v>45334229835.0</v>
+      </c>
+      <c r="M15">
+        <v>89413480386.0</v>
+      </c>
+      <c r="N15">
+        <v>48878413824.0</v>
+      </c>
+      <c r="O15">
+        <v>56634632725.0</v>
+      </c>
+      <c r="P15">
+        <v>82643205422.0</v>
+      </c>
+      <c r="Q15">
+        <v>96854749818.0</v>
+      </c>
+      <c r="R15">
+        <v>37541325910.0</v>
+      </c>
+      <c r="S15">
+        <v>-42975091044.0</v>
+      </c>
+      <c r="T15">
+        <v>-26258680277.0</v>
+      </c>
+      <c r="U15">
+        <v>-670543628.0</v>
+      </c>
+      <c r="V15">
+        <v>6192769681.0</v>
+      </c>
+      <c r="W15">
+        <v>25523101662.0</v>
+      </c>
+      <c r="X15">
+        <v>-29690356589.0</v>
+      </c>
+      <c r="Y15">
+        <v>33848736501.0</v>
+      </c>
+      <c r="Z15">
+        <v>-107526810379.0</v>
+      </c>
+      <c r="AA15">
+        <v>14391598060.0</v>
+      </c>
+      <c r="AB15">
+        <v>3669232057.0</v>
+      </c>
+      <c r="AC15">
+        <v>2272834077.0</v>
+      </c>
+      <c r="AD15">
+        <v>6473752527.0</v>
+      </c>
+      <c r="AE15">
+        <v>-28580487261.0</v>
+      </c>
+      <c r="AF15">
+        <v>-34772671189.0</v>
+      </c>
+      <c r="AG15">
+        <v>-21284059423.0</v>
+      </c>
+      <c r="AH15">
+        <v>-3161639836.0</v>
+      </c>
+      <c r="AI15">
+        <v>7128354980.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-5899218142.0</v>
+      </c>
+      <c r="AK15">
+        <v>-11659129420.0</v>
+      </c>
+      <c r="AL15">
+        <v>20714689896.0</v>
+      </c>
+      <c r="AM15">
+        <v>1715303776.0</v>
+      </c>
+      <c r="AN15">
+        <v>-1350767939.0</v>
+      </c>
+      <c r="AO15">
+        <v>26681489407.0</v>
+      </c>
+      <c r="AP15">
+        <v>4658531774.0</v>
+      </c>
+      <c r="AQ15">
+        <v>13882089736.0</v>
+      </c>
+      <c r="AR15">
+        <v>-10611380803.0</v>
+      </c>
+      <c r="AS15">
+        <v>-40269097841.0</v>
+      </c>
+      <c r="AT15">
+        <v>-18214314944.0</v>
+      </c>
+      <c r="AU15">
+        <v>-23476243645.0</v>
+      </c>
+      <c r="AV15">
+        <v>-13794156403.0</v>
+      </c>
+      <c r="AW15">
+        <v>-1039832887.0</v>
+      </c>
+      <c r="AX15">
+        <v>24371937958.0</v>
+      </c>
+      <c r="AY15">
+        <v>37970439286.0</v>
+      </c>
+      <c r="AZ15">
+        <v>1725570964.0</v>
+      </c>
+      <c r="BA15">
+        <v>36861919679.0</v>
+      </c>
+      <c r="BB15">
+        <v>15327757872.0</v>
+      </c>
+      <c r="BC15">
+        <v>10499142035.0</v>
+      </c>
+      <c r="BD15">
+        <v>12152880081.0</v>
+      </c>
+      <c r="BE15">
+        <v>19991078305.0</v>
+      </c>
+      <c r="BF15">
+        <v>3947942298.0</v>
+      </c>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+    </row>
+    <row r="16" spans="1:70">
+      <c r="A16" t="s">
+        <v>144</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>8275467350.0</v>
+      </c>
+      <c r="D16">
+        <v>22000370660.0</v>
+      </c>
+      <c r="E16">
+        <v>3931733460.0</v>
+      </c>
+      <c r="F16">
+        <v>39030717320.0</v>
+      </c>
+      <c r="G16">
+        <v>37079388270.0</v>
+      </c>
+      <c r="H16">
+        <v>-17615672310.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>45334229840.0</v>
+      </c>
+      <c r="M16">
+        <v>89413480386.0</v>
+      </c>
+      <c r="N16">
+        <v>89413480386.0</v>
+      </c>
+      <c r="O16">
+        <v>89413480386.0</v>
+      </c>
+      <c r="P16">
+        <v>82643205422.0</v>
+      </c>
+      <c r="Q16">
+        <v>96854749818.0</v>
+      </c>
+      <c r="R16">
+        <v>37541325910.0</v>
+      </c>
+      <c r="S16">
+        <v>-42975091044.0</v>
+      </c>
+      <c r="T16">
+        <v>-26258680277.0</v>
+      </c>
+      <c r="U16">
+        <v>-670543628.0</v>
+      </c>
+      <c r="V16">
+        <v>6192769681.0</v>
+      </c>
+      <c r="W16">
+        <v>25523101662.0</v>
+      </c>
+      <c r="X16">
+        <v>-29690356589.0</v>
+      </c>
+      <c r="Y16">
+        <v>33848736501.0</v>
+      </c>
+      <c r="Z16">
+        <v>-107526810379.0</v>
+      </c>
+      <c r="AA16">
+        <v>14391598060.0</v>
+      </c>
+      <c r="AB16">
+        <v>3669232060.0</v>
+      </c>
+      <c r="AC16">
+        <v>2272834077.0</v>
+      </c>
+      <c r="AD16">
+        <v>6473752527.0</v>
+      </c>
+      <c r="AE16">
+        <v>-28580487261.0</v>
+      </c>
+      <c r="AF16">
+        <v>-34772671189.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+    </row>
+    <row r="17" spans="1:70">
+      <c r="A17" t="s">
+        <v>145</v>
+      </c>
+      <c r="B17">
+        <v>13302752723.0</v>
+      </c>
+      <c r="C17">
+        <v>8275467351.0</v>
+      </c>
+      <c r="D17">
+        <v>22000370662.0</v>
+      </c>
+      <c r="E17">
+        <v>3931733461.0</v>
+      </c>
+      <c r="F17">
+        <v>39030717324.0</v>
+      </c>
+      <c r="G17">
+        <v>8525772806624.0</v>
+      </c>
+      <c r="H17">
+        <v>-17615672311.0</v>
+      </c>
+      <c r="I17">
+        <v>13293723574.0</v>
+      </c>
+      <c r="J17">
+        <v>71920559768.0</v>
+      </c>
+      <c r="K17">
+        <v>29361992425.0</v>
+      </c>
+      <c r="L17">
+        <v>45334229835.0</v>
+      </c>
+      <c r="M17">
+        <v>89413480386.0</v>
+      </c>
+      <c r="N17">
+        <v>48878413824.0</v>
+      </c>
+      <c r="O17">
+        <v>56634632725.0</v>
+      </c>
+      <c r="P17">
+        <v>82643205422.0</v>
+      </c>
+      <c r="Q17">
+        <v>96854749818.0</v>
+      </c>
+      <c r="R17">
+        <v>37541325910.0</v>
+      </c>
+      <c r="S17">
+        <v>-42975091044.0</v>
+      </c>
+      <c r="T17">
+        <v>-26258680277.0</v>
+      </c>
+      <c r="U17">
+        <v>-670543628.0</v>
+      </c>
+      <c r="V17">
+        <v>6192769681.0</v>
+      </c>
+      <c r="W17">
+        <v>25523101662.0</v>
+      </c>
+      <c r="X17">
+        <v>-29690356589.0</v>
+      </c>
+      <c r="Y17">
+        <v>33848736501.0</v>
+      </c>
+      <c r="Z17">
+        <v>-107526810379.0</v>
+      </c>
+      <c r="AA17">
+        <v>14391598060.0</v>
+      </c>
+      <c r="AB17">
+        <v>3669232057.0</v>
+      </c>
+      <c r="AC17">
+        <v>2272834077.0</v>
+      </c>
+      <c r="AD17">
+        <v>6473752527.0</v>
+      </c>
+      <c r="AE17">
+        <v>-28580487261.0</v>
+      </c>
+      <c r="AF17">
+        <v>-34772671189.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+    </row>
+    <row r="18" spans="1:70">
+      <c r="A18" t="s">
+        <v>146</v>
+      </c>
+      <c r="B18">
+        <v>-13250592411.0</v>
+      </c>
+      <c r="C18">
+        <v>-23798596815.0</v>
+      </c>
+      <c r="D18">
+        <v>-21701512842.0</v>
+      </c>
+      <c r="E18">
+        <v>-10506734765.0</v>
+      </c>
+      <c r="F18">
+        <v>-10626904276.0</v>
+      </c>
+      <c r="G18">
+        <v>80972930412.0</v>
+      </c>
+      <c r="H18">
+        <v>-7471656220.0</v>
+      </c>
+      <c r="I18">
+        <v>-9402711498.0</v>
+      </c>
+      <c r="J18">
+        <v>-3172128461.0</v>
+      </c>
+      <c r="K18">
+        <v>-12585766443.0</v>
+      </c>
+      <c r="L18">
+        <v>-6486612034.0</v>
+      </c>
+      <c r="M18">
+        <v>-7736203108.0</v>
+      </c>
+      <c r="N18">
+        <v>-17016015498.0</v>
+      </c>
+      <c r="O18">
+        <v>-15520085782.0</v>
+      </c>
+      <c r="P18">
+        <v>-8253159072.0</v>
+      </c>
+      <c r="Q18">
+        <v>-8469690838.0</v>
+      </c>
+      <c r="R18">
+        <v>-4478419064.0</v>
+      </c>
+      <c r="S18">
+        <v>-11735907003.0</v>
+      </c>
+      <c r="T18">
+        <v>-5831481747.0</v>
+      </c>
+      <c r="U18">
+        <v>-17474475530.0</v>
+      </c>
+      <c r="V18">
+        <v>-3573982624.0</v>
+      </c>
+      <c r="W18">
+        <v>-8898583005.0</v>
+      </c>
+      <c r="X18">
+        <v>-8966618188.0</v>
+      </c>
+      <c r="Y18">
+        <v>-3861828409.0</v>
+      </c>
+      <c r="Z18">
+        <v>-6035327871.0</v>
+      </c>
+      <c r="AA18">
+        <v>-8675086459.0</v>
+      </c>
+      <c r="AB18">
+        <v>-3919717773.0</v>
+      </c>
+      <c r="AC18">
+        <v>-5533923620.0</v>
+      </c>
+      <c r="AD18">
+        <v>-5999463009.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+    </row>
+    <row r="19" spans="1:70">
+      <c r="A19" t="s">
+        <v>147</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+    </row>
+    <row r="20" spans="1:70">
+      <c r="A20" t="s">
+        <v>148</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+    </row>
+    <row r="21" spans="1:70">
+      <c r="A21" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21">
+        <v>14301536000.0</v>
+      </c>
+      <c r="C21">
+        <v>20458622000.0</v>
+      </c>
+      <c r="D21">
+        <v>14329627000.0</v>
+      </c>
+      <c r="E21">
+        <v>36838927000.0</v>
+      </c>
+      <c r="F21">
+        <v>39672267000.0</v>
+      </c>
+      <c r="G21">
+        <v>14636164000.0</v>
+      </c>
+      <c r="H21">
+        <v>29390500000.0</v>
+      </c>
+      <c r="I21">
+        <v>15962547460.0</v>
+      </c>
+      <c r="J21">
+        <v>92780446128.0</v>
+      </c>
+      <c r="K21">
+        <v>51321729864.0</v>
+      </c>
+      <c r="L21">
+        <v>64043919969.0</v>
+      </c>
+      <c r="M21">
+        <v>119632524013.0</v>
+      </c>
+      <c r="N21">
+        <v>73938869242.0</v>
+      </c>
+      <c r="O21">
+        <v>84103708097.0</v>
+      </c>
+      <c r="P21">
+        <v>109730881024.0</v>
+      </c>
+      <c r="Q21">
+        <v>114334464073.0</v>
+      </c>
+      <c r="R21">
+        <v>29065958725.0</v>
+      </c>
+      <c r="S21">
+        <v>-65292481718.0</v>
+      </c>
+      <c r="T21">
+        <v>-32020485103.0</v>
+      </c>
+      <c r="U21">
+        <v>27459564355.0</v>
+      </c>
+      <c r="V21">
+        <v>15859975526.0</v>
+      </c>
+      <c r="W21">
+        <v>11079385179.0</v>
+      </c>
+      <c r="X21">
+        <v>-987780074.0</v>
+      </c>
+      <c r="Y21">
+        <v>119210272205.0</v>
+      </c>
+      <c r="Z21">
+        <v>-137571000824.0</v>
+      </c>
+      <c r="AA21">
+        <v>9991910848.0</v>
+      </c>
+      <c r="AB21">
+        <v>11927843827.0</v>
+      </c>
+      <c r="AC21">
+        <v>10435649336.0</v>
+      </c>
+      <c r="AD21">
+        <v>4454922224.0</v>
+      </c>
+      <c r="AE21">
+        <v>-58568964276.0</v>
+      </c>
+      <c r="AF21">
+        <v>-26266088046.0</v>
+      </c>
+      <c r="AG21">
+        <v>-26313038415.0</v>
+      </c>
+      <c r="AH21">
+        <v>4835777805.0</v>
+      </c>
+      <c r="AI21">
+        <v>16214378311.0</v>
+      </c>
+      <c r="AJ21">
+        <v>4637937984.0</v>
+      </c>
+      <c r="AK21">
+        <v>-5055149757.0</v>
+      </c>
+      <c r="AL21">
+        <v>29056291823.0</v>
+      </c>
+      <c r="AM21">
+        <v>2958192676.0</v>
+      </c>
+      <c r="AN21">
+        <v>-2679893751.0</v>
+      </c>
+      <c r="AO21">
+        <v>38793814764.0</v>
+      </c>
+      <c r="AP21">
+        <v>2307875955.0</v>
+      </c>
+      <c r="AQ21">
+        <v>30835812318.0</v>
+      </c>
+      <c r="AR21">
+        <v>-13550663426.0</v>
+      </c>
+      <c r="AS21">
+        <v>-49288528351.0</v>
+      </c>
+      <c r="AT21">
+        <v>-23207282873.0</v>
+      </c>
+      <c r="AU21">
+        <v>-25432187764.0</v>
+      </c>
+      <c r="AV21">
+        <v>-15808273770.0</v>
+      </c>
+      <c r="AW21">
+        <v>1270991374.0</v>
+      </c>
+      <c r="AX21">
+        <v>34595194670.0</v>
+      </c>
+      <c r="AY21">
+        <v>54555530641.0</v>
+      </c>
+      <c r="AZ21">
+        <v>6114429048.0</v>
+      </c>
+      <c r="BA21">
+        <v>51100684520.0</v>
+      </c>
+      <c r="BB21">
+        <v>21701969669.0</v>
+      </c>
+      <c r="BC21">
+        <v>12447197651.0</v>
+      </c>
+      <c r="BD21">
+        <v>18278041979.0</v>
+      </c>
+      <c r="BE21">
+        <v>28402059448.0</v>
+      </c>
+      <c r="BF21">
+        <v>9677551868.0</v>
+      </c>
+      <c r="BG21">
+        <v>5927269000.0</v>
+      </c>
+      <c r="BH21">
+        <v>3016300000.0</v>
+      </c>
+      <c r="BI21"/>
+      <c r="BJ21">
+        <v>73047816000.0</v>
+      </c>
+      <c r="BK21">
+        <v>26288181000.0</v>
+      </c>
+      <c r="BL21">
+        <v>42984694000.0</v>
+      </c>
+      <c r="BM21">
+        <v>108463692000.0</v>
+      </c>
+      <c r="BN21">
+        <v>28387348000.0</v>
+      </c>
+      <c r="BO21">
+        <v>53749088000.0</v>
+      </c>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+    </row>
+    <row r="22" spans="1:70">
+      <c r="A22" t="s">
+        <v>150</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+    </row>
+    <row r="23" spans="1:70">
+      <c r="A23" t="s">
+        <v>151</v>
+      </c>
+      <c r="B23">
+        <v>455124672000.0</v>
+      </c>
+      <c r="C23">
+        <v>534860104000.0</v>
+      </c>
+      <c r="D23">
+        <v>487949167000.0</v>
+      </c>
+      <c r="E23">
+        <v>608393693000.0</v>
+      </c>
+      <c r="F23">
+        <v>600065220000.0</v>
+      </c>
+      <c r="G23">
+        <v>514737603000.0</v>
+      </c>
+      <c r="H23">
+        <v>636075166000.0</v>
+      </c>
+      <c r="I23">
+        <v>659094579406.0</v>
+      </c>
+      <c r="J23">
+        <v>643934449822.0</v>
+      </c>
+      <c r="K23">
+        <v>549392844805.0</v>
+      </c>
+      <c r="L23">
+        <v>657585053650.0</v>
+      </c>
+      <c r="M23">
+        <v>535881914230.0</v>
+      </c>
+      <c r="N23">
+        <v>462647947155.0</v>
+      </c>
+      <c r="O23">
+        <v>535959732373.0</v>
+      </c>
+      <c r="P23">
+        <v>621345805131.0</v>
+      </c>
+      <c r="Q23">
+        <v>615803684850.0</v>
+      </c>
+      <c r="R23">
+        <v>456951950697.0</v>
+      </c>
+      <c r="S23">
+        <v>594445673428.0</v>
+      </c>
+      <c r="T23">
+        <v>342757225721.0</v>
+      </c>
+      <c r="U23">
+        <v>349492184172.0</v>
+      </c>
+      <c r="V23">
+        <v>416449039961.0</v>
+      </c>
+      <c r="W23">
+        <v>323464499979.0</v>
+      </c>
+      <c r="X23">
+        <v>336748452401.0</v>
+      </c>
+      <c r="Y23">
+        <v>142846363448.0</v>
+      </c>
+      <c r="Z23">
+        <v>536984747182.0</v>
+      </c>
+      <c r="AA23">
+        <v>493175108411.0</v>
+      </c>
+      <c r="AB23">
+        <v>458628042760.0</v>
+      </c>
+      <c r="AC23">
+        <v>374502326748.0</v>
+      </c>
+      <c r="AD23">
+        <v>489651112821.0</v>
+      </c>
+      <c r="AE23">
+        <v>640650902088.0</v>
+      </c>
+      <c r="AF23">
+        <v>409655603394.0</v>
+      </c>
+      <c r="AG23">
+        <v>281312554328.0</v>
+      </c>
+      <c r="AH23">
+        <v>344403158102.0</v>
+      </c>
+      <c r="AI23">
+        <v>283988331772.0</v>
+      </c>
+      <c r="AJ23">
+        <v>318631208797.0</v>
+      </c>
+      <c r="AK23">
+        <v>305830079525.0</v>
+      </c>
+      <c r="AL23">
+        <v>275225616291.0</v>
+      </c>
+      <c r="AM23">
+        <v>218114719377.0</v>
+      </c>
+      <c r="AN23">
+        <v>118219165524.0</v>
+      </c>
+      <c r="AO23">
+        <v>184376390970.0</v>
+      </c>
+      <c r="AP23">
+        <v>189142821744.0</v>
+      </c>
+      <c r="AQ23">
+        <v>300091847137.0</v>
+      </c>
+      <c r="AR23">
+        <v>177796609107.0</v>
+      </c>
+      <c r="AS23">
+        <v>338187046678.0</v>
+      </c>
+      <c r="AT23">
+        <v>217011238309.0</v>
+      </c>
+      <c r="AU23">
+        <v>298907814471.0</v>
+      </c>
+      <c r="AV23">
+        <v>289046089770.0</v>
+      </c>
+      <c r="AW23">
+        <v>335099263758.0</v>
+      </c>
+      <c r="AX23">
+        <v>304604694782.0</v>
+      </c>
+      <c r="AY23">
+        <v>303141464814.0</v>
+      </c>
+      <c r="AZ23">
+        <v>376028013233.0</v>
+      </c>
+      <c r="BA23">
+        <v>340623056416.0</v>
+      </c>
+      <c r="BB23">
+        <v>238195759423.0</v>
+      </c>
+      <c r="BC23">
+        <v>417572326243.0</v>
+      </c>
+      <c r="BD23">
+        <v>292949679355.0</v>
+      </c>
+      <c r="BE23">
+        <v>518427116429.0</v>
+      </c>
+      <c r="BF23">
+        <v>358527627781.0</v>
+      </c>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+    </row>
+    <row r="24" spans="1:70">
+      <c r="A24" t="s">
+        <v>152</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+    </row>
+    <row r="25" spans="1:70">
+      <c r="A25" t="s">
+        <v>153</v>
+      </c>
+      <c r="B25">
+        <v>604882003.0</v>
+      </c>
+      <c r="C25">
+        <v>644913480.0</v>
+      </c>
+      <c r="D25">
+        <v>640216454.0</v>
+      </c>
+      <c r="E25">
+        <v>678369409.0</v>
+      </c>
+      <c r="F25">
+        <v>691696615.0</v>
+      </c>
+      <c r="G25">
+        <v>-3995267316.0</v>
+      </c>
+      <c r="H25">
+        <v>647473961.0</v>
+      </c>
+      <c r="I25">
+        <v>458813883.0</v>
+      </c>
+      <c r="J25">
+        <v>756372573.0</v>
+      </c>
+      <c r="K25">
+        <v>183490157.0</v>
+      </c>
+      <c r="L25">
+        <v>750026890.0</v>
+      </c>
+      <c r="M25">
+        <v>783256416.0</v>
+      </c>
+      <c r="N25">
+        <v>786146634.0</v>
+      </c>
+      <c r="O25">
+        <v>922052877.0</v>
+      </c>
+      <c r="P25">
+        <v>756406974.0</v>
+      </c>
+      <c r="Q25">
+        <v>746836854.0</v>
+      </c>
+      <c r="R25">
+        <v>723473717.0</v>
+      </c>
+      <c r="S25">
+        <v>726935987.0</v>
+      </c>
+      <c r="T25">
+        <v>799559167.0</v>
+      </c>
+      <c r="U25">
+        <v>794945473.0</v>
+      </c>
+      <c r="V25">
+        <v>856197828.0</v>
+      </c>
+      <c r="W25">
+        <v>1104708202.0</v>
+      </c>
+      <c r="X25">
+        <v>656541985.0</v>
+      </c>
+      <c r="Y25">
+        <v>607061121.0</v>
+      </c>
+      <c r="Z25">
+        <v>548026860.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+    </row>
+    <row r="26" spans="1:70">
+      <c r="A26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+    </row>
+    <row r="27" spans="1:70">
+      <c r="A27" t="s">
+        <v>155</v>
+      </c>
+      <c r="B27">
+        <v>15846553000.0</v>
+      </c>
+      <c r="C27">
+        <v>24800330000.0</v>
+      </c>
+      <c r="D27">
+        <v>18135758000.0</v>
+      </c>
+      <c r="E27">
+        <v>15130516000.0</v>
+      </c>
+      <c r="F27">
+        <v>18327056000.0</v>
+      </c>
+      <c r="G27">
+        <v>14750537000.0</v>
+      </c>
+      <c r="H27">
+        <v>15874554000.0</v>
+      </c>
+      <c r="I27">
+        <v>25546404670.0</v>
+      </c>
+      <c r="J27">
+        <v>13700354057.0</v>
+      </c>
+      <c r="K27">
+        <v>14501871417.0</v>
+      </c>
+      <c r="L27">
+        <v>13670518106.0</v>
+      </c>
+      <c r="M27">
+        <v>13079800628.0</v>
+      </c>
+      <c r="N27">
+        <v>11448824249.0</v>
+      </c>
+      <c r="O27">
+        <v>12251840525.0</v>
+      </c>
+      <c r="P27">
+        <v>11709582764.0</v>
+      </c>
+      <c r="Q27">
+        <v>11268425542.0</v>
+      </c>
+      <c r="R27">
+        <v>6736259581.0</v>
+      </c>
+      <c r="S27">
+        <v>11121561277.0</v>
+      </c>
+      <c r="T27">
+        <v>6148553520.0</v>
+      </c>
+      <c r="U27">
+        <v>7983649506.0</v>
+      </c>
+      <c r="V27">
+        <v>9282575207.0</v>
+      </c>
+      <c r="W27">
+        <v>7356447535.0</v>
+      </c>
+      <c r="X27">
+        <v>5045069892.0</v>
+      </c>
+      <c r="Y27">
+        <v>3801551893.0</v>
+      </c>
+      <c r="Z27">
+        <v>6098239955.0</v>
+      </c>
+      <c r="AA27">
+        <v>8381514810.0</v>
+      </c>
+      <c r="AB27">
+        <v>9085129965.0</v>
+      </c>
+      <c r="AC27">
+        <v>8520454376.0</v>
+      </c>
+      <c r="AD27">
+        <v>7919501408.0</v>
+      </c>
+      <c r="AE27">
+        <v>12202445948.0</v>
+      </c>
+      <c r="AF27">
+        <v>7972907321.0</v>
+      </c>
+      <c r="AG27">
+        <v>4372481610.0</v>
+      </c>
+      <c r="AH27">
+        <v>5097295668.0</v>
+      </c>
+      <c r="AI27">
+        <v>1271341792.0</v>
+      </c>
+      <c r="AJ27">
+        <v>6742435249.0</v>
+      </c>
+      <c r="AK27">
+        <v>8318960300.0</v>
+      </c>
+      <c r="AL27">
+        <v>6596932458.0</v>
+      </c>
+      <c r="AM27">
+        <v>10917616462.0</v>
+      </c>
+      <c r="AN27">
+        <v>2311681462.0</v>
+      </c>
+      <c r="AO27">
+        <v>4269835754.0</v>
+      </c>
+      <c r="AP27">
+        <v>4285422441.0</v>
+      </c>
+      <c r="AQ27">
+        <v>5719822260.0</v>
+      </c>
+      <c r="AR27">
+        <v>5565425268.0</v>
+      </c>
+      <c r="AS27">
+        <v>15715187857.0</v>
+      </c>
+      <c r="AT27">
+        <v>4486235705.0</v>
+      </c>
+      <c r="AU27">
+        <v>5750326712.0</v>
+      </c>
+      <c r="AV27">
+        <v>5944231736.0</v>
+      </c>
+      <c r="AW27">
+        <v>6573421664.0</v>
+      </c>
+      <c r="AX27">
+        <v>6308620315.0</v>
+      </c>
+      <c r="AY27">
+        <v>7226330200.0</v>
+      </c>
+      <c r="AZ27">
+        <v>12113241104.0</v>
+      </c>
+      <c r="BA27">
+        <v>5704509952.0</v>
+      </c>
+      <c r="BB27">
+        <v>4987306316.0</v>
+      </c>
+      <c r="BC27">
+        <v>9270933310.0</v>
+      </c>
+      <c r="BD27">
+        <v>9595156798.0</v>
+      </c>
+      <c r="BE27">
+        <v>15845712866.0</v>
+      </c>
+      <c r="BF27">
+        <v>12831894444.0</v>
+      </c>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+    </row>
+    <row r="28" spans="1:70">
+      <c r="A28" t="s">
+        <v>156</v>
+      </c>
+      <c r="B28">
+        <v>9196625000.0</v>
+      </c>
+      <c r="C28">
+        <v>12370809000.0</v>
+      </c>
+      <c r="D28">
+        <v>10490150000.0</v>
+      </c>
+      <c r="E28">
+        <v>9963811000.0</v>
+      </c>
+      <c r="F28">
+        <v>11500930000.0</v>
+      </c>
+      <c r="G28">
+        <v>11976244000.0</v>
+      </c>
+      <c r="H28">
+        <v>12487298000.0</v>
+      </c>
+      <c r="I28">
+        <v>20277304384.0</v>
+      </c>
+      <c r="J28">
+        <v>9974722512.0</v>
+      </c>
+      <c r="K28">
+        <v>8715088825.0</v>
+      </c>
+      <c r="L28">
+        <v>10048502180.0</v>
+      </c>
+      <c r="M28">
+        <v>7127835402.0</v>
+      </c>
+      <c r="N28">
+        <v>6784531632.0</v>
+      </c>
+      <c r="O28">
+        <v>8843489537.0</v>
+      </c>
+      <c r="P28">
+        <v>7299706502.0</v>
+      </c>
+      <c r="Q28">
+        <v>8416358612.0</v>
+      </c>
+      <c r="R28">
+        <v>5453498253.0</v>
+      </c>
+      <c r="S28">
+        <v>6270086972.0</v>
+      </c>
+      <c r="T28">
+        <v>5456253637.0</v>
+      </c>
+      <c r="U28">
+        <v>5768002984.0</v>
+      </c>
+      <c r="V28">
+        <v>4398502187.0</v>
+      </c>
+      <c r="W28">
+        <v>4147347415.0</v>
+      </c>
+      <c r="X28">
+        <v>5287691152.0</v>
+      </c>
+      <c r="Y28">
+        <v>5757287311.0</v>
+      </c>
+      <c r="Z28">
+        <v>5487029258.0</v>
+      </c>
+      <c r="AA28">
+        <v>6931075201.0</v>
+      </c>
+      <c r="AB28">
+        <v>7381309167.0</v>
+      </c>
+      <c r="AC28">
+        <v>5006227174.0</v>
+      </c>
+      <c r="AD28">
+        <v>6759988755.0</v>
+      </c>
+      <c r="AE28">
+        <v>9463839009.0</v>
+      </c>
+      <c r="AF28">
+        <v>5419278048.0</v>
+      </c>
+      <c r="AG28">
+        <v>3854611524.0</v>
+      </c>
+      <c r="AH28">
+        <v>4556563755.0</v>
+      </c>
+      <c r="AI28">
+        <v>24383889695.0</v>
+      </c>
+      <c r="AJ28">
+        <v>12539482814.0</v>
+      </c>
+      <c r="AK28">
+        <v>20234988850.0</v>
+      </c>
+      <c r="AL28">
+        <v>9506213853.0</v>
+      </c>
+      <c r="AM28">
+        <v>31925646180.0</v>
+      </c>
+      <c r="AN28">
+        <v>3159554216.0</v>
+      </c>
+      <c r="AO28">
+        <v>3950467598.0</v>
+      </c>
+      <c r="AP28">
+        <v>2923923050.0</v>
+      </c>
+      <c r="AQ28">
+        <v>4179955939.0</v>
+      </c>
+      <c r="AR28">
+        <v>4213295125.0</v>
+      </c>
+      <c r="AS28">
+        <v>3949287146.0</v>
+      </c>
+      <c r="AT28">
+        <v>3587361687.0</v>
+      </c>
+      <c r="AU28">
+        <v>3710772173.0</v>
+      </c>
+      <c r="AV28">
+        <v>4154476929.0</v>
+      </c>
+      <c r="AW28">
+        <v>3060370831.0</v>
+      </c>
+      <c r="AX28">
+        <v>2866327275.0</v>
+      </c>
+      <c r="AY28">
+        <v>7080816703.0</v>
+      </c>
+      <c r="AZ28">
+        <v>20020824224.0</v>
+      </c>
+      <c r="BA28">
+        <v>1185991600.0</v>
+      </c>
+      <c r="BB28">
+        <v>6957113152.0</v>
+      </c>
+      <c r="BC28">
+        <v>5643908016.0</v>
+      </c>
+      <c r="BD28">
+        <v>17260758552.0</v>
+      </c>
+      <c r="BE28">
+        <v>819701255.0</v>
+      </c>
+      <c r="BF28">
+        <v>5757434745.0</v>
+      </c>
+      <c r="BG28">
+        <v>25297969700.0</v>
+      </c>
+      <c r="BH28">
+        <v>25667908100.0</v>
+      </c>
+      <c r="BI28">
+        <v>34835946800.0</v>
+      </c>
+      <c r="BJ28">
+        <v>22316297500.0</v>
+      </c>
+      <c r="BK28">
+        <v>19612151200.0</v>
+      </c>
+      <c r="BL28">
+        <v>23643798400.0</v>
+      </c>
+      <c r="BM28">
+        <v>20339468400.0</v>
+      </c>
+      <c r="BN28">
+        <v>18155131100.0</v>
+      </c>
+      <c r="BO28">
+        <v>24686815100.0</v>
+      </c>
+      <c r="BP28">
+        <v>19344619300.0</v>
+      </c>
+      <c r="BQ28">
+        <v>18016645100.0</v>
+      </c>
+      <c r="BR28">
+        <v>21074925800.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:70">
+      <c r="A29" t="s">
+        <v>157</v>
+      </c>
+      <c r="B29">
+        <v>1701146511.0</v>
+      </c>
+      <c r="C29">
+        <v>-2011993040.0</v>
+      </c>
+      <c r="D29">
+        <v>-3180549080.0</v>
+      </c>
+      <c r="E29">
+        <v>3995848790.0</v>
+      </c>
+      <c r="F29">
+        <v>3854304510.0</v>
+      </c>
+      <c r="G29">
+        <v>278993060.0</v>
+      </c>
+      <c r="H29">
+        <v>9027938800.0</v>
+      </c>
+      <c r="I29">
+        <v>-45754926.0</v>
+      </c>
+      <c r="J29">
+        <v>13039602262.0</v>
+      </c>
+      <c r="K29">
+        <v>9978768229.0</v>
+      </c>
+      <c r="L29">
+        <v>12220481020.0</v>
+      </c>
+      <c r="M29">
+        <v>24151312720.0</v>
+      </c>
+      <c r="N29">
+        <v>18584065950.0</v>
+      </c>
+      <c r="O29">
+        <v>18697835400.0</v>
+      </c>
+      <c r="P29">
+        <v>23884132480.0</v>
+      </c>
+      <c r="Q29">
+        <v>28322696915.0</v>
+      </c>
+      <c r="R29">
+        <v>7595949818.0</v>
+      </c>
+      <c r="S29">
+        <v>-10099196222.0</v>
+      </c>
+      <c r="T29">
+        <v>-6733170320.0</v>
+      </c>
+      <c r="U29">
+        <v>1156165954.0</v>
+      </c>
+      <c r="V29">
+        <v>2454730620.0</v>
+      </c>
+      <c r="W29">
+        <v>4294261030.0</v>
+      </c>
+      <c r="X29">
+        <v>-6462198427.0</v>
+      </c>
+      <c r="Y29">
+        <v>46368834650.0</v>
+      </c>
+      <c r="Z29">
+        <v>-34073801530.0</v>
+      </c>
+      <c r="AA29">
+        <v>-2894075620.0</v>
+      </c>
+      <c r="AB29">
+        <v>3197857900.0</v>
+      </c>
+      <c r="AC29">
+        <v>1491013091.0</v>
+      </c>
+      <c r="AD29">
+        <v>2705952616.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+    </row>
+    <row r="30" spans="1:70">
+      <c r="A30" t="s">
+        <v>158</v>
+      </c>
+      <c r="B30">
+        <v>32089408000.0</v>
+      </c>
+      <c r="C30">
+        <v>51180472000.0</v>
+      </c>
+      <c r="D30">
+        <v>39934170000.0</v>
+      </c>
+      <c r="E30">
+        <v>39856366000.0</v>
+      </c>
+      <c r="F30">
+        <v>38248414000.0</v>
+      </c>
+      <c r="G30">
+        <v>40439730000.0</v>
+      </c>
+      <c r="H30">
+        <v>36733402000.0</v>
+      </c>
+      <c r="I30">
+        <v>51370400344.0</v>
+      </c>
+      <c r="J30">
+        <v>34549113113.0</v>
+      </c>
+      <c r="K30">
+        <v>42911777998.0</v>
+      </c>
+      <c r="L30">
+        <v>40342427353.0</v>
+      </c>
+      <c r="M30">
+        <v>32609078850.0</v>
+      </c>
+      <c r="N30">
+        <v>27388959794.0</v>
+      </c>
+      <c r="O30">
+        <v>32985671301.0</v>
+      </c>
+      <c r="P30">
+        <v>34680340889.0</v>
+      </c>
+      <c r="Q30">
+        <v>35699726319.0</v>
+      </c>
+      <c r="R30">
+        <v>20705192064.0</v>
+      </c>
+      <c r="S30">
+        <v>32722426830.0</v>
+      </c>
+      <c r="T30">
+        <v>24080266902.0</v>
+      </c>
+      <c r="U30">
+        <v>27366427214.0</v>
+      </c>
+      <c r="V30">
+        <v>21996513769.0</v>
+      </c>
+      <c r="W30">
+        <v>17284894582.0</v>
+      </c>
+      <c r="X30">
+        <v>25076721273.0</v>
+      </c>
+      <c r="Y30">
+        <v>-110981952766.0</v>
+      </c>
+      <c r="Z30">
+        <v>159465245118.0</v>
+      </c>
+      <c r="AA30">
+        <v>25093743043.0</v>
+      </c>
+      <c r="AB30">
+        <v>31474139469.0</v>
+      </c>
+      <c r="AC30">
+        <v>28197334034.0</v>
+      </c>
+      <c r="AD30">
+        <v>25476855360.0</v>
+      </c>
+      <c r="AE30">
+        <v>57060816105.0</v>
+      </c>
+      <c r="AF30">
+        <v>22707926587.0</v>
+      </c>
+      <c r="AG30">
+        <v>22655754778.0</v>
+      </c>
+      <c r="AH30">
+        <v>17865771678.0</v>
+      </c>
+      <c r="AI30">
+        <v>18491427983.0</v>
+      </c>
+      <c r="AJ30">
+        <v>19120356560.0</v>
+      </c>
+      <c r="AK30">
+        <v>28385590917.0</v>
+      </c>
+      <c r="AL30">
+        <v>16083497154.0</v>
+      </c>
+      <c r="AM30">
+        <v>17656322516.0</v>
+      </c>
+      <c r="AN30">
+        <v>11619486792.0</v>
+      </c>
+      <c r="AO30">
+        <v>18282302943.0</v>
+      </c>
+      <c r="AP30">
+        <v>14641862265.0</v>
+      </c>
+      <c r="AQ30">
+        <v>14815198769.0</v>
+      </c>
+      <c r="AR30">
+        <v>21539182456.0</v>
+      </c>
+      <c r="AS30">
+        <v>25757300202.0</v>
+      </c>
+      <c r="AT30">
+        <v>13576932407.0</v>
+      </c>
+      <c r="AU30">
+        <v>25713994641.0</v>
+      </c>
+      <c r="AV30">
+        <v>19287499706.0</v>
+      </c>
+      <c r="AW30">
+        <v>15749313090.0</v>
+      </c>
+      <c r="AX30">
+        <v>13185803296.0</v>
+      </c>
+      <c r="AY30">
+        <v>14307146903.0</v>
+      </c>
+      <c r="AZ30">
+        <v>23019154839.0</v>
+      </c>
+      <c r="BA30">
+        <v>13633428841.0</v>
+      </c>
+      <c r="BB30">
+        <v>11944419468.0</v>
+      </c>
+      <c r="BC30">
+        <v>14914841326.0</v>
+      </c>
+      <c r="BD30">
+        <v>18099053455.0</v>
+      </c>
+      <c r="BE30">
+        <v>23782873506.0</v>
+      </c>
+      <c r="BF30">
+        <v>18589329189.0</v>
+      </c>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+    </row>
+    <row r="31" spans="1:70">
+      <c r="A31" t="s">
+        <v>159</v>
+      </c>
+      <c r="B31">
+        <v>702363000.0</v>
+      </c>
+      <c r="C31">
+        <v>-12934194000.0</v>
+      </c>
+      <c r="D31">
+        <v>4490195000.0</v>
+      </c>
+      <c r="E31">
+        <v>-28911345000.0</v>
+      </c>
+      <c r="F31">
+        <v>3212754000.0</v>
+      </c>
+      <c r="G31">
+        <v>22722217000.0</v>
+      </c>
+      <c r="H31">
+        <v>-37978234000.0</v>
+      </c>
+      <c r="I31">
+        <v>-2714578812.0</v>
+      </c>
+      <c r="J31">
+        <v>-7820284098.0</v>
+      </c>
+      <c r="K31">
+        <v>-20406643517.0</v>
+      </c>
+      <c r="L31">
+        <v>-3475808102.0</v>
+      </c>
+      <c r="M31">
+        <v>-6067730908.0</v>
+      </c>
+      <c r="N31">
+        <v>-6476389468.0</v>
+      </c>
+      <c r="O31">
+        <v>-8771239976.0</v>
+      </c>
+      <c r="P31">
+        <v>-2243317676.0</v>
+      </c>
+      <c r="Q31">
+        <v>408170468.0</v>
+      </c>
+      <c r="R31">
+        <v>14265574387.0</v>
+      </c>
+      <c r="S31">
+        <v>-10882293348.0</v>
+      </c>
+      <c r="T31">
+        <v>-971365498.0</v>
+      </c>
+      <c r="U31">
+        <v>-26973942029.0</v>
+      </c>
+      <c r="V31">
+        <v>-7212475223.0</v>
+      </c>
+      <c r="W31">
+        <v>18737977513.0</v>
+      </c>
+      <c r="X31">
+        <v>-35164774942.0</v>
+      </c>
+      <c r="Y31">
+        <v>-38992701052.0</v>
+      </c>
+      <c r="Z31">
+        <v>-139530617301.0</v>
+      </c>
+      <c r="AA31">
+        <v>1505611588.0</v>
+      </c>
+      <c r="AB31">
+        <v>-5060753871.0</v>
+      </c>
+      <c r="AC31">
+        <v>-6671802168.0</v>
+      </c>
+      <c r="AD31">
+        <v>4710686257.0</v>
+      </c>
+      <c r="AE31">
+        <v>8265597453.0</v>
+      </c>
+      <c r="AF31">
+        <v>-19064169840.0</v>
+      </c>
+      <c r="AG31">
+        <v>-1091640389.0</v>
+      </c>
+      <c r="AH31">
+        <v>-8264250494.0</v>
+      </c>
+      <c r="AI31">
+        <v>-6314897612.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-11847432224.0</v>
+      </c>
+      <c r="AK31">
+        <v>-4773060413.0</v>
+      </c>
+      <c r="AL31">
+        <v>-12392357.0</v>
+      </c>
+      <c r="AM31">
+        <v>-6150932449.0</v>
+      </c>
+      <c r="AN31">
+        <v>1274094724.0</v>
+      </c>
+      <c r="AO31">
+        <v>-2558857891.0</v>
+      </c>
+      <c r="AP31">
+        <v>5642441051.0</v>
+      </c>
+      <c r="AQ31">
+        <v>64962448243.0</v>
+      </c>
+      <c r="AR31">
+        <v>-6034830227.0</v>
+      </c>
+      <c r="AS31">
+        <v>-5392523250.0</v>
+      </c>
+      <c r="AT31">
+        <v>-8532972021.0</v>
+      </c>
+      <c r="AU31">
+        <v>-7064177230.0</v>
+      </c>
+      <c r="AV31">
+        <v>-2248560488.0</v>
+      </c>
+      <c r="AW31">
+        <v>-511812838.0</v>
+      </c>
+      <c r="AX31">
+        <v>-2163851017.0</v>
+      </c>
+      <c r="AY31">
+        <v>5809061619.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-31499018056.0</v>
+      </c>
+      <c r="BA31">
+        <v>-3030425707.0</v>
+      </c>
+      <c r="BB31">
+        <v>-1285838405.0</v>
+      </c>
+      <c r="BC31">
+        <v>1505169884.0</v>
+      </c>
+      <c r="BD31">
+        <v>4032516759.0</v>
+      </c>
+      <c r="BE31">
+        <v>-5836419418.0</v>
+      </c>
+      <c r="BF31">
+        <v>1636542158.0</v>
+      </c>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+    </row>
+    <row r="32" spans="1:70">
+      <c r="A32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B32">
+        <v>469426208000.0</v>
+      </c>
+      <c r="C32">
+        <v>554483332000.0</v>
+      </c>
+      <c r="D32">
+        <v>503114187000.0</v>
+      </c>
+      <c r="E32">
+        <v>645232620000.0</v>
+      </c>
+      <c r="F32">
+        <v>639737488000.0</v>
+      </c>
+      <c r="G32">
+        <v>529373768000.0</v>
+      </c>
+      <c r="H32">
+        <v>665465666000.0</v>
+      </c>
+      <c r="I32">
+        <v>675057126871.0</v>
+      </c>
+      <c r="J32">
+        <v>724621251167.0</v>
+      </c>
+      <c r="K32">
+        <v>609983426170.0</v>
+      </c>
+      <c r="L32">
+        <v>718872739074.0</v>
+      </c>
+      <c r="M32">
+        <v>643380900686.0</v>
+      </c>
+      <c r="N32">
+        <v>552747079561.0</v>
+      </c>
+      <c r="O32">
+        <v>635991577572.0</v>
+      </c>
+      <c r="P32">
+        <v>730116460713.0</v>
+      </c>
+      <c r="Q32">
+        <v>740572961115.0</v>
+      </c>
+      <c r="R32">
+        <v>487823652038.0</v>
+      </c>
+      <c r="S32">
+        <v>552253679510.0</v>
+      </c>
+      <c r="T32">
+        <v>310736740618.0</v>
+      </c>
+      <c r="U32">
+        <v>376951748527.0</v>
+      </c>
+      <c r="V32">
+        <v>432309015487.0</v>
+      </c>
+      <c r="W32">
+        <v>334543885158.0</v>
+      </c>
+      <c r="X32">
+        <v>335760672327.0</v>
+      </c>
+      <c r="Y32">
+        <v>262056635653.0</v>
+      </c>
+      <c r="Z32">
+        <v>399413746358.0</v>
+      </c>
+      <c r="AA32">
+        <v>503167019259.0</v>
+      </c>
+      <c r="AB32">
+        <v>470555886587.0</v>
+      </c>
+      <c r="AC32">
+        <v>384937976084.0</v>
+      </c>
+      <c r="AD32">
+        <v>494106035045.0</v>
+      </c>
+      <c r="AE32">
+        <v>568660016998.0</v>
+      </c>
+      <c r="AF32">
+        <v>383389515348.0</v>
+      </c>
+      <c r="AG32">
+        <v>254999515913.0</v>
+      </c>
+      <c r="AH32">
+        <v>349238935907.0</v>
+      </c>
+      <c r="AI32">
+        <v>300202710083.0</v>
+      </c>
+      <c r="AJ32">
+        <v>323269146781.0</v>
+      </c>
+      <c r="AK32">
+        <v>300774929768.0</v>
+      </c>
+      <c r="AL32">
+        <v>304281908114.0</v>
+      </c>
+      <c r="AM32">
+        <v>227345882589.0</v>
+      </c>
+      <c r="AN32">
+        <v>115423840778.0</v>
+      </c>
+      <c r="AO32">
+        <v>223062656887.0</v>
+      </c>
+      <c r="AP32">
+        <v>191450147926.0</v>
+      </c>
+      <c r="AQ32">
+        <v>256565258822.0</v>
+      </c>
+      <c r="AR32">
+        <v>169087608211.0</v>
+      </c>
+      <c r="AS32">
+        <v>287952625259.0</v>
+      </c>
+      <c r="AT32">
+        <v>200187134248.0</v>
+      </c>
+      <c r="AU32">
+        <v>273902566913.0</v>
+      </c>
+      <c r="AV32">
+        <v>273711755607.0</v>
+      </c>
+      <c r="AW32">
+        <v>334387857744.0</v>
+      </c>
+      <c r="AX32">
+        <v>333609601578.0</v>
+      </c>
+      <c r="AY32">
+        <v>347633385140.0</v>
+      </c>
+      <c r="AZ32">
+        <v>409981747207.0</v>
+      </c>
+      <c r="BA32">
+        <v>393651185034.0</v>
+      </c>
+      <c r="BB32">
+        <v>258851075629.0</v>
+      </c>
+      <c r="BC32">
+        <v>426262805732.0</v>
+      </c>
+      <c r="BD32">
+        <v>305433088107.0</v>
+      </c>
+      <c r="BE32">
+        <v>551361207610.0</v>
+      </c>
+      <c r="BF32">
+        <v>364870902859.0</v>
+      </c>
+      <c r="BG32">
+        <v>521792874000.0</v>
+      </c>
+      <c r="BH32">
+        <v>417924793900.0</v>
+      </c>
+      <c r="BI32">
+        <v>602935588700.0</v>
+      </c>
+      <c r="BJ32">
+        <v>552272869700.0</v>
+      </c>
+      <c r="BK32">
+        <v>415430492800.0</v>
+      </c>
+      <c r="BL32">
+        <v>401252444000.0</v>
+      </c>
+      <c r="BM32">
+        <v>522535715400.0</v>
+      </c>
+      <c r="BN32">
+        <v>370913095000.0</v>
+      </c>
+      <c r="BO32">
+        <v>456622221300.0</v>
+      </c>
+      <c r="BP32">
+        <v>354373068200.0</v>
+      </c>
+      <c r="BQ32">
+        <v>316347011900.0</v>
+      </c>
+      <c r="BR32">
+        <v>514212876600.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:S30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
+        <v>163</v>
+      </c>
+      <c r="B2">
+        <v>49531154000.0</v>
+      </c>
+      <c r="C2">
+        <v>6786815000.0</v>
+      </c>
+      <c r="D2">
+        <v>56074605534.0</v>
+      </c>
+      <c r="E2">
+        <v>4134530883.0</v>
+      </c>
+      <c r="F2">
+        <v>1012185197.0</v>
+      </c>
+      <c r="G2">
+        <v>12247337977.0</v>
+      </c>
+      <c r="H2">
+        <v>28194475689.0</v>
+      </c>
+      <c r="I2">
+        <v>161872912196.0</v>
+      </c>
+      <c r="J2">
+        <v>194256146977.0</v>
+      </c>
+      <c r="K2">
+        <v>162331953598.0</v>
+      </c>
+      <c r="L2">
+        <v>270344148270.0</v>
+      </c>
+      <c r="M2">
+        <v>222544224015.0</v>
+      </c>
+      <c r="N2">
+        <v>336958754409.0</v>
+      </c>
+      <c r="O2">
+        <v>3539659781.0</v>
+      </c>
+      <c r="P2">
+        <v>9767452762.0</v>
+      </c>
+      <c r="Q2">
+        <v>2634402367.0</v>
+      </c>
+      <c r="R2">
+        <v>204843409985.0</v>
+      </c>
+      <c r="S2">
+        <v>6795451150.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
         <v>164</v>
+      </c>
+      <c r="B3">
+        <v>111706768000</v>
+      </c>
+      <c r="C3">
+        <v>88803841000</v>
+      </c>
+      <c r="D3">
+        <v>139892119140</v>
+      </c>
+      <c r="E3">
+        <v>69374471701</v>
+      </c>
+      <c r="F3">
+        <v>60581410693</v>
+      </c>
+      <c r="G3">
+        <v>50976363287</v>
+      </c>
+      <c r="H3">
+        <v>83027275488</v>
+      </c>
+      <c r="I3">
+        <v>105952940059</v>
+      </c>
+      <c r="J3">
+        <v>61129162543</v>
+      </c>
+      <c r="K3">
+        <v>62345401137</v>
+      </c>
+      <c r="L3">
+        <v>46680566947</v>
+      </c>
+      <c r="M3">
+        <v>136039794790</v>
+      </c>
+      <c r="N3">
+        <v>242765119933</v>
+      </c>
+      <c r="O3">
+        <v>39902578360</v>
+      </c>
+      <c r="P3">
+        <v>19777095622</v>
+      </c>
+      <c r="Q3">
+        <v>2185127132</v>
+      </c>
+      <c r="R3">
+        <v>643765450</v>
+      </c>
+      <c r="S3">
+        <v>201714475</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>165</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>167</v>
+      </c>
+      <c r="B6">
+        <v>355759853000.0</v>
+      </c>
+      <c r="C6">
+        <v>42744339000.0</v>
+      </c>
+      <c r="D6">
+        <v>-49287790170.0</v>
+      </c>
+      <c r="E6">
+        <v>51940074651.0</v>
+      </c>
+      <c r="F6">
+        <v>3122345686.0</v>
+      </c>
+      <c r="G6">
+        <v>-11235152780.0</v>
+      </c>
+      <c r="H6">
+        <v>-15947137712.0</v>
+      </c>
+      <c r="I6">
+        <v>-133678436507.0</v>
+      </c>
+      <c r="J6">
+        <v>-34794948307.0</v>
+      </c>
+      <c r="K6">
+        <v>31924193379.0</v>
+      </c>
+      <c r="L6">
+        <v>-108012194672.0</v>
+      </c>
+      <c r="M6">
+        <v>47799924255.0</v>
+      </c>
+      <c r="N6">
+        <v>-114414530394.0</v>
+      </c>
+      <c r="O6">
+        <v>333419094628.0</v>
+      </c>
+      <c r="P6">
+        <v>-6227792981.0</v>
+      </c>
+      <c r="Q6">
+        <v>7133050395.0</v>
+      </c>
+      <c r="R6">
+        <v>-164609007618.0</v>
+      </c>
+      <c r="S6">
+        <v>198047958835.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>168</v>
+      </c>
+      <c r="B7">
+        <v>-52420481660.0</v>
+      </c>
+      <c r="C7">
+        <v>-69337287450.0</v>
+      </c>
+      <c r="D7">
+        <v>-77904907750.0</v>
+      </c>
+      <c r="E7">
+        <v>-89727469590.0</v>
+      </c>
+      <c r="F7">
+        <v>-94999476330.0</v>
+      </c>
+      <c r="G7">
+        <v>-107824491210.0</v>
+      </c>
+      <c r="H7">
+        <v>278808630.0</v>
+      </c>
+      <c r="I7">
+        <v>2090162980.0</v>
+      </c>
+      <c r="J7">
+        <v>2573156030.0</v>
+      </c>
+      <c r="K7">
+        <v>-52553717650.0</v>
+      </c>
+      <c r="L7">
+        <v>6122664690.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>169</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>170</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>171</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>172</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>173</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-73942292487.0</v>
+      </c>
+      <c r="F12">
+        <v>74595138677.0</v>
+      </c>
+      <c r="G12">
+        <v>67312874571.0</v>
+      </c>
+      <c r="H12">
+        <v>-99416835541.0</v>
+      </c>
+      <c r="I12">
+        <v>78653449121.0</v>
+      </c>
+      <c r="J12">
+        <v>24170418563.0</v>
+      </c>
+      <c r="K12">
+        <v>41982836696.0</v>
+      </c>
+      <c r="L12">
+        <v>2319449008.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>174</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>175</v>
+      </c>
+      <c r="B14">
+        <v>12175948000.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
+        <v>12267956535.0</v>
+      </c>
+      <c r="E14">
+        <v>3148770422.0</v>
+      </c>
+      <c r="F14">
+        <v>13383987332.0</v>
+      </c>
+      <c r="G14">
+        <v>13312021628.0</v>
+      </c>
+      <c r="H14">
+        <v>12241452972.0</v>
+      </c>
+      <c r="I14">
+        <v>15752190670.0</v>
+      </c>
+      <c r="J14">
+        <v>13985051554.0</v>
+      </c>
+      <c r="K14">
+        <v>13593605602.0</v>
+      </c>
+      <c r="L14">
+        <v>13576980172.0</v>
+      </c>
+      <c r="M14">
+        <v>13535930078.0</v>
+      </c>
+      <c r="N14">
+        <v>14311599713.0</v>
+      </c>
+      <c r="O14">
+        <v>11853167000.0</v>
+      </c>
+      <c r="P14">
+        <v>13799642544.0</v>
+      </c>
+      <c r="Q14">
+        <v>29443686415.0</v>
+      </c>
+      <c r="R14"/>
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>176</v>
+      </c>
+      <c r="B15">
+        <v>7139481000.0</v>
+      </c>
+      <c r="C15">
+        <v>118077716000.0</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>177</v>
+      </c>
+      <c r="B16">
+        <v>405291007000.0</v>
+      </c>
+      <c r="C16">
+        <v>49531154000.0</v>
+      </c>
+      <c r="D16">
+        <v>6786815364.0</v>
+      </c>
+      <c r="E16">
+        <v>56074605534.0</v>
+      </c>
+      <c r="F16">
+        <v>4134530883.0</v>
+      </c>
+      <c r="G16">
+        <v>1012185197.0</v>
+      </c>
+      <c r="H16">
+        <v>12247337977.0</v>
+      </c>
+      <c r="I16">
+        <v>28194475689.0</v>
+      </c>
+      <c r="J16">
+        <v>159461198670.0</v>
+      </c>
+      <c r="K16">
+        <v>194256146977.0</v>
+      </c>
+      <c r="L16">
+        <v>162331953598.0</v>
+      </c>
+      <c r="M16">
+        <v>270344148270.0</v>
+      </c>
+      <c r="N16">
+        <v>222544224015.0</v>
+      </c>
+      <c r="O16">
+        <v>336958754409.0</v>
+      </c>
+      <c r="P16">
+        <v>3539659781.0</v>
+      </c>
+      <c r="Q16">
+        <v>9767452762.0</v>
+      </c>
+      <c r="R16">
+        <v>40234402367.0</v>
+      </c>
+      <c r="S16">
+        <v>204843409985.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>178</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>179</v>
+      </c>
+      <c r="B18">
+        <v>-304787365000.0</v>
+      </c>
+      <c r="C18">
+        <v>-83487823000.0</v>
+      </c>
+      <c r="D18">
+        <v>-120649380477.0</v>
+      </c>
+      <c r="E18">
+        <v>207448212596.0</v>
+      </c>
+      <c r="F18">
+        <v>-36313829952.0</v>
+      </c>
+      <c r="G18">
+        <v>-48196795893.0</v>
+      </c>
+      <c r="H18">
+        <v>-143395241336.0</v>
+      </c>
+      <c r="I18">
+        <v>-99346157977.0</v>
+      </c>
+      <c r="J18">
+        <v>-29771307535.0</v>
+      </c>
+      <c r="K18">
+        <v>24935598179.0</v>
+      </c>
+      <c r="L18">
+        <v>-85996841619.0</v>
+      </c>
+      <c r="M18">
+        <v>84204705021.0</v>
+      </c>
+      <c r="N18">
+        <v>-49840340737.0</v>
+      </c>
+      <c r="O18">
+        <v>330312223321.0</v>
+      </c>
+      <c r="P18">
+        <v>808871980.0</v>
+      </c>
+      <c r="Q18">
+        <v>-37180152460.0</v>
+      </c>
+      <c r="R18">
+        <v>-53045847602.0</v>
+      </c>
+      <c r="S18">
+        <v>213672487243.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
+        <v>180</v>
+      </c>
+      <c r="B19">
+        <v>183017741135.0</v>
+      </c>
+      <c r="C19">
+        <v>-460593247728.0</v>
+      </c>
+      <c r="D19">
+        <v>-232363527792.0</v>
+      </c>
+      <c r="E19">
+        <v>-364282658638.0</v>
+      </c>
+      <c r="F19">
+        <v>-53058962691.0</v>
+      </c>
+      <c r="G19">
+        <v>1037834524.0</v>
+      </c>
+      <c r="H19">
+        <v>-2732394879.0</v>
+      </c>
+      <c r="I19">
+        <v>19499844140.0</v>
+      </c>
+      <c r="J19">
+        <v>-14021824.0</v>
+      </c>
+      <c r="K19">
+        <v>-886741355.0</v>
+      </c>
+      <c r="L19">
+        <v>10983152446.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>181</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>95979511593.0</v>
+      </c>
+      <c r="D20">
+        <v>263277405.0</v>
+      </c>
+      <c r="E20">
+        <v>876286960.0</v>
+      </c>
+      <c r="F20">
+        <v>593892111.0</v>
+      </c>
+      <c r="G20">
+        <v>6274399521.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>182</v>
+      </c>
+      <c r="B21">
+        <v>421887370978.0</v>
+      </c>
+      <c r="C21">
+        <v>519467794383.0</v>
+      </c>
+      <c r="D21">
+        <v>163565439753.0</v>
+      </c>
+      <c r="E21">
+        <v>201791543084.0</v>
+      </c>
+      <c r="F21">
+        <v>27682527464.0</v>
+      </c>
+      <c r="G21">
+        <v>34942640053.0</v>
+      </c>
+      <c r="H21">
+        <v>129376504061.0</v>
+      </c>
+      <c r="I21">
+        <v>129376504061.0</v>
+      </c>
+      <c r="J21">
+        <v>129376504061.0</v>
+      </c>
+      <c r="K21">
+        <v>129376504061.0</v>
+      </c>
+      <c r="L21">
+        <v>-37572100000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>143</v>
+      </c>
+      <c r="B22">
+        <v>73238289000.0</v>
+      </c>
+      <c r="C22">
+        <v>104677999000.0</v>
+      </c>
+      <c r="D22">
+        <v>212988116470.0</v>
+      </c>
+      <c r="E22">
+        <v>273673913875.0</v>
+      </c>
+      <c r="F22">
+        <v>-63711545268.0</v>
+      </c>
+      <c r="G22">
+        <v>-77845328805.0</v>
+      </c>
+      <c r="H22">
+        <v>26807416721.0</v>
+      </c>
+      <c r="I22">
+        <v>-87798857709.0</v>
+      </c>
+      <c r="J22">
+        <v>10284697314.0</v>
+      </c>
+      <c r="K22">
+        <v>31704557018.0</v>
+      </c>
+      <c r="L22">
+        <v>-55212703852.0</v>
+      </c>
+      <c r="M22">
+        <v>-13938294977.0</v>
+      </c>
+      <c r="N22">
+        <v>91885687801.0</v>
+      </c>
+      <c r="O22">
+        <v>46591042719.0</v>
+      </c>
+      <c r="P22">
+        <v>99674949180.0</v>
+      </c>
+      <c r="Q22">
+        <v>154623604051.0</v>
+      </c>
+      <c r="R22">
+        <v>-150055121511.0</v>
+      </c>
+      <c r="S22">
+        <v>83069891981.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>183</v>
+      </c>
+      <c r="B23">
+        <v>53000000000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
+        <v>73828717158.0</v>
+      </c>
+      <c r="E23">
+        <v>403583543084.0</v>
+      </c>
+      <c r="F23">
+        <v>3656154754.0</v>
+      </c>
+      <c r="G23">
+        <v>-2418369231.0</v>
+      </c>
+      <c r="H23">
+        <v>-1288846039.0</v>
+      </c>
+      <c r="I23">
+        <v>-4193625452.0</v>
+      </c>
+      <c r="J23">
+        <v>-5405405252.0</v>
+      </c>
+      <c r="K23">
+        <v>9486490868.0</v>
+      </c>
+      <c r="L23">
+        <v>4328397132.0</v>
+      </c>
+      <c r="M23">
+        <v>833346250.0</v>
+      </c>
+      <c r="N23">
+        <v>-311189219933.0</v>
+      </c>
+      <c r="O23">
+        <v>-38979219996.0</v>
+      </c>
+      <c r="P23">
+        <v>-20720137520.0</v>
+      </c>
+      <c r="Q23">
+        <v>-1336490768.0</v>
+      </c>
+      <c r="R23">
+        <v>-542765450.0</v>
+      </c>
+      <c r="S23">
+        <v>9926632.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>184</v>
+      </c>
+      <c r="B24">
+        <v>-758113000.0</v>
+      </c>
+      <c r="C24">
+        <v>-371789407140.0</v>
+      </c>
+      <c r="D24">
+        <v>134000000.0</v>
+      </c>
+      <c r="E24">
+        <v>30943184305.0</v>
+      </c>
+      <c r="F24">
+        <v>7522448002.0</v>
+      </c>
+      <c r="G24">
+        <v>-2874463520.0</v>
+      </c>
+      <c r="H24">
+        <v>2100000000.0</v>
+      </c>
+      <c r="I24">
+        <v>-1975365147.0</v>
+      </c>
+      <c r="J24">
+        <v>33081013.0</v>
+      </c>
+      <c r="K24">
+        <v>-63600432.0</v>
+      </c>
+      <c r="L24">
+        <v>771452490.0</v>
+      </c>
+      <c r="M24">
+        <v>-406800000.0</v>
+      </c>
+      <c r="N24">
+        <v>126000000.0</v>
+      </c>
+      <c r="O24">
+        <v>1056040000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24">
+        <v>101000000.0</v>
+      </c>
+      <c r="S24">
+        <v>112000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
+        <v>185</v>
+      </c>
+      <c r="B25">
+        <v>-278494834000.0</v>
+      </c>
+      <c r="C25">
+        <v>-99361982000.0</v>
+      </c>
+      <c r="D25">
+        <v>-206013334342.0</v>
+      </c>
+      <c r="E25">
+        <v>-276822684297.0</v>
+      </c>
+      <c r="F25">
+        <v>74595138677.0</v>
+      </c>
+      <c r="G25">
+        <v>67312874571.0</v>
+      </c>
+      <c r="H25">
+        <v>-99416835541.0</v>
+      </c>
+      <c r="I25">
+        <v>87798857709.0</v>
+      </c>
+      <c r="J25">
+        <v>-10284697314.0</v>
+      </c>
+      <c r="K25">
+        <v>-31704557018.0</v>
+      </c>
+      <c r="L25">
+        <v>55212703852.0</v>
+      </c>
+      <c r="M25">
+        <v>13938294977.0</v>
+      </c>
+      <c r="N25">
+        <v>-91885687801.0</v>
+      </c>
+      <c r="O25">
+        <v>-46591042719.0</v>
+      </c>
+      <c r="P25">
+        <v>-92888624122.0</v>
+      </c>
+      <c r="Q25">
+        <v>-219062315794.0</v>
+      </c>
+      <c r="R25">
+        <v>150055121511.0</v>
+      </c>
+      <c r="S25">
+        <v>-83069891981.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" t="s">
+        <v>186</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>95979511590.0</v>
+      </c>
+      <c r="D26">
+        <v>263277410.0</v>
+      </c>
+      <c r="E26">
+        <v>876286960.0</v>
+      </c>
+      <c r="F26">
+        <v>593892110.0</v>
+      </c>
+      <c r="G26">
+        <v>6274399520.0</v>
+      </c>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
+        <v>-47838996745.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>187</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>188</v>
+      </c>
+      <c r="B28">
+        <v>467747890000.0</v>
+      </c>
+      <c r="C28">
+        <v>497369590000.0</v>
+      </c>
+      <c r="D28">
+        <v>163828717158.0</v>
+      </c>
+      <c r="E28">
+        <v>202667830044.0</v>
+      </c>
+      <c r="F28">
+        <v>31932574329.0</v>
+      </c>
+      <c r="G28">
+        <v>38798670343.0</v>
+      </c>
+      <c r="H28">
+        <v>128087658022.0</v>
+      </c>
+      <c r="I28">
+        <v>-52032622197.0</v>
+      </c>
+      <c r="J28">
+        <v>-5405405251.0</v>
+      </c>
+      <c r="K28">
+        <v>9486490868.0</v>
+      </c>
+      <c r="L28">
+        <v>-33243702868.0</v>
+      </c>
+      <c r="M28">
+        <v>32004906250.0</v>
+      </c>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28">
+        <v>-98851000000.0</v>
+      </c>
+      <c r="S28">
+        <v>9926632.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>189</v>
+      </c>
+      <c r="B29">
+        <v>-193080597000.0</v>
+      </c>
+      <c r="C29">
+        <v>5316017000.0</v>
+      </c>
+      <c r="D29">
+        <v>19242738663.0</v>
+      </c>
+      <c r="E29">
+        <v>276822684297.0</v>
+      </c>
+      <c r="F29">
+        <v>24267580741.0</v>
+      </c>
+      <c r="G29">
+        <v>2779567394.0</v>
+      </c>
+      <c r="H29">
+        <v>-60367965848.0</v>
+      </c>
+      <c r="I29">
+        <v>6606782082.0</v>
+      </c>
+      <c r="J29">
+        <v>31357855008.0</v>
+      </c>
+      <c r="K29">
+        <v>87280999316.0</v>
+      </c>
+      <c r="L29">
+        <v>-39316274672.0</v>
+      </c>
+      <c r="M29">
+        <v>220244499811.0</v>
+      </c>
+      <c r="N29">
+        <v>192924779196.0</v>
+      </c>
+      <c r="O29">
+        <v>370214801681.0</v>
+      </c>
+      <c r="P29">
+        <v>20585967602.0</v>
+      </c>
+      <c r="Q29">
+        <v>-34995025328.0</v>
+      </c>
+      <c r="R29">
+        <v>-52402082152.0</v>
+      </c>
+      <c r="S29">
+        <v>213874201718.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>190</v>
+      </c>
+      <c r="B30">
+        <v>77760067000.0</v>
+      </c>
+      <c r="C30">
+        <v>-460593248000.0</v>
+      </c>
+      <c r="D30">
+        <v>-232363527792.0</v>
+      </c>
+      <c r="E30">
+        <v>-364282658638.0</v>
+      </c>
+      <c r="F30">
+        <v>-53058962691.0</v>
+      </c>
+      <c r="G30">
+        <v>-52812992283.0</v>
+      </c>
+      <c r="H30">
+        <v>-83659670367.0</v>
+      </c>
+      <c r="I30">
+        <v>-88191461066.0</v>
+      </c>
+      <c r="J30">
+        <v>-61096081530.0</v>
+      </c>
+      <c r="K30">
+        <v>-63295742924.0</v>
+      </c>
+      <c r="L30">
+        <v>-34925962011.0</v>
+      </c>
+      <c r="M30">
+        <v>-216824103349.0</v>
+      </c>
+      <c r="N30">
+        <v>-311189219933.0</v>
+      </c>
+      <c r="O30">
+        <v>-38979219996.0</v>
+      </c>
+      <c r="P30">
+        <v>-20720137520.0</v>
+      </c>
+      <c r="Q30">
+        <v>-1336490768.0</v>
+      </c>
+      <c r="R30">
+        <v>-542765450.0</v>
+      </c>
+      <c r="S30">
+        <v>-89714475.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BS30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:71">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>84</v>
+      </c>
+      <c r="I1" t="s">
+        <v>85</v>
+      </c>
+      <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>87</v>
+      </c>
+      <c r="M1" t="s">
+        <v>88</v>
+      </c>
+      <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>91</v>
+      </c>
+      <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>93</v>
+      </c>
+      <c r="U1" t="s">
+        <v>94</v>
+      </c>
+      <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:71">
+      <c r="A2" t="s">
+        <v>163</v>
+      </c>
+      <c r="B2">
+        <v>405291007000.0</v>
+      </c>
+      <c r="C2">
+        <v>14637025000.0</v>
+      </c>
+      <c r="D2">
+        <v>10680775000.0</v>
+      </c>
+      <c r="E2">
+        <v>3145681000.0</v>
+      </c>
+      <c r="F2">
+        <v>49531154000.0</v>
+      </c>
+      <c r="G2">
+        <v>30618112000.0</v>
+      </c>
+      <c r="H2">
+        <v>2580593000.0</v>
+      </c>
+      <c r="I2">
+        <v>30949131071.0</v>
+      </c>
+      <c r="J2">
+        <v>6786815364.0</v>
+      </c>
+      <c r="K2">
+        <v>3595644745.0</v>
+      </c>
+      <c r="L2">
+        <v>8402484476.0</v>
+      </c>
+      <c r="M2">
+        <v>36684183611.0</v>
+      </c>
+      <c r="N2">
+        <v>56074605534.0</v>
+      </c>
+      <c r="O2">
+        <v>2135485331.0</v>
+      </c>
+      <c r="P2">
+        <v>55144830805.0</v>
+      </c>
+      <c r="Q2">
+        <v>8362381881.0</v>
+      </c>
+      <c r="R2">
+        <v>4134530883.0</v>
+      </c>
+      <c r="S2">
+        <v>4311383158.0</v>
+      </c>
+      <c r="T2">
+        <v>5283816752.0</v>
+      </c>
+      <c r="U2">
+        <v>1758717954.0</v>
+      </c>
+      <c r="V2">
+        <v>1012185197.0</v>
+      </c>
+      <c r="W2">
+        <v>1854001077.0</v>
+      </c>
+      <c r="X2">
+        <v>10441689659.0</v>
+      </c>
+      <c r="Y2">
+        <v>9538958732.0</v>
+      </c>
+      <c r="Z2">
+        <v>12247337977.0</v>
+      </c>
+      <c r="AA2">
+        <v>2398309593.0</v>
+      </c>
+      <c r="AB2">
+        <v>3439445716.0</v>
+      </c>
+      <c r="AC2">
+        <v>12400732038.0</v>
+      </c>
+      <c r="AD2">
+        <v>28194475689.0</v>
+      </c>
+      <c r="AE2">
+        <v>97595977222.0</v>
+      </c>
+      <c r="AF2">
+        <v>120165443570.0</v>
+      </c>
+      <c r="AG2">
+        <v>165732058673.0</v>
+      </c>
+      <c r="AH2">
+        <v>159461198670.0</v>
+      </c>
+      <c r="AI2">
+        <v>140781950245.0</v>
+      </c>
+      <c r="AJ2">
+        <v>216067893983.0</v>
+      </c>
+      <c r="AK2">
+        <v>201534348186.0</v>
+      </c>
+      <c r="AL2">
+        <v>194256146977.0</v>
+      </c>
+      <c r="AM2">
+        <v>133111407030.0</v>
+      </c>
+      <c r="AN2">
+        <v>164008881329.0</v>
+      </c>
+      <c r="AO2">
+        <v>138166531804.0</v>
+      </c>
+      <c r="AP2">
+        <v>162331953598.0</v>
+      </c>
+      <c r="AQ2">
+        <v>207760929751.0</v>
+      </c>
+      <c r="AR2">
+        <v>196896062364.0</v>
+      </c>
+      <c r="AS2">
+        <v>190066132945.0</v>
+      </c>
+      <c r="AT2">
+        <v>270344148270.0</v>
+      </c>
+      <c r="AU2">
+        <v>349662251328.0</v>
+      </c>
+      <c r="AV2">
+        <v>307993129130.0</v>
+      </c>
+      <c r="AW2">
+        <v>249600310055.0</v>
+      </c>
+      <c r="AX2">
+        <v>222544224015.0</v>
+      </c>
+      <c r="AY2">
+        <v>230672655420.0</v>
+      </c>
+      <c r="AZ2">
+        <v>185816372213.0</v>
+      </c>
+      <c r="BA2">
+        <v>350937242053.0</v>
+      </c>
+      <c r="BB2">
+        <v>336958754409.0</v>
+      </c>
+      <c r="BC2">
+        <v>327798929805.0</v>
+      </c>
+      <c r="BD2">
+        <v>280332609330.0</v>
+      </c>
+      <c r="BE2">
+        <v>23364687548.0</v>
+      </c>
+      <c r="BF2">
+        <v>3539659781.0</v>
+      </c>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+    </row>
+    <row r="3" spans="1:71">
+      <c r="A3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B3">
+        <v>20861660000</v>
+      </c>
+      <c r="C3">
+        <v>55489628000</v>
+      </c>
+      <c r="D3">
+        <v>37565160000</v>
+      </c>
+      <c r="E3">
+        <v>2364408000</v>
+      </c>
+      <c r="F3">
+        <v>16287573000</v>
+      </c>
+      <c r="G3">
+        <v>73029939000</v>
+      </c>
+      <c r="H3">
+        <v>11472622000</v>
+      </c>
+      <c r="I3">
+        <v>14424680259</v>
+      </c>
+      <c r="J3">
+        <v>12821843970</v>
+      </c>
+      <c r="K3">
+        <v>66951026376</v>
+      </c>
+      <c r="L3">
+        <v>19722672695</v>
+      </c>
+      <c r="M3">
+        <v>29704325871</v>
+      </c>
+      <c r="N3">
+        <v>23514094198</v>
+      </c>
+      <c r="O3">
+        <v>27808114908</v>
+      </c>
+      <c r="P3">
+        <v>16755967307</v>
+      </c>
+      <c r="Q3">
+        <v>19784280121</v>
+      </c>
+      <c r="R3">
+        <v>5026109365</v>
+      </c>
+      <c r="S3">
+        <v>35284521593</v>
+      </c>
+      <c r="T3">
+        <v>10014055541</v>
+      </c>
+      <c r="U3">
+        <v>3339644145</v>
+      </c>
+      <c r="V3">
+        <v>11943189414</v>
+      </c>
+      <c r="W3">
+        <v>987963503</v>
+      </c>
+      <c r="X3">
+        <v>33387976621</v>
+      </c>
+      <c r="Y3">
+        <v>9066855053</v>
+      </c>
+      <c r="Z3">
+        <v>9509495116</v>
+      </c>
+      <c r="AA3">
+        <v>14804140605</v>
+      </c>
+      <c r="AB3">
+        <v>37451820454</v>
+      </c>
+      <c r="AC3">
+        <v>18878170331</v>
+      </c>
+      <c r="AD3">
+        <v>11893144098</v>
+      </c>
+      <c r="AE3">
+        <v>40154959387</v>
+      </c>
+      <c r="AF3">
+        <v>57675668563</v>
+      </c>
+      <c r="AG3">
+        <v>6188332378</v>
+      </c>
+      <c r="AH3">
+        <v>1933979731</v>
+      </c>
+      <c r="AI3">
+        <v>5805585769</v>
+      </c>
+      <c r="AJ3">
+        <v>21403701108</v>
+      </c>
+      <c r="AK3">
+        <v>25478792235</v>
+      </c>
+      <c r="AL3">
+        <v>8441083431</v>
+      </c>
+      <c r="AM3">
+        <v>19493198358</v>
+      </c>
+      <c r="AN3">
+        <v>16416847395</v>
+      </c>
+      <c r="AO3">
+        <v>11782521207</v>
+      </c>
+      <c r="AP3">
+        <v>14652834177</v>
+      </c>
+      <c r="AQ3">
+        <v>5844188534</v>
+      </c>
+      <c r="AR3">
+        <v>11113716087</v>
+      </c>
+      <c r="AS3">
+        <v>18641119771</v>
+      </c>
+      <c r="AT3">
+        <v>11081542555</v>
+      </c>
+      <c r="AU3">
+        <v>20603027766</v>
+      </c>
+      <c r="AV3">
+        <v>7715529929</v>
+      </c>
+      <c r="AW3">
+        <v>8990438982</v>
+      </c>
+      <c r="AX3">
+        <v>98730798113</v>
+      </c>
+      <c r="AY3">
+        <v>151712136579</v>
+      </c>
+      <c r="AZ3">
+        <v>22504562801</v>
+      </c>
+      <c r="BA3">
+        <v>68021538037</v>
+      </c>
+      <c r="BB3">
+        <v>526882516</v>
+      </c>
+      <c r="BC3">
+        <v>5159031808</v>
+      </c>
+      <c r="BD3">
+        <v>28259238300</v>
+      </c>
+      <c r="BE3">
+        <v>5181430833</v>
+      </c>
+      <c r="BF3">
+        <v>1302877419</v>
+      </c>
+      <c r="BG3">
+        <v>19777095600</v>
+      </c>
+      <c r="BH3">
+        <v>7217121900</v>
+      </c>
+      <c r="BI3">
+        <v>6165550200</v>
+      </c>
+      <c r="BJ3">
+        <v>6129510200</v>
+      </c>
+      <c r="BK3">
+        <v>2185127100</v>
+      </c>
+      <c r="BL3">
+        <v>1045738300</v>
+      </c>
+      <c r="BM3">
+        <v>573140000</v>
+      </c>
+      <c r="BN3">
+        <v>151350000</v>
+      </c>
+      <c r="BO3">
+        <v>643765500</v>
+      </c>
+      <c r="BP3">
+        <v>395575000</v>
+      </c>
+      <c r="BQ3">
+        <v>395575000</v>
+      </c>
+      <c r="BR3">
+        <v>395575000</v>
+      </c>
+      <c r="BS3">
+        <v>201714500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:71">
+      <c r="A4" t="s">
+        <v>165</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+    </row>
+    <row r="5" spans="1:71">
+      <c r="A5" t="s">
+        <v>166</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -20129,354 +20870,366 @@
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
-    </row>
-    <row r="6" spans="1:69">
+      <c r="BR5"/>
+      <c r="BS5"/>
+    </row>
+    <row r="6" spans="1:71">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B6">
+        <v>40566161000.0</v>
+      </c>
+      <c r="C6">
+        <v>390653982000.0</v>
+      </c>
+      <c r="D6">
         <v>3956250000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>7535094000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-46385473000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>18913042000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>28037520000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-28368538134.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>24162315707.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>3191170619.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-4806839731.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-28281699135.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-19390421923.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>53939120203.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-53009345474.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>46782448924.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>4227850998.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-176852275.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-972433594.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>3525098798.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>746532757.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-841815880.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-8587688582.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>902730927.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2708379245.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>9849028384.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1041136123.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-8961286322.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-15793743651.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-69401501533.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-22569466348.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-45566615103.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>6270860003.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>18679248425.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-75285943738.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>14533545797.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>7278201209.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>61144739947.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-30897474299.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>25842349525.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-24165421794.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-45428976153.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>10864867387.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>6829929419.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-80278015325.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-79318103058.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>41669122198.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>58392819075.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>27056086040.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-8128431405.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>44856283207.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-165120869840.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>13978487644.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>9159824604.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>47466320475.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>256967921782.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>19825027767.0</v>
       </c>
-      <c r="BE6"/>
-      <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
-    </row>
-    <row r="7" spans="1:69">
+      <c r="BR6"/>
+      <c r="BS6"/>
+    </row>
+    <row r="7" spans="1:71">
       <c r="A7" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>168</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-52420481660.0</v>
+      </c>
+      <c r="D7">
         <v>-39304379280.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-24948766150.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-12426598640.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-69337287450.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-52166892750.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-58915963030.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-36531519680.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-16725874820.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-89727469590.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-69199694570.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-44623686470.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-18419261480.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-94999476330.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-69699346080.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-47286979230.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-22740084600.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-107824491210.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-79488693640.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-54147565730.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-26888440110.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>278808630.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>253356430.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
-    </row>
-    <row r="8" spans="1:69">
+      <c r="BR7"/>
+      <c r="BS7"/>
+    </row>
+    <row r="8" spans="1:71">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20502,54 +21255,56 @@
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
-    </row>
-    <row r="9" spans="1:69">
+      <c r="BR8"/>
+      <c r="BS8"/>
+    </row>
+    <row r="9" spans="1:71">
       <c r="A9" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -20575,54 +21330,56 @@
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
-    </row>
-    <row r="10" spans="1:69">
+      <c r="BR9"/>
+      <c r="BS9"/>
+    </row>
+    <row r="10" spans="1:71">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -20648,70 +21405,68 @@
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
-    </row>
-    <row r="11" spans="1:69">
+      <c r="BR10"/>
+      <c r="BS10"/>
+    </row>
+    <row r="11" spans="1:71">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -20722,206 +21477,214 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-    </row>
-    <row r="12" spans="1:69">
+      <c r="BR11"/>
+      <c r="BS11"/>
+    </row>
+    <row r="12" spans="1:71">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>81960288187.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>81960288187.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-38796946561.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-134156798820.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>162383372496.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-63371919602.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>85240360325.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>52062374456.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-106248139165.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>43540543061.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-27775758240.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-27203415480.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>26007655464.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>96284392827.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-29659818652.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-19801933904.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-29752921961.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-20202161024.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>32404895312.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>63900557936.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
-    </row>
-    <row r="13" spans="1:69">
+      <c r="BR12"/>
+      <c r="BS12"/>
+    </row>
+    <row r="13" spans="1:71">
       <c r="A13" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -20947,244 +21710,256 @@
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
-    </row>
-    <row r="14" spans="1:69">
+      <c r="BR13"/>
+      <c r="BS13"/>
+    </row>
+    <row r="14" spans="1:71">
       <c r="A14" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-      <c r="C14"/>
+        <v>175</v>
+      </c>
+      <c r="B14">
+        <v>2927222000.0</v>
+      </c>
+      <c r="C14">
+        <v>4964374000.0</v>
+      </c>
       <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
         <v>3139759000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>3088537000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2899877115.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>3197435805.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2624553389.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>3191090122.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3224319648.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3227993376.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>922052877.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>756406974.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>746836854.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>723473717.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3264188838.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3351681329.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3295138846.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3472978319.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>11500391662.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>656541985.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>607061121.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>548026860.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>10434405422.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>589477765.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>608891025.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>608678760.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>13996067595.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>604677715.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>576185908.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>575259452.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>12191343110.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>574887033.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>609087440.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>609733971.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>11855224040.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>577617454.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>583061929.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>577702179.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>11777257200.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>576018064.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>608465765.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>615239143.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>3442355096.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>-5162655055.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>3343918093.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>3380131639.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>3488908858.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>3547812763.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>3612182833.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>3662695259.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>3670698758.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>2962696546.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
-    </row>
-    <row r="15" spans="1:69">
+      <c r="BR14"/>
+      <c r="BS14"/>
+    </row>
+    <row r="15" spans="1:71">
       <c r="A15" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>176</v>
+      </c>
+      <c r="B15">
+        <v>10106111000.0</v>
+      </c>
       <c r="C15">
-        <v>0.0</v>
+        <v>7139481000.0</v>
       </c>
       <c r="D15"/>
       <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15">
         <v>67098624000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>8897277000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>42081814931.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
@@ -21201,239 +21976,247 @@
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
-    </row>
-    <row r="16" spans="1:69">
+      <c r="BR15"/>
+      <c r="BS15"/>
+    </row>
+    <row r="16" spans="1:71">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B16">
+        <v>445857168000.0</v>
+      </c>
+      <c r="C16">
+        <v>405291007000.0</v>
+      </c>
+      <c r="D16">
         <v>14637025000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>10680775000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3145681000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>49531154000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>30618112000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>2580592937.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>30949131071.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>6786815364.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>3595644745.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>8402484476.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>36684183611.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>56074605534.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2135485331.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>55144830805.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>8362381881.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>4134530883.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>4311383158.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>5283816752.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1758717954.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1012185197.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1854001077.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>10441689659.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>9538958732.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>12247337977.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>2398309593.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3439445716.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>12400732038.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>28194475689.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>97595977222.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>120165443570.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>165732058673.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>159461198670.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>140781950245.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>216067893983.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>201534348186.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>194256146977.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>133111407030.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>164008881329.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>138166531804.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>162331953598.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>207760929751.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>196896062364.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>190066132945.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>270344148270.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>349662251328.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>307993129130.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>249600310055.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>222544224015.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>230672655420.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>185816372213.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>350937242053.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>336958754409.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>327798929805.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>280332609330.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>23364687548.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>3539659781.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-    </row>
-    <row r="17" spans="1:69">
+      <c r="BR16"/>
+      <c r="BS16"/>
+    </row>
+    <row r="17" spans="1:71">
       <c r="A17" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21459,1443 +22242,1493 @@
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
-    </row>
-    <row r="18" spans="1:69">
+      <c r="BR17"/>
+      <c r="BS17"/>
+    </row>
+    <row r="18" spans="1:71">
       <c r="A18" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B18">
+        <v>93476550000.0</v>
+      </c>
+      <c r="C18">
+        <v>-343376309000.0</v>
+      </c>
+      <c r="D18">
         <v>65486293000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-46825998000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>19928648000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-267629674000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>264534510000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-179375341532.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>98982682200.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-91093732605.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>34519384495.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-9910972410.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>25364319626.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>29748570694.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>66643645089.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-19037443267.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-4302635648.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>10244936526.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>19141319967.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-106963188092.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>41263101647.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2199100350.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-86772899602.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>53972567076.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-17595563717.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-28577424861.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-50085884016.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-42796297442.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-21935635017.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-27627419776.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-25399890053.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-57070607106.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>13163472484.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-1232800003.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-64258928323.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-238695706.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>35959116497.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>45951288002.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-21641340486.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>18647279964.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-18021629301.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-32898883209.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-3031350777.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>11966827892.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-62033435525.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>57563249149.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>36778142416.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>43161236310.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-53297922854.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-115045121877.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>64791663517.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-10109070161.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>10522187784.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-3035675532.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>54929007368.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-5181430833.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-1302877419.0</v>
       </c>
-      <c r="BE18"/>
-      <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
-    </row>
-    <row r="19" spans="1:69">
+      <c r="BR18"/>
+      <c r="BS18"/>
+    </row>
+    <row r="19" spans="1:71">
       <c r="A19" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B19">
+        <v>-21817800000.0</v>
+      </c>
+      <c r="C19">
+        <v>302443300000.0</v>
+      </c>
+      <c r="D19">
         <v>-122792393994.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>14078899482.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-65010234440.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-195236194114.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-189083102917.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-53875815160.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-22398135537.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-102320172296.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-105510471991.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>53841150000.0</v>
       </c>
       <c r="M19">
         <v>53841150000.0</v>
       </c>
       <c r="N19">
+        <v>53841150000.0</v>
+      </c>
+      <c r="O19">
+        <v>53841150000.0</v>
+      </c>
+      <c r="P19">
         <v>-20807000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-187261871242.0</v>
       </c>
       <c r="Q19">
         <v>-187261871242.0</v>
       </c>
       <c r="R19">
+        <v>-187261871242.0</v>
+      </c>
+      <c r="S19">
+        <v>-187261871242.0</v>
+      </c>
+      <c r="T19">
         <v>-250000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-250000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>250000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>302284312.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>1098356698.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>1098356698.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-362806486.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-2732394879.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-37466116424.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-21255018855.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-9775527644.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>16462250140.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>1597594000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
-    </row>
-    <row r="20" spans="1:69">
+      <c r="BR19"/>
+      <c r="BS19"/>
+    </row>
+    <row r="20" spans="1:71">
       <c r="A20" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
-        <v>55113752492.0</v>
+        <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>55113752492.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>40333593800.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>532165301.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>263277405.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
-        <v>876286960.0</v>
+        <v>263277405.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
-        <v>0.0</v>
+        <v>876286960.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
-    </row>
-    <row r="21" spans="1:69">
+      <c r="BR20"/>
+      <c r="BS20"/>
+    </row>
+    <row r="21" spans="1:71">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B21">
+        <v>38392561564.0</v>
+      </c>
+      <c r="C21">
+        <v>390726957063.0</v>
+      </c>
+      <c r="D21">
         <v>61875052829.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>17665852407.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-48380491321.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>414516502638.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-23893331691.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>-81242071508.0</v>
       </c>
       <c r="N21">
+        <v>-81242071508.0</v>
+      </c>
+      <c r="O21">
+        <v>-81242071508.0</v>
+      </c>
+      <c r="P21">
         <v>29912911188.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>829994674.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-10409877383.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>46296496356.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-11051022715.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>40310448165.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-47873394342.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-5281182997.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>77957213675.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-53584150957.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>15850760332.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>38849022670.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>90527481391.0</v>
       </c>
       <c r="AB21">
         <v>90527481391.0</v>
       </c>
       <c r="AC21">
         <v>90527481391.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
+      <c r="AD21">
+        <v>90527481391.0</v>
+      </c>
+      <c r="AE21">
+        <v>90527481391.0</v>
+      </c>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
-    </row>
-    <row r="22" spans="1:69">
+      <c r="BR21"/>
+      <c r="BS21"/>
+    </row>
+    <row r="22" spans="1:71">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B22">
+        <v>13302753000.0</v>
+      </c>
+      <c r="C22">
+        <v>8275467000.0</v>
+      </c>
+      <c r="D22">
         <v>22000370662.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>3931733461.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>39030717324.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>37079388000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-17615672000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>13293723574.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>71920559768.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>29361992425.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>45334229835.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>89413480386.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>48878413824.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>56634632725.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>82643205422.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>96854749818.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>37541325910.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-42975091044.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-26258680277.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-670543628.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>6192769681.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>25523101662.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-29690356589.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>33848736501.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-107526810379.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>14391598060.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3669232057.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>2272834077.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>6473752527.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-28580487261.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-34772671189.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-21284059423.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-3161639836.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>7128354980.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-5899218142.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-11659129420.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>20714689896.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1715303776.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-1350767939.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>26681489407.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>4658531774.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>13882089736.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-10611380803.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-40269097841.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-18214314944.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-23476243645.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-13794156403.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-1039832887.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>24371937958.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>37970439286.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1725570964.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>36861919679.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>15327757872.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>10499142035.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>12152880081.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>19991078305.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>3947942298.0</v>
       </c>
-      <c r="BE22"/>
-[...1 lines deleted...]
-      <c r="BG22">
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22">
         <v>40361441500.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>62910630200.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>19365901100.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>32974059600.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>78683612300.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>40404041800.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>47067424400.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>12090576400.0</v>
       </c>
-      <c r="BO22"/>
-      <c r="BP22"/>
       <c r="BQ22"/>
-    </row>
-    <row r="23" spans="1:69">
+      <c r="BR22"/>
+      <c r="BS22"/>
+    </row>
+    <row r="23" spans="1:71">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B23">
+        <v>-60143261000.0</v>
+      </c>
+      <c r="C23">
+        <v>-12411728000.0</v>
+      </c>
+      <c r="D23">
         <v>-7901755000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>20309161000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>30718963000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>5453839000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-2962191000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>6837289857.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-9328938080.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-13123491570.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>12944761622.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>8181202138.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-8002472190.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>199025126801.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>4098202920.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-1972140137.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>640353500.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-31219970405.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-9468951377.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>69736970111.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2884526000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>6294219676.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-1499947573.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>600226486.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1538468299.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-57629244.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>49057054596.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>36114824000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4124386000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-47857760445.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-161133099.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>4276982990.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-8290711643.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>8115064834.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>199620351.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-15982280328.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2262189892.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>12834140055.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-10788207642.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>4848026256.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2592532199.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>791125831.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1203058190.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-547713749.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2881926860.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>32004906250.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-7715529929.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-7829930423.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-13407798113.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-35878876579.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-52959882801.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-223420438639.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1069978086.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-1612728551.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-29268208594.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-3586657716.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-4511625135.0</v>
       </c>
-      <c r="BE23"/>
-      <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
-      <c r="BQ23">
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23">
         <v>9926600.0</v>
       </c>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:71">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B24">
+        <v>39817000.0</v>
+      </c>
+      <c r="C24">
+        <v>116748476000.0</v>
+      </c>
+      <c r="D24">
         <v>-85227234000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>16443307000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-48722662000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>433776000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>21300000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>7517896.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-462593896.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-35369145920.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-4176974296.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>57013139.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-25607896845.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-119584422718.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-21057618406.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-195840213273.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>41574067460.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>2242045772.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>509918730.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>314400000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>4456083500.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-4036848656.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1425695594.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>305161104.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>469362962.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>18732461.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-14295970.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-2376848524.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>2117616454.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>14430814014.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>1724756804.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-730115740.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-900791285.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>12888934392.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-12699513904.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>30406498059.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-30562837534.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>850107138.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-695280255.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>7316368143.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-7534795458.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>1041690320.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>74989070273.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>3048615818.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-2557923921.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-86890308559.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AV24"/>
+      <c r="AW24">
         <v>1160508559.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>85323000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>114921019300.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>126000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-153802040000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>1596860602.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-14465219.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>1035436500.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>36838157.0</v>
       </c>
-      <c r="BD24"/>
-      <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
-    </row>
-    <row r="25" spans="1:69">
+      <c r="BR24"/>
+      <c r="BS24"/>
+    </row>
+    <row r="25" spans="1:71">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B25">
+        <v>98108235000.0</v>
+      </c>
+      <c r="C25">
+        <v>-301126522000.0</v>
+      </c>
+      <c r="D25">
         <v>103051454000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-44461590000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>36216221000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-234818882000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>267589023000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-175344507732.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>36686530597.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-56129252043.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>5716737233.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-72844446573.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-3227993376.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-57556685602.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-83399612396.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-97601586672.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-38264799627.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>42975091044.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>26258680277.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>670543628.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-6192769681.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-25523101662.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>29690356589.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-33848736501.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>107526810379.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-14391598060.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-3669232057.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-2272834077.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-6473752527.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>28580487261.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>34772671189.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>21284059423.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>3161639836.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-7128354980.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>5899218142.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>11659129420.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-20714689896.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-1715303776.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1350767939.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-26681489407.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-4658531774.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-13882089736.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>10611380803.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>40269097841.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>18214314944.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>23476243645.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>13794156403.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1039832887.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-24371937958.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-37970439286.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-1725570964.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-36861919679.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-15327757872.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-10499142035.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-12152880081.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-19991078305.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-3947942298.0</v>
       </c>
-      <c r="BE25"/>
-      <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
-    </row>
-    <row r="26" spans="1:69">
+      <c r="BR25"/>
+      <c r="BS25"/>
+    </row>
+    <row r="26" spans="1:71">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26">
         <v>95979511590.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>40865759100.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
         <v>263277410.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>263277410.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="N26"/>
+      <c r="O26">
         <v>876286960.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="R26"/>
       <c r="S26">
         <v>593892110.0</v>
       </c>
-      <c r="T26"/>
+      <c r="T26">
+        <v>593892110.0</v>
+      </c>
       <c r="U26">
+        <v>593892110.0</v>
+      </c>
+      <c r="V26"/>
+      <c r="W26">
         <v>6274399520.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26">
         <v>0.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-47838996745.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-    </row>
-    <row r="27" spans="1:69">
+      <c r="BR26"/>
+      <c r="BS26"/>
+    </row>
+    <row r="27" spans="1:71">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -22921,595 +23754,615 @@
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
-    </row>
-    <row r="28" spans="1:69">
+      <c r="BR27"/>
+      <c r="BS27"/>
+    </row>
+    <row r="28" spans="1:71">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B28">
+        <v>-31856810000.0</v>
+      </c>
+      <c r="C28">
+        <v>424175748000.0</v>
+      </c>
+      <c r="D28">
         <v>23258658000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>37975013000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-17661528000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>407985470000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-35752799000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>190436791021.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-65299871638.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>129622532911.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>46595974104.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-72797591965.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>60407802108.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>179568385282.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>34011114108.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1142145463.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-9769523883.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-12606001513.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-20519974092.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>110047418276.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-44988868342.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1013036679.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>76457266102.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-52983924471.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>14312292033.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>38791393426.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>49057054596.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>36114824000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4124386000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-47857760445.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-161133099.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>4276982990.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-8290711643.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>8115064834.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>199620351.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-15982280328.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2262189892.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>12834140055.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-10788207642.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>4848026256.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2592532199.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-4208474169.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-68234441810.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-547713749.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>39746926860.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>32004906250.0</v>
       </c>
-      <c r="AT28"/>
-      <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28">
         <v>9926600.0</v>
       </c>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:71">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B29">
+        <v>114338209000.0</v>
+      </c>
+      <c r="C29">
+        <v>-287886681000.0</v>
+      </c>
+      <c r="D29">
         <v>103051454000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-44461590000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>36216221000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-194599735000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>253061888000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-164950661273.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>111804526170.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-24142706229.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>54242057190.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>19793353461.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>48878413824.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>57556685602.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>83399612396.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>746836854.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>723473717.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>45529458119.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>29155375508.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-103623543947.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>53206291061.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1211136847.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-53384922981.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>63039422129.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-8086068601.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-13773284256.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-12634063562.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-23918127111.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-10042490919.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>12527539611.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>32275778510.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-50882274728.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>15097452215.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>4572785766.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-42855227215.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>25240096529.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>44400199928.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>65444486360.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-5224493091.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>30429801171.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-3368795124.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-27054694675.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>8082365310.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>30607947663.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-50951892970.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>78166276915.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>44493672345.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>52151675292.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>45432875259.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>36667014702.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>87296226318.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>57912467876.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>11049070300.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>2123356276.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>83188245668.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>284903199700.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>24165869300.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>20585967600.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>73440608200.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>7385329800.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>14337104100.0</v>
       </c>
-      <c r="BI29"/>
-      <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
-      <c r="BN29">
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29">
         <v>69543207300.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>72753482600.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>22616160100.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>213874201700.0</v>
       </c>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:71">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B30">
+        <v>-42639643000.0</v>
+      </c>
+      <c r="C30">
+        <v>251483796000.0</v>
+      </c>
+      <c r="D30">
         <v>-122792394000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>14078899000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-65010234000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-195236194000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-189083103000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-53875815160.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-22398135537.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-102320172296.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-105510471991.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>24589107538.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-49121991043.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-147392537626.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-37813585713.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-215624493394.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>36547958095.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-33042475821.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-9504136811.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-3025244145.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-7487105914.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-3048885153.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-31962281027.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-8761693949.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-9040132154.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-15163007444.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-37466116424.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-21255018855.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-9775527644.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-25724145373.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-55950911759.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-5478448118.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-1037955816.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>7083348623.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-34103215012.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>4927705824.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-39003920965.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-18643091220.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-17112127650.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-5352894419.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-22187629635.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-4802498214.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>63875354186.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-21745347790.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-72253470193.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-187870844884.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-7715529929.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-7829930423.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-13407798113.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-35878876579.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-52959882801.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-223420438639.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1069978086.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-1612728551.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-29268208594.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-3586657716.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-4511625135.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>