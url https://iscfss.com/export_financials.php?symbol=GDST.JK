--- v1 (2026-06-15)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2590,51 +2593,51 @@
       </c>
       <c r="N38">
         <v>15845506000.0</v>
       </c>
       <c r="O38">
         <v>17144158000.0</v>
       </c>
       <c r="P38">
         <v>57607049000.0</v>
       </c>
       <c r="Q38">
         <v>118502737000.0</v>
       </c>
       <c r="R38">
         <v>173898397000.0</v>
       </c>
       <c r="S38">
         <v>93088687000.0</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
-        <v>42724785000.0</v>
+        <v>49190554000.0</v>
       </c>
       <c r="C39">
         <v>13457620000.0</v>
       </c>
       <c r="D39">
         <v>149818542803.0</v>
       </c>
       <c r="E39">
         <v>9475313601.0</v>
       </c>
       <c r="F39">
         <v>15625901215.0</v>
       </c>
       <c r="G39">
         <v>3334063543.0</v>
       </c>
       <c r="H39">
         <v>52311611523.0</v>
       </c>
       <c r="I39">
         <v>38141353851.0</v>
       </c>
       <c r="J39">
         <v>33954184303.0</v>
       </c>
@@ -3694,479 +3697,485 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ62"/>
+  <dimension ref="A1:BR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
+        <v>610688064000.0</v>
+      </c>
+      <c r="C2">
         <v>263499478000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>327966226000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>276235543000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>246125600000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>263869994000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>112945454000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>447224269000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>479501517206.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>303431195368.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>173100349997.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>178261477717.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>442720563115.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>436813576728.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>432835066973.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>650588942444.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>560525921268.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>673954738128.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>440040577512.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>375056219941.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>261740780973.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>489988812069.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>402832910131.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>540923221724.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>596785570657.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>861279238569.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>522554900249.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>388670292822.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>381233879188.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>478112926323.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>273087124463.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>397251946013.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>382062484329.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>292382931374.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>226244316601.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>335883188424.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>453491198981.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>51457645270.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>186503899128.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>236005892308.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>192045963571.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>252229112956.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>296325888101.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>245799126304.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>262326695361.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>386444273067.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>377163670664.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>377020668272.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>279694230463.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>348263518091.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>252343313049.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>487396649004.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>441970475072.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>392556520627.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>319703199880.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>287487057065.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>283176820500.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>281977701200.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>195479373000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>248622881700.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>117801228200.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>436474155100.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>377022637800.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>392583753400.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>437770552600.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>258942992000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>417472825700.0</v>
       </c>
-      <c r="BP2"/>
-      <c r="BQ2">
+      <c r="BQ2"/>
+      <c r="BR2">
         <v>1290538029400.0</v>
       </c>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4194,10356 +4203,55 @@
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
-    </row>
-    <row r="4" spans="1:69">
+      <c r="BR3"/>
+    </row>
+    <row r="4" spans="1:70">
       <c r="A4" t="s">
         <v>21</v>
-      </c>
-[...10300 lines deleted...]
-        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -14573,519 +4281,473 @@
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
     </row>
     <row r="5" spans="1:70">
       <c r="A5" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
-        <v>19197669000.0</v>
+        <v>-9761350000.0</v>
       </c>
       <c r="D5">
-        <v>48206079000.0</v>
+        <v>-9844070000.0</v>
       </c>
       <c r="E5">
-        <v>28076331000.0</v>
+        <v>-13937098000.0</v>
       </c>
       <c r="F5">
-        <v>61556791000.0</v>
+        <v>-13850216000.0</v>
       </c>
       <c r="G5">
-        <v>60893280000.0</v>
+        <v>-13809391000.0</v>
       </c>
       <c r="H5">
-        <v>6170052000.0</v>
+        <v>-13814625000.0</v>
       </c>
       <c r="I5">
-        <v>27971769591.0</v>
+        <v>-13045234000.0</v>
       </c>
       <c r="J5">
-        <v>92870111662.0</v>
+        <v>-13247265366.0</v>
       </c>
       <c r="K5">
-        <v>56037607250.0</v>
+        <v>-13677229403.0</v>
       </c>
       <c r="L5">
-        <v>66387802979.0</v>
+        <v>-13651327956.0</v>
       </c>
       <c r="M5">
-        <v>123876532289.0</v>
+        <v>-16562928052.0</v>
       </c>
       <c r="N5">
-        <v>87063047415.0</v>
+        <v>-15861769746.0</v>
       </c>
       <c r="O5">
-        <v>92419149297.0</v>
+        <v>-15160611441.0</v>
       </c>
       <c r="P5">
-        <v>115230730835.0</v>
+        <v>-14459453135.0</v>
       </c>
       <c r="Q5">
-        <v>133686352018.0</v>
+        <v>-8407221769.0</v>
       </c>
       <c r="R5">
-        <v>49627487260.0</v>
+        <v>-9489754484.0</v>
       </c>
       <c r="S5">
-        <v>-67829734569.0</v>
+        <v>-10572287198.0</v>
       </c>
       <c r="T5">
-        <v>-28266229381.0</v>
+        <v>-11654819913.0</v>
       </c>
       <c r="U5">
-        <v>17975563329.0</v>
+        <v>-14674590288.0</v>
       </c>
       <c r="V5">
-        <v>12254115408.0</v>
+        <v>-15111377115.0</v>
       </c>
       <c r="W5">
-        <v>36457153579.0</v>
+        <v>-15548163943.0</v>
       </c>
       <c r="X5">
-        <v>-28174012648.0</v>
+        <v>-15984950770.0</v>
       </c>
       <c r="Y5">
-        <v>84117061435.0</v>
+        <v>-21938792293.0</v>
       </c>
       <c r="Z5">
-        <v>-132924036011.0</v>
+        <v>-20536560890.0</v>
       </c>
       <c r="AA5">
-        <v>26202608550.0</v>
+        <v>-18398393737.0</v>
       </c>
       <c r="AB5">
-        <v>9139871061.0</v>
+        <v>-17050094308.0</v>
       </c>
       <c r="AC5">
-        <v>5639453359.0</v>
+        <v>-10720651378.0</v>
       </c>
       <c r="AD5">
-        <v>15244313073.0</v>
+        <v>-11032733120.0</v>
       </c>
       <c r="AE5">
-        <v>-44957580178.0</v>
+        <v>-11344814860.0</v>
       </c>
       <c r="AF5">
-        <v>-37269533481.0</v>
+        <v>-11656896599.0</v>
       </c>
       <c r="AG5">
-        <v>-24821853786.0</v>
+        <v>-14414800758.0</v>
       </c>
       <c r="AH5">
-        <v>4668269241.0</v>
+        <v>-14414800758.0</v>
       </c>
       <c r="AI5">
-        <v>16982528597.0</v>
+        <v>-14414800757.0</v>
       </c>
       <c r="AJ5">
-        <v>4637937984.0</v>
+        <v>265553149460.0</v>
       </c>
       <c r="AK5">
-        <v>-5055149757.0</v>
+        <v>-18726127250.0</v>
       </c>
       <c r="AL5">
-        <v>29056291823.0</v>
+        <v>-17661293438.0</v>
       </c>
       <c r="AM5">
-        <v>3539867896.0</v>
+        <v>-16575252627.0</v>
       </c>
       <c r="AN5">
-        <v>-3111589683.0</v>
+        <v>-15489211815.0</v>
       </c>
       <c r="AO5">
-        <v>40240592759.0</v>
+        <v>-11650921957.0</v>
       </c>
       <c r="AP5">
-        <v>9298265205.0</v>
+        <v>-11660789743.0</v>
       </c>
       <c r="AQ5">
-        <v>26511106067.0</v>
+        <v>-11585829528.0</v>
       </c>
       <c r="AR5">
-        <v>-13727099483.0</v>
+        <v>-11497614939.0</v>
       </c>
       <c r="AS5">
-        <v>-49381515696.0</v>
+        <v>-16315954808.0</v>
       </c>
       <c r="AT5">
-        <v>-23329511410.0</v>
+        <v>-14281256124.0</v>
       </c>
       <c r="AU5">
-        <v>-25517905672.0</v>
+        <v>-12299574939.0</v>
       </c>
       <c r="AV5">
-        <v>-15833508969.0</v>
+        <v>-10601327209.0</v>
       </c>
       <c r="AW5">
-        <v>1246361952.0</v>
+        <v>393801488.0</v>
       </c>
       <c r="AX5">
-        <v>34538148148.0</v>
+        <v>547552238.0</v>
       </c>
       <c r="AY5">
-        <v>51066621783.0</v>
+        <v>680095988.0</v>
       </c>
       <c r="AZ5">
-        <v>2566616285.0</v>
+        <v>547552237.0</v>
       </c>
       <c r="BA5">
-        <v>51794543667.0</v>
+        <v>839148487.0</v>
       </c>
       <c r="BB5">
-        <v>18554404791.0</v>
+        <v>494534737.0</v>
       </c>
       <c r="BC5">
-        <v>8776498893.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1342814737.0</v>
+      </c>
+      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
     </row>
     <row r="6" spans="1:70">
       <c r="A6" t="s">
-        <v>134</v>
-[...171 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
     </row>
     <row r="7" spans="1:70">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>24</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7"/>
+      <c r="G7">
+        <v>0.0</v>
+      </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7"/>
-[...12 lines deleted...]
-      <c r="X7"/>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>0.0</v>
+      </c>
+      <c r="M7">
+        <v>896274026.0</v>
+      </c>
+      <c r="N7">
+        <v>896274026.0</v>
+      </c>
+      <c r="O7">
+        <v>896274026.0</v>
+      </c>
+      <c r="P7">
+        <v>896274026.0</v>
+      </c>
+      <c r="Q7">
+        <v>0.0</v>
+      </c>
+      <c r="R7">
+        <v>0.0</v>
+      </c>
+      <c r="S7">
+        <v>257791458.0</v>
+      </c>
+      <c r="T7">
+        <v>646941756.0</v>
+      </c>
+      <c r="U7">
+        <v>831395859.0</v>
+      </c>
+      <c r="V7">
+        <v>831991125.0</v>
+      </c>
+      <c r="W7">
+        <v>831984296.0</v>
+      </c>
+      <c r="X7">
+        <v>831984296.0</v>
+      </c>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
     </row>
     <row r="8" spans="1:70">
       <c r="A8" t="s">
-        <v>136</v>
-[...21 lines deleted...]
-      <c r="V8"/>
+        <v>25</v>
+      </c>
+      <c r="B8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="C8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="D8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="E8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="F8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="G8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="H8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="I8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="J8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="K8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="L8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="M8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="N8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="O8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="P8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="R8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="S8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="T8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="U8">
+        <v>924250000000.0</v>
+      </c>
+      <c r="V8">
+        <v>924250000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -15093,1671 +4755,1379 @@
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
     </row>
     <row r="9" spans="1:70">
       <c r="A9" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
-        <v>55099190000.0</v>
+        <v>169474139020.0</v>
       </c>
       <c r="E9">
-        <v>76695293000.0</v>
+        <v>169474139020.0</v>
       </c>
       <c r="F9">
-        <v>77920682000.0</v>
+        <v>169474139020.0</v>
       </c>
       <c r="G9">
-        <v>55075894000.0</v>
+        <v>169474139020.0</v>
       </c>
       <c r="H9">
-        <v>66123902000.0</v>
+        <v>169474139020.0</v>
       </c>
       <c r="I9">
-        <v>67332947806.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>143111746520.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
       <c r="M9">
-        <v>140108065306.0</v>
+        <v>147632357420.0</v>
       </c>
       <c r="N9">
-        <v>117488092200.0</v>
+        <v>147632357420.0</v>
       </c>
       <c r="O9">
-        <v>133017516500.0</v>
+        <v>147499080020.0</v>
       </c>
       <c r="P9">
-        <v>143450996471.0</v>
+        <v>147499080020.0</v>
       </c>
       <c r="Q9">
-        <v>160469002584.0</v>
+        <v>147022793060.0</v>
       </c>
       <c r="R9">
-        <v>51576893405.0</v>
+        <v>147022793060.0</v>
       </c>
       <c r="S9">
-        <v>-9469567088.0</v>
+        <v>147022793060.0</v>
       </c>
       <c r="T9">
-        <v>-7940218201.0</v>
+        <v>147022793060.0</v>
       </c>
       <c r="U9">
-        <v>54825991569.0</v>
+        <v>147022793060.0</v>
       </c>
       <c r="V9">
-        <v>37856489295.0</v>
+        <v>147022793060.0</v>
       </c>
       <c r="W9">
-        <v>28364279761.0</v>
+        <v>146861840950.0</v>
       </c>
       <c r="X9">
-        <v>24088941199.0</v>
+        <v>146861840950.0</v>
       </c>
       <c r="Y9">
-        <v>8228319439.0</v>
+        <v>145212151430.0</v>
       </c>
       <c r="Z9">
-        <v>21894244294.0</v>
+        <v>145212151430.0</v>
       </c>
       <c r="AA9">
-        <v>35085653891.0</v>
+        <v>145212151430.0</v>
       </c>
       <c r="AB9">
-        <v>43401983296.0</v>
+        <v>145212151430.0</v>
       </c>
       <c r="AC9">
-        <v>38632983370.0</v>
-[...117 lines deleted...]
-      </c>
+        <v>145212151430.0</v>
+      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
     </row>
     <row r="10" spans="1:70">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>27</v>
       </c>
       <c r="B10">
-        <v>15003899000.0</v>
+        <v>589174886000.0</v>
       </c>
       <c r="C10">
-        <v>6263474000.0</v>
+        <v>445857168000.0</v>
       </c>
       <c r="D10">
-        <v>18819822000.0</v>
+        <v>405291007000.0</v>
       </c>
       <c r="E10">
-        <v>7927582000.0</v>
+        <v>14637025000.0</v>
       </c>
       <c r="F10">
-        <v>42885022000.0</v>
+        <v>10680775000.0</v>
       </c>
       <c r="G10">
-        <v>37358381000.0</v>
+        <v>3145681000.0</v>
       </c>
       <c r="H10">
-        <v>-8587734000.0</v>
+        <v>49531154000.0</v>
       </c>
       <c r="I10">
-        <v>13247968648.0</v>
+        <v>30618112000.0</v>
       </c>
       <c r="J10">
-        <v>84960162030.0</v>
+        <v>2580592937.0</v>
       </c>
       <c r="K10">
-        <v>39340760654.0</v>
+        <v>30949131071.0</v>
       </c>
       <c r="L10">
-        <v>57554710856.0</v>
+        <v>6786815364.0</v>
       </c>
       <c r="M10">
-        <v>113564793105.0</v>
+        <v>3595644745.0</v>
       </c>
       <c r="N10">
-        <v>67462479774.0</v>
+        <v>8402484476.0</v>
       </c>
       <c r="O10">
-        <v>75332468121.0</v>
+        <v>36684183611.0</v>
       </c>
       <c r="P10">
-        <v>106527337906.0</v>
+        <v>56074605534.0</v>
       </c>
       <c r="Q10">
-        <v>125177446733.0</v>
+        <v>2135485331.0</v>
       </c>
       <c r="R10">
-        <v>45137275728.0</v>
+        <v>55144830805.0</v>
       </c>
       <c r="S10">
-        <v>-53074287266.0</v>
+        <v>8362381881.0</v>
       </c>
       <c r="T10">
-        <v>-32991850601.0</v>
+        <v>4134530883.0</v>
       </c>
       <c r="U10">
-        <v>485622326.0</v>
+        <v>4311383158.0</v>
       </c>
       <c r="V10">
-        <v>8647500303.0</v>
+        <v>5283816752.0</v>
       </c>
       <c r="W10">
-        <v>29817362692.0</v>
+        <v>1758717954.0</v>
       </c>
       <c r="X10">
-        <v>-36152555016.0</v>
+        <v>1012185197.0</v>
       </c>
       <c r="Y10">
-        <v>80217571153.0</v>
+        <v>1854001077.0</v>
       </c>
       <c r="Z10">
-        <v>-141600611904.0</v>
+        <v>10441689659.0</v>
       </c>
       <c r="AA10">
-        <v>11497522436.0</v>
+        <v>9538958732.0</v>
       </c>
       <c r="AB10">
-        <v>6867089956.0</v>
+        <v>12247337977.0</v>
       </c>
       <c r="AC10">
-        <v>3763847168.0</v>
+        <v>2398309593.0</v>
       </c>
       <c r="AD10">
-        <v>9179705143.0</v>
+        <v>3439445716.0</v>
       </c>
       <c r="AE10">
-        <v>-50303366823.0</v>
+        <v>12400732038.0</v>
       </c>
       <c r="AF10">
-        <v>-45330257886.0</v>
+        <v>28194475689.0</v>
       </c>
       <c r="AG10">
-        <v>-27404678804.0</v>
+        <v>97595977222.0</v>
       </c>
       <c r="AH10">
-        <v>-3428472689.0</v>
+        <v>120165443570.0</v>
       </c>
       <c r="AI10">
-        <v>9899480699.0</v>
+        <v>165732058673.0</v>
       </c>
       <c r="AJ10">
-        <v>-7209494240.0</v>
+        <v>159461198670.0</v>
       </c>
       <c r="AK10">
-        <v>-9828210170.0</v>
+        <v>140781950245.0</v>
       </c>
       <c r="AL10">
-        <v>29043899466.0</v>
+        <v>216067893983.0</v>
       </c>
       <c r="AM10">
-        <v>2958192676.0</v>
+        <v>201534348186.0</v>
       </c>
       <c r="AN10">
-        <v>-1521230022.0</v>
+        <v>194256146977.0</v>
       </c>
       <c r="AO10">
-        <v>36127408026.0</v>
+        <v>133111407030.0</v>
       </c>
       <c r="AP10">
-        <v>7949767233.0</v>
+        <v>164008881329.0</v>
       </c>
       <c r="AQ10">
-        <v>21435859928.0</v>
+        <v>138166531804.0</v>
       </c>
       <c r="AR10">
-        <v>-14743831123.0</v>
+        <v>162331953598.0</v>
       </c>
       <c r="AS10">
-        <v>-54681051601.0</v>
+        <v>207760929751.0</v>
       </c>
       <c r="AT10">
-        <v>-25357076082.0</v>
+        <v>196896062364.0</v>
       </c>
       <c r="AU10">
-        <v>-32069424788.0</v>
+        <v>190066132945.0</v>
       </c>
       <c r="AV10">
-        <v>-18056834258.0</v>
+        <v>270344148270.0</v>
       </c>
       <c r="AW10">
-        <v>-1223218852.0</v>
+        <v>349662251328.0</v>
       </c>
       <c r="AX10">
-        <v>32431343653.0</v>
+        <v>307993129130.0</v>
       </c>
       <c r="AY10">
-        <v>50300981945.0</v>
+        <v>249600310055.0</v>
       </c>
       <c r="AZ10">
-        <v>2454715918.0</v>
+        <v>222544224015.0</v>
       </c>
       <c r="BA10">
-        <v>48764117960.0</v>
+        <v>230672655420.0</v>
       </c>
       <c r="BB10">
-        <v>20065586509.0</v>
+        <v>185816372213.0</v>
       </c>
       <c r="BC10">
-        <v>10195649373.0</v>
+        <v>350937242053.0</v>
       </c>
       <c r="BD10">
-        <v>16515925511.0</v>
+        <v>336958754409.0</v>
       </c>
       <c r="BE10">
-        <v>27097671763.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>327798929805.0</v>
+      </c>
+      <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
-      <c r="BI10">
-[...22 lines deleted...]
-      </c>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
     </row>
     <row r="11" spans="1:70">
       <c r="A11" t="s">
-        <v>139</v>
-[...174 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
       <c r="BH11"/>
-      <c r="BI11">
-[...22 lines deleted...]
-      </c>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
     </row>
     <row r="12" spans="1:70">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>29</v>
       </c>
       <c r="B12">
-        <v>23188211000.0</v>
+        <v>1302616049000.0</v>
       </c>
       <c r="C12">
-        <v>32140893000.0</v>
+        <v>1143297128000.0</v>
       </c>
       <c r="D12">
-        <v>29386257000.0</v>
+        <v>1094070941000.0</v>
       </c>
       <c r="E12">
-        <v>20148749000.0</v>
+        <v>998986876000.0</v>
       </c>
       <c r="F12">
-        <v>19488497000.0</v>
+        <v>884101885000.0</v>
       </c>
       <c r="G12">
-        <v>23534899000.0</v>
+        <v>904684131000.0</v>
       </c>
       <c r="H12">
-        <v>14757785000.0</v>
+        <v>879419854000.0</v>
       </c>
       <c r="I12">
-        <v>14723800944.0</v>
+        <v>692678781000.0</v>
       </c>
       <c r="J12">
-        <v>7909949628.0</v>
+        <v>597585125817.0</v>
       </c>
       <c r="K12">
-        <v>16696846600.0</v>
+        <v>487766972442.0</v>
       </c>
       <c r="L12">
-        <v>8833092121.0</v>
+        <v>442046891844.0</v>
       </c>
       <c r="M12">
-        <v>6463001178.0</v>
+        <v>403146602025.0</v>
       </c>
       <c r="N12">
-        <v>6485389468.0</v>
+        <v>314696701756.0</v>
       </c>
       <c r="O12">
-        <v>17086681174.0</v>
+        <v>398688570971.0</v>
       </c>
       <c r="P12">
-        <v>8703392925.0</v>
+        <v>402156605534.0</v>
       </c>
       <c r="Q12">
-        <v>8508905280.0</v>
+        <v>223216985331.0</v>
       </c>
       <c r="R12">
-        <v>4490211533.0</v>
+        <v>249653630805.0</v>
       </c>
       <c r="S12">
-        <v>11738487653.0</v>
+        <v>8362381881.0</v>
       </c>
       <c r="T12">
-        <v>5840373344.0</v>
+        <v>4134530883.0</v>
       </c>
       <c r="U12">
-        <v>17489941002.0</v>
+        <v>4311383158.0</v>
       </c>
       <c r="V12">
-        <v>3606615102.0</v>
+        <v>5283816752.0</v>
       </c>
       <c r="W12">
-        <v>8935557664.0</v>
+        <v>1758717954.0</v>
       </c>
       <c r="X12">
-        <v>8998306463.0</v>
+        <v>1012185197.0</v>
       </c>
       <c r="Y12">
-        <v>3899490282.0</v>
+        <v>2104001077.0</v>
       </c>
       <c r="Z12">
-        <v>6068253804.0</v>
+        <v>10691689659.0</v>
       </c>
       <c r="AA12">
-        <v>8700538659.0</v>
+        <v>9538958732.0</v>
       </c>
       <c r="AB12">
-        <v>4052861390.0</v>
+        <v>12247337977.0</v>
       </c>
       <c r="AC12">
-        <v>5588991513.0</v>
+        <v>2398309593.0</v>
       </c>
       <c r="AD12">
-        <v>6064607930.0</v>
+        <v>3439445716.0</v>
       </c>
       <c r="AE12">
-        <v>1287985668.0</v>
+        <v>18885965128.0</v>
       </c>
       <c r="AF12">
-        <v>6111281044.0</v>
+        <v>28601464194.0</v>
       </c>
       <c r="AG12">
-        <v>193989848.0</v>
+        <v>97595977222.0</v>
       </c>
       <c r="AH12">
-        <v>3030399516.0</v>
+        <v>120165443570.0</v>
       </c>
       <c r="AI12">
-        <v>4239429027.0</v>
+        <v>167172058673.0</v>
       </c>
       <c r="AJ12">
-        <v>3711397244.0</v>
+        <v>162498792670.0</v>
       </c>
       <c r="AK12">
-        <v>3662994978.0</v>
+        <v>149625616249.0</v>
       </c>
       <c r="AL12">
-        <v>991364942.0</v>
+        <v>224865931982.0</v>
       </c>
       <c r="AM12">
-        <v>4250521288.0</v>
+        <v>210389792567.0</v>
       </c>
       <c r="AN12">
-        <v>526895317.0</v>
+        <v>203217270297.0</v>
       </c>
       <c r="AO12">
-        <v>4113184733.0</v>
+        <v>135062451030.0</v>
       </c>
       <c r="AP12">
-        <v>1348497972.0</v>
+        <v>165740786329.0</v>
       </c>
       <c r="AQ12">
-        <v>5075246139.0</v>
+        <v>139792401804.0</v>
       </c>
       <c r="AR12">
-        <v>1016731640.0</v>
+        <v>170288187843.0</v>
       </c>
       <c r="AS12">
-        <v>5299535905.0</v>
+        <v>216375291800.0</v>
       </c>
       <c r="AT12">
-        <v>2027564672.0</v>
+        <v>278287914856.0</v>
       </c>
       <c r="AU12">
-        <v>6551519116.0</v>
+        <v>263724692945.0</v>
       </c>
       <c r="AV12">
-        <v>2223325289.0</v>
+        <v>289014334964.0</v>
       </c>
       <c r="AW12">
-        <v>2469580804.0</v>
+        <v>361790814584.0</v>
       </c>
       <c r="AX12">
-        <v>2163851017.0</v>
+        <v>320164728091.0</v>
       </c>
       <c r="AY12">
-        <v>4254548696.0</v>
+        <v>262732556599.0</v>
       </c>
       <c r="AZ12">
-        <v>3659713130.0</v>
+        <v>321425850964.0</v>
       </c>
       <c r="BA12">
-        <v>2336566560.0</v>
+        <v>463663243977.0</v>
       </c>
       <c r="BB12">
-        <v>1636383160.0</v>
+        <v>354644760226.0</v>
       </c>
       <c r="BC12">
-        <v>2251548278.0</v>
+        <v>353941567053.0</v>
       </c>
       <c r="BD12">
-        <v>1762116468.0</v>
+        <v>349112241053.0</v>
       </c>
       <c r="BE12">
-        <v>1304387685.0</v>
-[...39 lines deleted...]
-      </c>
+        <v>330202389805.0</v>
+      </c>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
     </row>
     <row r="13" spans="1:70">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>30</v>
       </c>
       <c r="B13">
-        <v>9937618758.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="C13">
-        <v>28588445630.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="D13">
-        <v>27451871820.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="E13">
-        <v>20148748650.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="F13">
-        <v>18671769080.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="G13">
-        <v>22493798850.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="H13">
-        <v>1136644540.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="I13">
-        <v>5321089446.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="J13">
-        <v>4737821167.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="K13">
-        <v>4111080157.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="L13">
-        <v>8833092120.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="M13">
-        <v>10311739190.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="N13">
-        <v>25445003280.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="O13">
-        <v>24179854670.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="P13">
-        <v>3311181680.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="Q13">
-        <v>39214443.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="R13">
-        <v>11792469.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="S13">
-        <v>2580650.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="T13">
-        <v>1302578840.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="U13">
-        <v>15465472.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="V13">
-        <v>3606615100.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="W13">
-        <v>8935557660.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="X13">
-        <v>31688275.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="Y13">
-        <v>3899490280.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="Z13">
-        <v>6068253800.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="AA13">
-        <v>8700538660.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="AB13">
-        <v>4052861390.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="AC13">
-        <v>55067893.0</v>
+        <v>924250000000.0</v>
       </c>
       <c r="AD13">
-        <v>65144921.0</v>
-[...38 lines deleted...]
-      <c r="BP13"/>
+        <v>924250000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>924250000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BN13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BO13">
+        <v>820000000000.0</v>
+      </c>
+      <c r="BP13">
+        <v>820000000000.0</v>
+      </c>
       <c r="BQ13"/>
-      <c r="BR13"/>
+      <c r="BR13">
+        <v>425286000000.0</v>
+      </c>
     </row>
     <row r="14" spans="1:70">
       <c r="A14" t="s">
-        <v>142</v>
-[...58 lines deleted...]
-      <c r="BG14"/>
+        <v>31</v>
+      </c>
+      <c r="B14">
+        <v>9242500000.0</v>
+      </c>
+      <c r="C14">
+        <v>9242500000.0</v>
+      </c>
+      <c r="D14">
+        <v>9242487000.0</v>
+      </c>
+      <c r="E14">
+        <v>9242500000.0</v>
+      </c>
+      <c r="F14">
+        <v>8746802000.0</v>
+      </c>
+      <c r="G14">
+        <v>8746802000.0</v>
+      </c>
+      <c r="H14">
+        <v>8501123000.0</v>
+      </c>
+      <c r="I14">
+        <v>8954986000.0</v>
+      </c>
+      <c r="J14">
+        <v>8954986400.0</v>
+      </c>
+      <c r="K14">
+        <v>8496622700.0</v>
+      </c>
+      <c r="L14">
+        <v>8513155304.0</v>
+      </c>
+      <c r="M14">
+        <v>8505484021.0</v>
+      </c>
+      <c r="N14">
+        <v>8501122700.0</v>
+      </c>
+      <c r="O14">
+        <v>8496622700.0</v>
+      </c>
+      <c r="P14">
+        <v>8499689912.0</v>
+      </c>
+      <c r="Q14">
+        <v>8494328167.0</v>
+      </c>
+      <c r="R14">
+        <v>8494328167.0</v>
+      </c>
+      <c r="S14">
+        <v>8494328167.0</v>
+      </c>
+      <c r="T14">
+        <v>8491493300.0</v>
+      </c>
+      <c r="U14">
+        <v>8491493300.0</v>
+      </c>
+      <c r="V14">
+        <v>8491493300.0</v>
+      </c>
+      <c r="W14">
+        <v>8491493300.0</v>
+      </c>
+      <c r="X14">
+        <v>8491493300.0</v>
+      </c>
+      <c r="Y14">
+        <v>8491493300.0</v>
+      </c>
+      <c r="Z14">
+        <v>8445246200.0</v>
+      </c>
+      <c r="AA14">
+        <v>8445246200.0</v>
+      </c>
+      <c r="AB14">
+        <v>8445246200.0</v>
+      </c>
+      <c r="AC14">
+        <v>8445246200.0</v>
+      </c>
+      <c r="AD14">
+        <v>8445246200.0</v>
+      </c>
+      <c r="AE14">
+        <v>8445246200.0</v>
+      </c>
+      <c r="AF14">
+        <v>8445246200.0</v>
+      </c>
+      <c r="AG14">
+        <v>8445246200.0</v>
+      </c>
+      <c r="AH14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>7520000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="BE14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="BF14">
+        <v>8200000000.0</v>
+      </c>
+      <c r="BG14">
+        <v>8200000000.0</v>
+      </c>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
     </row>
     <row r="15" spans="1:70">
       <c r="A15" t="s">
-        <v>143</v>
-[...171 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
     </row>
     <row r="16" spans="1:70">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>33</v>
       </c>
       <c r="B16"/>
       <c r="C16">
-        <v>8275467350.0</v>
+        <v>96381325000.0</v>
       </c>
       <c r="D16">
-        <v>22000370660.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>88138134000.0</v>
+      </c>
+      <c r="E16"/>
       <c r="F16">
-        <v>39030717320.0</v>
+        <v>82426475727.0</v>
       </c>
       <c r="G16">
-        <v>37079388270.0</v>
+        <v>112423422553.0</v>
       </c>
       <c r="H16">
-        <v>-17615672310.0</v>
-[...3 lines deleted...]
-      <c r="K16"/>
+        <v>121731794000.0</v>
+      </c>
+      <c r="I16">
+        <v>63489780000.0</v>
+      </c>
+      <c r="J16">
+        <v>103486692168.0</v>
+      </c>
+      <c r="K16">
+        <v>78402959023.0</v>
+      </c>
       <c r="L16">
-        <v>45334229840.0</v>
+        <v>89395559507.0</v>
       </c>
       <c r="M16">
-        <v>89413480386.0</v>
+        <v>78521990439.0</v>
       </c>
       <c r="N16">
-        <v>89413480386.0</v>
+        <v>80184636875.0</v>
       </c>
       <c r="O16">
-        <v>89413480386.0</v>
+        <v>115672177625.0</v>
       </c>
       <c r="P16">
-        <v>82643205422.0</v>
+        <v>86674179337.0</v>
       </c>
       <c r="Q16">
-        <v>96854749818.0</v>
+        <v>118934500152.0</v>
       </c>
       <c r="R16">
-        <v>37541325910.0</v>
+        <v>141120351102.0</v>
       </c>
       <c r="S16">
-        <v>-42975091044.0</v>
+        <v>122795570892.0</v>
       </c>
       <c r="T16">
-        <v>-26258680277.0</v>
+        <v>82120657103.0</v>
       </c>
       <c r="U16">
-        <v>-670543628.0</v>
+        <v>847017930.0</v>
       </c>
       <c r="V16">
-        <v>6192769681.0</v>
+        <v>1572030109.0</v>
       </c>
       <c r="W16">
-        <v>25523101662.0</v>
+        <v>578510061.0</v>
       </c>
       <c r="X16">
-        <v>-29690356589.0</v>
+        <v>1826962588.0</v>
       </c>
       <c r="Y16">
-        <v>33848736501.0</v>
+        <v>1317302340.0</v>
       </c>
       <c r="Z16">
-        <v>-107526810379.0</v>
+        <v>10608812702.0</v>
       </c>
       <c r="AA16">
-        <v>14391598060.0</v>
+        <v>907778331.0</v>
       </c>
       <c r="AB16">
-        <v>3669232060.0</v>
+        <v>3747745467.0</v>
       </c>
       <c r="AC16">
-        <v>2272834077.0</v>
-[...10 lines deleted...]
-      <c r="AG16"/>
+        <v>1149385137.0</v>
+      </c>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16">
+        <v>-5558091000.0</v>
+      </c>
       <c r="AH16"/>
       <c r="AI16"/>
-      <c r="AJ16"/>
+      <c r="AJ16">
+        <v>-8962002000.0</v>
+      </c>
       <c r="AK16"/>
       <c r="AL16"/>
-      <c r="AM16"/>
-      <c r="AN16"/>
+      <c r="AM16">
+        <v>-16464756000.0</v>
+      </c>
+      <c r="AN16">
+        <v>-13570360000.0</v>
+      </c>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16"/>
-[...1 lines deleted...]
-      <c r="AV16"/>
+      <c r="AT16">
+        <v>-170307374340.0</v>
+      </c>
+      <c r="AU16">
+        <v>-218939122448.0</v>
+      </c>
+      <c r="AV16">
+        <v>-139449116967.0</v>
+      </c>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
     </row>
     <row r="17" spans="1:70">
       <c r="A17" t="s">
-        <v>145</v>
-[...93 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
     </row>
     <row r="18" spans="1:70">
       <c r="A18" t="s">
-        <v>146</v>
-[...87 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
     </row>
     <row r="19" spans="1:70">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -16787,51 +6157,51 @@
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
     </row>
     <row r="20" spans="1:70">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>37</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -16861,537 +6231,689 @@
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
     </row>
     <row r="21" spans="1:70">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>38</v>
       </c>
       <c r="B21">
-        <v>14301536000.0</v>
+        <v>161500033000.0</v>
       </c>
       <c r="C21">
-        <v>20458622000.0</v>
+        <v>1403781000.0</v>
       </c>
       <c r="D21">
-        <v>14329627000.0</v>
+        <v>1416023000.0</v>
       </c>
       <c r="E21">
-        <v>36838927000.0</v>
+        <v>160096252000.0</v>
       </c>
       <c r="F21">
-        <v>39672267000.0</v>
+        <v>160096252000.0</v>
       </c>
       <c r="G21">
-        <v>14636164000.0</v>
+        <v>160096252000.0</v>
       </c>
       <c r="H21">
-        <v>29390500000.0</v>
+        <v>160096252000.0</v>
       </c>
       <c r="I21">
-        <v>15962547460.0</v>
+        <v>160096252000.0</v>
       </c>
       <c r="J21">
-        <v>92780446128.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="K21">
-        <v>51321729864.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="L21">
-        <v>64043919969.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="M21">
-        <v>119632524013.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="N21">
-        <v>73938869242.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="O21">
-        <v>84103708097.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="P21">
-        <v>109730881024.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="Q21">
-        <v>114334464073.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="R21">
-        <v>29065958725.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="S21">
-        <v>-65292481718.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="T21">
-        <v>-32020485103.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="U21">
-        <v>27459564355.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="V21">
-        <v>15859975526.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="W21">
-        <v>11079385179.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="X21">
-        <v>-987780074.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="Y21">
-        <v>119210272205.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="Z21">
-        <v>-137571000824.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="AA21">
-        <v>9991910848.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="AB21">
-        <v>11927843827.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="AC21">
-        <v>10435649336.0</v>
+        <v>160096252154.0</v>
       </c>
       <c r="AD21">
-        <v>4454922224.0</v>
+        <v>153749152265.0</v>
       </c>
       <c r="AE21">
-        <v>-58568964276.0</v>
+        <v>153749152265.0</v>
       </c>
       <c r="AF21">
-        <v>-26266088046.0</v>
+        <v>153749152265.0</v>
       </c>
       <c r="AG21">
-        <v>-26313038415.0</v>
+        <v>148121650807.0</v>
       </c>
       <c r="AH21">
-        <v>4835777805.0</v>
+        <v>148121650807.0</v>
       </c>
       <c r="AI21">
-        <v>16214378311.0</v>
+        <v>148121650807.0</v>
       </c>
       <c r="AJ21">
-        <v>4637937984.0</v>
+        <v>148121650807.0</v>
       </c>
       <c r="AK21">
-        <v>-5055149757.0</v>
+        <v>148121650807.0</v>
       </c>
       <c r="AL21">
-        <v>29056291823.0</v>
+        <v>148121650807.0</v>
       </c>
       <c r="AM21">
-        <v>2958192676.0</v>
+        <v>148121650807.0</v>
       </c>
       <c r="AN21">
-        <v>-2679893751.0</v>
+        <v>148121650807.0</v>
       </c>
       <c r="AO21">
-        <v>38793814764.0</v>
+        <v>148121650807.0</v>
       </c>
       <c r="AP21">
-        <v>2307875955.0</v>
+        <v>148121650807.0</v>
       </c>
       <c r="AQ21">
-        <v>30835812318.0</v>
+        <v>148121650807.0</v>
       </c>
       <c r="AR21">
-        <v>-13550663426.0</v>
+        <v>148121650807.0</v>
       </c>
       <c r="AS21">
-        <v>-49288528351.0</v>
+        <v>148121650807.0</v>
       </c>
       <c r="AT21">
-        <v>-23207282873.0</v>
+        <v>148121650807.0</v>
       </c>
       <c r="AU21">
-        <v>-25432187764.0</v>
+        <v>148121650807.0</v>
       </c>
       <c r="AV21">
-        <v>-15808273770.0</v>
+        <v>148121650807.0</v>
       </c>
       <c r="AW21">
-        <v>1270991374.0</v>
+        <v>148121650807.0</v>
       </c>
       <c r="AX21">
-        <v>34595194670.0</v>
+        <v>148121650807.0</v>
       </c>
       <c r="AY21">
-        <v>54555530641.0</v>
+        <v>148111150807.0</v>
       </c>
       <c r="AZ21">
-        <v>6114429048.0</v>
+        <v>148089490807.0</v>
       </c>
       <c r="BA21">
-        <v>51100684520.0</v>
+        <v>148017794757.0</v>
       </c>
       <c r="BB21">
-        <v>21701969669.0</v>
+        <v>147823286107.0</v>
       </c>
       <c r="BC21">
-        <v>12447197651.0</v>
+        <v>147177250107.0</v>
       </c>
       <c r="BD21">
-        <v>18278041979.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>147177250107.0</v>
+      </c>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
       <c r="BI21"/>
-      <c r="BJ21">
-[...16 lines deleted...]
-      </c>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
     </row>
     <row r="22" spans="1:70">
       <c r="A22" t="s">
-        <v>150</v>
-[...67 lines deleted...]
-      <c r="BP22"/>
+        <v>39</v>
+      </c>
+      <c r="B22">
+        <v>546530577000.0</v>
+      </c>
+      <c r="C22">
+        <v>418284465000.0</v>
+      </c>
+      <c r="D22">
+        <v>582053643000.0</v>
+      </c>
+      <c r="E22">
+        <v>275002089000.0</v>
+      </c>
+      <c r="F22">
+        <v>434921800000.0</v>
+      </c>
+      <c r="G22">
+        <v>374198851000.0</v>
+      </c>
+      <c r="H22">
+        <v>214126085000.0</v>
+      </c>
+      <c r="I22">
+        <v>439067342000.0</v>
+      </c>
+      <c r="J22">
+        <v>406549828611.0</v>
+      </c>
+      <c r="K22">
+        <v>251025087750.0</v>
+      </c>
+      <c r="L22">
+        <v>194502511715.0</v>
+      </c>
+      <c r="M22">
+        <v>203584834576.0</v>
+      </c>
+      <c r="N22">
+        <v>360803514904.0</v>
+      </c>
+      <c r="O22">
+        <v>275198205635.0</v>
+      </c>
+      <c r="P22">
+        <v>255878407170.0</v>
+      </c>
+      <c r="Q22">
+        <v>390817639993.0</v>
+      </c>
+      <c r="R22">
+        <v>246058816161.0</v>
+      </c>
+      <c r="S22">
+        <v>439664894274.0</v>
+      </c>
+      <c r="T22">
+        <v>167411441784.0</v>
+      </c>
+      <c r="U22">
+        <v>252342082072.0</v>
+      </c>
+      <c r="V22">
+        <v>216776369657.0</v>
+      </c>
+      <c r="W22">
+        <v>263364450825.0</v>
+      </c>
+      <c r="X22">
+        <v>273964320018.0</v>
+      </c>
+      <c r="Y22">
+        <v>340576914998.0</v>
+      </c>
+      <c r="Z22">
+        <v>359918828466.0</v>
+      </c>
+      <c r="AA22">
+        <v>569294582552.0</v>
+      </c>
+      <c r="AB22">
+        <v>370488011177.0</v>
+      </c>
+      <c r="AC22">
+        <v>331646412660.0</v>
+      </c>
+      <c r="AD22">
+        <v>358509194671.0</v>
+      </c>
+      <c r="AE22">
+        <v>305543887052.0</v>
+      </c>
+      <c r="AF22">
+        <v>128778641537.0</v>
+      </c>
+      <c r="AG22">
+        <v>158627238201.0</v>
+      </c>
+      <c r="AH22">
+        <v>164345042841.0</v>
+      </c>
+      <c r="AI22">
+        <v>114997926128.0</v>
+      </c>
+      <c r="AJ22">
+        <v>159301167748.0</v>
+      </c>
+      <c r="AK22">
+        <v>126330752340.0</v>
+      </c>
+      <c r="AL22">
+        <v>173643240091.0</v>
+      </c>
+      <c r="AM22">
+        <v>91394527451.0</v>
+      </c>
+      <c r="AN22">
+        <v>157354192666.0</v>
+      </c>
+      <c r="AO22">
+        <v>110445963359.0</v>
+      </c>
+      <c r="AP22">
+        <v>66867813061.0</v>
+      </c>
+      <c r="AQ22">
+        <v>127011156762.0</v>
+      </c>
+      <c r="AR22">
+        <v>108193612870.0</v>
+      </c>
+      <c r="AS22">
+        <v>43421925085.0</v>
+      </c>
+      <c r="AT22">
+        <v>75280107454.0</v>
+      </c>
+      <c r="AU22">
+        <v>263294442863.0</v>
+      </c>
+      <c r="AV22">
+        <v>208434322075.0</v>
+      </c>
+      <c r="AW22">
+        <v>175991901571.0</v>
+      </c>
+      <c r="AX22">
+        <v>144331688821.0</v>
+      </c>
+      <c r="AY22">
+        <v>262664939453.0</v>
+      </c>
+      <c r="AZ22">
+        <v>140464144159.0</v>
+      </c>
+      <c r="BA22">
+        <v>344117300447.0</v>
+      </c>
+      <c r="BB22">
+        <v>390364666549.0</v>
+      </c>
+      <c r="BC22">
+        <v>378069681428.0</v>
+      </c>
+      <c r="BD22">
+        <v>257229052211.0</v>
+      </c>
+      <c r="BE22">
+        <v>302248858858.0</v>
+      </c>
+      <c r="BF22">
+        <v>307057619800.0</v>
+      </c>
+      <c r="BG22">
+        <v>559487730200.0</v>
+      </c>
+      <c r="BH22">
+        <v>470310785200.0</v>
+      </c>
+      <c r="BI22">
+        <v>518027353700.0</v>
+      </c>
+      <c r="BJ22">
+        <v>401866434300.0</v>
+      </c>
+      <c r="BK22">
+        <v>578370660800.0</v>
+      </c>
+      <c r="BL22">
+        <v>556893664600.0</v>
+      </c>
+      <c r="BM22">
+        <v>517276255900.0</v>
+      </c>
+      <c r="BN22">
+        <v>519245376900.0</v>
+      </c>
+      <c r="BO22">
+        <v>204742234900.0</v>
+      </c>
+      <c r="BP22">
+        <v>234313675500.0</v>
+      </c>
       <c r="BQ22"/>
-      <c r="BR22"/>
+      <c r="BR22">
+        <v>1347395155400.0</v>
+      </c>
     </row>
     <row r="23" spans="1:70">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>40</v>
       </c>
       <c r="B23">
-        <v>455124672000.0</v>
+        <v>3908465740000.0</v>
       </c>
       <c r="C23">
-        <v>534860104000.0</v>
+        <v>3412999215000.0</v>
       </c>
       <c r="D23">
-        <v>487949167000.0</v>
+        <v>3495704842000.0</v>
       </c>
       <c r="E23">
-        <v>608393693000.0</v>
+        <v>3046578504000.0</v>
       </c>
       <c r="F23">
-        <v>600065220000.0</v>
+        <v>3067196722000.0</v>
       </c>
       <c r="G23">
-        <v>514737603000.0</v>
+        <v>3045971329000.0</v>
       </c>
       <c r="H23">
-        <v>636075166000.0</v>
+        <v>2755475159000.0</v>
       </c>
       <c r="I23">
-        <v>659094579406.0</v>
+        <v>2827018361000.0</v>
       </c>
       <c r="J23">
-        <v>643934449822.0</v>
+        <v>2689422819525.0</v>
       </c>
       <c r="K23">
-        <v>549392844805.0</v>
+        <v>2437639914511.0</v>
       </c>
       <c r="L23">
-        <v>657585053650.0</v>
+        <v>2228129147603.0</v>
       </c>
       <c r="M23">
-        <v>535881914230.0</v>
+        <v>2194554143389.0</v>
       </c>
       <c r="N23">
-        <v>462647947155.0</v>
+        <v>2271470141911.0</v>
       </c>
       <c r="O23">
-        <v>535959732373.0</v>
+        <v>2147944707152.0</v>
       </c>
       <c r="P23">
-        <v>621345805131.0</v>
+        <v>2106446579086.0</v>
       </c>
       <c r="Q23">
-        <v>615803684850.0</v>
+        <v>2084794009539.0</v>
       </c>
       <c r="R23">
-        <v>456951950697.0</v>
+        <v>1879313505580.0</v>
       </c>
       <c r="S23">
-        <v>594445673428.0</v>
+        <v>1890923266573.0</v>
       </c>
       <c r="T23">
-        <v>342757225721.0</v>
+        <v>1583979016422.0</v>
       </c>
       <c r="U23">
-        <v>349492184172.0</v>
+        <v>1630972243308.0</v>
       </c>
       <c r="V23">
-        <v>416449039961.0</v>
+        <v>1562962520222.0</v>
       </c>
       <c r="W23">
-        <v>323464499979.0</v>
+        <v>1634984120214.0</v>
       </c>
       <c r="X23">
-        <v>336748452401.0</v>
+        <v>1588136471649.0</v>
       </c>
       <c r="Y23">
-        <v>142846363448.0</v>
+        <v>1668872365559.0</v>
       </c>
       <c r="Z23">
-        <v>536984747182.0</v>
+        <v>1686350926896.0</v>
       </c>
       <c r="AA23">
-        <v>493175108411.0</v>
+        <v>1983741484214.0</v>
       </c>
       <c r="AB23">
-        <v>458628042760.0</v>
+        <v>1758578169995.0</v>
       </c>
       <c r="AC23">
-        <v>374502326748.0</v>
+        <v>1587915362705.0</v>
       </c>
       <c r="AD23">
-        <v>489651112821.0</v>
+        <v>1513627294744.0</v>
       </c>
       <c r="AE23">
-        <v>640650902088.0</v>
+        <v>1537570478153.0</v>
       </c>
       <c r="AF23">
-        <v>409655603394.0</v>
+        <v>1351861756994.0</v>
       </c>
       <c r="AG23">
-        <v>281312554328.0</v>
+        <v>1317843766468.0</v>
       </c>
       <c r="AH23">
-        <v>344403158102.0</v>
+        <v>1321779706017.0</v>
       </c>
       <c r="AI23">
-        <v>283988331772.0</v>
+        <v>1236402796579.0</v>
       </c>
       <c r="AJ23">
-        <v>318631208797.0</v>
+        <v>1286954720465.0</v>
       </c>
       <c r="AK23">
-        <v>305830079525.0</v>
+        <v>1286606279312.0</v>
       </c>
       <c r="AL23">
-        <v>275225616291.0</v>
+        <v>1391020552586.0</v>
       </c>
       <c r="AM23">
-        <v>218114719377.0</v>
+        <v>1242544817627.0</v>
       </c>
       <c r="AN23">
-        <v>118219165524.0</v>
+        <v>1257609869910.0</v>
       </c>
       <c r="AO23">
-        <v>184376390970.0</v>
+        <v>1165631200653.0</v>
       </c>
       <c r="AP23">
-        <v>189142821744.0</v>
+        <v>1118686126230.0</v>
       </c>
       <c r="AQ23">
-        <v>300091847137.0</v>
+        <v>1157015597180.0</v>
       </c>
       <c r="AR23">
-        <v>177796609107.0</v>
+        <v>1183934183257.0</v>
       </c>
       <c r="AS23">
-        <v>338187046678.0</v>
+        <v>1129241492221.0</v>
       </c>
       <c r="AT23">
-        <v>217011238309.0</v>
+        <v>1216456820595.0</v>
       </c>
       <c r="AU23">
-        <v>298907814471.0</v>
+        <v>1381484131276.0</v>
       </c>
       <c r="AV23">
-        <v>289046089770.0</v>
+        <v>1354622569945.0</v>
       </c>
       <c r="AW23">
-        <v>335099263758.0</v>
+        <v>1347728418068.0</v>
       </c>
       <c r="AX23">
-        <v>304604694782.0</v>
+        <v>1249763895255.0</v>
       </c>
       <c r="AY23">
-        <v>303141464814.0</v>
+        <v>1307476678666.0</v>
       </c>
       <c r="AZ23">
-        <v>376028013233.0</v>
+        <v>1191496619152.0</v>
       </c>
       <c r="BA23">
-        <v>340623056416.0</v>
+        <v>1420673670807.0</v>
       </c>
       <c r="BB23">
-        <v>238195759423.0</v>
+        <v>1362987331271.0</v>
       </c>
       <c r="BC23">
-        <v>417572326243.0</v>
+        <v>1273226424488.0</v>
       </c>
       <c r="BD23">
-        <v>292949679355.0</v>
+        <v>1163971056842.0</v>
       </c>
       <c r="BE23">
-        <v>518427116429.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1164245058358.0</v>
+      </c>
+      <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
     </row>
     <row r="24" spans="1:70">
       <c r="A24" t="s">
-        <v>152</v>
-[...19 lines deleted...]
-      <c r="T24"/>
+        <v>41</v>
+      </c>
+      <c r="B24">
+        <v>99000000000.0</v>
+      </c>
+      <c r="C24">
+        <v>130500000005.0</v>
+      </c>
+      <c r="D24">
+        <v>122000000000.0</v>
+      </c>
+      <c r="E24">
+        <v>359249999670.0</v>
+      </c>
+      <c r="F24">
+        <v>204722222220.0</v>
+      </c>
+      <c r="G24">
+        <v>189861111110.0</v>
+      </c>
+      <c r="H24">
+        <v>207222222220.0</v>
+      </c>
+      <c r="I24">
+        <v>250416666670.0</v>
+      </c>
+      <c r="J24">
+        <v>272499999998.0</v>
+      </c>
+      <c r="K24">
+        <v>102361111111.0</v>
+      </c>
+      <c r="L24">
+        <v>110555555556.0</v>
+      </c>
+      <c r="M24">
+        <v>40000000000.0</v>
+      </c>
+      <c r="N24">
+        <v>40000000000.0</v>
+      </c>
+      <c r="O24">
+        <v>40000000000.0</v>
+      </c>
+      <c r="P24">
+        <v>42777777780.0</v>
+      </c>
+      <c r="Q24">
+        <v>51348703710.0</v>
+      </c>
+      <c r="R24">
+        <v>8015370371.0</v>
+      </c>
+      <c r="S24">
+        <v>11282002316.0</v>
+      </c>
+      <c r="T24">
+        <v>15555555556.0</v>
+      </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
@@ -17401,175 +6923,161 @@
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
     </row>
     <row r="25" spans="1:70">
       <c r="A25" t="s">
-        <v>153</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
       <c r="D25">
-        <v>640216454.0</v>
+        <v>122000000000.0</v>
       </c>
       <c r="E25">
-        <v>678369409.0</v>
+        <v>359249999670.0</v>
       </c>
       <c r="F25">
-        <v>691696615.0</v>
+        <v>204722222220.0</v>
       </c>
       <c r="G25">
-        <v>-3995267316.0</v>
+        <v>189861111110.0</v>
       </c>
       <c r="H25">
-        <v>647473961.0</v>
+        <v>207222222220.0</v>
       </c>
       <c r="I25">
-        <v>458813883.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>250416666670.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
       <c r="M25">
-        <v>783256416.0</v>
+        <v>40896274030.0</v>
       </c>
       <c r="N25">
-        <v>786146634.0</v>
+        <v>40896274030.0</v>
       </c>
       <c r="O25">
-        <v>922052877.0</v>
+        <v>40896274030.0</v>
       </c>
       <c r="P25">
-        <v>756406974.0</v>
+        <v>43674051800.0</v>
       </c>
       <c r="Q25">
-        <v>746836854.0</v>
+        <v>51348703710.0</v>
       </c>
       <c r="R25">
-        <v>723473717.0</v>
+        <v>8015370370.0</v>
       </c>
       <c r="S25">
-        <v>726935987.0</v>
+        <v>11488553780.0</v>
       </c>
       <c r="T25">
-        <v>799559167.0</v>
+        <v>15966627350.0</v>
       </c>
       <c r="U25">
-        <v>794945473.0</v>
+        <v>741594000.0</v>
       </c>
       <c r="V25">
-        <v>856197828.0</v>
+        <v>741594000.0</v>
       </c>
       <c r="W25">
-        <v>1104708202.0</v>
+        <v>741594000.0</v>
       </c>
       <c r="X25">
-        <v>656541985.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>772187990.0</v>
+      </c>
+      <c r="Y25"/>
+      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
     </row>
     <row r="26" spans="1:70">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -17599,1216 +7107,5458 @@
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
     </row>
     <row r="27" spans="1:70">
       <c r="A27" t="s">
-        <v>155</v>
-[...171 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
     </row>
     <row r="28" spans="1:70">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>45</v>
       </c>
       <c r="B28">
-        <v>9196625000.0</v>
+        <v>1007786937000.0</v>
       </c>
       <c r="C28">
-        <v>12370809000.0</v>
+        <v>1091249213000.0</v>
       </c>
       <c r="D28">
-        <v>10490150000.0</v>
+        <v>1093422813000.0</v>
       </c>
       <c r="E28">
-        <v>9963811000.0</v>
+        <v>1133741998000.0</v>
       </c>
       <c r="F28">
-        <v>11500930000.0</v>
+        <v>1192668259000.0</v>
       </c>
       <c r="G28">
-        <v>11976244000.0</v>
+        <v>1152201228000.0</v>
       </c>
       <c r="H28">
-        <v>12487298000.0</v>
+        <v>1027295294000.0</v>
       </c>
       <c r="I28">
-        <v>20277304384.0</v>
+        <v>857725167000.0</v>
       </c>
       <c r="J28">
-        <v>9974722512.0</v>
+        <v>649800534942.0</v>
       </c>
       <c r="K28">
-        <v>8715088825.0</v>
+        <v>573556424485.0</v>
       </c>
       <c r="L28">
-        <v>10048502180.0</v>
+        <v>550571839051.0</v>
       </c>
       <c r="M28">
-        <v>7127835402.0</v>
+        <v>544263259215.0</v>
       </c>
       <c r="N28">
-        <v>6784531632.0</v>
+        <v>422440096807.0</v>
       </c>
       <c r="O28">
-        <v>8843489537.0</v>
+        <v>313857951050.0</v>
       </c>
       <c r="P28">
-        <v>7299706502.0</v>
+        <v>338614883154.0</v>
       </c>
       <c r="Q28">
-        <v>8416358612.0</v>
+        <v>210199214726.0</v>
       </c>
       <c r="R28">
-        <v>5453498253.0</v>
+        <v>127276958064.0</v>
       </c>
       <c r="S28">
-        <v>6270086972.0</v>
+        <v>173487203772.0</v>
       </c>
       <c r="T28">
-        <v>5456253637.0</v>
+        <v>188514082451.0</v>
       </c>
       <c r="U28">
-        <v>5768002984.0</v>
+        <v>142225187923.0</v>
       </c>
       <c r="V28">
-        <v>4398502187.0</v>
+        <v>152304372310.0</v>
       </c>
       <c r="W28">
-        <v>4147347415.0</v>
+        <v>115519016114.0</v>
       </c>
       <c r="X28">
-        <v>5287691152.0</v>
+        <v>164138943213.0</v>
       </c>
       <c r="Y28">
-        <v>5757287311.0</v>
+        <v>167746326034.0</v>
       </c>
       <c r="Z28">
-        <v>5487029258.0</v>
+        <v>81201423777.0</v>
       </c>
       <c r="AA28">
-        <v>6931075201.0</v>
+        <v>135688305661.0</v>
       </c>
       <c r="AB28">
-        <v>7381309167.0</v>
+        <v>117129166084.0</v>
       </c>
       <c r="AC28">
-        <v>5006227174.0</v>
+        <v>88129171798.0</v>
       </c>
       <c r="AD28">
-        <v>6759988755.0</v>
+        <v>-3439445716.0</v>
       </c>
       <c r="AE28">
-        <v>9463839009.0</v>
+        <v>-12400732038.0</v>
       </c>
       <c r="AF28">
-        <v>5419278048.0</v>
+        <v>-28194475689.0</v>
       </c>
       <c r="AG28">
-        <v>3854611524.0</v>
+        <v>-92037886222.0</v>
       </c>
       <c r="AH28">
-        <v>4556563755.0</v>
+        <v>-120165443570.0</v>
       </c>
       <c r="AI28">
-        <v>24383889695.0</v>
+        <v>-165732058673.0</v>
       </c>
       <c r="AJ28">
-        <v>12539482814.0</v>
+        <v>-150499196670.0</v>
       </c>
       <c r="AK28">
-        <v>20234988850.0</v>
+        <v>-140781950245.0</v>
       </c>
       <c r="AL28">
-        <v>9506213853.0</v>
+        <v>-216067893983.0</v>
       </c>
       <c r="AM28">
-        <v>31925646180.0</v>
+        <v>-185069592186.0</v>
       </c>
       <c r="AN28">
-        <v>3159554216.0</v>
+        <v>-180685786977.0</v>
       </c>
       <c r="AO28">
-        <v>3950467598.0</v>
+        <v>-133111407030.0</v>
       </c>
       <c r="AP28">
-        <v>2923923050.0</v>
+        <v>-164008881329.0</v>
       </c>
       <c r="AQ28">
-        <v>4179955939.0</v>
+        <v>-138166531804.0</v>
       </c>
       <c r="AR28">
-        <v>4213295125.0</v>
+        <v>-162331953598.0</v>
       </c>
       <c r="AS28">
-        <v>3949287146.0</v>
+        <v>-207760929751.0</v>
       </c>
       <c r="AT28">
-        <v>3587361687.0</v>
+        <v>-123570062364.0</v>
       </c>
       <c r="AU28">
-        <v>3710772173.0</v>
+        <v>-118104132945.0</v>
       </c>
       <c r="AV28">
-        <v>4154476929.0</v>
+        <v>-238248948270.0</v>
       </c>
       <c r="AW28">
-        <v>3060370831.0</v>
+        <v>-349662251328.0</v>
       </c>
       <c r="AX28">
-        <v>2866327275.0</v>
+        <v>-307993129130.0</v>
       </c>
       <c r="AY28">
-        <v>7080816703.0</v>
+        <v>-249600310055.0</v>
       </c>
       <c r="AZ28">
-        <v>20020824224.0</v>
+        <v>-222544224015.0</v>
       </c>
       <c r="BA28">
-        <v>1185991600.0</v>
+        <v>-230672655420.0</v>
       </c>
       <c r="BB28">
-        <v>6957113152.0</v>
+        <v>-185816372213.0</v>
       </c>
       <c r="BC28">
-        <v>5643908016.0</v>
+        <v>-350937242053.0</v>
       </c>
       <c r="BD28">
-        <v>17260758552.0</v>
+        <v>-336958754409.0</v>
       </c>
       <c r="BE28">
-        <v>819701255.0</v>
-[...39 lines deleted...]
-      </c>
+        <v>-327798929805.0</v>
+      </c>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
     </row>
     <row r="29" spans="1:70">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>46</v>
       </c>
       <c r="B29">
-        <v>1701146511.0</v>
+        <v>3079345455713.0</v>
       </c>
       <c r="C29">
-        <v>-2011993040.0</v>
+        <v>2960798743296.0</v>
       </c>
       <c r="D29">
-        <v>-3180549080.0</v>
+        <v>2909020711106.0</v>
       </c>
       <c r="E29">
-        <v>3995848790.0</v>
+        <v>2569423668242.0</v>
       </c>
       <c r="F29">
-        <v>3854304510.0</v>
+        <v>2602480191093.0</v>
       </c>
       <c r="G29">
-        <v>278993060.0</v>
+        <v>2550587157495.0</v>
       </c>
       <c r="H29">
-        <v>9027938800.0</v>
+        <v>2433030745990.0</v>
       </c>
       <c r="I29">
-        <v>-45754926.0</v>
+        <v>2220286225144.0</v>
       </c>
       <c r="J29">
-        <v>13039602262.0</v>
+        <v>2001737714543.0</v>
       </c>
       <c r="K29">
-        <v>9978768229.0</v>
+        <v>1950834779209.0</v>
       </c>
       <c r="L29">
-        <v>12220481020.0</v>
+        <v>1831261054447.0</v>
       </c>
       <c r="M29">
-        <v>24151312720.0</v>
+        <v>1788591437445.0</v>
       </c>
       <c r="N29">
-        <v>18584065950.0</v>
+        <v>1626942043239.0</v>
       </c>
       <c r="O29">
-        <v>18697835400.0</v>
+        <v>1457665997129.0</v>
       </c>
       <c r="P29">
-        <v>23884132480.0</v>
+        <v>1453636095640.0</v>
       </c>
       <c r="Q29">
-        <v>28322696915.0</v>
+        <v>1220718892716.0</v>
       </c>
       <c r="R29">
-        <v>7595949818.0</v>
+        <v>1107080243391.0</v>
       </c>
       <c r="S29">
-        <v>-10099196222.0</v>
+        <v>1008312966185.0</v>
       </c>
       <c r="T29">
-        <v>-6733170320.0</v>
+        <v>980098984943.0</v>
       </c>
       <c r="U29">
-        <v>1156165954.0</v>
+        <v>973757809256.0</v>
       </c>
       <c r="V29">
-        <v>2454730620.0</v>
+        <v>1010630725421.0</v>
       </c>
       <c r="W29">
-        <v>4294261030.0</v>
+        <v>969960141945.0</v>
       </c>
       <c r="X29">
-        <v>-6462198427.0</v>
+        <v>1011203979778.0</v>
       </c>
       <c r="Y29">
-        <v>46368834650.0</v>
+        <v>978733820069.0</v>
       </c>
       <c r="Z29">
-        <v>-34073801530.0</v>
+        <v>931869194387.0</v>
       </c>
       <c r="AA29">
-        <v>-2894075620.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>953742775996.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
     </row>
     <row r="30" spans="1:70">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>47</v>
       </c>
       <c r="B30">
-        <v>32089408000.0</v>
+        <v>259138768000.0</v>
       </c>
       <c r="C30">
-        <v>51180472000.0</v>
+        <v>202099693000.0</v>
       </c>
       <c r="D30">
-        <v>39934170000.0</v>
+        <v>167645013000.0</v>
       </c>
       <c r="E30">
-        <v>39856366000.0</v>
+        <v>175852516000.0</v>
       </c>
       <c r="F30">
-        <v>38248414000.0</v>
+        <v>191360051000.0</v>
       </c>
       <c r="G30">
-        <v>40439730000.0</v>
+        <v>186224132000.0</v>
       </c>
       <c r="H30">
-        <v>36733402000.0</v>
+        <v>148027203000.0</v>
       </c>
       <c r="I30">
-        <v>51370400344.0</v>
+        <v>214741491000.0</v>
       </c>
       <c r="J30">
-        <v>34549113113.0</v>
+        <v>225390241825.0</v>
       </c>
       <c r="K30">
-        <v>42911777998.0</v>
+        <v>230625470182.0</v>
       </c>
       <c r="L30">
-        <v>40342427353.0</v>
+        <v>128828597747.0</v>
       </c>
       <c r="M30">
-        <v>32609078850.0</v>
+        <v>156218350658.0</v>
       </c>
       <c r="N30">
-        <v>27388959794.0</v>
+        <v>183347825012.0</v>
       </c>
       <c r="O30">
-        <v>32985671301.0</v>
+        <v>127110876056.0</v>
       </c>
       <c r="P30">
-        <v>34680340889.0</v>
+        <v>131501770939.0</v>
       </c>
       <c r="Q30">
-        <v>35699726319.0</v>
+        <v>160709128921.0</v>
       </c>
       <c r="R30">
-        <v>20705192064.0</v>
+        <v>106042198550.0</v>
       </c>
       <c r="S30">
-        <v>32722426830.0</v>
+        <v>135918236103.0</v>
       </c>
       <c r="T30">
-        <v>24080266902.0</v>
+        <v>82562805809.0</v>
       </c>
       <c r="U30">
-        <v>27366427214.0</v>
+        <v>152660171917.0</v>
       </c>
       <c r="V30">
-        <v>21996513769.0</v>
+        <v>133303403086.0</v>
       </c>
       <c r="W30">
-        <v>17284894582.0</v>
+        <v>168450883880.0</v>
       </c>
       <c r="X30">
-        <v>25076721273.0</v>
+        <v>134099741715.0</v>
       </c>
       <c r="Y30">
-        <v>-110981952766.0</v>
+        <v>84862240978.0</v>
       </c>
       <c r="Z30">
-        <v>159465245118.0</v>
+        <v>103864295329.0</v>
       </c>
       <c r="AA30">
-        <v>25093743043.0</v>
+        <v>147045879148.0</v>
       </c>
       <c r="AB30">
-        <v>31474139469.0</v>
+        <v>153786128153.0</v>
       </c>
       <c r="AC30">
-        <v>28197334034.0</v>
+        <v>102393257839.0</v>
       </c>
       <c r="AD30">
-        <v>25476855360.0</v>
+        <v>56951392749.0</v>
       </c>
       <c r="AE30">
-        <v>57060816105.0</v>
+        <v>126976237457.0</v>
       </c>
       <c r="AF30">
-        <v>22707926587.0</v>
+        <v>137382692601.0</v>
       </c>
       <c r="AG30">
-        <v>22655754778.0</v>
+        <v>91333528191.0</v>
       </c>
       <c r="AH30">
-        <v>17865771678.0</v>
+        <v>83177355588.0</v>
       </c>
       <c r="AI30">
-        <v>18491427983.0</v>
+        <v>76320053519.0</v>
       </c>
       <c r="AJ30">
-        <v>19120356560.0</v>
+        <v>127509684022.0</v>
       </c>
       <c r="AK30">
-        <v>28385590917.0</v>
+        <v>172692412334.0</v>
       </c>
       <c r="AL30">
-        <v>16083497154.0</v>
+        <v>177070284877.0</v>
       </c>
       <c r="AM30">
-        <v>17656322516.0</v>
+        <v>145729803721.0</v>
       </c>
       <c r="AN30">
-        <v>11619486792.0</v>
+        <v>104378995284.0</v>
       </c>
       <c r="AO30">
-        <v>18282302943.0</v>
+        <v>79969252803.0</v>
       </c>
       <c r="AP30">
-        <v>14641862265.0</v>
+        <v>87537073174.0</v>
       </c>
       <c r="AQ30">
-        <v>14815198769.0</v>
+        <v>88378579676.0</v>
       </c>
       <c r="AR30">
-        <v>21539182456.0</v>
+        <v>118761763283.0</v>
       </c>
       <c r="AS30">
-        <v>25757300202.0</v>
+        <v>73226127473.0</v>
       </c>
       <c r="AT30">
-        <v>13576932407.0</v>
+        <v>88031016052.0</v>
       </c>
       <c r="AU30">
-        <v>25713994641.0</v>
+        <v>96049802924.0</v>
       </c>
       <c r="AV30">
-        <v>19287499706.0</v>
+        <v>124517140038.0</v>
       </c>
       <c r="AW30">
-        <v>15749313090.0</v>
+        <v>132697848673.0</v>
       </c>
       <c r="AX30">
-        <v>13185803296.0</v>
+        <v>97638395482.0</v>
       </c>
       <c r="AY30">
-        <v>14307146903.0</v>
+        <v>89828107561.0</v>
       </c>
       <c r="AZ30">
-        <v>23019154839.0</v>
+        <v>173316774817.0</v>
       </c>
       <c r="BA30">
-        <v>13633428841.0</v>
+        <v>171743821149.0</v>
       </c>
       <c r="BB30">
-        <v>11944419468.0</v>
+        <v>177801704332.0</v>
       </c>
       <c r="BC30">
-        <v>14914841326.0</v>
+        <v>155673962714.0</v>
       </c>
       <c r="BD30">
-        <v>18099053455.0</v>
+        <v>180914763111.0</v>
       </c>
       <c r="BE30">
-        <v>23782873506.0</v>
+        <v>154075377231.0</v>
       </c>
       <c r="BF30">
-        <v>18589329189.0</v>
-[...10 lines deleted...]
-      <c r="BP30"/>
+        <v>162284249500.0</v>
+      </c>
+      <c r="BG30">
+        <v>136535536100.0</v>
+      </c>
+      <c r="BH30">
+        <v>118307335900.0</v>
+      </c>
+      <c r="BI30">
+        <v>80449628700.0</v>
+      </c>
+      <c r="BJ30">
+        <v>123430728300.0</v>
+      </c>
+      <c r="BK30">
+        <v>187893227000.0</v>
+      </c>
+      <c r="BL30">
+        <v>93532374200.0</v>
+      </c>
+      <c r="BM30">
+        <v>121228271600.0</v>
+      </c>
+      <c r="BN30">
+        <v>122740607700.0</v>
+      </c>
+      <c r="BO30">
+        <v>132806892200.0</v>
+      </c>
+      <c r="BP30">
+        <v>202293697700.0</v>
+      </c>
       <c r="BQ30"/>
-      <c r="BR30"/>
+      <c r="BR30">
+        <v>125048984400.0</v>
+      </c>
     </row>
     <row r="31" spans="1:70">
       <c r="A31" t="s">
-        <v>159</v>
-[...36 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
       <c r="N31">
-        <v>-6476389468.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1196995735982.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
       <c r="Q31">
-        <v>408170468.0</v>
+        <v>1008384192659.0</v>
       </c>
       <c r="R31">
-        <v>14265574387.0</v>
+        <v>924658454522.0</v>
       </c>
       <c r="S31">
-        <v>-10882293348.0</v>
+        <v>826721171990.0</v>
       </c>
       <c r="T31">
-        <v>-971365498.0</v>
+        <v>788097313365.0</v>
       </c>
       <c r="U31">
-        <v>-26973942029.0</v>
+        <v>828052634034.0</v>
       </c>
       <c r="V31">
-        <v>-7212475223.0</v>
+        <v>853874527484.0</v>
       </c>
       <c r="W31">
-        <v>18737977513.0</v>
+        <v>853514392173.0</v>
       </c>
       <c r="X31">
-        <v>-35164774942.0</v>
+        <v>846884835664.0</v>
       </c>
       <c r="Y31">
-        <v>-38992701052.0</v>
+        <v>809133492958.0</v>
       </c>
       <c r="Z31">
-        <v>-139530617301.0</v>
+        <v>840226080951.0</v>
       </c>
       <c r="AA31">
-        <v>1505611588.0</v>
+        <v>808515511603.0</v>
       </c>
       <c r="AB31">
-        <v>-5060753871.0</v>
+        <v>917390621410.0</v>
       </c>
       <c r="AC31">
-        <v>-6671802168.0</v>
+        <v>909328466280.0</v>
       </c>
       <c r="AD31">
-        <v>4710686257.0</v>
+        <v>905347152482.0</v>
       </c>
       <c r="AE31">
-        <v>8265597453.0</v>
+        <v>902762236665.0</v>
       </c>
       <c r="AF31">
-        <v>-19064169840.0</v>
+        <v>895976402398.0</v>
       </c>
       <c r="AG31">
-        <v>-1091640389.0</v>
-[...75 lines deleted...]
-      </c>
+        <v>784263698043.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
     </row>
     <row r="32" spans="1:70">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>49</v>
       </c>
       <c r="B32">
-        <v>469426208000.0</v>
+        <v>-23460531253.0</v>
       </c>
       <c r="C32">
-        <v>554483332000.0</v>
+        <v>-14466911219.0</v>
       </c>
       <c r="D32">
-        <v>503114187000.0</v>
+        <v>-27745771579.0</v>
       </c>
       <c r="E32">
-        <v>645232620000.0</v>
+        <v>274826566152.0</v>
       </c>
       <c r="F32">
-        <v>639737488000.0</v>
+        <v>127561575140.0</v>
       </c>
       <c r="G32">
-        <v>529373768000.0</v>
+        <v>122101623810.0</v>
       </c>
       <c r="H32">
-        <v>665465666000.0</v>
+        <v>113348790601.0</v>
       </c>
       <c r="I32">
-        <v>675057126871.0</v>
+        <v>183476562141.0</v>
       </c>
       <c r="J32">
-        <v>724621251167.0</v>
+        <v>233381373837.0</v>
       </c>
       <c r="K32">
-        <v>609983426170.0</v>
+        <v>65202810436.0</v>
       </c>
       <c r="L32">
-        <v>718872739074.0</v>
+        <v>20787410835.0</v>
       </c>
       <c r="M32">
-        <v>643380900686.0</v>
+        <v>-10617046311.0</v>
       </c>
       <c r="N32">
-        <v>552747079561.0</v>
+        <v>-39262926159.0</v>
       </c>
       <c r="O32">
-        <v>635991577572.0</v>
+        <v>-98823447719.0</v>
       </c>
       <c r="P32">
-        <v>730116460713.0</v>
+        <v>-123027289398.0</v>
       </c>
       <c r="Q32">
-        <v>740572961115.0</v>
+        <v>-152845055272.0</v>
       </c>
       <c r="R32">
-        <v>487823652038.0</v>
+        <v>-258438033170.0</v>
       </c>
       <c r="S32">
-        <v>552253679510.0</v>
+        <v>-328805050278.0</v>
       </c>
       <c r="T32">
-        <v>310736740618.0</v>
+        <v>-374447036965.0</v>
       </c>
       <c r="U32">
-        <v>376951748527.0</v>
+        <v>-335170900191.0</v>
       </c>
       <c r="V32">
-        <v>432309015487.0</v>
+        <v>-294887229464.0</v>
       </c>
       <c r="W32">
-        <v>334543885158.0</v>
+        <v>-283184059646.0</v>
       </c>
       <c r="X32">
-        <v>335760672327.0</v>
+        <v>-264261764323.0</v>
       </c>
       <c r="Y32">
-        <v>262056635653.0</v>
+        <v>-273571722817.0</v>
       </c>
       <c r="Z32">
-        <v>399413746358.0</v>
+        <v>-220152874969.0</v>
       </c>
       <c r="AA32">
-        <v>503167019259.0</v>
-[...129 lines deleted...]
-      </c>
+        <v>-296348011740.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+    </row>
+    <row r="33" spans="1:70">
+      <c r="A33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B33">
+        <v>1653169888000.0</v>
+      </c>
+      <c r="C33">
+        <v>1617653900000.0</v>
+      </c>
+      <c r="D33">
+        <v>1609210460000.0</v>
+      </c>
+      <c r="E33">
+        <v>1558582106000.0</v>
+      </c>
+      <c r="F33">
+        <v>1528296423000.0</v>
+      </c>
+      <c r="G33">
+        <v>1513488725000.0</v>
+      </c>
+      <c r="H33">
+        <v>1500444396000.0</v>
+      </c>
+      <c r="I33">
+        <v>1448389589000.0</v>
+      </c>
+      <c r="J33">
+        <v>1438093588064.0</v>
+      </c>
+      <c r="K33">
+        <v>1433064473173.0</v>
+      </c>
+      <c r="L33">
+        <v>1413098551204.0</v>
+      </c>
+      <c r="M33">
+        <v>1341501823117.0</v>
+      </c>
+      <c r="N33">
+        <v>1325812177971.0</v>
+      </c>
+      <c r="O33">
+        <v>1297246891579.0</v>
+      </c>
+      <c r="P33">
+        <v>1275947579055.0</v>
+      </c>
+      <c r="Q33">
+        <v>1256727164365.0</v>
+      </c>
+      <c r="R33">
+        <v>1237578622389.0</v>
+      </c>
+      <c r="S33">
+        <v>1216031646964.0</v>
+      </c>
+      <c r="T33">
+        <v>1230668839196.0</v>
+      </c>
+      <c r="U33">
+        <v>1219446967255.0</v>
+      </c>
+      <c r="V33">
+        <v>1207335867184.0</v>
+      </c>
+      <c r="W33">
+        <v>1198232604012.0</v>
+      </c>
+      <c r="X33">
+        <v>1175726161176.0</v>
+      </c>
+      <c r="Y33">
+        <v>1165498422967.0</v>
+      </c>
+      <c r="Z33">
+        <v>1142413470256.0</v>
+      </c>
+      <c r="AA33">
+        <v>1185085538224.0</v>
+      </c>
+      <c r="AB33">
+        <v>1160739039974.0</v>
+      </c>
+      <c r="AC33">
+        <v>1073388162257.0</v>
+      </c>
+      <c r="AD33">
+        <v>1026869169755.0</v>
+      </c>
+      <c r="AE33">
+        <v>1024958088868.0</v>
+      </c>
+      <c r="AF33">
+        <v>1054202758662.0</v>
+      </c>
+      <c r="AG33">
+        <v>882578059109.0</v>
+      </c>
+      <c r="AH33">
+        <v>854948906633.0</v>
+      </c>
+      <c r="AI33">
+        <v>840348995650.0</v>
+      </c>
+      <c r="AJ33">
+        <v>834935476025.0</v>
+      </c>
+      <c r="AK33">
+        <v>835259098389.0</v>
+      </c>
+      <c r="AL33">
+        <v>812777295636.0</v>
+      </c>
+      <c r="AM33">
+        <v>792366493888.0</v>
+      </c>
+      <c r="AN33">
+        <v>789972211663.0</v>
+      </c>
+      <c r="AO33">
+        <v>781396702202.0</v>
+      </c>
+      <c r="AP33">
+        <v>774937947659.0</v>
+      </c>
+      <c r="AQ33">
+        <v>775700257217.0</v>
+      </c>
+      <c r="AR33">
+        <v>769172269318.0</v>
+      </c>
+      <c r="AS33">
+        <v>772309460648.0</v>
+      </c>
+      <c r="AT33">
+        <v>757412464303.0</v>
+      </c>
+      <c r="AU33">
+        <v>730961815960.0</v>
+      </c>
+      <c r="AV33">
+        <v>704104880151.0</v>
+      </c>
+      <c r="AW33">
+        <v>672734853130.0</v>
+      </c>
+      <c r="AX33">
+        <v>660904401346.0</v>
+      </c>
+      <c r="AY33">
+        <v>661468802418.0</v>
+      </c>
+      <c r="AZ33">
+        <v>325665008477.0</v>
+      </c>
+      <c r="BA33">
+        <v>338049966183.0</v>
+      </c>
+      <c r="BB33">
+        <v>333682165326.0</v>
+      </c>
+      <c r="BC33">
+        <v>336942912866.0</v>
+      </c>
+      <c r="BD33">
+        <v>338022234701.0</v>
+      </c>
+      <c r="BE33">
+        <v>290210567240.0</v>
+      </c>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+    </row>
+    <row r="34" spans="1:70">
+      <c r="A34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+    </row>
+    <row r="35" spans="1:70">
+      <c r="A35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35">
+        <v>147325724000.0</v>
+      </c>
+      <c r="C35">
+        <v>179494627000.0</v>
+      </c>
+      <c r="D35">
+        <v>171157797000.0</v>
+      </c>
+      <c r="E35">
+        <v>412364027000.0</v>
+      </c>
+      <c r="F35">
+        <v>256726841000.0</v>
+      </c>
+      <c r="G35">
+        <v>240350101000.0</v>
+      </c>
+      <c r="H35">
+        <v>257588889000.0</v>
+      </c>
+      <c r="I35">
+        <v>299923205000.0</v>
+      </c>
+      <c r="J35">
+        <v>322118375237.0</v>
+      </c>
+      <c r="K35">
+        <v>151938059956.0</v>
+      </c>
+      <c r="L35">
+        <v>159983562007.0</v>
+      </c>
+      <c r="M35">
+        <v>89255969295.0</v>
+      </c>
+      <c r="N35">
+        <v>89553515830.0</v>
+      </c>
+      <c r="O35">
+        <v>90403307366.0</v>
+      </c>
+      <c r="P35">
+        <v>93077408679.0</v>
+      </c>
+      <c r="Q35">
+        <v>95497916434.0</v>
+      </c>
+      <c r="R35">
+        <v>54482134697.0</v>
+      </c>
+      <c r="S35">
+        <v>60505424696.0</v>
+      </c>
+      <c r="T35">
+        <v>68124488866.0</v>
+      </c>
+      <c r="U35">
+        <v>56223433030.0</v>
+      </c>
+      <c r="V35">
+        <v>58574110236.0</v>
+      </c>
+      <c r="W35">
+        <v>61534152193.0</v>
+      </c>
+      <c r="X35">
+        <v>64579561189.0</v>
+      </c>
+      <c r="Y35">
+        <v>82793207192.0</v>
+      </c>
+      <c r="Z35">
+        <v>82034514336.0</v>
+      </c>
+      <c r="AA35">
+        <v>80222014881.0</v>
+      </c>
+      <c r="AB35">
+        <v>81941364575.0</v>
+      </c>
+      <c r="AC35">
+        <v>75042144328.0</v>
+      </c>
+      <c r="AD35">
+        <v>75051362170.0</v>
+      </c>
+      <c r="AE35">
+        <v>74433385371.0</v>
+      </c>
+      <c r="AF35">
+        <v>73206033888.0</v>
+      </c>
+      <c r="AG35">
+        <v>52444065757.0</v>
+      </c>
+      <c r="AH35">
+        <v>52444065757.0</v>
+      </c>
+      <c r="AI35">
+        <v>52444065757.0</v>
+      </c>
+      <c r="AJ35">
+        <v>49042374672.0</v>
+      </c>
+      <c r="AK35">
+        <v>55847181416.0</v>
+      </c>
+      <c r="AL35">
+        <v>53268857814.0</v>
+      </c>
+      <c r="AM35">
+        <v>50725872971.0</v>
+      </c>
+      <c r="AN35">
+        <v>48473858679.0</v>
+      </c>
+      <c r="AO35">
+        <v>41443269177.0</v>
+      </c>
+      <c r="AP35">
+        <v>40538205772.0</v>
+      </c>
+      <c r="AQ35">
+        <v>39736147320.0</v>
+      </c>
+      <c r="AR35">
+        <v>38441398438.0</v>
+      </c>
+      <c r="AS35">
+        <v>45692043318.0</v>
+      </c>
+      <c r="AT35">
+        <v>41768334161.0</v>
+      </c>
+      <c r="AU35">
+        <v>38091470458.0</v>
+      </c>
+      <c r="AV35">
+        <v>21329298493.0</v>
+      </c>
+      <c r="AW35">
+        <v>19921469407.0</v>
+      </c>
+      <c r="AX35">
+        <v>19098220900.0</v>
+      </c>
+      <c r="AY35">
+        <v>18157603614.0</v>
+      </c>
+      <c r="AZ35">
+        <v>17395078697.0</v>
+      </c>
+      <c r="BA35">
+        <v>16763652647.0</v>
+      </c>
+      <c r="BB35">
+        <v>15837988175.0</v>
+      </c>
+      <c r="BC35">
+        <v>14963663937.0</v>
+      </c>
+      <c r="BD35">
+        <v>14100347571.0</v>
+      </c>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+    </row>
+    <row r="36" spans="1:70">
+      <c r="A36" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36">
+        <v>10411739000.0</v>
+      </c>
+      <c r="C36">
+        <v>8617732000.0</v>
+      </c>
+      <c r="D36">
+        <v>16587169000.0</v>
+      </c>
+      <c r="E36">
+        <v>9960571000.0</v>
+      </c>
+      <c r="F36">
+        <v>9960571000.0</v>
+      </c>
+      <c r="G36">
+        <v>9960571000.0</v>
+      </c>
+      <c r="H36">
+        <v>9960571000.0</v>
+      </c>
+      <c r="I36">
+        <v>1794007137.0</v>
+      </c>
+      <c r="J36">
+        <v>18564103494.0</v>
+      </c>
+      <c r="K36">
+        <v>1794007137.0</v>
+      </c>
+      <c r="L36">
+        <v>1794007137.0</v>
+      </c>
+      <c r="M36">
+        <v>459288881.0</v>
+      </c>
+      <c r="N36">
+        <v>3344152054.0</v>
+      </c>
+      <c r="O36">
+        <v>4571262102.0</v>
+      </c>
+      <c r="P36">
+        <v>3344152054.0</v>
+      </c>
+      <c r="Q36">
+        <v>3310589026.0</v>
+      </c>
+      <c r="R36">
+        <v>5682411799.0</v>
+      </c>
+      <c r="S36">
+        <v>7811321058.0</v>
+      </c>
+      <c r="T36">
+        <v>20068429.0</v>
+      </c>
+      <c r="U36">
+        <v>20068429.0</v>
+      </c>
+      <c r="V36">
+        <v>20068429.0</v>
+      </c>
+      <c r="W36">
+        <v>20068429.0</v>
+      </c>
+      <c r="X36">
+        <v>20068429.0</v>
+      </c>
+      <c r="Y36">
+        <v>20068430.0</v>
+      </c>
+      <c r="Z36">
+        <v>20068430.0</v>
+      </c>
+      <c r="AA36">
+        <v>20068429.0</v>
+      </c>
+      <c r="AB36">
+        <v>20068430.0</v>
+      </c>
+      <c r="AC36">
+        <v>20068430.0</v>
+      </c>
+      <c r="AD36">
+        <v>20068430.0</v>
+      </c>
+      <c r="AE36">
+        <v>20068430.0</v>
+      </c>
+      <c r="AF36">
+        <v>20068430.0</v>
+      </c>
+      <c r="AG36">
+        <v>13499062701.0</v>
+      </c>
+      <c r="AH36">
+        <v>13341110138.0</v>
+      </c>
+      <c r="AI36">
+        <v>23541690283.0</v>
+      </c>
+      <c r="AJ36">
+        <v>19900977533.0</v>
+      </c>
+      <c r="AK36">
+        <v>23403584433.0</v>
+      </c>
+      <c r="AL36">
+        <v>19858569975.0</v>
+      </c>
+      <c r="AM36">
+        <v>22387590747.0</v>
+      </c>
+      <c r="AN36">
+        <v>20683832232.0</v>
+      </c>
+      <c r="AO36">
+        <v>19421265575.0</v>
+      </c>
+      <c r="AP36">
+        <v>17540245255.0</v>
+      </c>
+      <c r="AQ36">
+        <v>32561206547.0</v>
+      </c>
+      <c r="AR36">
+        <v>177459598705.0</v>
+      </c>
+      <c r="AS36">
+        <v>29337947898.0</v>
+      </c>
+      <c r="AT36">
+        <v>27009800486.0</v>
+      </c>
+      <c r="AU36">
+        <v>172692404293.0</v>
+      </c>
+      <c r="AV36">
+        <v>168529636293.0</v>
+      </c>
+      <c r="AW36">
+        <v>15817850555.0</v>
+      </c>
+      <c r="AX36">
+        <v>8706259351.0</v>
+      </c>
+      <c r="AY36">
+        <v>163400235427.0</v>
+      </c>
+      <c r="AZ36">
+        <v>162700061470.0</v>
+      </c>
+      <c r="BA36">
+        <v>172719197652.0</v>
+      </c>
+      <c r="BB36">
+        <v>164396346705.0</v>
+      </c>
+      <c r="BC36">
+        <v>164703745581.0</v>
+      </c>
+      <c r="BD36">
+        <v>161787820770.0</v>
+      </c>
+      <c r="BE36">
+        <v>-290210567240.0</v>
+      </c>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+    </row>
+    <row r="37" spans="1:70">
+      <c r="A37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+    </row>
+    <row r="38" spans="1:70">
+      <c r="A38" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>11853598200.0</v>
+      </c>
+      <c r="E38">
+        <v>13192005040.0</v>
+      </c>
+      <c r="F38">
+        <v>12567633610.0</v>
+      </c>
+      <c r="G38">
+        <v>12402077010.0</v>
+      </c>
+      <c r="H38">
+        <v>13097888800.0</v>
+      </c>
+      <c r="I38">
+        <v>16613493710.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>14430536030.0</v>
+      </c>
+      <c r="N38">
+        <v>19798326919.0</v>
+      </c>
+      <c r="O38">
+        <v>15003982830.0</v>
+      </c>
+      <c r="P38">
+        <v>15937880280.0</v>
+      </c>
+      <c r="Q38">
+        <v>18444736944.0</v>
+      </c>
+      <c r="R38">
+        <v>23527154944.0</v>
+      </c>
+      <c r="S38">
+        <v>52122257658.0</v>
+      </c>
+      <c r="T38">
+        <v>65008889213.0</v>
+      </c>
+      <c r="U38">
+        <v>55714335204.0</v>
+      </c>
+      <c r="V38">
+        <v>49103376788.0</v>
+      </c>
+      <c r="W38">
+        <v>60200370158.0</v>
+      </c>
+      <c r="X38">
+        <v>59957864063.0</v>
+      </c>
+      <c r="Y38">
+        <v>65917825612.0</v>
+      </c>
+      <c r="Z38">
+        <v>63338671699.0</v>
+      </c>
+      <c r="AA38">
+        <v>110843503096.0</v>
+      </c>
+      <c r="AB38">
+        <v>97620419263.0</v>
+      </c>
+      <c r="AC38">
+        <v>46530128280.0</v>
+      </c>
+      <c r="AD38">
+        <v>69574133897.0</v>
+      </c>
+      <c r="AE38">
+        <v>83968329903.0</v>
+      </c>
+      <c r="AF38">
+        <v>125546450619.0</v>
+      </c>
+      <c r="AG38">
+        <v>42316565193.0</v>
+      </c>
+      <c r="AH38">
+        <v>31696948100.0</v>
+      </c>
+      <c r="AI38">
+        <v>36027272100.0</v>
+      </c>
+      <c r="AJ38">
+        <v>31270248700.0</v>
+      </c>
+      <c r="AK38">
+        <v>36048627700.0</v>
+      </c>
+      <c r="AL38">
+        <v>31738208100.0</v>
+      </c>
+      <c r="AM38">
+        <v>33480155700.0</v>
+      </c>
+      <c r="AN38">
+        <v>36170126400.0</v>
+      </c>
+      <c r="AO38">
+        <v>34871018700.0</v>
+      </c>
+      <c r="AP38">
+        <v>32822825600.0</v>
+      </c>
+      <c r="AQ38">
+        <v>57264718700.0</v>
+      </c>
+      <c r="AR38">
+        <v>57303290700.0</v>
+      </c>
+      <c r="AS38">
+        <v>70170631100.0</v>
+      </c>
+      <c r="AT38">
+        <v>63031800400.0</v>
+      </c>
+      <c r="AU38">
+        <v>45520239300.0</v>
+      </c>
+      <c r="AV38">
+        <v>26631596100.0</v>
+      </c>
+      <c r="AW38">
+        <v>18079264000.0</v>
+      </c>
+      <c r="AX38">
+        <v>10594816800.0</v>
+      </c>
+      <c r="AY38">
+        <v>16805738800.0</v>
+      </c>
+      <c r="AZ38">
+        <v>15845505800.0</v>
+      </c>
+      <c r="BA38">
+        <v>26186657200.0</v>
+      </c>
+      <c r="BB38">
+        <v>18540893400.0</v>
+      </c>
+      <c r="BC38">
+        <v>19078660400.0</v>
+      </c>
+      <c r="BD38">
+        <v>17144157800.0</v>
+      </c>
+      <c r="BE38">
+        <v>34780635263.0</v>
+      </c>
+      <c r="BF38">
+        <v>39194103800.0</v>
+      </c>
+      <c r="BG38">
+        <v>56356344700.0</v>
+      </c>
+      <c r="BH38">
+        <v>57607048800.0</v>
+      </c>
+      <c r="BI38">
+        <v>58334832700.0</v>
+      </c>
+      <c r="BJ38">
+        <v>58240914600.0</v>
+      </c>
+      <c r="BK38">
+        <v>97064930000.0</v>
+      </c>
+      <c r="BL38">
+        <v>118502737400.0</v>
+      </c>
+      <c r="BM38">
+        <v>130983343000.0</v>
+      </c>
+      <c r="BN38">
+        <v>142595361800.0</v>
+      </c>
+      <c r="BO38">
+        <v>158195664800.0</v>
+      </c>
+      <c r="BP38">
+        <v>173898397900.0</v>
+      </c>
+      <c r="BQ38"/>
+      <c r="BR38">
+        <v>93088686900.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:70">
+      <c r="A39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39">
+        <v>147010459000.0</v>
+      </c>
+      <c r="C39">
+        <v>31664029000.0</v>
+      </c>
+      <c r="D39">
+        <v>49190553960.0</v>
+      </c>
+      <c r="E39">
+        <v>44581387400.0</v>
+      </c>
+      <c r="F39">
+        <v>28516563000.0</v>
+      </c>
+      <c r="G39">
+        <v>67375490000.0</v>
+      </c>
+      <c r="H39">
+        <v>13457620000.0</v>
+      </c>
+      <c r="I39">
+        <v>32141159000.0</v>
+      </c>
+      <c r="J39">
+        <v>21804035208.0</v>
+      </c>
+      <c r="K39">
+        <v>35157910964.0</v>
+      </c>
+      <c r="L39">
+        <v>20989945056.0</v>
+      </c>
+      <c r="M39">
+        <v>490583000.0</v>
+      </c>
+      <c r="N39">
+        <v>35708932910.0</v>
+      </c>
+      <c r="O39">
+        <v>36341938.0</v>
+      </c>
+      <c r="P39">
+        <v>40977216388.0</v>
+      </c>
+      <c r="Q39">
+        <v>214032219850.0</v>
+      </c>
+      <c r="R39">
+        <v>39980237675.0</v>
+      </c>
+      <c r="S39">
+        <v>226864343454.0</v>
+      </c>
+      <c r="T39">
+        <v>181764204559.0</v>
+      </c>
+      <c r="U39">
+        <v>2211638906.0</v>
+      </c>
+      <c r="V39">
+        <v>263063543.0</v>
+      </c>
+      <c r="W39">
+        <v>3177463543.0</v>
+      </c>
+      <c r="X39">
+        <v>3334063543.0</v>
+      </c>
+      <c r="Y39">
+        <v>67195548674.0</v>
+      </c>
+      <c r="Z39">
+        <v>60472491478.0</v>
+      </c>
+      <c r="AA39">
+        <v>61877015505.0</v>
+      </c>
+      <c r="AB39">
+        <v>52311611523.0</v>
+      </c>
+      <c r="AC39">
+        <v>78089220356.0</v>
+      </c>
+      <c r="AD39">
+        <v>67858091853.0</v>
+      </c>
+      <c r="AE39">
+        <v>67691532738.0</v>
+      </c>
+      <c r="AF39">
+        <v>38141353851.0</v>
+      </c>
+      <c r="AG39">
+        <v>87708963745.0</v>
+      </c>
+      <c r="AH39">
+        <v>99142957385.0</v>
+      </c>
+      <c r="AI39">
+        <v>31687326239.0</v>
+      </c>
+      <c r="AJ39">
+        <v>3591184927.0</v>
+      </c>
+      <c r="AK39">
+        <v>26423226548.0</v>
+      </c>
+      <c r="AL39">
+        <v>23788987720.0</v>
+      </c>
+      <c r="AM39">
+        <v>10938464873.0</v>
+      </c>
+      <c r="AN39">
+        <v>9437517661.0</v>
+      </c>
+      <c r="AO39">
+        <v>58756831259.0</v>
+      </c>
+      <c r="AP39">
+        <v>111139579181.0</v>
+      </c>
+      <c r="AQ39">
+        <v>114511781397.0</v>
+      </c>
+      <c r="AR39">
+        <v>136280113226.0</v>
+      </c>
+      <c r="AS39">
+        <v>97134814688.0</v>
+      </c>
+      <c r="AT39">
+        <v>105476333982.0</v>
+      </c>
+      <c r="AU39">
+        <v>123503179508.0</v>
+      </c>
+      <c r="AV39">
+        <v>153069032755.0</v>
+      </c>
+      <c r="AW39">
+        <v>137210848783.0</v>
+      </c>
+      <c r="AX39">
+        <v>124363076997.0</v>
+      </c>
+      <c r="AY39">
+        <v>120610380196.0</v>
+      </c>
+      <c r="AZ39">
+        <v>261962194938.0</v>
+      </c>
+      <c r="BA39">
+        <v>274843160200.0</v>
+      </c>
+      <c r="BB39">
+        <v>284295739170.0</v>
+      </c>
+      <c r="BC39">
+        <v>204272263141.0</v>
+      </c>
+      <c r="BD39">
+        <v>219607528877.0</v>
+      </c>
+      <c r="BE39">
+        <v>52727229960.0</v>
+      </c>
+      <c r="BF39">
+        <v>41645965900.0</v>
+      </c>
+      <c r="BG39">
+        <v>44877220600.0</v>
+      </c>
+      <c r="BH39">
+        <v>67547998200.0</v>
+      </c>
+      <c r="BI39">
+        <v>63959755600.0</v>
+      </c>
+      <c r="BJ39">
+        <v>72220274100.0</v>
+      </c>
+      <c r="BK39">
+        <v>61941500200.0</v>
+      </c>
+      <c r="BL39">
+        <v>49404108600.0</v>
+      </c>
+      <c r="BM39">
+        <v>41652250800.0</v>
+      </c>
+      <c r="BN39">
+        <v>34368688300.0</v>
+      </c>
+      <c r="BO39">
+        <v>79485988600.0</v>
+      </c>
+      <c r="BP39">
+        <v>64160165500.0</v>
+      </c>
+      <c r="BQ39"/>
+      <c r="BR39">
+        <v>37536374600.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:70">
+      <c r="A40" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40">
+        <v>168866186000.0</v>
+      </c>
+      <c r="C40">
+        <v>43325042000.0</v>
+      </c>
+      <c r="D40">
+        <v>121421974000.0</v>
+      </c>
+      <c r="E40">
+        <v>138891248000.0</v>
+      </c>
+      <c r="F40">
+        <v>164647727000.0</v>
+      </c>
+      <c r="G40">
+        <v>179122034000.0</v>
+      </c>
+      <c r="H40">
+        <v>35537123000.0</v>
+      </c>
+      <c r="I40">
+        <v>45242759000.0</v>
+      </c>
+      <c r="J40">
+        <v>53867395526.0</v>
+      </c>
+      <c r="K40">
+        <v>45761831006.0</v>
+      </c>
+      <c r="L40">
+        <v>149384281533.0</v>
+      </c>
+      <c r="M40">
+        <v>99923268493.0</v>
+      </c>
+      <c r="N40">
+        <v>72069382852.0</v>
+      </c>
+      <c r="O40">
+        <v>87389648304.0</v>
+      </c>
+      <c r="P40">
+        <v>36524015283.0</v>
+      </c>
+      <c r="Q40">
+        <v>50402461498.0</v>
+      </c>
+      <c r="R40">
+        <v>22807758130.0</v>
+      </c>
+      <c r="S40">
+        <v>159380899881.0</v>
+      </c>
+      <c r="T40">
+        <v>111034650694.0</v>
+      </c>
+      <c r="U40">
+        <v>224997961291.0</v>
+      </c>
+      <c r="V40">
+        <v>230354476357.0</v>
+      </c>
+      <c r="W40">
+        <v>112832113649.0</v>
+      </c>
+      <c r="X40">
+        <v>107633261656.0</v>
+      </c>
+      <c r="Y40">
+        <v>65104814234.0</v>
+      </c>
+      <c r="Z40">
+        <v>25004379266.0</v>
+      </c>
+      <c r="AA40">
+        <v>86681898106.0</v>
+      </c>
+      <c r="AB40">
+        <v>34652458404.0</v>
+      </c>
+      <c r="AC40">
+        <v>32592962450.0</v>
+      </c>
+      <c r="AD40">
+        <v>150772237202.0</v>
+      </c>
+      <c r="AE40">
+        <v>77721617173.0</v>
+      </c>
+      <c r="AF40">
+        <v>104578232925.0</v>
+      </c>
+      <c r="AG40">
+        <v>27385108822.0</v>
+      </c>
+      <c r="AH40">
+        <v>67122477116.0</v>
+      </c>
+      <c r="AI40">
+        <v>46117485688.0</v>
+      </c>
+      <c r="AJ40">
+        <v>140152865668.0</v>
+      </c>
+      <c r="AK40">
+        <v>61769444014.0</v>
+      </c>
+      <c r="AL40">
+        <v>43528423579.0</v>
+      </c>
+      <c r="AM40">
+        <v>224718377676.0</v>
+      </c>
+      <c r="AN40">
+        <v>133797063014.0</v>
+      </c>
+      <c r="AO40">
+        <v>53458813757.0</v>
+      </c>
+      <c r="AP40">
+        <v>48737791257.0</v>
+      </c>
+      <c r="AQ40">
+        <v>55505804369.0</v>
+      </c>
+      <c r="AR40">
+        <v>43619381198.0</v>
+      </c>
+      <c r="AS40">
+        <v>48851914856.0</v>
+      </c>
+      <c r="AT40">
+        <v>36544227425.0</v>
+      </c>
+      <c r="AU40">
+        <v>40342882730.0</v>
+      </c>
+      <c r="AV40">
+        <v>52456831710.0</v>
+      </c>
+      <c r="AW40">
+        <v>54696151036.0</v>
+      </c>
+      <c r="AX40">
+        <v>41481036400.0</v>
+      </c>
+      <c r="AY40">
+        <v>30365564896.0</v>
+      </c>
+      <c r="AZ40">
+        <v>34500867461.0</v>
+      </c>
+      <c r="BA40">
+        <v>65865464499.0</v>
+      </c>
+      <c r="BB40">
+        <v>58875562082.0</v>
+      </c>
+      <c r="BC40">
+        <v>56059228485.0</v>
+      </c>
+      <c r="BD40">
+        <v>36134084234.0</v>
+      </c>
+      <c r="BE40">
+        <v>81441124704.0</v>
+      </c>
+      <c r="BF40">
+        <v>33455326000.0</v>
+      </c>
+      <c r="BG40">
+        <v>43840935000.0</v>
+      </c>
+      <c r="BH40">
+        <v>25201717000.0</v>
+      </c>
+      <c r="BI40">
+        <v>32840694000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>35354529000.0</v>
+      </c>
+      <c r="BK40">
+        <v>37597165000.0</v>
+      </c>
+      <c r="BL40">
+        <v>42793179000.0</v>
+      </c>
+      <c r="BM40">
+        <v>42867492000.0</v>
+      </c>
+      <c r="BN40">
+        <v>52807960000.0</v>
+      </c>
+      <c r="BO40">
+        <v>59237871000.0</v>
+      </c>
+      <c r="BP40">
+        <v>71042542000.0</v>
+      </c>
+      <c r="BQ40"/>
+      <c r="BR40">
+        <v>64436055000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:70">
+      <c r="A41" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>48657241804.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41">
+        <v>44149212729.0</v>
+      </c>
+      <c r="R41">
+        <v>46466764326.0</v>
+      </c>
+      <c r="S41">
+        <v>49016870921.0</v>
+      </c>
+      <c r="T41">
+        <v>52157861517.0</v>
+      </c>
+      <c r="U41">
+        <v>55481839031.0</v>
+      </c>
+      <c r="V41">
+        <v>57832516237.0</v>
+      </c>
+      <c r="W41">
+        <v>60792558194.0</v>
+      </c>
+      <c r="X41">
+        <v>63807373200.0</v>
+      </c>
+      <c r="Y41">
+        <v>82793207192.0</v>
+      </c>
+      <c r="Z41">
+        <v>82034514336.0</v>
+      </c>
+      <c r="AA41">
+        <v>80222014881.0</v>
+      </c>
+      <c r="AB41">
+        <v>81941364575.0</v>
+      </c>
+      <c r="AC41">
+        <v>75042144328.0</v>
+      </c>
+      <c r="AD41">
+        <v>75051362170.0</v>
+      </c>
+      <c r="AE41">
+        <v>74433385371.0</v>
+      </c>
+      <c r="AF41">
+        <v>73206033888.0</v>
+      </c>
+      <c r="AG41">
+        <v>52444065757.0</v>
+      </c>
+      <c r="AH41">
+        <v>52444065800.0</v>
+      </c>
+      <c r="AI41">
+        <v>52444065800.0</v>
+      </c>
+      <c r="AJ41">
+        <v>49042374700.0</v>
+      </c>
+      <c r="AK41">
+        <v>55847181400.0</v>
+      </c>
+      <c r="AL41">
+        <v>53268857800.0</v>
+      </c>
+      <c r="AM41">
+        <v>50725873000.0</v>
+      </c>
+      <c r="AN41">
+        <v>48473858700.0</v>
+      </c>
+      <c r="AO41">
+        <v>41443269200.0</v>
+      </c>
+      <c r="AP41">
+        <v>40538205800.0</v>
+      </c>
+      <c r="AQ41">
+        <v>39736147300.0</v>
+      </c>
+      <c r="AR41">
+        <v>38441398400.0</v>
+      </c>
+      <c r="AS41">
+        <v>45692043300.0</v>
+      </c>
+      <c r="AT41">
+        <v>41768334200.0</v>
+      </c>
+      <c r="AU41">
+        <v>38091470500.0</v>
+      </c>
+      <c r="AV41">
+        <v>21329298500.0</v>
+      </c>
+      <c r="AW41">
+        <v>19921469400.0</v>
+      </c>
+      <c r="AX41">
+        <v>19098220900.0</v>
+      </c>
+      <c r="AY41">
+        <v>18157603600.0</v>
+      </c>
+      <c r="AZ41">
+        <v>17395078700.0</v>
+      </c>
+      <c r="BA41">
+        <v>16763652600.0</v>
+      </c>
+      <c r="BB41">
+        <v>15837988200.0</v>
+      </c>
+      <c r="BC41">
+        <v>14963663900.0</v>
+      </c>
+      <c r="BD41">
+        <v>14100347600.0</v>
+      </c>
+      <c r="BE41">
+        <v>12944573700.0</v>
+      </c>
+      <c r="BF41">
+        <v>12313743500.0</v>
+      </c>
+      <c r="BG41">
+        <v>12155799500.0</v>
+      </c>
+      <c r="BH41">
+        <v>11408913900.0</v>
+      </c>
+      <c r="BI41">
+        <v>10391053100.0</v>
+      </c>
+      <c r="BJ41">
+        <v>10188324200.0</v>
+      </c>
+      <c r="BK41">
+        <v>9316624600.0</v>
+      </c>
+      <c r="BL41">
+        <v>9040508600.0</v>
+      </c>
+      <c r="BM41">
+        <v>7936044300.0</v>
+      </c>
+      <c r="BN41">
+        <v>7936044300.0</v>
+      </c>
+      <c r="BO41">
+        <v>7936044300.0</v>
+      </c>
+      <c r="BP41">
+        <v>7936044300.0</v>
+      </c>
+      <c r="BQ41"/>
+      <c r="BR41">
+        <v>6142972500.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:70">
+      <c r="A42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42">
+        <v>159795509000.0</v>
+      </c>
+      <c r="C42">
+        <v>169474139000.0</v>
+      </c>
+      <c r="D42">
+        <v>169474139000.0</v>
+      </c>
+      <c r="E42">
+        <v>169474139000.0</v>
+      </c>
+      <c r="F42">
+        <v>169474139000.0</v>
+      </c>
+      <c r="G42">
+        <v>169474139000.0</v>
+      </c>
+      <c r="H42">
+        <v>169474139000.0</v>
+      </c>
+      <c r="I42">
+        <v>114360387000.0</v>
+      </c>
+      <c r="J42">
+        <v>114360386523.0</v>
+      </c>
+      <c r="K42">
+        <v>46672333916.0</v>
+      </c>
+      <c r="L42">
+        <v>73494627422.0</v>
+      </c>
+      <c r="M42">
+        <v>56931699370.0</v>
+      </c>
+      <c r="N42">
+        <v>57632857676.0</v>
+      </c>
+      <c r="O42">
+        <v>58070738576.0</v>
+      </c>
+      <c r="P42">
+        <v>44312443747.0</v>
+      </c>
+      <c r="Q42">
+        <v>63947841288.0</v>
+      </c>
+      <c r="R42">
+        <v>53375554089.0</v>
+      </c>
+      <c r="S42">
+        <v>61782775859.0</v>
+      </c>
+      <c r="T42">
+        <v>60700243144.0</v>
+      </c>
+      <c r="U42">
+        <v>57680472769.0</v>
+      </c>
+      <c r="V42">
+        <v>57243685942.0</v>
+      </c>
+      <c r="W42">
+        <v>56213007003.0</v>
+      </c>
+      <c r="X42">
+        <v>55776220175.0</v>
+      </c>
+      <c r="Y42">
+        <v>21609186838.0</v>
+      </c>
+      <c r="Z42">
+        <v>24413649645.0</v>
+      </c>
+      <c r="AA42">
+        <v>28689983951.0</v>
+      </c>
+      <c r="AB42">
+        <v>31386582808.0</v>
+      </c>
+      <c r="AC42">
+        <v>44045468668.0</v>
+      </c>
+      <c r="AD42">
+        <v>43421305185.0</v>
+      </c>
+      <c r="AE42">
+        <v>42797141705.0</v>
+      </c>
+      <c r="AF42">
+        <v>42172978226.0</v>
+      </c>
+      <c r="AG42">
+        <v>41998754257.0</v>
+      </c>
+      <c r="AH42">
+        <v>41998754257.0</v>
+      </c>
+      <c r="AI42">
+        <v>27583953500.0</v>
+      </c>
+      <c r="AJ42">
+        <v>-221757051518.0</v>
+      </c>
+      <c r="AK42">
+        <v>56413555015.0</v>
+      </c>
+      <c r="AL42">
+        <v>21090968138.0</v>
+      </c>
+      <c r="AM42">
+        <v>39838302388.0</v>
+      </c>
+      <c r="AN42">
+        <v>56413555015.0</v>
+      </c>
+      <c r="AO42">
+        <v>56413555015.0</v>
+      </c>
+      <c r="AP42">
+        <v>56413555015.0</v>
+      </c>
+      <c r="AQ42">
+        <v>56413555015.0</v>
+      </c>
+      <c r="AR42">
+        <v>56413555015.0</v>
+      </c>
+      <c r="AS42">
+        <v>23781645399.0</v>
+      </c>
+      <c r="AT42">
+        <v>27851042767.0</v>
+      </c>
+      <c r="AU42">
+        <v>56413555015.0</v>
+      </c>
+      <c r="AV42">
+        <v>55740951537.0</v>
+      </c>
+      <c r="AW42">
+        <v>56807356503.0</v>
+      </c>
+      <c r="AX42">
+        <v>56961107253.0</v>
+      </c>
+      <c r="AY42">
+        <v>57093651003.0</v>
+      </c>
+      <c r="AZ42">
+        <v>56141790324.0</v>
+      </c>
+      <c r="BA42">
+        <v>57252703503.0</v>
+      </c>
+      <c r="BB42">
+        <v>56908089753.0</v>
+      </c>
+      <c r="BC42">
+        <v>57756369753.0</v>
+      </c>
+      <c r="BD42">
+        <v>57358738503.0</v>
+      </c>
+      <c r="BE42">
+        <v>57305721003.0</v>
+      </c>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+    </row>
+    <row r="43" spans="1:70">
+      <c r="A43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+    </row>
+    <row r="44" spans="1:70">
+      <c r="A44" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+    </row>
+    <row r="45" spans="1:70">
+      <c r="A45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45">
+        <v>2114368697142.0</v>
+      </c>
+      <c r="C45">
+        <v>2075639093942.0</v>
+      </c>
+      <c r="D45">
+        <v>2056419104487.0</v>
+      </c>
+      <c r="E45">
+        <v>2023599224944.0</v>
+      </c>
+      <c r="F45">
+        <v>1990932855606.0</v>
+      </c>
+      <c r="G45">
+        <v>1973206674396.0</v>
+      </c>
+      <c r="H45">
+        <v>1956333773053.0</v>
+      </c>
+      <c r="I45">
+        <v>1907584173392.0</v>
+      </c>
+      <c r="J45">
+        <v>1894718932814.0</v>
+      </c>
+      <c r="K45">
+        <v>1886840824100.0</v>
+      </c>
+      <c r="L45">
+        <v>1867925586057.0</v>
+      </c>
+      <c r="M45">
+        <v>1793845110465.0</v>
+      </c>
+      <c r="N45">
+        <v>1772027205327.0</v>
+      </c>
+      <c r="O45">
+        <v>1738704674138.0</v>
+      </c>
+      <c r="P45">
+        <v>1714496380834.0</v>
+      </c>
+      <c r="Q45">
+        <v>1696721605445.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+    </row>
+    <row r="46" spans="1:70">
+      <c r="A46" t="s">
+        <v>63</v>
+      </c>
+      <c r="B46">
+        <v>1469563741000.0</v>
+      </c>
+      <c r="C46">
+        <v>1593852430000.0</v>
+      </c>
+      <c r="D46">
+        <v>1577559663000.0</v>
+      </c>
+      <c r="E46">
+        <v>1373539271000.0</v>
+      </c>
+      <c r="F46">
+        <v>1343877959000.0</v>
+      </c>
+      <c r="G46">
+        <v>1329235818000.0</v>
+      </c>
+      <c r="H46">
+        <v>1315495676000.0</v>
+      </c>
+      <c r="I46">
+        <v>1269885836000.0</v>
+      </c>
+      <c r="J46">
+        <v>1419529484570.0</v>
+      </c>
+      <c r="K46">
+        <v>1253262645932.0</v>
+      </c>
+      <c r="L46">
+        <v>1237544843694.0</v>
+      </c>
+      <c r="M46">
+        <v>1164721738914.0</v>
+      </c>
+      <c r="N46">
+        <v>1145917598898.0</v>
+      </c>
+      <c r="O46">
+        <v>1115781387357.0</v>
+      </c>
+      <c r="P46">
+        <v>1094775287429.0</v>
+      </c>
+      <c r="Q46">
+        <v>1078186175267.0</v>
+      </c>
+      <c r="R46">
+        <v>1053955215291.0</v>
+      </c>
+      <c r="S46">
+        <v>1003813137152.0</v>
+      </c>
+      <c r="T46">
+        <v>1005563697829.0</v>
+      </c>
+      <c r="U46">
+        <v>1003636379897.0</v>
+      </c>
+      <c r="V46">
+        <v>998136238242.0</v>
+      </c>
+      <c r="W46">
+        <v>977935981700.0</v>
+      </c>
+      <c r="X46">
+        <v>955672044959.0</v>
+      </c>
+      <c r="Y46">
+        <v>939484345201.0</v>
+      </c>
+      <c r="Z46">
+        <v>918978546403.0</v>
+      </c>
+      <c r="AA46">
+        <v>914145782974.0</v>
+      </c>
+      <c r="AB46">
+        <v>903022368557.0</v>
+      </c>
+      <c r="AC46">
+        <v>846951302950.0</v>
+      </c>
+      <c r="AD46">
+        <v>803545883593.0</v>
+      </c>
+      <c r="AE46">
+        <v>787240606700.0</v>
+      </c>
+      <c r="AF46">
+        <v>774907155778.0</v>
+      </c>
+      <c r="AG46">
+        <v>692139843109.0</v>
+      </c>
+      <c r="AH46">
+        <v>675130307730.0</v>
+      </c>
+      <c r="AI46">
+        <v>656200072732.0</v>
+      </c>
+      <c r="AJ46">
+        <v>655543576522.0</v>
+      </c>
+      <c r="AK46">
+        <v>651088819880.0</v>
+      </c>
+      <c r="AL46">
+        <v>632917436721.0</v>
+      </c>
+      <c r="AM46">
+        <v>610764687383.0</v>
+      </c>
+      <c r="AN46">
+        <v>605680434439.0</v>
+      </c>
+      <c r="AO46">
+        <v>598404032687.0</v>
+      </c>
+      <c r="AP46">
+        <v>593993471285.0</v>
+      </c>
+      <c r="AQ46">
+        <v>570313887670.0</v>
+      </c>
+      <c r="AR46">
+        <v>563747327824.0</v>
+      </c>
+      <c r="AS46">
+        <v>554017178773.0</v>
+      </c>
+      <c r="AT46">
+        <v>546259013055.0</v>
+      </c>
+      <c r="AU46">
+        <v>537319925867.0</v>
+      </c>
+      <c r="AV46">
+        <v>529351633249.0</v>
+      </c>
+      <c r="AW46">
+        <v>506533938371.0</v>
+      </c>
+      <c r="AX46">
+        <v>502187933692.0</v>
+      </c>
+      <c r="AY46">
+        <v>496551912803.0</v>
+      </c>
+      <c r="AZ46">
+        <v>161730011916.0</v>
+      </c>
+      <c r="BA46">
+        <v>163845514182.0</v>
+      </c>
+      <c r="BB46">
+        <v>167317985770.0</v>
+      </c>
+      <c r="BC46">
+        <v>170687002361.0</v>
+      </c>
+      <c r="BD46">
+        <v>173700826809.0</v>
+      </c>
+      <c r="BE46">
+        <v>290210567240.0</v>
+      </c>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+    </row>
+    <row r="47" spans="1:70">
+      <c r="A47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>1577559662640.0</v>
+      </c>
+      <c r="E47">
+        <v>1533635523200.0</v>
+      </c>
+      <c r="F47">
+        <v>1503974211270.0</v>
+      </c>
+      <c r="G47">
+        <v>1489332070150.0</v>
+      </c>
+      <c r="H47">
+        <v>1475591928650.0</v>
+      </c>
+      <c r="I47">
+        <v>1429982087960.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>1324817991070.0</v>
+      </c>
+      <c r="N47">
+        <v>1306013851052.0</v>
+      </c>
+      <c r="O47">
+        <v>1277104749560.0</v>
+      </c>
+      <c r="P47">
+        <v>1254871539580.0</v>
+      </c>
+      <c r="Q47">
+        <v>1238282427421.0</v>
+      </c>
+      <c r="R47">
+        <v>1214051467445.0</v>
+      </c>
+      <c r="S47">
+        <v>1163909389306.0</v>
+      </c>
+      <c r="T47">
+        <v>1165659949983.0</v>
+      </c>
+      <c r="U47">
+        <v>1163732632051.0</v>
+      </c>
+      <c r="V47">
+        <v>1158232490396.0</v>
+      </c>
+      <c r="W47">
+        <v>1138032233854.0</v>
+      </c>
+      <c r="X47">
+        <v>1115768297113.0</v>
+      </c>
+      <c r="Y47">
+        <v>1099580597355.0</v>
+      </c>
+      <c r="Z47">
+        <v>1079074798557.0</v>
+      </c>
+      <c r="AA47">
+        <v>1074242035128.0</v>
+      </c>
+      <c r="AB47">
+        <v>1063118620711.0</v>
+      </c>
+      <c r="AC47">
+        <v>1007047555100.0</v>
+      </c>
+      <c r="AD47">
+        <v>957295035858.0</v>
+      </c>
+      <c r="AE47">
+        <v>940989758965.0</v>
+      </c>
+      <c r="AF47">
+        <v>928656308043.0</v>
+      </c>
+      <c r="AG47">
+        <v>840261493916.0</v>
+      </c>
+      <c r="AH47">
+        <v>823251958500.0</v>
+      </c>
+      <c r="AI47">
+        <v>804321723500.0</v>
+      </c>
+      <c r="AJ47">
+        <v>803665227300.0</v>
+      </c>
+      <c r="AK47">
+        <v>799210470700.0</v>
+      </c>
+      <c r="AL47">
+        <v>781039087500.0</v>
+      </c>
+      <c r="AM47">
+        <v>758886338200.0</v>
+      </c>
+      <c r="AN47">
+        <v>753802085200.0</v>
+      </c>
+      <c r="AO47">
+        <v>746525683500.0</v>
+      </c>
+      <c r="AP47">
+        <v>742115122100.0</v>
+      </c>
+      <c r="AQ47">
+        <v>718435538500.0</v>
+      </c>
+      <c r="AR47">
+        <v>711868978600.0</v>
+      </c>
+      <c r="AS47">
+        <v>702138829600.0</v>
+      </c>
+      <c r="AT47">
+        <v>694380663900.0</v>
+      </c>
+      <c r="AU47">
+        <v>685441576700.0</v>
+      </c>
+      <c r="AV47">
+        <v>677473284100.0</v>
+      </c>
+      <c r="AW47">
+        <v>654655589200.0</v>
+      </c>
+      <c r="AX47">
+        <v>650309584500.0</v>
+      </c>
+      <c r="AY47">
+        <v>644663063600.0</v>
+      </c>
+      <c r="AZ47">
+        <v>309819502700.0</v>
+      </c>
+      <c r="BA47">
+        <v>311863308900.0</v>
+      </c>
+      <c r="BB47">
+        <v>315141271900.0</v>
+      </c>
+      <c r="BC47">
+        <v>317864252500.0</v>
+      </c>
+      <c r="BD47">
+        <v>320878076900.0</v>
+      </c>
+      <c r="BE47">
+        <v>290210567200.0</v>
+      </c>
+      <c r="BF47">
+        <v>258576405900.0</v>
+      </c>
+      <c r="BG47">
+        <v>256268513000.0</v>
+      </c>
+      <c r="BH47">
+        <v>253003551400.0</v>
+      </c>
+      <c r="BI47">
+        <v>243283860000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>245700600400.0</v>
+      </c>
+      <c r="BK47">
+        <v>249127678400.0</v>
+      </c>
+      <c r="BL47">
+        <v>246469275200.0</v>
+      </c>
+      <c r="BM47">
+        <v>247332490100.0</v>
+      </c>
+      <c r="BN47">
+        <v>254283943200.0</v>
+      </c>
+      <c r="BO47">
+        <v>248638717000.0</v>
+      </c>
+      <c r="BP47">
+        <v>255836745200.0</v>
+      </c>
+      <c r="BQ47"/>
+      <c r="BR47">
+        <v>284867683800.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:70">
+      <c r="A48" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48">
+        <v>398338123000.0</v>
+      </c>
+      <c r="C48">
+        <v>339729573000.0</v>
+      </c>
+      <c r="D48">
+        <v>326426822000.0</v>
+      </c>
+      <c r="E48">
+        <v>341257605000.0</v>
+      </c>
+      <c r="F48">
+        <v>319257234000.0</v>
+      </c>
+      <c r="G48">
+        <v>315325501000.0</v>
+      </c>
+      <c r="H48">
+        <v>276294783000.0</v>
+      </c>
+      <c r="I48">
+        <v>306377793000.0</v>
+      </c>
+      <c r="J48">
+        <v>323993465508.0</v>
+      </c>
+      <c r="K48">
+        <v>361729660334.0</v>
+      </c>
+      <c r="L48">
+        <v>289809100566.0</v>
+      </c>
+      <c r="M48">
+        <v>260447108141.0</v>
+      </c>
+      <c r="N48">
+        <v>215112878306.0</v>
+      </c>
+      <c r="O48">
+        <v>125699397918.0</v>
+      </c>
+      <c r="P48">
+        <v>76820984096.0</v>
+      </c>
+      <c r="Q48">
+        <v>20186351371.0</v>
+      </c>
+      <c r="R48">
+        <v>-62456854051.0</v>
+      </c>
+      <c r="S48">
+        <v>-159311603869.0</v>
+      </c>
+      <c r="T48">
+        <v>-196852929779.0</v>
+      </c>
+      <c r="U48">
+        <v>-153877838735.0</v>
+      </c>
+      <c r="V48">
+        <v>-127619158458.0</v>
+      </c>
+      <c r="W48">
+        <v>-126948614830.0</v>
+      </c>
+      <c r="X48">
+        <v>-133141384511.0</v>
+      </c>
+      <c r="Y48">
+        <v>-158664486173.0</v>
+      </c>
+      <c r="Z48">
+        <v>-128974129584.0</v>
+      </c>
+      <c r="AA48">
+        <v>-162822866085.0</v>
+      </c>
+      <c r="AB48">
+        <v>-55296055706.0</v>
+      </c>
+      <c r="AC48">
+        <v>-69687653766.0</v>
+      </c>
+      <c r="AD48">
+        <v>-73356885823.0</v>
+      </c>
+      <c r="AE48">
+        <v>-75629719900.0</v>
+      </c>
+      <c r="AF48">
+        <v>-82103472427.0</v>
+      </c>
+      <c r="AG48">
+        <v>-77735056214.0</v>
+      </c>
+      <c r="AH48">
+        <v>-42962385025.0</v>
+      </c>
+      <c r="AI48">
+        <v>-21678325602.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-18516685766.0</v>
+      </c>
+      <c r="AK48">
+        <v>-25645040746.0</v>
+      </c>
+      <c r="AL48">
+        <v>-19745822604.0</v>
+      </c>
+      <c r="AM48">
+        <v>-8086693184.0</v>
+      </c>
+      <c r="AN48">
+        <v>-28801383080.0</v>
+      </c>
+      <c r="AO48">
+        <v>-30516686856.0</v>
+      </c>
+      <c r="AP48">
+        <v>-29165918917.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-55847408324.0</v>
+      </c>
+      <c r="AR48">
+        <v>-60505940098.0</v>
+      </c>
+      <c r="AS48">
+        <v>-71394261706.0</v>
+      </c>
+      <c r="AT48">
+        <v>-60782880903.0</v>
+      </c>
+      <c r="AU48">
+        <v>-20513783062.0</v>
+      </c>
+      <c r="AV48">
+        <v>-6486883212.0</v>
+      </c>
+      <c r="AW48">
+        <v>16989360433.0</v>
+      </c>
+      <c r="AX48">
+        <v>30783516836.0</v>
+      </c>
+      <c r="AY48">
+        <v>31823349723.0</v>
+      </c>
+      <c r="AZ48">
+        <v>7451411765.0</v>
+      </c>
+      <c r="BA48">
+        <v>-30519027521.0</v>
+      </c>
+      <c r="BB48">
+        <v>-32244598485.0</v>
+      </c>
+      <c r="BC48">
+        <v>-69106518164.0</v>
+      </c>
+      <c r="BD48">
+        <v>-84434276036.0</v>
+      </c>
+      <c r="BE48">
+        <v>-94933418071.0</v>
+      </c>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+    </row>
+    <row r="49" spans="1:70">
+      <c r="A49" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+    </row>
+    <row r="50" spans="1:70">
+      <c r="A50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B50">
+        <v>1497961823376.0</v>
+      </c>
+      <c r="C50">
+        <v>1406606381335.0</v>
+      </c>
+      <c r="D50">
+        <v>1376713819776.0</v>
+      </c>
+      <c r="E50">
+        <v>789129022935.0</v>
+      </c>
+      <c r="F50">
+        <v>998626811339.0</v>
+      </c>
+      <c r="G50">
+        <v>965485797979.0</v>
+      </c>
+      <c r="H50">
+        <v>869604226576.0</v>
+      </c>
+      <c r="I50">
+        <v>637926612830.0</v>
+      </c>
+      <c r="J50">
+        <v>379881127881.0</v>
+      </c>
+      <c r="K50">
+        <v>502144444445.0</v>
+      </c>
+      <c r="L50">
+        <v>446803098859.0</v>
+      </c>
+      <c r="M50">
+        <v>506962629934.0</v>
+      </c>
+      <c r="N50">
+        <v>389946307257.0</v>
+      </c>
+      <c r="O50">
+        <v>309645860635.0</v>
+      </c>
+      <c r="P50">
+        <v>351015436884.0</v>
+      </c>
+      <c r="Q50">
+        <v>160985996352.0</v>
+      </c>
+      <c r="R50">
+        <v>174406418498.0</v>
+      </c>
+      <c r="S50">
+        <v>170309791879.0</v>
+      </c>
+      <c r="T50">
+        <v>176446116022.0</v>
+      </c>
+      <c r="U50">
+        <v>145705175222.0</v>
+      </c>
+      <c r="V50">
+        <v>156756197937.0</v>
+      </c>
+      <c r="W50">
+        <v>116445749772.0</v>
+      </c>
+      <c r="X50">
+        <v>164319144114.0</v>
+      </c>
+      <c r="Y50">
+        <v>169600327111.0</v>
+      </c>
+      <c r="Z50">
+        <v>91643113436.0</v>
+      </c>
+      <c r="AA50">
+        <v>145227264393.0</v>
+      </c>
+      <c r="AB50">
+        <v>129376504061.0</v>
+      </c>
+      <c r="AC50">
+        <v>90527481391.0</v>
+      </c>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+    </row>
+    <row r="51" spans="1:70">
+      <c r="A51" t="s">
+        <v>68</v>
+      </c>
+      <c r="B51">
+        <v>1596961823000.0</v>
+      </c>
+      <c r="C51">
+        <v>1537106381000.0</v>
+      </c>
+      <c r="D51">
+        <v>1498713820000.0</v>
+      </c>
+      <c r="E51">
+        <v>1148379023000.0</v>
+      </c>
+      <c r="F51">
+        <v>1203349034000.0</v>
+      </c>
+      <c r="G51">
+        <v>1155346909000.0</v>
+      </c>
+      <c r="H51">
+        <v>1076826449000.0</v>
+      </c>
+      <c r="I51">
+        <v>888343279000.0</v>
+      </c>
+      <c r="J51">
+        <v>652381127879.0</v>
+      </c>
+      <c r="K51">
+        <v>604505555556.0</v>
+      </c>
+      <c r="L51">
+        <v>557358654415.0</v>
+      </c>
+      <c r="M51">
+        <v>547858903964.0</v>
+      </c>
+      <c r="N51">
+        <v>430842581287.0</v>
+      </c>
+      <c r="O51">
+        <v>350542134665.0</v>
+      </c>
+      <c r="P51">
+        <v>394689488688.0</v>
+      </c>
+      <c r="Q51">
+        <v>212334700062.0</v>
+      </c>
+      <c r="R51">
+        <v>182421788869.0</v>
+      </c>
+      <c r="S51">
+        <v>181849585658.0</v>
+      </c>
+      <c r="T51">
+        <v>192648613335.0</v>
+      </c>
+      <c r="U51">
+        <v>146536571082.0</v>
+      </c>
+      <c r="V51">
+        <v>157588189063.0</v>
+      </c>
+      <c r="W51">
+        <v>117277734069.0</v>
+      </c>
+      <c r="X51">
+        <v>165151128411.0</v>
+      </c>
+      <c r="Y51">
+        <v>169600327111.0</v>
+      </c>
+      <c r="Z51">
+        <v>91643113436.0</v>
+      </c>
+      <c r="AA51">
+        <v>145227264393.0</v>
+      </c>
+      <c r="AB51">
+        <v>129376504061.0</v>
+      </c>
+      <c r="AC51">
+        <v>90527481391.0</v>
+      </c>
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51">
+        <v>5558091000.0</v>
+      </c>
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51">
+        <v>8962002000.0</v>
+      </c>
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51">
+        <v>16464756000.0</v>
+      </c>
+      <c r="AN51">
+        <v>13570360000.0</v>
+      </c>
+      <c r="AO51"/>
+      <c r="AP51"/>
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51"/>
+      <c r="AT51">
+        <v>73326000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>71962000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>32095200000.0</v>
+      </c>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+    </row>
+    <row r="52" spans="1:70">
+      <c r="A52" t="s">
+        <v>69</v>
+      </c>
+      <c r="B52">
+        <v>1497961823000.0</v>
+      </c>
+      <c r="C52">
+        <v>1406606381000.0</v>
+      </c>
+      <c r="D52">
+        <v>1376713820000.0</v>
+      </c>
+      <c r="E52">
+        <v>789129023000.0</v>
+      </c>
+      <c r="F52">
+        <v>998626811000.0</v>
+      </c>
+      <c r="G52">
+        <v>965485798000.0</v>
+      </c>
+      <c r="H52">
+        <v>869604227000.0</v>
+      </c>
+      <c r="I52">
+        <v>637926613000.0</v>
+      </c>
+      <c r="J52">
+        <v>379881127881.0</v>
+      </c>
+      <c r="K52">
+        <v>502144444445.0</v>
+      </c>
+      <c r="L52">
+        <v>456803098859.0</v>
+      </c>
+      <c r="M52">
+        <v>506962629934.0</v>
+      </c>
+      <c r="N52">
+        <v>389946307257.0</v>
+      </c>
+      <c r="O52">
+        <v>309645860635.0</v>
+      </c>
+      <c r="P52">
+        <v>351015436884.0</v>
+      </c>
+      <c r="Q52">
+        <v>160985996352.0</v>
+      </c>
+      <c r="R52">
+        <v>174406418498.0</v>
+      </c>
+      <c r="S52">
+        <v>170361031878.0</v>
+      </c>
+      <c r="T52">
+        <v>176681985985.0</v>
+      </c>
+      <c r="U52">
+        <v>145794977082.0</v>
+      </c>
+      <c r="V52">
+        <v>156846595063.0</v>
+      </c>
+      <c r="W52">
+        <v>116536140069.0</v>
+      </c>
+      <c r="X52">
+        <v>164378940421.0</v>
+      </c>
+      <c r="Y52">
+        <v>169600327111.0</v>
+      </c>
+      <c r="Z52">
+        <v>91643113436.0</v>
+      </c>
+      <c r="AA52">
+        <v>145227264393.0</v>
+      </c>
+      <c r="AB52">
+        <v>129376504061.0</v>
+      </c>
+      <c r="AC52">
+        <v>90527481391.0</v>
+      </c>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52">
+        <v>13570360000.0</v>
+      </c>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52">
+        <v>73326000000.0</v>
+      </c>
+      <c r="AU52">
+        <v>71962000000.0</v>
+      </c>
+      <c r="AV52">
+        <v>32095200000.0</v>
+      </c>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+    </row>
+    <row r="53" spans="1:70">
+      <c r="A53" t="s">
+        <v>70</v>
+      </c>
+      <c r="B53">
+        <v>713441163000.0</v>
+      </c>
+      <c r="C53">
+        <v>697439961000.0</v>
+      </c>
+      <c r="D53">
+        <v>688779934000.0</v>
+      </c>
+      <c r="E53">
+        <v>984349850000.0</v>
+      </c>
+      <c r="F53">
+        <v>873421110000.0</v>
+      </c>
+      <c r="G53">
+        <v>901538450000.0</v>
+      </c>
+      <c r="H53">
+        <v>829888700000.0</v>
+      </c>
+      <c r="I53">
+        <v>662060669000.0</v>
+      </c>
+      <c r="J53">
+        <v>595019532880.0</v>
+      </c>
+      <c r="K53">
+        <v>456817841371.0</v>
+      </c>
+      <c r="L53">
+        <v>435260076480.0</v>
+      </c>
+      <c r="M53">
+        <v>399550957280.0</v>
+      </c>
+      <c r="N53">
+        <v>306294217280.0</v>
+      </c>
+      <c r="O53">
+        <v>362004387360.0</v>
+      </c>
+      <c r="P53">
+        <v>346082000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>221081500000.0</v>
+      </c>
+      <c r="R53">
+        <v>194508800000.0</v>
+      </c>
+      <c r="S53">
+        <v>5365898520.0</v>
+      </c>
+      <c r="T53">
+        <v>8209555570.0</v>
+      </c>
+      <c r="U53">
+        <v>8231418570.0</v>
+      </c>
+      <c r="V53">
+        <v>8340158210.0</v>
+      </c>
+      <c r="W53">
+        <v>8383884210.0</v>
+      </c>
+      <c r="X53">
+        <v>8115199470.0</v>
+      </c>
+      <c r="Y53">
+        <v>250000000.0</v>
+      </c>
+      <c r="Z53">
+        <v>250000000.0</v>
+      </c>
+      <c r="AA53"/>
+      <c r="AB53">
+        <v>9006041191.0</v>
+      </c>
+      <c r="AC53">
+        <v>8797894781.0</v>
+      </c>
+      <c r="AD53">
+        <v>8777411465.0</v>
+      </c>
+      <c r="AE53">
+        <v>6485233090.0</v>
+      </c>
+      <c r="AF53">
+        <v>406988505.0</v>
+      </c>
+      <c r="AG53">
+        <v>6377531155.0</v>
+      </c>
+      <c r="AH53">
+        <v>6153255995.0</v>
+      </c>
+      <c r="AI53">
+        <v>1440000000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>3037594000.0</v>
+      </c>
+      <c r="AK53">
+        <v>8843666004.0</v>
+      </c>
+      <c r="AL53">
+        <v>8798038000.0</v>
+      </c>
+      <c r="AM53">
+        <v>8855444381.0</v>
+      </c>
+      <c r="AN53">
+        <v>8961123320.0</v>
+      </c>
+      <c r="AO53">
+        <v>1951044000.0</v>
+      </c>
+      <c r="AP53">
+        <v>1731905000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>1625870000.0</v>
+      </c>
+      <c r="AR53">
+        <v>7956234245.0</v>
+      </c>
+      <c r="AS53">
+        <v>8614362049.0</v>
+      </c>
+      <c r="AT53">
+        <v>81391852492.0</v>
+      </c>
+      <c r="AU53">
+        <v>73658560000.0</v>
+      </c>
+      <c r="AV53">
+        <v>18670186694.0</v>
+      </c>
+      <c r="AW53">
+        <v>12128563256.0</v>
+      </c>
+      <c r="AX53">
+        <v>12171598961.0</v>
+      </c>
+      <c r="AY53">
+        <v>13132246544.0</v>
+      </c>
+      <c r="AZ53">
+        <v>98881626949.0</v>
+      </c>
+      <c r="BA53">
+        <v>232990588557.0</v>
+      </c>
+      <c r="BB53">
+        <v>168828388013.0</v>
+      </c>
+      <c r="BC53">
+        <v>3004325000.0</v>
+      </c>
+      <c r="BD53">
+        <v>12153486644.0</v>
+      </c>
+      <c r="BE53">
+        <v>2403460000.0</v>
+      </c>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+    </row>
+    <row r="54" spans="1:70">
+      <c r="A54" t="s">
+        <v>71</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+    </row>
+    <row r="55" spans="1:70">
+      <c r="A55" t="s">
+        <v>72</v>
+      </c>
+      <c r="B55">
+        <v>3908465740000.0</v>
+      </c>
+      <c r="C55">
+        <v>3412999215000.0</v>
+      </c>
+      <c r="D55">
+        <v>3495704842000.0</v>
+      </c>
+      <c r="E55">
+        <v>3046578504000.0</v>
+      </c>
+      <c r="F55">
+        <v>3067196722000.0</v>
+      </c>
+      <c r="G55">
+        <v>3045971329000.0</v>
+      </c>
+      <c r="H55">
+        <v>2755475159000.0</v>
+      </c>
+      <c r="I55">
+        <v>2827018361000.0</v>
+      </c>
+      <c r="J55">
+        <v>2689422819525.0</v>
+      </c>
+      <c r="K55">
+        <v>2437639914511.0</v>
+      </c>
+      <c r="L55">
+        <v>2228129147603.0</v>
+      </c>
+      <c r="M55">
+        <v>2194554143389.0</v>
+      </c>
+      <c r="N55">
+        <v>2271470141911.0</v>
+      </c>
+      <c r="O55">
+        <v>2147944707152.0</v>
+      </c>
+      <c r="P55">
+        <v>2106446579086.0</v>
+      </c>
+      <c r="Q55">
+        <v>2084794009539.0</v>
+      </c>
+      <c r="R55">
+        <v>1879313505580.0</v>
+      </c>
+      <c r="S55">
+        <v>1890923266573.0</v>
+      </c>
+      <c r="T55">
+        <v>1583979016422.0</v>
+      </c>
+      <c r="U55">
+        <v>1630972243308.0</v>
+      </c>
+      <c r="V55">
+        <v>1562962520222.0</v>
+      </c>
+      <c r="W55">
+        <v>1634984120214.0</v>
+      </c>
+      <c r="X55">
+        <v>1588136471649.0</v>
+      </c>
+      <c r="Y55">
+        <v>1668872365559.0</v>
+      </c>
+      <c r="Z55">
+        <v>1686350926896.0</v>
+      </c>
+      <c r="AA55">
+        <v>1983741484214.0</v>
+      </c>
+      <c r="AB55">
+        <v>1758578169995.0</v>
+      </c>
+      <c r="AC55">
+        <v>1587915362705.0</v>
+      </c>
+      <c r="AD55">
+        <v>1513627294744.0</v>
+      </c>
+      <c r="AE55">
+        <v>1537570478153.0</v>
+      </c>
+      <c r="AF55">
+        <v>1351861756994.0</v>
+      </c>
+      <c r="AG55">
+        <v>1317843766468.0</v>
+      </c>
+      <c r="AH55">
+        <v>1321779706017.0</v>
+      </c>
+      <c r="AI55">
+        <v>1236402796579.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1286954720465.0</v>
+      </c>
+      <c r="AK55">
+        <v>1286606279312.0</v>
+      </c>
+      <c r="AL55">
+        <v>1391020552586.0</v>
+      </c>
+      <c r="AM55">
+        <v>1242544817627.0</v>
+      </c>
+      <c r="AN55">
+        <v>1257609869910.0</v>
+      </c>
+      <c r="AO55">
+        <v>1165631200653.0</v>
+      </c>
+      <c r="AP55">
+        <v>1118686126230.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1157015597180.0</v>
+      </c>
+      <c r="AR55">
+        <v>1183934183257.0</v>
+      </c>
+      <c r="AS55">
+        <v>1129241492221.0</v>
+      </c>
+      <c r="AT55">
+        <v>1216456820595.0</v>
+      </c>
+      <c r="AU55">
+        <v>1381484131276.0</v>
+      </c>
+      <c r="AV55">
+        <v>1354622569945.0</v>
+      </c>
+      <c r="AW55">
+        <v>1347728418068.0</v>
+      </c>
+      <c r="AX55">
+        <v>1249763895255.0</v>
+      </c>
+      <c r="AY55">
+        <v>1307476678666.0</v>
+      </c>
+      <c r="AZ55">
+        <v>1191496619152.0</v>
+      </c>
+      <c r="BA55">
+        <v>1420673670807.0</v>
+      </c>
+      <c r="BB55">
+        <v>1362987331271.0</v>
+      </c>
+      <c r="BC55">
+        <v>1273226424488.0</v>
+      </c>
+      <c r="BD55">
+        <v>1163971056842.0</v>
+      </c>
+      <c r="BE55">
+        <v>1164245058358.0</v>
+      </c>
+      <c r="BF55">
+        <v>1099456909000.0</v>
+      </c>
+      <c r="BG55">
+        <v>1087460535500.0</v>
+      </c>
+      <c r="BH55">
+        <v>977457487900.0</v>
+      </c>
+      <c r="BI55">
+        <v>1038888725700.0</v>
+      </c>
+      <c r="BJ55">
+        <v>912329440000.0</v>
+      </c>
+      <c r="BK55">
+        <v>1192011862500.0</v>
+      </c>
+      <c r="BL55">
+        <v>1074569612800.0</v>
+      </c>
+      <c r="BM55">
+        <v>1069734675500.0</v>
+      </c>
+      <c r="BN55">
+        <v>1091887884000.0</v>
+      </c>
+      <c r="BO55">
+        <v>840806621300.0</v>
+      </c>
+      <c r="BP55">
+        <v>970737084100.0</v>
+      </c>
+      <c r="BQ55"/>
+      <c r="BR55">
+        <v>2092780295100.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:70">
+      <c r="A56" t="s">
+        <v>73</v>
+      </c>
+      <c r="B56">
+        <v>2255295852000.0</v>
+      </c>
+      <c r="C56">
+        <v>1795345315000.0</v>
+      </c>
+      <c r="D56">
+        <v>1886494382000.0</v>
+      </c>
+      <c r="E56">
+        <v>1487996397000.0</v>
+      </c>
+      <c r="F56">
+        <v>1538900299000.0</v>
+      </c>
+      <c r="G56">
+        <v>1532482604000.0</v>
+      </c>
+      <c r="H56">
+        <v>1255030763000.0</v>
+      </c>
+      <c r="I56">
+        <v>1378628772000.0</v>
+      </c>
+      <c r="J56">
+        <v>1251329231461.0</v>
+      </c>
+      <c r="K56">
+        <v>1004575441338.0</v>
+      </c>
+      <c r="L56">
+        <v>815030596399.0</v>
+      </c>
+      <c r="M56">
+        <v>853052320272.0</v>
+      </c>
+      <c r="N56">
+        <v>945657963940.0</v>
+      </c>
+      <c r="O56">
+        <v>850697815573.0</v>
+      </c>
+      <c r="P56">
+        <v>830499000031.0</v>
+      </c>
+      <c r="Q56">
+        <v>828066845174.0</v>
+      </c>
+      <c r="R56">
+        <v>641734883191.0</v>
+      </c>
+      <c r="S56">
+        <v>674891619609.0</v>
+      </c>
+      <c r="T56">
+        <v>353310177226.0</v>
+      </c>
+      <c r="U56">
+        <v>411525276053.0</v>
+      </c>
+      <c r="V56">
+        <v>355626653038.0</v>
+      </c>
+      <c r="W56">
+        <v>436751516202.0</v>
+      </c>
+      <c r="X56">
+        <v>412410310473.0</v>
+      </c>
+      <c r="Y56">
+        <v>503373942592.0</v>
+      </c>
+      <c r="Z56">
+        <v>543937456640.0</v>
+      </c>
+      <c r="AA56">
+        <v>798655945990.0</v>
+      </c>
+      <c r="AB56">
+        <v>597839130021.0</v>
+      </c>
+      <c r="AC56">
+        <v>514527200448.0</v>
+      </c>
+      <c r="AD56">
+        <v>486758124989.0</v>
+      </c>
+      <c r="AE56">
+        <v>512612389285.0</v>
+      </c>
+      <c r="AF56">
+        <v>297658998332.0</v>
+      </c>
+      <c r="AG56">
+        <v>435265707359.0</v>
+      </c>
+      <c r="AH56">
+        <v>466830799384.0</v>
+      </c>
+      <c r="AI56">
+        <v>396053800929.0</v>
+      </c>
+      <c r="AJ56">
+        <v>452019244440.0</v>
+      </c>
+      <c r="AK56">
+        <v>451347180923.0</v>
+      </c>
+      <c r="AL56">
+        <v>578243256950.0</v>
+      </c>
+      <c r="AM56">
+        <v>450178323739.0</v>
+      </c>
+      <c r="AN56">
+        <v>467637658247.0</v>
+      </c>
+      <c r="AO56">
+        <v>384234498451.0</v>
+      </c>
+      <c r="AP56">
+        <v>343748178571.0</v>
+      </c>
+      <c r="AQ56">
+        <v>381315339963.0</v>
+      </c>
+      <c r="AR56">
+        <v>414761913939.0</v>
+      </c>
+      <c r="AS56">
+        <v>356932031573.0</v>
+      </c>
+      <c r="AT56">
+        <v>459044356292.0</v>
+      </c>
+      <c r="AU56">
+        <v>650522315316.0</v>
+      </c>
+      <c r="AV56">
+        <v>650517689794.0</v>
+      </c>
+      <c r="AW56">
+        <v>674993564938.0</v>
+      </c>
+      <c r="AX56">
+        <v>588859493909.0</v>
+      </c>
+      <c r="AY56">
+        <v>646007876248.0</v>
+      </c>
+      <c r="AZ56">
+        <v>865831610675.0</v>
+      </c>
+      <c r="BA56">
+        <v>1082623704624.0</v>
+      </c>
+      <c r="BB56">
+        <v>1029305165945.0</v>
+      </c>
+      <c r="BC56">
+        <v>936283511622.0</v>
+      </c>
+      <c r="BD56">
+        <v>825948822141.0</v>
+      </c>
+      <c r="BE56">
+        <v>839253855855.0</v>
+      </c>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+    </row>
+    <row r="57" spans="1:70">
+      <c r="A57" t="s">
+        <v>74</v>
+      </c>
+      <c r="B57">
+        <v>2278756384000.0</v>
+      </c>
+      <c r="C57">
+        <v>1809812226000.0</v>
+      </c>
+      <c r="D57">
+        <v>1914240154000.0</v>
+      </c>
+      <c r="E57">
+        <v>1213169831000.0</v>
+      </c>
+      <c r="F57">
+        <v>1411338724000.0</v>
+      </c>
+      <c r="G57">
+        <v>1410380980000.0</v>
+      </c>
+      <c r="H57">
+        <v>1141681973000.0</v>
+      </c>
+      <c r="I57">
+        <v>1195152210000.0</v>
+      </c>
+      <c r="J57">
+        <v>1017947857624.0</v>
+      </c>
+      <c r="K57">
+        <v>939372630902.0</v>
+      </c>
+      <c r="L57">
+        <v>794243185564.0</v>
+      </c>
+      <c r="M57">
+        <v>863669366583.0</v>
+      </c>
+      <c r="N57">
+        <v>984920890099.0</v>
+      </c>
+      <c r="O57">
+        <v>949521263292.0</v>
+      </c>
+      <c r="P57">
+        <v>953526289429.0</v>
+      </c>
+      <c r="Q57">
+        <v>980911900446.0</v>
+      </c>
+      <c r="R57">
+        <v>900172916361.0</v>
+      </c>
+      <c r="S57">
+        <v>1003696669887.0</v>
+      </c>
+      <c r="T57">
+        <v>727757214191.0</v>
+      </c>
+      <c r="U57">
+        <v>746696176244.0</v>
+      </c>
+      <c r="V57">
+        <v>650513882502.0</v>
+      </c>
+      <c r="W57">
+        <v>719935575848.0</v>
+      </c>
+      <c r="X57">
+        <v>676672074796.0</v>
+      </c>
+      <c r="Y57">
+        <v>776945665409.0</v>
+      </c>
+      <c r="Z57">
+        <v>764090331609.0</v>
+      </c>
+      <c r="AA57">
+        <v>1095003957730.0</v>
+      </c>
+      <c r="AB57">
+        <v>759246184010.0</v>
+      </c>
+      <c r="AC57">
+        <v>603544752097.0</v>
+      </c>
+      <c r="AD57">
+        <v>533228780092.0</v>
+      </c>
+      <c r="AE57">
+        <v>560374856117.0</v>
+      </c>
+      <c r="AF57">
+        <v>382679320708.0</v>
+      </c>
+      <c r="AG57">
+        <v>481136002668.0</v>
+      </c>
+      <c r="AH57">
+        <v>450299271028.0</v>
+      </c>
+      <c r="AI57">
+        <v>343638302167.0</v>
+      </c>
+      <c r="AJ57">
+        <v>392632933617.0</v>
+      </c>
+      <c r="AK57">
+        <v>398716710878.0</v>
+      </c>
+      <c r="AL57">
+        <v>498745255800.0</v>
+      </c>
+      <c r="AM57">
+        <v>340067335452.0</v>
+      </c>
+      <c r="AN57">
+        <v>377013051111.0</v>
+      </c>
+      <c r="AO57">
+        <v>289941985275.0</v>
+      </c>
+      <c r="AP57">
+        <v>242561074104.0</v>
+      </c>
+      <c r="AQ57">
+        <v>308299132698.0</v>
+      </c>
+      <c r="AR57">
+        <v>341082784842.0</v>
+      </c>
+      <c r="AS57">
+        <v>294846110402.0</v>
+      </c>
+      <c r="AT57">
+        <v>373339068446.0</v>
+      </c>
+      <c r="AU57">
+        <v>499792463805.0</v>
+      </c>
+      <c r="AV57">
+        <v>462845556161.0</v>
+      </c>
+      <c r="AW57">
+        <v>434010231725.0</v>
+      </c>
+      <c r="AX57">
+        <v>322921050266.0</v>
+      </c>
+      <c r="AY57">
+        <v>380402074326.0</v>
+      </c>
+      <c r="AZ57">
+        <v>289689021437.0</v>
+      </c>
+      <c r="BA57">
+        <v>557176342178.0</v>
+      </c>
+      <c r="BB57">
+        <v>502485851828.0</v>
+      </c>
+      <c r="BC57">
+        <v>449612908962.0</v>
+      </c>
+      <c r="BD57">
+        <v>356946246804.0</v>
+      </c>
+      <c r="BE57">
+        <v>368928181769.0</v>
+      </c>
+      <c r="BF57">
+        <v>316632146300.0</v>
+      </c>
+      <c r="BG57">
+        <v>325818636500.0</v>
+      </c>
+      <c r="BH57">
+        <v>220681090200.0</v>
+      </c>
+      <c r="BI57">
+        <v>281463575500.0</v>
+      </c>
+      <c r="BJ57">
+        <v>153155757100.0</v>
+      </c>
+      <c r="BK57">
+        <v>474071320700.0</v>
+      </c>
+      <c r="BL57">
+        <v>419815817100.0</v>
+      </c>
+      <c r="BM57">
+        <v>435451245100.0</v>
+      </c>
+      <c r="BN57">
+        <v>490578513300.0</v>
+      </c>
+      <c r="BO57">
+        <v>318180862900.0</v>
+      </c>
+      <c r="BP57">
+        <v>488515367500.0</v>
+      </c>
+      <c r="BQ57"/>
+      <c r="BR57">
+        <v>1913424083800.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:70">
+      <c r="A58" t="s">
+        <v>75</v>
+      </c>
+      <c r="B58">
+        <v>2426082108000.0</v>
+      </c>
+      <c r="C58">
+        <v>1989306853000.0</v>
+      </c>
+      <c r="D58">
+        <v>2085397950000.0</v>
+      </c>
+      <c r="E58">
+        <v>1625533858000.0</v>
+      </c>
+      <c r="F58">
+        <v>1668065565000.0</v>
+      </c>
+      <c r="G58">
+        <v>1650731081000.0</v>
+      </c>
+      <c r="H58">
+        <v>1399270862000.0</v>
+      </c>
+      <c r="I58">
+        <v>1495075415000.0</v>
+      </c>
+      <c r="J58">
+        <v>1340066232861.0</v>
+      </c>
+      <c r="K58">
+        <v>1091310690858.0</v>
+      </c>
+      <c r="L58">
+        <v>954226747571.0</v>
+      </c>
+      <c r="M58">
+        <v>952925335878.0</v>
+      </c>
+      <c r="N58">
+        <v>1074474405929.0</v>
+      </c>
+      <c r="O58">
+        <v>1039924570658.0</v>
+      </c>
+      <c r="P58">
+        <v>1046603698108.0</v>
+      </c>
+      <c r="Q58">
+        <v>1076409816880.0</v>
+      </c>
+      <c r="R58">
+        <v>954655051058.0</v>
+      </c>
+      <c r="S58">
+        <v>1064202094583.0</v>
+      </c>
+      <c r="T58">
+        <v>795881703057.0</v>
+      </c>
+      <c r="U58">
+        <v>802919609274.0</v>
+      </c>
+      <c r="V58">
+        <v>709087992738.0</v>
+      </c>
+      <c r="W58">
+        <v>781469728041.0</v>
+      </c>
+      <c r="X58">
+        <v>741251635985.0</v>
+      </c>
+      <c r="Y58">
+        <v>859738872601.0</v>
+      </c>
+      <c r="Z58">
+        <v>846124845945.0</v>
+      </c>
+      <c r="AA58">
+        <v>1175225972611.0</v>
+      </c>
+      <c r="AB58">
+        <v>841187548585.0</v>
+      </c>
+      <c r="AC58">
+        <v>678586896425.0</v>
+      </c>
+      <c r="AD58">
+        <v>608280142262.0</v>
+      </c>
+      <c r="AE58">
+        <v>634808241488.0</v>
+      </c>
+      <c r="AF58">
+        <v>455885354596.0</v>
+      </c>
+      <c r="AG58">
+        <v>533580068425.0</v>
+      </c>
+      <c r="AH58">
+        <v>502743336785.0</v>
+      </c>
+      <c r="AI58">
+        <v>396082367924.0</v>
+      </c>
+      <c r="AJ58">
+        <v>441675308289.0</v>
+      </c>
+      <c r="AK58">
+        <v>454563892294.0</v>
+      </c>
+      <c r="AL58">
+        <v>552014113614.0</v>
+      </c>
+      <c r="AM58">
+        <v>390793208423.0</v>
+      </c>
+      <c r="AN58">
+        <v>425486909790.0</v>
+      </c>
+      <c r="AO58">
+        <v>331385254452.0</v>
+      </c>
+      <c r="AP58">
+        <v>283099279876.0</v>
+      </c>
+      <c r="AQ58">
+        <v>348035280018.0</v>
+      </c>
+      <c r="AR58">
+        <v>379524183280.0</v>
+      </c>
+      <c r="AS58">
+        <v>340538153720.0</v>
+      </c>
+      <c r="AT58">
+        <v>415107402607.0</v>
+      </c>
+      <c r="AU58">
+        <v>537883934263.0</v>
+      </c>
+      <c r="AV58">
+        <v>484174854654.0</v>
+      </c>
+      <c r="AW58">
+        <v>453931701132.0</v>
+      </c>
+      <c r="AX58">
+        <v>342019271166.0</v>
+      </c>
+      <c r="AY58">
+        <v>398559677940.0</v>
+      </c>
+      <c r="AZ58">
+        <v>307084100134.0</v>
+      </c>
+      <c r="BA58">
+        <v>573939994825.0</v>
+      </c>
+      <c r="BB58">
+        <v>518323840003.0</v>
+      </c>
+      <c r="BC58">
+        <v>464576572899.0</v>
+      </c>
+      <c r="BD58">
+        <v>371046594375.0</v>
+      </c>
+      <c r="BE58">
+        <v>381872755426.0</v>
+      </c>
+      <c r="BF58">
+        <v>328945890000.0</v>
+      </c>
+      <c r="BG58">
+        <v>337974436000.0</v>
+      </c>
+      <c r="BH58">
+        <v>232090004000.0</v>
+      </c>
+      <c r="BI58">
+        <v>291854629000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>163344081000.0</v>
+      </c>
+      <c r="BK58">
+        <v>483387945000.0</v>
+      </c>
+      <c r="BL58">
+        <v>428856326000.0</v>
+      </c>
+      <c r="BM58">
+        <v>443387289000.0</v>
+      </c>
+      <c r="BN58">
+        <v>498514558000.0</v>
+      </c>
+      <c r="BO58">
+        <v>326116907000.0</v>
+      </c>
+      <c r="BP58">
+        <v>496451412000.0</v>
+      </c>
+      <c r="BQ58"/>
+      <c r="BR58">
+        <v>1919567056000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:70">
+      <c r="A59" t="s">
+        <v>76</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+    </row>
+    <row r="60" spans="1:70">
+      <c r="A60" t="s">
+        <v>77</v>
+      </c>
+      <c r="B60">
+        <v>1482383632000.0</v>
+      </c>
+      <c r="C60">
+        <v>1423692362000.0</v>
+      </c>
+      <c r="D60">
+        <v>1410306891000.0</v>
+      </c>
+      <c r="E60">
+        <v>1421044646000.0</v>
+      </c>
+      <c r="F60">
+        <v>1399131158000.0</v>
+      </c>
+      <c r="G60">
+        <v>1395240248000.0</v>
+      </c>
+      <c r="H60">
+        <v>1356204297000.0</v>
+      </c>
+      <c r="I60">
+        <v>1331942946000.0</v>
+      </c>
+      <c r="J60">
+        <v>1349356586664.0</v>
+      </c>
+      <c r="K60">
+        <v>1346329223653.0</v>
+      </c>
+      <c r="L60">
+        <v>1273902400032.0</v>
+      </c>
+      <c r="M60">
+        <v>1241628807511.0</v>
+      </c>
+      <c r="N60">
+        <v>1196995735982.0</v>
+      </c>
+      <c r="O60">
+        <v>1108020136494.0</v>
+      </c>
+      <c r="P60">
+        <v>1059842880978.0</v>
+      </c>
+      <c r="Q60">
+        <v>1008384192659.0</v>
+      </c>
+      <c r="R60">
+        <v>924658454522.0</v>
+      </c>
+      <c r="S60">
+        <v>826721171990.0</v>
+      </c>
+      <c r="T60">
+        <v>788097313365.0</v>
+      </c>
+      <c r="U60">
+        <v>828052634034.0</v>
+      </c>
+      <c r="V60">
+        <v>853874527484.0</v>
+      </c>
+      <c r="W60">
+        <v>853514392173.0</v>
+      </c>
+      <c r="X60">
+        <v>846884835664.0</v>
+      </c>
+      <c r="Y60">
+        <v>809133492958.0</v>
+      </c>
+      <c r="Z60">
+        <v>840226080951.0</v>
+      </c>
+      <c r="AA60">
+        <v>808515511603.0</v>
+      </c>
+      <c r="AB60">
+        <v>917390621410.0</v>
+      </c>
+      <c r="AC60">
+        <v>909328466280.0</v>
+      </c>
+      <c r="AD60">
+        <v>905347152482.0</v>
+      </c>
+      <c r="AE60">
+        <v>902762236665.0</v>
+      </c>
+      <c r="AF60">
+        <v>895976402398.0</v>
+      </c>
+      <c r="AG60">
+        <v>784263698043.0</v>
+      </c>
+      <c r="AH60">
+        <v>819036369232.0</v>
+      </c>
+      <c r="AI60">
+        <v>840320428655.0</v>
+      </c>
+      <c r="AJ60">
+        <v>845279412176.0</v>
+      </c>
+      <c r="AK60">
+        <v>832042387018.0</v>
+      </c>
+      <c r="AL60">
+        <v>839006438972.0</v>
+      </c>
+      <c r="AM60">
+        <v>851751609204.0</v>
+      </c>
+      <c r="AN60">
+        <v>832122960120.0</v>
+      </c>
+      <c r="AO60">
+        <v>834245946201.0</v>
+      </c>
+      <c r="AP60">
+        <v>835586846354.0</v>
+      </c>
+      <c r="AQ60">
+        <v>808980317162.0</v>
+      </c>
+      <c r="AR60">
+        <v>804409999977.0</v>
+      </c>
+      <c r="AS60">
+        <v>788703338501.0</v>
+      </c>
+      <c r="AT60">
+        <v>801349417988.0</v>
+      </c>
+      <c r="AU60">
+        <v>843600197013.0</v>
+      </c>
+      <c r="AV60">
+        <v>870447715291.0</v>
+      </c>
+      <c r="AW60">
+        <v>893796716936.0</v>
+      </c>
+      <c r="AX60">
+        <v>907744624089.0</v>
+      </c>
+      <c r="AY60">
+        <v>908917000726.0</v>
+      </c>
+      <c r="AZ60">
+        <v>884412519018.0</v>
+      </c>
+      <c r="BA60">
+        <v>846733675982.0</v>
+      </c>
+      <c r="BB60">
+        <v>844663491268.0</v>
+      </c>
+      <c r="BC60">
+        <v>808649851589.0</v>
+      </c>
+      <c r="BD60">
+        <v>792924462467.0</v>
+      </c>
+      <c r="BE60">
+        <v>782372302932.0</v>
+      </c>
+      <c r="BF60">
+        <v>770511019100.0</v>
+      </c>
+      <c r="BG60">
+        <v>749486099500.0</v>
+      </c>
+      <c r="BH60">
+        <v>745367483800.0</v>
+      </c>
+      <c r="BI60">
+        <v>747034097200.0</v>
+      </c>
+      <c r="BJ60">
+        <v>748985358700.0</v>
+      </c>
+      <c r="BK60">
+        <v>708623917300.0</v>
+      </c>
+      <c r="BL60">
+        <v>645713287100.0</v>
+      </c>
+      <c r="BM60">
+        <v>626347386000.0</v>
+      </c>
+      <c r="BN60">
+        <v>593373326400.0</v>
+      </c>
+      <c r="BO60">
+        <v>514689714100.0</v>
+      </c>
+      <c r="BP60">
+        <v>474285672200.0</v>
+      </c>
+      <c r="BQ60">
+        <v>173213238700.0</v>
+      </c>
+      <c r="BR60">
+        <v>173213238700.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:70">
+      <c r="A61" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61">
+        <v>-74667730000.0</v>
+      </c>
+      <c r="V61">
+        <v>-74667730000.0</v>
+      </c>
+      <c r="W61">
+        <v>-75100670000.0</v>
+      </c>
+      <c r="X61">
+        <v>-75100670000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-79725380000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-79725380000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-79725380000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-79725380000.0</v>
+      </c>
+      <c r="AC61">
+        <v>-79725380000.0</v>
+      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+    </row>
+    <row r="62" spans="1:70">
+      <c r="A62" t="s">
+        <v>79</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S30"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -18828,1948 +12578,2122 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="B2">
-        <v>49531154000.0</v>
+        <v>2062048761000.0</v>
       </c>
       <c r="C2">
-        <v>6786815000.0</v>
+        <v>2290290339000.0</v>
       </c>
       <c r="D2">
-        <v>56074605534.0</v>
+        <v>2062255515845.0</v>
       </c>
       <c r="E2">
-        <v>4134530883.0</v>
+        <v>2105990242478.0</v>
       </c>
       <c r="F2">
-        <v>1012185197.0</v>
+        <v>1596978488567.0</v>
       </c>
       <c r="G2">
-        <v>12247337977.0</v>
+        <v>1249199154803.0</v>
       </c>
       <c r="H2">
-        <v>28194475689.0</v>
+        <v>1705714518834.0</v>
       </c>
       <c r="I2">
-        <v>161872912196.0</v>
+        <v>1555731948764.0</v>
       </c>
       <c r="J2">
-        <v>194256146977.0</v>
+        <v>1101594363771.0</v>
       </c>
       <c r="K2">
-        <v>162331953598.0</v>
+        <v>647653123099.0</v>
       </c>
       <c r="L2">
-        <v>270344148270.0</v>
+        <v>957398127397.0</v>
       </c>
       <c r="M2">
-        <v>222544224015.0</v>
+        <v>1153721252048.0</v>
       </c>
       <c r="N2">
-        <v>336958754409.0</v>
+        <v>1195084143835.0</v>
       </c>
       <c r="O2">
-        <v>3539659781.0</v>
+        <v>1512090652332.0</v>
       </c>
       <c r="P2">
-        <v>9767452762.0</v>
+        <v>1846950280693.0</v>
       </c>
       <c r="Q2">
-        <v>2634402367.0</v>
+        <v>1413250956160.0</v>
       </c>
       <c r="R2">
-        <v>204843409985.0</v>
+        <v>1829359302348.0</v>
       </c>
       <c r="S2">
-        <v>6795451150.0</v>
+        <v>2460754841017.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="B3">
-        <v>111706768000</v>
+        <v>12175948000.0</v>
       </c>
       <c r="C3">
-        <v>88803841000</v>
+        <v>12325609000.0</v>
       </c>
       <c r="D3">
-        <v>139892119140</v>
+        <v>12267956535.0</v>
       </c>
       <c r="E3">
-        <v>69374471701</v>
+        <v>13288520902.0</v>
       </c>
       <c r="F3">
-        <v>60581410693</v>
+        <v>13383987332.0</v>
       </c>
       <c r="G3">
-        <v>50976363287</v>
+        <v>13312021628.0</v>
       </c>
       <c r="H3">
-        <v>83027275488</v>
+        <v>12241452972.0</v>
       </c>
       <c r="I3">
-        <v>105952940059</v>
+        <v>15752190670.0</v>
       </c>
       <c r="J3">
-        <v>61129162543</v>
+        <v>13985051554.0</v>
       </c>
       <c r="K3">
-        <v>62345401137</v>
+        <v>13593605602.0</v>
       </c>
       <c r="L3">
-        <v>46680566947</v>
+        <v>2376216482.0</v>
       </c>
       <c r="M3">
-        <v>136039794790</v>
+        <v>2186262735.0</v>
       </c>
       <c r="N3">
-        <v>242765119933</v>
+        <v>14311599713.0</v>
       </c>
       <c r="O3">
-        <v>39902578360</v>
+        <v>11853167000.0</v>
       </c>
       <c r="P3">
-        <v>19777095622</v>
+        <v>13799642544.0</v>
       </c>
       <c r="Q3">
-        <v>2185127132</v>
+        <v>18804366612.0</v>
       </c>
       <c r="R3">
-        <v>643765450</v>
+        <v>96592205318.0</v>
       </c>
       <c r="S3">
-        <v>201714475</v>
+        <v>-193295195446.0</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>166</v>
-[...18 lines deleted...]
-      <c r="S5"/>
+        <v>134</v>
+      </c>
+      <c r="B5">
+        <v>111213077000.0</v>
+      </c>
+      <c r="C5">
+        <v>187905213000.0</v>
+      </c>
+      <c r="D5">
+        <v>308885703782.0</v>
+      </c>
+      <c r="E5">
+        <v>390963719400.0</v>
+      </c>
+      <c r="F5">
+        <v>-64148208127.0</v>
+      </c>
+      <c r="G5">
+        <v>-56336018466.0</v>
+      </c>
+      <c r="H5">
+        <v>55715164199.0</v>
+      </c>
+      <c r="I5">
+        <v>-126466776202.0</v>
+      </c>
+      <c r="J5">
+        <v>7731874614.0</v>
+      </c>
+      <c r="K5">
+        <v>55753237225.0</v>
+      </c>
+      <c r="L5">
+        <v>-59927020522.0</v>
+      </c>
+      <c r="M5">
+        <v>-5010751304.0</v>
+      </c>
+      <c r="N5">
+        <v>121585402337.0</v>
+      </c>
+      <c r="O5">
+        <v>61789063879.0</v>
+      </c>
+      <c r="P5">
+        <v>139855298021.0</v>
+      </c>
+      <c r="Q5">
+        <v>223613565527.0</v>
+      </c>
+      <c r="R5">
+        <v>-273215210899.0</v>
+      </c>
+      <c r="S5">
+        <v>417308258388.0</v>
+      </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="B6">
-        <v>355759853000.0</v>
+        <v>123389025000.0</v>
       </c>
       <c r="C6">
-        <v>42744339000.0</v>
+        <v>200230822000.0</v>
       </c>
       <c r="D6">
-        <v>-49287790170.0</v>
+        <v>321153660317.0</v>
       </c>
       <c r="E6">
-        <v>51940074651.0</v>
+        <v>404252240302.0</v>
       </c>
       <c r="F6">
-        <v>3122345686.0</v>
+        <v>-50764220795.0</v>
       </c>
       <c r="G6">
-        <v>-11235152780.0</v>
+        <v>-43023996838.0</v>
       </c>
       <c r="H6">
-        <v>-15947137712.0</v>
+        <v>67956617171.0</v>
       </c>
       <c r="I6">
-        <v>-133678436507.0</v>
+        <v>-110714585532.0</v>
       </c>
       <c r="J6">
-        <v>-34794948307.0</v>
+        <v>21716926168.0</v>
       </c>
       <c r="K6">
-        <v>31924193379.0</v>
+        <v>69346842827.0</v>
       </c>
       <c r="L6">
-        <v>-108012194672.0</v>
+        <v>-57550804040.0</v>
       </c>
       <c r="M6">
-        <v>47799924255.0</v>
+        <v>-2824488569.0</v>
       </c>
       <c r="N6">
-        <v>-114414530394.0</v>
+        <v>135897002050.0</v>
       </c>
       <c r="O6">
-        <v>333419094628.0</v>
+        <v>73642230879.0</v>
       </c>
       <c r="P6">
-        <v>-6227792981.0</v>
+        <v>153654940565.0</v>
       </c>
       <c r="Q6">
-        <v>7133050395.0</v>
+        <v>242417932139.0</v>
       </c>
       <c r="R6">
-        <v>-164609007618.0</v>
+        <v>-176623005581.0</v>
       </c>
       <c r="S6">
-        <v>198047958835.0</v>
+        <v>224013062942.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>168</v>
-[...33 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>170</v>
-[...18 lines deleted...]
-      <c r="S9"/>
+        <v>138</v>
+      </c>
+      <c r="B9">
+        <v>280518866000.0</v>
+      </c>
+      <c r="C9">
+        <v>304227472000.0</v>
+      </c>
+      <c r="D9">
+        <v>462728629646.0</v>
+      </c>
+      <c r="E9">
+        <v>488514408960.0</v>
+      </c>
+      <c r="F9">
+        <v>75272695575.0</v>
+      </c>
+      <c r="G9">
+        <v>82575784693.0</v>
+      </c>
+      <c r="H9">
+        <v>147052398141.0</v>
+      </c>
+      <c r="I9">
+        <v>556035402.0</v>
+      </c>
+      <c r="J9">
+        <v>126934330975.0</v>
+      </c>
+      <c r="K9">
+        <v>109629405081.0</v>
+      </c>
+      <c r="L9">
+        <v>-43605500857.0</v>
+      </c>
+      <c r="M9">
+        <v>61890529794.0</v>
+      </c>
+      <c r="N9">
+        <v>215033249175.0</v>
+      </c>
+      <c r="O9">
+        <v>135837351976.0</v>
+      </c>
+      <c r="P9">
+        <v>246594474069.0</v>
+      </c>
+      <c r="Q9">
+        <v>296880791118.0</v>
+      </c>
+      <c r="R9">
+        <v>-187804124220.0</v>
+      </c>
+      <c r="S9">
+        <v>559775203651.0</v>
+      </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>171</v>
-[...18 lines deleted...]
-      <c r="S10"/>
+        <v>139</v>
+      </c>
+      <c r="B10">
+        <v>75895900000.0</v>
+      </c>
+      <c r="C10">
+        <v>126978778000.0</v>
+      </c>
+      <c r="D10">
+        <v>277922744389.0</v>
+      </c>
+      <c r="E10">
+        <v>352174528488.0</v>
+      </c>
+      <c r="F10">
+        <v>-76933015238.0</v>
+      </c>
+      <c r="G10">
+        <v>-67718233075.0</v>
+      </c>
+      <c r="H10">
+        <v>31308164703.0</v>
+      </c>
+      <c r="I10">
+        <v>-126466776202.0</v>
+      </c>
+      <c r="J10">
+        <v>21905675755.0</v>
+      </c>
+      <c r="K10">
+        <v>45514137913.0</v>
+      </c>
+      <c r="L10">
+        <v>-73346098878.0</v>
+      </c>
+      <c r="M10">
+        <v>-18918134245.0</v>
+      </c>
+      <c r="N10">
+        <v>121585402332.0</v>
+      </c>
+      <c r="O10">
+        <v>61789063883.0</v>
+      </c>
+      <c r="P10">
+        <v>139855298019.0</v>
+      </c>
+      <c r="Q10">
+        <v>214649422699.0</v>
+      </c>
+      <c r="R10">
+        <v>-209230070555.0</v>
+      </c>
+      <c r="S10">
+        <v>144955007707.0</v>
+      </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      <c r="D11"/>
+        <v>140</v>
+      </c>
+      <c r="B11">
+        <v>2657611000.0</v>
+      </c>
+      <c r="C11">
+        <v>22300779000.0</v>
+      </c>
+      <c r="D11">
+        <v>64934627919.0</v>
+      </c>
       <c r="E11">
-        <v>0.0</v>
+        <v>78500614613.0</v>
       </c>
       <c r="F11">
-        <v>0.0</v>
+        <v>-13221469970.0</v>
       </c>
       <c r="G11">
-        <v>0.0</v>
+        <v>10127095730.0</v>
       </c>
       <c r="H11">
-        <v>0.0</v>
+        <v>4500747982.0</v>
       </c>
       <c r="I11">
-        <v>0.0</v>
+        <v>-38667918493.0</v>
       </c>
       <c r="J11">
-        <v>0.0</v>
+        <v>11620978441.0</v>
       </c>
       <c r="K11">
-        <v>0.0</v>
+        <v>13809580895.0</v>
       </c>
       <c r="L11">
-        <v>0.0</v>
-[...7 lines deleted...]
-      <c r="S11"/>
+        <v>-18133395026.0</v>
+      </c>
+      <c r="M11">
+        <v>-4979839268.0</v>
+      </c>
+      <c r="N11">
+        <v>29699714531.0</v>
+      </c>
+      <c r="O11">
+        <v>15198021164.0</v>
+      </c>
+      <c r="P11">
+        <v>40180348839.0</v>
+      </c>
+      <c r="Q11">
+        <v>60025818648.0</v>
+      </c>
+      <c r="R11">
+        <v>-50241329289.0</v>
+      </c>
+      <c r="S11">
+        <v>61885115726.0</v>
+      </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      <c r="D12"/>
+        <v>141</v>
+      </c>
+      <c r="B12">
+        <v>101685032000.0</v>
+      </c>
+      <c r="C12">
+        <v>60926434000.0</v>
+      </c>
+      <c r="D12">
+        <v>55442245552.0</v>
+      </c>
       <c r="E12">
-        <v>-73942292487.0</v>
+        <v>38789190913.0</v>
       </c>
       <c r="F12">
-        <v>74595138677.0</v>
+        <v>38675417101.0</v>
       </c>
       <c r="G12">
-        <v>67312874571.0</v>
+        <v>27901608213.0</v>
       </c>
       <c r="H12">
-        <v>-99416835541.0</v>
+        <v>24406999492.0</v>
       </c>
       <c r="I12">
-        <v>78653449121.0</v>
+        <v>12254968044.0</v>
       </c>
       <c r="J12">
-        <v>24170418563.0</v>
+        <v>11794764719.0</v>
       </c>
       <c r="K12">
-        <v>41982836696.0</v>
+        <v>10181079172.0</v>
       </c>
       <c r="L12">
-        <v>2319449008.0</v>
-[...7 lines deleted...]
-      <c r="S12"/>
+        <v>13816545313.0</v>
+      </c>
+      <c r="M12">
+        <v>13543858755.0</v>
+      </c>
+      <c r="N12">
+        <v>11887211546.0</v>
+      </c>
+      <c r="O12">
+        <v>7015787063.0</v>
+      </c>
+      <c r="P12">
+        <v>6928215924.0</v>
+      </c>
+      <c r="Q12">
+        <v>10964498646.0</v>
+      </c>
+      <c r="R12">
+        <v>32607064974.0</v>
+      </c>
+      <c r="S12">
+        <v>79058055235.0</v>
+      </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>174</v>
-[...10 lines deleted...]
-      <c r="K13"/>
+        <v>142</v>
+      </c>
+      <c r="B13">
+        <v>94638788900.0</v>
+      </c>
+      <c r="C13">
+        <v>56063113820.0</v>
+      </c>
+      <c r="D13">
+        <v>11617648469.0</v>
+      </c>
+      <c r="E13">
+        <v>45882364400.0</v>
+      </c>
+      <c r="F13">
+        <v>59570197.0</v>
+      </c>
+      <c r="G13">
+        <v>27901608210.0</v>
+      </c>
+      <c r="H13">
+        <v>24406999490.0</v>
+      </c>
+      <c r="I13">
+        <v>12254968040.0</v>
+      </c>
+      <c r="J13">
+        <v>7916852120.0</v>
+      </c>
+      <c r="K13">
+        <v>1681720951.0</v>
+      </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="B14"/>
       <c r="C14"/>
-      <c r="D14">
-[...40 lines deleted...]
-      </c>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>144</v>
       </c>
       <c r="B15">
-        <v>7139481000.0</v>
+        <v>73238289000.0</v>
       </c>
       <c r="C15">
-        <v>118077716000.0</v>
-[...16 lines deleted...]
-      <c r="S15"/>
+        <v>104677999000.0</v>
+      </c>
+      <c r="D15">
+        <v>212988116470.0</v>
+      </c>
+      <c r="E15">
+        <v>273673913875.0</v>
+      </c>
+      <c r="F15">
+        <v>-63711545268.0</v>
+      </c>
+      <c r="G15">
+        <v>-77845328805.0</v>
+      </c>
+      <c r="H15">
+        <v>26807416721.0</v>
+      </c>
+      <c r="I15">
+        <v>-87798857709.0</v>
+      </c>
+      <c r="J15">
+        <v>10284697314.0</v>
+      </c>
+      <c r="K15">
+        <v>31704557018.0</v>
+      </c>
+      <c r="L15">
+        <v>-55212703852.0</v>
+      </c>
+      <c r="M15">
+        <v>-13938294977.0</v>
+      </c>
+      <c r="N15">
+        <v>91885687801.0</v>
+      </c>
+      <c r="O15">
+        <v>46591042719.0</v>
+      </c>
+      <c r="P15">
+        <v>99674949180.0</v>
+      </c>
+      <c r="Q15">
+        <v>171427614845.0</v>
+      </c>
+      <c r="R15">
+        <v>-150055121511.0</v>
+      </c>
+      <c r="S15">
+        <v>83069891981.0</v>
+      </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>145</v>
       </c>
       <c r="B16">
-        <v>405291007000.0</v>
+        <v>73238288800.0</v>
       </c>
       <c r="C16">
-        <v>49531154000.0</v>
+        <v>104677999300.0</v>
       </c>
       <c r="D16">
-        <v>6786815364.0</v>
+        <v>212988116470.0</v>
       </c>
       <c r="E16">
-        <v>56074605534.0</v>
+        <v>273673913880.0</v>
       </c>
       <c r="F16">
-        <v>4134530883.0</v>
+        <v>-63711545268.0</v>
       </c>
       <c r="G16">
-        <v>1012185197.0</v>
+        <v>-77845328805.0</v>
       </c>
       <c r="H16">
-        <v>12247337977.0</v>
+        <v>26807416721.0</v>
       </c>
       <c r="I16">
-        <v>28194475689.0</v>
+        <v>-87798857709.0</v>
       </c>
       <c r="J16">
-        <v>159461198670.0</v>
+        <v>-5462096177.0</v>
       </c>
       <c r="K16">
-        <v>194256146977.0</v>
+        <v>31704557018.0</v>
       </c>
       <c r="L16">
-        <v>162331953598.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-55212703850.0</v>
+      </c>
+      <c r="M16"/>
       <c r="N16">
-        <v>222544224015.0</v>
+        <v>91885688000.0</v>
       </c>
       <c r="O16">
-        <v>336958754409.0</v>
+        <v>46591043000.0</v>
       </c>
       <c r="P16">
-        <v>3539659781.0</v>
+        <v>99674949000.0</v>
       </c>
       <c r="Q16">
-        <v>9767452762.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>171427615000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>178</v>
-[...11 lines deleted...]
-      <c r="L17"/>
+        <v>146</v>
+      </c>
+      <c r="B17">
+        <v>73238288798.0</v>
+      </c>
+      <c r="C17">
+        <v>8593371417655.0</v>
+      </c>
+      <c r="D17">
+        <v>212988116470.0</v>
+      </c>
+      <c r="E17">
+        <v>273673913875.0</v>
+      </c>
+      <c r="F17">
+        <v>-63711545268.0</v>
+      </c>
+      <c r="G17">
+        <v>-77845328805.0</v>
+      </c>
+      <c r="H17">
+        <v>26807416721.0</v>
+      </c>
+      <c r="I17">
+        <v>-87798857709.0</v>
+      </c>
+      <c r="J17">
+        <v>10284697314.0</v>
+      </c>
+      <c r="K17">
+        <v>31704557018.0</v>
+      </c>
+      <c r="L17">
+        <v>-55212703852.0</v>
+      </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>179</v>
+        <v>147</v>
       </c>
       <c r="B18">
-        <v>-304787365000.0</v>
+        <v>-66633748698.0</v>
       </c>
       <c r="C18">
-        <v>-83487823000.0</v>
+        <v>60926434233.0</v>
       </c>
       <c r="D18">
-        <v>-120649380477.0</v>
+        <v>-43824597083.0</v>
       </c>
       <c r="E18">
-        <v>207448212596.0</v>
+        <v>-36721354756.0</v>
       </c>
       <c r="F18">
-        <v>-36313829952.0</v>
+        <v>-38615846904.0</v>
       </c>
       <c r="G18">
-        <v>-48196795893.0</v>
+        <v>-27762357473.0</v>
       </c>
       <c r="H18">
-        <v>-143395241336.0</v>
+        <v>-24128190861.0</v>
       </c>
       <c r="I18">
-        <v>-99346157977.0</v>
+        <v>-10164805066.0</v>
       </c>
       <c r="J18">
-        <v>-29771307535.0</v>
+        <v>-10128358317.0</v>
       </c>
       <c r="K18">
-        <v>24935598179.0</v>
-[...24 lines deleted...]
-      </c>
+        <v>-8557378359.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>180</v>
-[...33 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>181</v>
-[...18 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>150</v>
       </c>
       <c r="B21">
-        <v>421887370978.0</v>
+        <v>111299443000.0</v>
       </c>
       <c r="C21">
-        <v>519467794383.0</v>
+        <v>143602959000.0</v>
       </c>
       <c r="D21">
-        <v>163565439753.0</v>
+        <v>319476385651.0</v>
       </c>
       <c r="E21">
-        <v>201791543084.0</v>
+        <v>337235011919.0</v>
       </c>
       <c r="F21">
-        <v>27682527464.0</v>
+        <v>-64375208127.0</v>
       </c>
       <c r="G21">
-        <v>34942640053.0</v>
+        <v>-44448928461.0</v>
       </c>
       <c r="H21">
-        <v>129376504061.0</v>
+        <v>55715164195.0</v>
       </c>
       <c r="I21">
-        <v>129376504061.0</v>
+        <v>-106312312932.0</v>
       </c>
       <c r="J21">
-        <v>129376504061.0</v>
+        <v>44853458361.0</v>
       </c>
       <c r="K21">
-        <v>129376504061.0</v>
+        <v>45514137913.0</v>
       </c>
       <c r="L21">
-        <v>-37572100000.0</v>
-[...7 lines deleted...]
-      <c r="S21"/>
+        <v>-55210662332.0</v>
+      </c>
+      <c r="M21">
+        <v>-5374275490.0</v>
+      </c>
+      <c r="N21">
+        <v>133472613878.0</v>
+      </c>
+      <c r="O21">
+        <v>68804850946.0</v>
+      </c>
+      <c r="P21">
+        <v>146783513943.0</v>
+      </c>
+      <c r="Q21">
+        <v>206123915100.0</v>
+      </c>
+      <c r="R21">
+        <v>-273426210899.0</v>
+      </c>
+      <c r="S21">
+        <v>417202144302.0</v>
+      </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>143</v>
-[...54 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>183</v>
+        <v>152</v>
       </c>
       <c r="B23">
-        <v>53000000000.0</v>
-[...1 lines deleted...]
-      <c r="C23"/>
+        <v>2235729719000.0</v>
+      </c>
+      <c r="C23">
+        <v>2450914853000.0</v>
+      </c>
       <c r="D23">
-        <v>73828717158.0</v>
+        <v>2205507759840.0</v>
       </c>
       <c r="E23">
-        <v>403583543084.0</v>
+        <v>2230061173051.0</v>
       </c>
       <c r="F23">
-        <v>3656154754.0</v>
+        <v>1703144123282.0</v>
       </c>
       <c r="G23">
-        <v>-2418369231.0</v>
+        <v>1340044063010.0</v>
       </c>
       <c r="H23">
-        <v>-1288846039.0</v>
+        <v>1815956590740.0</v>
       </c>
       <c r="I23">
-        <v>-4193625452.0</v>
+        <v>1676022217912.0</v>
       </c>
       <c r="J23">
-        <v>-5405405252.0</v>
+        <v>1183675236385.0</v>
       </c>
       <c r="K23">
-        <v>9486490868.0</v>
+        <v>709853097615.0</v>
       </c>
       <c r="L23">
-        <v>4328397132.0</v>
+        <v>1033086741231.0</v>
       </c>
       <c r="M23">
-        <v>833346250.0</v>
+        <v>1227657862781.0</v>
       </c>
       <c r="N23">
-        <v>-311189219933.0</v>
+        <v>1257988293886.0</v>
       </c>
       <c r="O23">
-        <v>-38979219996.0</v>
+        <v>1587476749808.0</v>
       </c>
       <c r="P23">
-        <v>-20720137520.0</v>
+        <v>1946761240819.0</v>
       </c>
       <c r="Q23">
-        <v>-1336490768.0</v>
+        <v>1504007832178.0</v>
       </c>
       <c r="R23">
-        <v>-542765450.0</v>
+        <v>1914981389027.0</v>
       </c>
       <c r="S23">
-        <v>9926632.0</v>
+        <v>2603327900366.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>184</v>
-[...42 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
-[...4 lines deleted...]
-      </c>
+      <c r="R24"/>
+      <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="B25">
-        <v>-278494834000.0</v>
+        <v>2655195958.0</v>
       </c>
       <c r="C25">
-        <v>-99361982000.0</v>
+        <v>-2132606899.0</v>
       </c>
       <c r="D25">
-        <v>-206013334342.0</v>
+        <v>2502920097.0</v>
       </c>
       <c r="E25">
-        <v>-276822684297.0</v>
+        <v>3148770422.0</v>
       </c>
       <c r="F25">
-        <v>74595138677.0</v>
+        <v>3177638455.0</v>
       </c>
       <c r="G25">
-        <v>67312874571.0</v>
+        <v>2916338168.0</v>
       </c>
       <c r="H25">
-        <v>-99416835541.0</v>
+        <v>2410967840.0</v>
       </c>
       <c r="I25">
-        <v>87798857709.0</v>
+        <v>2375640298.0</v>
       </c>
       <c r="J25">
-        <v>-10284697314.0</v>
-[...27 lines deleted...]
-      </c>
+        <v>2350877692.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>186</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...22 lines deleted...]
-      </c>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>187</v>
-[...18 lines deleted...]
-      <c r="S27"/>
+        <v>156</v>
+      </c>
+      <c r="B27">
+        <v>76393659000.0</v>
+      </c>
+      <c r="C27">
+        <v>67328539000.0</v>
+      </c>
+      <c r="D27">
+        <v>52701014400.0</v>
+      </c>
+      <c r="E27">
+        <v>41966108412.0</v>
+      </c>
+      <c r="F27">
+        <v>34536339510.0</v>
+      </c>
+      <c r="G27">
+        <v>22301309275.0</v>
+      </c>
+      <c r="H27">
+        <v>33906600559.0</v>
+      </c>
+      <c r="I27">
+        <v>29645130547.0</v>
+      </c>
+      <c r="J27">
+        <v>22929669799.0</v>
+      </c>
+      <c r="K27">
+        <v>21784556119.0</v>
+      </c>
+      <c r="L27">
+        <v>31486671090.0</v>
+      </c>
+      <c r="M27">
+        <v>24576600427.0</v>
+      </c>
+      <c r="N27">
+        <v>30031387572.0</v>
+      </c>
+      <c r="O27">
+        <v>47543697418.0</v>
+      </c>
+      <c r="P27">
+        <v>82730175435.0</v>
+      </c>
+      <c r="Q27">
+        <v>58973826887.0</v>
+      </c>
+      <c r="R27">
+        <v>62824380817.0</v>
+      </c>
+      <c r="S27">
+        <v>120072068944.0</v>
+      </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="B28">
-        <v>467747890000.0</v>
+        <v>44325700000.0</v>
       </c>
       <c r="C28">
-        <v>497369590000.0</v>
+        <v>45369128000.0</v>
       </c>
       <c r="D28">
-        <v>163828717158.0</v>
+        <v>32675958039.0</v>
       </c>
       <c r="E28">
-        <v>202667830044.0</v>
+        <v>30013052904.0</v>
       </c>
       <c r="F28">
-        <v>31932574329.0</v>
+        <v>21892845780.0</v>
       </c>
       <c r="G28">
-        <v>38798670343.0</v>
+        <v>20679355136.0</v>
       </c>
       <c r="H28">
-        <v>128087658022.0</v>
+        <v>26078600297.0</v>
       </c>
       <c r="I28">
-        <v>-52032622197.0</v>
+        <v>23294292336.0</v>
       </c>
       <c r="J28">
-        <v>-5405405251.0</v>
+        <v>17896795822.0</v>
       </c>
       <c r="K28">
-        <v>9486490868.0</v>
+        <v>41959591044.0</v>
       </c>
       <c r="L28">
-        <v>-33243702868.0</v>
+        <v>15929899897.0</v>
       </c>
       <c r="M28">
-        <v>32004906250.0</v>
-[...4 lines deleted...]
-      <c r="Q28"/>
+        <v>13791947208.0</v>
+      </c>
+      <c r="N28">
+        <v>32872762479.0</v>
+      </c>
+      <c r="O28">
+        <v>27842400058.0</v>
+      </c>
+      <c r="P28">
+        <v>30368799319.0</v>
+      </c>
+      <c r="Q28">
+        <v>31783049131.0</v>
+      </c>
       <c r="R28">
-        <v>-98851000000.0</v>
+        <v>22797705862.0</v>
       </c>
       <c r="S28">
-        <v>9926632.0</v>
+        <v>22500990405.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="B29">
-        <v>-193080597000.0</v>
+        <v>2657611180.0</v>
       </c>
       <c r="C29">
-        <v>5316017000.0</v>
+        <v>22300779200.0</v>
       </c>
       <c r="D29">
-        <v>19242738663.0</v>
+        <v>64934627919.0</v>
       </c>
       <c r="E29">
-        <v>276822684297.0</v>
+        <v>78500614610.0</v>
       </c>
       <c r="F29">
-        <v>24267580741.0</v>
+        <v>-13221469970.0</v>
       </c>
       <c r="G29">
-        <v>2779567394.0</v>
+        <v>10127095730.0</v>
       </c>
       <c r="H29">
-        <v>-60367965848.0</v>
+        <v>4500747980.0</v>
       </c>
       <c r="I29">
-        <v>6606782082.0</v>
+        <v>-38667918490.0</v>
       </c>
       <c r="J29">
-        <v>31357855008.0</v>
+        <v>13193970790.0</v>
       </c>
       <c r="K29">
-        <v>87280999316.0</v>
+        <v>13809580900.0</v>
       </c>
       <c r="L29">
-        <v>-39316274672.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>-18133395030.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>190</v>
+        <v>159</v>
       </c>
       <c r="B30">
-        <v>77760067000.0</v>
+        <v>173680958000.0</v>
       </c>
       <c r="C30">
-        <v>-460593248000.0</v>
+        <v>160624514000.0</v>
       </c>
       <c r="D30">
-        <v>-232363527792.0</v>
+        <v>142835099620.0</v>
       </c>
       <c r="E30">
-        <v>-364282658638.0</v>
+        <v>124070930573.0</v>
       </c>
       <c r="F30">
-        <v>-53058962691.0</v>
+        <v>106165634715.0</v>
       </c>
       <c r="G30">
-        <v>-52812992283.0</v>
+        <v>90844908207.0</v>
       </c>
       <c r="H30">
-        <v>-83659670367.0</v>
+        <v>110242071906.0</v>
       </c>
       <c r="I30">
-        <v>-88191461066.0</v>
+        <v>120290269148.0</v>
       </c>
       <c r="J30">
-        <v>-61096081530.0</v>
+        <v>82080872614.0</v>
       </c>
       <c r="K30">
-        <v>-63295742924.0</v>
+        <v>62199974516.0</v>
       </c>
       <c r="L30">
-        <v>-34925962011.0</v>
+        <v>75688613834.0</v>
       </c>
       <c r="M30">
-        <v>-216824103349.0</v>
+        <v>73936610733.0</v>
       </c>
       <c r="N30">
-        <v>-311189219933.0</v>
+        <v>62904150051.0</v>
       </c>
       <c r="O30">
-        <v>-38979219996.0</v>
+        <v>75386097476.0</v>
       </c>
       <c r="P30">
-        <v>-20720137520.0</v>
+        <v>99810960126.0</v>
       </c>
       <c r="Q30">
-        <v>-1336490768.0</v>
+        <v>90756876018.0</v>
       </c>
       <c r="R30">
-        <v>-542765450.0</v>
+        <v>85622086679.0</v>
       </c>
       <c r="S30">
-        <v>-89714475.0</v>
+        <v>142573059349.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
+      <c r="A31" t="s">
+        <v>160</v>
+      </c>
+      <c r="B31">
+        <v>-30942008000.0</v>
+      </c>
+      <c r="C31">
+        <v>-16624180000.0</v>
+      </c>
+      <c r="D31">
+        <v>-41553641262.0</v>
+      </c>
+      <c r="E31">
+        <v>-10254015359.0</v>
+      </c>
+      <c r="F31">
+        <v>-12557807111.0</v>
+      </c>
+      <c r="G31">
+        <v>-23269304614.0</v>
+      </c>
+      <c r="H31">
+        <v>-24406999492.0</v>
+      </c>
+      <c r="I31">
+        <v>-8387300721.0</v>
+      </c>
+      <c r="J31">
+        <v>-24549371555.0</v>
+      </c>
+      <c r="K31">
+        <v>-1915292652.0</v>
+      </c>
+      <c r="L31">
+        <v>-7338899381.0</v>
+      </c>
+      <c r="M31">
+        <v>-4358503361.0</v>
+      </c>
+      <c r="N31">
+        <v>-11887211546.0</v>
+      </c>
+      <c r="O31">
+        <v>1337809383.0</v>
+      </c>
+      <c r="P31">
+        <v>-6928215924.0</v>
+      </c>
+      <c r="Q31">
+        <v>-27768509440.0</v>
+      </c>
+      <c r="R31">
+        <v>64196140344.0</v>
+      </c>
+      <c r="S31">
+        <v>-272247136595.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
+      <c r="A32" t="s">
+        <v>161</v>
+      </c>
+      <c r="B32">
+        <v>2342567627000.0</v>
+      </c>
+      <c r="C32">
+        <v>2594517812000.0</v>
+      </c>
+      <c r="D32">
+        <v>2524984145491.0</v>
+      </c>
+      <c r="E32">
+        <v>2594504651438.0</v>
+      </c>
+      <c r="F32">
+        <v>1672251184142.0</v>
+      </c>
+      <c r="G32">
+        <v>1331774939496.0</v>
+      </c>
+      <c r="H32">
+        <v>1852766916975.0</v>
+      </c>
+      <c r="I32">
+        <v>1556287984166.0</v>
+      </c>
+      <c r="J32">
+        <v>1228528694746.0</v>
+      </c>
+      <c r="K32">
+        <v>757282528180.0</v>
+      </c>
+      <c r="L32">
+        <v>913792626540.0</v>
+      </c>
+      <c r="M32">
+        <v>1215611781842.0</v>
+      </c>
+      <c r="N32">
+        <v>1410117393010.0</v>
+      </c>
+      <c r="O32">
+        <v>1647928004308.0</v>
+      </c>
+      <c r="P32">
+        <v>2093544754762.0</v>
+      </c>
+      <c r="Q32">
+        <v>1710131747278.0</v>
+      </c>
+      <c r="R32">
+        <v>1641555178128.0</v>
+      </c>
+      <c r="S32">
+        <v>3020530044668.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS30"/>
+  <dimension ref="A1:BS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="BQ1" t="s">
         <v>162</v>
       </c>
       <c r="BR1" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="BS1" t="s">
-        <v>18</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2" spans="1:71">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="B2">
-        <v>405291007000.0</v>
+        <v>545916115000.0</v>
       </c>
       <c r="C2">
-        <v>14637025000.0</v>
+        <v>423035264000.0</v>
       </c>
       <c r="D2">
-        <v>10680775000.0</v>
+        <v>481980721000.0</v>
       </c>
       <c r="E2">
-        <v>3145681000.0</v>
+        <v>448014997000.0</v>
       </c>
       <c r="F2">
-        <v>49531154000.0</v>
+        <v>568537327000.0</v>
       </c>
       <c r="G2">
-        <v>30618112000.0</v>
+        <v>561816806000.0</v>
       </c>
       <c r="H2">
-        <v>2580593000.0</v>
+        <v>474297873000.0</v>
       </c>
       <c r="I2">
-        <v>30949131071.0</v>
+        <v>599341764000.0</v>
       </c>
       <c r="J2">
-        <v>6786815364.0</v>
+        <v>607724179065.0</v>
       </c>
       <c r="K2">
-        <v>3595644745.0</v>
+        <v>609385336709.0</v>
       </c>
       <c r="L2">
-        <v>8402484476.0</v>
+        <v>506481066807.0</v>
       </c>
       <c r="M2">
-        <v>36684183611.0</v>
+        <v>617242626297.0</v>
       </c>
       <c r="N2">
-        <v>56074605534.0</v>
+        <v>503272835380.0</v>
       </c>
       <c r="O2">
-        <v>2135485331.0</v>
+        <v>435258987361.0</v>
       </c>
       <c r="P2">
-        <v>55144830805.0</v>
+        <v>502974061072.0</v>
       </c>
       <c r="Q2">
-        <v>8362381881.0</v>
+        <v>586665464242.0</v>
       </c>
       <c r="R2">
-        <v>4134530883.0</v>
+        <v>580103958531.0</v>
       </c>
       <c r="S2">
-        <v>4311383158.0</v>
+        <v>436246758633.0</v>
       </c>
       <c r="T2">
-        <v>5283816752.0</v>
+        <v>561723246598.0</v>
       </c>
       <c r="U2">
-        <v>1758717954.0</v>
+        <v>318676958819.0</v>
       </c>
       <c r="V2">
-        <v>1012185197.0</v>
+        <v>322125756958.0</v>
       </c>
       <c r="W2">
-        <v>1854001077.0</v>
+        <v>394452526192.0</v>
       </c>
       <c r="X2">
-        <v>10441689659.0</v>
+        <v>306179605397.0</v>
       </c>
       <c r="Y2">
-        <v>9538958732.0</v>
+        <v>311671731128.0</v>
       </c>
       <c r="Z2">
-        <v>12247337977.0</v>
+        <v>253828316214.0</v>
       </c>
       <c r="AA2">
-        <v>2398309593.0</v>
+        <v>377519502064.0</v>
       </c>
       <c r="AB2">
-        <v>3439445716.0</v>
+        <v>468081365368.0</v>
       </c>
       <c r="AC2">
-        <v>12400732038.0</v>
+        <v>427153903291.0</v>
       </c>
       <c r="AD2">
-        <v>28194475689.0</v>
+        <v>346304992714.0</v>
       </c>
       <c r="AE2">
-        <v>97595977222.0</v>
+        <v>464174257461.0</v>
       </c>
       <c r="AF2">
-        <v>120165443570.0</v>
+        <v>583590085983.0</v>
       </c>
       <c r="AG2">
-        <v>165732058673.0</v>
+        <v>386947676807.0</v>
       </c>
       <c r="AH2">
-        <v>159461198670.0</v>
+        <v>258656799550.0</v>
       </c>
       <c r="AI2">
-        <v>140781950245.0</v>
+        <v>326537386424.0</v>
       </c>
       <c r="AJ2">
-        <v>216067893983.0</v>
+        <v>265496903789.0</v>
       </c>
       <c r="AK2">
-        <v>201534348186.0</v>
+        <v>299510852237.0</v>
       </c>
       <c r="AL2">
-        <v>194256146977.0</v>
+        <v>277444488608.0</v>
       </c>
       <c r="AM2">
-        <v>133111407030.0</v>
+        <v>259142119137.0</v>
       </c>
       <c r="AN2">
-        <v>164008881329.0</v>
+        <v>200458396861.0</v>
       </c>
       <c r="AO2">
-        <v>138166531804.0</v>
+        <v>106599678732.0</v>
       </c>
       <c r="AP2">
-        <v>162331953598.0</v>
+        <v>166094088027.0</v>
       </c>
       <c r="AQ2">
-        <v>207760929751.0</v>
+        <v>174500959479.0</v>
       </c>
       <c r="AR2">
-        <v>196896062364.0</v>
+        <v>285276648368.0</v>
       </c>
       <c r="AS2">
-        <v>190066132945.0</v>
+        <v>156257426651.0</v>
       </c>
       <c r="AT2">
-        <v>270344148270.0</v>
+        <v>312429746476.0</v>
       </c>
       <c r="AU2">
-        <v>349662251328.0</v>
+        <v>203434305902.0</v>
       </c>
       <c r="AV2">
-        <v>307993129130.0</v>
+        <v>273193819830.0</v>
       </c>
       <c r="AW2">
-        <v>249600310055.0</v>
+        <v>269758590064.0</v>
       </c>
       <c r="AX2">
-        <v>222544224015.0</v>
+        <v>319349950668.0</v>
       </c>
       <c r="AY2">
-        <v>230672655420.0</v>
+        <v>291418891486.0</v>
       </c>
       <c r="AZ2">
-        <v>185816372213.0</v>
+        <v>288834317911.0</v>
       </c>
       <c r="BA2">
-        <v>350937242053.0</v>
+        <v>353008858394.0</v>
       </c>
       <c r="BB2">
-        <v>336958754409.0</v>
+        <v>326989627575.0</v>
       </c>
       <c r="BC2">
-        <v>327798929805.0</v>
+        <v>226251339955.0</v>
       </c>
       <c r="BD2">
-        <v>280332609330.0</v>
+        <v>402657484917.0</v>
       </c>
       <c r="BE2">
-        <v>23364687548.0</v>
+        <v>274850625900.0</v>
       </c>
       <c r="BF2">
-        <v>3539659781.0</v>
-[...13 lines deleted...]
-      <c r="BS2"/>
+        <v>494644242923.0</v>
+      </c>
+      <c r="BG2">
+        <v>339938298592.0</v>
+      </c>
+      <c r="BH2">
+        <v>487170530300.0</v>
+      </c>
+      <c r="BI2">
+        <v>385541211300.0</v>
+      </c>
+      <c r="BJ2">
+        <v>510952433300.0</v>
+      </c>
+      <c r="BK2">
+        <v>452949581200.0</v>
+      </c>
+      <c r="BL2">
+        <v>361819016200.0</v>
+      </c>
+      <c r="BM2">
+        <v>325589458400.0</v>
+      </c>
+      <c r="BN2">
+        <v>385629395200.0</v>
+      </c>
+      <c r="BO2">
+        <v>310769399900.0</v>
+      </c>
+      <c r="BP2">
+        <v>370429988400.0</v>
+      </c>
+      <c r="BQ2">
+        <v>334667058400.0</v>
+      </c>
+      <c r="BR2">
+        <v>544120340100.0</v>
+      </c>
+      <c r="BS2">
+        <v>550467211300.0</v>
+      </c>
     </row>
     <row r="3" spans="1:71">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>132</v>
       </c>
       <c r="B3">
-        <v>20861660000</v>
+        <v>604838000.0</v>
       </c>
       <c r="C3">
-        <v>55489628000</v>
+        <v>2927222000.0</v>
       </c>
       <c r="D3">
-        <v>37565160000</v>
+        <v>3007141000.0</v>
       </c>
       <c r="E3">
-        <v>2364408000</v>
+        <v>994775000.0</v>
       </c>
       <c r="F3">
-        <v>16287573000</v>
+        <v>678369000.0</v>
       </c>
       <c r="G3">
-        <v>73029939000</v>
+        <v>691697000.0</v>
       </c>
       <c r="H3">
-        <v>11472622000</v>
+        <v>3139759000.0</v>
       </c>
       <c r="I3">
-        <v>14424680259</v>
+        <v>3088537000.0</v>
       </c>
       <c r="J3">
-        <v>12821843970</v>
+        <v>2899877115.0</v>
       </c>
       <c r="K3">
-        <v>66951026376</v>
+        <v>3197435805.0</v>
       </c>
       <c r="L3">
-        <v>19722672695</v>
+        <v>2624553389.0</v>
       </c>
       <c r="M3">
-        <v>29704325871</v>
+        <v>3191090122.0</v>
       </c>
       <c r="N3">
-        <v>23514094198</v>
+        <v>3224319648.0</v>
       </c>
       <c r="O3">
-        <v>27808114908</v>
+        <v>3227993376.0</v>
       </c>
       <c r="P3">
-        <v>16755967307</v>
+        <v>3429085067.0</v>
       </c>
       <c r="Q3">
-        <v>19784280121</v>
+        <v>3300646404.0</v>
       </c>
       <c r="R3">
-        <v>5026109365</v>
+        <v>3291076283.0</v>
       </c>
       <c r="S3">
-        <v>35284521593</v>
+        <v>3267713148.0</v>
       </c>
       <c r="T3">
-        <v>10014055541</v>
+        <v>3264188838.0</v>
       </c>
       <c r="U3">
-        <v>3339644145</v>
+        <v>3351681329.0</v>
       </c>
       <c r="V3">
-        <v>11943189414</v>
+        <v>3295138846.0</v>
       </c>
       <c r="W3">
-        <v>987963503</v>
+        <v>3472978319.0</v>
       </c>
       <c r="X3">
-        <v>33387976621</v>
+        <v>1104708202.0</v>
       </c>
       <c r="Y3">
-        <v>9066855053</v>
+        <v>656541985.0</v>
       </c>
       <c r="Z3">
-        <v>9509495116</v>
+        <v>607061121.0</v>
       </c>
       <c r="AA3">
-        <v>14804140605</v>
+        <v>548026860.0</v>
       </c>
       <c r="AB3">
-        <v>37451820454</v>
+        <v>603920290.0</v>
       </c>
       <c r="AC3">
-        <v>18878170331</v>
+        <v>589477765.0</v>
       </c>
       <c r="AD3">
-        <v>11893144098</v>
+        <v>608891025.0</v>
       </c>
       <c r="AE3">
-        <v>40154959387</v>
+        <v>608678760.0</v>
       </c>
       <c r="AF3">
-        <v>57675668563</v>
+        <v>945631385.0</v>
       </c>
       <c r="AG3">
-        <v>6188332378</v>
+        <v>306842042.0</v>
       </c>
       <c r="AH3">
-        <v>1933979731</v>
+        <v>565078331.0</v>
       </c>
       <c r="AI3">
-        <v>5805585769</v>
+        <v>558088540.0</v>
       </c>
       <c r="AJ3">
-        <v>21403701108</v>
+        <v>12191343110.0</v>
       </c>
       <c r="AK3">
-        <v>25478792235</v>
+        <v>574887033.0</v>
       </c>
       <c r="AL3">
-        <v>8441083431</v>
+        <v>609087440.0</v>
       </c>
       <c r="AM3">
-        <v>19493198358</v>
+        <v>964111056.0</v>
       </c>
       <c r="AN3">
-        <v>16416847395</v>
+        <v>4192501150.0</v>
       </c>
       <c r="AO3">
-        <v>11782521207</v>
+        <v>577617454.0</v>
       </c>
       <c r="AP3">
-        <v>14652834177</v>
+        <v>583061929.0</v>
       </c>
       <c r="AQ3">
-        <v>5844188534</v>
+        <v>577702179.0</v>
       </c>
       <c r="AR3">
-        <v>11113716087</v>
+        <v>576493510.0</v>
       </c>
       <c r="AS3">
-        <v>18641119771</v>
+        <v>576018064.0</v>
       </c>
       <c r="AT3">
-        <v>11081542555</v>
+        <v>608465765.0</v>
       </c>
       <c r="AU3">
-        <v>20603027766</v>
+        <v>615239143.0</v>
       </c>
       <c r="AV3">
-        <v>7715529929</v>
+        <v>624868058.0</v>
       </c>
       <c r="AW3">
-        <v>8990438982</v>
+        <v>541332032.0</v>
       </c>
       <c r="AX3">
-        <v>98730798113</v>
+        <v>511111135.0</v>
       </c>
       <c r="AY3">
-        <v>151712136579</v>
+        <v>508951510.0</v>
       </c>
       <c r="AZ3">
-        <v>22504562801</v>
+        <v>3488908858.0</v>
       </c>
       <c r="BA3">
-        <v>68021538037</v>
+        <v>3547812763.0</v>
       </c>
       <c r="BB3">
-        <v>526882516</v>
+        <v>3612182833.0</v>
       </c>
       <c r="BC3">
-        <v>5159031808</v>
+        <v>3662695259.0</v>
       </c>
       <c r="BD3">
-        <v>28259238300</v>
+        <v>3670698758.0</v>
       </c>
       <c r="BE3">
-        <v>5181430833</v>
-[...42 lines deleted...]
-      </c>
+        <v>2962696546.0</v>
+      </c>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
     </row>
     <row r="4" spans="1:71">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -20800,51 +14724,6354 @@
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
     </row>
     <row r="5" spans="1:71">
       <c r="A5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B5">
+        <v>85260577000.0</v>
+      </c>
+      <c r="C5">
+        <v>14301536000.0</v>
+      </c>
+      <c r="D5">
+        <v>19197669000.0</v>
+      </c>
+      <c r="E5">
+        <v>48206079000.0</v>
+      </c>
+      <c r="F5">
+        <v>28076331000.0</v>
+      </c>
+      <c r="G5">
+        <v>61556791000.0</v>
+      </c>
+      <c r="H5">
+        <v>60893280000.0</v>
+      </c>
+      <c r="I5">
+        <v>6170052000.0</v>
+      </c>
+      <c r="J5">
+        <v>27971769591.0</v>
+      </c>
+      <c r="K5">
+        <v>92870111662.0</v>
+      </c>
+      <c r="L5">
+        <v>56037607250.0</v>
+      </c>
+      <c r="M5">
+        <v>66387802979.0</v>
+      </c>
+      <c r="N5">
+        <v>123876532289.0</v>
+      </c>
+      <c r="O5">
+        <v>87063047415.0</v>
+      </c>
+      <c r="P5">
+        <v>92419149297.0</v>
+      </c>
+      <c r="Q5">
+        <v>115230730835.0</v>
+      </c>
+      <c r="R5">
+        <v>133686352018.0</v>
+      </c>
+      <c r="S5">
+        <v>49627487260.0</v>
+      </c>
+      <c r="T5">
+        <v>-67829734569.0</v>
+      </c>
+      <c r="U5">
+        <v>-28266229381.0</v>
+      </c>
+      <c r="V5">
+        <v>17975563329.0</v>
+      </c>
+      <c r="W5">
+        <v>12254115408.0</v>
+      </c>
+      <c r="X5">
+        <v>36457153579.0</v>
+      </c>
+      <c r="Y5">
+        <v>-28174012648.0</v>
+      </c>
+      <c r="Z5">
+        <v>84117061435.0</v>
+      </c>
+      <c r="AA5">
+        <v>-132924036011.0</v>
+      </c>
+      <c r="AB5">
+        <v>26202608550.0</v>
+      </c>
+      <c r="AC5">
+        <v>9139871061.0</v>
+      </c>
+      <c r="AD5">
+        <v>5639453359.0</v>
+      </c>
+      <c r="AE5">
+        <v>15244313073.0</v>
+      </c>
+      <c r="AF5">
+        <v>-44957580178.0</v>
+      </c>
+      <c r="AG5">
+        <v>-37269533481.0</v>
+      </c>
+      <c r="AH5">
+        <v>-24821853786.0</v>
+      </c>
+      <c r="AI5">
+        <v>4668269241.0</v>
+      </c>
+      <c r="AJ5">
+        <v>13328488254.0</v>
+      </c>
+      <c r="AK5">
+        <v>-3297318707.0</v>
+      </c>
+      <c r="AL5">
+        <v>-6351131952.0</v>
+      </c>
+      <c r="AM5">
+        <v>29056291823.0</v>
+      </c>
+      <c r="AN5">
+        <v>3539867896.0</v>
+      </c>
+      <c r="AO5">
+        <v>-3111589683.0</v>
+      </c>
+      <c r="AP5">
+        <v>40240592759.0</v>
+      </c>
+      <c r="AQ5">
+        <v>9298265205.0</v>
+      </c>
+      <c r="AR5">
+        <v>26511106067.0</v>
+      </c>
+      <c r="AS5">
+        <v>-13727099483.0</v>
+      </c>
+      <c r="AT5">
+        <v>-49381515696.0</v>
+      </c>
+      <c r="AU5">
+        <v>-23329511410.0</v>
+      </c>
+      <c r="AV5">
+        <v>-25517905672.0</v>
+      </c>
+      <c r="AW5">
+        <v>-15833508969.0</v>
+      </c>
+      <c r="AX5">
+        <v>1246361952.0</v>
+      </c>
+      <c r="AY5">
+        <v>34538148148.0</v>
+      </c>
+      <c r="AZ5">
+        <v>51066621783.0</v>
+      </c>
+      <c r="BA5">
+        <v>2566616285.0</v>
+      </c>
+      <c r="BB5">
+        <v>51794543667.0</v>
+      </c>
+      <c r="BC5">
+        <v>18554404791.0</v>
+      </c>
+      <c r="BD5">
+        <v>8776498893.0</v>
+      </c>
+      <c r="BE5">
+        <v>15315345433.0</v>
+      </c>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+    </row>
+    <row r="6" spans="1:71">
+      <c r="A6" t="s">
+        <v>135</v>
+      </c>
+      <c r="B6">
+        <v>85865415000.0</v>
+      </c>
+      <c r="C6">
+        <v>17228758000.0</v>
+      </c>
+      <c r="D6">
+        <v>22204810000.0</v>
+      </c>
+      <c r="E6">
+        <v>49200854000.0</v>
+      </c>
+      <c r="F6">
+        <v>28754700000.0</v>
+      </c>
+      <c r="G6">
+        <v>62248488000.0</v>
+      </c>
+      <c r="H6">
+        <v>64033039000.0</v>
+      </c>
+      <c r="I6">
+        <v>9258589000.0</v>
+      </c>
+      <c r="J6">
+        <v>30871646706.0</v>
+      </c>
+      <c r="K6">
+        <v>96067547467.0</v>
+      </c>
+      <c r="L6">
+        <v>58662160639.0</v>
+      </c>
+      <c r="M6">
+        <v>69578893101.0</v>
+      </c>
+      <c r="N6">
+        <v>127100851937.0</v>
+      </c>
+      <c r="O6">
+        <v>90291040791.0</v>
+      </c>
+      <c r="P6">
+        <v>95848234364.0</v>
+      </c>
+      <c r="Q6">
+        <v>118531377239.0</v>
+      </c>
+      <c r="R6">
+        <v>136977428301.0</v>
+      </c>
+      <c r="S6">
+        <v>52895200408.0</v>
+      </c>
+      <c r="T6">
+        <v>-64565545731.0</v>
+      </c>
+      <c r="U6">
+        <v>-24914548052.0</v>
+      </c>
+      <c r="V6">
+        <v>21270702175.0</v>
+      </c>
+      <c r="W6">
+        <v>15727093727.0</v>
+      </c>
+      <c r="X6">
+        <v>37561861781.0</v>
+      </c>
+      <c r="Y6">
+        <v>-27517470663.0</v>
+      </c>
+      <c r="Z6">
+        <v>84724122556.0</v>
+      </c>
+      <c r="AA6">
+        <v>-132376009151.0</v>
+      </c>
+      <c r="AB6">
+        <v>26806528840.0</v>
+      </c>
+      <c r="AC6">
+        <v>9729348826.0</v>
+      </c>
+      <c r="AD6">
+        <v>6248344384.0</v>
+      </c>
+      <c r="AE6">
+        <v>15852991833.0</v>
+      </c>
+      <c r="AF6">
+        <v>-44011948793.0</v>
+      </c>
+      <c r="AG6">
+        <v>-36962691439.0</v>
+      </c>
+      <c r="AH6">
+        <v>-24256775455.0</v>
+      </c>
+      <c r="AI6">
+        <v>5226357781.0</v>
+      </c>
+      <c r="AJ6">
+        <v>25519831364.0</v>
+      </c>
+      <c r="AK6">
+        <v>-2722431674.0</v>
+      </c>
+      <c r="AL6">
+        <v>-5742044512.0</v>
+      </c>
+      <c r="AM6">
+        <v>30020402879.0</v>
+      </c>
+      <c r="AN6">
+        <v>7732369046.0</v>
+      </c>
+      <c r="AO6">
+        <v>-2533972229.0</v>
+      </c>
+      <c r="AP6">
+        <v>40823654688.0</v>
+      </c>
+      <c r="AQ6">
+        <v>9875967384.0</v>
+      </c>
+      <c r="AR6">
+        <v>27087599577.0</v>
+      </c>
+      <c r="AS6">
+        <v>-13151081419.0</v>
+      </c>
+      <c r="AT6">
+        <v>-48773049931.0</v>
+      </c>
+      <c r="AU6">
+        <v>-22714272267.0</v>
+      </c>
+      <c r="AV6">
+        <v>-24893037614.0</v>
+      </c>
+      <c r="AW6">
+        <v>-15292176937.0</v>
+      </c>
+      <c r="AX6">
+        <v>1757473087.0</v>
+      </c>
+      <c r="AY6">
+        <v>35047099658.0</v>
+      </c>
+      <c r="AZ6">
+        <v>54555530641.0</v>
+      </c>
+      <c r="BA6">
+        <v>6114429048.0</v>
+      </c>
+      <c r="BB6">
+        <v>55406726500.0</v>
+      </c>
+      <c r="BC6">
+        <v>22217100050.0</v>
+      </c>
+      <c r="BD6">
+        <v>12447197651.0</v>
+      </c>
+      <c r="BE6">
+        <v>18278041979.0</v>
+      </c>
+      <c r="BF6">
+        <v>28402059448.0</v>
+      </c>
+      <c r="BG6">
+        <v>9677551868.0</v>
+      </c>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+    </row>
+    <row r="7" spans="1:71">
+      <c r="A7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+    </row>
+    <row r="8" spans="1:71">
+      <c r="A8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+    </row>
+    <row r="9" spans="1:71">
+      <c r="A9" t="s">
+        <v>138</v>
+      </c>
+      <c r="B9">
+        <v>76708693000.0</v>
+      </c>
+      <c r="C9">
+        <v>46390945000.0</v>
+      </c>
+      <c r="D9">
+        <v>70803701000.0</v>
+      </c>
+      <c r="E9">
+        <v>55099190000.0</v>
+      </c>
+      <c r="F9">
+        <v>76695293000.0</v>
+      </c>
+      <c r="G9">
+        <v>77920682000.0</v>
+      </c>
+      <c r="H9">
+        <v>55075894000.0</v>
+      </c>
+      <c r="I9">
+        <v>66123902000.0</v>
+      </c>
+      <c r="J9">
+        <v>67332947806.0</v>
+      </c>
+      <c r="K9">
+        <v>115235914458.0</v>
+      </c>
+      <c r="L9">
+        <v>103502359363.0</v>
+      </c>
+      <c r="M9">
+        <v>101630112777.0</v>
+      </c>
+      <c r="N9">
+        <v>140108065306.0</v>
+      </c>
+      <c r="O9">
+        <v>117488092200.0</v>
+      </c>
+      <c r="P9">
+        <v>133017516500.0</v>
+      </c>
+      <c r="Q9">
+        <v>143450996471.0</v>
+      </c>
+      <c r="R9">
+        <v>160469002584.0</v>
+      </c>
+      <c r="S9">
+        <v>51576893405.0</v>
+      </c>
+      <c r="T9">
+        <v>-9469567088.0</v>
+      </c>
+      <c r="U9">
+        <v>-7940218201.0</v>
+      </c>
+      <c r="V9">
+        <v>54825991569.0</v>
+      </c>
+      <c r="W9">
+        <v>37856489295.0</v>
+      </c>
+      <c r="X9">
+        <v>28364279761.0</v>
+      </c>
+      <c r="Y9">
+        <v>24088941199.0</v>
+      </c>
+      <c r="Z9">
+        <v>8228319439.0</v>
+      </c>
+      <c r="AA9">
+        <v>21894244294.0</v>
+      </c>
+      <c r="AB9">
+        <v>35085653891.0</v>
+      </c>
+      <c r="AC9">
+        <v>43401983296.0</v>
+      </c>
+      <c r="AD9">
+        <v>38632983370.0</v>
+      </c>
+      <c r="AE9">
+        <v>29931777584.0</v>
+      </c>
+      <c r="AF9">
+        <v>-14930068985.0</v>
+      </c>
+      <c r="AG9">
+        <v>-3558161459.0</v>
+      </c>
+      <c r="AH9">
+        <v>-3657283637.0</v>
+      </c>
+      <c r="AI9">
+        <v>22701549483.0</v>
+      </c>
+      <c r="AJ9">
+        <v>34705806294.0</v>
+      </c>
+      <c r="AK9">
+        <v>23758294544.0</v>
+      </c>
+      <c r="AL9">
+        <v>23330441160.0</v>
+      </c>
+      <c r="AM9">
+        <v>45139788977.0</v>
+      </c>
+      <c r="AN9">
+        <v>26887485728.0</v>
+      </c>
+      <c r="AO9">
+        <v>8824162046.0</v>
+      </c>
+      <c r="AP9">
+        <v>56968568860.0</v>
+      </c>
+      <c r="AQ9">
+        <v>16949188447.0</v>
+      </c>
+      <c r="AR9">
+        <v>-28711389546.0</v>
+      </c>
+      <c r="AS9">
+        <v>12830181560.0</v>
+      </c>
+      <c r="AT9">
+        <v>-24477121217.0</v>
+      </c>
+      <c r="AU9">
+        <v>-3247171654.0</v>
+      </c>
+      <c r="AV9">
+        <v>708747083.0</v>
+      </c>
+      <c r="AW9">
+        <v>3953165543.0</v>
+      </c>
+      <c r="AX9">
+        <v>15037907076.0</v>
+      </c>
+      <c r="AY9">
+        <v>42190710092.0</v>
+      </c>
+      <c r="AZ9">
+        <v>58799067229.0</v>
+      </c>
+      <c r="BA9">
+        <v>56972888813.0</v>
+      </c>
+      <c r="BB9">
+        <v>66661557459.0</v>
+      </c>
+      <c r="BC9">
+        <v>32599735674.0</v>
+      </c>
+      <c r="BD9">
+        <v>23605320815.0</v>
+      </c>
+      <c r="BE9">
+        <v>30582462207.0</v>
+      </c>
+      <c r="BF9">
+        <v>56716964687.0</v>
+      </c>
+      <c r="BG9">
+        <v>24932604267.0</v>
+      </c>
+      <c r="BH9">
+        <v>34622344000.0</v>
+      </c>
+      <c r="BI9">
+        <v>32383583000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>91983156000.0</v>
+      </c>
+      <c r="BK9">
+        <v>99323289000.0</v>
+      </c>
+      <c r="BL9">
+        <v>53611477000.0</v>
+      </c>
+      <c r="BM9">
+        <v>75662986000.0</v>
+      </c>
+      <c r="BN9">
+        <v>136906320000.0</v>
+      </c>
+      <c r="BO9">
+        <v>60143695000.0</v>
+      </c>
+      <c r="BP9">
+        <v>86192233000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>19706010000.0</v>
+      </c>
+      <c r="BR9"/>
+      <c r="BS9"/>
+    </row>
+    <row r="10" spans="1:71">
+      <c r="A10" t="s">
+        <v>139</v>
+      </c>
+      <c r="B10">
+        <v>58327255000.0</v>
+      </c>
+      <c r="C10">
+        <v>15003899000.0</v>
+      </c>
+      <c r="D10">
+        <v>6263474000.0</v>
+      </c>
+      <c r="E10">
+        <v>18819822000.0</v>
+      </c>
+      <c r="F10">
+        <v>7927582000.0</v>
+      </c>
+      <c r="G10">
+        <v>42885022000.0</v>
+      </c>
+      <c r="H10">
+        <v>37358381000.0</v>
+      </c>
+      <c r="I10">
+        <v>-8587734000.0</v>
+      </c>
+      <c r="J10">
+        <v>13247968648.0</v>
+      </c>
+      <c r="K10">
+        <v>84960162030.0</v>
+      </c>
+      <c r="L10">
+        <v>39340760654.0</v>
+      </c>
+      <c r="M10">
+        <v>57554710856.0</v>
+      </c>
+      <c r="N10">
+        <v>113564793105.0</v>
+      </c>
+      <c r="O10">
+        <v>67462479774.0</v>
+      </c>
+      <c r="P10">
+        <v>75332468121.0</v>
+      </c>
+      <c r="Q10">
+        <v>106527337906.0</v>
+      </c>
+      <c r="R10">
+        <v>125177446733.0</v>
+      </c>
+      <c r="S10">
+        <v>45137275728.0</v>
+      </c>
+      <c r="T10">
+        <v>-53074287266.0</v>
+      </c>
+      <c r="U10">
+        <v>-32991850601.0</v>
+      </c>
+      <c r="V10">
+        <v>485622326.0</v>
+      </c>
+      <c r="W10">
+        <v>8647500303.0</v>
+      </c>
+      <c r="X10">
+        <v>29817362692.0</v>
+      </c>
+      <c r="Y10">
+        <v>-36152555016.0</v>
+      </c>
+      <c r="Z10">
+        <v>80217571153.0</v>
+      </c>
+      <c r="AA10">
+        <v>-141600611904.0</v>
+      </c>
+      <c r="AB10">
+        <v>11497522436.0</v>
+      </c>
+      <c r="AC10">
+        <v>6867089956.0</v>
+      </c>
+      <c r="AD10">
+        <v>3763847168.0</v>
+      </c>
+      <c r="AE10">
+        <v>9179705143.0</v>
+      </c>
+      <c r="AF10">
+        <v>-50303366823.0</v>
+      </c>
+      <c r="AG10">
+        <v>-45330257886.0</v>
+      </c>
+      <c r="AH10">
+        <v>-27404678804.0</v>
+      </c>
+      <c r="AI10">
+        <v>-3428472689.0</v>
+      </c>
+      <c r="AJ10">
+        <v>9899480699.0</v>
+      </c>
+      <c r="AK10">
+        <v>-7209494240.0</v>
+      </c>
+      <c r="AL10">
+        <v>-9828210170.0</v>
+      </c>
+      <c r="AM10">
+        <v>29043899466.0</v>
+      </c>
+      <c r="AN10">
+        <v>2958192676.0</v>
+      </c>
+      <c r="AO10">
+        <v>-1521230022.0</v>
+      </c>
+      <c r="AP10">
+        <v>36127408026.0</v>
+      </c>
+      <c r="AQ10">
+        <v>7949767233.0</v>
+      </c>
+      <c r="AR10">
+        <v>21435859928.0</v>
+      </c>
+      <c r="AS10">
+        <v>-14743831123.0</v>
+      </c>
+      <c r="AT10">
+        <v>-54681051601.0</v>
+      </c>
+      <c r="AU10">
+        <v>-25357076082.0</v>
+      </c>
+      <c r="AV10">
+        <v>-32069424788.0</v>
+      </c>
+      <c r="AW10">
+        <v>-18056834258.0</v>
+      </c>
+      <c r="AX10">
+        <v>-1223218852.0</v>
+      </c>
+      <c r="AY10">
+        <v>32431343653.0</v>
+      </c>
+      <c r="AZ10">
+        <v>50300981945.0</v>
+      </c>
+      <c r="BA10">
+        <v>2454715918.0</v>
+      </c>
+      <c r="BB10">
+        <v>48764117960.0</v>
+      </c>
+      <c r="BC10">
+        <v>20065586509.0</v>
+      </c>
+      <c r="BD10">
+        <v>10195649373.0</v>
+      </c>
+      <c r="BE10">
+        <v>16515925511.0</v>
+      </c>
+      <c r="BF10">
+        <v>27097671763.0</v>
+      </c>
+      <c r="BG10">
+        <v>7979817236.0</v>
+      </c>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10">
+        <v>59004270700.0</v>
+      </c>
+      <c r="BK10">
+        <v>84216642700.0</v>
+      </c>
+      <c r="BL10">
+        <v>25414067300.0</v>
+      </c>
+      <c r="BM10">
+        <v>44610787900.0</v>
+      </c>
+      <c r="BN10">
+        <v>105321803400.0</v>
+      </c>
+      <c r="BO10">
+        <v>56106774900.0</v>
+      </c>
+      <c r="BP10">
+        <v>61805780800.0</v>
+      </c>
+      <c r="BQ10">
+        <v>18731824500.0</v>
+      </c>
+      <c r="BR10"/>
+      <c r="BS10"/>
+    </row>
+    <row r="11" spans="1:71">
+      <c r="A11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B11">
+        <v>-281295000.0</v>
+      </c>
+      <c r="C11">
+        <v>1701147000.0</v>
+      </c>
+      <c r="D11">
+        <v>-2011993000.0</v>
+      </c>
+      <c r="E11">
+        <v>-3180549000.0</v>
+      </c>
+      <c r="F11">
+        <v>3995849000.0</v>
+      </c>
+      <c r="G11">
+        <v>3854305000.0</v>
+      </c>
+      <c r="H11">
+        <v>278993000.0</v>
+      </c>
+      <c r="I11">
+        <v>9027939000.0</v>
+      </c>
+      <c r="J11">
+        <v>-45754926.0</v>
+      </c>
+      <c r="K11">
+        <v>13039602262.0</v>
+      </c>
+      <c r="L11">
+        <v>9978768229.0</v>
+      </c>
+      <c r="M11">
+        <v>12220481021.0</v>
+      </c>
+      <c r="N11">
+        <v>24151312719.0</v>
+      </c>
+      <c r="O11">
+        <v>18584065950.0</v>
+      </c>
+      <c r="P11">
+        <v>18697835396.0</v>
+      </c>
+      <c r="Q11">
+        <v>23884132484.0</v>
+      </c>
+      <c r="R11">
+        <v>28322696915.0</v>
+      </c>
+      <c r="S11">
+        <v>7595949818.0</v>
+      </c>
+      <c r="T11">
+        <v>-10099196222.0</v>
+      </c>
+      <c r="U11">
+        <v>-6733170324.0</v>
+      </c>
+      <c r="V11">
+        <v>1156165954.0</v>
+      </c>
+      <c r="W11">
+        <v>2454730622.0</v>
+      </c>
+      <c r="X11">
+        <v>4294261030.0</v>
+      </c>
+      <c r="Y11">
+        <v>-6462198427.0</v>
+      </c>
+      <c r="Z11">
+        <v>46368834652.0</v>
+      </c>
+      <c r="AA11">
+        <v>-34073801525.0</v>
+      </c>
+      <c r="AB11">
+        <v>-2894075624.0</v>
+      </c>
+      <c r="AC11">
+        <v>3197857899.0</v>
+      </c>
+      <c r="AD11">
+        <v>1491013091.0</v>
+      </c>
+      <c r="AE11">
+        <v>2705952616.0</v>
+      </c>
+      <c r="AF11">
+        <v>-21722879562.0</v>
+      </c>
+      <c r="AG11">
+        <v>-10557586697.0</v>
+      </c>
+      <c r="AH11">
+        <v>-6120619381.0</v>
+      </c>
+      <c r="AI11">
+        <v>-266832853.0</v>
+      </c>
+      <c r="AJ11">
+        <v>2771125719.0</v>
+      </c>
+      <c r="AK11">
+        <v>-1310276098.0</v>
+      </c>
+      <c r="AL11">
+        <v>1830919250.0</v>
+      </c>
+      <c r="AM11">
+        <v>8329209570.0</v>
+      </c>
+      <c r="AN11">
+        <v>1242888900.0</v>
+      </c>
+      <c r="AO11">
+        <v>-170462083.0</v>
+      </c>
+      <c r="AP11">
+        <v>9445918619.0</v>
+      </c>
+      <c r="AQ11">
+        <v>3291235459.0</v>
+      </c>
+      <c r="AR11">
+        <v>7553770192.0</v>
+      </c>
+      <c r="AS11">
+        <v>-4132450320.0</v>
+      </c>
+      <c r="AT11">
+        <v>-14411953760.0</v>
+      </c>
+      <c r="AU11">
+        <v>-7142761138.0</v>
+      </c>
+      <c r="AV11">
+        <v>-8593181143.0</v>
+      </c>
+      <c r="AW11">
+        <v>-4262677855.0</v>
+      </c>
+      <c r="AX11">
+        <v>-183385965.0</v>
+      </c>
+      <c r="AY11">
+        <v>8059405695.0</v>
+      </c>
+      <c r="AZ11">
+        <v>12330542659.0</v>
+      </c>
+      <c r="BA11">
+        <v>729144954.0</v>
+      </c>
+      <c r="BB11">
+        <v>11902198281.0</v>
+      </c>
+      <c r="BC11">
+        <v>4737828637.0</v>
+      </c>
+      <c r="BD11">
+        <v>-303492662.0</v>
+      </c>
+      <c r="BE11">
+        <v>4363045430.0</v>
+      </c>
+      <c r="BF11">
+        <v>7106593458.0</v>
+      </c>
+      <c r="BG11">
+        <v>4031874938.0</v>
+      </c>
+      <c r="BH11">
+        <v>473047000.0</v>
+      </c>
+      <c r="BI11"/>
+      <c r="BJ11">
+        <v>18642829200.0</v>
+      </c>
+      <c r="BK11">
+        <v>21306012500.0</v>
+      </c>
+      <c r="BL11">
+        <v>6048166200.0</v>
+      </c>
+      <c r="BM11">
+        <v>11636728300.0</v>
+      </c>
+      <c r="BN11">
+        <v>26638191100.0</v>
+      </c>
+      <c r="BO11">
+        <v>15702733100.0</v>
+      </c>
+      <c r="BP11">
+        <v>14738356400.0</v>
+      </c>
+      <c r="BQ11">
+        <v>6641248200.0</v>
+      </c>
+      <c r="BR11"/>
+      <c r="BS11"/>
+    </row>
+    <row r="12" spans="1:71">
+      <c r="A12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B12">
+        <v>26933321000.0</v>
+      </c>
+      <c r="C12">
+        <v>23188211000.0</v>
+      </c>
+      <c r="D12">
+        <v>32140893000.0</v>
+      </c>
+      <c r="E12">
+        <v>29386257000.0</v>
+      </c>
+      <c r="F12">
+        <v>20148749000.0</v>
+      </c>
+      <c r="G12">
+        <v>19488497000.0</v>
+      </c>
+      <c r="H12">
+        <v>23534899000.0</v>
+      </c>
+      <c r="I12">
+        <v>14757785000.0</v>
+      </c>
+      <c r="J12">
+        <v>14723800944.0</v>
+      </c>
+      <c r="K12">
+        <v>7909949628.0</v>
+      </c>
+      <c r="L12">
+        <v>16696846600.0</v>
+      </c>
+      <c r="M12">
+        <v>8833092121.0</v>
+      </c>
+      <c r="N12">
+        <v>6463001178.0</v>
+      </c>
+      <c r="O12">
+        <v>6485389468.0</v>
+      </c>
+      <c r="P12">
+        <v>17086681174.0</v>
+      </c>
+      <c r="Q12">
+        <v>8703392925.0</v>
+      </c>
+      <c r="R12">
+        <v>8508905280.0</v>
+      </c>
+      <c r="S12">
+        <v>4490211533.0</v>
+      </c>
+      <c r="T12">
+        <v>11738487653.0</v>
+      </c>
+      <c r="U12">
+        <v>5840373344.0</v>
+      </c>
+      <c r="V12">
+        <v>17489941002.0</v>
+      </c>
+      <c r="W12">
+        <v>3606615102.0</v>
+      </c>
+      <c r="X12">
+        <v>8935557664.0</v>
+      </c>
+      <c r="Y12">
+        <v>8998306463.0</v>
+      </c>
+      <c r="Z12">
+        <v>3899490282.0</v>
+      </c>
+      <c r="AA12">
+        <v>6068253804.0</v>
+      </c>
+      <c r="AB12">
+        <v>8700538659.0</v>
+      </c>
+      <c r="AC12">
+        <v>4052861390.0</v>
+      </c>
+      <c r="AD12">
+        <v>5588991513.0</v>
+      </c>
+      <c r="AE12">
+        <v>6064607930.0</v>
+      </c>
+      <c r="AF12">
+        <v>1287985668.0</v>
+      </c>
+      <c r="AG12">
+        <v>6111281044.0</v>
+      </c>
+      <c r="AH12">
+        <v>193989848.0</v>
+      </c>
+      <c r="AI12">
+        <v>3030399516.0</v>
+      </c>
+      <c r="AJ12">
+        <v>4239429027.0</v>
+      </c>
+      <c r="AK12">
+        <v>3711397244.0</v>
+      </c>
+      <c r="AL12">
+        <v>3662994978.0</v>
+      </c>
+      <c r="AM12">
+        <v>991364942.0</v>
+      </c>
+      <c r="AN12">
+        <v>4250521288.0</v>
+      </c>
+      <c r="AO12">
+        <v>526895317.0</v>
+      </c>
+      <c r="AP12">
+        <v>4113184733.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1348497972.0</v>
+      </c>
+      <c r="AR12">
+        <v>5075246139.0</v>
+      </c>
+      <c r="AS12">
+        <v>1016731640.0</v>
+      </c>
+      <c r="AT12">
+        <v>5299535905.0</v>
+      </c>
+      <c r="AU12">
+        <v>2027564672.0</v>
+      </c>
+      <c r="AV12">
+        <v>6551519116.0</v>
+      </c>
+      <c r="AW12">
+        <v>2223325289.0</v>
+      </c>
+      <c r="AX12">
+        <v>2469580804.0</v>
+      </c>
+      <c r="AY12">
+        <v>2163851017.0</v>
+      </c>
+      <c r="AZ12">
+        <v>4254548696.0</v>
+      </c>
+      <c r="BA12">
+        <v>3659713130.0</v>
+      </c>
+      <c r="BB12">
+        <v>2336566560.0</v>
+      </c>
+      <c r="BC12">
+        <v>1636383160.0</v>
+      </c>
+      <c r="BD12">
+        <v>2251548278.0</v>
+      </c>
+      <c r="BE12">
+        <v>1762116468.0</v>
+      </c>
+      <c r="BF12">
+        <v>1304387685.0</v>
+      </c>
+      <c r="BG12">
+        <v>1697734632.0</v>
+      </c>
+      <c r="BH12">
+        <v>1968408100.0</v>
+      </c>
+      <c r="BI12">
+        <v>1592924100.0</v>
+      </c>
+      <c r="BJ12">
+        <v>1577583600.0</v>
+      </c>
+      <c r="BK12">
+        <v>1789300200.0</v>
+      </c>
+      <c r="BL12">
+        <v>3275942700.0</v>
+      </c>
+      <c r="BM12">
+        <v>3081043400.0</v>
+      </c>
+      <c r="BN12">
+        <v>2903149600.0</v>
+      </c>
+      <c r="BO12">
+        <v>1704363000.0</v>
+      </c>
+      <c r="BP12">
+        <v>8780842500.0</v>
+      </c>
+      <c r="BQ12">
+        <v>1383968000.0</v>
+      </c>
+      <c r="BR12">
+        <v>18324911500.0</v>
+      </c>
+      <c r="BS12">
+        <v>4117343000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:71">
+      <c r="A13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B13">
+        <v>8802585827.0</v>
+      </c>
+      <c r="C13">
+        <v>9937618758.0</v>
+      </c>
+      <c r="D13">
+        <v>28588445630.0</v>
+      </c>
+      <c r="E13">
+        <v>27451871820.0</v>
+      </c>
+      <c r="F13">
+        <v>20148748650.0</v>
+      </c>
+      <c r="G13">
+        <v>18671769080.0</v>
+      </c>
+      <c r="H13">
+        <v>22493798850.0</v>
+      </c>
+      <c r="I13">
+        <v>1136644540.0</v>
+      </c>
+      <c r="J13">
+        <v>5321089446.0</v>
+      </c>
+      <c r="K13">
+        <v>4737821167.0</v>
+      </c>
+      <c r="L13">
+        <v>4111080157.0</v>
+      </c>
+      <c r="M13">
+        <v>8833092120.0</v>
+      </c>
+      <c r="N13">
+        <v>10311739190.0</v>
+      </c>
+      <c r="O13">
+        <v>25445003280.0</v>
+      </c>
+      <c r="P13">
+        <v>24179854670.0</v>
+      </c>
+      <c r="Q13">
+        <v>3311181680.0</v>
+      </c>
+      <c r="R13">
+        <v>39214443.0</v>
+      </c>
+      <c r="S13">
+        <v>11792469.0</v>
+      </c>
+      <c r="T13">
+        <v>2580650.0</v>
+      </c>
+      <c r="U13">
+        <v>1302578840.0</v>
+      </c>
+      <c r="V13">
+        <v>15465472.0</v>
+      </c>
+      <c r="W13">
+        <v>3606615100.0</v>
+      </c>
+      <c r="X13">
+        <v>8935557660.0</v>
+      </c>
+      <c r="Y13">
+        <v>31688275.0</v>
+      </c>
+      <c r="Z13">
+        <v>3899490280.0</v>
+      </c>
+      <c r="AA13">
+        <v>6068253800.0</v>
+      </c>
+      <c r="AB13">
+        <v>8700538660.0</v>
+      </c>
+      <c r="AC13">
+        <v>4052861390.0</v>
+      </c>
+      <c r="AD13">
+        <v>55067893.0</v>
+      </c>
+      <c r="AE13">
+        <v>65144921.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+    </row>
+    <row r="14" spans="1:71">
+      <c r="A14" t="s">
+        <v>143</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+    </row>
+    <row r="15" spans="1:71">
+      <c r="A15" t="s">
+        <v>144</v>
+      </c>
+      <c r="B15">
+        <v>58608550000.0</v>
+      </c>
+      <c r="C15">
+        <v>13302753000.0</v>
+      </c>
+      <c r="D15">
+        <v>8275467000.0</v>
+      </c>
+      <c r="E15">
+        <v>22000371000.0</v>
+      </c>
+      <c r="F15">
+        <v>3931733000.0</v>
+      </c>
+      <c r="G15">
+        <v>39030717000.0</v>
+      </c>
+      <c r="H15">
+        <v>37079388000.0</v>
+      </c>
+      <c r="I15">
+        <v>-17615672000.0</v>
+      </c>
+      <c r="J15">
+        <v>13293723574.0</v>
+      </c>
+      <c r="K15">
+        <v>71920559768.0</v>
+      </c>
+      <c r="L15">
+        <v>29361992425.0</v>
+      </c>
+      <c r="M15">
+        <v>45334229835.0</v>
+      </c>
+      <c r="N15">
+        <v>89413480386.0</v>
+      </c>
+      <c r="O15">
+        <v>48878413824.0</v>
+      </c>
+      <c r="P15">
+        <v>56634632725.0</v>
+      </c>
+      <c r="Q15">
+        <v>82643205422.0</v>
+      </c>
+      <c r="R15">
+        <v>96854749818.0</v>
+      </c>
+      <c r="S15">
+        <v>37541325910.0</v>
+      </c>
+      <c r="T15">
+        <v>-42975091044.0</v>
+      </c>
+      <c r="U15">
+        <v>-26258680277.0</v>
+      </c>
+      <c r="V15">
+        <v>-670543628.0</v>
+      </c>
+      <c r="W15">
+        <v>6192769681.0</v>
+      </c>
+      <c r="X15">
+        <v>25523101662.0</v>
+      </c>
+      <c r="Y15">
+        <v>-29690356589.0</v>
+      </c>
+      <c r="Z15">
+        <v>33848736501.0</v>
+      </c>
+      <c r="AA15">
+        <v>-107526810379.0</v>
+      </c>
+      <c r="AB15">
+        <v>14391598060.0</v>
+      </c>
+      <c r="AC15">
+        <v>3669232057.0</v>
+      </c>
+      <c r="AD15">
+        <v>2272834077.0</v>
+      </c>
+      <c r="AE15">
+        <v>6473752527.0</v>
+      </c>
+      <c r="AF15">
+        <v>-28580487261.0</v>
+      </c>
+      <c r="AG15">
+        <v>-34772671189.0</v>
+      </c>
+      <c r="AH15">
+        <v>-21284059423.0</v>
+      </c>
+      <c r="AI15">
+        <v>-3161639836.0</v>
+      </c>
+      <c r="AJ15">
+        <v>7128354980.0</v>
+      </c>
+      <c r="AK15">
+        <v>-5899218142.0</v>
+      </c>
+      <c r="AL15">
+        <v>-11659129420.0</v>
+      </c>
+      <c r="AM15">
+        <v>20714689896.0</v>
+      </c>
+      <c r="AN15">
+        <v>1715303776.0</v>
+      </c>
+      <c r="AO15">
+        <v>-1350767939.0</v>
+      </c>
+      <c r="AP15">
+        <v>26681489407.0</v>
+      </c>
+      <c r="AQ15">
+        <v>4658531774.0</v>
+      </c>
+      <c r="AR15">
+        <v>13882089736.0</v>
+      </c>
+      <c r="AS15">
+        <v>-10611380803.0</v>
+      </c>
+      <c r="AT15">
+        <v>-40269097841.0</v>
+      </c>
+      <c r="AU15">
+        <v>-18214314944.0</v>
+      </c>
+      <c r="AV15">
+        <v>-23476243645.0</v>
+      </c>
+      <c r="AW15">
+        <v>-13794156403.0</v>
+      </c>
+      <c r="AX15">
+        <v>-1039832887.0</v>
+      </c>
+      <c r="AY15">
+        <v>24371937958.0</v>
+      </c>
+      <c r="AZ15">
+        <v>37970439286.0</v>
+      </c>
+      <c r="BA15">
+        <v>1725570964.0</v>
+      </c>
+      <c r="BB15">
+        <v>36861919679.0</v>
+      </c>
+      <c r="BC15">
+        <v>15327757872.0</v>
+      </c>
+      <c r="BD15">
+        <v>10499142035.0</v>
+      </c>
+      <c r="BE15">
+        <v>12152880081.0</v>
+      </c>
+      <c r="BF15">
+        <v>19991078305.0</v>
+      </c>
+      <c r="BG15">
+        <v>3947942298.0</v>
+      </c>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+    </row>
+    <row r="16" spans="1:71">
+      <c r="A16" t="s">
+        <v>145</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>8275467350.0</v>
+      </c>
+      <c r="E16">
+        <v>22000370660.0</v>
+      </c>
+      <c r="F16">
+        <v>3931733460.0</v>
+      </c>
+      <c r="G16">
+        <v>39030717320.0</v>
+      </c>
+      <c r="H16">
+        <v>37079388270.0</v>
+      </c>
+      <c r="I16">
+        <v>-17615672310.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>45334229840.0</v>
+      </c>
+      <c r="N16">
+        <v>89413480386.0</v>
+      </c>
+      <c r="O16">
+        <v>89413480386.0</v>
+      </c>
+      <c r="P16">
+        <v>89413480386.0</v>
+      </c>
+      <c r="Q16">
+        <v>82643205422.0</v>
+      </c>
+      <c r="R16">
+        <v>96854749818.0</v>
+      </c>
+      <c r="S16">
+        <v>37541325910.0</v>
+      </c>
+      <c r="T16">
+        <v>-42975091044.0</v>
+      </c>
+      <c r="U16">
+        <v>-26258680277.0</v>
+      </c>
+      <c r="V16">
+        <v>-670543628.0</v>
+      </c>
+      <c r="W16">
+        <v>6192769681.0</v>
+      </c>
+      <c r="X16">
+        <v>25523101662.0</v>
+      </c>
+      <c r="Y16">
+        <v>-29690356589.0</v>
+      </c>
+      <c r="Z16">
+        <v>33848736501.0</v>
+      </c>
+      <c r="AA16">
+        <v>-107526810379.0</v>
+      </c>
+      <c r="AB16">
+        <v>14391598060.0</v>
+      </c>
+      <c r="AC16">
+        <v>3669232060.0</v>
+      </c>
+      <c r="AD16">
+        <v>2272834077.0</v>
+      </c>
+      <c r="AE16">
+        <v>6473752527.0</v>
+      </c>
+      <c r="AF16">
+        <v>-28580487261.0</v>
+      </c>
+      <c r="AG16">
+        <v>-34772671189.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+    </row>
+    <row r="17" spans="1:71">
+      <c r="A17" t="s">
+        <v>146</v>
+      </c>
+      <c r="B17">
+        <v>58608550479.0</v>
+      </c>
+      <c r="C17">
+        <v>13302752723.0</v>
+      </c>
+      <c r="D17">
+        <v>8275467351.0</v>
+      </c>
+      <c r="E17">
+        <v>22000370662.0</v>
+      </c>
+      <c r="F17">
+        <v>3931733461.0</v>
+      </c>
+      <c r="G17">
+        <v>39030717324.0</v>
+      </c>
+      <c r="H17">
+        <v>8525772806624.0</v>
+      </c>
+      <c r="I17">
+        <v>-17615672311.0</v>
+      </c>
+      <c r="J17">
+        <v>13293723574.0</v>
+      </c>
+      <c r="K17">
+        <v>71920559768.0</v>
+      </c>
+      <c r="L17">
+        <v>29361992425.0</v>
+      </c>
+      <c r="M17">
+        <v>45334229835.0</v>
+      </c>
+      <c r="N17">
+        <v>89413480386.0</v>
+      </c>
+      <c r="O17">
+        <v>48878413824.0</v>
+      </c>
+      <c r="P17">
+        <v>56634632725.0</v>
+      </c>
+      <c r="Q17">
+        <v>82643205422.0</v>
+      </c>
+      <c r="R17">
+        <v>96854749818.0</v>
+      </c>
+      <c r="S17">
+        <v>37541325910.0</v>
+      </c>
+      <c r="T17">
+        <v>-42975091044.0</v>
+      </c>
+      <c r="U17">
+        <v>-26258680277.0</v>
+      </c>
+      <c r="V17">
+        <v>-670543628.0</v>
+      </c>
+      <c r="W17">
+        <v>6192769681.0</v>
+      </c>
+      <c r="X17">
+        <v>25523101662.0</v>
+      </c>
+      <c r="Y17">
+        <v>-29690356589.0</v>
+      </c>
+      <c r="Z17">
+        <v>33848736501.0</v>
+      </c>
+      <c r="AA17">
+        <v>-107526810379.0</v>
+      </c>
+      <c r="AB17">
+        <v>14391598060.0</v>
+      </c>
+      <c r="AC17">
+        <v>3669232057.0</v>
+      </c>
+      <c r="AD17">
+        <v>2272834077.0</v>
+      </c>
+      <c r="AE17">
+        <v>6473752527.0</v>
+      </c>
+      <c r="AF17">
+        <v>-28580487261.0</v>
+      </c>
+      <c r="AG17">
+        <v>-34772671189.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+    </row>
+    <row r="18" spans="1:71">
+      <c r="A18" t="s">
+        <v>147</v>
+      </c>
+      <c r="B18">
+        <v>-19260340196.0</v>
+      </c>
+      <c r="C18">
+        <v>-13250592411.0</v>
+      </c>
+      <c r="D18">
+        <v>-23798596815.0</v>
+      </c>
+      <c r="E18">
+        <v>-21701512842.0</v>
+      </c>
+      <c r="F18">
+        <v>-10506734765.0</v>
+      </c>
+      <c r="G18">
+        <v>-10626904276.0</v>
+      </c>
+      <c r="H18">
+        <v>80972930412.0</v>
+      </c>
+      <c r="I18">
+        <v>-7471656220.0</v>
+      </c>
+      <c r="J18">
+        <v>-9402711498.0</v>
+      </c>
+      <c r="K18">
+        <v>-3172128461.0</v>
+      </c>
+      <c r="L18">
+        <v>-12585766443.0</v>
+      </c>
+      <c r="M18">
+        <v>-6486612034.0</v>
+      </c>
+      <c r="N18">
+        <v>-7736203108.0</v>
+      </c>
+      <c r="O18">
+        <v>-17016015498.0</v>
+      </c>
+      <c r="P18">
+        <v>-15520085782.0</v>
+      </c>
+      <c r="Q18">
+        <v>-8253159072.0</v>
+      </c>
+      <c r="R18">
+        <v>-8469690838.0</v>
+      </c>
+      <c r="S18">
+        <v>-4478419064.0</v>
+      </c>
+      <c r="T18">
+        <v>-11735907003.0</v>
+      </c>
+      <c r="U18">
+        <v>-5831481747.0</v>
+      </c>
+      <c r="V18">
+        <v>-17474475530.0</v>
+      </c>
+      <c r="W18">
+        <v>-3573982624.0</v>
+      </c>
+      <c r="X18">
+        <v>-8898583005.0</v>
+      </c>
+      <c r="Y18">
+        <v>-8966618188.0</v>
+      </c>
+      <c r="Z18">
+        <v>-3861828409.0</v>
+      </c>
+      <c r="AA18">
+        <v>-6035327871.0</v>
+      </c>
+      <c r="AB18">
+        <v>-8675086459.0</v>
+      </c>
+      <c r="AC18">
+        <v>-3919717773.0</v>
+      </c>
+      <c r="AD18">
+        <v>-5533923620.0</v>
+      </c>
+      <c r="AE18">
+        <v>-5999463009.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+    </row>
+    <row r="19" spans="1:71">
+      <c r="A19" t="s">
+        <v>148</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+    </row>
+    <row r="20" spans="1:71">
+      <c r="A20" t="s">
+        <v>149</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+    </row>
+    <row r="21" spans="1:71">
+      <c r="A21" t="s">
+        <v>150</v>
+      </c>
+      <c r="B21">
+        <v>32950068000.0</v>
+      </c>
+      <c r="C21">
+        <v>14301536000.0</v>
+      </c>
+      <c r="D21">
+        <v>20458622000.0</v>
+      </c>
+      <c r="E21">
+        <v>14329627000.0</v>
+      </c>
+      <c r="F21">
+        <v>36838927000.0</v>
+      </c>
+      <c r="G21">
+        <v>39672267000.0</v>
+      </c>
+      <c r="H21">
+        <v>14636164000.0</v>
+      </c>
+      <c r="I21">
+        <v>29390500000.0</v>
+      </c>
+      <c r="J21">
+        <v>15962547460.0</v>
+      </c>
+      <c r="K21">
+        <v>92780446128.0</v>
+      </c>
+      <c r="L21">
+        <v>51321729864.0</v>
+      </c>
+      <c r="M21">
+        <v>64043919969.0</v>
+      </c>
+      <c r="N21">
+        <v>119632524013.0</v>
+      </c>
+      <c r="O21">
+        <v>73938869242.0</v>
+      </c>
+      <c r="P21">
+        <v>84103708097.0</v>
+      </c>
+      <c r="Q21">
+        <v>109730881024.0</v>
+      </c>
+      <c r="R21">
+        <v>114334464073.0</v>
+      </c>
+      <c r="S21">
+        <v>29065958725.0</v>
+      </c>
+      <c r="T21">
+        <v>-65292481718.0</v>
+      </c>
+      <c r="U21">
+        <v>-32020485103.0</v>
+      </c>
+      <c r="V21">
+        <v>27459564355.0</v>
+      </c>
+      <c r="W21">
+        <v>15859975526.0</v>
+      </c>
+      <c r="X21">
+        <v>11079385179.0</v>
+      </c>
+      <c r="Y21">
+        <v>-987780074.0</v>
+      </c>
+      <c r="Z21">
+        <v>119210272205.0</v>
+      </c>
+      <c r="AA21">
+        <v>-137571000824.0</v>
+      </c>
+      <c r="AB21">
+        <v>9991910848.0</v>
+      </c>
+      <c r="AC21">
+        <v>11927843827.0</v>
+      </c>
+      <c r="AD21">
+        <v>10435649336.0</v>
+      </c>
+      <c r="AE21">
+        <v>4454922224.0</v>
+      </c>
+      <c r="AF21">
+        <v>-58568964276.0</v>
+      </c>
+      <c r="AG21">
+        <v>-26266088046.0</v>
+      </c>
+      <c r="AH21">
+        <v>-26313038415.0</v>
+      </c>
+      <c r="AI21">
+        <v>4835777805.0</v>
+      </c>
+      <c r="AJ21">
+        <v>16214378311.0</v>
+      </c>
+      <c r="AK21">
+        <v>4637937984.0</v>
+      </c>
+      <c r="AL21">
+        <v>-5055149757.0</v>
+      </c>
+      <c r="AM21">
+        <v>29056291823.0</v>
+      </c>
+      <c r="AN21">
+        <v>2958192676.0</v>
+      </c>
+      <c r="AO21">
+        <v>-2679893751.0</v>
+      </c>
+      <c r="AP21">
+        <v>38793814764.0</v>
+      </c>
+      <c r="AQ21">
+        <v>2307875955.0</v>
+      </c>
+      <c r="AR21">
+        <v>30835812318.0</v>
+      </c>
+      <c r="AS21">
+        <v>-13550663426.0</v>
+      </c>
+      <c r="AT21">
+        <v>-49288528351.0</v>
+      </c>
+      <c r="AU21">
+        <v>-23207282873.0</v>
+      </c>
+      <c r="AV21">
+        <v>-25432187764.0</v>
+      </c>
+      <c r="AW21">
+        <v>-15808273770.0</v>
+      </c>
+      <c r="AX21">
+        <v>1270991374.0</v>
+      </c>
+      <c r="AY21">
+        <v>34595194670.0</v>
+      </c>
+      <c r="AZ21">
+        <v>54555530641.0</v>
+      </c>
+      <c r="BA21">
+        <v>6114429048.0</v>
+      </c>
+      <c r="BB21">
+        <v>51100684520.0</v>
+      </c>
+      <c r="BC21">
+        <v>21701969669.0</v>
+      </c>
+      <c r="BD21">
+        <v>12447197651.0</v>
+      </c>
+      <c r="BE21">
+        <v>18278041979.0</v>
+      </c>
+      <c r="BF21">
+        <v>28402059448.0</v>
+      </c>
+      <c r="BG21">
+        <v>9677551868.0</v>
+      </c>
+      <c r="BH21">
+        <v>5927269000.0</v>
+      </c>
+      <c r="BI21">
+        <v>3016300000.0</v>
+      </c>
+      <c r="BJ21"/>
+      <c r="BK21">
+        <v>73047816000.0</v>
+      </c>
+      <c r="BL21">
+        <v>26288181000.0</v>
+      </c>
+      <c r="BM21">
+        <v>42984694000.0</v>
+      </c>
+      <c r="BN21">
+        <v>108463692000.0</v>
+      </c>
+      <c r="BO21">
+        <v>28387348000.0</v>
+      </c>
+      <c r="BP21">
+        <v>53749088000.0</v>
+      </c>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+    </row>
+    <row r="22" spans="1:71">
+      <c r="A22" t="s">
+        <v>151</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+    </row>
+    <row r="23" spans="1:71">
+      <c r="A23" t="s">
+        <v>152</v>
+      </c>
+      <c r="B23">
+        <v>589674740000.0</v>
+      </c>
+      <c r="C23">
+        <v>455124672000.0</v>
+      </c>
+      <c r="D23">
+        <v>534860104000.0</v>
+      </c>
+      <c r="E23">
+        <v>487949167000.0</v>
+      </c>
+      <c r="F23">
+        <v>608393693000.0</v>
+      </c>
+      <c r="G23">
+        <v>600065220000.0</v>
+      </c>
+      <c r="H23">
+        <v>514737603000.0</v>
+      </c>
+      <c r="I23">
+        <v>636075166000.0</v>
+      </c>
+      <c r="J23">
+        <v>659094579406.0</v>
+      </c>
+      <c r="K23">
+        <v>643934449822.0</v>
+      </c>
+      <c r="L23">
+        <v>549392844805.0</v>
+      </c>
+      <c r="M23">
+        <v>657585053650.0</v>
+      </c>
+      <c r="N23">
+        <v>535881914230.0</v>
+      </c>
+      <c r="O23">
+        <v>462647947155.0</v>
+      </c>
+      <c r="P23">
+        <v>535959732373.0</v>
+      </c>
+      <c r="Q23">
+        <v>621345805131.0</v>
+      </c>
+      <c r="R23">
+        <v>615803684850.0</v>
+      </c>
+      <c r="S23">
+        <v>456951950697.0</v>
+      </c>
+      <c r="T23">
+        <v>594445673428.0</v>
+      </c>
+      <c r="U23">
+        <v>342757225721.0</v>
+      </c>
+      <c r="V23">
+        <v>349492184172.0</v>
+      </c>
+      <c r="W23">
+        <v>416449039961.0</v>
+      </c>
+      <c r="X23">
+        <v>323464499979.0</v>
+      </c>
+      <c r="Y23">
+        <v>336748452401.0</v>
+      </c>
+      <c r="Z23">
+        <v>142846363448.0</v>
+      </c>
+      <c r="AA23">
+        <v>536984747182.0</v>
+      </c>
+      <c r="AB23">
+        <v>493175108411.0</v>
+      </c>
+      <c r="AC23">
+        <v>458628042760.0</v>
+      </c>
+      <c r="AD23">
+        <v>374502326748.0</v>
+      </c>
+      <c r="AE23">
+        <v>489651112821.0</v>
+      </c>
+      <c r="AF23">
+        <v>640650902088.0</v>
+      </c>
+      <c r="AG23">
+        <v>409655603394.0</v>
+      </c>
+      <c r="AH23">
+        <v>281312554328.0</v>
+      </c>
+      <c r="AI23">
+        <v>344403158102.0</v>
+      </c>
+      <c r="AJ23">
+        <v>283988331772.0</v>
+      </c>
+      <c r="AK23">
+        <v>318631208797.0</v>
+      </c>
+      <c r="AL23">
+        <v>305830079525.0</v>
+      </c>
+      <c r="AM23">
+        <v>275225616291.0</v>
+      </c>
+      <c r="AN23">
+        <v>218114719377.0</v>
+      </c>
+      <c r="AO23">
+        <v>118219165524.0</v>
+      </c>
+      <c r="AP23">
+        <v>184376390970.0</v>
+      </c>
+      <c r="AQ23">
+        <v>189142821744.0</v>
+      </c>
+      <c r="AR23">
+        <v>300091847137.0</v>
+      </c>
+      <c r="AS23">
+        <v>177796609107.0</v>
+      </c>
+      <c r="AT23">
+        <v>338187046678.0</v>
+      </c>
+      <c r="AU23">
+        <v>217011238309.0</v>
+      </c>
+      <c r="AV23">
+        <v>298907814471.0</v>
+      </c>
+      <c r="AW23">
+        <v>289046089770.0</v>
+      </c>
+      <c r="AX23">
+        <v>335099263758.0</v>
+      </c>
+      <c r="AY23">
+        <v>304604694782.0</v>
+      </c>
+      <c r="AZ23">
+        <v>303141464814.0</v>
+      </c>
+      <c r="BA23">
+        <v>376028013233.0</v>
+      </c>
+      <c r="BB23">
+        <v>340623056416.0</v>
+      </c>
+      <c r="BC23">
+        <v>238195759423.0</v>
+      </c>
+      <c r="BD23">
+        <v>417572326243.0</v>
+      </c>
+      <c r="BE23">
+        <v>292949679355.0</v>
+      </c>
+      <c r="BF23">
+        <v>518427116429.0</v>
+      </c>
+      <c r="BG23">
+        <v>358527627781.0</v>
+      </c>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+    </row>
+    <row r="24" spans="1:71">
+      <c r="A24" t="s">
+        <v>153</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+    </row>
+    <row r="25" spans="1:71">
+      <c r="A25" t="s">
+        <v>154</v>
+      </c>
+      <c r="B25">
+        <v>604838331.0</v>
+      </c>
+      <c r="C25">
+        <v>604882003.0</v>
+      </c>
+      <c r="D25">
+        <v>644913480.0</v>
+      </c>
+      <c r="E25">
+        <v>640216454.0</v>
+      </c>
+      <c r="F25">
+        <v>678369409.0</v>
+      </c>
+      <c r="G25">
+        <v>691696615.0</v>
+      </c>
+      <c r="H25">
+        <v>-3995267316.0</v>
+      </c>
+      <c r="I25">
+        <v>647473961.0</v>
+      </c>
+      <c r="J25">
+        <v>458813883.0</v>
+      </c>
+      <c r="K25">
+        <v>756372573.0</v>
+      </c>
+      <c r="L25">
+        <v>183490157.0</v>
+      </c>
+      <c r="M25">
+        <v>750026890.0</v>
+      </c>
+      <c r="N25">
+        <v>783256416.0</v>
+      </c>
+      <c r="O25">
+        <v>786146634.0</v>
+      </c>
+      <c r="P25">
+        <v>922052877.0</v>
+      </c>
+      <c r="Q25">
+        <v>756406974.0</v>
+      </c>
+      <c r="R25">
+        <v>746836854.0</v>
+      </c>
+      <c r="S25">
+        <v>723473717.0</v>
+      </c>
+      <c r="T25">
+        <v>726935987.0</v>
+      </c>
+      <c r="U25">
+        <v>799559167.0</v>
+      </c>
+      <c r="V25">
+        <v>794945473.0</v>
+      </c>
+      <c r="W25">
+        <v>856197828.0</v>
+      </c>
+      <c r="X25">
+        <v>1104708202.0</v>
+      </c>
+      <c r="Y25">
+        <v>656541985.0</v>
+      </c>
+      <c r="Z25">
+        <v>607061121.0</v>
+      </c>
+      <c r="AA25">
+        <v>548026860.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+    </row>
+    <row r="26" spans="1:71">
+      <c r="A26" t="s">
+        <v>155</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+    </row>
+    <row r="27" spans="1:71">
+      <c r="A27" t="s">
+        <v>156</v>
+      </c>
+      <c r="B27">
+        <v>20955461000.0</v>
+      </c>
+      <c r="C27">
+        <v>15846553000.0</v>
+      </c>
+      <c r="D27">
+        <v>24800330000.0</v>
+      </c>
+      <c r="E27">
+        <v>18135758000.0</v>
+      </c>
+      <c r="F27">
+        <v>15130516000.0</v>
+      </c>
+      <c r="G27">
+        <v>18327056000.0</v>
+      </c>
+      <c r="H27">
+        <v>14750537000.0</v>
+      </c>
+      <c r="I27">
+        <v>15874554000.0</v>
+      </c>
+      <c r="J27">
+        <v>25546404670.0</v>
+      </c>
+      <c r="K27">
+        <v>13700354057.0</v>
+      </c>
+      <c r="L27">
+        <v>14501871417.0</v>
+      </c>
+      <c r="M27">
+        <v>13670518106.0</v>
+      </c>
+      <c r="N27">
+        <v>13079800628.0</v>
+      </c>
+      <c r="O27">
+        <v>11448824249.0</v>
+      </c>
+      <c r="P27">
+        <v>12251840525.0</v>
+      </c>
+      <c r="Q27">
+        <v>11709582764.0</v>
+      </c>
+      <c r="R27">
+        <v>11268425542.0</v>
+      </c>
+      <c r="S27">
+        <v>6736259581.0</v>
+      </c>
+      <c r="T27">
+        <v>11121561277.0</v>
+      </c>
+      <c r="U27">
+        <v>6148553520.0</v>
+      </c>
+      <c r="V27">
+        <v>7983649506.0</v>
+      </c>
+      <c r="W27">
+        <v>9282575207.0</v>
+      </c>
+      <c r="X27">
+        <v>7356447535.0</v>
+      </c>
+      <c r="Y27">
+        <v>5045069892.0</v>
+      </c>
+      <c r="Z27">
+        <v>3801551893.0</v>
+      </c>
+      <c r="AA27">
+        <v>6098239955.0</v>
+      </c>
+      <c r="AB27">
+        <v>8381514810.0</v>
+      </c>
+      <c r="AC27">
+        <v>9085129965.0</v>
+      </c>
+      <c r="AD27">
+        <v>8520454376.0</v>
+      </c>
+      <c r="AE27">
+        <v>7919501408.0</v>
+      </c>
+      <c r="AF27">
+        <v>12202445948.0</v>
+      </c>
+      <c r="AG27">
+        <v>7972907321.0</v>
+      </c>
+      <c r="AH27">
+        <v>4372481610.0</v>
+      </c>
+      <c r="AI27">
+        <v>5097295668.0</v>
+      </c>
+      <c r="AJ27">
+        <v>1271341792.0</v>
+      </c>
+      <c r="AK27">
+        <v>6742435249.0</v>
+      </c>
+      <c r="AL27">
+        <v>8318960300.0</v>
+      </c>
+      <c r="AM27">
+        <v>6596932458.0</v>
+      </c>
+      <c r="AN27">
+        <v>10917616462.0</v>
+      </c>
+      <c r="AO27">
+        <v>2311681462.0</v>
+      </c>
+      <c r="AP27">
+        <v>4269835754.0</v>
+      </c>
+      <c r="AQ27">
+        <v>4285422441.0</v>
+      </c>
+      <c r="AR27">
+        <v>5719822260.0</v>
+      </c>
+      <c r="AS27">
+        <v>5565425268.0</v>
+      </c>
+      <c r="AT27">
+        <v>15715187857.0</v>
+      </c>
+      <c r="AU27">
+        <v>4486235705.0</v>
+      </c>
+      <c r="AV27">
+        <v>5750326712.0</v>
+      </c>
+      <c r="AW27">
+        <v>5944231736.0</v>
+      </c>
+      <c r="AX27">
+        <v>6573421664.0</v>
+      </c>
+      <c r="AY27">
+        <v>6308620315.0</v>
+      </c>
+      <c r="AZ27">
+        <v>7226330200.0</v>
+      </c>
+      <c r="BA27">
+        <v>12113241104.0</v>
+      </c>
+      <c r="BB27">
+        <v>5704509952.0</v>
+      </c>
+      <c r="BC27">
+        <v>4987306316.0</v>
+      </c>
+      <c r="BD27">
+        <v>9270933310.0</v>
+      </c>
+      <c r="BE27">
+        <v>9595156798.0</v>
+      </c>
+      <c r="BF27">
+        <v>15845712866.0</v>
+      </c>
+      <c r="BG27">
+        <v>12831894444.0</v>
+      </c>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+    </row>
+    <row r="28" spans="1:71">
+      <c r="A28" t="s">
+        <v>157</v>
+      </c>
+      <c r="B28">
+        <v>11757064000.0</v>
+      </c>
+      <c r="C28">
+        <v>9196625000.0</v>
+      </c>
+      <c r="D28">
+        <v>12370809000.0</v>
+      </c>
+      <c r="E28">
+        <v>10490150000.0</v>
+      </c>
+      <c r="F28">
+        <v>9963811000.0</v>
+      </c>
+      <c r="G28">
+        <v>11500930000.0</v>
+      </c>
+      <c r="H28">
+        <v>11976244000.0</v>
+      </c>
+      <c r="I28">
+        <v>12487298000.0</v>
+      </c>
+      <c r="J28">
+        <v>20277304384.0</v>
+      </c>
+      <c r="K28">
+        <v>9974722512.0</v>
+      </c>
+      <c r="L28">
+        <v>8715088825.0</v>
+      </c>
+      <c r="M28">
+        <v>10048502180.0</v>
+      </c>
+      <c r="N28">
+        <v>7127835402.0</v>
+      </c>
+      <c r="O28">
+        <v>6784531632.0</v>
+      </c>
+      <c r="P28">
+        <v>8843489537.0</v>
+      </c>
+      <c r="Q28">
+        <v>7299706502.0</v>
+      </c>
+      <c r="R28">
+        <v>8416358612.0</v>
+      </c>
+      <c r="S28">
+        <v>5453498253.0</v>
+      </c>
+      <c r="T28">
+        <v>6270086972.0</v>
+      </c>
+      <c r="U28">
+        <v>5456253637.0</v>
+      </c>
+      <c r="V28">
+        <v>5768002984.0</v>
+      </c>
+      <c r="W28">
+        <v>4398502187.0</v>
+      </c>
+      <c r="X28">
+        <v>4147347415.0</v>
+      </c>
+      <c r="Y28">
+        <v>5287691152.0</v>
+      </c>
+      <c r="Z28">
+        <v>5757287311.0</v>
+      </c>
+      <c r="AA28">
+        <v>5487029258.0</v>
+      </c>
+      <c r="AB28">
+        <v>6931075201.0</v>
+      </c>
+      <c r="AC28">
+        <v>7381309167.0</v>
+      </c>
+      <c r="AD28">
+        <v>5006227174.0</v>
+      </c>
+      <c r="AE28">
+        <v>6759988755.0</v>
+      </c>
+      <c r="AF28">
+        <v>9463839009.0</v>
+      </c>
+      <c r="AG28">
+        <v>5419278048.0</v>
+      </c>
+      <c r="AH28">
+        <v>3854611524.0</v>
+      </c>
+      <c r="AI28">
+        <v>4556563755.0</v>
+      </c>
+      <c r="AJ28">
+        <v>24383889695.0</v>
+      </c>
+      <c r="AK28">
+        <v>12539482814.0</v>
+      </c>
+      <c r="AL28">
+        <v>20234988850.0</v>
+      </c>
+      <c r="AM28">
+        <v>9506213853.0</v>
+      </c>
+      <c r="AN28">
+        <v>31925646180.0</v>
+      </c>
+      <c r="AO28">
+        <v>3159554216.0</v>
+      </c>
+      <c r="AP28">
+        <v>3950467598.0</v>
+      </c>
+      <c r="AQ28">
+        <v>2923923050.0</v>
+      </c>
+      <c r="AR28">
+        <v>4179955939.0</v>
+      </c>
+      <c r="AS28">
+        <v>4213295125.0</v>
+      </c>
+      <c r="AT28">
+        <v>3949287146.0</v>
+      </c>
+      <c r="AU28">
+        <v>3587361687.0</v>
+      </c>
+      <c r="AV28">
+        <v>3710772173.0</v>
+      </c>
+      <c r="AW28">
+        <v>4154476929.0</v>
+      </c>
+      <c r="AX28">
+        <v>3060370831.0</v>
+      </c>
+      <c r="AY28">
+        <v>2866327275.0</v>
+      </c>
+      <c r="AZ28">
+        <v>7080816703.0</v>
+      </c>
+      <c r="BA28">
+        <v>20020824224.0</v>
+      </c>
+      <c r="BB28">
+        <v>1185991600.0</v>
+      </c>
+      <c r="BC28">
+        <v>6957113152.0</v>
+      </c>
+      <c r="BD28">
+        <v>5643908016.0</v>
+      </c>
+      <c r="BE28">
+        <v>17260758552.0</v>
+      </c>
+      <c r="BF28">
+        <v>819701255.0</v>
+      </c>
+      <c r="BG28">
+        <v>5757434745.0</v>
+      </c>
+      <c r="BH28">
+        <v>25297969700.0</v>
+      </c>
+      <c r="BI28">
+        <v>25667908100.0</v>
+      </c>
+      <c r="BJ28">
+        <v>34835946800.0</v>
+      </c>
+      <c r="BK28">
+        <v>22316297500.0</v>
+      </c>
+      <c r="BL28">
+        <v>19612151200.0</v>
+      </c>
+      <c r="BM28">
+        <v>23643798400.0</v>
+      </c>
+      <c r="BN28">
+        <v>20339468400.0</v>
+      </c>
+      <c r="BO28">
+        <v>18155131100.0</v>
+      </c>
+      <c r="BP28">
+        <v>24686815100.0</v>
+      </c>
+      <c r="BQ28">
+        <v>19344619300.0</v>
+      </c>
+      <c r="BR28">
+        <v>18016645100.0</v>
+      </c>
+      <c r="BS28">
+        <v>21074925800.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:71">
+      <c r="A29" t="s">
+        <v>158</v>
+      </c>
+      <c r="B29">
+        <v>-281295084.0</v>
+      </c>
+      <c r="C29">
+        <v>1701146511.0</v>
+      </c>
+      <c r="D29">
+        <v>-2011993040.0</v>
+      </c>
+      <c r="E29">
+        <v>-3180549080.0</v>
+      </c>
+      <c r="F29">
+        <v>3995848790.0</v>
+      </c>
+      <c r="G29">
+        <v>3854304510.0</v>
+      </c>
+      <c r="H29">
+        <v>278993060.0</v>
+      </c>
+      <c r="I29">
+        <v>9027938800.0</v>
+      </c>
+      <c r="J29">
+        <v>-45754926.0</v>
+      </c>
+      <c r="K29">
+        <v>13039602262.0</v>
+      </c>
+      <c r="L29">
+        <v>9978768229.0</v>
+      </c>
+      <c r="M29">
+        <v>12220481020.0</v>
+      </c>
+      <c r="N29">
+        <v>24151312720.0</v>
+      </c>
+      <c r="O29">
+        <v>18584065950.0</v>
+      </c>
+      <c r="P29">
+        <v>18697835400.0</v>
+      </c>
+      <c r="Q29">
+        <v>23884132480.0</v>
+      </c>
+      <c r="R29">
+        <v>28322696915.0</v>
+      </c>
+      <c r="S29">
+        <v>7595949818.0</v>
+      </c>
+      <c r="T29">
+        <v>-10099196222.0</v>
+      </c>
+      <c r="U29">
+        <v>-6733170320.0</v>
+      </c>
+      <c r="V29">
+        <v>1156165954.0</v>
+      </c>
+      <c r="W29">
+        <v>2454730620.0</v>
+      </c>
+      <c r="X29">
+        <v>4294261030.0</v>
+      </c>
+      <c r="Y29">
+        <v>-6462198427.0</v>
+      </c>
+      <c r="Z29">
+        <v>46368834650.0</v>
+      </c>
+      <c r="AA29">
+        <v>-34073801530.0</v>
+      </c>
+      <c r="AB29">
+        <v>-2894075620.0</v>
+      </c>
+      <c r="AC29">
+        <v>3197857900.0</v>
+      </c>
+      <c r="AD29">
+        <v>1491013091.0</v>
+      </c>
+      <c r="AE29">
+        <v>2705952616.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+    </row>
+    <row r="30" spans="1:71">
+      <c r="A30" t="s">
+        <v>159</v>
+      </c>
+      <c r="B30">
+        <v>43758625000.0</v>
+      </c>
+      <c r="C30">
+        <v>32089408000.0</v>
+      </c>
+      <c r="D30">
+        <v>51180472000.0</v>
+      </c>
+      <c r="E30">
+        <v>39934170000.0</v>
+      </c>
+      <c r="F30">
+        <v>39856366000.0</v>
+      </c>
+      <c r="G30">
+        <v>38248414000.0</v>
+      </c>
+      <c r="H30">
+        <v>40439730000.0</v>
+      </c>
+      <c r="I30">
+        <v>36733402000.0</v>
+      </c>
+      <c r="J30">
+        <v>51370400344.0</v>
+      </c>
+      <c r="K30">
+        <v>34549113113.0</v>
+      </c>
+      <c r="L30">
+        <v>42911777998.0</v>
+      </c>
+      <c r="M30">
+        <v>40342427353.0</v>
+      </c>
+      <c r="N30">
+        <v>32609078850.0</v>
+      </c>
+      <c r="O30">
+        <v>27388959794.0</v>
+      </c>
+      <c r="P30">
+        <v>32985671301.0</v>
+      </c>
+      <c r="Q30">
+        <v>34680340889.0</v>
+      </c>
+      <c r="R30">
+        <v>35699726319.0</v>
+      </c>
+      <c r="S30">
+        <v>20705192064.0</v>
+      </c>
+      <c r="T30">
+        <v>32722426830.0</v>
+      </c>
+      <c r="U30">
+        <v>24080266902.0</v>
+      </c>
+      <c r="V30">
+        <v>27366427214.0</v>
+      </c>
+      <c r="W30">
+        <v>21996513769.0</v>
+      </c>
+      <c r="X30">
+        <v>17284894582.0</v>
+      </c>
+      <c r="Y30">
+        <v>25076721273.0</v>
+      </c>
+      <c r="Z30">
+        <v>-110981952766.0</v>
+      </c>
+      <c r="AA30">
+        <v>159465245118.0</v>
+      </c>
+      <c r="AB30">
+        <v>25093743043.0</v>
+      </c>
+      <c r="AC30">
+        <v>31474139469.0</v>
+      </c>
+      <c r="AD30">
+        <v>28197334034.0</v>
+      </c>
+      <c r="AE30">
+        <v>25476855360.0</v>
+      </c>
+      <c r="AF30">
+        <v>57060816105.0</v>
+      </c>
+      <c r="AG30">
+        <v>22707926587.0</v>
+      </c>
+      <c r="AH30">
+        <v>22655754778.0</v>
+      </c>
+      <c r="AI30">
+        <v>17865771678.0</v>
+      </c>
+      <c r="AJ30">
+        <v>18491427983.0</v>
+      </c>
+      <c r="AK30">
+        <v>19120356560.0</v>
+      </c>
+      <c r="AL30">
+        <v>28385590917.0</v>
+      </c>
+      <c r="AM30">
+        <v>16083497154.0</v>
+      </c>
+      <c r="AN30">
+        <v>17656322516.0</v>
+      </c>
+      <c r="AO30">
+        <v>11619486792.0</v>
+      </c>
+      <c r="AP30">
+        <v>18282302943.0</v>
+      </c>
+      <c r="AQ30">
+        <v>14641862265.0</v>
+      </c>
+      <c r="AR30">
+        <v>14815198769.0</v>
+      </c>
+      <c r="AS30">
+        <v>21539182456.0</v>
+      </c>
+      <c r="AT30">
+        <v>25757300202.0</v>
+      </c>
+      <c r="AU30">
+        <v>13576932407.0</v>
+      </c>
+      <c r="AV30">
+        <v>25713994641.0</v>
+      </c>
+      <c r="AW30">
+        <v>19287499706.0</v>
+      </c>
+      <c r="AX30">
+        <v>15749313090.0</v>
+      </c>
+      <c r="AY30">
+        <v>13185803296.0</v>
+      </c>
+      <c r="AZ30">
+        <v>14307146903.0</v>
+      </c>
+      <c r="BA30">
+        <v>23019154839.0</v>
+      </c>
+      <c r="BB30">
+        <v>13633428841.0</v>
+      </c>
+      <c r="BC30">
+        <v>11944419468.0</v>
+      </c>
+      <c r="BD30">
+        <v>14914841326.0</v>
+      </c>
+      <c r="BE30">
+        <v>18099053455.0</v>
+      </c>
+      <c r="BF30">
+        <v>23782873506.0</v>
+      </c>
+      <c r="BG30">
+        <v>18589329189.0</v>
+      </c>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+    </row>
+    <row r="31" spans="1:71">
+      <c r="A31" t="s">
+        <v>160</v>
+      </c>
+      <c r="B31">
+        <v>25377188000.0</v>
+      </c>
+      <c r="C31">
+        <v>702363000.0</v>
+      </c>
+      <c r="D31">
+        <v>-13359754343.0</v>
+      </c>
+      <c r="E31">
+        <v>4490195000.0</v>
+      </c>
+      <c r="F31">
+        <v>-28911345000.0</v>
+      </c>
+      <c r="G31">
+        <v>3212754000.0</v>
+      </c>
+      <c r="H31">
+        <v>22722217000.0</v>
+      </c>
+      <c r="I31">
+        <v>-37978234000.0</v>
+      </c>
+      <c r="J31">
+        <v>-2714578812.0</v>
+      </c>
+      <c r="K31">
+        <v>-7820284098.0</v>
+      </c>
+      <c r="L31">
+        <v>-20406643517.0</v>
+      </c>
+      <c r="M31">
+        <v>-3475808102.0</v>
+      </c>
+      <c r="N31">
+        <v>-6067730908.0</v>
+      </c>
+      <c r="O31">
+        <v>-6476389468.0</v>
+      </c>
+      <c r="P31">
+        <v>-8771239976.0</v>
+      </c>
+      <c r="Q31">
+        <v>-2243317676.0</v>
+      </c>
+      <c r="R31">
+        <v>408170468.0</v>
+      </c>
+      <c r="S31">
+        <v>14265574387.0</v>
+      </c>
+      <c r="T31">
+        <v>-10882293348.0</v>
+      </c>
+      <c r="U31">
+        <v>-971365498.0</v>
+      </c>
+      <c r="V31">
+        <v>-26973942029.0</v>
+      </c>
+      <c r="W31">
+        <v>-7212475223.0</v>
+      </c>
+      <c r="X31">
+        <v>18737977513.0</v>
+      </c>
+      <c r="Y31">
+        <v>-35164774942.0</v>
+      </c>
+      <c r="Z31">
+        <v>-38992701052.0</v>
+      </c>
+      <c r="AA31">
+        <v>-139530617301.0</v>
+      </c>
+      <c r="AB31">
+        <v>1505611588.0</v>
+      </c>
+      <c r="AC31">
+        <v>-5060753871.0</v>
+      </c>
+      <c r="AD31">
+        <v>-6671802168.0</v>
+      </c>
+      <c r="AE31">
+        <v>4710686257.0</v>
+      </c>
+      <c r="AF31">
+        <v>8265597453.0</v>
+      </c>
+      <c r="AG31">
+        <v>-19064169840.0</v>
+      </c>
+      <c r="AH31">
+        <v>-1091640389.0</v>
+      </c>
+      <c r="AI31">
+        <v>-8264250494.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-6314897612.0</v>
+      </c>
+      <c r="AK31">
+        <v>-11847432224.0</v>
+      </c>
+      <c r="AL31">
+        <v>-4773060413.0</v>
+      </c>
+      <c r="AM31">
+        <v>-12392357.0</v>
+      </c>
+      <c r="AN31">
+        <v>-6150932449.0</v>
+      </c>
+      <c r="AO31">
+        <v>1274094724.0</v>
+      </c>
+      <c r="AP31">
+        <v>-2558857891.0</v>
+      </c>
+      <c r="AQ31">
+        <v>5642441051.0</v>
+      </c>
+      <c r="AR31">
+        <v>64962448243.0</v>
+      </c>
+      <c r="AS31">
+        <v>-6034830227.0</v>
+      </c>
+      <c r="AT31">
+        <v>-5392523250.0</v>
+      </c>
+      <c r="AU31">
+        <v>-8532972021.0</v>
+      </c>
+      <c r="AV31">
+        <v>-7064177230.0</v>
+      </c>
+      <c r="AW31">
+        <v>-2248560488.0</v>
+      </c>
+      <c r="AX31">
+        <v>-511812838.0</v>
+      </c>
+      <c r="AY31">
+        <v>-2163851017.0</v>
+      </c>
+      <c r="AZ31">
+        <v>5809061619.0</v>
+      </c>
+      <c r="BA31">
+        <v>-31499018056.0</v>
+      </c>
+      <c r="BB31">
+        <v>-3030425707.0</v>
+      </c>
+      <c r="BC31">
+        <v>-1285838405.0</v>
+      </c>
+      <c r="BD31">
+        <v>1505169884.0</v>
+      </c>
+      <c r="BE31">
+        <v>4032516759.0</v>
+      </c>
+      <c r="BF31">
+        <v>-5836419418.0</v>
+      </c>
+      <c r="BG31">
+        <v>1636542158.0</v>
+      </c>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+    </row>
+    <row r="32" spans="1:71">
+      <c r="A32" t="s">
+        <v>161</v>
+      </c>
+      <c r="B32">
+        <v>622624808000.0</v>
+      </c>
+      <c r="C32">
+        <v>469426208000.0</v>
+      </c>
+      <c r="D32">
+        <v>554483332000.0</v>
+      </c>
+      <c r="E32">
+        <v>503114187000.0</v>
+      </c>
+      <c r="F32">
+        <v>645232620000.0</v>
+      </c>
+      <c r="G32">
+        <v>639737488000.0</v>
+      </c>
+      <c r="H32">
+        <v>529373768000.0</v>
+      </c>
+      <c r="I32">
+        <v>665465666000.0</v>
+      </c>
+      <c r="J32">
+        <v>675057126871.0</v>
+      </c>
+      <c r="K32">
+        <v>724621251167.0</v>
+      </c>
+      <c r="L32">
+        <v>609983426170.0</v>
+      </c>
+      <c r="M32">
+        <v>718872739074.0</v>
+      </c>
+      <c r="N32">
+        <v>643380900686.0</v>
+      </c>
+      <c r="O32">
+        <v>552747079561.0</v>
+      </c>
+      <c r="P32">
+        <v>635991577572.0</v>
+      </c>
+      <c r="Q32">
+        <v>730116460713.0</v>
+      </c>
+      <c r="R32">
+        <v>740572961115.0</v>
+      </c>
+      <c r="S32">
+        <v>487823652038.0</v>
+      </c>
+      <c r="T32">
+        <v>552253679510.0</v>
+      </c>
+      <c r="U32">
+        <v>310736740618.0</v>
+      </c>
+      <c r="V32">
+        <v>376951748527.0</v>
+      </c>
+      <c r="W32">
+        <v>432309015487.0</v>
+      </c>
+      <c r="X32">
+        <v>334543885158.0</v>
+      </c>
+      <c r="Y32">
+        <v>335760672327.0</v>
+      </c>
+      <c r="Z32">
+        <v>262056635653.0</v>
+      </c>
+      <c r="AA32">
+        <v>399413746358.0</v>
+      </c>
+      <c r="AB32">
+        <v>503167019259.0</v>
+      </c>
+      <c r="AC32">
+        <v>470555886587.0</v>
+      </c>
+      <c r="AD32">
+        <v>384937976084.0</v>
+      </c>
+      <c r="AE32">
+        <v>494106035045.0</v>
+      </c>
+      <c r="AF32">
+        <v>568660016998.0</v>
+      </c>
+      <c r="AG32">
+        <v>383389515348.0</v>
+      </c>
+      <c r="AH32">
+        <v>254999515913.0</v>
+      </c>
+      <c r="AI32">
+        <v>349238935907.0</v>
+      </c>
+      <c r="AJ32">
+        <v>300202710083.0</v>
+      </c>
+      <c r="AK32">
+        <v>323269146781.0</v>
+      </c>
+      <c r="AL32">
+        <v>300774929768.0</v>
+      </c>
+      <c r="AM32">
+        <v>304281908114.0</v>
+      </c>
+      <c r="AN32">
+        <v>227345882589.0</v>
+      </c>
+      <c r="AO32">
+        <v>115423840778.0</v>
+      </c>
+      <c r="AP32">
+        <v>223062656887.0</v>
+      </c>
+      <c r="AQ32">
+        <v>191450147926.0</v>
+      </c>
+      <c r="AR32">
+        <v>256565258822.0</v>
+      </c>
+      <c r="AS32">
+        <v>169087608211.0</v>
+      </c>
+      <c r="AT32">
+        <v>287952625259.0</v>
+      </c>
+      <c r="AU32">
+        <v>200187134248.0</v>
+      </c>
+      <c r="AV32">
+        <v>273902566913.0</v>
+      </c>
+      <c r="AW32">
+        <v>273711755607.0</v>
+      </c>
+      <c r="AX32">
+        <v>334387857744.0</v>
+      </c>
+      <c r="AY32">
+        <v>333609601578.0</v>
+      </c>
+      <c r="AZ32">
+        <v>347633385140.0</v>
+      </c>
+      <c r="BA32">
+        <v>409981747207.0</v>
+      </c>
+      <c r="BB32">
+        <v>393651185034.0</v>
+      </c>
+      <c r="BC32">
+        <v>258851075629.0</v>
+      </c>
+      <c r="BD32">
+        <v>426262805732.0</v>
+      </c>
+      <c r="BE32">
+        <v>305433088107.0</v>
+      </c>
+      <c r="BF32">
+        <v>551361207610.0</v>
+      </c>
+      <c r="BG32">
+        <v>364870902859.0</v>
+      </c>
+      <c r="BH32">
+        <v>521792874000.0</v>
+      </c>
+      <c r="BI32">
+        <v>417924793900.0</v>
+      </c>
+      <c r="BJ32">
+        <v>602935588700.0</v>
+      </c>
+      <c r="BK32">
+        <v>552272869700.0</v>
+      </c>
+      <c r="BL32">
+        <v>415430492800.0</v>
+      </c>
+      <c r="BM32">
+        <v>401252444000.0</v>
+      </c>
+      <c r="BN32">
+        <v>522535715400.0</v>
+      </c>
+      <c r="BO32">
+        <v>370913095000.0</v>
+      </c>
+      <c r="BP32">
+        <v>456622221300.0</v>
+      </c>
+      <c r="BQ32">
+        <v>354373068200.0</v>
+      </c>
+      <c r="BR32">
+        <v>316347011900.0</v>
+      </c>
+      <c r="BS32">
+        <v>514212876600.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:S30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
+        <v>164</v>
+      </c>
+      <c r="B2">
+        <v>49531154000.0</v>
+      </c>
+      <c r="C2">
+        <v>6786815000.0</v>
+      </c>
+      <c r="D2">
+        <v>56074605534.0</v>
+      </c>
+      <c r="E2">
+        <v>4134530883.0</v>
+      </c>
+      <c r="F2">
+        <v>1012185197.0</v>
+      </c>
+      <c r="G2">
+        <v>12247337977.0</v>
+      </c>
+      <c r="H2">
+        <v>28194475689.0</v>
+      </c>
+      <c r="I2">
+        <v>161872912196.0</v>
+      </c>
+      <c r="J2">
+        <v>194256146977.0</v>
+      </c>
+      <c r="K2">
+        <v>162331953598.0</v>
+      </c>
+      <c r="L2">
+        <v>270344148270.0</v>
+      </c>
+      <c r="M2">
+        <v>222544224015.0</v>
+      </c>
+      <c r="N2">
+        <v>336958754409.0</v>
+      </c>
+      <c r="O2">
+        <v>3539659781.0</v>
+      </c>
+      <c r="P2">
+        <v>9767452762.0</v>
+      </c>
+      <c r="Q2">
+        <v>2634402367.0</v>
+      </c>
+      <c r="R2">
+        <v>204843409985.0</v>
+      </c>
+      <c r="S2">
+        <v>6795451150.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B3">
+        <v>111706768000</v>
+      </c>
+      <c r="C3">
+        <v>88803841000</v>
+      </c>
+      <c r="D3">
+        <v>139892119140</v>
+      </c>
+      <c r="E3">
+        <v>69374471701</v>
+      </c>
+      <c r="F3">
+        <v>60581410693</v>
+      </c>
+      <c r="G3">
+        <v>50976363287</v>
+      </c>
+      <c r="H3">
+        <v>83027275488</v>
+      </c>
+      <c r="I3">
+        <v>105952940059</v>
+      </c>
+      <c r="J3">
+        <v>61129162543</v>
+      </c>
+      <c r="K3">
+        <v>62345401137</v>
+      </c>
+      <c r="L3">
+        <v>46680566947</v>
+      </c>
+      <c r="M3">
+        <v>136039794790</v>
+      </c>
+      <c r="N3">
+        <v>242765119933</v>
+      </c>
+      <c r="O3">
+        <v>39902578360</v>
+      </c>
+      <c r="P3">
+        <v>19777095622</v>
+      </c>
+      <c r="Q3">
+        <v>2185127132</v>
+      </c>
+      <c r="R3">
+        <v>643765450</v>
+      </c>
+      <c r="S3">
+        <v>201714475</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
         <v>166</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>167</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>168</v>
+      </c>
+      <c r="B6">
+        <v>355759853000.0</v>
+      </c>
+      <c r="C6">
+        <v>42744339000.0</v>
+      </c>
+      <c r="D6">
+        <v>-49287790170.0</v>
+      </c>
+      <c r="E6">
+        <v>51940074651.0</v>
+      </c>
+      <c r="F6">
+        <v>3122345686.0</v>
+      </c>
+      <c r="G6">
+        <v>-11235152780.0</v>
+      </c>
+      <c r="H6">
+        <v>-15947137712.0</v>
+      </c>
+      <c r="I6">
+        <v>-133678436507.0</v>
+      </c>
+      <c r="J6">
+        <v>-34794948307.0</v>
+      </c>
+      <c r="K6">
+        <v>31924193379.0</v>
+      </c>
+      <c r="L6">
+        <v>-108012194672.0</v>
+      </c>
+      <c r="M6">
+        <v>47799924255.0</v>
+      </c>
+      <c r="N6">
+        <v>-114414530394.0</v>
+      </c>
+      <c r="O6">
+        <v>333419094628.0</v>
+      </c>
+      <c r="P6">
+        <v>-6227792981.0</v>
+      </c>
+      <c r="Q6">
+        <v>7133050395.0</v>
+      </c>
+      <c r="R6">
+        <v>-164609007618.0</v>
+      </c>
+      <c r="S6">
+        <v>198047958835.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>169</v>
+      </c>
+      <c r="B7">
+        <v>-52420481660.0</v>
+      </c>
+      <c r="C7">
+        <v>-69337287450.0</v>
+      </c>
+      <c r="D7">
+        <v>-77904907750.0</v>
+      </c>
+      <c r="E7">
+        <v>-89727469590.0</v>
+      </c>
+      <c r="F7">
+        <v>-94999476330.0</v>
+      </c>
+      <c r="G7">
+        <v>-107824491210.0</v>
+      </c>
+      <c r="H7">
+        <v>278808630.0</v>
+      </c>
+      <c r="I7">
+        <v>2090162980.0</v>
+      </c>
+      <c r="J7">
+        <v>2573156030.0</v>
+      </c>
+      <c r="K7">
+        <v>-52553717650.0</v>
+      </c>
+      <c r="L7">
+        <v>6122664690.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>170</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>171</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>172</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>173</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>174</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-73942292487.0</v>
+      </c>
+      <c r="F12">
+        <v>74595138677.0</v>
+      </c>
+      <c r="G12">
+        <v>67312874571.0</v>
+      </c>
+      <c r="H12">
+        <v>-99416835541.0</v>
+      </c>
+      <c r="I12">
+        <v>78653449121.0</v>
+      </c>
+      <c r="J12">
+        <v>24170418563.0</v>
+      </c>
+      <c r="K12">
+        <v>41982836696.0</v>
+      </c>
+      <c r="L12">
+        <v>2319449008.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>175</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>176</v>
+      </c>
+      <c r="B14">
+        <v>12175948000.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
+        <v>12267956535.0</v>
+      </c>
+      <c r="E14">
+        <v>3148770422.0</v>
+      </c>
+      <c r="F14">
+        <v>13383987332.0</v>
+      </c>
+      <c r="G14">
+        <v>13312021628.0</v>
+      </c>
+      <c r="H14">
+        <v>12241452972.0</v>
+      </c>
+      <c r="I14">
+        <v>15752190670.0</v>
+      </c>
+      <c r="J14">
+        <v>13985051554.0</v>
+      </c>
+      <c r="K14">
+        <v>13593605602.0</v>
+      </c>
+      <c r="L14">
+        <v>13576980172.0</v>
+      </c>
+      <c r="M14">
+        <v>13535930078.0</v>
+      </c>
+      <c r="N14">
+        <v>14311599713.0</v>
+      </c>
+      <c r="O14">
+        <v>11853167000.0</v>
+      </c>
+      <c r="P14">
+        <v>13799642544.0</v>
+      </c>
+      <c r="Q14">
+        <v>29443686415.0</v>
+      </c>
+      <c r="R14"/>
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>177</v>
+      </c>
+      <c r="B15">
+        <v>7139481000.0</v>
+      </c>
+      <c r="C15">
+        <v>118077716000.0</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>178</v>
+      </c>
+      <c r="B16">
+        <v>405291007000.0</v>
+      </c>
+      <c r="C16">
+        <v>49531154000.0</v>
+      </c>
+      <c r="D16">
+        <v>6786815364.0</v>
+      </c>
+      <c r="E16">
+        <v>56074605534.0</v>
+      </c>
+      <c r="F16">
+        <v>4134530883.0</v>
+      </c>
+      <c r="G16">
+        <v>1012185197.0</v>
+      </c>
+      <c r="H16">
+        <v>12247337977.0</v>
+      </c>
+      <c r="I16">
+        <v>28194475689.0</v>
+      </c>
+      <c r="J16">
+        <v>159461198670.0</v>
+      </c>
+      <c r="K16">
+        <v>194256146977.0</v>
+      </c>
+      <c r="L16">
+        <v>162331953598.0</v>
+      </c>
+      <c r="M16">
+        <v>270344148270.0</v>
+      </c>
+      <c r="N16">
+        <v>222544224015.0</v>
+      </c>
+      <c r="O16">
+        <v>336958754409.0</v>
+      </c>
+      <c r="P16">
+        <v>3539659781.0</v>
+      </c>
+      <c r="Q16">
+        <v>9767452762.0</v>
+      </c>
+      <c r="R16">
+        <v>40234402367.0</v>
+      </c>
+      <c r="S16">
+        <v>204843409985.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>179</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>180</v>
+      </c>
+      <c r="B18">
+        <v>-304787365000.0</v>
+      </c>
+      <c r="C18">
+        <v>-83487823000.0</v>
+      </c>
+      <c r="D18">
+        <v>-120649380477.0</v>
+      </c>
+      <c r="E18">
+        <v>207448212596.0</v>
+      </c>
+      <c r="F18">
+        <v>-36313829952.0</v>
+      </c>
+      <c r="G18">
+        <v>-48196795893.0</v>
+      </c>
+      <c r="H18">
+        <v>-143395241336.0</v>
+      </c>
+      <c r="I18">
+        <v>-99346157977.0</v>
+      </c>
+      <c r="J18">
+        <v>-29771307535.0</v>
+      </c>
+      <c r="K18">
+        <v>24935598179.0</v>
+      </c>
+      <c r="L18">
+        <v>-85996841619.0</v>
+      </c>
+      <c r="M18">
+        <v>84204705021.0</v>
+      </c>
+      <c r="N18">
+        <v>-49840340737.0</v>
+      </c>
+      <c r="O18">
+        <v>330312223321.0</v>
+      </c>
+      <c r="P18">
+        <v>808871980.0</v>
+      </c>
+      <c r="Q18">
+        <v>-37180152460.0</v>
+      </c>
+      <c r="R18">
+        <v>-53045847602.0</v>
+      </c>
+      <c r="S18">
+        <v>213672487243.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
+        <v>181</v>
+      </c>
+      <c r="B19">
+        <v>183017741135.0</v>
+      </c>
+      <c r="C19">
+        <v>-460593247728.0</v>
+      </c>
+      <c r="D19">
+        <v>-232363527792.0</v>
+      </c>
+      <c r="E19">
+        <v>-364282658638.0</v>
+      </c>
+      <c r="F19">
+        <v>-53058962691.0</v>
+      </c>
+      <c r="G19">
+        <v>1037834524.0</v>
+      </c>
+      <c r="H19">
+        <v>-2732394879.0</v>
+      </c>
+      <c r="I19">
+        <v>19499844140.0</v>
+      </c>
+      <c r="J19">
+        <v>-14021824.0</v>
+      </c>
+      <c r="K19">
+        <v>-886741355.0</v>
+      </c>
+      <c r="L19">
+        <v>10983152446.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>182</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>95979511593.0</v>
+      </c>
+      <c r="D20">
+        <v>263277405.0</v>
+      </c>
+      <c r="E20">
+        <v>876286960.0</v>
+      </c>
+      <c r="F20">
+        <v>593892111.0</v>
+      </c>
+      <c r="G20">
+        <v>6274399521.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>183</v>
+      </c>
+      <c r="B21">
+        <v>421887370978.0</v>
+      </c>
+      <c r="C21">
+        <v>519467794383.0</v>
+      </c>
+      <c r="D21">
+        <v>163565439753.0</v>
+      </c>
+      <c r="E21">
+        <v>201791543084.0</v>
+      </c>
+      <c r="F21">
+        <v>27682527464.0</v>
+      </c>
+      <c r="G21">
+        <v>34942640053.0</v>
+      </c>
+      <c r="H21">
+        <v>129376504061.0</v>
+      </c>
+      <c r="I21">
+        <v>129376504061.0</v>
+      </c>
+      <c r="J21">
+        <v>129376504061.0</v>
+      </c>
+      <c r="K21">
+        <v>129376504061.0</v>
+      </c>
+      <c r="L21">
+        <v>-37572100000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>144</v>
+      </c>
+      <c r="B22">
+        <v>73238289000.0</v>
+      </c>
+      <c r="C22">
+        <v>104677999000.0</v>
+      </c>
+      <c r="D22">
+        <v>212988116470.0</v>
+      </c>
+      <c r="E22">
+        <v>273673913875.0</v>
+      </c>
+      <c r="F22">
+        <v>-63711545268.0</v>
+      </c>
+      <c r="G22">
+        <v>-77845328805.0</v>
+      </c>
+      <c r="H22">
+        <v>26807416721.0</v>
+      </c>
+      <c r="I22">
+        <v>-87798857709.0</v>
+      </c>
+      <c r="J22">
+        <v>10284697314.0</v>
+      </c>
+      <c r="K22">
+        <v>31704557018.0</v>
+      </c>
+      <c r="L22">
+        <v>-55212703852.0</v>
+      </c>
+      <c r="M22">
+        <v>-13938294977.0</v>
+      </c>
+      <c r="N22">
+        <v>91885687801.0</v>
+      </c>
+      <c r="O22">
+        <v>46591042719.0</v>
+      </c>
+      <c r="P22">
+        <v>99674949180.0</v>
+      </c>
+      <c r="Q22">
+        <v>154623604051.0</v>
+      </c>
+      <c r="R22">
+        <v>-150055121511.0</v>
+      </c>
+      <c r="S22">
+        <v>83069891981.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>184</v>
+      </c>
+      <c r="B23">
+        <v>53000000000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
+        <v>73828717158.0</v>
+      </c>
+      <c r="E23">
+        <v>179334496711.0</v>
+      </c>
+      <c r="F23">
+        <v>3656154754.0</v>
+      </c>
+      <c r="G23">
+        <v>-2418369231.0</v>
+      </c>
+      <c r="H23">
+        <v>-1288846039.0</v>
+      </c>
+      <c r="I23">
+        <v>-4193625452.0</v>
+      </c>
+      <c r="J23">
+        <v>-5405405252.0</v>
+      </c>
+      <c r="K23">
+        <v>9486490868.0</v>
+      </c>
+      <c r="L23">
+        <v>4328397132.0</v>
+      </c>
+      <c r="M23">
+        <v>833346250.0</v>
+      </c>
+      <c r="N23">
+        <v>-311189219933.0</v>
+      </c>
+      <c r="O23">
+        <v>-38979219996.0</v>
+      </c>
+      <c r="P23">
+        <v>-20720137520.0</v>
+      </c>
+      <c r="Q23">
+        <v>-1336490768.0</v>
+      </c>
+      <c r="R23">
+        <v>-542765450.0</v>
+      </c>
+      <c r="S23">
+        <v>9926632.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>185</v>
+      </c>
+      <c r="B24">
+        <v>-758113000.0</v>
+      </c>
+      <c r="C24">
+        <v>2697039203.0</v>
+      </c>
+      <c r="D24">
+        <v>134000000.0</v>
+      </c>
+      <c r="E24">
+        <v>30943184305.0</v>
+      </c>
+      <c r="F24">
+        <v>7522448002.0</v>
+      </c>
+      <c r="G24">
+        <v>-2874463520.0</v>
+      </c>
+      <c r="H24">
+        <v>2100000000.0</v>
+      </c>
+      <c r="I24">
+        <v>-1975365147.0</v>
+      </c>
+      <c r="J24">
+        <v>33081013.0</v>
+      </c>
+      <c r="K24">
+        <v>-63600432.0</v>
+      </c>
+      <c r="L24">
+        <v>771452490.0</v>
+      </c>
+      <c r="M24">
+        <v>-406800000.0</v>
+      </c>
+      <c r="N24">
+        <v>126000000.0</v>
+      </c>
+      <c r="O24">
+        <v>1056040000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24">
+        <v>101000000.0</v>
+      </c>
+      <c r="S24">
+        <v>112000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
+        <v>186</v>
+      </c>
+      <c r="B25">
+        <v>-278494834000.0</v>
+      </c>
+      <c r="C25">
+        <v>-99361982000.0</v>
+      </c>
+      <c r="D25">
+        <v>-206013334342.0</v>
+      </c>
+      <c r="E25">
+        <v>-276822684297.0</v>
+      </c>
+      <c r="F25">
+        <v>74595138677.0</v>
+      </c>
+      <c r="G25">
+        <v>67312874571.0</v>
+      </c>
+      <c r="H25">
+        <v>-99416835541.0</v>
+      </c>
+      <c r="I25">
+        <v>87798857709.0</v>
+      </c>
+      <c r="J25">
+        <v>-10284697314.0</v>
+      </c>
+      <c r="K25">
+        <v>-31704557018.0</v>
+      </c>
+      <c r="L25">
+        <v>55212703852.0</v>
+      </c>
+      <c r="M25">
+        <v>13938294977.0</v>
+      </c>
+      <c r="N25">
+        <v>-91885687801.0</v>
+      </c>
+      <c r="O25">
+        <v>-46591042719.0</v>
+      </c>
+      <c r="P25">
+        <v>-92888624122.0</v>
+      </c>
+      <c r="Q25">
+        <v>-219062315794.0</v>
+      </c>
+      <c r="R25">
+        <v>150055121511.0</v>
+      </c>
+      <c r="S25">
+        <v>-83069891981.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" t="s">
+        <v>187</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>95979511590.0</v>
+      </c>
+      <c r="D26">
+        <v>263277410.0</v>
+      </c>
+      <c r="E26">
+        <v>876286960.0</v>
+      </c>
+      <c r="F26">
+        <v>593892110.0</v>
+      </c>
+      <c r="G26">
+        <v>6274399520.0</v>
+      </c>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
+        <v>-47838996745.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>188</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>189</v>
+      </c>
+      <c r="B28">
+        <v>467747890000.0</v>
+      </c>
+      <c r="C28">
+        <v>497369590000.0</v>
+      </c>
+      <c r="D28">
+        <v>163828717158.0</v>
+      </c>
+      <c r="E28">
+        <v>202667830044.0</v>
+      </c>
+      <c r="F28">
+        <v>31932574329.0</v>
+      </c>
+      <c r="G28">
+        <v>38798670343.0</v>
+      </c>
+      <c r="H28">
+        <v>128087658022.0</v>
+      </c>
+      <c r="I28">
+        <v>-52032622197.0</v>
+      </c>
+      <c r="J28">
+        <v>-5405405251.0</v>
+      </c>
+      <c r="K28">
+        <v>9486490868.0</v>
+      </c>
+      <c r="L28">
+        <v>-33243702868.0</v>
+      </c>
+      <c r="M28">
+        <v>32004906250.0</v>
+      </c>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28">
+        <v>-98851000000.0</v>
+      </c>
+      <c r="S28">
+        <v>9926632.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>190</v>
+      </c>
+      <c r="B29">
+        <v>-193080597000.0</v>
+      </c>
+      <c r="C29">
+        <v>5316017000.0</v>
+      </c>
+      <c r="D29">
+        <v>19242738663.0</v>
+      </c>
+      <c r="E29">
+        <v>276822684297.0</v>
+      </c>
+      <c r="F29">
+        <v>24267580741.0</v>
+      </c>
+      <c r="G29">
+        <v>2779567394.0</v>
+      </c>
+      <c r="H29">
+        <v>-60367965848.0</v>
+      </c>
+      <c r="I29">
+        <v>6606782082.0</v>
+      </c>
+      <c r="J29">
+        <v>31357855008.0</v>
+      </c>
+      <c r="K29">
+        <v>87280999316.0</v>
+      </c>
+      <c r="L29">
+        <v>-39316274672.0</v>
+      </c>
+      <c r="M29">
+        <v>220244499811.0</v>
+      </c>
+      <c r="N29">
+        <v>192924779196.0</v>
+      </c>
+      <c r="O29">
+        <v>370214801681.0</v>
+      </c>
+      <c r="P29">
+        <v>20585967602.0</v>
+      </c>
+      <c r="Q29">
+        <v>-34995025328.0</v>
+      </c>
+      <c r="R29">
+        <v>-52402082152.0</v>
+      </c>
+      <c r="S29">
+        <v>213874201718.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>191</v>
+      </c>
+      <c r="B30">
+        <v>77760067000.0</v>
+      </c>
+      <c r="C30">
+        <v>-460593248000.0</v>
+      </c>
+      <c r="D30">
+        <v>-232363527792.0</v>
+      </c>
+      <c r="E30">
+        <v>-364282658638.0</v>
+      </c>
+      <c r="F30">
+        <v>-53058962691.0</v>
+      </c>
+      <c r="G30">
+        <v>-52812992283.0</v>
+      </c>
+      <c r="H30">
+        <v>-83659670367.0</v>
+      </c>
+      <c r="I30">
+        <v>-88191461066.0</v>
+      </c>
+      <c r="J30">
+        <v>-61096081530.0</v>
+      </c>
+      <c r="K30">
+        <v>-63295742924.0</v>
+      </c>
+      <c r="L30">
+        <v>-34925962011.0</v>
+      </c>
+      <c r="M30">
+        <v>-216824103349.0</v>
+      </c>
+      <c r="N30">
+        <v>-311189219933.0</v>
+      </c>
+      <c r="O30">
+        <v>-38979219996.0</v>
+      </c>
+      <c r="P30">
+        <v>-20720137520.0</v>
+      </c>
+      <c r="Q30">
+        <v>-1336490768.0</v>
+      </c>
+      <c r="R30">
+        <v>-542765450.0</v>
+      </c>
+      <c r="S30">
+        <v>-89714475.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BT30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:72">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>85</v>
+      </c>
+      <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>88</v>
+      </c>
+      <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>91</v>
+      </c>
+      <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>94</v>
+      </c>
+      <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:72">
+      <c r="A2" t="s">
+        <v>164</v>
+      </c>
+      <c r="B2">
+        <v>445857168000.0</v>
+      </c>
+      <c r="C2">
+        <v>405291007000.0</v>
+      </c>
+      <c r="D2">
+        <v>14637025000.0</v>
+      </c>
+      <c r="E2">
+        <v>10680775000.0</v>
+      </c>
+      <c r="F2">
+        <v>3145681000.0</v>
+      </c>
+      <c r="G2">
+        <v>49531154000.0</v>
+      </c>
+      <c r="H2">
+        <v>30618112000.0</v>
+      </c>
+      <c r="I2">
+        <v>2580593000.0</v>
+      </c>
+      <c r="J2">
+        <v>30949131071.0</v>
+      </c>
+      <c r="K2">
+        <v>6786815364.0</v>
+      </c>
+      <c r="L2">
+        <v>3595644745.0</v>
+      </c>
+      <c r="M2">
+        <v>8402484476.0</v>
+      </c>
+      <c r="N2">
+        <v>36684183611.0</v>
+      </c>
+      <c r="O2">
+        <v>56074605534.0</v>
+      </c>
+      <c r="P2">
+        <v>2135485331.0</v>
+      </c>
+      <c r="Q2">
+        <v>55144830805.0</v>
+      </c>
+      <c r="R2">
+        <v>8362381881.0</v>
+      </c>
+      <c r="S2">
+        <v>4134530883.0</v>
+      </c>
+      <c r="T2">
+        <v>4311383158.0</v>
+      </c>
+      <c r="U2">
+        <v>5283816752.0</v>
+      </c>
+      <c r="V2">
+        <v>1758717954.0</v>
+      </c>
+      <c r="W2">
+        <v>1012185197.0</v>
+      </c>
+      <c r="X2">
+        <v>1854001077.0</v>
+      </c>
+      <c r="Y2">
+        <v>10441689659.0</v>
+      </c>
+      <c r="Z2">
+        <v>9538958732.0</v>
+      </c>
+      <c r="AA2">
+        <v>12247337977.0</v>
+      </c>
+      <c r="AB2">
+        <v>2398309593.0</v>
+      </c>
+      <c r="AC2">
+        <v>3439445716.0</v>
+      </c>
+      <c r="AD2">
+        <v>12400732038.0</v>
+      </c>
+      <c r="AE2">
+        <v>28194475689.0</v>
+      </c>
+      <c r="AF2">
+        <v>97595977222.0</v>
+      </c>
+      <c r="AG2">
+        <v>120165443570.0</v>
+      </c>
+      <c r="AH2">
+        <v>165732058673.0</v>
+      </c>
+      <c r="AI2">
+        <v>159461198670.0</v>
+      </c>
+      <c r="AJ2">
+        <v>140781950245.0</v>
+      </c>
+      <c r="AK2">
+        <v>216067893983.0</v>
+      </c>
+      <c r="AL2">
+        <v>201534348186.0</v>
+      </c>
+      <c r="AM2">
+        <v>194256146977.0</v>
+      </c>
+      <c r="AN2">
+        <v>133111407030.0</v>
+      </c>
+      <c r="AO2">
+        <v>164008881329.0</v>
+      </c>
+      <c r="AP2">
+        <v>138166531804.0</v>
+      </c>
+      <c r="AQ2">
+        <v>162331953598.0</v>
+      </c>
+      <c r="AR2">
+        <v>207760929751.0</v>
+      </c>
+      <c r="AS2">
+        <v>196896062364.0</v>
+      </c>
+      <c r="AT2">
+        <v>190066132945.0</v>
+      </c>
+      <c r="AU2">
+        <v>270344148270.0</v>
+      </c>
+      <c r="AV2">
+        <v>349662251328.0</v>
+      </c>
+      <c r="AW2">
+        <v>307993129130.0</v>
+      </c>
+      <c r="AX2">
+        <v>249600310055.0</v>
+      </c>
+      <c r="AY2">
+        <v>222544224015.0</v>
+      </c>
+      <c r="AZ2">
+        <v>230672655420.0</v>
+      </c>
+      <c r="BA2">
+        <v>185816372213.0</v>
+      </c>
+      <c r="BB2">
+        <v>350937242053.0</v>
+      </c>
+      <c r="BC2">
+        <v>336958754409.0</v>
+      </c>
+      <c r="BD2">
+        <v>327798929805.0</v>
+      </c>
+      <c r="BE2">
+        <v>280332609330.0</v>
+      </c>
+      <c r="BF2">
+        <v>23364687548.0</v>
+      </c>
+      <c r="BG2">
+        <v>3539659781.0</v>
+      </c>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+    </row>
+    <row r="3" spans="1:72">
+      <c r="A3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B3">
+        <v>36214677000</v>
+      </c>
+      <c r="C3">
+        <v>20861660000</v>
+      </c>
+      <c r="D3">
+        <v>55489628000</v>
+      </c>
+      <c r="E3">
+        <v>37565160000</v>
+      </c>
+      <c r="F3">
+        <v>2364408000</v>
+      </c>
+      <c r="G3">
+        <v>16287573000</v>
+      </c>
+      <c r="H3">
+        <v>73029939000</v>
+      </c>
+      <c r="I3">
+        <v>11472622000</v>
+      </c>
+      <c r="J3">
+        <v>14424680259</v>
+      </c>
+      <c r="K3">
+        <v>12821843970</v>
+      </c>
+      <c r="L3">
+        <v>66951026376</v>
+      </c>
+      <c r="M3">
+        <v>19722672695</v>
+      </c>
+      <c r="N3">
+        <v>29704325871</v>
+      </c>
+      <c r="O3">
+        <v>23514094198</v>
+      </c>
+      <c r="P3">
+        <v>27808114908</v>
+      </c>
+      <c r="Q3">
+        <v>16755967307</v>
+      </c>
+      <c r="R3">
+        <v>19784280121</v>
+      </c>
+      <c r="S3">
+        <v>5026109365</v>
+      </c>
+      <c r="T3">
+        <v>35284521593</v>
+      </c>
+      <c r="U3">
+        <v>10014055541</v>
+      </c>
+      <c r="V3">
+        <v>3339644145</v>
+      </c>
+      <c r="W3">
+        <v>11943189414</v>
+      </c>
+      <c r="X3">
+        <v>987963503</v>
+      </c>
+      <c r="Y3">
+        <v>33387976621</v>
+      </c>
+      <c r="Z3">
+        <v>9066855053</v>
+      </c>
+      <c r="AA3">
+        <v>9509495116</v>
+      </c>
+      <c r="AB3">
+        <v>14804140605</v>
+      </c>
+      <c r="AC3">
+        <v>37451820454</v>
+      </c>
+      <c r="AD3">
+        <v>18878170331</v>
+      </c>
+      <c r="AE3">
+        <v>11893144098</v>
+      </c>
+      <c r="AF3">
+        <v>40154959387</v>
+      </c>
+      <c r="AG3">
+        <v>57675668563</v>
+      </c>
+      <c r="AH3">
+        <v>6188332378</v>
+      </c>
+      <c r="AI3">
+        <v>1933979731</v>
+      </c>
+      <c r="AJ3">
+        <v>5805585769</v>
+      </c>
+      <c r="AK3">
+        <v>21403701108</v>
+      </c>
+      <c r="AL3">
+        <v>25478792235</v>
+      </c>
+      <c r="AM3">
+        <v>8441083431</v>
+      </c>
+      <c r="AN3">
+        <v>19493198358</v>
+      </c>
+      <c r="AO3">
+        <v>16416847395</v>
+      </c>
+      <c r="AP3">
+        <v>11782521207</v>
+      </c>
+      <c r="AQ3">
+        <v>14652834177</v>
+      </c>
+      <c r="AR3">
+        <v>5844188534</v>
+      </c>
+      <c r="AS3">
+        <v>11113716087</v>
+      </c>
+      <c r="AT3">
+        <v>18641119771</v>
+      </c>
+      <c r="AU3">
+        <v>11081542555</v>
+      </c>
+      <c r="AV3">
+        <v>20603027766</v>
+      </c>
+      <c r="AW3">
+        <v>7715529929</v>
+      </c>
+      <c r="AX3">
+        <v>8990438982</v>
+      </c>
+      <c r="AY3">
+        <v>98730798113</v>
+      </c>
+      <c r="AZ3">
+        <v>151712136579</v>
+      </c>
+      <c r="BA3">
+        <v>22504562801</v>
+      </c>
+      <c r="BB3">
+        <v>68021538037</v>
+      </c>
+      <c r="BC3">
+        <v>526882516</v>
+      </c>
+      <c r="BD3">
+        <v>5159031808</v>
+      </c>
+      <c r="BE3">
+        <v>28259238300</v>
+      </c>
+      <c r="BF3">
+        <v>5181430833</v>
+      </c>
+      <c r="BG3">
+        <v>1302877419</v>
+      </c>
+      <c r="BH3">
+        <v>19777095600</v>
+      </c>
+      <c r="BI3">
+        <v>7217121900</v>
+      </c>
+      <c r="BJ3">
+        <v>6165550200</v>
+      </c>
+      <c r="BK3">
+        <v>6129510200</v>
+      </c>
+      <c r="BL3">
+        <v>2185127100</v>
+      </c>
+      <c r="BM3">
+        <v>1045738300</v>
+      </c>
+      <c r="BN3">
+        <v>573140000</v>
+      </c>
+      <c r="BO3">
+        <v>151350000</v>
+      </c>
+      <c r="BP3">
+        <v>643765500</v>
+      </c>
+      <c r="BQ3">
+        <v>395575000</v>
+      </c>
+      <c r="BR3">
+        <v>395575000</v>
+      </c>
+      <c r="BS3">
+        <v>395575000</v>
+      </c>
+      <c r="BT3">
+        <v>201714500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:72">
+      <c r="A4" t="s">
+        <v>166</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+    </row>
+    <row r="5" spans="1:72">
+      <c r="A5" t="s">
+        <v>167</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -20872,364 +21099,369 @@
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
-    </row>
-    <row r="6" spans="1:71">
+      <c r="BT5"/>
+    </row>
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B6">
+        <v>143317718000.0</v>
+      </c>
+      <c r="C6">
         <v>40566161000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>390653982000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3956250000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>7535094000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-46385473000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>18913042000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>28037520000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-28368538134.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>24162315707.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3191170619.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4806839731.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-28281699135.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-19390421923.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>53939120203.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-53009345474.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>46782448924.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4227850998.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-176852275.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-972433594.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3525098798.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>746532757.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-841815880.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-8587688582.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>902730927.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2708379245.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>9849028384.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1041136123.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-8961286322.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-15793743651.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-69401501533.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-22569466348.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-45566615103.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>6270860003.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>18679248425.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-75285943738.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>14533545797.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>7278201209.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>61144739947.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-30897474299.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>25842349525.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-24165421794.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-45428976153.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>10864867387.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>6829929419.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-80278015325.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-79318103058.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>41669122198.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>58392819075.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>27056086040.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-8128431405.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>44856283207.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-165120869840.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>13978487644.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>9159824604.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>47466320475.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>256967921782.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>19825027767.0</v>
       </c>
-      <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
-    </row>
-    <row r="7" spans="1:71">
+      <c r="BT6"/>
+    </row>
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-52420481660.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-39304379280.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-24948766150.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-12426598640.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-69337287450.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-52166892750.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-58915963030.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-36531519680.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-16725874820.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-89727469590.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-69199694570.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-44623686470.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-18419261480.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-94999476330.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-69699346080.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-47286979230.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-22740084600.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-107824491210.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-79488693640.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-54147565730.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-26888440110.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>278808630.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>253356430.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
-    </row>
-    <row r="8" spans="1:71">
+      <c r="BT7"/>
+    </row>
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -21257,54 +21489,55 @@
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
-    </row>
-    <row r="9" spans="1:71">
+      <c r="BT8"/>
+    </row>
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -21332,54 +21565,55 @@
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
-    </row>
-    <row r="10" spans="1:71">
+      <c r="BT9"/>
+    </row>
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -21407,69 +21641,68 @@
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
-    </row>
-    <row r="11" spans="1:71">
+      <c r="BT10"/>
+    </row>
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -21483,208 +21716,212 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
-    </row>
-    <row r="12" spans="1:71">
+      <c r="BT11"/>
+    </row>
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>81960288187.0</v>
       </c>
       <c r="O12">
+        <v>81960288187.0</v>
+      </c>
+      <c r="P12">
         <v>-38796946561.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-134156798820.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>162383372496.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-63371919602.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>85240360325.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>52062374456.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-106248139165.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>43540543061.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-27775758240.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-27203415480.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>26007655464.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>96284392827.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-29659818652.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-19801933904.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-29752921961.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-20202161024.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>32404895312.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>63900557936.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
-    </row>
-    <row r="13" spans="1:71">
+      <c r="BT12"/>
+    </row>
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -21712,255 +21949,265 @@
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
-    </row>
-    <row r="14" spans="1:71">
+      <c r="BT13"/>
+    </row>
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>176</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>2927222000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4964374000.0</v>
       </c>
-      <c r="D14"/>
-[...1 lines deleted...]
-      <c r="F14"/>
+      <c r="E14">
+        <v>994774933.0</v>
+      </c>
+      <c r="F14">
+        <v>3084040086.0</v>
+      </c>
       <c r="G14">
+        <v>3132759847.0</v>
+      </c>
+      <c r="H14">
         <v>3139759000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3088537000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2899877115.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3197435805.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2624553389.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3191090122.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3224319648.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3227993376.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>922052877.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>756406974.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>746836854.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>723473717.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3264188838.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3351681329.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3295138846.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3472978319.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>11500391662.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>656541985.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>607061121.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>548026860.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>10434405422.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>589477765.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>608891025.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>608678760.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>13996067595.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>604677715.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>576185908.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>575259452.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>12191343110.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>574887033.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>609087440.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>609733971.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>11855224040.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>577617454.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>583061929.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>577702179.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>11777257200.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>576018064.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>608465765.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>615239143.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>3442355096.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>-5162655055.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3343918093.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>3380131639.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3488908858.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3547812763.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3612182833.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>3662695259.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>3670698758.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2962696546.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
-    </row>
-    <row r="15" spans="1:71">
+      <c r="BT14"/>
+    </row>
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15">
+        <v>5800000000.0</v>
+      </c>
+      <c r="C15">
         <v>10106111000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7139481000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>67098624000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>8897277000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>42081814931.0</v>
       </c>
-      <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
@@ -21978,245 +22225,249 @@
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
-    </row>
-    <row r="16" spans="1:71">
+      <c r="BT15"/>
+    </row>
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B16">
+        <v>589174886000.0</v>
+      </c>
+      <c r="C16">
         <v>445857168000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>405291007000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>14637025000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10680775000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3145681000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>49531154000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>30618112000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2580592937.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>30949131071.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>6786815364.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3595644745.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8402484476.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>36684183611.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>56074605534.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2135485331.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>55144830805.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8362381881.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4134530883.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4311383158.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5283816752.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1758717954.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1012185197.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1854001077.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10441689659.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>9538958732.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12247337977.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2398309593.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3439445716.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>12400732038.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>28194475689.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>97595977222.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>120165443570.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>165732058673.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>159461198670.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>140781950245.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>216067893983.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>201534348186.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>194256146977.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>133111407030.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>164008881329.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>138166531804.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>162331953598.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>207760929751.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>196896062364.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>190066132945.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>270344148270.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>349662251328.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>307993129130.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>249600310055.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>222544224015.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>230672655420.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>185816372213.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>350937242053.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>336958754409.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>327798929805.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>280332609330.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>23364687548.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3539659781.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
-    </row>
-    <row r="17" spans="1:71">
+      <c r="BT16"/>
+    </row>
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -22244,1491 +22495,1515 @@
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
-    </row>
-    <row r="18" spans="1:71">
+      <c r="BT17"/>
+    </row>
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B18">
+        <v>197614030000.0</v>
+      </c>
+      <c r="C18">
         <v>93476550000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-343376309000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>65486293000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-46825998000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>19928648000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-267629674000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>264534510000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-179375341532.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>98982682200.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-91093732605.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>34519384495.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-9910972410.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>25364319626.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>29748570694.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>66643645089.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-19037443267.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4302635648.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>10244936526.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>19141319967.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-106963188092.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>41263101647.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2199100350.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-86772899602.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>53972567076.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-17595563717.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-28577424861.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-50085884016.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-42796297442.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-21935635017.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-27627419776.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-25399890053.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-57070607106.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>13163472484.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-1232800003.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-64258928323.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-238695706.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>35959116497.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>45951288002.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-21641340486.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>18647279964.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-18021629301.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-32898883209.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-3031350777.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>11966827892.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-62033435525.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>57563249149.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>36778142416.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>43161236310.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-53297922854.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-115045121877.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>64791663517.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-10109070161.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>10522187784.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-3035675532.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>54929007368.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-5181430833.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-1302877419.0</v>
       </c>
-      <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
-    </row>
-    <row r="19" spans="1:71">
+      <c r="BT18"/>
+    </row>
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B19">
+        <v>-100489880000.0</v>
+      </c>
+      <c r="C19">
         <v>-21817800000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>302443300000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-122792393994.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>14078899482.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-65010234440.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-195236194114.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-189083102917.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-53875815160.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-22398135537.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-102320172296.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-105510471991.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53841150000.0</v>
       </c>
       <c r="N19">
         <v>53841150000.0</v>
       </c>
       <c r="O19">
         <v>53841150000.0</v>
       </c>
       <c r="P19">
+        <v>53841150000.0</v>
+      </c>
+      <c r="Q19">
         <v>-20807000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-187261871242.0</v>
       </c>
       <c r="R19">
         <v>-187261871242.0</v>
       </c>
       <c r="S19">
         <v>-187261871242.0</v>
       </c>
       <c r="T19">
-        <v>-250000000.0</v>
+        <v>-187261871242.0</v>
       </c>
       <c r="U19">
         <v>-250000000.0</v>
       </c>
       <c r="V19">
+        <v>-250000000.0</v>
+      </c>
+      <c r="W19">
         <v>250000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>302284312.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1098356698.0</v>
       </c>
       <c r="Y19">
         <v>1098356698.0</v>
       </c>
       <c r="Z19">
+        <v>1098356698.0</v>
+      </c>
+      <c r="AA19">
         <v>-362806486.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2732394879.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-37466116424.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-21255018855.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-9775527644.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>16462250140.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1597594000.0</v>
       </c>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
-    </row>
-    <row r="20" spans="1:71">
+      <c r="BT19"/>
+    </row>
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>55113752492.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>40333593800.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>532165301.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>263277405.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>876286960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
-    </row>
-    <row r="21" spans="1:71">
+      <c r="BT20"/>
+    </row>
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B21">
+        <v>59855442036.0</v>
+      </c>
+      <c r="C21">
         <v>38392561564.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>390726957063.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>61875052829.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>17665852407.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-48380491321.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>414516502638.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-23893331691.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-81242071508.0</v>
       </c>
       <c r="O21">
         <v>-81242071508.0</v>
       </c>
       <c r="P21">
+        <v>-81242071508.0</v>
+      </c>
+      <c r="Q21">
         <v>29912911188.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>829994674.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-10409877383.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>46296496356.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-11051022715.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>40310448165.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-47873394342.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-5281182997.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>77957213675.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-53584150957.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>15850760332.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>38849022670.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90527481391.0</v>
       </c>
       <c r="AC21">
         <v>90527481391.0</v>
       </c>
       <c r="AD21">
         <v>90527481391.0</v>
       </c>
       <c r="AE21">
         <v>90527481391.0</v>
       </c>
-      <c r="AF21"/>
+      <c r="AF21">
+        <v>90527481391.0</v>
+      </c>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
-    </row>
-    <row r="22" spans="1:71">
+      <c r="BT21"/>
+    </row>
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22">
+        <v>58608550479.0</v>
+      </c>
+      <c r="C22">
         <v>13302753000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>8275467000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>22000370662.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3931733461.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>39030717324.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>37079388000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-17615672000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>13293723574.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>71920559768.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>29361992425.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>45334229835.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>89413480386.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>48878413824.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>56634632725.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>82643205422.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>96854749818.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>37541325910.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-42975091044.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-26258680277.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-670543628.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6192769681.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>25523101662.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-29690356589.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>33848736501.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-107526810379.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>14391598060.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3669232057.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2272834077.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>6473752527.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-28580487261.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-34772671189.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-21284059423.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-3161639836.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>7128354980.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-5899218142.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-11659129420.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>20714689896.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1715303776.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-1350767939.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>26681489407.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4658531774.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>13882089736.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-10611380803.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-40269097841.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-18214314944.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-23476243645.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-13794156403.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-1039832887.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>24371937958.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>37970439286.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1725570964.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>36861919679.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>15327757872.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>10499142035.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>12152880081.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>19991078305.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3947942298.0</v>
       </c>
-      <c r="BG22"/>
       <c r="BH22"/>
-      <c r="BI22">
+      <c r="BI22"/>
+      <c r="BJ22">
         <v>40361441500.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>62910630200.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>19365901100.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>32974059600.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>78683612300.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>40404041800.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>47067424400.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>12090576400.0</v>
       </c>
-      <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
-    </row>
-    <row r="23" spans="1:71">
+      <c r="BT22"/>
+    </row>
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B23">
+        <v>89970834000.0</v>
+      </c>
+      <c r="C23">
         <v>-60143261000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-12411728000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-7901755000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>20309161000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>30718963000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5453839000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2962191000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6837289857.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-9328938080.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-13123491570.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>12944761622.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8181202138.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-8002472190.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>199025126801.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4098202920.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1972140137.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>640353500.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-31219970405.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-9468951377.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>69736970111.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2884526000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6294219676.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1499947573.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>600226486.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1538468299.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-57629244.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>49057054596.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>36114824000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4124386000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-47857760445.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-161133099.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4276982990.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-8290711643.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8115064834.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>199620351.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-15982280328.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2262189892.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>12834140055.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-10788207642.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4848026256.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2592532199.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>791125831.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1203058190.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-547713749.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2881926860.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>32004906250.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-7715529929.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-7829930423.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-13407798113.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-35878876579.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-52959882801.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-223420438639.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1069978086.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1612728551.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-29268208594.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-3586657716.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-4511625135.0</v>
       </c>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
-      <c r="BS23">
+      <c r="BS23"/>
+      <c r="BT23">
         <v>9926600.0</v>
       </c>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B24">
+        <v>-100558233000.0</v>
+      </c>
+      <c r="C24">
         <v>39817000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>116748476000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-85227234000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>16443307000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-48722662000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>433776000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>21300000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7517896.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-462593896.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-35369145920.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-4176974296.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>57013139.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-25607896845.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-119584422718.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-21057618406.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-195840213273.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>41574067460.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2242045772.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>509918730.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>314400000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4456083500.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-4036848656.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1425695594.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>305161104.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>469362962.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>18732461.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-14295970.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-2376848524.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2117616454.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>14430814014.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1724756804.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-730115740.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-900791285.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>12888934392.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-12699513904.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>30406498059.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-30562837534.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>850107138.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-695280255.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>7316368143.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-7534795458.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1041690320.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>74989070273.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3048615818.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-2557923921.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-86890308559.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>1160508559.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>85323000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>114921019300.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>126000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-153802040000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1596860602.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-14465219.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1035436500.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>36838157.0</v>
       </c>
-      <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
-    </row>
-    <row r="25" spans="1:71">
+      <c r="BT24"/>
+    </row>
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B25">
+        <v>233828707000.0</v>
+      </c>
+      <c r="C25">
         <v>98108235000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-301126522000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>103051454000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-44461590000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>36216221000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-234818882000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>267589023000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-175344507732.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>36686530597.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-56129252043.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5716737233.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-72844446573.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-3227993376.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-57556685602.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-83399612396.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-97601586672.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-38264799627.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>42975091044.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>26258680277.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>670543628.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-6192769681.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-25523101662.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>29690356589.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-33848736501.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>107526810379.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-14391598060.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-3669232057.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-2272834077.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-6473752527.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>28580487261.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>34772671189.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>21284059423.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3161639836.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-7128354980.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>5899218142.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>11659129420.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-20714689896.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1715303776.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1350767939.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-26681489407.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-4658531774.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-13882089736.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>10611380803.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>40269097841.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>18214314944.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>23476243645.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>13794156403.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1039832887.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-24371937958.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-37970439286.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-1725570964.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-36861919679.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-15327757872.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-10499142035.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-12152880081.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-19991078305.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-3947942298.0</v>
       </c>
-      <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
-    </row>
-    <row r="26" spans="1:71">
+      <c r="BT25"/>
+    </row>
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>95979511590.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>40865759100.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26">
         <v>263277410.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="N26">
+        <v>263277410.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26">
         <v>876286960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
-      <c r="R26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26"/>
       <c r="T26">
         <v>593892110.0</v>
       </c>
       <c r="U26">
         <v>593892110.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="V26">
+        <v>593892110.0</v>
+      </c>
+      <c r="W26"/>
+      <c r="X26">
         <v>6274399520.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>0.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-47838996745.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
-    </row>
-    <row r="27" spans="1:71">
+      <c r="BT26"/>
+    </row>
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -23756,613 +24031,623 @@
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
-    </row>
-    <row r="28" spans="1:71">
+      <c r="BT27"/>
+    </row>
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B28">
+        <v>45778272000.0</v>
+      </c>
+      <c r="C28">
         <v>-31856810000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>424175748000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>23258658000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>37975013000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-17661528000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>407985470000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-35752799000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>190436791021.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-65299871638.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>129622532911.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>46595974104.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-72797591965.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>60407802108.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>179568385282.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>34011114108.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1142145463.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-9769523883.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-12606001513.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-20519974092.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>110047418276.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-44988868342.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1013036679.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>76457266102.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-52983924471.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>14312292033.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>38791393426.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>49057054596.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>36114824000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4124386000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-47857760445.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-161133099.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4276982990.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-8290711643.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>8115064834.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>199620351.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-15982280328.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2262189892.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>12834140055.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-10788207642.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4848026256.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2592532199.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-4208474169.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-68234441810.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-547713749.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>39746926860.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>32004906250.0</v>
       </c>
-      <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>9926600.0</v>
       </c>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B29">
+        <v>233828707000.0</v>
+      </c>
+      <c r="C29">
         <v>114338209000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-287886681000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>103051454000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-44461590000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>36216221000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-194599735000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>253061888000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-164950661273.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>111804526170.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-24142706229.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>54242057190.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>19793353461.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>48878413824.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>57556685602.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>83399612396.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>746836854.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>723473717.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>45529458119.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>29155375508.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-103623543947.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>53206291061.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1211136847.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-53384922981.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>63039422129.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-8086068601.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-13773284256.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-12634063562.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-23918127111.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-10042490919.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>12527539611.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>32275778510.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-50882274728.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>15097452215.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>4572785766.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-42855227215.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>25240096529.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>44400199928.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>65444486360.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-5224493091.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>30429801171.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-3368795124.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-27054694675.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>8082365310.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>30607947663.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-50951892970.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>78166276915.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>44493672345.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>52151675292.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>45432875259.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>36667014702.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>87296226318.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>57912467876.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>11049070300.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>2123356276.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>83188245668.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>284903199700.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>24165869300.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>20585967600.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>73440608200.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>7385329800.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>14337104100.0</v>
       </c>
-      <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
-      <c r="BP29">
+      <c r="BP29"/>
+      <c r="BQ29">
         <v>69543207300.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>72753482600.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>22616160100.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>213874201700.0</v>
       </c>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B30">
+        <v>-136772910000.0</v>
+      </c>
+      <c r="C30">
         <v>-42639643000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>251483796000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-122792394000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14078899000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-65010234000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-195236194000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-189083103000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-53875815160.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-22398135537.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-102320172296.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-105510471991.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>24589107538.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-49121991043.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-147392537626.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-37813585713.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-215624493394.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>36547958095.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-33042475821.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-9504136811.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3025244145.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-7487105914.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3048885153.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-31962281027.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-8761693949.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-9040132154.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-15163007444.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-37466116424.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-21255018855.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-9775527644.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-25724145373.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-55950911759.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-5478448118.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1037955816.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7083348623.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-34103215012.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4927705824.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-39003920965.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-18643091220.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-17112127650.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-5352894419.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-22187629635.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-4802498214.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>63875354186.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-21745347790.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-72253470193.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-187870844884.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-7715529929.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-7829930423.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-13407798113.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-35878876579.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-52959882801.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-223420438639.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1069978086.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1612728551.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-29268208594.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-3586657716.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-4511625135.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
+      <c r="BT30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>