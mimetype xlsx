--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1695,51 +1695,51 @@
       </c>
       <c r="N15">
         <v>38000.0</v>
       </c>
       <c r="O15">
         <v>35000.0</v>
       </c>
       <c r="P15">
         <v>35000.0</v>
       </c>
       <c r="Q15">
         <v>40000.0</v>
       </c>
       <c r="R15">
         <v>12000.0</v>
       </c>
       <c r="S15">
         <v>12000.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16">
-        <v>4224000.0</v>
+        <v>289202000.0</v>
       </c>
       <c r="C16">
         <v>242895000.0</v>
       </c>
       <c r="D16">
         <v>320621000.0</v>
       </c>
       <c r="E16">
         <v>243268000.0</v>
       </c>
       <c r="F16">
         <v>153124000.0</v>
       </c>
       <c r="G16">
         <v>123959000.0</v>
       </c>
       <c r="H16">
         <v>97732000.0</v>
       </c>
       <c r="I16">
         <v>92977000.0</v>
       </c>
       <c r="J16">
         <v>126229000.0</v>
       </c>
@@ -2863,51 +2863,51 @@
       </c>
       <c r="N39">
         <v>64336000.0</v>
       </c>
       <c r="O39">
         <v>36127000.0</v>
       </c>
       <c r="P39">
         <v>45841000.0</v>
       </c>
       <c r="Q39">
         <v>33974000.0</v>
       </c>
       <c r="R39">
         <v>54465000.0</v>
       </c>
       <c r="S39">
         <v>27591000.0</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
-        <v>4907940000.0</v>
+        <v>4622962000.0</v>
       </c>
       <c r="C40">
         <v>4146761000.0</v>
       </c>
       <c r="D40">
         <v>3442068000.0</v>
       </c>
       <c r="E40">
         <v>3589704000.0</v>
       </c>
       <c r="F40">
         <v>3431378000.0</v>
       </c>
       <c r="G40">
         <v>2898234000.0</v>
       </c>
       <c r="H40">
         <v>1300762000.0</v>
       </c>
       <c r="I40">
         <v>1146954000.0</v>
       </c>
       <c r="J40">
         <v>1153904000.0</v>
       </c>
@@ -6451,54 +6451,54 @@
       </c>
       <c r="BK15">
         <v>40000.0</v>
       </c>
       <c r="BL15">
         <v>39000.0</v>
       </c>
       <c r="BM15">
         <v>2470000.0</v>
       </c>
       <c r="BN15">
         <v>38000.0</v>
       </c>
       <c r="BO15">
         <v>12000.0</v>
       </c>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
     </row>
     <row r="16" spans="1:70">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16">
-        <v>4351000.0</v>
+        <v>298994000.0</v>
       </c>
       <c r="C16">
-        <v>4224000.0</v>
+        <v>289202000.0</v>
       </c>
       <c r="D16">
         <v>251996000.0</v>
       </c>
       <c r="E16">
         <v>235951000.0</v>
       </c>
       <c r="F16">
         <v>239676000.0</v>
       </c>
       <c r="G16">
         <v>242895000.0</v>
       </c>
       <c r="H16">
         <v>222769000.0</v>
       </c>
       <c r="I16">
         <v>374654000.0</v>
       </c>
       <c r="J16">
         <v>362157000.0</v>
       </c>
       <c r="K16">
         <v>320621000.0</v>
       </c>
@@ -7234,86 +7234,88 @@
         <v>41481000.0</v>
       </c>
       <c r="BG20">
         <v>10817000.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
     </row>
     <row r="21" spans="1:70">
       <c r="A21" t="s">
         <v>38</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>368995000.0</v>
+      </c>
       <c r="C21">
         <v>72611000.0</v>
       </c>
       <c r="D21">
         <v>380451000.0</v>
       </c>
       <c r="E21">
         <v>385937000.0</v>
       </c>
       <c r="F21">
         <v>392069000.0</v>
       </c>
       <c r="G21">
         <v>96151000.0</v>
       </c>
       <c r="H21">
         <v>403265000.0</v>
       </c>
       <c r="I21">
         <v>407913000.0</v>
       </c>
       <c r="J21">
         <v>414067000.0</v>
       </c>
       <c r="K21">
         <v>118687000.0</v>
       </c>
       <c r="L21">
         <v>425856000.0</v>
       </c>
       <c r="M21">
         <v>431154000.0</v>
       </c>
       <c r="N21">
-        <v>5664000.0</v>
+        <v>438854000.0</v>
       </c>
       <c r="O21">
         <v>143293000.0</v>
       </c>
       <c r="P21">
         <v>449714000.0</v>
       </c>
       <c r="Q21">
         <v>455719000.0</v>
       </c>
       <c r="R21">
         <v>460130000.0</v>
       </c>
       <c r="S21">
         <v>165153000.0</v>
       </c>
       <c r="T21">
         <v>474344000.0</v>
       </c>
       <c r="U21">
         <v>476890000.0</v>
       </c>
       <c r="V21">
         <v>484322000.0</v>
       </c>
@@ -8355,51 +8357,51 @@
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
     </row>
     <row r="28" spans="1:70">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
-        <v>-1580859000.0</v>
+        <v>-1080859000.0</v>
       </c>
       <c r="C28">
         <v>-1356225000.0</v>
       </c>
       <c r="D28">
         <v>-1570772000.0</v>
       </c>
       <c r="E28">
         <v>-2239174000.0</v>
       </c>
       <c r="F28">
         <v>-1699455000.0</v>
       </c>
       <c r="G28">
         <v>-1532808000.0</v>
       </c>
       <c r="H28">
         <v>-1405688000.0</v>
       </c>
       <c r="I28">
         <v>-1250672000.0</v>
       </c>
       <c r="J28">
         <v>-1068595000.0</v>
       </c>
@@ -8688,51 +8690,51 @@
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
     </row>
     <row r="30" spans="1:70">
       <c r="A30" t="s">
         <v>47</v>
       </c>
       <c r="B30">
         <v>196342000.0</v>
       </c>
       <c r="C30">
-        <v>197248000.0</v>
+        <v>139265000.0</v>
       </c>
       <c r="D30">
         <v>158483000.0</v>
       </c>
       <c r="E30">
         <v>110516000.0</v>
       </c>
       <c r="F30">
         <v>124137000.0</v>
       </c>
       <c r="G30">
         <v>85419000.0</v>
       </c>
       <c r="H30">
         <v>85957000.0</v>
       </c>
       <c r="I30">
         <v>73807000.0</v>
       </c>
       <c r="J30">
         <v>86156000.0</v>
       </c>
       <c r="K30">
         <v>68167000.0</v>
       </c>
@@ -10302,96 +10304,96 @@
       <c r="BM38">
         <v>13951000.0</v>
       </c>
       <c r="BN38">
         <v>13606000.0</v>
       </c>
       <c r="BO38">
         <v>21481000.0</v>
       </c>
       <c r="BP38">
         <v>20491000.0</v>
       </c>
       <c r="BQ38"/>
       <c r="BR38">
         <v>8106000.0</v>
       </c>
     </row>
     <row r="39" spans="1:70">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
         <v>986862000.0</v>
       </c>
       <c r="C39">
-        <v>1021405000.0</v>
+        <v>1079388000.0</v>
       </c>
       <c r="D39">
-        <v>773722000.0</v>
+        <v>782854000.0</v>
       </c>
       <c r="E39">
-        <v>731919000.0</v>
+        <v>735151000.0</v>
       </c>
       <c r="F39">
         <v>747263000.0</v>
       </c>
       <c r="G39">
         <v>726228000.0</v>
       </c>
       <c r="H39">
         <v>636609000.0</v>
       </c>
       <c r="I39">
         <v>971681000.0</v>
       </c>
       <c r="J39">
         <v>959349000.0</v>
       </c>
       <c r="K39">
         <v>853621000.0</v>
       </c>
       <c r="L39">
         <v>727738000.0</v>
       </c>
       <c r="M39">
-        <v>580729000.0</v>
+        <v>584772000.0</v>
       </c>
       <c r="N39">
         <v>555393000.0</v>
       </c>
       <c r="O39">
-        <v>577450000.0</v>
+        <v>606374000.0</v>
       </c>
       <c r="P39">
         <v>485873000.0</v>
       </c>
       <c r="Q39">
         <v>569754000.0</v>
       </c>
       <c r="R39">
-        <v>572073000.0</v>
+        <v>575186000.0</v>
       </c>
       <c r="S39">
         <v>425721000.0</v>
       </c>
       <c r="T39">
         <v>523143000.0</v>
       </c>
       <c r="U39">
         <v>452299000.0</v>
       </c>
       <c r="V39">
         <v>496604000.0</v>
       </c>
       <c r="W39">
         <v>875250000.0</v>
       </c>
       <c r="X39">
         <v>407449000.0</v>
       </c>
       <c r="Y39">
         <v>377716000.0</v>
       </c>
       <c r="Z39">
         <v>346189000.0</v>
       </c>
@@ -10509,60 +10511,60 @@
       <c r="BL39">
         <v>22895000.0</v>
       </c>
       <c r="BM39">
         <v>20389000.0</v>
       </c>
       <c r="BN39">
         <v>41624000.0</v>
       </c>
       <c r="BO39">
         <v>66334000.0</v>
       </c>
       <c r="BP39">
         <v>11998000.0</v>
       </c>
       <c r="BQ39"/>
       <c r="BR39">
         <v>10146000.0</v>
       </c>
     </row>
     <row r="40" spans="1:70">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
-        <v>5536173000.0</v>
+        <v>4741530000.0</v>
       </c>
       <c r="C40">
-        <v>4907940000.0</v>
+        <v>4622962000.0</v>
       </c>
       <c r="D40">
-        <v>4427644000.0</v>
+        <v>4586777000.0</v>
       </c>
       <c r="E40">
-        <v>4240711000.0</v>
+        <v>4327460000.0</v>
       </c>
       <c r="F40">
         <v>4335541000.0</v>
       </c>
       <c r="G40">
         <v>4146761000.0</v>
       </c>
       <c r="H40">
         <v>3983655000.0</v>
       </c>
       <c r="I40">
         <v>4097265000.0</v>
       </c>
       <c r="J40">
         <v>3919995000.0</v>
       </c>
       <c r="K40">
         <v>3442068000.0</v>
       </c>
       <c r="L40">
         <v>3330744000.0</v>
       </c>
       <c r="M40">
         <v>3357906000.0</v>
       </c>
@@ -12443,51 +12445,51 @@
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
     </row>
     <row r="51" spans="1:70">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
-        <v>65523000.0</v>
+        <v>565523000.0</v>
       </c>
       <c r="C51">
         <v>65465000.0</v>
       </c>
       <c r="D51">
         <v>66549000.0</v>
       </c>
       <c r="E51">
         <v>73388000.0</v>
       </c>
       <c r="F51">
         <v>73390000.0</v>
       </c>
       <c r="G51">
         <v>59583000.0</v>
       </c>
       <c r="H51">
         <v>47861000.0</v>
       </c>
       <c r="I51">
         <v>66327000.0</v>
       </c>
       <c r="J51">
         <v>50209000.0</v>
       </c>
@@ -12643,51 +12645,51 @@
       </c>
       <c r="BI51">
         <v>39900000.0</v>
       </c>
       <c r="BJ51">
         <v>38200000.0</v>
       </c>
       <c r="BK51">
         <v>35100000.0</v>
       </c>
       <c r="BL51">
         <v>33200000.0</v>
       </c>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
     </row>
     <row r="52" spans="1:70">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
-        <v>375000.0</v>
+        <v>500375000.0</v>
       </c>
       <c r="C52">
         <v>325000.0</v>
       </c>
       <c r="D52">
         <v>1424000.0</v>
       </c>
       <c r="E52">
         <v>2875000.0</v>
       </c>
       <c r="F52">
         <v>2260000.0</v>
       </c>
       <c r="G52">
         <v>2416000.0</v>
       </c>
       <c r="H52">
         <v>2118000.0</v>
       </c>
       <c r="I52">
         <v>64650000.0</v>
       </c>
       <c r="J52">
         <v>48388000.0</v>
       </c>
@@ -23387,51 +23389,51 @@
       </c>
       <c r="N23">
         <v>57918000.0</v>
       </c>
       <c r="O23">
         <v>179681000.0</v>
       </c>
       <c r="P23">
         <v>14320000.0</v>
       </c>
       <c r="Q23">
         <v>30910000.0</v>
       </c>
       <c r="R23">
         <v>-28618000.0</v>
       </c>
       <c r="S23">
         <v>1678000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>186</v>
       </c>
       <c r="B24">
-        <v>-143155000.0</v>
+        <v>-45459000.0</v>
       </c>
       <c r="C24">
         <v>-30428000.0</v>
       </c>
       <c r="D24">
         <v>-32752000.0</v>
       </c>
       <c r="E24">
         <v>-34615000.0</v>
       </c>
       <c r="F24">
         <v>-29237000.0</v>
       </c>
       <c r="G24">
         <v>-3987000.0</v>
       </c>
       <c r="H24">
         <v>-2459000.0</v>
       </c>
       <c r="I24">
         <v>-5887000.0</v>
       </c>
       <c r="J24">
         <v>-91273000.0</v>
       </c>
@@ -28143,51 +28145,51 @@
       </c>
       <c r="BL24">
         <v>-11000.0</v>
       </c>
       <c r="BM24">
         <v>253000.0</v>
       </c>
       <c r="BN24">
         <v>9976000.0</v>
       </c>
       <c r="BO24">
         <v>-14000.0</v>
       </c>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24">
         <v>-10000.0</v>
       </c>
       <c r="BS24"/>
     </row>
     <row r="25" spans="1:71">
       <c r="A25" t="s">
         <v>187</v>
       </c>
       <c r="B25">
-        <v>26882000.0</v>
+        <v>22388000.0</v>
       </c>
       <c r="C25">
         <v>19524000.0</v>
       </c>
       <c r="D25">
         <v>11641000.0</v>
       </c>
       <c r="E25">
         <v>83337000.0</v>
       </c>
       <c r="F25">
         <v>39383000.0</v>
       </c>
       <c r="G25">
         <v>20431000.0</v>
       </c>
       <c r="H25">
         <v>13201000.0</v>
       </c>
       <c r="I25">
         <v>21713000.0</v>
       </c>
       <c r="J25">
         <v>16517000.0</v>
       </c>