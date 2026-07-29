--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1243,51 +1243,53 @@
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>26</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
       <c r="C5">
         <v>387607.0</v>
       </c>
       <c r="D5">
         <v>731814.0</v>
       </c>
       <c r="E5">
         <v>5186483.0</v>
       </c>
       <c r="F5">
         <v>-3103945.0</v>
       </c>
       <c r="G5">
         <v>-4952823.0</v>
       </c>
       <c r="H5">
         <v>-2259043.0</v>
       </c>
       <c r="I5">
         <v>673979.0</v>
       </c>
       <c r="J5">
         <v>617895.0</v>
       </c>
       <c r="K5">
@@ -1829,51 +1831,53 @@
         <v>223101.0</v>
       </c>
       <c r="S15">
         <v>223101.0</v>
       </c>
       <c r="T15">
         <v>222841.0</v>
       </c>
       <c r="U15">
         <v>144000.0</v>
       </c>
       <c r="V15">
         <v>140000.0</v>
       </c>
       <c r="W15">
         <v>60000.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16">
         <v>5665271.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>4304667.0</v>
+      </c>
       <c r="D16">
         <v>5386126.0</v>
       </c>
       <c r="E16">
         <v>6374978.0</v>
       </c>
       <c r="F16">
         <v>5666285.0</v>
       </c>
       <c r="G16">
         <v>3963657.0</v>
       </c>
       <c r="H16">
         <v>3811994.0</v>
       </c>
       <c r="I16">
         <v>6527654.0</v>
       </c>
       <c r="J16">
         <v>6182756.0</v>
       </c>
       <c r="K16">
         <v>4854212.0</v>
       </c>
       <c r="L16">
@@ -2814,51 +2818,53 @@
       </c>
       <c r="Q35">
         <v>321856614.0</v>
       </c>
       <c r="R35">
         <v>322671624.0</v>
       </c>
       <c r="S35">
         <v>275724867.0</v>
       </c>
       <c r="T35">
         <v>137189872.0</v>
       </c>
       <c r="U35">
         <v>127174095.0</v>
       </c>
       <c r="V35">
         <v>85146000.0</v>
       </c>
       <c r="W35"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>57</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>171275.0</v>
+      </c>
       <c r="C36">
         <v>4237805.0</v>
       </c>
       <c r="D36">
         <v>30462121.0</v>
       </c>
       <c r="E36">
         <v>18295913.0</v>
       </c>
       <c r="F36">
         <v>12197611.0</v>
       </c>
       <c r="G36">
         <v>13900952.0</v>
       </c>
       <c r="H36">
         <v>12391881.0</v>
       </c>
       <c r="I36">
         <v>13107358.0</v>
       </c>
       <c r="J36">
         <v>941760.0</v>
       </c>
       <c r="K36">
@@ -3050,51 +3056,51 @@
       </c>
       <c r="S39">
         <v>6423573.0</v>
       </c>
       <c r="T39">
         <v>33150759.0</v>
       </c>
       <c r="U39">
         <v>4611426.0</v>
       </c>
       <c r="V39">
         <v>2393051.0</v>
       </c>
       <c r="W39">
         <v>9130.0</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
         <v>5489104.0</v>
       </c>
       <c r="C40">
-        <v>9615384.0</v>
+        <v>5310717.0</v>
       </c>
       <c r="D40">
         <v>6636711.0</v>
       </c>
       <c r="E40">
         <v>8260655.0</v>
       </c>
       <c r="F40">
         <v>12508572.0</v>
       </c>
       <c r="G40">
         <v>8574807.0</v>
       </c>
       <c r="H40">
         <v>13082767.0</v>
       </c>
       <c r="I40">
         <v>44886486.0</v>
       </c>
       <c r="J40">
         <v>20090103.0</v>
       </c>
       <c r="K40">
         <v>13190412.0</v>
       </c>
@@ -4622,51 +4628,51 @@
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
         <v>144</v>
       </c>
       <c r="CE1" t="s">
         <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="2" spans="1:86">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2">
-        <v>9881737.0</v>
+        <v>13462071.0</v>
       </c>
       <c r="C2">
         <v>9881737.0</v>
       </c>
       <c r="D2">
         <v>10900740.0</v>
       </c>
       <c r="E2">
         <v>10911643.0</v>
       </c>
       <c r="F2">
         <v>10485931.0</v>
       </c>
       <c r="G2">
         <v>10994434.0</v>
       </c>
       <c r="H2">
         <v>10844238.0</v>
       </c>
       <c r="I2">
         <v>9866735.0</v>
       </c>
       <c r="J2">
         <v>9479109.0</v>
       </c>
@@ -5060,52 +5066,56 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
     </row>
     <row r="5" spans="1:86">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5"/>
-      <c r="C5"/>
-      <c r="D5"/>
+      <c r="C5">
+        <v>0.0</v>
+      </c>
+      <c r="D5">
+        <v>0.0</v>
+      </c>
       <c r="E5">
         <v>280577.0</v>
       </c>
       <c r="F5">
         <v>280577.0</v>
       </c>
       <c r="G5">
         <v>387607.0</v>
       </c>
       <c r="H5">
         <v>400414.0</v>
       </c>
       <c r="I5">
         <v>732528.0</v>
       </c>
       <c r="J5">
         <v>804127.0</v>
       </c>
       <c r="K5">
         <v>731813.0</v>
       </c>
       <c r="L5">
         <v>1112867.0</v>
       </c>
       <c r="M5">
@@ -5397,51 +5407,53 @@
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
     </row>
     <row r="7" spans="1:86">
       <c r="A7" t="s">
         <v>28</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>72109.0</v>
+      </c>
       <c r="C7">
         <v>104801.0</v>
       </c>
       <c r="D7">
         <v>137780.0</v>
       </c>
       <c r="E7">
         <v>170325.0</v>
       </c>
       <c r="F7">
         <v>202362.0</v>
       </c>
       <c r="G7">
         <v>0.0</v>
       </c>
       <c r="H7">
         <v>23692.0</v>
       </c>
       <c r="I7">
         <v>49909.0</v>
       </c>
       <c r="J7">
         <v>74634.0</v>
       </c>
       <c r="K7">
@@ -5541,51 +5553,53 @@
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
     </row>
     <row r="8" spans="1:86">
       <c r="A8" t="s">
         <v>29</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>375167.0</v>
+      </c>
       <c r="C8">
         <v>371857.0</v>
       </c>
       <c r="D8">
         <v>375127.0</v>
       </c>
       <c r="E8">
         <v>371664.0</v>
       </c>
       <c r="F8">
         <v>371664.0</v>
       </c>
       <c r="G8">
         <v>370414.0</v>
       </c>
       <c r="H8">
         <v>462937.0</v>
       </c>
       <c r="I8">
         <v>459937.0</v>
       </c>
       <c r="J8">
         <v>454684.0</v>
       </c>
       <c r="K8">
@@ -5772,51 +5786,51 @@
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
     </row>
     <row r="10" spans="1:86">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10">
-        <v>99077831.0</v>
+        <v>131205490.0</v>
       </c>
       <c r="C10">
         <v>99077831.0</v>
       </c>
       <c r="D10">
         <v>69710783.0</v>
       </c>
       <c r="E10">
         <v>86253860.0</v>
       </c>
       <c r="F10">
         <v>74392306.0</v>
       </c>
       <c r="G10">
         <v>80653398.0</v>
       </c>
       <c r="H10">
         <v>73417570.0</v>
       </c>
       <c r="I10">
         <v>71375229.0</v>
       </c>
       <c r="J10">
         <v>77085417.0</v>
       </c>
@@ -6120,51 +6134,51 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
     </row>
     <row r="12" spans="1:86">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12">
-        <v>99077831.0</v>
+        <v>131205490.0</v>
       </c>
       <c r="C12">
         <v>99077831.0</v>
       </c>
       <c r="D12">
         <v>69710783.0</v>
       </c>
       <c r="E12">
         <v>86253860.0</v>
       </c>
       <c r="F12">
         <v>74392306.0</v>
       </c>
       <c r="G12">
         <v>80653398.0</v>
       </c>
       <c r="H12">
         <v>73417570.0</v>
       </c>
       <c r="I12">
         <v>71375229.0</v>
       </c>
       <c r="J12">
         <v>77085417.0</v>
       </c>
@@ -6378,51 +6392,51 @@
       <c r="CB12">
         <v>13097311.0</v>
       </c>
       <c r="CC12">
         <v>6346277.0</v>
       </c>
       <c r="CD12">
         <v>11310749.0</v>
       </c>
       <c r="CE12">
         <v>23210243.0</v>
       </c>
       <c r="CF12">
         <v>15300000.0</v>
       </c>
       <c r="CG12">
         <v>21217077.0</v>
       </c>
       <c r="CH12"/>
     </row>
     <row r="13" spans="1:86">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13">
-        <v>371857.0</v>
+        <v>375167.0</v>
       </c>
       <c r="C13">
         <v>371857.0</v>
       </c>
       <c r="D13">
         <v>375127.0</v>
       </c>
       <c r="E13">
         <v>371664.0</v>
       </c>
       <c r="F13">
         <v>371664.0</v>
       </c>
       <c r="G13">
         <v>370414.0</v>
       </c>
       <c r="H13">
         <v>462937.0</v>
       </c>
       <c r="I13">
         <v>459937.0</v>
       </c>
       <c r="J13">
         <v>454684.0</v>
       </c>
@@ -6636,51 +6650,51 @@
       <c r="CB13">
         <v>144000.0</v>
       </c>
       <c r="CC13">
         <v>140000.0</v>
       </c>
       <c r="CD13">
         <v>140000.0</v>
       </c>
       <c r="CE13">
         <v>140000.0</v>
       </c>
       <c r="CF13">
         <v>100000.0</v>
       </c>
       <c r="CG13">
         <v>60000.0</v>
       </c>
       <c r="CH13"/>
     </row>
     <row r="14" spans="1:86">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
-        <v>36111888.0</v>
+        <v>36458196.0</v>
       </c>
       <c r="C14">
         <v>36111888.0</v>
       </c>
       <c r="D14">
         <v>36022868.0</v>
       </c>
       <c r="E14">
         <v>35870868.0</v>
       </c>
       <c r="F14">
         <v>35333000.0</v>
       </c>
       <c r="G14">
         <v>35409350.0</v>
       </c>
       <c r="H14">
         <v>35322675.0</v>
       </c>
       <c r="I14">
         <v>35355879.0</v>
       </c>
       <c r="J14">
         <v>35247529.0</v>
       </c>
@@ -7108,51 +7122,51 @@
       <c r="CB15">
         <v>144000.0</v>
       </c>
       <c r="CC15">
         <v>140000.0</v>
       </c>
       <c r="CD15">
         <v>140000.0</v>
       </c>
       <c r="CE15">
         <v>140000.0</v>
       </c>
       <c r="CF15">
         <v>100000.0</v>
       </c>
       <c r="CG15">
         <v>60000.0</v>
       </c>
       <c r="CH15"/>
     </row>
     <row r="16" spans="1:86">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16">
-        <v>5665271.0</v>
+        <v>5037055.0</v>
       </c>
       <c r="C16">
         <v>5665271.0</v>
       </c>
       <c r="D16">
         <v>4412572.0</v>
       </c>
       <c r="E16">
         <v>4731332.0</v>
       </c>
       <c r="F16">
         <v>5882276.0</v>
       </c>
       <c r="G16"/>
       <c r="H16">
         <v>7709051.0</v>
       </c>
       <c r="I16">
         <v>5708485.0</v>
       </c>
       <c r="J16">
         <v>7339669.0</v>
       </c>
       <c r="K16">
         <v>5386125.0</v>
@@ -7834,51 +7848,51 @@
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
     </row>
     <row r="22" spans="1:86">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22">
-        <v>1899887.0</v>
+        <v>2702579.0</v>
       </c>
       <c r="C22">
         <v>1899887.0</v>
       </c>
       <c r="D22">
         <v>3315337.0</v>
       </c>
       <c r="E22">
         <v>3427988.0</v>
       </c>
       <c r="F22">
         <v>3198028.0</v>
       </c>
       <c r="G22">
         <v>3891147.0</v>
       </c>
       <c r="H22">
         <v>1821780.0</v>
       </c>
       <c r="I22">
         <v>2214758.0</v>
       </c>
       <c r="J22">
         <v>1872655.0</v>
       </c>
@@ -8092,51 +8106,51 @@
       <c r="CB22">
         <v>968376.0</v>
       </c>
       <c r="CC22">
         <v>1093966.0</v>
       </c>
       <c r="CD22">
         <v>753458.0</v>
       </c>
       <c r="CE22">
         <v>399624.0</v>
       </c>
       <c r="CF22">
         <v>100000.0</v>
       </c>
       <c r="CG22">
         <v>98872.0</v>
       </c>
       <c r="CH22"/>
     </row>
     <row r="23" spans="1:86">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23">
-        <v>711690128.0</v>
+        <v>734544045.0</v>
       </c>
       <c r="C23">
         <v>711690128.0</v>
       </c>
       <c r="D23">
         <v>697870988.0</v>
       </c>
       <c r="E23">
         <v>717332254.0</v>
       </c>
       <c r="F23">
         <v>717656046.0</v>
       </c>
       <c r="G23">
         <v>732239864.0</v>
       </c>
       <c r="H23">
         <v>720420115.0</v>
       </c>
       <c r="I23">
         <v>727752712.0</v>
       </c>
       <c r="J23">
         <v>752935752.0</v>
       </c>
@@ -8703,51 +8717,53 @@
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
     </row>
     <row r="26" spans="1:86">
       <c r="A26" t="s">
         <v>47</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>24587588.0</v>
+      </c>
       <c r="C26">
         <v>23467353.0</v>
       </c>
       <c r="D26">
         <v>22348168.0</v>
       </c>
       <c r="E26">
         <v>21282218.0</v>
       </c>
       <c r="F26">
         <v>27257570.0</v>
       </c>
       <c r="G26">
         <v>27717238.0</v>
       </c>
       <c r="H26">
         <v>30858390.0</v>
       </c>
       <c r="I26">
         <v>29753793.0</v>
       </c>
       <c r="J26">
         <v>42251704.0</v>
       </c>
       <c r="K26">
@@ -8960,51 +8976,51 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
     </row>
     <row r="28" spans="1:86">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28">
-        <v>-98973030.0</v>
+        <v>-131133381.0</v>
       </c>
       <c r="C28">
         <v>-98973030.0</v>
       </c>
       <c r="D28">
         <v>-69573003.0</v>
       </c>
       <c r="E28">
         <v>-54254277.0</v>
       </c>
       <c r="F28">
         <v>-23216141.0</v>
       </c>
       <c r="G28">
         <v>4236271.0</v>
       </c>
       <c r="H28">
         <v>13055902.0</v>
       </c>
       <c r="I28">
         <v>36305723.0</v>
       </c>
       <c r="J28">
         <v>83616968.0</v>
       </c>
@@ -9217,51 +9233,53 @@
       </c>
       <c r="CB28">
         <v>130524689.0</v>
       </c>
       <c r="CC28">
         <v>144083723.0</v>
       </c>
       <c r="CD28">
         <v>99038501.0</v>
       </c>
       <c r="CE28">
         <v>74495757.0</v>
       </c>
       <c r="CF28">
         <v>33800000.0</v>
       </c>
       <c r="CG28">
         <v>29202423.0</v>
       </c>
       <c r="CH28"/>
     </row>
     <row r="29" spans="1:86">
       <c r="A29" t="s">
         <v>50</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>707564294.0</v>
+      </c>
       <c r="C29">
         <v>690326610.0</v>
       </c>
       <c r="D29">
         <v>676397210.0</v>
       </c>
       <c r="E29">
         <v>694066209.0</v>
       </c>
       <c r="F29">
         <v>692340575.0</v>
       </c>
       <c r="G29">
         <v>711416483.0</v>
       </c>
       <c r="H29">
         <v>696584577.0</v>
       </c>
       <c r="I29">
         <v>703935481.0</v>
       </c>
       <c r="J29">
         <v>729457224.0</v>
       </c>
       <c r="K29">
@@ -9354,51 +9372,51 @@
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
     </row>
     <row r="30" spans="1:86">
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30">
-        <v>69442219.0</v>
+        <v>75907077.0</v>
       </c>
       <c r="C30">
         <v>69442219.0</v>
       </c>
       <c r="D30">
         <v>9807797.0</v>
       </c>
       <c r="E30">
         <v>6233620.0</v>
       </c>
       <c r="F30">
         <v>7309213.0</v>
       </c>
       <c r="G30">
         <v>6156300.0</v>
       </c>
       <c r="H30">
         <v>2669379.0</v>
       </c>
       <c r="I30">
         <v>4595743.0</v>
       </c>
       <c r="J30">
         <v>4988549.0</v>
       </c>
@@ -9759,51 +9777,53 @@
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
     </row>
     <row r="32" spans="1:86">
       <c r="A32" t="s">
         <v>53</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>208509057.0</v>
+      </c>
       <c r="C32">
         <v>175391969.0</v>
       </c>
       <c r="D32">
         <v>86232897.0</v>
       </c>
       <c r="E32">
         <v>71840058.0</v>
       </c>
       <c r="F32">
         <v>40781991.0</v>
       </c>
       <c r="G32">
         <v>48126773.0</v>
       </c>
       <c r="H32">
         <v>49687904.0</v>
       </c>
       <c r="I32">
         <v>48288439.0</v>
       </c>
       <c r="J32">
         <v>47516934.0</v>
       </c>
       <c r="K32">
@@ -9896,51 +9916,51 @@
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
     </row>
     <row r="33" spans="1:86">
       <c r="A33" t="s">
         <v>54</v>
       </c>
       <c r="B33">
-        <v>515157246.0</v>
+        <v>499659127.0</v>
       </c>
       <c r="C33">
         <v>515157246.0</v>
       </c>
       <c r="D33">
         <v>590191869.0</v>
       </c>
       <c r="E33">
         <v>620432290.0</v>
       </c>
       <c r="F33">
         <v>631504491.0</v>
       </c>
       <c r="G33">
         <v>640169459.0</v>
       </c>
       <c r="H33">
         <v>640715782.0</v>
       </c>
       <c r="I33">
         <v>647236788.0</v>
       </c>
       <c r="J33">
         <v>667418574.0</v>
       </c>
@@ -10248,51 +10268,51 @@
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
     </row>
     <row r="35" spans="1:86">
       <c r="A35" t="s">
         <v>56</v>
       </c>
       <c r="B35">
-        <v>222604.0</v>
+        <v>603889.0</v>
       </c>
       <c r="C35">
         <v>222604.0</v>
       </c>
       <c r="D35">
         <v>27556.0</v>
       </c>
       <c r="E35">
         <v>30035397.0</v>
       </c>
       <c r="F35">
         <v>30919710.0</v>
       </c>
       <c r="G35">
         <v>61769418.0</v>
       </c>
       <c r="H35">
         <v>80268889.0</v>
       </c>
       <c r="I35">
         <v>99220789.0</v>
       </c>
       <c r="J35">
         <v>146106035.0</v>
       </c>
@@ -10505,72 +10525,76 @@
       </c>
       <c r="CB35">
         <v>128306516.0</v>
       </c>
       <c r="CC35">
         <v>131466480.0</v>
       </c>
       <c r="CD35">
         <v>95706250.0</v>
       </c>
       <c r="CE35">
         <v>85146000.0</v>
       </c>
       <c r="CF35">
         <v>43700000.0</v>
       </c>
       <c r="CG35">
         <v>45381800.0</v>
       </c>
       <c r="CH35"/>
     </row>
     <row r="36" spans="1:86">
       <c r="A36" t="s">
         <v>57</v>
       </c>
-      <c r="B36"/>
-      <c r="C36"/>
+      <c r="B36">
+        <v>95103.0</v>
+      </c>
+      <c r="C36">
+        <v>171275.0</v>
+      </c>
       <c r="D36">
         <v>309453.0</v>
       </c>
       <c r="E36">
         <v>1261137.0</v>
       </c>
       <c r="F36">
         <v>2972003.0</v>
       </c>
       <c r="G36">
         <v>4237805.0</v>
       </c>
       <c r="H36">
         <v>4851908.0</v>
       </c>
       <c r="I36">
         <v>6119255.0</v>
       </c>
       <c r="J36">
-        <v>1236380.0</v>
+        <v>7460150.0</v>
       </c>
       <c r="K36">
         <v>1236380.0</v>
       </c>
       <c r="L36">
         <v>9687569.0</v>
       </c>
       <c r="M36">
         <v>9946146.0</v>
       </c>
       <c r="N36">
         <v>13702614.0</v>
       </c>
       <c r="O36">
         <v>18295913.0</v>
       </c>
       <c r="P36">
         <v>13897212.0</v>
       </c>
       <c r="Q36">
         <v>11618080.0</v>
       </c>
       <c r="R36">
         <v>10060481.0</v>
       </c>
@@ -11088,51 +11112,51 @@
       <c r="CB38">
         <v>289000.0</v>
       </c>
       <c r="CC38">
         <v>1558000.0</v>
       </c>
       <c r="CD38">
         <v>810000.0</v>
       </c>
       <c r="CE38">
         <v>216000.0</v>
       </c>
       <c r="CF38">
         <v>147000.0</v>
       </c>
       <c r="CG38">
         <v>152000.0</v>
       </c>
       <c r="CH38"/>
     </row>
     <row r="39" spans="1:86">
       <c r="A39" t="s">
         <v>60</v>
       </c>
       <c r="B39">
-        <v>26112945.0</v>
+        <v>25069772.0</v>
       </c>
       <c r="C39">
         <v>26112945.0</v>
       </c>
       <c r="D39">
         <v>24845202.0</v>
       </c>
       <c r="E39">
         <v>984496.0</v>
       </c>
       <c r="F39">
         <v>1252008.0</v>
       </c>
       <c r="G39">
         <v>1369560.0</v>
       </c>
       <c r="H39">
         <v>1795604.0</v>
       </c>
       <c r="I39">
         <v>2330194.0</v>
       </c>
       <c r="J39">
         <v>1570557.0</v>
       </c>
@@ -11346,51 +11370,51 @@
       <c r="CB39">
         <v>4787968.0</v>
       </c>
       <c r="CC39">
         <v>4130169.0</v>
       </c>
       <c r="CD39">
         <v>1686962.0</v>
       </c>
       <c r="CE39">
         <v>2231957.0</v>
       </c>
       <c r="CF39">
         <v>1600000.0</v>
       </c>
       <c r="CG39">
         <v>308055.0</v>
       </c>
       <c r="CH39"/>
     </row>
     <row r="40" spans="1:86">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
-        <v>5489104.0</v>
+        <v>7804626.0</v>
       </c>
       <c r="C40">
         <v>5489104.0</v>
       </c>
       <c r="D40">
         <v>6022686.0</v>
       </c>
       <c r="E40">
         <v>7181918.0</v>
       </c>
       <c r="F40">
         <v>8158325.0</v>
       </c>
       <c r="G40">
         <v>9615384.0</v>
       </c>
       <c r="H40">
         <v>5193022.0</v>
       </c>
       <c r="I40">
         <v>7852199.0</v>
       </c>
       <c r="J40">
         <v>5921347.0</v>
       </c>
@@ -11822,51 +11846,51 @@
       </c>
       <c r="CA41">
         <v>2375000.0</v>
       </c>
       <c r="CB41">
         <v>1552000.0</v>
       </c>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41">
         <v>67000.0</v>
       </c>
       <c r="CF41">
         <v>74000.0</v>
       </c>
       <c r="CG41">
         <v>389000.0</v>
       </c>
       <c r="CH41"/>
     </row>
     <row r="42" spans="1:86">
       <c r="A42" t="s">
         <v>63</v>
       </c>
       <c r="B42">
-        <v>413450279.0</v>
+        <v>414755307.0</v>
       </c>
       <c r="C42">
         <v>413450279.0</v>
       </c>
       <c r="D42">
         <v>412293165.0</v>
       </c>
       <c r="E42">
         <v>411183846.0</v>
       </c>
       <c r="F42">
         <v>410750993.0</v>
       </c>
       <c r="G42">
         <v>409912935.0</v>
       </c>
       <c r="H42">
         <v>407614115.0</v>
       </c>
       <c r="I42">
         <v>405600067.0</v>
       </c>
       <c r="J42">
         <v>403847265.0</v>
       </c>
@@ -12259,51 +12283,53 @@
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
     </row>
     <row r="45" spans="1:86">
       <c r="A45" t="s">
         <v>66</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>474976436.0</v>
+      </c>
       <c r="C45">
         <v>701125107.0</v>
       </c>
       <c r="D45">
         <v>567534248.0</v>
       </c>
       <c r="E45">
         <v>597888935.0</v>
       </c>
       <c r="F45">
         <v>601274918.0</v>
       </c>
       <c r="G45">
         <v>828725482.0</v>
       </c>
       <c r="H45">
         <v>605005484.0</v>
       </c>
       <c r="I45">
         <v>611363740.0</v>
       </c>
       <c r="J45">
         <v>617706720.0</v>
       </c>
       <c r="K45">
@@ -12504,51 +12530,51 @@
       <c r="CB45">
         <v>301557239.0</v>
       </c>
       <c r="CC45">
         <v>305039639.0</v>
       </c>
       <c r="CD45">
         <v>259647669.0</v>
       </c>
       <c r="CE45">
         <v>229763864.0</v>
       </c>
       <c r="CF45">
         <v>79900000.0</v>
       </c>
       <c r="CG45">
         <v>80840220.0</v>
       </c>
       <c r="CH45"/>
     </row>
     <row r="46" spans="1:86">
       <c r="A46" t="s">
         <v>67</v>
       </c>
       <c r="B46">
-        <v>491518618.0</v>
+        <v>474976436.0</v>
       </c>
       <c r="C46">
         <v>491518618.0</v>
       </c>
       <c r="D46">
         <v>567534248.0</v>
       </c>
       <c r="E46">
         <v>597888935.0</v>
       </c>
       <c r="F46">
         <v>601274918.0</v>
       </c>
       <c r="G46">
         <v>608214416.0</v>
       </c>
       <c r="H46">
         <v>605005484.0</v>
       </c>
       <c r="I46">
         <v>611363740.0</v>
       </c>
       <c r="J46">
         <v>617706720.0</v>
       </c>
@@ -12998,51 +13024,51 @@
       <c r="CB47">
         <v>301557000.0</v>
       </c>
       <c r="CC47">
         <v>305039000.0</v>
       </c>
       <c r="CD47">
         <v>259647000.0</v>
       </c>
       <c r="CE47">
         <v>230747000.0</v>
       </c>
       <c r="CF47">
         <v>79896000.0</v>
       </c>
       <c r="CG47">
         <v>80840000.0</v>
       </c>
       <c r="CH47"/>
     </row>
     <row r="48" spans="1:86">
       <c r="A48" t="s">
         <v>69</v>
       </c>
       <c r="B48">
-        <v>276504474.0</v>
+        <v>292433820.0</v>
       </c>
       <c r="C48">
         <v>276504474.0</v>
       </c>
       <c r="D48">
         <v>263728918.0</v>
       </c>
       <c r="E48">
         <v>250400864.0</v>
       </c>
       <c r="F48">
         <v>229963538.0</v>
       </c>
       <c r="G48">
         <v>215855858.0</v>
       </c>
       <c r="H48">
         <v>201657331.0</v>
       </c>
       <c r="I48">
         <v>189511906.0</v>
       </c>
       <c r="J48">
         <v>163723397.0</v>
       </c>
@@ -13514,51 +13540,51 @@
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
     </row>
     <row r="51" spans="1:86">
       <c r="A51" t="s">
         <v>72</v>
       </c>
       <c r="B51">
-        <v>104801.0</v>
+        <v>72109.0</v>
       </c>
       <c r="C51">
         <v>104801.0</v>
       </c>
       <c r="D51">
         <v>137780.0</v>
       </c>
       <c r="E51">
         <v>31999583.0</v>
       </c>
       <c r="F51">
         <v>51176165.0</v>
       </c>
       <c r="G51">
         <v>84889669.0</v>
       </c>
       <c r="H51">
         <v>86473472.0</v>
       </c>
       <c r="I51">
         <v>107680952.0</v>
       </c>
       <c r="J51">
         <v>160702385.0</v>
       </c>
@@ -13772,51 +13798,51 @@
       <c r="CB51">
         <v>143622000.0</v>
       </c>
       <c r="CC51">
         <v>150430000.0</v>
       </c>
       <c r="CD51">
         <v>110349250.0</v>
       </c>
       <c r="CE51">
         <v>97706000.0</v>
       </c>
       <c r="CF51">
         <v>49100000.0</v>
       </c>
       <c r="CG51">
         <v>50419500.0</v>
       </c>
       <c r="CH51"/>
     </row>
     <row r="52" spans="1:86">
       <c r="A52" t="s">
         <v>73</v>
       </c>
       <c r="B52">
-        <v>104801.0</v>
+        <v>72109.0</v>
       </c>
       <c r="C52">
         <v>104801.0</v>
       </c>
       <c r="D52">
         <v>110224.0</v>
       </c>
       <c r="E52">
         <v>2235013.0</v>
       </c>
       <c r="F52">
         <v>20843032.0</v>
       </c>
       <c r="G52">
         <v>23333814.0</v>
       </c>
       <c r="H52">
         <v>6270118.0</v>
       </c>
       <c r="I52">
         <v>8800066.0</v>
       </c>
       <c r="J52">
         <v>15260119.0</v>
       </c>
@@ -14324,51 +14350,51 @@
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
     </row>
     <row r="55" spans="1:86">
       <c r="A55" t="s">
         <v>76</v>
       </c>
       <c r="B55">
-        <v>711690128.0</v>
+        <v>734544045.0</v>
       </c>
       <c r="C55">
         <v>711690128.0</v>
       </c>
       <c r="D55">
         <v>697870988.0</v>
       </c>
       <c r="E55">
         <v>717332254.0</v>
       </c>
       <c r="F55">
         <v>717656046.0</v>
       </c>
       <c r="G55">
         <v>732239864.0</v>
       </c>
       <c r="H55">
         <v>720420115.0</v>
       </c>
       <c r="I55">
         <v>727752712.0</v>
       </c>
       <c r="J55">
         <v>752935752.0</v>
       </c>
@@ -14582,51 +14608,51 @@
       <c r="CB55">
         <v>321433515.0</v>
       </c>
       <c r="CC55">
         <v>318646274.0</v>
       </c>
       <c r="CD55">
         <v>274376000.0</v>
       </c>
       <c r="CE55">
         <v>256978768.0</v>
       </c>
       <c r="CF55">
         <v>97100000.0</v>
       </c>
       <c r="CG55">
         <v>102621779.0</v>
       </c>
       <c r="CH55"/>
     </row>
     <row r="56" spans="1:86">
       <c r="A56" t="s">
         <v>77</v>
       </c>
       <c r="B56">
-        <v>196532882.0</v>
+        <v>234884918.0</v>
       </c>
       <c r="C56">
         <v>196532882.0</v>
       </c>
       <c r="D56">
         <v>107679119.0</v>
       </c>
       <c r="E56">
         <v>96899964.0</v>
       </c>
       <c r="F56">
         <v>86151555.0</v>
       </c>
       <c r="G56">
         <v>92070405.0</v>
       </c>
       <c r="H56">
         <v>79704333.0</v>
       </c>
       <c r="I56">
         <v>80515924.0</v>
       </c>
       <c r="J56">
         <v>85517178.0</v>
       </c>
@@ -14840,51 +14866,51 @@
       <c r="CB56">
         <v>19587871.0</v>
       </c>
       <c r="CC56">
         <v>12048810.0</v>
       </c>
       <c r="CD56">
         <v>13918635.0</v>
       </c>
       <c r="CE56">
         <v>26016248.0</v>
       </c>
       <c r="CF56">
         <v>17000000.0</v>
       </c>
       <c r="CG56">
         <v>21630301.0</v>
       </c>
       <c r="CH56"/>
     </row>
     <row r="57" spans="1:86">
       <c r="A57" t="s">
         <v>78</v>
       </c>
       <c r="B57">
-        <v>21140913.0</v>
+        <v>26375861.0</v>
       </c>
       <c r="C57">
         <v>21140913.0</v>
       </c>
       <c r="D57">
         <v>21446222.0</v>
       </c>
       <c r="E57">
         <v>25059906.0</v>
       </c>
       <c r="F57">
         <v>45369564.0</v>
       </c>
       <c r="G57">
         <v>43943632.0</v>
       </c>
       <c r="H57">
         <v>30016429.0</v>
       </c>
       <c r="I57">
         <v>32227485.0</v>
       </c>
       <c r="J57">
         <v>38000244.0</v>
       </c>
@@ -15098,51 +15124,51 @@
       <c r="CB57">
         <v>31666509.0</v>
       </c>
       <c r="CC57">
         <v>30129484.0</v>
       </c>
       <c r="CD57">
         <v>23616101.0</v>
       </c>
       <c r="CE57">
         <v>20725441.0</v>
       </c>
       <c r="CF57">
         <v>10500000.0</v>
       </c>
       <c r="CG57">
         <v>8029277.0</v>
       </c>
       <c r="CH57"/>
     </row>
     <row r="58" spans="1:86">
       <c r="A58" t="s">
         <v>79</v>
       </c>
       <c r="B58">
-        <v>21363518.0</v>
+        <v>26979751.0</v>
       </c>
       <c r="C58">
         <v>21363518.0</v>
       </c>
       <c r="D58">
         <v>21473778.0</v>
       </c>
       <c r="E58">
         <v>55095303.0</v>
       </c>
       <c r="F58">
         <v>76289274.0</v>
       </c>
       <c r="G58">
         <v>105713050.0</v>
       </c>
       <c r="H58">
         <v>110285318.0</v>
       </c>
       <c r="I58">
         <v>131448274.0</v>
       </c>
       <c r="J58">
         <v>184106279.0</v>
       </c>
@@ -15446,51 +15472,51 @@
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
     </row>
     <row r="60" spans="1:86">
       <c r="A60" t="s">
         <v>81</v>
       </c>
       <c r="B60">
-        <v>690326610.0</v>
+        <v>707564294.0</v>
       </c>
       <c r="C60">
         <v>690326610.0</v>
       </c>
       <c r="D60">
         <v>676397210.0</v>
       </c>
       <c r="E60">
         <v>662236951.0</v>
       </c>
       <c r="F60">
         <v>641366772.0</v>
       </c>
       <c r="G60">
         <v>626526814.0</v>
       </c>
       <c r="H60">
         <v>610134797.0</v>
       </c>
       <c r="I60">
         <v>596304438.0</v>
       </c>
       <c r="J60">
         <v>568829473.0</v>
       </c>
@@ -17990,51 +18016,51 @@
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
         <v>144</v>
       </c>
       <c r="CE1" t="s">
         <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="2" spans="1:86">
       <c r="A2" t="s">
         <v>148</v>
       </c>
       <c r="B2">
-        <v>25837427.0</v>
+        <v>28154898.0</v>
       </c>
       <c r="C2">
         <v>25837427.0</v>
       </c>
       <c r="D2">
         <v>29496978.0</v>
       </c>
       <c r="E2">
         <v>24296244.0</v>
       </c>
       <c r="F2">
         <v>25668911.0</v>
       </c>
       <c r="G2">
         <v>18688815.0</v>
       </c>
       <c r="H2">
         <v>24561599.0</v>
       </c>
       <c r="I2">
         <v>22206903.0</v>
       </c>
       <c r="J2">
         <v>20827682.0</v>
       </c>
@@ -18250,51 +18276,51 @@
       </c>
       <c r="CC2">
         <v>6348147.0</v>
       </c>
       <c r="CD2">
         <v>5385031.0</v>
       </c>
       <c r="CE2">
         <v>4306000.0</v>
       </c>
       <c r="CF2">
         <v>3963000.0</v>
       </c>
       <c r="CG2">
         <v>1409611.0</v>
       </c>
       <c r="CH2">
         <v>1734000.0</v>
       </c>
     </row>
     <row r="3" spans="1:86">
       <c r="A3" t="s">
         <v>149</v>
       </c>
       <c r="B3">
-        <v>5412587.0</v>
+        <v>5695928.0</v>
       </c>
       <c r="C3">
         <v>5539342.0</v>
       </c>
       <c r="D3">
         <v>6583913.0</v>
       </c>
       <c r="E3">
         <v>6573321.0</v>
       </c>
       <c r="F3">
         <v>6682654.0</v>
       </c>
       <c r="G3">
         <v>6598549.0</v>
       </c>
       <c r="H3">
         <v>6568401.0</v>
       </c>
       <c r="I3">
         <v>6493048.0</v>
       </c>
       <c r="J3">
         <v>6492376.0</v>
       </c>
@@ -18710,51 +18736,51 @@
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:86">
       <c r="A5" t="s">
         <v>151</v>
       </c>
       <c r="B5">
-        <v>10166828.0</v>
+        <v>11627269.0</v>
       </c>
       <c r="C5">
         <v>11667023.0</v>
       </c>
       <c r="D5">
         <v>12484916.0</v>
       </c>
       <c r="E5">
         <v>21029974.0</v>
       </c>
       <c r="F5">
         <v>15523285.0</v>
       </c>
       <c r="G5">
         <v>14079980.0</v>
       </c>
       <c r="H5">
         <v>12823895.0</v>
       </c>
       <c r="I5">
         <v>17000968.0</v>
       </c>
       <c r="J5">
         <v>18318676.0</v>
       </c>
@@ -18956,65 +18982,65 @@
       <c r="BX5">
         <v>16415787.0</v>
       </c>
       <c r="BY5">
         <v>15384265.0</v>
       </c>
       <c r="BZ5">
         <v>16132907.0</v>
       </c>
       <c r="CA5">
         <v>30025713.0</v>
       </c>
       <c r="CB5">
         <v>5980744.0</v>
       </c>
       <c r="CC5">
         <v>4800801.0</v>
       </c>
       <c r="CD5">
         <v>7100856.0</v>
       </c>
       <c r="CE5">
         <v>5243276.0</v>
       </c>
       <c r="CF5">
-        <v>5243276.0</v>
+        <v>13525993.0</v>
       </c>
       <c r="CG5">
         <v>1192831.0</v>
       </c>
       <c r="CH5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:86">
       <c r="A6" t="s">
         <v>152</v>
       </c>
       <c r="B6">
-        <v>15579415.0</v>
+        <v>17323197.0</v>
       </c>
       <c r="C6">
         <v>17206365.0</v>
       </c>
       <c r="D6">
         <v>19068829.0</v>
       </c>
       <c r="E6">
         <v>27603295.0</v>
       </c>
       <c r="F6">
         <v>22205939.0</v>
       </c>
       <c r="G6">
         <v>20678529.0</v>
       </c>
       <c r="H6">
         <v>19392296.0</v>
       </c>
       <c r="I6">
         <v>23494016.0</v>
       </c>
       <c r="J6">
         <v>24811052.0</v>
       </c>
@@ -19216,51 +19242,51 @@
       <c r="BX6">
         <v>11947158.0</v>
       </c>
       <c r="BY6">
         <v>11582103.0</v>
       </c>
       <c r="BZ6">
         <v>12471076.0</v>
       </c>
       <c r="CA6">
         <v>52580638.0</v>
       </c>
       <c r="CB6">
         <v>2465226.0</v>
       </c>
       <c r="CC6">
         <v>1673450.0</v>
       </c>
       <c r="CD6">
         <v>4293196.0</v>
       </c>
       <c r="CE6">
         <v>-6525683.0</v>
       </c>
       <c r="CF6">
-        <v>13525993.0</v>
+        <v>15255993.0</v>
       </c>
       <c r="CG6">
         <v>1859941.0</v>
       </c>
       <c r="CH6">
         <v>4796303.0</v>
       </c>
     </row>
     <row r="7" spans="1:86">
       <c r="A7" t="s">
         <v>153</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
@@ -19634,51 +19660,51 @@
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:86">
       <c r="A9" t="s">
         <v>155</v>
       </c>
       <c r="B9">
-        <v>13534052.0</v>
+        <v>14688540.0</v>
       </c>
       <c r="C9">
         <v>13534053.0</v>
       </c>
       <c r="D9">
         <v>15032768.0</v>
       </c>
       <c r="E9">
         <v>22938021.0</v>
       </c>
       <c r="F9">
         <v>16357076.0</v>
       </c>
       <c r="G9">
         <v>24778302.0</v>
       </c>
       <c r="H9">
         <v>15883407.0</v>
       </c>
       <c r="I9">
         <v>19579251.0</v>
       </c>
       <c r="J9">
         <v>20736226.0</v>
       </c>
@@ -19894,51 +19920,51 @@
       </c>
       <c r="CC9">
         <v>10866898.0</v>
       </c>
       <c r="CD9">
         <v>11552887.0</v>
       </c>
       <c r="CE9">
         <v>13525993.0</v>
       </c>
       <c r="CF9">
         <v>13525993.0</v>
       </c>
       <c r="CG9">
         <v>3386692.0</v>
       </c>
       <c r="CH9">
         <v>4796303.0</v>
       </c>
     </row>
     <row r="10" spans="1:86">
       <c r="A10" t="s">
         <v>156</v>
       </c>
       <c r="B10">
-        <v>12775556.0</v>
+        <v>15929345.0</v>
       </c>
       <c r="C10">
         <v>12775556.0</v>
       </c>
       <c r="D10">
         <v>13328054.0</v>
       </c>
       <c r="E10">
         <v>20437326.0</v>
       </c>
       <c r="F10">
         <v>14107680.0</v>
       </c>
       <c r="G10">
         <v>14198527.0</v>
       </c>
       <c r="H10">
         <v>11040828.0</v>
       </c>
       <c r="I10">
         <v>25788509.0</v>
       </c>
       <c r="J10">
         <v>17729716.0</v>
       </c>
@@ -20404,51 +20430,51 @@
       </c>
       <c r="CC11">
         <v>827108.0</v>
       </c>
       <c r="CD11">
         <v>771843.0</v>
       </c>
       <c r="CE11">
         <v>-5243276.0</v>
       </c>
       <c r="CF11">
         <v>-5243276.0</v>
       </c>
       <c r="CG11">
         <v>-831919.0</v>
       </c>
       <c r="CH11">
         <v>-2024750.0</v>
       </c>
     </row>
     <row r="12" spans="1:86">
       <c r="A12" t="s">
         <v>158</v>
       </c>
       <c r="B12">
-        <v>10652.0</v>
+        <v>8072.0</v>
       </c>
       <c r="C12">
         <v>10653.0</v>
       </c>
       <c r="D12">
         <v>222813.0</v>
       </c>
       <c r="E12">
         <v>592648.0</v>
       </c>
       <c r="F12">
         <v>1415605.0</v>
       </c>
       <c r="G12">
         <v>1425886.0</v>
       </c>
       <c r="H12">
         <v>1783067.0</v>
       </c>
       <c r="I12">
         <v>2684548.0</v>
       </c>
       <c r="J12">
         <v>3169061.0</v>
       </c>
@@ -20663,51 +20689,53 @@
         <v>2374728.0</v>
       </c>
       <c r="CC12">
         <v>1734096.0</v>
       </c>
       <c r="CD12">
         <v>1357294.0</v>
       </c>
       <c r="CE12">
         <v>1123000.0</v>
       </c>
       <c r="CF12">
         <v>924000.0</v>
       </c>
       <c r="CG12">
         <v>281079.0</v>
       </c>
       <c r="CH12">
         <v>34000.0</v>
       </c>
     </row>
     <row r="13" spans="1:86">
       <c r="A13" t="s">
         <v>159</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>943315.0</v>
+      </c>
       <c r="C13">
         <v>859187.0</v>
       </c>
       <c r="D13">
         <v>626333.0</v>
       </c>
       <c r="E13">
         <v>715451.0</v>
       </c>
       <c r="F13">
         <v>752471.0</v>
       </c>
       <c r="G13">
         <v>1052786.0</v>
       </c>
       <c r="H13">
         <v>695222.0</v>
       </c>
       <c r="I13">
         <v>914817.0</v>
       </c>
       <c r="J13">
         <v>753396.0</v>
       </c>
       <c r="K13">
@@ -21012,51 +21040,51 @@
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:86">
       <c r="A15" t="s">
         <v>161</v>
       </c>
       <c r="B15">
-        <v>12775556.0</v>
+        <v>15929345.0</v>
       </c>
       <c r="C15">
         <v>12775556.0</v>
       </c>
       <c r="D15">
         <v>13328054.0</v>
       </c>
       <c r="E15">
         <v>20437326.0</v>
       </c>
       <c r="F15">
         <v>14107680.0</v>
       </c>
       <c r="G15">
         <v>14198527.0</v>
       </c>
       <c r="H15">
         <v>12145425.0</v>
       </c>
       <c r="I15">
         <v>25788509.0</v>
       </c>
       <c r="J15">
         <v>17729716.0</v>
       </c>
@@ -21511,51 +21539,53 @@
         <v>2095000.0</v>
       </c>
       <c r="CC16">
         <v>4621000.0</v>
       </c>
       <c r="CD16">
         <v>6959000.0</v>
       </c>
       <c r="CE16">
         <v>5658000.0</v>
       </c>
       <c r="CF16">
         <v>4419000.0</v>
       </c>
       <c r="CG16">
         <v>2822000.0</v>
       </c>
       <c r="CH16">
         <v>1637000.0</v>
       </c>
     </row>
     <row r="17" spans="1:86">
       <c r="A17" t="s">
         <v>163</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>15929346.0</v>
+      </c>
       <c r="C17">
         <v>12775556.0</v>
       </c>
       <c r="D17">
         <v>13328054.0</v>
       </c>
       <c r="E17">
         <v>20437326.0</v>
       </c>
       <c r="F17">
         <v>14107680.0</v>
       </c>
       <c r="G17">
         <v>14198527.0</v>
       </c>
       <c r="H17">
         <v>12145425.0</v>
       </c>
       <c r="I17">
         <v>25788509.0</v>
       </c>
       <c r="J17">
         <v>17729716.0</v>
       </c>
       <c r="K17">
@@ -21769,51 +21799,53 @@
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:86">
       <c r="A18" t="s">
         <v>164</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>935242.0</v>
+      </c>
       <c r="C18">
         <v>848534.0</v>
       </c>
       <c r="D18">
         <v>403520.0</v>
       </c>
       <c r="E18">
         <v>122803.0</v>
       </c>
       <c r="F18">
         <v>-663134.0</v>
       </c>
       <c r="G18">
         <v>-373100.0</v>
       </c>
       <c r="H18">
         <v>-1087845.0</v>
       </c>
       <c r="I18">
         <v>-1769731.0</v>
       </c>
       <c r="J18">
         <v>-2415665.0</v>
       </c>
       <c r="K18">
@@ -22208,51 +22240,51 @@
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:86">
       <c r="A21" t="s">
         <v>167</v>
       </c>
       <c r="B21">
-        <v>10166828.0</v>
+        <v>11627269.0</v>
       </c>
       <c r="C21">
         <v>10166828.0</v>
       </c>
       <c r="D21">
         <v>11986910.0</v>
       </c>
       <c r="E21">
         <v>19697027.0</v>
       </c>
       <c r="F21">
         <v>12622966.0</v>
       </c>
       <c r="G21">
         <v>14079980.0</v>
       </c>
       <c r="H21">
         <v>12162192.0</v>
       </c>
       <c r="I21">
         <v>16099878.0</v>
       </c>
       <c r="J21">
         <v>17468650.0</v>
       </c>
@@ -22670,51 +22702,51 @@
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:86">
       <c r="A23" t="s">
         <v>169</v>
       </c>
       <c r="B23">
-        <v>29204651.0</v>
+        <v>31216170.0</v>
       </c>
       <c r="C23">
         <v>29204652.0</v>
       </c>
       <c r="D23">
         <v>32542836.0</v>
       </c>
       <c r="E23">
         <v>27537238.0</v>
       </c>
       <c r="F23">
         <v>29403021.0</v>
       </c>
       <c r="G23">
         <v>29387137.0</v>
       </c>
       <c r="H23">
         <v>28282814.0</v>
       </c>
       <c r="I23">
         <v>25686276.0</v>
       </c>
       <c r="J23">
         <v>24095254.0</v>
       </c>
@@ -23019,51 +23051,53 @@
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
     </row>
     <row r="25" spans="1:86">
       <c r="A25" t="s">
         <v>171</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>5728621.0</v>
+      </c>
       <c r="C25">
         <v>5539342.0</v>
       </c>
       <c r="D25">
         <v>6583913.0</v>
       </c>
       <c r="E25">
         <v>6573321.0</v>
       </c>
       <c r="F25">
         <v>6682654.0</v>
       </c>
       <c r="G25">
         <v>6622241.0</v>
       </c>
       <c r="H25">
         <v>6568401.0</v>
       </c>
       <c r="I25">
         <v>6493048.0</v>
       </c>
       <c r="J25">
         <v>6492376.0</v>
       </c>
       <c r="K25">
@@ -23591,51 +23625,53 @@
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
     </row>
     <row r="28" spans="1:86">
       <c r="A28" t="s">
         <v>174</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>1981272.0</v>
+      </c>
       <c r="C28">
         <v>2248264.0</v>
       </c>
       <c r="D28">
         <v>1901379.0</v>
       </c>
       <c r="E28">
         <v>2018097.0</v>
       </c>
       <c r="F28">
         <v>2165709.0</v>
       </c>
       <c r="G28">
         <v>4099773.0</v>
       </c>
       <c r="H28">
         <v>2657696.0</v>
       </c>
       <c r="I28">
         <v>3479373.0</v>
       </c>
       <c r="J28">
         <v>2213853.0</v>
       </c>
       <c r="K28">
@@ -23940,51 +23976,51 @@
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
     </row>
     <row r="30" spans="1:86">
       <c r="A30" t="s">
         <v>176</v>
       </c>
       <c r="B30">
-        <v>3367224.0</v>
+        <v>3061271.0</v>
       </c>
       <c r="C30">
         <v>3367225.0</v>
       </c>
       <c r="D30">
         <v>3045858.0</v>
       </c>
       <c r="E30">
         <v>3240994.0</v>
       </c>
       <c r="F30">
         <v>3734110.0</v>
       </c>
       <c r="G30">
         <v>10698322.0</v>
       </c>
       <c r="H30">
         <v>3721215.0</v>
       </c>
       <c r="I30">
         <v>3479373.0</v>
       </c>
       <c r="J30">
         <v>3267572.0</v>
       </c>
@@ -24200,51 +24236,51 @@
       </c>
       <c r="CC30">
         <v>11672832.0</v>
       </c>
       <c r="CD30">
         <v>9437671.0</v>
       </c>
       <c r="CE30">
         <v>-20051676.0</v>
       </c>
       <c r="CF30">
         <v>3000000.0</v>
       </c>
       <c r="CG30">
         <v>2193861.0</v>
       </c>
       <c r="CH30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:86">
       <c r="A31" t="s">
         <v>177</v>
       </c>
       <c r="B31">
-        <v>2608728.0</v>
+        <v>4302076.0</v>
       </c>
       <c r="C31">
         <v>2608728.0</v>
       </c>
       <c r="D31">
         <v>1341144.0</v>
       </c>
       <c r="E31">
         <v>740299.0</v>
       </c>
       <c r="F31">
         <v>1484714.0</v>
       </c>
       <c r="G31">
         <v>118547.0</v>
       </c>
       <c r="H31">
         <v>-1121364.0</v>
       </c>
       <c r="I31">
         <v>9688631.0</v>
       </c>
       <c r="J31">
         <v>261062.0</v>
       </c>
@@ -24460,51 +24496,51 @@
       </c>
       <c r="CC31">
         <v>647967.0</v>
       </c>
       <c r="CD31">
         <v>629680.0</v>
       </c>
       <c r="CE31">
         <v>0.0</v>
       </c>
       <c r="CF31">
         <v>-13525993.0</v>
       </c>
       <c r="CG31">
         <v>-196924.0</v>
       </c>
       <c r="CH31">
         <v>-4796303.0</v>
       </c>
     </row>
     <row r="32" spans="1:86">
       <c r="A32" t="s">
         <v>178</v>
       </c>
       <c r="B32">
-        <v>39371479.0</v>
+        <v>42843439.0</v>
       </c>
       <c r="C32">
         <v>39371480.0</v>
       </c>
       <c r="D32">
         <v>44529746.0</v>
       </c>
       <c r="E32">
         <v>47234265.0</v>
       </c>
       <c r="F32">
         <v>42025987.0</v>
       </c>
       <c r="G32">
         <v>43467117.0</v>
       </c>
       <c r="H32">
         <v>40445006.0</v>
       </c>
       <c r="I32">
         <v>41786154.0</v>
       </c>
       <c r="J32">
         <v>41563908.0</v>
       </c>
@@ -25907,51 +25943,51 @@
       </c>
       <c r="L21">
         <v>99156412.0</v>
       </c>
       <c r="M21">
         <v>-27364769.0</v>
       </c>
       <c r="N21">
         <v>7516310.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>161</v>
       </c>
       <c r="B22">
-        <v>60648615.0</v>
+        <v>58825629.0</v>
       </c>
       <c r="C22">
         <v>69862000.0</v>
       </c>
       <c r="D22">
         <v>51936829.0</v>
       </c>
       <c r="E22">
         <v>34253365.0</v>
       </c>
       <c r="F22">
         <v>-35123208.0</v>
       </c>
       <c r="G22">
         <v>11984485.0</v>
       </c>
       <c r="H22">
         <v>2093124.0</v>
       </c>
       <c r="I22">
         <v>-12276520.0</v>
       </c>
       <c r="J22">
         <v>-1218237.0</v>
       </c>
@@ -26116,51 +26152,51 @@
       </c>
       <c r="R24">
         <v>10748338.0</v>
       </c>
       <c r="S24">
         <v>30538722.0</v>
       </c>
       <c r="T24">
         <v>-3340041.0</v>
       </c>
       <c r="U24">
         <v>-2518909.0</v>
       </c>
       <c r="V24">
         <v>196334303.0</v>
       </c>
       <c r="W24">
         <v>31464550.0</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>201</v>
       </c>
       <c r="B25">
-        <v>3582684.0</v>
+        <v>438420.0</v>
       </c>
       <c r="C25">
         <v>3860000.0</v>
       </c>
       <c r="D25">
         <v>-321748.0</v>
       </c>
       <c r="E25">
         <v>1091049.0</v>
       </c>
       <c r="F25">
         <v>1157804.0</v>
       </c>
       <c r="G25">
         <v>2941980.0</v>
       </c>
       <c r="H25">
         <v>885191.0</v>
       </c>
       <c r="I25">
         <v>668495.0</v>
       </c>
       <c r="J25">
         <v>495802.0</v>
       </c>
@@ -26822,51 +26858,51 @@
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
         <v>144</v>
       </c>
       <c r="CE1" t="s">
         <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="2" spans="1:86">
       <c r="A2" t="s">
         <v>179</v>
       </c>
       <c r="B2">
-        <v>69710783.0</v>
+        <v>99077831.0</v>
       </c>
       <c r="C2">
         <v>69710783.0</v>
       </c>
       <c r="D2">
         <v>87347610.0</v>
       </c>
       <c r="E2">
         <v>77126748.0</v>
       </c>
       <c r="F2">
         <v>84521150.0</v>
       </c>
       <c r="G2">
         <v>77360494.0</v>
       </c>
       <c r="H2">
         <v>76649296.0</v>
       </c>
       <c r="I2">
         <v>83635957.0</v>
       </c>
       <c r="J2">
         <v>77861980.0</v>
       </c>
@@ -27078,63 +27114,63 @@
         <v>13097311.0</v>
       </c>
       <c r="CB2">
         <v>6346277.0</v>
       </c>
       <c r="CC2">
         <v>11310749.0</v>
       </c>
       <c r="CD2">
         <v>23210243.0</v>
       </c>
       <c r="CE2">
         <v>15300000.0</v>
       </c>
       <c r="CF2">
         <v>21200000.0</v>
       </c>
       <c r="CG2"/>
       <c r="CH2"/>
     </row>
     <row r="3" spans="1:86">
       <c r="A3" t="s">
         <v>180</v>
       </c>
       <c r="B3">
-        <v>6080</v>
+        <v>17997029</v>
       </c>
       <c r="C3">
         <v>6080</v>
       </c>
       <c r="D3">
-        <v>0</v>
+        <v>3420</v>
       </c>
       <c r="E3">
         <v>412428</v>
       </c>
       <c r="F3">
-        <v>9596214</v>
+        <v>1</v>
       </c>
       <c r="G3">
         <v>9596214</v>
       </c>
       <c r="H3">
         <v>160675</v>
       </c>
       <c r="I3">
         <v>1346</v>
       </c>
       <c r="J3">
         <v>96413470</v>
       </c>
       <c r="K3">
         <v>12540</v>
       </c>
       <c r="L3">
         <v>32.27</v>
       </c>
       <c r="M3">
         <v>514.72</v>
       </c>
       <c r="N3">
         <v>71729</v>
       </c>
@@ -27518,51 +27554,51 @@
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
     </row>
     <row r="6" spans="1:86">
       <c r="A6" t="s">
         <v>183</v>
       </c>
       <c r="B6">
-        <v>29367048.0</v>
+        <v>32127659.0</v>
       </c>
       <c r="C6">
         <v>29367048.0</v>
       </c>
       <c r="D6">
         <v>-17636827.0</v>
       </c>
       <c r="E6">
         <v>10220862.0</v>
       </c>
       <c r="F6">
         <v>-7394402.0</v>
       </c>
       <c r="G6">
         <v>7160656.0</v>
       </c>
       <c r="H6">
         <v>711198.0</v>
       </c>
       <c r="I6">
         <v>-6986661.0</v>
       </c>
       <c r="J6">
         <v>-776563.0</v>
       </c>
@@ -27774,54 +27810,54 @@
         <v>-1950440.0</v>
       </c>
       <c r="CB6">
         <v>6751034.0</v>
       </c>
       <c r="CC6">
         <v>-4964472.0</v>
       </c>
       <c r="CD6">
         <v>-11899494.0</v>
       </c>
       <c r="CE6">
         <v>5950000.0</v>
       </c>
       <c r="CF6">
         <v>-4330000.0</v>
       </c>
       <c r="CG6"/>
       <c r="CH6"/>
     </row>
     <row r="7" spans="1:86">
       <c r="A7" t="s">
         <v>184</v>
       </c>
       <c r="B7">
-        <v>-1071359.0</v>
+        <v>-1577355.0</v>
       </c>
       <c r="C7">
-        <v>-1071359.0</v>
+        <v>-1084824.0</v>
       </c>
       <c r="D7">
         <v>-5518336.0</v>
       </c>
       <c r="E7">
         <v>-1641690.0</v>
       </c>
       <c r="F7">
         <v>3943753.0</v>
       </c>
       <c r="G7">
         <v>-4510155.0</v>
       </c>
       <c r="H7">
         <v>2474624.0</v>
       </c>
       <c r="I7">
         <v>-553547.0</v>
       </c>
       <c r="J7">
         <v>-673873.0</v>
       </c>
       <c r="K7">
         <v>3413759.0</v>
       </c>
@@ -28120,54 +28156,54 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
     </row>
     <row r="9" spans="1:86">
       <c r="A9" t="s">
         <v>186</v>
       </c>
       <c r="B9">
-        <v>-2355558.0</v>
+        <v>-6173566.0</v>
       </c>
       <c r="C9">
-        <v>-2355558.0</v>
+        <v>-2329068.0</v>
       </c>
       <c r="D9">
         <v>-3716243.0</v>
       </c>
       <c r="E9">
         <v>1531192.0</v>
       </c>
       <c r="F9">
         <v>-964946.0</v>
       </c>
       <c r="G9">
         <v>-3403939.0</v>
       </c>
       <c r="H9">
         <v>1530454.0</v>
       </c>
       <c r="I9">
         <v>-62589.0</v>
       </c>
       <c r="J9">
         <v>-35143.0</v>
       </c>
       <c r="K9">
         <v>-764610.0</v>
       </c>
@@ -28366,54 +28402,54 @@
       <c r="CB9">
         <v>-255818.0</v>
       </c>
       <c r="CC9">
         <v>-310932.0</v>
       </c>
       <c r="CD9">
         <v>-154136.0</v>
       </c>
       <c r="CE9">
         <v>1169000.0</v>
       </c>
       <c r="CF9">
         <v>1095000.0</v>
       </c>
       <c r="CG9">
         <v>1089000.0</v>
       </c>
       <c r="CH9"/>
     </row>
     <row r="10" spans="1:86">
       <c r="A10" t="s">
         <v>187</v>
       </c>
       <c r="B10">
-        <v>1448881.0</v>
+        <v>-802692.0</v>
       </c>
       <c r="C10">
-        <v>1448881.0</v>
+        <v>1415450.0</v>
       </c>
       <c r="D10">
         <v>112651.0</v>
       </c>
       <c r="E10">
         <v>-66290.0</v>
       </c>
       <c r="F10">
         <v>693119.0</v>
       </c>
       <c r="G10">
         <v>-2069367.0</v>
       </c>
       <c r="H10">
         <v>392978.0</v>
       </c>
       <c r="I10">
         <v>-342149.0</v>
       </c>
       <c r="J10">
         <v>353756.0</v>
       </c>
       <c r="K10">
         <v>-152772.0</v>
       </c>
@@ -29130,54 +29166,54 @@
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
     </row>
     <row r="14" spans="1:86">
       <c r="A14" t="s">
         <v>191</v>
       </c>
       <c r="B14">
-        <v>5412587.0</v>
+        <v>5728621.0</v>
       </c>
       <c r="C14">
-        <v>5412587.0</v>
+        <v>5539342.0</v>
       </c>
       <c r="D14">
         <v>6583913.0</v>
       </c>
       <c r="E14">
         <v>6573321.0</v>
       </c>
       <c r="F14">
         <v>6682654.0</v>
       </c>
       <c r="G14">
         <v>6673959.0</v>
       </c>
       <c r="H14">
         <v>6568401.0</v>
       </c>
       <c r="I14">
         <v>6493048.0</v>
       </c>
       <c r="J14">
         <v>6492376.0</v>
       </c>
       <c r="K14">
         <v>5565954.0</v>
       </c>
@@ -29516,51 +29552,51 @@
         <v>2987500.0</v>
       </c>
       <c r="CB15">
         <v>2412500.0</v>
       </c>
       <c r="CC15">
         <v>2625000.0</v>
       </c>
       <c r="CD15">
         <v>2912500.0</v>
       </c>
       <c r="CE15">
         <v>16313000.0</v>
       </c>
       <c r="CF15">
         <v>10000000.0</v>
       </c>
       <c r="CG15"/>
       <c r="CH15"/>
     </row>
     <row r="16" spans="1:86">
       <c r="A16" t="s">
         <v>193</v>
       </c>
       <c r="B16">
-        <v>99077831.0</v>
+        <v>131205490.0</v>
       </c>
       <c r="C16">
         <v>99077831.0</v>
       </c>
       <c r="D16">
         <v>69710783.0</v>
       </c>
       <c r="E16">
         <v>87347610.0</v>
       </c>
       <c r="F16">
         <v>77126748.0</v>
       </c>
       <c r="G16">
         <v>84521150.0</v>
       </c>
       <c r="H16">
         <v>77360494.0</v>
       </c>
       <c r="I16">
         <v>76649296.0</v>
       </c>
       <c r="J16">
         <v>77085417.0</v>
       </c>
@@ -29864,54 +29900,54 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
     </row>
     <row r="18" spans="1:86">
       <c r="A18" t="s">
         <v>195</v>
       </c>
       <c r="B18">
-        <v>16021999.0</v>
+        <v>17997029.0</v>
       </c>
       <c r="C18">
-        <v>16021999.0</v>
+        <v>16511738.0</v>
       </c>
       <c r="D18">
         <v>14628798.0</v>
       </c>
       <c r="E18">
         <v>25898694.0</v>
       </c>
       <c r="F18">
         <v>27731021.0</v>
       </c>
       <c r="G18">
         <v>3805320.0</v>
       </c>
       <c r="H18">
         <v>21986948.0</v>
       </c>
       <c r="I18">
         <v>44275221.0</v>
       </c>
       <c r="J18">
         <v>-72758614.0</v>
       </c>
       <c r="K18">
         <v>17629746.0</v>
       </c>
@@ -30359,51 +30395,53 @@
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
     </row>
     <row r="21" spans="1:86">
       <c r="A21" t="s">
         <v>198</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-32265625.0</v>
       </c>
       <c r="E21">
         <v>-19190635.0</v>
       </c>
       <c r="F21">
         <v>-34424330.0</v>
       </c>
       <c r="G21">
         <v>-1611829.0</v>
       </c>
       <c r="H21">
         <v>-21277455.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>-12903827.0</v>
       </c>
       <c r="M21">
@@ -30524,51 +30562,51 @@
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
     </row>
     <row r="22" spans="1:86">
       <c r="A22" t="s">
         <v>161</v>
       </c>
       <c r="B22">
-        <v>12775556.0</v>
+        <v>15929345.0</v>
       </c>
       <c r="C22">
         <v>12775556.0</v>
       </c>
       <c r="D22">
         <v>13328054.0</v>
       </c>
       <c r="E22">
         <v>20437326.0</v>
       </c>
       <c r="F22">
         <v>14107680.0</v>
       </c>
       <c r="G22">
         <v>14198527.0</v>
       </c>
       <c r="H22">
         <v>12145425.0</v>
       </c>
       <c r="I22">
         <v>25788509.0</v>
       </c>
       <c r="J22">
         <v>17729716.0</v>
       </c>
@@ -30783,85 +30821,89 @@
         <v>2094180.0</v>
       </c>
       <c r="CC22">
         <v>4621660.0</v>
       </c>
       <c r="CD22">
         <v>6958693.0</v>
       </c>
       <c r="CE22">
         <v>5243276.0</v>
       </c>
       <c r="CF22">
         <v>5243276.0</v>
       </c>
       <c r="CG22">
         <v>2822000.0</v>
       </c>
       <c r="CH22">
         <v>1637000.0</v>
       </c>
     </row>
     <row r="23" spans="1:86">
       <c r="A23" t="s">
         <v>199</v>
       </c>
-      <c r="B23"/>
-      <c r="C23"/>
+      <c r="B23">
+        <v>46750.0</v>
+      </c>
+      <c r="C23">
+        <v>1.0</v>
+      </c>
       <c r="D23">
         <v>10604.0</v>
       </c>
       <c r="E23"/>
       <c r="F23">
         <v>356250.0</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23">
-        <v>-158970.0</v>
+        <v>-174.51</v>
       </c>
       <c r="I23">
         <v>47.24</v>
       </c>
       <c r="J23">
         <v>322235.0</v>
       </c>
       <c r="K23">
         <v>759348.0</v>
       </c>
       <c r="L23">
         <v>-190125.0</v>
       </c>
       <c r="M23">
         <v>-560100.0</v>
       </c>
       <c r="N23">
         <v>-213135.0</v>
       </c>
       <c r="O23">
-        <v>-1298912.0</v>
+        <v>-32238.0</v>
       </c>
       <c r="P23">
         <v>-1342033.0</v>
       </c>
       <c r="Q23">
         <v>205350.0</v>
       </c>
       <c r="R23">
         <v>-534600.0</v>
       </c>
       <c r="S23">
         <v>-5534316.0</v>
       </c>
       <c r="T23">
         <v>-1203037.0</v>
       </c>
       <c r="U23">
         <v>-100000.0</v>
       </c>
       <c r="V23">
         <v>-667766.0</v>
       </c>
       <c r="W23">
         <v>-71664.0</v>
       </c>
@@ -31036,98 +31078,100 @@
       <c r="CB23">
         <v>6049649.0</v>
       </c>
       <c r="CC23">
         <v>-82000.0</v>
       </c>
       <c r="CD23">
         <v>-28000.0</v>
       </c>
       <c r="CE23">
         <v>-57050000.0</v>
       </c>
       <c r="CF23">
         <v>45030000.0</v>
       </c>
       <c r="CG23">
         <v>13466000.0</v>
       </c>
       <c r="CH23"/>
     </row>
     <row r="24" spans="1:86">
       <c r="A24" t="s">
         <v>200</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
+      <c r="C24">
+        <v>12855310.0</v>
+      </c>
       <c r="D24">
         <v>-28415.0</v>
       </c>
       <c r="E24">
         <v>4240172.0</v>
       </c>
       <c r="F24">
         <v>4967164.0</v>
       </c>
       <c r="G24">
         <v>4967164.0</v>
       </c>
       <c r="H24">
         <v>1705.0</v>
       </c>
       <c r="I24">
         <v>2040000.0</v>
       </c>
       <c r="J24">
         <v>-1705.0</v>
       </c>
       <c r="K24">
         <v>-1519.31</v>
       </c>
       <c r="L24">
         <v>-186195.54</v>
       </c>
       <c r="M24">
         <v>42459757.0</v>
       </c>
       <c r="N24">
         <v>9542908.0</v>
       </c>
       <c r="O24">
         <v>8295648.0</v>
       </c>
       <c r="P24">
         <v>76000.0</v>
       </c>
       <c r="Q24">
         <v>819784.0</v>
       </c>
       <c r="R24">
         <v>21603234.0</v>
       </c>
       <c r="S24">
-        <v>206787.0</v>
+        <v>-1.0</v>
       </c>
       <c r="T24">
         <v>7795790.0</v>
       </c>
       <c r="U24">
         <v>-1818675.0</v>
       </c>
       <c r="V24"/>
       <c r="W24">
         <v>5264768.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24">
         <v>29245.0</v>
       </c>
       <c r="Z24">
         <v>-41080780.0</v>
       </c>
       <c r="AA24">
         <v>-29245.0</v>
       </c>
       <c r="AB24">
         <v>18147103.0</v>
       </c>
       <c r="AC24">
@@ -31278,54 +31322,54 @@
         <v>164000.0</v>
       </c>
       <c r="CB24">
         <v>-701683.0</v>
       </c>
       <c r="CC24">
         <v>-1116919.0</v>
       </c>
       <c r="CD24">
         <v>1014478.0</v>
       </c>
       <c r="CE24">
         <v>911000.0</v>
       </c>
       <c r="CF24">
         <v>-290000.0</v>
       </c>
       <c r="CG24"/>
       <c r="CH24"/>
     </row>
     <row r="25" spans="1:86">
       <c r="A25" t="s">
         <v>201</v>
       </c>
       <c r="B25">
-        <v>-1100865.0</v>
+        <v>-3391920.0</v>
       </c>
       <c r="C25">
-        <v>-1100865.0</v>
+        <v>-1872180.0</v>
       </c>
       <c r="D25">
         <v>-877615.0</v>
       </c>
       <c r="E25">
         <v>-218057.0</v>
       </c>
       <c r="F25">
         <v>1456532.0</v>
       </c>
       <c r="G25">
         <v>-5167092.0</v>
       </c>
       <c r="H25">
         <v>-1057876.0</v>
       </c>
       <c r="I25">
         <v>10787811.0</v>
       </c>
       <c r="J25">
         <v>13248144.0</v>
       </c>
       <c r="K25">
         <v>10955075.0</v>
       </c>
@@ -31705,51 +31749,53 @@
       <c r="BW26">
         <v>22257211.0</v>
       </c>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26">
         <v>114820000.0</v>
       </c>
       <c r="CE26">
         <v>114820000.0</v>
       </c>
       <c r="CF26">
         <v>34450000.0</v>
       </c>
       <c r="CG26"/>
       <c r="CH26"/>
     </row>
     <row r="27" spans="1:86">
       <c r="A27" t="s">
         <v>203</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>1308338.0</v>
+      </c>
       <c r="C27">
         <v>1153844.0</v>
       </c>
       <c r="D27">
         <v>1112782.0</v>
       </c>
       <c r="E27">
         <v>1160222.0</v>
       </c>
       <c r="F27">
         <v>1540402.0</v>
       </c>
       <c r="G27">
         <v>2206295.0</v>
       </c>
       <c r="H27">
         <v>2017049.0</v>
       </c>
       <c r="I27">
         <v>1758054.0</v>
       </c>
       <c r="J27">
         <v>1345409.0</v>
       </c>
       <c r="K27">
@@ -31914,51 +31960,51 @@
         <v>553887.0</v>
       </c>
       <c r="BV27">
         <v>500651.0</v>
       </c>
       <c r="BW27"/>
       <c r="BX27">
         <v>990380.0</v>
       </c>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
     </row>
     <row r="28" spans="1:86">
       <c r="A28" t="s">
         <v>204</v>
       </c>
       <c r="B28">
-        <v>1288030.0</v>
+        <v>46750.0</v>
       </c>
       <c r="C28">
         <v>1288030.0</v>
       </c>
       <c r="D28">
         <v>-32265625.0</v>
       </c>
       <c r="E28">
         <v>-19918004.0</v>
       </c>
       <c r="F28">
         <v>-35125423.0</v>
       </c>
       <c r="G28">
         <v>-1611828.0</v>
       </c>
       <c r="H28">
         <v>-21277455.0</v>
       </c>
       <c r="I28">
         <v>-53240565.0</v>
       </c>
       <c r="J28">
         <v>37960991.0</v>
       </c>
@@ -32172,54 +32218,54 @@
       <c r="CB28">
         <v>-3170851.0</v>
       </c>
       <c r="CC28">
         <v>37373750.0</v>
       </c>
       <c r="CD28">
         <v>9502750.0</v>
       </c>
       <c r="CE28">
         <v>57770000.0</v>
       </c>
       <c r="CF28">
         <v>45030000.0</v>
       </c>
       <c r="CG28">
         <v>63886000.0</v>
       </c>
       <c r="CH28"/>
     </row>
     <row r="29" spans="1:86">
       <c r="A29" t="s">
         <v>205</v>
       </c>
       <c r="B29">
-        <v>16015919.0</v>
+        <v>17997029.0</v>
       </c>
       <c r="C29">
-        <v>16015919.0</v>
+        <v>16511738.0</v>
       </c>
       <c r="D29">
         <v>14628798.0</v>
       </c>
       <c r="E29">
         <v>26311122.0</v>
       </c>
       <c r="F29">
         <v>27731021.0</v>
       </c>
       <c r="G29">
         <v>13401534.0</v>
       </c>
       <c r="H29">
         <v>22147623.0</v>
       </c>
       <c r="I29">
         <v>44273875.0</v>
       </c>
       <c r="J29">
         <v>23654856.0</v>
       </c>
       <c r="K29">
         <v>17642286.0</v>
       </c>
@@ -32430,56 +32476,58 @@
       <c r="CB29">
         <v>10656686.0</v>
       </c>
       <c r="CC29">
         <v>7298018.0</v>
       </c>
       <c r="CD29">
         <v>9291743.0</v>
       </c>
       <c r="CE29">
         <v>7060000.0</v>
       </c>
       <c r="CF29">
         <v>7630000.0</v>
       </c>
       <c r="CG29">
         <v>8215000.0</v>
       </c>
       <c r="CH29"/>
     </row>
     <row r="30" spans="1:86">
       <c r="A30" t="s">
         <v>206</v>
       </c>
       <c r="B30">
-        <v>13201550.0</v>
+        <v>14083879.0</v>
       </c>
       <c r="C30">
-        <v>13201550.0</v>
-[...1 lines deleted...]
-      <c r="D30"/>
+        <v>12855310.0</v>
+      </c>
+      <c r="D30">
+        <v>31747.0</v>
+      </c>
       <c r="E30">
         <v>3827744.0</v>
       </c>
       <c r="F30">
         <v>-4629050.0</v>
       </c>
       <c r="G30"/>
       <c r="H30">
         <v>-158970.0</v>
       </c>
       <c r="I30">
         <v>2041346.0</v>
       </c>
       <c r="J30">
         <v>-61735591.0</v>
       </c>
       <c r="K30">
         <v>-1346388.0</v>
       </c>
       <c r="L30">
         <v>32919930.0</v>
       </c>
       <c r="M30">
         <v>53959758.0</v>
       </c>