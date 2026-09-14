--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2807,51 +2810,51 @@
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>-4198000.0</v>
+        <v>1254000.0</v>
       </c>
       <c r="C28">
         <v>5649000.0</v>
       </c>
       <c r="D28">
         <v>4678000.0</v>
       </c>
       <c r="E28">
         <v>10779000.0</v>
       </c>
       <c r="F28">
         <v>4652000.0</v>
       </c>
       <c r="G28">
         <v>2426000.0</v>
       </c>
       <c r="H28">
         <v>6939000.0</v>
       </c>
       <c r="I28">
         <v>-17464000.0</v>
       </c>
       <c r="J28">
         <v>-20278000.0</v>
       </c>
@@ -4408,51 +4411,51 @@
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
     </row>
     <row r="51" spans="1:29">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
-        <v>9342000.0</v>
+        <v>14794000.0</v>
       </c>
       <c r="C51">
         <v>11509000.0</v>
       </c>
       <c r="D51">
         <v>12444000.0</v>
       </c>
       <c r="E51">
         <v>22341000.0</v>
       </c>
       <c r="F51">
         <v>14921000.0</v>
       </c>
       <c r="G51">
         <v>15031000.0</v>
       </c>
       <c r="H51">
         <v>18433000.0</v>
       </c>
       <c r="I51">
         <v>12500000.0</v>
       </c>
       <c r="J51">
         <v>12500000.0</v>
       </c>
@@ -5230,725 +5233,731 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF62"/>
+  <dimension ref="A1:DG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>14840000.0</v>
+      </c>
+      <c r="C2">
         <v>15071000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>15224000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13185000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13679000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12315000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12435000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13573000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14132000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11368000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12038000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13284000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11624000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10762000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7382000.0</v>
       </c>
-      <c r="P2">
-[...1 lines deleted...]
-      </c>
       <c r="Q2">
+        <v>9565000.0</v>
+      </c>
+      <c r="R2">
         <v>10873000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11932000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9079000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9144000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7990000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7530000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4832000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7700000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8099000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11274000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6621000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>10127000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9274000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7797000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5295000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8239000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5956000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6328000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2283000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6318000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4674000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5215000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2054000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6410000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6557000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>10437000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4187000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>20064000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>11786000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>14039000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>18837000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>10056000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>9534000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>8440000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>13381000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>28623000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>22600000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>29029000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>26738000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>29361000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>18446000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>17395000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>21069000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>36336000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>33036000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>17190000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>27837000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>29695000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>24739000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>25583000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>33261000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>28650000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>21026000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>17394000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>26567000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>18645000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>16015000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>14959000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>23620000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>17060000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>10645000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>13630000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>18848000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>18300000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>15868000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>19656000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>25843000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>11539000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>8948000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>11059000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>12910000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>11021000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>8061000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>8174000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>12459000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>10802010.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>8044759.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>8913140.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>11998087.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>8847892.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>7318724.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>7189219.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>8954607.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>10382690.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>10218322.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>11150709.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>8091569.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>7282839.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>7862417.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>10023838.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>7618344.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>6400000.0</v>
       </c>
-      <c r="DE2"/>
       <c r="DF2"/>
+      <c r="DG2"/>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6017,52 +6026,53 @@
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
+      <c r="DG3"/>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6131,582 +6141,587 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
-[...2 lines deleted...]
-      <c r="E5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>0.0</v>
+      </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
-[...2 lines deleted...]
-      <c r="K5"/>
+      <c r="J5"/>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
-[...2 lines deleted...]
-      <c r="R5"/>
+      <c r="Q5"/>
+      <c r="R5">
+        <v>0.0</v>
+      </c>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
-[...2 lines deleted...]
-      <c r="V5"/>
+      <c r="U5"/>
+      <c r="V5">
+        <v>0.0</v>
+      </c>
       <c r="W5"/>
-      <c r="X5">
-[...1 lines deleted...]
-      </c>
+      <c r="X5"/>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
+        <v>0.0</v>
+      </c>
+      <c r="AB5">
         <v>-23591000.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
-[...1 lines deleted...]
-      </c>
+      <c r="AD5"/>
       <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
         <v>-19046000.0</v>
       </c>
-      <c r="AF5">
-[...1 lines deleted...]
-      </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5">
         <v>-13218000.0</v>
       </c>
-      <c r="AJ5">
-[...1 lines deleted...]
-      </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
+        <v>0.0</v>
+      </c>
+      <c r="AP5">
         <v>-368000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-273000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-399000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-302000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-227000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-245000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-200000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-153000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-138000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>194000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-33000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>38000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>30000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118000.0</v>
       </c>
       <c r="BD5">
         <v>118000.0</v>
       </c>
       <c r="BE5">
+        <v>118000.0</v>
+      </c>
+      <c r="BF5">
         <v>111000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>118000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>113000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>96000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>137000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>123000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>114000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="BN5">
         <v>85000.0</v>
       </c>
       <c r="BO5">
         <v>85000.0</v>
       </c>
       <c r="BP5">
-        <v>88000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="BQ5">
         <v>88000.0</v>
       </c>
       <c r="BR5">
         <v>88000.0</v>
       </c>
       <c r="BS5">
         <v>88000.0</v>
       </c>
       <c r="BT5">
-        <v>93000.0</v>
+        <v>88000.0</v>
       </c>
       <c r="BU5">
         <v>93000.0</v>
       </c>
       <c r="BV5">
         <v>93000.0</v>
       </c>
       <c r="BW5">
+        <v>93000.0</v>
+      </c>
+      <c r="BX5">
         <v>991000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1131000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>957000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>885000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>873000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>669000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>663000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>337000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>264000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>442000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>522000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>785000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>850000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>583000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>574000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>639000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>453005.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-89865.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-107865.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-125865.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-143865.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-298326.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-316326.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-334326.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-352326.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-369951.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-387576.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-405201.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-422826.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-96293.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-106992.0</v>
       </c>
       <c r="DB5">
         <v>-106992.0</v>
       </c>
       <c r="DC5">
         <v>-106992.0</v>
       </c>
       <c r="DD5">
+        <v>-106992.0</v>
+      </c>
+      <c r="DE5">
         <v>700000.0</v>
       </c>
-      <c r="DE5"/>
       <c r="DF5"/>
+      <c r="DG5"/>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>100560000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6">
         <v>98504000.0</v>
       </c>
-      <c r="AN6">
-[...1 lines deleted...]
-      </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
+        <v>0.0</v>
+      </c>
+      <c r="AQ6">
         <v>79540000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>88793000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>86386000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>94612000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>95538000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>99559000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>101384000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>102770000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>104195000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>105290000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>127754000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>127267000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>119283000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>118872000.0</v>
       </c>
-      <c r="BD6">
-[...1 lines deleted...]
-      </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
+      <c r="DG6"/>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7">
+        <v>8816000.0</v>
+      </c>
+      <c r="C7">
         <v>8967000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>9115000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5087000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5296000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5503000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5708000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>5911000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>6105000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>6298000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6488000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5911000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>6105000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>6298000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6489000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6678000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>6865000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7050000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7952000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7416000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>7596000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>7775000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>7952000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
@@ -6749,116 +6764,119 @@
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
         <v>3000.0</v>
       </c>
       <c r="C8">
         <v>3000.0</v>
       </c>
       <c r="D8">
         <v>3000.0</v>
       </c>
       <c r="E8">
         <v>3000.0</v>
       </c>
       <c r="F8">
         <v>3000.0</v>
       </c>
       <c r="G8">
         <v>3000.0</v>
       </c>
       <c r="H8">
         <v>3000.0</v>
       </c>
       <c r="I8">
         <v>3000.0</v>
       </c>
       <c r="J8">
         <v>3000.0</v>
       </c>
       <c r="K8">
         <v>3000.0</v>
       </c>
       <c r="L8">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="M8">
         <v>2000.0</v>
       </c>
       <c r="N8">
         <v>2000.0</v>
       </c>
       <c r="O8">
         <v>2000.0</v>
       </c>
       <c r="P8">
         <v>2000.0</v>
       </c>
       <c r="Q8">
         <v>2000.0</v>
       </c>
       <c r="R8">
         <v>2000.0</v>
       </c>
       <c r="S8">
         <v>2000.0</v>
       </c>
       <c r="T8">
         <v>2000.0</v>
       </c>
       <c r="U8">
         <v>2000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>2000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6903,578 +6921,583 @@
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>164284000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>164180000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>162856000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>152055000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>151522000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>150751000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>150067000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>149593000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>149189000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>145850000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>145265000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>144763000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>144275000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>140260000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>139666000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>139154000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>138720000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>138181000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>100560000.0</v>
       </c>
-      <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-      <c r="AM9">
+      <c r="AM9"/>
+      <c r="AN9">
         <v>98504000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>98929000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>174218000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>172672000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>172371000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>172131000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>171939000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>171731000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>171315000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>171179000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>169871000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>168609000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>167875000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>160157000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>159991000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>159819000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>159614000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>159377000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>159357000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>159121000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>158773000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>158253000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>159854000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>5272000.0</v>
+      </c>
+      <c r="C10">
         <v>13098000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>13540000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14162000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>13924000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13090000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5860000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4365000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5459000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12599000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7766000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11229000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>10879000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10848000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11562000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>10841000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6195000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8398000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10269000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>14428000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>13739000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13045000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>12605000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8721000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8458000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>10019000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11494000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>11647000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>17477000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>22299000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>29964000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>30813000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>41160000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>50671000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>32778000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>30107000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>36861000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>45380000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>54027000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>62454000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>6212000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>11228000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>13772000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>20077000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>18426000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>16894000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>15772000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>23421000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>30850000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>29545000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>32229000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>10869000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>17482000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>7117000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>9858000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>19057000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>11460000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>13830000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>14545000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>27446000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>37667000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>31085000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>28773000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>40835000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>43035000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>48141000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>48325000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>44437000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>42755000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>38198000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>31965000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>50317000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>62924000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>48151000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>66258000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>81565000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>89152000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>83165000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>104876000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>104955000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>105335000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>15763000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>15028000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>10247000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>12259000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>10910000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>10439000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>9674000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>12551000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>10994000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>8383934.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>7852489.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>8357175.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>8347681.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>11422435.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>17136706.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>19243169.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>16986342.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>22243647.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>25200322.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>8950479.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>6374022.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>8578668.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>5016853.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>8592444.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>2063213.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>3877465.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>1600000.0</v>
       </c>
-      <c r="DE10"/>
       <c r="DF10"/>
+      <c r="DG10"/>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7543,415 +7566,419 @@
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>5272000.0</v>
+      </c>
+      <c r="C12">
         <v>13098000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>13540000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14162000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13924000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13090000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5860000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4365000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5459000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>12599000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7766000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11229000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10879000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10848000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11562000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10841000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6195000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8398000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10269000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>14428000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>13739000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13045000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12605000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8721000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8458000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10019000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11494000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>11647000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>17477000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>22299000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>29964000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>30813000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>41160000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>50671000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>32778000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>30107000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>36861000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>45380000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>54027000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>62454000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6212000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>11228000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>13772000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>20077000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>18426000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>16894000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>15772000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>23421000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>30850000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>29545000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>32229000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>10869000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>17482000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>7117000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>9858000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>19057000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>11460000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>13830000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>14545000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>27446000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>37667000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>31085000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>28773000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>40835000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>43035000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>48141000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>48325000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>44437000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>42755000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>38198000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>31965000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>50317000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>62924000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>48151000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>66258000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>81565000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>89152000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>83165000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>104876000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>104955000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>105335000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>15763000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>15028000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>10247000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>12259000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>10910000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>10439000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>9674000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>12551000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>10994000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>8383934.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>7852489.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>8357175.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>8347681.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>11422435.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>17136706.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>19243169.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>16986342.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>22243647.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>25200322.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>8950479.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>6374022.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>8578668.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>5016853.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>8592444.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>2063213.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>3877465.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>2700000.0</v>
       </c>
-      <c r="DE12"/>
       <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
         <v>3000.0</v>
       </c>
       <c r="C13">
         <v>3000.0</v>
       </c>
       <c r="D13">
         <v>3000.0</v>
       </c>
       <c r="E13">
         <v>3000.0</v>
       </c>
       <c r="F13">
         <v>3000.0</v>
       </c>
       <c r="G13">
         <v>3000.0</v>
       </c>
       <c r="H13">
         <v>3000.0</v>
       </c>
       <c r="I13">
         <v>3000.0</v>
       </c>
       <c r="J13">
         <v>3000.0</v>
       </c>
       <c r="K13">
         <v>3000.0</v>
       </c>
       <c r="L13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="M13">
         <v>2000.0</v>
       </c>
       <c r="N13">
         <v>2000.0</v>
       </c>
       <c r="O13">
         <v>2000.0</v>
       </c>
       <c r="P13">
         <v>2000.0</v>
       </c>
       <c r="Q13">
         <v>2000.0</v>
       </c>
       <c r="R13">
         <v>2000.0</v>
       </c>
       <c r="S13">
         <v>2000.0</v>
       </c>
       <c r="T13">
         <v>2000.0</v>
       </c>
@@ -7979,66 +8006,66 @@
       <c r="AB13">
         <v>2000.0</v>
       </c>
       <c r="AC13">
         <v>2000.0</v>
       </c>
       <c r="AD13">
         <v>2000.0</v>
       </c>
       <c r="AE13">
         <v>2000.0</v>
       </c>
       <c r="AF13">
         <v>2000.0</v>
       </c>
       <c r="AG13">
         <v>2000.0</v>
       </c>
       <c r="AH13">
         <v>2000.0</v>
       </c>
       <c r="AI13">
         <v>2000.0</v>
       </c>
       <c r="AJ13">
+        <v>2000.0</v>
+      </c>
+      <c r="AK13">
         <v>81263000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>85935000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>91778000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AN13">
         <v>2000.0</v>
       </c>
       <c r="AO13">
-        <v>3000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AP13">
         <v>3000.0</v>
       </c>
       <c r="AQ13">
         <v>3000.0</v>
       </c>
       <c r="AR13">
         <v>3000.0</v>
       </c>
       <c r="AS13">
         <v>3000.0</v>
       </c>
       <c r="AT13">
         <v>3000.0</v>
       </c>
       <c r="AU13">
         <v>3000.0</v>
       </c>
       <c r="AV13">
         <v>3000.0</v>
       </c>
       <c r="AW13">
         <v>3000.0</v>
       </c>
@@ -8117,556 +8144,560 @@
       <c r="BV13">
         <v>3000.0</v>
       </c>
       <c r="BW13">
         <v>3000.0</v>
       </c>
       <c r="BX13">
         <v>3000.0</v>
       </c>
       <c r="BY13">
         <v>3000.0</v>
       </c>
       <c r="BZ13">
         <v>3000.0</v>
       </c>
       <c r="CA13">
         <v>3000.0</v>
       </c>
       <c r="CB13">
         <v>3000.0</v>
       </c>
       <c r="CC13">
         <v>3000.0</v>
       </c>
       <c r="CD13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="CE13">
         <v>2000.0</v>
       </c>
       <c r="CF13">
         <v>2000.0</v>
       </c>
       <c r="CG13">
         <v>2000.0</v>
       </c>
       <c r="CH13">
         <v>2000.0</v>
       </c>
       <c r="CI13">
         <v>2000.0</v>
       </c>
       <c r="CJ13">
         <v>2000.0</v>
       </c>
       <c r="CK13">
         <v>2000.0</v>
       </c>
       <c r="CL13">
         <v>2000.0</v>
       </c>
       <c r="CM13">
-        <v>1460.0</v>
+        <v>2000.0</v>
       </c>
       <c r="CN13">
         <v>1460.0</v>
       </c>
       <c r="CO13">
         <v>1460.0</v>
       </c>
       <c r="CP13">
+        <v>1460.0</v>
+      </c>
+      <c r="CQ13">
         <v>1459.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>1453.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1403.0</v>
       </c>
       <c r="CS13">
         <v>1403.0</v>
       </c>
       <c r="CT13">
+        <v>1403.0</v>
+      </c>
+      <c r="CU13">
         <v>1402.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>1398.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>1397.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>1137.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>1136.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>1087.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1086.0</v>
       </c>
       <c r="DA13">
         <v>1086.0</v>
       </c>
       <c r="DB13">
-        <v>1084.0</v>
+        <v>1086.0</v>
       </c>
       <c r="DC13">
         <v>1084.0</v>
       </c>
-      <c r="DD13"/>
+      <c r="DD13">
+        <v>1084.0</v>
+      </c>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>24962000.0</v>
+      </c>
+      <c r="C14">
         <v>24995000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>24994000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>25044000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>25022000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>24349000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23402000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23404000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23372000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>23161000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>23363000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>21154000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>20874000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>20826000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20806000.0</v>
       </c>
       <c r="P14">
         <v>20806000.0</v>
       </c>
       <c r="Q14">
+        <v>20806000.0</v>
+      </c>
+      <c r="R14">
         <v>20795000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>20816000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>19899000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>19812000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>19810000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>19724000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>19603000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>19737000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>18837000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>18482000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>18402000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>18375000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>17944000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17890000.0</v>
       </c>
       <c r="AE14">
         <v>17890000.0</v>
       </c>
       <c r="AF14">
         <v>17890000.0</v>
       </c>
       <c r="AG14">
         <v>17890000.0</v>
       </c>
       <c r="AH14">
+        <v>17890000.0</v>
+      </c>
+      <c r="AI14">
         <v>15364000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>15168000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>15161000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>15157000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>15153000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>15148000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>15138000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>24580000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>24531000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>24626000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>24517000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>24610000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>24490000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>24470000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>24340000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>24090000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>24006000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>23668000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>22765000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>22741000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>22732000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22704000.0</v>
       </c>
       <c r="BD14">
         <v>22704000.0</v>
       </c>
       <c r="BE14">
+        <v>22704000.0</v>
+      </c>
+      <c r="BF14">
         <v>22702000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>22698000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23205000.0</v>
       </c>
       <c r="BH14">
         <v>23205000.0</v>
       </c>
       <c r="BI14">
+        <v>23205000.0</v>
+      </c>
+      <c r="BJ14">
         <v>23314000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>23301000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>23253000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>23352000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>23243000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>23140000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>23085000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>23167000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>23076000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>23957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24020000.0</v>
       </c>
       <c r="BT14">
         <v>24020000.0</v>
       </c>
       <c r="BU14">
+        <v>24020000.0</v>
+      </c>
+      <c r="BV14">
         <v>24895000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>25352000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>24705000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>24970000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>24655000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>25813000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>26705000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>26864000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>23140000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>20795000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>18592000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>18892000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>14820000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>14914000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14712000.0</v>
       </c>
       <c r="CJ14">
         <v>14712000.0</v>
       </c>
       <c r="CK14">
+        <v>14712000.0</v>
+      </c>
+      <c r="CL14">
         <v>14686000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>14615000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14601121.0</v>
       </c>
       <c r="CN14">
         <v>14601121.0</v>
       </c>
       <c r="CO14">
+        <v>14601121.0</v>
+      </c>
+      <c r="CP14">
         <v>14594413.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>14579000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>14033066.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>14376074.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>14468424.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>14532351.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>13005026.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>13496612.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>11679287.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>11563172.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>10862780.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>11537474.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>11544391.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>11504669.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>10841537.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="DE14">
         <v>10000000.0</v>
       </c>
       <c r="DF14">
         <v>10000000.0</v>
       </c>
+      <c r="DG14">
+        <v>10000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>2000.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>2000.0</v>
+      </c>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>2000.0</v>
       </c>
-      <c r="S15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>2000.0</v>
       </c>
       <c r="V15">
         <v>2000.0</v>
       </c>
       <c r="W15">
         <v>2000.0</v>
       </c>
       <c r="X15">
         <v>2000.0</v>
       </c>
       <c r="Y15">
         <v>2000.0</v>
       </c>
       <c r="Z15">
         <v>2000.0</v>
       </c>
       <c r="AA15">
         <v>2000.0</v>
       </c>
       <c r="AB15">
         <v>2000.0</v>
       </c>
       <c r="AC15">
         <v>2000.0</v>
       </c>
       <c r="AD15">
         <v>2000.0</v>
       </c>
       <c r="AE15">
         <v>2000.0</v>
       </c>
       <c r="AF15">
         <v>2000.0</v>
       </c>
       <c r="AG15">
         <v>2000.0</v>
       </c>
       <c r="AH15">
         <v>2000.0</v>
       </c>
       <c r="AI15">
         <v>2000.0</v>
       </c>
       <c r="AJ15">
-        <v>0.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
-        <v>2000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN15">
         <v>2000.0</v>
       </c>
       <c r="AO15">
-        <v>3000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AP15">
         <v>3000.0</v>
       </c>
       <c r="AQ15">
         <v>3000.0</v>
       </c>
       <c r="AR15">
         <v>3000.0</v>
       </c>
       <c r="AS15">
         <v>3000.0</v>
       </c>
       <c r="AT15">
         <v>3000.0</v>
       </c>
       <c r="AU15">
         <v>3000.0</v>
       </c>
       <c r="AV15">
         <v>3000.0</v>
       </c>
       <c r="AW15">
         <v>3000.0</v>
       </c>
@@ -8745,362 +8776,368 @@
       <c r="BV15">
         <v>3000.0</v>
       </c>
       <c r="BW15">
         <v>3000.0</v>
       </c>
       <c r="BX15">
         <v>3000.0</v>
       </c>
       <c r="BY15">
         <v>3000.0</v>
       </c>
       <c r="BZ15">
         <v>3000.0</v>
       </c>
       <c r="CA15">
         <v>3000.0</v>
       </c>
       <c r="CB15">
         <v>3000.0</v>
       </c>
       <c r="CC15">
         <v>3000.0</v>
       </c>
       <c r="CD15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="CE15">
         <v>2000.0</v>
       </c>
       <c r="CF15">
         <v>2000.0</v>
       </c>
       <c r="CG15">
         <v>2000.0</v>
       </c>
       <c r="CH15">
         <v>2000.0</v>
       </c>
       <c r="CI15">
         <v>2000.0</v>
       </c>
       <c r="CJ15">
         <v>2000.0</v>
       </c>
       <c r="CK15">
         <v>2000.0</v>
       </c>
       <c r="CL15">
         <v>2000.0</v>
       </c>
       <c r="CM15">
-        <v>1460.0</v>
+        <v>2000.0</v>
       </c>
       <c r="CN15">
         <v>1460.0</v>
       </c>
       <c r="CO15">
         <v>1460.0</v>
       </c>
       <c r="CP15">
+        <v>1460.0</v>
+      </c>
+      <c r="CQ15">
         <v>1459.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1453.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1403.0</v>
       </c>
       <c r="CS15">
         <v>1403.0</v>
       </c>
       <c r="CT15">
+        <v>1403.0</v>
+      </c>
+      <c r="CU15">
         <v>1402.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>1398.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>1397.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1137.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>1136.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>1087.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1086.0</v>
       </c>
       <c r="DA15">
         <v>1086.0</v>
       </c>
       <c r="DB15">
-        <v>1084.0</v>
+        <v>1086.0</v>
       </c>
       <c r="DC15">
         <v>1084.0</v>
       </c>
-      <c r="DD15"/>
+      <c r="DD15">
+        <v>1084.0</v>
+      </c>
       <c r="DE15"/>
       <c r="DF15"/>
+      <c r="DG15"/>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
+        <v>18094000.0</v>
+      </c>
+      <c r="C16">
         <v>20539000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>18502000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>19289000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>21069000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21384000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>19268000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>17366000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>17737000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>17815000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>15861000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>15334000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>15476000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15555000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>14124000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>14574000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15218000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15854000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>14847000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>14130000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14724000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>14415000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>12376000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12556000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>12320000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10677000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8025000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6521000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6699000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5975000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5029000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4527000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>4424000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4407000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3316000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3253000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3178000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3059000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2434000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1994000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1897000.0</v>
       </c>
-      <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>2463000.0</v>
       </c>
-      <c r="BG16"/>
-      <c r="BH16">
+      <c r="BH16"/>
+      <c r="BI16">
         <v>3935000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>5276000.0</v>
       </c>
-      <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
-      <c r="CJ16">
+      <c r="CJ16"/>
+      <c r="CK16">
         <v>4919000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>4067000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>4149000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>4904465.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>4399734.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>4058672.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>4977594.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>5709788.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>4022645.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>3653731.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>4600528.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>5810657.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>5386116.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>6104917.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>5552830.0</v>
       </c>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9110,224 +9147,223 @@
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
-      <c r="AZ17">
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>14082000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>11530000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>16051000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>14692000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>17874000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>14497000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>13827000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>12636000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>15237000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>14281000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
-[...1 lines deleted...]
-      </c>
+      <c r="N18"/>
       <c r="O18">
         <v>499000.0</v>
       </c>
-      <c r="P18"/>
+      <c r="P18">
+        <v>499000.0</v>
+      </c>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>309000.0</v>
       </c>
-      <c r="S18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T18"/>
       <c r="U18">
         <v>257000.0</v>
       </c>
       <c r="V18">
         <v>257000.0</v>
       </c>
       <c r="W18">
         <v>257000.0</v>
       </c>
       <c r="X18">
-        <v>276000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="Y18">
         <v>276000.0</v>
       </c>
       <c r="Z18">
         <v>276000.0</v>
       </c>
       <c r="AA18">
-        <v>206000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="AB18">
         <v>206000.0</v>
       </c>
       <c r="AC18">
+        <v>206000.0</v>
+      </c>
+      <c r="AD18">
         <v>207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164000.0</v>
       </c>
       <c r="AE18">
         <v>164000.0</v>
       </c>
       <c r="AF18">
         <v>164000.0</v>
       </c>
       <c r="AG18">
         <v>164000.0</v>
       </c>
       <c r="AH18">
         <v>164000.0</v>
       </c>
       <c r="AI18">
+        <v>164000.0</v>
+      </c>
+      <c r="AJ18">
         <v>663000.0</v>
       </c>
-      <c r="AJ18">
-[...1 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
         <v>553000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1285000.0</v>
       </c>
-      <c r="AO18">
-[...1 lines deleted...]
-      </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
@@ -9341,102 +9377,105 @@
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9505,1420 +9544,1431 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
         <v>33982000.0</v>
       </c>
       <c r="C20">
         <v>33982000.0</v>
       </c>
       <c r="D20">
         <v>33982000.0</v>
       </c>
       <c r="E20">
-        <v>31943000.0</v>
+        <v>33982000.0</v>
       </c>
       <c r="F20">
         <v>31943000.0</v>
       </c>
       <c r="G20">
         <v>31943000.0</v>
       </c>
       <c r="H20">
         <v>31943000.0</v>
       </c>
       <c r="I20">
         <v>31943000.0</v>
       </c>
       <c r="J20">
         <v>31943000.0</v>
       </c>
       <c r="K20">
         <v>31943000.0</v>
       </c>
       <c r="L20">
         <v>31943000.0</v>
       </c>
       <c r="M20">
         <v>31943000.0</v>
       </c>
       <c r="N20">
         <v>31943000.0</v>
       </c>
       <c r="O20">
         <v>31943000.0</v>
       </c>
       <c r="P20">
-        <v>28870000.0</v>
+        <v>31943000.0</v>
       </c>
       <c r="Q20">
         <v>28870000.0</v>
       </c>
       <c r="R20">
         <v>28870000.0</v>
       </c>
       <c r="S20">
         <v>28870000.0</v>
       </c>
       <c r="T20">
-        <v>17289000.0</v>
+        <v>28870000.0</v>
       </c>
       <c r="U20">
         <v>17289000.0</v>
       </c>
       <c r="V20">
         <v>17289000.0</v>
       </c>
       <c r="W20">
         <v>17289000.0</v>
       </c>
       <c r="X20">
         <v>17289000.0</v>
       </c>
       <c r="Y20">
         <v>17289000.0</v>
       </c>
       <c r="Z20">
         <v>17289000.0</v>
       </c>
       <c r="AA20">
         <v>17289000.0</v>
       </c>
       <c r="AB20">
         <v>17289000.0</v>
       </c>
       <c r="AC20">
         <v>17289000.0</v>
       </c>
       <c r="AD20">
-        <v>10609000.0</v>
+        <v>17289000.0</v>
       </c>
       <c r="AE20">
         <v>10609000.0</v>
       </c>
       <c r="AF20">
         <v>10609000.0</v>
       </c>
       <c r="AG20">
         <v>10609000.0</v>
       </c>
       <c r="AH20">
         <v>10609000.0</v>
       </c>
       <c r="AI20">
         <v>10609000.0</v>
       </c>
       <c r="AJ20">
         <v>10609000.0</v>
       </c>
       <c r="AK20">
         <v>10609000.0</v>
       </c>
       <c r="AL20">
         <v>10609000.0</v>
       </c>
       <c r="AM20">
         <v>10609000.0</v>
       </c>
       <c r="AN20">
+        <v>10609000.0</v>
+      </c>
+      <c r="AO20">
         <v>10680000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>10816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15448000.0</v>
       </c>
       <c r="AQ20">
         <v>15448000.0</v>
       </c>
       <c r="AR20">
         <v>15448000.0</v>
       </c>
       <c r="AS20">
         <v>15448000.0</v>
       </c>
       <c r="AT20">
         <v>15448000.0</v>
       </c>
       <c r="AU20">
         <v>15448000.0</v>
       </c>
       <c r="AV20">
+        <v>15448000.0</v>
+      </c>
+      <c r="AW20">
         <v>16089000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>13939000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13999000.0</v>
       </c>
       <c r="AY20">
         <v>13999000.0</v>
       </c>
       <c r="AZ20">
+        <v>13999000.0</v>
+      </c>
+      <c r="BA20">
         <v>10031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10011000.0</v>
       </c>
       <c r="BB20">
         <v>10011000.0</v>
       </c>
       <c r="BC20">
-        <v>9405000.0</v>
+        <v>10011000.0</v>
       </c>
       <c r="BD20">
         <v>9405000.0</v>
       </c>
       <c r="BE20">
         <v>9405000.0</v>
       </c>
       <c r="BF20">
-        <v>2673000.0</v>
+        <v>9405000.0</v>
       </c>
       <c r="BG20">
         <v>2673000.0</v>
       </c>
       <c r="BH20">
-        <v>45158000.0</v>
+        <v>2673000.0</v>
       </c>
       <c r="BI20">
         <v>45158000.0</v>
       </c>
       <c r="BJ20">
-        <v>25861000.0</v>
+        <v>45158000.0</v>
       </c>
       <c r="BK20">
         <v>25861000.0</v>
       </c>
       <c r="BL20">
+        <v>25861000.0</v>
+      </c>
+      <c r="BM20">
         <v>26068000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24166000.0</v>
       </c>
       <c r="BN20">
         <v>24166000.0</v>
       </c>
       <c r="BO20">
         <v>24166000.0</v>
       </c>
       <c r="BP20">
         <v>24166000.0</v>
       </c>
       <c r="BQ20">
         <v>24166000.0</v>
       </c>
       <c r="BR20">
+        <v>24166000.0</v>
+      </c>
+      <c r="BS20">
         <v>23434000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>23180000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>52197000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>48853000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>50992000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>44410000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>39862000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>29013000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>28893000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>28879000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>25339000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>20067000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>17578000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>17541000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>24439000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>9537000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>9708000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>9757000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>9553000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>9559000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>9608000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>9508837.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10288251.0</v>
       </c>
       <c r="CO20">
         <v>10288251.0</v>
       </c>
       <c r="CP20">
         <v>10288251.0</v>
       </c>
       <c r="CQ20">
+        <v>10288251.0</v>
+      </c>
+      <c r="CR20">
         <v>7522495000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>10195828.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7266714.0</v>
       </c>
       <c r="CT20">
         <v>7266714.0</v>
       </c>
       <c r="CU20">
+        <v>7266714.0</v>
+      </c>
+      <c r="CV20">
         <v>7266714000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>6974779.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>5937060.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>6032943.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>2379861.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>1190175.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>1208119.0</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>1222564.0</v>
       </c>
-      <c r="DC20">
+      <c r="DD20">
         <v>1239507.0</v>
       </c>
-      <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>22723000.0</v>
+      </c>
+      <c r="C21">
         <v>8547000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>8488000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>54503000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>54288000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>54275000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>65202000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>54708000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>55079000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>39296000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>51986000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1829000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1970000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2112000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>53251000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2396000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2537000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2679000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>52079665.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>570999.0</v>
       </c>
       <c r="U21">
         <v>570999.0</v>
       </c>
       <c r="V21">
         <v>570999.0</v>
       </c>
       <c r="W21">
+        <v>40864000.0</v>
+      </c>
+      <c r="X21">
         <v>37976000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>39084000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>38580000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>38587000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>35439000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>36526000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>33296000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>29436000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>26927000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>25825000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>24033000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>21662000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>19290000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>18722000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>16593000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>14436000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>12168000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>10680000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>10816000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>10130000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>9983000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>9502000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>9047000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>8883000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>8514000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>7493000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>6693000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>6436000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>6366000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>16790000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>17712000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>18220000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>18698000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>21056000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>22584000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>27886000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>15145000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>16430000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>16723000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>16160000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>16409000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>16011000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>15831000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>15463000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>13006000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>13255000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>12827000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>12985000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>880000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>12086000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>19557000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>37300000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>37566000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>35673000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>36246000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>36422000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>37201000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>38389000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>36373000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>37236000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>17541000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>24439000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>9537000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>9708000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>9757000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>9553000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>9559000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>9608000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>9508837.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10288251.0</v>
       </c>
       <c r="CO21">
         <v>10288251.0</v>
       </c>
       <c r="CP21">
         <v>10288251.0</v>
       </c>
       <c r="CQ21">
+        <v>10288251.0</v>
+      </c>
+      <c r="CR21">
         <v>7522495.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>10195828.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7266714.0</v>
       </c>
       <c r="CT21">
         <v>7266714.0</v>
       </c>
       <c r="CU21">
         <v>7266714.0</v>
       </c>
       <c r="CV21">
+        <v>7266714.0</v>
+      </c>
+      <c r="CW21">
         <v>6974779.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>5937060.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>6032943.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>2379861.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>1190175.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>1208119.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>1222564.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>1239507.0</v>
       </c>
-      <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="L22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M22"/>
       <c r="N22">
         <v>1.0</v>
       </c>
       <c r="O22">
         <v>1.0</v>
       </c>
-      <c r="P22"/>
+      <c r="P22">
+        <v>1.0</v>
+      </c>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-      <c r="T22">
-[...1 lines deleted...]
-      </c>
+      <c r="T22"/>
       <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22">
+      <c r="V22">
         <v>1.0</v>
       </c>
+      <c r="W22"/>
       <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="Y22"/>
+      <c r="Y22">
+        <v>1.0</v>
+      </c>
       <c r="Z22"/>
       <c r="AA22"/>
-      <c r="AB22">
+      <c r="AB22"/>
+      <c r="AC22">
         <v>1.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2.0</v>
       </c>
-      <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
         <v>1.0</v>
       </c>
-      <c r="AI22">
-[...1 lines deleted...]
-      </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM22">
         <v>1.0</v>
       </c>
       <c r="AN22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
         <v>1.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>16847000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>17303000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>16090000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>16845000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>20116000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>20154000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>20822000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>18298000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>19886000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>20275000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>33660000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>31881000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>28588000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>29840000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>37442000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>30783000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>29388000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>29205000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>39883000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>36184000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>30133000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>33218000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>30801000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>25183000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>23775000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>26872000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>26011000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>28251000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>32581000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>35736000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>32950000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>28469000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>30415000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>29839000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>27421000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>25180000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>25478000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>24313000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>23089000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>24020000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>22094000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>20792000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>21186000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>15594000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>16984000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>16503000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>17259000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>16669000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>16871000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>16629078.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>16820313.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>16045468.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>16307540.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>14768045.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>14835296.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>13759301.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>14509211.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>15447434.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>15393838.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>12538029.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>10332540.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>6361046.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>8255777.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>6553398.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>5903278.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>4555436.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>5000000.0</v>
       </c>
-      <c r="DE22"/>
       <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>147691000.0</v>
+      </c>
+      <c r="C23">
         <v>154554000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>154649000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>151093000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>146981000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>148503000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>141217000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>139646000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>142116000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>133842000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>130273000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>138402000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>137633000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>137630000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>135178000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>136859000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>131421000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>132785000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>133676000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>115675000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>114144000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>112170000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>110017000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>106795000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>104179000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>104863000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>106172000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>106477000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>109425000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>101769000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>107151000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>104963000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>112472000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>118637000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>96979000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>90834000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>93787000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>100052000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>107196000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>114655000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>89705000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>110756000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>128542000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>130483000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>133068000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>129589000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>138632000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>131731000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>132576000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>129190000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>163155000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>189639000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>183833000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>177752000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>193862000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>194329000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>181213000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>202752000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>163290000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>232561000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>236628000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>193787000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>207797000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>205716000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>197071000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>202849000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>212213000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>200084000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>189056000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>189385000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>202098000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>227740000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>233793000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>229813000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>240712000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>227109000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>211874000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>216611000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>250968000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>240631000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>237603000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>150579000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>156101000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>139140000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>82208000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>85562000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>88287000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>87262000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>85064000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>87260000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>91860229.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>89677585.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>86715399.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>89069092.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>91672366.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>90126083.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>85308579.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>85802685.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>88187053.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>86332922.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>64231351.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>59118104.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>48477309.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>40596457.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>40487577.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>29444714.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>27259685.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>19900000.0</v>
       </c>
-      <c r="DE23"/>
       <c r="DF23"/>
+      <c r="DG23"/>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24">
+        <v>5338000.0</v>
+      </c>
+      <c r="C24">
         <v>5395000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5452000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>5680000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5721000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5762000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>5801000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>5842000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>14881000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>14919000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>14958000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5996000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>6035000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>6074000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>6109000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>6146000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>6181000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>6218000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>6250000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>12127000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>16751000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>16717000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>18433000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>18399000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>18365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500000.0</v>
       </c>
       <c r="AE24">
         <v>12500000.0</v>
       </c>
       <c r="AF24">
-        <v>0.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
+        <v>0.0</v>
+      </c>
+      <c r="AJ24">
         <v>12500000.0</v>
       </c>
-      <c r="AJ24">
-[...1 lines deleted...]
-      </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
@@ -10947,194 +10997,197 @@
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
-      <c r="BI24"/>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>9000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>19000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>36000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>55000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>96000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>146000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>195000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>238000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>738000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>10793000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>6779000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>5770000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>3037000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>3061000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>2083000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>14919000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>14958000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>6074000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>6146000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6181000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6218000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6250000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>16751000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>16717000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>18433000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>18399000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>18365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500000.0</v>
       </c>
       <c r="AE25">
         <v>12500000.0</v>
       </c>
-      <c r="AF25"/>
+      <c r="AF25">
+        <v>12500000.0</v>
+      </c>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
@@ -11169,232 +11222,236 @@
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26">
+        <v>7546000.0</v>
+      </c>
+      <c r="C26">
         <v>7654000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>7540000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>5540000.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>9389000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>6374000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>10000000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>10000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>29199000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>29317000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>10000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>12647000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>13117000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>13148000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>13034000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>13680000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>13725000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12741000.0</v>
       </c>
       <c r="AE26">
         <v>12741000.0</v>
       </c>
       <c r="AF26">
-        <v>12743000.0</v>
+        <v>12741000.0</v>
       </c>
       <c r="AG26">
         <v>12743000.0</v>
       </c>
       <c r="AH26">
+        <v>12743000.0</v>
+      </c>
+      <c r="AI26">
         <v>12718000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>12040000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>11000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>11001000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>10969000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>10946000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>10882000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1483000.0</v>
       </c>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-      <c r="BE26">
+      <c r="BE26"/>
+      <c r="BF26">
         <v>12660000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>13604000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>14300000.0</v>
       </c>
-      <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11463,459 +11520,465 @@
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>-3904000.0</v>
+        <v>9109000.0</v>
       </c>
       <c r="C28">
-        <v>-4198000.0</v>
+        <v>1491000.0</v>
       </c>
       <c r="D28">
+        <v>1254000.0</v>
+      </c>
+      <c r="E28">
         <v>-3408000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2909000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1827000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5649000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7386000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6525000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-383000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4678000.0</v>
       </c>
-      <c r="L28">
-[...1 lines deleted...]
-      </c>
       <c r="M28">
-        <v>11018000.0</v>
+        <v>11211000.0</v>
       </c>
       <c r="N28">
-        <v>11270000.0</v>
+        <v>11778000.0</v>
       </c>
       <c r="O28">
+        <v>12021000.0</v>
+      </c>
+      <c r="P28">
         <v>10779000.0</v>
       </c>
-      <c r="P28">
-[...1 lines deleted...]
-      </c>
       <c r="Q28">
-        <v>6705000.0</v>
+        <v>10218000.0</v>
       </c>
       <c r="R28">
-        <v>4726000.0</v>
+        <v>7436000.0</v>
       </c>
       <c r="S28">
+        <v>5451000.0</v>
+      </c>
+      <c r="T28">
         <v>4652000.0</v>
       </c>
-      <c r="T28">
-[...1 lines deleted...]
-      </c>
       <c r="U28">
-        <v>38000.0</v>
+        <v>-155000.0</v>
       </c>
       <c r="V28">
-        <v>948000.0</v>
+        <v>743000.0</v>
       </c>
       <c r="W28">
+        <v>1646000.0</v>
+      </c>
+      <c r="X28">
         <v>2426000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3406000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8293000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6698000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6939000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6752000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>888000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-9799000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-17464000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-30813000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-41160000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-50671000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-20278000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-30107000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-36861000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-45380000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-54027000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-62454000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-6212000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-11228000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-13772000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-20077000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-18426000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-16894000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-15772000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-23421000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-30850000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-29545000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-32229000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4553000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-5510000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1211000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>6373000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1868000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2540000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>19500000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-14545000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-23897000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-32936000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-31085000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-28773000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-40835000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-43035000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-48141000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-48325000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-44437000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-42755000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-38198000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-31965000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-50317000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-62924000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-48151000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-66258000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-81565000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-89152000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-83165000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-104876000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-104955000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-105335000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-15763000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-15028000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-10247000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-12259000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-10910000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-10439000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-9667000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-12533000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-10959000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-8329406.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-7724884.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-8155366.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-8060747.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-11098616.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-16139088.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-18899462.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-16587009.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-21793824.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-24325935.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2005002.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>566184.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-2660848.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-1891849.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-5440699.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>119300.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-1672547.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>2700000.0</v>
       </c>
-      <c r="DE28"/>
       <c r="DF28"/>
+      <c r="DG28"/>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>89835000.0</v>
+      </c>
+      <c r="C29">
         <v>92638000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>93628000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>91937000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>91423000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>92752000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>86476000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>87040000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>88011000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>90725000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>91459000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>102607000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>103169000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>15821000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>104836000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>102995000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>97425000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>96915000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>96466000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>84017000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>82872000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>81495000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>80623000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>85578000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>83484000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>82636000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11955,669 +12018,676 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>5461000.0</v>
+      </c>
+      <c r="C30">
         <v>5446000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5437000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5623000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5717000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7441000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7369000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7368000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>7709000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6986000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6302000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3829000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3620000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3499000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3103000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3121000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2972000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2900000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2728000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2589000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2828000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2529000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2024000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2358000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2617000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1944000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2310000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2075000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2078000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1905000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1334000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1483000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1322000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1305000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1055000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>836000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>788000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>765000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>554000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>604000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>562000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>13002000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>465000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>22440000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>16075000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>15677000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>30266000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>24151000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>23308000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>23832000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>26207000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>48942000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>38891000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>43736000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>57597000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>34283000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>27008000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>52080000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>33289000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>42871000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>37230000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>53679000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>69345000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>46106000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>44111000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>48294000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>56445000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>45473000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>35081000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>36262000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>49112000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>26641000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>26901000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>27331000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>30157000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>12879000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>8475000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>16855000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>25324000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>14541000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>15414000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>23507000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>28067000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>23871000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>11152000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>14924000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>16914000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>14109000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>10672000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>14256000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>19909298.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>15866172.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>13925040.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>15643384.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>23405576.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>21867942.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>18903507.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>20758035.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>17833414.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>11761722.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>8891480.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>9162849.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>9570218.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>6786770.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>6955815.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>3919132.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>4326594.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>2300000.0</v>
       </c>
-      <c r="DE30"/>
       <c r="DF30"/>
+      <c r="DG30"/>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>56002000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>57041000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>7322000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>9902000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>61971000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>10787000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>17765000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>17769000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>57988000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>56946000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>56162000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>49444000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>48630000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>51625000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>53935000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>57591000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>64724000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>70856000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>81424000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>91319000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>97129000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>65543000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>70654000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>75326000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>81169000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>86928000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>90596000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>64938000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>60513000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>73331000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>65263000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>74201000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>75005000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>78518000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>80468000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>84132000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>85402000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>86278000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>110275000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>109184000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>100701000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>101061000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>97642000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>107766000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>110670000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>124868000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>100001000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>102713000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
+      <c r="DG31"/>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32">
+        <v>-20883000.0</v>
+      </c>
+      <c r="C32">
         <v>-17162000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-15459000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-21334000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-19945000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-19055000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-26092000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-19449000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-19157000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-14408000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-15350000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-20115000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-11542000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-11239000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-10200000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-17824000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-15377000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-15301000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-14826000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-5105000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-5193000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-5605000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-4948000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-7819000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-7577000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-7942000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12657,423 +12727,427 @@
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
+      <c r="DG32"/>
     </row>
-    <row r="33" spans="1:110">
+    <row r="33" spans="1:111">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>133066000.0</v>
+      </c>
+      <c r="C33">
         <v>132518000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>132145000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>127606000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>123489000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>124346000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>125475000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>125266000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>126480000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>112382000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>114190000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>119212000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>120404000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>120900000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>118005000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>120159000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>119976000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>119575000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>118693000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>96795000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>95918000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>95132000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>93642000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>93673000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>91337000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>90854000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>89925000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>89393000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>86638000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>75031000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>72661000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>69501000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>67013000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>63276000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>60064000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>57386000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>54778000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>52750000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>51312000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>50112000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>52048000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>55328000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>55625000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>55571000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>61587000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>62197000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>59860000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>48051000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>44137000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>45333000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>58031000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>65639000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>64089000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>68848000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>67454000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>73078000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>83668000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>82090000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>68957000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>106618000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>105904000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>76093000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>74120000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>78572000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>77166000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>76418000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>72981000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>76139000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>76405000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>74921000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>72866000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>94297000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>98838000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>109170000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>99646000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>89306000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>77477000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>77836000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>84121000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>84657000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>78811000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>76551000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>79832000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>73535000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>39032000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>38366000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>39327000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>41638000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>42052000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>42988000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>44008898.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>42819092.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>42990409.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>43935854.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>38464615.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>32412200.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>28933896.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>30889509.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>30393269.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>30752045.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>29814837.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>30168236.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>21034676.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>15840529.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>15728678.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>14977442.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>11174611.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>6300000.0</v>
       </c>
-      <c r="DE33"/>
       <c r="DF33"/>
+      <c r="DG33"/>
     </row>
-    <row r="34" spans="1:110">
+    <row r="34" spans="1:111">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>6298000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>6489000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34">
         <v>7050000.0</v>
       </c>
-      <c r="S34"/>
-      <c r="T34">
+      <c r="T34"/>
+      <c r="U34">
         <v>7416000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>7596000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>7775000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>7952000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>12127000.0</v>
       </c>
-      <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
@@ -13115,2256 +13189,2275 @@
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
+      <c r="DG34"/>
     </row>
-    <row r="35" spans="1:110">
+    <row r="35" spans="1:111">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>14133000.0</v>
+      </c>
+      <c r="C35">
         <v>14350000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>14556000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4729000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4953000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5166000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5370000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>11318000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>11568000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>11816000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>12060000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>12252000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>21485000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>21716000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>21946000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>12983000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>13209000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>13433000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>13652000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>13819000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>14034000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>14250000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>14459000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>12403000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>17027000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>16993000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>18639000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>18605000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>18572000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12664000.0</v>
       </c>
       <c r="AE35">
         <v>12664000.0</v>
       </c>
       <c r="AF35">
-        <v>164000.0</v>
+        <v>12664000.0</v>
       </c>
       <c r="AG35">
         <v>164000.0</v>
       </c>
       <c r="AH35">
         <v>164000.0</v>
       </c>
       <c r="AI35">
+        <v>164000.0</v>
+      </c>
+      <c r="AJ35">
         <v>663000.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
-      <c r="AM35">
+      <c r="AM35"/>
+      <c r="AN35">
         <v>553000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1285000.0</v>
       </c>
-      <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
-      <c r="BS35">
+      <c r="BS35"/>
+      <c r="BT35">
         <v>15178000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>19432000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>19088000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>1484000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>6073000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>5961000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>5572000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>5640000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>5958000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>9311000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>8201000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>8301000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1663000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>989000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>4373000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>4568000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>4469000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>883000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>802000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>791000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>735103.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>2914635.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>2829707.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>2847004.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>2865182.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>6633157.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>6663222.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>6712797.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>6755492.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>7149200.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>17204760.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>13191502.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>6155139.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>3036712.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>3061198.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>2083004.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>2109074.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>2300000.0</v>
       </c>
-      <c r="DE35"/>
       <c r="DF35"/>
+      <c r="DG35"/>
     </row>
-    <row r="36" spans="1:110">
+    <row r="36" spans="1:111">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>2000.0</v>
+      </c>
+      <c r="C36">
         <v>53879000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>53876000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>54503000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6370000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6516000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>5540000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>54708000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-46778000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-29907000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-50515000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>28467000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>28599000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>28694000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4556000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>28443000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>28465000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>28449000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>18573000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>71445000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>70379000.0</v>
       </c>
-      <c r="V36">
-[...1 lines deleted...]
-      </c>
       <c r="W36">
+        <v>28542000.0</v>
+      </c>
+      <c r="X36">
         <v>17929000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>63737000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>60931000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-515000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>24915000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-1258000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-275000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-259000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1661000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-257000.0</v>
       </c>
       <c r="AG36">
         <v>-257000.0</v>
       </c>
       <c r="AH36">
+        <v>-257000.0</v>
+      </c>
+      <c r="AI36">
         <v>-282000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1626000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>35777000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-31000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>946000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>21562000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>8189000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>4160000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>5148000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>4681000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>12576000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>13823000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>12667000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1337000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>718000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>2250000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1845000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>826000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>741000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>682000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>661000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>688000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>539000.0</v>
       </c>
       <c r="BG36">
         <v>539000.0</v>
       </c>
       <c r="BH36">
+        <v>539000.0</v>
+      </c>
+      <c r="BI36">
         <v>606000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>545000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>462000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>480000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>3209000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>3138000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>3155000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>3178000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>3193000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>3211000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>3230000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>15349000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>3401000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>4005000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>8348000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>4104000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>987000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>697000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>585000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>4299000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>4243000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>5392000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>4123000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>45581000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>22530000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>10682000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>10611000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>19056000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>11976000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>12083000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>12325000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>20698406.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>11995619.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>11963544.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>12121536.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>-7846312355.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>10898960.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>9423075.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>10361331.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>9848010.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>7656333.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>7491470.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>9036980.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>7857314.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>7607811.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>7501491.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>6844831.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>6766921.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>5100000.0</v>
       </c>
-      <c r="DE36"/>
       <c r="DF36"/>
+      <c r="DG36"/>
     </row>
-    <row r="37" spans="1:110">
+    <row r="37" spans="1:111">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
         <v>1953000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>2797000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>4853000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>4706000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>4235000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>4270000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>4770000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>4316000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>3969000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>3936000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>3858000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>3525000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>3332000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>3279000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>2798000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>2589000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>2927000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>2990000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>3064000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>34704000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>34601000.0</v>
       </c>
-      <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
+      <c r="DG37"/>
     </row>
-    <row r="38" spans="1:110">
+    <row r="38" spans="1:111">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>4556000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>30839000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>31002000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>28449000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>31394000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>28628000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>28746000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>29113000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>76353000.0</v>
       </c>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-      <c r="AA38">
+      <c r="AA38"/>
+      <c r="AB38">
         <v>2234000.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-      <c r="AE38">
+      <c r="AE38"/>
+      <c r="AF38">
         <v>2741000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23352000.0</v>
       </c>
       <c r="AG38">
         <v>23352000.0</v>
       </c>
       <c r="AH38">
+        <v>23352000.0</v>
+      </c>
+      <c r="AI38">
         <v>23327000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>22649000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>21609000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>21610000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>21578000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>21555000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>21562000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>20488000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>20390000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>21462000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>21098000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>28752000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>30086000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>28938000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>17937000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>15387000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>17107000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>16999000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>28862000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>27022000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>32036000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>30366000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>35210000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>45403000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>44544000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>30717000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>62120000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>61262000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>32981000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>30663000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>35280000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>34039000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>33645000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>32410000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>35257000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>36133000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>34908000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>33383000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>56576000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>52956000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>62298000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>52571000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>44960000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>33941000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>33704000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>39136000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>38893000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>33660000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>30002000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>32065000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>35665000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>26844000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>25783000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>26043000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>27103000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>27069000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>27251000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>27611000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>27440000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>27300000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>27347000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>28921000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>21095000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>18080000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>17628000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>17115000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>15916000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>14713000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>15070000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>10237000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>8797000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>8710000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>8068000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
+      <c r="DG38"/>
     </row>
-    <row r="39" spans="1:110">
+    <row r="39" spans="1:111">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>3892000.0</v>
+      </c>
+      <c r="C39">
         <v>3492000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3527000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3702000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3851000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3626000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2513000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2647000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2468000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1875000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2015000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4132000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2730000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2383000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2508000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2738000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2278000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1912000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1986000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1863000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1659000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1464000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1746000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2043000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1767000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2046000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2443000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3362000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3232000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2534000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>6384000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>3166000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2977000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>3385000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>6164000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2505000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1360000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1157000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2606000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>2970000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>30883000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>14351000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>52286000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>16305000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>20135000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>14705000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>12580000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>15286000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>15983000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>10594000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>26413000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>30529000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>31490000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>29463000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>2463000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>30469000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>28294000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>25364000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>17294000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>20949000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>25222000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>2797000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>2341000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>18361000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>16623000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>15173000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>17769000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>22114000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>20060000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>20672000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>27867000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>23535000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>16661000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>14746000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>14812000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>15938000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>11590000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>13277000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>12334000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>13389000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>14023000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>12664000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>12382000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>10301000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>7194000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>7515000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>5104000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>9399000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>6761000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>2151000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>2929021.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>6319519.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>5397307.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>4834633.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>3611695.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>3873939.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>4468706.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>2659588.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>2269289.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>3224995.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>4036526.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>3080457.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>2932701.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>4696528.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>2657242.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>2581649.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>3325579.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>3600000.0</v>
       </c>
-      <c r="DE39"/>
       <c r="DF39"/>
+      <c r="DG39"/>
     </row>
-    <row r="40" spans="1:110">
+    <row r="40" spans="1:111">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>1703000.0</v>
+      </c>
+      <c r="C40">
         <v>2732000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3396000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>25085000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2101000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2899000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3491000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1906000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1957000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>5734000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2599000.0</v>
       </c>
-      <c r="L40">
-[...1 lines deleted...]
-      </c>
       <c r="M40">
-        <v>12384000.0</v>
+        <v>15334000.0</v>
       </c>
       <c r="N40">
-        <v>11513000.0</v>
+        <v>15476000.0</v>
       </c>
       <c r="O40">
+        <v>15555000.0</v>
+      </c>
+      <c r="P40">
         <v>4973000.0</v>
       </c>
-      <c r="P40">
-[...1 lines deleted...]
-      </c>
       <c r="Q40">
-        <v>11604000.0</v>
+        <v>16574000.0</v>
       </c>
       <c r="R40">
+        <v>15218000.0</v>
+      </c>
+      <c r="S40">
         <v>12657000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4305000.0</v>
       </c>
-      <c r="T40">
-[...1 lines deleted...]
-      </c>
       <c r="U40">
-        <v>8695000.0</v>
+        <v>14130000.0</v>
       </c>
       <c r="V40">
-        <v>8228000.0</v>
+        <v>14724000.0</v>
       </c>
       <c r="W40">
+        <v>14415000.0</v>
+      </c>
+      <c r="X40">
         <v>3286000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>685000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>8099000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>11274000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3973000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>10127000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>9274000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>7797000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2698000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>8239000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>5956000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>6328000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2065000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>6318000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>4674000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>5215000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>4618000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>3690000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>3544000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>20779000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>35562000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>24033000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>26670000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>20012000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>20236000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>20291000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>20272000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>16555000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>21331000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>17840000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>21994000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>21112000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>32021000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>27164000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>20420000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>21793000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>11047000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>7759000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>9835000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>8014000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>10834000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>8335000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>7431000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>12458000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>11061000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>7948000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>5672000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>6577000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>6885000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>5999000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>5308000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>8436000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>10631000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>10531000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>7259000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>9630000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>7437000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>5804000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>7271000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>11303000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>13210000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>16978000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>3080000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>2695000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>3698000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>4919000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>4067000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>4149000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>-896613552.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>4399734.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>4058672.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>4977594.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>-1279561654.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>4022645.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>3653731.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>5711623.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>-1406418700.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>4903183.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>6274127.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>6326550.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>3934319.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>2382655.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>2272046.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>2053507.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>2459851.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>2300000.0</v>
       </c>
-      <c r="DE40"/>
       <c r="DF40"/>
+      <c r="DG40"/>
     </row>
-    <row r="41" spans="1:110">
+    <row r="41" spans="1:111">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>309000.0</v>
       </c>
       <c r="Q41">
         <v>309000.0</v>
       </c>
-      <c r="R41"/>
-      <c r="S41">
+      <c r="R41">
         <v>309000.0</v>
       </c>
+      <c r="S41"/>
       <c r="T41">
-        <v>257000.0</v>
+        <v>309000.0</v>
       </c>
       <c r="U41">
         <v>257000.0</v>
       </c>
       <c r="V41">
         <v>257000.0</v>
       </c>
       <c r="W41">
         <v>257000.0</v>
       </c>
       <c r="X41">
-        <v>276000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="Y41">
         <v>276000.0</v>
       </c>
       <c r="Z41">
         <v>276000.0</v>
       </c>
       <c r="AA41">
-        <v>206000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="AB41">
         <v>206000.0</v>
       </c>
       <c r="AC41">
+        <v>206000.0</v>
+      </c>
+      <c r="AD41">
         <v>207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164000.0</v>
       </c>
       <c r="AE41">
         <v>164000.0</v>
       </c>
       <c r="AF41">
         <v>164000.0</v>
       </c>
       <c r="AG41">
         <v>164000.0</v>
       </c>
       <c r="AH41">
         <v>164000.0</v>
       </c>
       <c r="AI41">
+        <v>164000.0</v>
+      </c>
+      <c r="AJ41">
         <v>663000.0</v>
       </c>
-      <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
-      <c r="AM41">
+      <c r="AM41"/>
+      <c r="AN41">
         <v>553000.0</v>
       </c>
-      <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
-      <c r="CE41">
+      <c r="CE41"/>
+      <c r="CF41">
         <v>1663000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>989000.0</v>
       </c>
-      <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
-      <c r="CN41">
-[...1 lines deleted...]
-      </c>
+      <c r="CN41"/>
       <c r="CO41">
         <v>1962000.0</v>
       </c>
       <c r="CP41">
         <v>1962000.0</v>
       </c>
       <c r="CQ41">
+        <v>1962000.0</v>
+      </c>
+      <c r="CR41">
         <v>1961000.0</v>
       </c>
-      <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
+      <c r="DG41"/>
     </row>
-    <row r="42" spans="1:110">
+    <row r="42" spans="1:111">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>183473000.0</v>
+      </c>
+      <c r="C42">
         <v>183190000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>182868000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>180663000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>178944000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>178431000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>171100000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>170822000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>170562000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>171044000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>170695000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>165490000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>165434000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>164284000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>164180000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>163626000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>163289000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>162856000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>162316000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>152055000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>151522000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>150751000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>150067000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>149593000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>149189000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>145850000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>145265000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>144763000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>144275000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>140260000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>139666000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>139154000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>138720000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>138181000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>100560000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>81263000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>85935000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>91778000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>98504000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>98929000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>174218000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>172672000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>172371000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>172131000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>171939000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>171731000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>171315000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>171179000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>169871000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>168609000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>167875000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>160157000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>159991000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>159819000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>159614000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>159377000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>159357000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>159121000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>158773000.0</v>
       </c>
-      <c r="BH42">
-[...1 lines deleted...]
-      </c>
       <c r="BI42">
+        <v>158253000.0</v>
+      </c>
+      <c r="BJ42">
         <v>159854000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>157950000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>157610000.0</v>
       </c>
-      <c r="BL42">
-[...1 lines deleted...]
-      </c>
       <c r="BM42">
-        <v>175585000.0</v>
+        <v>160632000.0</v>
       </c>
       <c r="BN42">
-        <v>174949000.0</v>
+        <v>160274000.0</v>
       </c>
       <c r="BO42">
+        <v>159733000.0</v>
+      </c>
+      <c r="BP42">
         <v>162532000.0</v>
       </c>
-      <c r="BP42">
-[...1 lines deleted...]
-      </c>
       <c r="BQ42">
+        <v>162445000.0</v>
+      </c>
+      <c r="BR42">
         <v>161998000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>164275000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>163652000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>163541000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>163144000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>177277000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>174046000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>170387000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>168562000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>168247000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>200906000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>196836000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>194562000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>98978000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>95840000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>93890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54982000.0</v>
       </c>
       <c r="CH42">
         <v>54982000.0</v>
       </c>
       <c r="CI42">
+        <v>54982000.0</v>
+      </c>
+      <c r="CJ42">
         <v>54933000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>54394000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>54366000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>53907000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>-15129560000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>53823504.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>53821911.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>53784277.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>53343046.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>62411093.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>48535139.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>48449080.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>-16663374440.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>48042346.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>15537521.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>15486392.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>11865734.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10982986.0</v>
       </c>
       <c r="DA42">
         <v>10982986.0</v>
       </c>
       <c r="DB42">
-        <v>11038551.0</v>
+        <v>10982986.0</v>
       </c>
       <c r="DC42">
         <v>11038551.0</v>
       </c>
       <c r="DD42">
+        <v>11038551.0</v>
+      </c>
+      <c r="DE42">
         <v>1800000.0</v>
       </c>
-      <c r="DE42"/>
       <c r="DF42"/>
+      <c r="DG42"/>
     </row>
-    <row r="43" spans="1:110">
+    <row r="43" spans="1:111">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15433,1778 +15526,1793 @@
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
+      <c r="DG43"/>
     </row>
-    <row r="44" spans="1:110">
+    <row r="44" spans="1:111">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
         <v>79540000.0</v>
       </c>
-      <c r="AQ44">
+      <c r="AR44">
         <v>88793000.0</v>
       </c>
-      <c r="AR44">
+      <c r="AS44">
         <v>86386000.0</v>
       </c>
-      <c r="AS44">
+      <c r="AT44">
         <v>94612000.0</v>
       </c>
-      <c r="AT44">
+      <c r="AU44">
         <v>95538000.0</v>
       </c>
-      <c r="AU44">
+      <c r="AV44">
         <v>99559000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AW44">
         <v>101384000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AX44">
         <v>102770000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AY44">
         <v>104195000.0</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>105290000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>127754000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>127267000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>119283000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>118872000.0</v>
       </c>
-      <c r="BD44">
-[...1 lines deleted...]
-      </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
-      <c r="CR44">
-[...1 lines deleted...]
-      </c>
+      <c r="CR44"/>
       <c r="CS44">
         <v>6000000.0</v>
       </c>
       <c r="CT44">
         <v>6000000.0</v>
       </c>
-      <c r="CU44"/>
+      <c r="CU44">
+        <v>6000000.0</v>
+      </c>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
+      <c r="DG44"/>
     </row>
-    <row r="45" spans="1:110">
+    <row r="45" spans="1:111">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45">
+        <v>37087000.0</v>
+      </c>
+      <c r="C45">
         <v>36110000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>40092000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>30455000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>30888000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>31612000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>36418000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>31810000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>31157000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>31754000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>35184000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>56973000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>57892000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>6895000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>58208000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>60450000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>49312000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>48730000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>10448000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>24653000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>22351000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>22493000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>7427000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>22836000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>22328000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>22245000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>10114000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>20324000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>19628000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>18287000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>10372000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>17055000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>16575000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>16736000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>13850000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>28550000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>31560000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>25590000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>25046000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>25940000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>24516000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>24043000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>23231000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>23132000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>22787000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>22648000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>22540000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>23910000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>24095000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>23884000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>23998000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>24055000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>23930000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>23561000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>23664000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>29187000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>29197000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>27699000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>27861000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>27788000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>27834000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>27905000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>28217000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>28341000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>28216000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>27856000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>27381000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>25635000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>26325000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>9572000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>9509000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>8673000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>7290000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>7710000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>7784000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>7375000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>8778000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>9313000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>9428000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>7683000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>7128000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>7333000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>7857000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>8957000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>9233000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>9810000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>10313835.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>10155773.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>10354178.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>11141631.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>9543231.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>11317412.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>10853562.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>13261464.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>13278545.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>14835801.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>15101175.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>15098313.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>10797501.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>7042543.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>7019068.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>6910047.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>3168183.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>1200000.0</v>
       </c>
-      <c r="DE45"/>
       <c r="DF45"/>
+      <c r="DG45"/>
     </row>
-    <row r="46" spans="1:110">
+    <row r="46" spans="1:111">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>76351000.0</v>
+      </c>
+      <c r="C46">
         <v>36110000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>35799000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>30455000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>30888000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>31612000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>22790000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>31810000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>31157000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>31754000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>72716000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>56973000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>57892000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>58151000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>21380000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>60450000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>60104000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>59577000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>9170335.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>50307000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>49312000.0</v>
       </c>
-      <c r="V46">
-[...1 lines deleted...]
-      </c>
       <c r="W46">
+        <v>8437000.0</v>
+      </c>
+      <c r="X46">
         <v>10448000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>63737000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>60931000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>60417000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2282000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>22836000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>55624000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>51681000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>49311000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>46149000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>43661000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>39949000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>37415000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>35777000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>33168000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>31172000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>29757000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>28550000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>31560000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>25590000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>25046000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>25940000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>24516000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>24043000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>23231000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>23132000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>22787000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>22648000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>22540000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>23910000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>24095000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>23884000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>23998000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>24055000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>23930000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>23561000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>23664000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>29187000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>29197000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>27699000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>27861000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>27788000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>27834000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>27905000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>28217000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>28341000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>28216000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>27856000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>27381000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>25635000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>26325000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>9572000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>9509000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>8673000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>7290000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>7710000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>7784000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>7375000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>8778000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>9313000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>9428000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>7683000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>7128000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>7333000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>7857000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>8957000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>9233000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>9810000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>10313835.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>10155773.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>10354178.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>11141631.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>9543231.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>11317412.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>10853562.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>13261464.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>13278545.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>14835801.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>15101175.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>15098313.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>10797501.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>7042543.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>7019068.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>6910047.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>3168183.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>1200000.0</v>
       </c>
-      <c r="DE46"/>
       <c r="DF46"/>
+      <c r="DG46"/>
     </row>
-    <row r="47" spans="1:110">
+    <row r="47" spans="1:111">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>72377000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>7290000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>7486000.0</v>
       </c>
-      <c r="R47"/>
-      <c r="S47">
+      <c r="S47"/>
+      <c r="T47">
         <v>7871000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>8061000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>8250000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>48730000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>8622000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>24653000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>22351000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>22493000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>59602000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>22836000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>22328000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>22245000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>49311000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>20324000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>19628000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>39949000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>37415000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>35777000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>33168000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>31172000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>29757000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>28550000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>31560000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>25590000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>25046000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>25940000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>24516000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>24043000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>23231000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>23132000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>22787000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>22648000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>22540000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>23910000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>24095000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>23884000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>23998000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>24055000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>23930000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>23561000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>23664000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>29187000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>29197000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>43112000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>43457000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>43292000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>43127000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>42773000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>40571000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>40882000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>40272000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>40013000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>39483000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>37721000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>45882000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>46872000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>47075000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>44346000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>43536000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>44132000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>44985000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>45764000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>45151000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>46549000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>47767000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>37870000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>12188000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>12583000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>13284000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>14535000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>14983000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>15737000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>16398000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>15380000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>15690000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>16589000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>9543000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>11317000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>10854000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>13262000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>13278000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>14836000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>15101000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>15098000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>10797000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>7043000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>7019000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>6910000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
+      <c r="DG47"/>
     </row>
-    <row r="48" spans="1:110">
+    <row r="48" spans="1:111">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>-99206000.0</v>
+      </c>
+      <c r="C48">
         <v>-96177000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-94922000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-94396000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-93243000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-91442000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-90428000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-89625000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-88433000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-86240000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-85195000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-78647000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-78059000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-76341000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-79393000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-74276000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-71901000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-72017000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-72103000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-74186000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-74833000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-75476000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-75834000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-76144000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-82458000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-79933000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-76353000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-73541000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-69397000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-64929000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-58203000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-47123000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-36794000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-30445000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-24410000.0</v>
       </c>
-      <c r="AJ48">
-[...1 lines deleted...]
-      </c>
       <c r="AK48">
         <v>0.0</v>
       </c>
       <c r="AL48">
         <v>0.0</v>
       </c>
       <c r="AM48">
+        <v>0.0</v>
+      </c>
+      <c r="AN48">
         <v>-969000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>2345000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-98099000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-95659000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-88035000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-90152000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-81338000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-80221000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-76329000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-73961000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-70935000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-68547000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-66413000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-35969000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-36089000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-43937000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-43661000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-45208000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-34051000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-31998000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-30779000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-12074000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-10845000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-6704000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-5704000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-9920000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-10772000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-10229000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-9979000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-14009000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-14568000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-13365000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-10275000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>20027000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>30142000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>27561000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>25348000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>21148000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>18230000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>18576000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>16824000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>12558000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>10904000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>12070000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>11180000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>10416000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>9911000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>10677000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>10561000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>11125000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>12655000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>14870000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>15198591.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>14857404.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>15058614.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>15817799.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>16170346.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>13856201.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>12461410.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>11458000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>10722358.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>8607665.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>7638201.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>7085798.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>6666770.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>5001053.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>4421643.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>4221191.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>4017899.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>3000000.0</v>
       </c>
-      <c r="DE48"/>
       <c r="DF48"/>
+      <c r="DG48"/>
     </row>
-    <row r="49" spans="1:110">
+    <row r="49" spans="1:111">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-76341000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-75198000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
-      <c r="R49">
+      <c r="R49"/>
+      <c r="S49">
         <v>-72017000.0</v>
       </c>
-      <c r="S49"/>
-      <c r="T49">
+      <c r="T49"/>
+      <c r="U49">
         <v>-74186000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-74833000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-75476000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-75834000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-76144000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-82458000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-79933000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-76353000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-73541000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-69397000.0</v>
       </c>
-      <c r="AD49"/>
-      <c r="AE49">
+      <c r="AE49"/>
+      <c r="AF49">
         <v>-58203000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-47123000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-36794000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-30445000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-24410000.0</v>
       </c>
-      <c r="AJ49">
-[...1 lines deleted...]
-      </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
+        <v>0.0</v>
+      </c>
+      <c r="AN49">
         <v>-969000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>2345000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-98099000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-95659000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-88035000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-90152000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-81338000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-80221000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-76329000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-73961000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-70935000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-68547000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-66413000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-35969000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-36089000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-43937000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-43661000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-45208000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-34051000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-31998000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-30779000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-12074000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-10845000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
+      <c r="DG49"/>
     </row>
-    <row r="50" spans="1:110">
+    <row r="50" spans="1:111">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50">
         <v>227000.0</v>
       </c>
       <c r="C50">
         <v>227000.0</v>
       </c>
       <c r="D50">
+        <v>227000.0</v>
+      </c>
+      <c r="E50">
         <v>5667000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>5719000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>5760000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>5801000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>160000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>158000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>156000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>155000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>9920000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>911000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>902000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>894000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>7647000.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>142000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>138000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-      <c r="AI50">
+      <c r="AI50"/>
+      <c r="AJ50">
         <v>12500000.0</v>
       </c>
-      <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
@@ -17235,594 +17343,599 @@
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
+      <c r="DG50"/>
     </row>
-    <row r="51" spans="1:110">
+    <row r="51" spans="1:111">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
-        <v>9194000.0</v>
+        <v>14381000.0</v>
       </c>
       <c r="C51">
-        <v>9342000.0</v>
+        <v>14589000.0</v>
       </c>
       <c r="D51">
+        <v>14794000.0</v>
+      </c>
+      <c r="E51">
         <v>10754000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>11015000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>11263000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>11509000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>11751000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>11984000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>12216000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>12444000.0</v>
       </c>
-      <c r="L51">
-[...1 lines deleted...]
-      </c>
       <c r="M51">
-        <v>21897000.0</v>
+        <v>22440000.0</v>
       </c>
       <c r="N51">
-        <v>22118000.0</v>
+        <v>22657000.0</v>
       </c>
       <c r="O51">
+        <v>22869000.0</v>
+      </c>
+      <c r="P51">
         <v>22341000.0</v>
       </c>
-      <c r="P51">
-[...1 lines deleted...]
-      </c>
       <c r="Q51">
-        <v>12900000.0</v>
+        <v>21059000.0</v>
       </c>
       <c r="R51">
-        <v>13124000.0</v>
+        <v>13631000.0</v>
       </c>
       <c r="S51">
+        <v>13849000.0</v>
+      </c>
+      <c r="T51">
         <v>14921000.0</v>
       </c>
-      <c r="T51">
-[...1 lines deleted...]
-      </c>
       <c r="U51">
-        <v>13777000.0</v>
+        <v>14273000.0</v>
       </c>
       <c r="V51">
-        <v>13993000.0</v>
+        <v>14482000.0</v>
       </c>
       <c r="W51">
+        <v>14691000.0</v>
+      </c>
+      <c r="X51">
         <v>15031000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>12127000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>24850000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>27991000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>18433000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>28526000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>27639000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>20297000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>12500000.0</v>
       </c>
-      <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-      <c r="AI51">
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>12500000.0</v>
       </c>
-      <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
-      <c r="AZ51">
+      <c r="AZ51"/>
+      <c r="BA51">
         <v>15422000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>11972000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>8328000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>16231000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>20925000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>14000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>33330000.0</v>
       </c>
-      <c r="BG51"/>
-      <c r="BH51">
+      <c r="BH51"/>
+      <c r="BI51">
         <v>3549000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>4731000.0</v>
       </c>
-      <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
-      <c r="CJ51">
+      <c r="CJ51"/>
+      <c r="CK51">
         <v>7000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>18000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>35000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>54528.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>127605.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>201809.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>286934.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>323819.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>997618.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>343707.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>399333.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>449823.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>874387.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>10955481.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>6940206.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>5917820.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>3125004.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>3151745.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>2182513.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>2204918.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>4300000.0</v>
       </c>
-      <c r="DE51"/>
       <c r="DF51"/>
+      <c r="DG51"/>
     </row>
-    <row r="52" spans="1:110">
+    <row r="52" spans="1:111">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>871000.0</v>
+      </c>
+      <c r="C52">
         <v>856000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>841000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>6551000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>6588000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>6614000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>6640000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>984000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>967000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>951000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>935000.0</v>
       </c>
-      <c r="L52">
-[...1 lines deleted...]
-      </c>
       <c r="M52">
-        <v>911000.0</v>
+        <v>10687000.0</v>
       </c>
       <c r="N52">
-        <v>901000.0</v>
+        <v>1671000.0</v>
       </c>
       <c r="O52">
+        <v>1652000.0</v>
+      </c>
+      <c r="P52">
         <v>894000.0</v>
       </c>
-      <c r="P52">
-[...1 lines deleted...]
-      </c>
       <c r="Q52">
+        <v>8385000.0</v>
+      </c>
+      <c r="R52">
         <v>731000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>725000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1578000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>711000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>705000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>698000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>829000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>7700000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>8099000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>11274000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>10127000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>9274000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>7797000.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>8239000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>5956000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>6328000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>12500000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>6318000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>4674000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>5215000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
-      <c r="AO52">
+      <c r="AO52"/>
+      <c r="AP52">
         <v>6557000.0</v>
       </c>
-      <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>736000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>377000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>603000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>581000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>632000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>3916000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>15422000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>11972000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>8328000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>16231000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>20925000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>14000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>33330000.0</v>
       </c>
-      <c r="BG52"/>
-      <c r="BH52">
+      <c r="BH52"/>
+      <c r="BI52">
         <v>3549000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>4731000.0</v>
       </c>
-      <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
-      <c r="CJ52">
+      <c r="CJ52"/>
+      <c r="CK52">
         <v>7000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>18000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>35000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>55000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>118256.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>182755.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>250583.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>269290.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>901869.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>197899.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>203950.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>211745.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>137188.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>162722.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>160705.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>147649.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>88292.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>90547.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>99509.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>95844.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>2000000.0</v>
       </c>
-      <c r="DE52"/>
       <c r="DF52"/>
+      <c r="DG52"/>
     </row>
-    <row r="53" spans="1:110">
+    <row r="53" spans="1:111">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>-21394000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>29199000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>29317000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>29113000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>28500000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>12647000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -17861,2264 +17974,2285 @@
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
+        <v>0.0</v>
+      </c>
+      <c r="BI53">
         <v>214000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>847000.0</v>
       </c>
-      <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
-      <c r="DD53">
+      <c r="DD53"/>
+      <c r="DE53">
         <v>1100000.0</v>
       </c>
-      <c r="DE53"/>
       <c r="DF53"/>
+      <c r="DG53"/>
     </row>
-    <row r="54" spans="1:110">
+    <row r="54" spans="1:111">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
         <v>79540000.0</v>
       </c>
-      <c r="AQ54">
+      <c r="AR54">
         <v>88793000.0</v>
       </c>
-      <c r="AR54">
+      <c r="AS54">
         <v>86386000.0</v>
       </c>
-      <c r="AS54">
+      <c r="AT54">
         <v>94612000.0</v>
       </c>
-      <c r="AT54">
+      <c r="AU54">
         <v>95538000.0</v>
       </c>
-      <c r="AU54">
+      <c r="AV54">
         <v>99559000.0</v>
       </c>
-      <c r="AV54">
+      <c r="AW54">
         <v>101384000.0</v>
       </c>
-      <c r="AW54">
+      <c r="AX54">
         <v>102770000.0</v>
       </c>
-      <c r="AX54">
+      <c r="AY54">
         <v>104195000.0</v>
       </c>
-      <c r="AY54">
+      <c r="AZ54">
         <v>105290000.0</v>
       </c>
-      <c r="AZ54">
+      <c r="BA54">
         <v>127754000.0</v>
       </c>
-      <c r="BA54">
+      <c r="BB54">
         <v>127267000.0</v>
       </c>
-      <c r="BB54">
+      <c r="BC54">
         <v>119283000.0</v>
       </c>
-      <c r="BC54">
+      <c r="BD54">
         <v>118872000.0</v>
       </c>
-      <c r="BD54">
-[...1 lines deleted...]
-      </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
+      <c r="DG54"/>
     </row>
-    <row r="55" spans="1:110">
+    <row r="55" spans="1:111">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>147691000.0</v>
+      </c>
+      <c r="C55">
         <v>154554000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>154649000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>151093000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>146981000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>148503000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>141217000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>139646000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>142116000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>133842000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>130273000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>138402000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>137633000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>137630000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>135178000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>136859000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>131421000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>132785000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>133676000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>115675000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>114144000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>112170000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>110017000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>106795000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>104179000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>104863000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>106172000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>106477000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>109425000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>101769000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>107151000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>104963000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>112472000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>118637000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>96979000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>90834000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>93787000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>100052000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>107196000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>114655000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>89705000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>110756000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>128542000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>130483000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>133068000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>129589000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>138632000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>131731000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>132576000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>129190000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>163155000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>189639000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>183833000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>177752000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>193862000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>194329000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>181213000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>202752000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>163290000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>232561000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>236628000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>193787000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>207797000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>205716000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>197071000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>202849000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>212213000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>200084000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>189056000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>189385000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>202098000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>227740000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>233793000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>229813000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>240712000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>227109000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>211874000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>216611000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>250968000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>240631000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>237603000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>150579000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>156101000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>139140000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>82208000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>85562000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>88287000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>87262000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>85064000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>87260000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>91860229.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>89677585.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>86715399.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>89069092.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>91672366.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>90126083.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>85308579.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>85802685.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>88187053.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>86332922.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>64231351.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>59118104.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>48477309.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>40596457.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>40487577.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>29444714.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>27259685.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>19900000.0</v>
       </c>
-      <c r="DE55"/>
       <c r="DF55"/>
+      <c r="DG55"/>
     </row>
-    <row r="56" spans="1:110">
+    <row r="56" spans="1:111">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>14625000.0</v>
+      </c>
+      <c r="C56">
         <v>22036000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>22504000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>23487000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>23492000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>24157000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>15742000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>14380000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>15636000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>21460000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>16083000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>19190000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>17229000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>16730000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>17173000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>16700000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>11445000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>13210000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>14983000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>18880000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>18226000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>17038000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>16375000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>13122000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>12842000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>14009000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>16247000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>17084000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>22787000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>26738000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>34490000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>35462000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>45459000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>55361000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>36915000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>33448000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>39009000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>47302000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>55884000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>64543000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>37657000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>55428000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>72917000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>74912000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>71481000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>67392000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>78772000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>83680000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>88439000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>83857000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>105124000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>124000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>119744000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>108904000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>126408000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>121251000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>97545000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>120662000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>94333000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>125943000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>130724000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>117694000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>133677000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>127144000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>119905000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>126431000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>139232000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>123945000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>112651000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>114464000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>129232000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>133443000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>134955000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>120643000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>141066000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>137803000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>134397000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>138775000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>166847000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>155974000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>158792000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>74028000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>76269000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>65605000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>43176000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>47196000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>48960000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>45624000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>43012000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>44272000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>47851331.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>46858493.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>43724990.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>45133238.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>53207751.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>57713883.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>56374683.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>54913176.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>57793784.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>55580877.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>34416514.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>28949868.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>27442633.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>24755928.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>24758899.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>14467272.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>16085074.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>13600000.0</v>
       </c>
-      <c r="DE56"/>
       <c r="DF56"/>
+      <c r="DG56"/>
     </row>
-    <row r="57" spans="1:110">
+    <row r="57" spans="1:111">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>35508000.0</v>
+      </c>
+      <c r="C57">
         <v>39198000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>37963000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>44821000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>43437000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>43212000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>41834000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>33829000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>34793000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>35868000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>31433000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>39305000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>28771000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>27969000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>27373000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>34524000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>26822000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>28511000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>29809000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>23985000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>23419000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>22643000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>21323000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>20941000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>20419000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>21951000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>18619000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>16648000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>15973000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>13772000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>13022000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>12766000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>10380000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>10735000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>20164000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>9571000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>7852000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>8274000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>9106000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>12094000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>11998000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>31216000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>39749000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>44097000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>38456000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>34051000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>39073000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>30347000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>29806000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>24995000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>34712000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>61885000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>56566000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>58469000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>74990000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>77450000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>52866000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>72518000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>32116000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>51579000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>52878000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>25204000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>38671000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>38030000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>32170000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>38041000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>44322000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>36598000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>26698000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>23971000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>33452000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>24644000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>21323000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>23395000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>34251000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>28479000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>18550000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>23260000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>26700000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>24104000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>23139000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>30959000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>39053000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>28914000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>12418000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>14548000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>17472000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>16589000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>13173000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>13462000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>18320448.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>15349982.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>12459578.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>14188652.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>19263723.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>14967340.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>11528572.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>13104792.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>16390652.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>16092127.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>17825949.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>17637964.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>12173537.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>9753786.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>10225010.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>12176854.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>10174039.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>10700000.0</v>
       </c>
-      <c r="DE57"/>
       <c r="DF57"/>
+      <c r="DG57"/>
     </row>
-    <row r="58" spans="1:110">
+    <row r="58" spans="1:111">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>49641000.0</v>
+      </c>
+      <c r="C58">
         <v>53548000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>52519000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>49550000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>48390000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>48378000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>47204000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>45147000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>46361000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>47684000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>43493000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>51557000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>50256000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>49685000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>49319000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>47507000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>40031000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>41944000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>43461000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>37804000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>37453000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>36893000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>35782000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>33344000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>37446000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>38944000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>37258000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>35253000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>34545000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>26436000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>25686000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>12930000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>10544000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>10899000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>20827000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>9571000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>7852000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>8274000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>9659000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>13379000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>11998000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>31216000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>39749000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>44097000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>38456000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>34051000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>39073000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>30347000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>29806000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>24995000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>34712000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>61885000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>56566000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>58469000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>74990000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>77450000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>52866000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>72518000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>32116000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>51579000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>52878000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>25204000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>38671000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>38030000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>32170000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>38041000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>44322000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>36598000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>26698000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>23971000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>33452000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>24644000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>21323000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>23395000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>34251000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>28479000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>18550000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>23260000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>26700000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>24104000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>23139000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>30959000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>40716000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>29903000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>12418000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>14548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17472000.0</v>
       </c>
       <c r="CJ58">
         <v>17472000.0</v>
       </c>
       <c r="CK58">
+        <v>17472000.0</v>
+      </c>
+      <c r="CL58">
         <v>13975000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>14253000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>19055551.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>18264617.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>15289285.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>17035656.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>22128905.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>21600497.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>18191794.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>19817589.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>23146144.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>23241327.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>35030709.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>30829466.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>18328676.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>12790498.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>13286208.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>14259858.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>12283113.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>13000000.0</v>
       </c>
-      <c r="DE58"/>
       <c r="DF58"/>
+      <c r="DG58"/>
     </row>
-    <row r="59" spans="1:110">
+    <row r="59" spans="1:111">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>92033000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>101928000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>107738000.0</v>
       </c>
-      <c r="AI59">
-[...1 lines deleted...]
-      </c>
       <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
         <v>81263000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>85935000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>91778000.0</v>
       </c>
-      <c r="AM59">
-[...1 lines deleted...]
-      </c>
       <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
         <v>101276000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>77707000.0</v>
       </c>
-      <c r="AP59">
+      <c r="AQ59">
         <v>79540000.0</v>
       </c>
-      <c r="AQ59">
+      <c r="AR59">
         <v>88793000.0</v>
       </c>
-      <c r="AR59">
+      <c r="AS59">
         <v>86386000.0</v>
       </c>
-      <c r="AS59">
+      <c r="AT59">
         <v>94612000.0</v>
       </c>
-      <c r="AT59">
+      <c r="AU59">
         <v>95538000.0</v>
       </c>
-      <c r="AU59">
+      <c r="AV59">
         <v>99559000.0</v>
       </c>
-      <c r="AV59">
+      <c r="AW59">
         <v>101384000.0</v>
       </c>
-      <c r="AW59">
+      <c r="AX59">
         <v>102770000.0</v>
       </c>
-      <c r="AX59">
+      <c r="AY59">
         <v>104195000.0</v>
       </c>
-      <c r="AY59">
+      <c r="AZ59">
         <v>105290000.0</v>
       </c>
-      <c r="AZ59">
+      <c r="BA59">
         <v>127754000.0</v>
       </c>
-      <c r="BA59">
+      <c r="BB59">
         <v>127267000.0</v>
       </c>
-      <c r="BB59">
+      <c r="BC59">
         <v>119283000.0</v>
       </c>
-      <c r="BC59">
+      <c r="BD59">
         <v>118872000.0</v>
       </c>
-      <c r="BD59">
-[...1 lines deleted...]
-      </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
+      <c r="DG59"/>
     </row>
-    <row r="60" spans="1:110">
+    <row r="60" spans="1:111">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>84270000.0</v>
+      </c>
+      <c r="C60">
         <v>87016000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>87949000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>86270000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>85704000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>86992000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>80675000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>81200000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>82132000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>84807000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>85503000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>86845000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>87377000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>87945000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>84789000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>89352000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>91390000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>90841000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>90215000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>77871000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>76691000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>75277000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>74235000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>73451000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>66733000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>65919000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>68914000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>71224000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>74880000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>75333000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>81465000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>92033000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>101928000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>107738000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>76152000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>81263000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>85935000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>91778000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>97537000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>101276000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>75754000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>76743000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>88793000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>81680000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>90377000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>95538000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>99559000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>97068000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>102770000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>104195000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>128443000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>127754000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>127267000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>119283000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>116074000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>116879000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>125420000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>130234000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>128110000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>180982000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>149149000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>151372000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>152023000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>167686000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>164901000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>164808000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>152641000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>163486000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>147521000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>151001000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>153468000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>183664000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>193382000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>204934000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>200388000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>192669000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>187752000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>187711000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>218606000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>210066000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>206132000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>111387000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>107286000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>104750000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>65417000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>66446000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>66346000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>66104000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>67597000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>69418000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>69484806.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>68592503.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>68774120.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>69477670.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>69370980.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>62114170.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>60681626.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>59574157.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>58632632.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>56281457.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>22789283.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>22168125.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>18110765.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>21888832.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>21298723.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>15153834.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>14950542.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>5500000.0</v>
       </c>
-      <c r="DE60"/>
       <c r="DF60"/>
+      <c r="DG60"/>
     </row>
-    <row r="61" spans="1:110">
+    <row r="61" spans="1:111">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
         <v>-79540000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-88793000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-86386000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-94612000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-95538000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-99559000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-101384000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-102770000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-104195000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-105290000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-127754000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-127267000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-119283000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-118872000.0</v>
       </c>
-      <c r="BD61">
-[...1 lines deleted...]
-      </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
+      <c r="DG61"/>
     </row>
-    <row r="62" spans="1:110">
+    <row r="62" spans="1:111">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -20187,50 +20321,51 @@
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
+      <c r="DG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20311,51 +20446,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2">
         <v>12795000.0</v>
       </c>
       <c r="C2">
         <v>12553000.0</v>
       </c>
       <c r="D2">
         <v>11629000.0</v>
       </c>
       <c r="E2">
         <v>10915000.0</v>
       </c>
       <c r="F2">
         <v>10526000.0</v>
       </c>
       <c r="G2">
         <v>8651000.0</v>
       </c>
       <c r="H2">
         <v>7111000.0</v>
       </c>
       <c r="I2">
         <v>5705000.0</v>
       </c>
@@ -20400,51 +20535,51 @@
       </c>
       <c r="W2">
         <v>48646000.0</v>
       </c>
       <c r="X2">
         <v>48926933.0</v>
       </c>
       <c r="Y2">
         <v>45475702.0</v>
       </c>
       <c r="Z2">
         <v>39275985.0</v>
       </c>
       <c r="AA2">
         <v>22133642.0</v>
       </c>
       <c r="AB2">
         <v>17112795.0</v>
       </c>
       <c r="AC2">
         <v>12900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B3">
         <v>18470000.0</v>
       </c>
       <c r="C3">
         <v>18621000.0</v>
       </c>
       <c r="D3">
         <v>17041000.0</v>
       </c>
       <c r="E3">
         <v>15938000.0</v>
       </c>
       <c r="F3">
         <v>13145000.0</v>
       </c>
       <c r="G3">
         <v>12042000.0</v>
       </c>
       <c r="H3">
         <v>9595000.0</v>
       </c>
       <c r="I3">
         <v>6989000.0</v>
       </c>
@@ -20489,51 +20624,51 @@
       </c>
       <c r="W3">
         <v>4899000.0</v>
       </c>
       <c r="X3">
         <v>3080769.0</v>
       </c>
       <c r="Y3">
         <v>2311318.0</v>
       </c>
       <c r="Z3">
         <v>2863929.0</v>
       </c>
       <c r="AA3">
         <v>1659850.0</v>
       </c>
       <c r="AB3">
         <v>1062992.0</v>
       </c>
       <c r="AC3">
         <v>300000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-360000.0</v>
       </c>
       <c r="F4">
         <v>-360000.0</v>
       </c>
       <c r="G4">
         <v>-360000.0</v>
       </c>
       <c r="H4">
         <v>-258000.0</v>
       </c>
       <c r="I4">
         <v>320000.0</v>
       </c>
       <c r="J4">
         <v>429000.0</v>
       </c>
       <c r="K4">
         <v>97848000.0</v>
       </c>
@@ -20542,51 +20677,51 @@
       </c>
       <c r="M4">
         <v>-3327000.0</v>
       </c>
       <c r="N4">
         <v>-1995000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B5">
         <v>-5093000.0</v>
       </c>
       <c r="C5">
         <v>-5432000.0</v>
       </c>
       <c r="D5">
         <v>-5068000.0</v>
       </c>
       <c r="E5">
         <v>-216000.0</v>
       </c>
       <c r="F5">
         <v>1985000.0</v>
       </c>
       <c r="G5">
         <v>-4628000.0</v>
       </c>
       <c r="H5">
         <v>-17204000.0</v>
       </c>
       <c r="I5">
         <v>-36092000.0</v>
       </c>
@@ -20631,51 +20766,51 @@
       </c>
       <c r="W5">
         <v>-6181000.0</v>
       </c>
       <c r="X5">
         <v>-124769.0</v>
       </c>
       <c r="Y5">
         <v>8750824.0</v>
       </c>
       <c r="Z5">
         <v>6611472.0</v>
       </c>
       <c r="AA5">
         <v>4427766.0</v>
       </c>
       <c r="AB5">
         <v>2124411.0</v>
       </c>
       <c r="AC5">
         <v>900000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B6">
         <v>13377000.0</v>
       </c>
       <c r="C6">
         <v>13189000.0</v>
       </c>
       <c r="D6">
         <v>11973000.0</v>
       </c>
       <c r="E6">
         <v>15722000.0</v>
       </c>
       <c r="F6">
         <v>15130000.0</v>
       </c>
       <c r="G6">
         <v>7414000.0</v>
       </c>
       <c r="H6">
         <v>-7609000.0</v>
       </c>
       <c r="I6">
         <v>-29103000.0</v>
       </c>
@@ -20720,127 +20855,127 @@
       </c>
       <c r="W6">
         <v>-1282000.0</v>
       </c>
       <c r="X6">
         <v>2956000.0</v>
       </c>
       <c r="Y6">
         <v>11062142.0</v>
       </c>
       <c r="Z6">
         <v>9475401.0</v>
       </c>
       <c r="AA6">
         <v>6087616.0</v>
       </c>
       <c r="AB6">
         <v>3187403.0</v>
       </c>
       <c r="AC6">
         <v>1200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-258000.0</v>
       </c>
       <c r="I8">
         <v>320000.0</v>
       </c>
       <c r="J8">
         <v>-2441000.0</v>
       </c>
       <c r="K8">
         <v>97848000.0</v>
       </c>
       <c r="L8">
         <v>-1993000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
         <v>86159000.0</v>
       </c>
       <c r="C9">
         <v>77810000.0</v>
       </c>
       <c r="D9">
         <v>68794000.0</v>
       </c>
       <c r="E9">
         <v>71120000.0</v>
       </c>
       <c r="F9">
         <v>69047000.0</v>
       </c>
       <c r="G9">
         <v>58176000.0</v>
       </c>
       <c r="H9">
         <v>46868000.0</v>
       </c>
       <c r="I9">
         <v>38138000.0</v>
       </c>
@@ -20885,51 +21020,51 @@
       </c>
       <c r="W9">
         <v>48011000.0</v>
       </c>
       <c r="X9">
         <v>53073170.0</v>
       </c>
       <c r="Y9">
         <v>65930611.0</v>
       </c>
       <c r="Z9">
         <v>59461163.0</v>
       </c>
       <c r="AA9">
         <v>38454376.0</v>
       </c>
       <c r="AB9">
         <v>28611867.0</v>
       </c>
       <c r="AC9">
         <v>17800000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10">
         <v>-5093000.0</v>
       </c>
       <c r="C10">
         <v>-5432000.0</v>
       </c>
       <c r="D10">
         <v>-5535000.0</v>
       </c>
       <c r="E10">
         <v>-2533000.0</v>
       </c>
       <c r="F10">
         <v>1720000.0</v>
       </c>
       <c r="G10">
         <v>699000.0</v>
       </c>
       <c r="H10">
         <v>-17847000.0</v>
       </c>
       <c r="I10">
         <v>-35737000.0</v>
       </c>
@@ -20974,51 +21109,51 @@
       </c>
       <c r="W10">
         <v>-6181000.0</v>
       </c>
       <c r="X10">
         <v>-736466.0</v>
       </c>
       <c r="Y10">
         <v>8490204.0</v>
       </c>
       <c r="Z10">
         <v>6553405.0</v>
       </c>
       <c r="AA10">
         <v>4204358.0</v>
       </c>
       <c r="AB10">
         <v>2781134.0</v>
       </c>
       <c r="AC10">
         <v>1200000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B11">
         <v>192000.0</v>
       </c>
       <c r="C11">
         <v>-34000.0</v>
       </c>
       <c r="D11">
         <v>60000.0</v>
       </c>
       <c r="E11">
         <v>202000.0</v>
       </c>
       <c r="F11">
         <v>-2011000.0</v>
       </c>
       <c r="G11">
         <v>180000.0</v>
       </c>
       <c r="H11">
         <v>45000.0</v>
       </c>
       <c r="I11">
         <v>-1944000.0</v>
       </c>
@@ -21063,51 +21198,51 @@
       </c>
       <c r="W11">
         <v>-2440000.0</v>
       </c>
       <c r="X11">
         <v>-461356.0</v>
       </c>
       <c r="Y11">
         <v>3001773.0</v>
       </c>
       <c r="Z11">
         <v>2497817.0</v>
       </c>
       <c r="AA11">
         <v>1555487.0</v>
       </c>
       <c r="AB11">
         <v>1062789.0</v>
       </c>
       <c r="AC11">
         <v>300000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B12">
         <v>148000.0</v>
       </c>
       <c r="C12">
         <v>501000.0</v>
       </c>
       <c r="D12">
         <v>467000.0</v>
       </c>
       <c r="E12">
         <v>268000.0</v>
       </c>
       <c r="F12">
         <v>265000.0</v>
       </c>
       <c r="G12">
         <v>5327000.0</v>
       </c>
       <c r="H12">
         <v>643000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
@@ -21152,98 +21287,98 @@
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>73965000.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>60854000.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B13">
         <v>11000.0</v>
       </c>
       <c r="C13">
         <v>501000.0</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>643000.0</v>
       </c>
       <c r="I13">
         <v>355000.0</v>
       </c>
       <c r="J13">
         <v>515000.0</v>
       </c>
       <c r="K13">
         <v>351000.0</v>
       </c>
       <c r="L13">
         <v>311000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14">
         <v>894000.0</v>
       </c>
       <c r="C14">
         <v>165000.0</v>
       </c>
       <c r="D14">
         <v>-207000.0</v>
       </c>
       <c r="E14">
         <v>-296000.0</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14">
         <v>4853000.0</v>
       </c>
       <c r="M14">
         <v>959000.0</v>
       </c>
@@ -21266,51 +21401,51 @@
       </c>
       <c r="U14">
         <v>128000.0</v>
       </c>
       <c r="V14">
         <v>601000.0</v>
       </c>
       <c r="W14">
         <v>897000.0</v>
       </c>
       <c r="X14">
         <v>697000.0</v>
       </c>
       <c r="Y14">
         <v>40000.0</v>
       </c>
       <c r="Z14">
         <v>404000.0</v>
       </c>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15">
         <v>-4494000.0</v>
       </c>
       <c r="C15">
         <v>-5233000.0</v>
       </c>
       <c r="D15">
         <v>-5802000.0</v>
       </c>
       <c r="E15">
         <v>-2735000.0</v>
       </c>
       <c r="F15">
         <v>3731000.0</v>
       </c>
       <c r="G15">
         <v>519000.0</v>
       </c>
       <c r="H15">
         <v>-17892000.0</v>
       </c>
       <c r="I15">
         <v>-33793000.0</v>
       </c>
@@ -21355,51 +21490,51 @@
       </c>
       <c r="W15">
         <v>-4638000.0</v>
       </c>
       <c r="X15">
         <v>-971755.0</v>
       </c>
       <c r="Y15">
         <v>5447988.0</v>
       </c>
       <c r="Z15">
         <v>4055588.0</v>
       </c>
       <c r="AA15">
         <v>2648871.0</v>
       </c>
       <c r="AB15">
         <v>1718345.0</v>
       </c>
       <c r="AC15">
         <v>900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-3095000.0</v>
       </c>
       <c r="F16">
         <v>3731000.0</v>
       </c>
       <c r="G16">
         <v>519000.0</v>
       </c>
       <c r="H16">
         <v>-18150000.0</v>
       </c>
       <c r="I16">
         <v>-33793000.0</v>
       </c>
       <c r="J16">
         <v>-23272000.0</v>
       </c>
       <c r="K16">
         <v>87066000.0</v>
       </c>
@@ -21428,51 +21563,51 @@
       <c r="T16">
         <v>8524000.0</v>
       </c>
       <c r="U16">
         <v>5644000.0</v>
       </c>
       <c r="V16">
         <v>1336000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16">
         <v>5448000.0</v>
       </c>
       <c r="Z16">
         <v>4056000.0</v>
       </c>
       <c r="AA16">
         <v>2649000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B17">
         <v>-5285000.0</v>
       </c>
       <c r="C17">
         <v>-5398000.0</v>
       </c>
       <c r="D17">
         <v>-4311000.0</v>
       </c>
       <c r="E17">
         <v>-2735000.0</v>
       </c>
       <c r="F17">
         <v>3731000.0</v>
       </c>
       <c r="G17">
         <v>519000.0</v>
       </c>
       <c r="H17">
         <v>-17892000.0</v>
       </c>
       <c r="I17">
         <v>-33793000.0</v>
       </c>
@@ -21491,51 +21626,51 @@
       <c r="N17">
         <v>-20098000.0</v>
       </c>
       <c r="O17">
         <v>-12577000.0</v>
       </c>
       <c r="P17">
         <v>-25270000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B18">
         <v>11000.0</v>
       </c>
       <c r="C18">
         <v>501000.0</v>
       </c>
       <c r="D18">
         <v>-468000.0</v>
       </c>
       <c r="E18">
         <v>-268000.0</v>
       </c>
       <c r="F18">
         <v>-265000.0</v>
       </c>
       <c r="G18">
         <v>5327000.0</v>
       </c>
       <c r="H18">
         <v>-643000.0</v>
       </c>
       <c r="I18">
         <v>355000.0</v>
       </c>
@@ -21544,51 +21679,51 @@
       </c>
       <c r="K18">
         <v>-351000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-268000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19">
         <v>5327000.0</v>
       </c>
       <c r="H19">
         <v>-643000.0</v>
       </c>
       <c r="I19">
         <v>355000.0</v>
       </c>
       <c r="J19">
         <v>515000.0</v>
       </c>
       <c r="K19">
         <v>-351000.0</v>
       </c>
       <c r="L19">
         <v>-1871000.0</v>
@@ -21599,92 +21734,92 @@
       <c r="N19">
         <v>27517000.0</v>
       </c>
       <c r="O19">
         <v>-18842000.0</v>
       </c>
       <c r="P19">
         <v>-4640000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>49000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20">
         <v>76000.0</v>
       </c>
       <c r="O20">
         <v>1667000.0</v>
       </c>
       <c r="P20">
         <v>2393000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21">
         <v>-5104000.0</v>
       </c>
       <c r="C21">
         <v>-5933000.0</v>
       </c>
       <c r="D21">
         <v>-4567000.0</v>
       </c>
       <c r="E21">
         <v>-216000.0</v>
       </c>
       <c r="F21">
         <v>1985000.0</v>
       </c>
       <c r="G21">
         <v>-4628000.0</v>
       </c>
       <c r="H21">
         <v>-17204000.0</v>
       </c>
       <c r="I21">
         <v>-36092000.0</v>
       </c>
@@ -21729,84 +21864,84 @@
       </c>
       <c r="W21">
         <v>-6290000.0</v>
       </c>
       <c r="X21">
         <v>-1282199.0</v>
       </c>
       <c r="Y21">
         <v>8750824.0</v>
       </c>
       <c r="Z21">
         <v>6611472.0</v>
       </c>
       <c r="AA21">
         <v>4427766.0</v>
       </c>
       <c r="AB21">
         <v>2124411.0</v>
       </c>
       <c r="AC21">
         <v>900000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
         <v>104058000.0</v>
       </c>
       <c r="C23">
         <v>96296000.0</v>
       </c>
       <c r="D23">
         <v>84990000.0</v>
       </c>
       <c r="E23">
         <v>82251000.0</v>
       </c>
       <c r="F23">
         <v>77588000.0</v>
       </c>
       <c r="G23">
         <v>71455000.0</v>
       </c>
       <c r="H23">
         <v>71183000.0</v>
       </c>
       <c r="I23">
         <v>79935000.0</v>
       </c>
@@ -21851,184 +21986,184 @@
       </c>
       <c r="W23">
         <v>102947000.0</v>
       </c>
       <c r="X23">
         <v>103282302.0</v>
       </c>
       <c r="Y23">
         <v>102655489.0</v>
       </c>
       <c r="Z23">
         <v>92125676.0</v>
       </c>
       <c r="AA23">
         <v>56160252.0</v>
       </c>
       <c r="AB23">
         <v>43600251.0</v>
       </c>
       <c r="AC23">
         <v>29800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
         <v>18470000.0</v>
       </c>
       <c r="C25">
         <v>18621000.0</v>
       </c>
       <c r="D25">
         <v>16631000.0</v>
       </c>
       <c r="E25">
         <v>15938000.0</v>
       </c>
       <c r="F25">
         <v>13145000.0</v>
       </c>
       <c r="G25">
         <v>12042000.0</v>
       </c>
       <c r="H25">
         <v>9595000.0</v>
       </c>
       <c r="I25">
         <v>6989000.0</v>
       </c>
       <c r="J25">
         <v>4903000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27">
         <v>81870000.0</v>
       </c>
       <c r="C27">
         <v>75982000.0</v>
       </c>
       <c r="D27">
         <v>67156000.0</v>
       </c>
       <c r="E27">
         <v>64155000.0</v>
       </c>
       <c r="F27">
         <v>60577000.0</v>
       </c>
       <c r="G27">
         <v>56937000.0</v>
       </c>
       <c r="H27">
         <v>58292000.0</v>
       </c>
       <c r="I27">
         <v>68321000.0</v>
       </c>
@@ -22065,51 +22200,51 @@
       <c r="T27">
         <v>141749000.0</v>
       </c>
       <c r="U27">
         <v>119700000.0</v>
       </c>
       <c r="V27">
         <v>67639000.0</v>
       </c>
       <c r="W27">
         <v>46060000.0</v>
       </c>
       <c r="X27">
         <v>45183955000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27">
         <v>43583062000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
         <v>9393000.0</v>
       </c>
       <c r="C28">
         <v>7761000.0</v>
       </c>
       <c r="D28">
         <v>6205000.0</v>
       </c>
       <c r="E28">
         <v>7181000.0</v>
       </c>
       <c r="F28">
         <v>6125000.0</v>
       </c>
       <c r="G28">
         <v>5867000.0</v>
       </c>
       <c r="H28">
         <v>5780000.0</v>
       </c>
       <c r="I28">
         <v>5909000.0</v>
       </c>
@@ -22152,51 +22287,51 @@
       <c r="V28">
         <v>77429000.0</v>
       </c>
       <c r="W28">
         <v>54301000.0</v>
       </c>
       <c r="X28">
         <v>54355369.0</v>
       </c>
       <c r="Y28">
         <v>57179787.0</v>
       </c>
       <c r="Z28">
         <v>52849691.0</v>
       </c>
       <c r="AA28">
         <v>32366760.0</v>
       </c>
       <c r="AB28">
         <v>25424464.0</v>
       </c>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
         <v>192000.0</v>
       </c>
       <c r="C29">
         <v>-34000.0</v>
       </c>
       <c r="D29">
         <v>202000.0</v>
       </c>
       <c r="E29">
         <v>202000.0</v>
       </c>
       <c r="F29">
         <v>-2011000.0</v>
       </c>
       <c r="G29">
         <v>180000.0</v>
       </c>
       <c r="H29">
         <v>45000.0</v>
       </c>
       <c r="I29">
         <v>-1944000.0</v>
       </c>
@@ -22207,51 +22342,51 @@
         <v>-6144000.0</v>
       </c>
       <c r="L29">
         <v>-3000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
         <v>91263000.0</v>
       </c>
       <c r="C30">
         <v>83743000.0</v>
       </c>
       <c r="D30">
         <v>73361000.0</v>
       </c>
       <c r="E30">
         <v>71336000.0</v>
       </c>
       <c r="F30">
         <v>67062000.0</v>
       </c>
       <c r="G30">
         <v>62804000.0</v>
       </c>
       <c r="H30">
         <v>64072000.0</v>
       </c>
       <c r="I30">
         <v>74230000.0</v>
       </c>
@@ -22296,51 +22431,51 @@
       </c>
       <c r="W30">
         <v>54301000.0</v>
       </c>
       <c r="X30">
         <v>54355369.0</v>
       </c>
       <c r="Y30">
         <v>57179787.0</v>
       </c>
       <c r="Z30">
         <v>52849691.0</v>
       </c>
       <c r="AA30">
         <v>34026610.0</v>
       </c>
       <c r="AB30">
         <v>26487456.0</v>
       </c>
       <c r="AC30">
         <v>16900000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B31">
         <v>11000.0</v>
       </c>
       <c r="C31">
         <v>501000.0</v>
       </c>
       <c r="D31">
         <v>-968000.0</v>
       </c>
       <c r="E31">
         <v>-2317000.0</v>
       </c>
       <c r="F31">
         <v>-265000.0</v>
       </c>
       <c r="G31">
         <v>5327000.0</v>
       </c>
       <c r="H31">
         <v>-643000.0</v>
       </c>
       <c r="I31">
         <v>355000.0</v>
       </c>
@@ -22385,51 +22520,51 @@
       </c>
       <c r="W31">
         <v>109000.0</v>
       </c>
       <c r="X31">
         <v>546000.0</v>
       </c>
       <c r="Y31">
         <v>-260620.0</v>
       </c>
       <c r="Z31">
         <v>-58067.0</v>
       </c>
       <c r="AA31">
         <v>-223408.0</v>
       </c>
       <c r="AB31">
         <v>656723.0</v>
       </c>
       <c r="AC31">
         <v>300000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B32">
         <v>98954000.0</v>
       </c>
       <c r="C32">
         <v>90363000.0</v>
       </c>
       <c r="D32">
         <v>80423000.0</v>
       </c>
       <c r="E32">
         <v>82035000.0</v>
       </c>
       <c r="F32">
         <v>79573000.0</v>
       </c>
       <c r="G32">
         <v>66827000.0</v>
       </c>
       <c r="H32">
         <v>53979000.0</v>
       </c>
       <c r="I32">
         <v>43843000.0</v>
       </c>
@@ -22493,1167 +22628,1174 @@
       <c r="AC32">
         <v>30700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF32"/>
+  <dimension ref="A1:DG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2">
+        <v>3421000.0</v>
+      </c>
+      <c r="C2">
         <v>5287000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3166000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3410000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3285000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2935000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2869000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3101000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3385000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3132000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3034000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2983000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2839000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2773000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2603000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2648000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2759000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2905000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2953000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2626000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2509000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2438000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2403000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2264000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2083000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1901000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1925000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1801000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1785000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1600000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1583000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1474000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1376000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1272000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1159000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1037000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>911000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>820000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>682000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>701000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>747000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>18937000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>30472000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>29447000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>22939000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>20391000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>30377000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>23238000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>16983000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>20591000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>29208000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>24144000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>20909000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>24428000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>29797000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>18912000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>17435000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>20227000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>59434000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>41419000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>28107000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>28952000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>41802000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>39164000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>27501000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>29971000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>41776000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>38628000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>29029000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>24937000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>36228000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>26440000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>21064000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>24195000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>30679000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>24174000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>18730000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>20982000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>25133000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>19157000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>16270000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>18590000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>24827000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>13426000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>11149000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>12575000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>17860000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>11196000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>8491000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>11099000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>17379933.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>11263145.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>9536355.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>10747500.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>14812040.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>10763823.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>9885211.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>10014628.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>13932329.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>9724074.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>8771992.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>6847590.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>8179062.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>5000615.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>4319081.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>4634884.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6612795.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>4100000.0</v>
       </c>
-      <c r="DE2"/>
       <c r="DF2"/>
+      <c r="DG2"/>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B3">
+        <v>1930000.0</v>
+      </c>
+      <c r="C3">
         <v>4616000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4511000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1919000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4674000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4737000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4829000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4675000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4651000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4466000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4339000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4328000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4217000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4158000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3929000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4105000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3997000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3907000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3504000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3310000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3232000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3099000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3016000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3004000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3053000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2969000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2746000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2488000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2141000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2220000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1944000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1828000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1667000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1550000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1451000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1281000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1130000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1041000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>927000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>846000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>553000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1358000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1502000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1288000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1252000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1133000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1059000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>932000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1191000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1030000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-1968000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2220000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1749000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1959000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3304000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2251000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2055000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1878000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2162000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1613000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1365000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1442000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2067000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1916000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1660000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1998000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2201000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1938000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1928000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1617000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1661000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2138000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2342000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2494000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3679000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>3250000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>3055000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2305000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2268000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2403000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1456000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1682000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1755000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>999000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>850000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1097000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>2240000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>835000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>901000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>923000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>679613.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>789394.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>757862.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>853900.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>574193.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>699278.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>503955.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>533892.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>704691.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>754358.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>409310.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>995570.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>535029.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>500913.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>336481.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>287427.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>462992.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>-700000.0</v>
       </c>
-      <c r="DE3"/>
       <c r="DF3"/>
+      <c r="DG3"/>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-60000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-132000.0</v>
       </c>
       <c r="R4">
         <v>-132000.0</v>
       </c>
       <c r="S4">
         <v>-132000.0</v>
       </c>
       <c r="T4">
         <v>-132000.0</v>
       </c>
-      <c r="U4"/>
+      <c r="U4">
+        <v>-132000.0</v>
+      </c>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
+      <c r="AC4"/>
+      <c r="AD4">
         <v>57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-315000.0</v>
       </c>
       <c r="AE4">
         <v>-315000.0</v>
       </c>
       <c r="AF4">
         <v>-315000.0</v>
       </c>
       <c r="AG4">
         <v>-315000.0</v>
       </c>
       <c r="AH4">
-        <v>0.0</v>
+        <v>-315000.0</v>
       </c>
       <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
         <v>-1287000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>429000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-1716000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>429000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-3393000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>100595000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>646000.0</v>
       </c>
-      <c r="AP4">
-[...1 lines deleted...]
-      </c>
       <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
         <v>179000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-10695000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-1121000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-466000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-3273000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-82000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>2000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>26000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-1995000.0</v>
       </c>
-      <c r="AZ4">
-[...1 lines deleted...]
-      </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
@@ -23772,751 +23914,758 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B5">
+        <v>-3246000.0</v>
+      </c>
+      <c r="C5">
         <v>-1412000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-653000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1219000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2072000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1014000.0</v>
       </c>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
       <c r="H5">
+        <v>-798000.0</v>
+      </c>
+      <c r="I5">
         <v>-1356000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1993000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-854000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1994000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-572000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1605000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1147000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-567000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2303000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>298000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>307000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>500000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>726000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>695000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>424000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>489000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>368000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2220000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3265000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2569000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3900000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4287000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6448000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-11197000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-10516000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-6591000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-7971000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-6106000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-5827000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-6354000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-6853000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5306000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-4214000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-2967000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-4522000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3795000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1096000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2737000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2885000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1764000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1924000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-3155000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2478000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-14559000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3783000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-4899000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-4176000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>4022000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-171000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1966000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>372000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-20918000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-2487000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-5164000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1555000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>6754000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-843000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1120000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-563000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>6676000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-993000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-2176000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-6226000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-47177000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-17277000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-27355000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>172000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>6559000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>946000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1927000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-680000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>6296000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-1393000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-2676000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-672000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>3192000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-121000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1271000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-810000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-3000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-2407000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-3924000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-39000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>91027.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-773279.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-889396.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-596900.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>3276791.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1546400.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1173233.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>1551167.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>2535400.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1037945.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>1139094.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>735365.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>2694589.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>982377.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>294441.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>456359.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>1824411.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>400000.0</v>
       </c>
-      <c r="DE5"/>
       <c r="DF5"/>
+      <c r="DG5"/>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B6">
+        <v>-1316000.0</v>
+      </c>
+      <c r="C6">
         <v>3204000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3858000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>700000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2602000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3723000.0</v>
       </c>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
+        <v>4031000.0</v>
+      </c>
+      <c r="I6">
         <v>3319000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2658000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3612000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2345000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3756000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2612000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3011000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3362000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1802000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4295000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4214000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4004000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4036000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3927000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3523000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3505000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3372000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>833000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-296000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>177000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1412000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-2146000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4228000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-9253000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-8688000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-4924000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-6421000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-4655000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-4546000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-5224000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-5812000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-4379000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-3368000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-2414000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-3164000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>5297000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>192000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1485000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1752000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2823000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-992000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-1964000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-1448000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-16527000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-1563000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-3150000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-2217000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>7326000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2080000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>89000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2250000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-18756000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-874000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-3799000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-113000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>8821000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1073000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>540000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>1435000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>8877000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>945000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-248000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-4609000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-45516000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-15139000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-25013000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>2666000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>10238000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>4196000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1128000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1625000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>8564000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1010000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-1220000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1010000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>4947000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>878000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-421000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>287000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>2237000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-1572000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-3023000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>884000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>770640.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>16115.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-131534.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>257000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>3850984.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>2245678.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>1677188.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>2085059.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>3240091.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>1792303.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>1548404.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>1730935.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>3229618.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>1483290.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>630922.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>743786.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>2287403.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-300000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>8100000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>9500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -24698,98 +24847,99 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
+      <c r="AC8"/>
+      <c r="AD8">
         <v>57000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-315000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>78000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -24968,1254 +25118,1266 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
+        <v>19909000.0</v>
+      </c>
+      <c r="C9">
         <v>19026000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>22332000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>21574000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>21347000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>20905000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>21564000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>19055000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>18471000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>18182000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>17680000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>17240000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>17000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>16874000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>16974000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>17259000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>17961000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>18926000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>17876000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>17779000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>16934000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>16458000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>16223000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>15273000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>14070000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>12610000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>12763000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>11859000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>11379000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>10867000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>10798000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>9913000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>9084000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>8343000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>7267000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6485000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>5647000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4964000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>4075000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3761000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3451000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>16390000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>27462000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>21853000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>18207000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>17247000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>24999000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>18018000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>15468000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>17020000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>21551000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>28654000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>23635000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>32205000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>36916000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>24071000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>28011000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>27106000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>36485000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>31914000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>22602000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>25860000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>41529000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>33164000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>28925000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>32212000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>45860000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>35811000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>31446000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>30986000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>38269000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>33845000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>36153000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>40978000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>51127000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>46144000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>33631000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>37476000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>47648000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>32629000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>26891000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>33162000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>39496000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>16713000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>10557000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>13749000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>16968000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>9827000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>8540000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>12676000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>17366665.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>12270294.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>10815473.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>12620738.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>22449707.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>15029777.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>14182215.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>14268912.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>21168908.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>14221629.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>13246703.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>10823923.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>14834513.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>8629409.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>7066901.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>7923553.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>11211867.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>6200000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>8100000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>9500000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10">
+        <v>-3246000.0</v>
+      </c>
+      <c r="C10">
         <v>-1412000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-653000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1219000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2072000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1150000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-798000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2137000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-962000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2086000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-713000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1718000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1268000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-660000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2368000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>248000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>247000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>72000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>647000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>643000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>358000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>421000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6314000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2525000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3511000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2812000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-4141000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-4483000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-6411000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-11197000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-10329000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-6349000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-7861000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-5742000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-5765000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-6310000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-6809000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-5524000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-4194000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-3084000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-7694000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2664000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2878000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>137000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-3369000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1924000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2097000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-2086000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-2002000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-2850000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>549000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>12491000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-78000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3019000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-16303000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-3033000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-1935000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-25650000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-1655000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-7113000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-1509000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>6848000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2131000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-1048000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-496000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>4931000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1031000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-2115000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-6152000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-45524000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-16922000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>4184000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>3135000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>7332000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>5224000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-783000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2828000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>7562000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2522000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-2125000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1587000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2708000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1079000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-1279000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>403000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-164000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-2186000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-3558000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-273000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>879337.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-76529.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-1068446.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-470828.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3651608.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>2125655.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1568285.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1144657.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>2236991.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>1923877.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>1589474.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>803063.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>2619069.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>936202.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>320665.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>328422.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>1681134.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>900000.0</v>
       </c>
-      <c r="DE10"/>
       <c r="DF10"/>
+      <c r="DG10"/>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B11">
+        <v>-7000.0</v>
+      </c>
+      <c r="C11">
         <v>34000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>131000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>12000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>48000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-34000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-308000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>30000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>74000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>60000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4367586.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4094915.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>242000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>202000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2072000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>132000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>270000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2011000.0</v>
       </c>
-      <c r="T11"/>
       <c r="U11"/>
-      <c r="V11">
-[...1 lines deleted...]
-      </c>
+      <c r="V11"/>
       <c r="W11">
         <v>111000.0</v>
       </c>
       <c r="X11">
+        <v>111000.0</v>
+      </c>
+      <c r="Y11">
         <v>-3004000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-3053000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>69000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>258000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>42000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>315000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-117000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1828000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1826000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-1826000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-165000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-131000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>629000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-629000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-2103000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-4043000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-9000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>598000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>447000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>125000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>49000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>681000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>462000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>130000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>96000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-696000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>245000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>4508000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>144000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1263000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-5377000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-924000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-637000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-7488000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-466000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-2135000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-568000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>2295000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>801000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-553000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-177000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>611000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>388000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-838000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-2249000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-3511000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-6922000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1653000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1238000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>2899000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>2060000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-309000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1117000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>2990000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>977000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-804000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>612000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>970000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>406000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-532000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>130000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-171000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-856000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-1297000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-116000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>186482.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-43790.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-405491.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-198558.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>1284072.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>754607.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>556741.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>406353.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>928464.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>671434.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>596529.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>301390.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>953352.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>356792.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>120213.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>125130.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>662789.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DF11">
         <v>-100000.0</v>
       </c>
+      <c r="DG11">
+        <v>-100000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>183</v>
+      </c>
+      <c r="B12">
+        <v>30000.0</v>
+      </c>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>136000.0</v>
       </c>
-      <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>136000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144000.0</v>
       </c>
       <c r="I12">
         <v>144000.0</v>
       </c>
       <c r="J12">
+        <v>144000.0</v>
+      </c>
+      <c r="K12">
         <v>108000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>92000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>141000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>113000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>121000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>93000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>65000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>50000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>60000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>68000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>79000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>52000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>66000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>68000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5946000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>305000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>246000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>243000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>241000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196000.0</v>
       </c>
       <c r="AD12">
         <v>196000.0</v>
       </c>
       <c r="AE12">
         <v>196000.0</v>
       </c>
       <c r="AF12">
         <v>196000.0</v>
       </c>
       <c r="AG12">
-        <v>0.0</v>
+        <v>196000.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12">
         <v>515000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>62000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000.0</v>
       </c>
       <c r="AL12">
         <v>44000.0</v>
       </c>
       <c r="AM12">
+        <v>44000.0</v>
+      </c>
+      <c r="AN12">
         <v>218000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>20000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>117000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>509000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>666000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>18000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>114000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>484000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>492000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>173000.0</v>
       </c>
-      <c r="AW12">
-[...1 lines deleted...]
-      </c>
       <c r="AX12">
+        <v>0.0</v>
+      </c>
+      <c r="AY12">
         <v>38000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2421000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>123000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>52000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>31000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>432000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>192000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>123000.0</v>
       </c>
-      <c r="BF12">
-[...1 lines deleted...]
-      </c>
       <c r="BG12">
+        <v>0.0</v>
+      </c>
+      <c r="BH12">
         <v>182000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>15000.0</v>
       </c>
-      <c r="BI12">
-[...1 lines deleted...]
-      </c>
       <c r="BJ12">
         <v>0.0</v>
       </c>
       <c r="BK12">
+        <v>0.0</v>
+      </c>
+      <c r="BL12">
         <v>1291000.0</v>
       </c>
-      <c r="BL12">
-[...1 lines deleted...]
-      </c>
       <c r="BM12">
         <v>0.0</v>
       </c>
       <c r="BN12">
         <v>0.0</v>
       </c>
       <c r="BO12">
+        <v>0.0</v>
+      </c>
+      <c r="BP12">
         <v>1745000.0</v>
       </c>
-      <c r="BP12">
-[...1 lines deleted...]
-      </c>
       <c r="BQ12">
         <v>0.0</v>
       </c>
       <c r="BR12">
         <v>0.0</v>
       </c>
       <c r="BS12">
+        <v>0.0</v>
+      </c>
+      <c r="BT12">
         <v>1216000.0</v>
       </c>
-      <c r="BT12">
-[...1 lines deleted...]
-      </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
         <v>0.0</v>
       </c>
       <c r="CA12">
         <v>0.0</v>
       </c>
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
@@ -26227,146 +26389,149 @@
       <c r="CE12">
         <v>0.0</v>
       </c>
       <c r="CF12">
         <v>0.0</v>
       </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
       <c r="CH12">
         <v>0.0</v>
       </c>
       <c r="CI12">
         <v>0.0</v>
       </c>
       <c r="CJ12">
         <v>0.0</v>
       </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
       <c r="CL12">
         <v>0.0</v>
       </c>
       <c r="CM12">
+        <v>0.0</v>
+      </c>
+      <c r="CN12">
         <v>73965000.0</v>
       </c>
-      <c r="CN12">
-[...1 lines deleted...]
-      </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
       <c r="CP12">
         <v>0.0</v>
       </c>
       <c r="CQ12">
         <v>0.0</v>
       </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
       <c r="CS12">
+        <v>0.0</v>
+      </c>
+      <c r="CT12">
         <v>57516.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>55965.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>60854000.0</v>
       </c>
-      <c r="CV12">
-[...1 lines deleted...]
-      </c>
       <c r="CW12">
+        <v>0.0</v>
+      </c>
+      <c r="CX12">
         <v>129909.0</v>
       </c>
-      <c r="CX12">
-[...1 lines deleted...]
-      </c>
       <c r="CY12">
+        <v>0.0</v>
+      </c>
+      <c r="CZ12">
         <v>209000.0</v>
       </c>
-      <c r="CZ12">
-[...1 lines deleted...]
-      </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
       <c r="DB12">
         <v>0.0</v>
       </c>
-      <c r="DC12"/>
+      <c r="DC12">
+        <v>0.0</v>
+      </c>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>246000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>243000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>241000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>196000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>37000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -26402,1160 +26567,1168 @@
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14">
+        <v>210000.0</v>
+      </c>
+      <c r="C14">
         <v>191000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>302000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>141000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>246000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>205000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-39000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>308000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-30000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-74000.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14">
         <v>-59000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-45000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-38000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
         <v>7812000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-9765000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1953000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-61000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>128000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="AT14">
         <v>8000.0</v>
       </c>
       <c r="AU14">
+        <v>8000.0</v>
+      </c>
+      <c r="AV14">
         <v>338000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>385000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>174000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>62000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>286000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>184000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>135000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>54000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>384000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>231000.0</v>
       </c>
-      <c r="BE14">
-[...1 lines deleted...]
-      </c>
       <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
         <v>-79000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>340000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>40000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>-837000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>59000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>337000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>478000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>48000.0</v>
       </c>
-      <c r="BN14">
-[...1 lines deleted...]
-      </c>
       <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
         <v>290000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>278000.0</v>
       </c>
-      <c r="BQ14">
-[...1 lines deleted...]
-      </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
         <v>-115000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>115000.0</v>
       </c>
-      <c r="BU14">
-[...1 lines deleted...]
-      </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
         <v>233000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>246000.0</v>
       </c>
-      <c r="BY14">
-[...1 lines deleted...]
-      </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
         <v>306000.0</v>
       </c>
-      <c r="CB14">
-[...1 lines deleted...]
-      </c>
       <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
         <v>-85000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>85000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>257000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>168000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>19000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>157000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>571000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>200000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>-172000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>172000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>352000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>167000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>98000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>80000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>53000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>-8000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>8000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>3000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>121000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>283000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>440000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>83000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>-14000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>14000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>-5000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>5000.0</v>
       </c>
-      <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
+      <c r="DG14"/>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15">
+        <v>-3029000.0</v>
+      </c>
+      <c r="C15">
         <v>-1255000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-526000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1153000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1801000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1014000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-803000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1192000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-2193000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-1045000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-2353000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-772000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1718000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1306000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-922000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-2375000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>116000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>86000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2083000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>647000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>643000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>358000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>310000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>6314000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2525000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-3580000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-2812000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-4144000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-4468000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-6726000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-11080000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-10329000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-6349000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-6035000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-5577000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-5205000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-6310000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-6180000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-3315000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>100444000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-2439000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-7624000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2117000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-8814000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-1117000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-3892000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-2368000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-3026000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-2388000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-2134000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-7290000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>120000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>7848000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-276000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1547000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-11157000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-2053000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-1219000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-18502000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-1229000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-4141000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-1000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>4216000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>852000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-543000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-250000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>4030000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>365000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-1009000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-3090000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-30302000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-10115000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>2581000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2213000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>4200000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2918000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-346000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1752000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>4266000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1653000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-1166000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>890000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1481000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>505000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-766000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>116000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-564000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-1530000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-2215000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-329000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>341187.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-201210.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-759183.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-352548.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>2314146.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1394792.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1003409.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>735642.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2114693.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>969464.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>552403.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>419028.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>1665717.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>579410.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>200452.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>203292.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>1018345.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DF15">
         <v>100000.0</v>
       </c>
+      <c r="DG15">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>-1143000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-922000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-2375000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>116000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>86000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2083000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>647000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>643000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>358000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>310000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>6314000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2525000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-3580000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-2812000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-4144000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-4468000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-6726000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-11080000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-10329000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-6349000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-6035000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-5577000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-5205000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-6310000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-6180000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-3315000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>100444000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-2439000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-7624000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2117000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-8814000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-1117000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-3892000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-2368000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-3026000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-2388000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-2134000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-30444000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>120000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>7848000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-276000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-11663000.0</v>
       </c>
-      <c r="BD16">
-[...1 lines deleted...]
-      </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
       <c r="BF16">
+        <v>0.0</v>
+      </c>
+      <c r="BG16">
         <v>-1219000.0</v>
       </c>
-      <c r="BG16">
-[...1 lines deleted...]
-      </c>
       <c r="BH16">
+        <v>0.0</v>
+      </c>
+      <c r="BI16">
         <v>-1229000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-4141000.0</v>
       </c>
-      <c r="BJ16">
-[...1 lines deleted...]
-      </c>
       <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16">
         <v>4216000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>852000.0</v>
       </c>
-      <c r="BM16">
-[...1 lines deleted...]
-      </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
         <v>4030000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>365000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
         <v>-2581000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>2581000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2213000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>4200000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2918000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>-1752000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1752000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>4266000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1654000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>-890000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>890000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1481000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>505000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>-116000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>116000.0</v>
       </c>
-      <c r="CI16">
-[...1 lines deleted...]
-      </c>
       <c r="CJ16">
         <v>0.0</v>
       </c>
       <c r="CK16">
         <v>0.0</v>
       </c>
       <c r="CL16">
         <v>0.0</v>
       </c>
       <c r="CM16">
+        <v>0.0</v>
+      </c>
+      <c r="CN16">
         <v>341000.0</v>
       </c>
-      <c r="CN16">
-[...1 lines deleted...]
-      </c>
       <c r="CO16">
         <v>0.0</v>
       </c>
       <c r="CP16">
         <v>0.0</v>
       </c>
       <c r="CQ16">
+        <v>0.0</v>
+      </c>
+      <c r="CR16">
         <v>2314000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>1395000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1004000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>735000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>2115000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>969000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>553000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>419000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>1666000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>579000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>201000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>203000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B17">
+        <v>-3239000.0</v>
+      </c>
+      <c r="C17">
         <v>-1446000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-784000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-1231000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2073000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1198000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-764000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1500000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-2163000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-971000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-2146000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-588000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1718000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-1143000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-862000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-2368000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>248000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>247000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>2083000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>647000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>643000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>358000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>310000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>6314000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-2525000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-3580000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-2812000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-4144000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-4525000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-6411000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-11080000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-10329000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-6349000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-6035000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-5577000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-5634000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-6310000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-6180000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>139000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-151000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-3085000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-7685000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>2066000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>2431000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>12000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-3418000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>1243000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-2559000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-2216000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-2098000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-28163000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>304000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>7983000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-222000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-11279000.0</v>
       </c>
-      <c r="BD17">
-[...1 lines deleted...]
-      </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
         <v>-1298000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>-1189000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-4978000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -27644,141 +27817,144 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>189</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>16000.0</v>
       </c>
-      <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>-136000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>897000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-144000.0</v>
       </c>
       <c r="I18">
         <v>-144000.0</v>
       </c>
       <c r="J18">
+        <v>-144000.0</v>
+      </c>
+      <c r="K18">
         <v>-108000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-92000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-141000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-113000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-121000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-93000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-65000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-50000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-60000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-68000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-79000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-52000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-66000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-68000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>5946000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-305000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-246000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-243000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-241000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-196000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>37000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -27814,285 +27990,285 @@
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>-121000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>-60000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>-79000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-52000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-66000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-68000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>5946000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-305000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-246000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-243000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-241000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-196000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>37000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>58000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>120000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>160000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>17000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>365000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>62000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000.0</v>
       </c>
       <c r="AL19">
         <v>44000.0</v>
       </c>
       <c r="AM19">
+        <v>44000.0</v>
+      </c>
+      <c r="AN19">
         <v>-763000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>20000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-117000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>509000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-1114000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-370000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>114000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-501000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-547000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-173000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>1069000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>476000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>9517000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>1852000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>16377000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-229000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-18202000.0</v>
       </c>
-      <c r="BD19"/>
       <c r="BE19"/>
-      <c r="BF19">
+      <c r="BF19"/>
+      <c r="BG19">
         <v>-640000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-15000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>61000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>49000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -28107,85 +28283,85 @@
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
         <v>76000.0</v>
       </c>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
         <v>1667000.0</v>
       </c>
-      <c r="BG20">
-[...1 lines deleted...]
-      </c>
       <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
         <v>383000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>2010000.0</v>
       </c>
-      <c r="BJ20">
-[...1 lines deleted...]
-      </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
@@ -28274,423 +28450,427 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21">
+        <v>-3216000.0</v>
+      </c>
+      <c r="C21">
         <v>-1428000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-655000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1241000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2196000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1014000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1695000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1356000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1993000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-854000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1493000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-447000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1605000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1022000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-567000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-303000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>298000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>307000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>140000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>726000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>695000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>424000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>489000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>368000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2220000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-3265000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2569000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-3900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-4287000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-6448000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-11256000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-10449000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-6509000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-7878000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-6107000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-5827000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-6354000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-6853000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-5306000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-4214000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-2967000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-8203000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3795000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>3248000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>23000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-2868000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2471000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-1924000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-3155000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-2478000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-11863000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-1303000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-3886000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>151000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4022000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-171000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-1966000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-1295000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-20918000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-1640000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-7174000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-1555000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>6754000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1073000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-1120000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-563000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>6676000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>945000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-2176000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-6226000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-47177000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-17277000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-27355000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2666000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>6559000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>4196000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-1927000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1625000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>6296000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1010000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-2676000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1010000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>3192000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>878000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-1271000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>287000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-3000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-2324000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-3634000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-329000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>91027.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>16115.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-989296.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-400045.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>3652744.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>2245678.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1677188.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>1175214.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>2535400.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>1792303.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>1548404.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>735365.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>2694589.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>982377.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>294441.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>456359.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>1824411.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>400000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>8100000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>9500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -28872,386 +29052,392 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
+        <v>26546000.0</v>
+      </c>
+      <c r="C23">
         <v>25741000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>26153000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>26225000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>26828000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>24854000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>26128000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>23512000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>23849000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>22168000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>22207000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>20670000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>21444000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>20669000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>20144000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>20210000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>20422000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>21524000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>20689000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>19679000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>18748000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>18472000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>18137000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>17169000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>18373000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>17776000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>17257000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>17560000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>17451000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>18915000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>23637000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>21836000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>16969000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>17493000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>14533000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>13349000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>12912000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>12637000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>10063000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>8676000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7165000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>43530000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>54139000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>48052000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>41123000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>40506000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>52905000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>43180000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>35606000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>40089000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>62622000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>54101000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>48430000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>56482000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>62691000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>43154000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>47412000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>46961000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>116837000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>74590000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>55873000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>56367000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>76577000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>71255000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>57546000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>62746000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>80960000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>73494000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>62651000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>62149000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>121674000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>77562000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>84572000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>62507000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>75247000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>66122000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>54288000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>56833000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>66485000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>50776000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>45837000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>50742000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>61131000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>29261000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>22977000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>26037000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>34831000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>23347000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>20665000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>24104000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>34655571.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>23517324.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>21341124.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>23768283.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>33984956.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>23547922.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>22390238.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>22732373.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>32565837.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>22153400.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>20470291.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>16936148.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>20318986.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>12647647.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>11091541.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>12102078.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>16000251.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>9900000.0</v>
       </c>
-      <c r="DE23"/>
       <c r="DF23"/>
+      <c r="DG23"/>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29318,413 +29504,415 @@
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
+        <v>4667000.0</v>
+      </c>
+      <c r="C25">
         <v>4616000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4511000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4548000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4674000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4737000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4829000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4675000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4651000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4466000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4339000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4328000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4217000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4157000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3929000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4105000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3997000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3907000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3504000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3310000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3232000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3099000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3016000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3004000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3053000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2969000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2746000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2488000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2141000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2220000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1944000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1828000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1667000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1550000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1451000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1281000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1130000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1041000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>927000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>846000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>553000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1358000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1502000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1288000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1252000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1133000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1059000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>932000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1191000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1030000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-1968000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2220000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1749000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1959000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3304000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2251000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2055000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1878000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2162000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1613000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1365000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1442000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2067000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1916000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1660000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1998000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2201000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1938000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1928000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1617000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1661000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2138000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2342000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2494000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3679000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>3250000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3055000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2305000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2268000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2403000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1456000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1682000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1755000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>999000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>850000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1097000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>2240000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>835000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>901000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>923000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>679613.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>789394.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>757862.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>853900.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>574193.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>699278.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>503955.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>533892.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>704691.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>754358.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>409310.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>995570.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>535029.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>500913.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>336481.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>287427.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>462992.0</v>
       </c>
-      <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -29906,785 +30094,796 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27">
+        <v>21599000.0</v>
+      </c>
+      <c r="C27">
         <v>20001000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>20637000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>20578000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>20634000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>20022000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>21128000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>18398000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>18476000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>17407000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>17694000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>16254000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>17085000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>16123000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>15958000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>15543000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>15869000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>16785000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>15757000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>15544000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>14738000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>14538000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>14583000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>13479000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>14417000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>14458000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>14078000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>14319000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>14173000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>15722000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>20350000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>18908000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>14253000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>14810000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>12168000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>10784000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>10562000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>10465000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>7973000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>6536000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4992000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>20223000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>18475000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>14472000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>14493000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>16681000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>19941000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>17144000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>15230000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>16408000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>20301000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>26858000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>24294000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>28229000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>30039000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>21771000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>26896000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>24161000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>30799000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>29860000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>24906000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>24383000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>31206000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>29161000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>27001000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>29784000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>67031000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>31641000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>30685000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>33943000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>142401000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>34049000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>33704000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>34933000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>141749000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>37875000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>31490000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>32012000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>119700000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>27963000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>26016000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>28906000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>67639000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>13682000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>9935000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>11690000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>46060000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>10270000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>10171000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>10957000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>45183955000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>10177799.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>9518831.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>10606173.0</v>
       </c>
-      <c r="CQ27"/>
-      <c r="CR27">
+      <c r="CR27"/>
+      <c r="CS27">
         <v>10700319.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>10439462.0</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>10591253.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>43583062000.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>10468798.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>9859309.0</v>
       </c>
-      <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
+        <v>23125000.0</v>
+      </c>
+      <c r="C28">
         <v>22334000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2350000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2237000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2909000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1897000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2131000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2013000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1988000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1629000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1479000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1433000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1520000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1773000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1583000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2019000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1794000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1785000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1619000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1509000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1501000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1496000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1151000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1426000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1873000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1417000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1254000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1440000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1493000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1593000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1704000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1454000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1340000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1411000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1206000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1528000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1439000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1352000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1408000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1439000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1426000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4370000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5192000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4133000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3691000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3434000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2587000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2798000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3393000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3090000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>13113000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3099000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3227000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3825000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2855000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2471000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3081000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2573000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>26604000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>3311000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2860000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>3032000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3569000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2930000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>3044000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2991000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>39184000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>34866000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2937000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3269000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>126101000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>37175000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>63508000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>38312000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>44568000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>41948000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>35558000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>35851000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>41352000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>31619000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>29567000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>32152000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>36304000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>15835000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>11828000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>13462000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>16971000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>12151000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>12174000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>13005000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>17275638.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>12254179.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>11804769.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>13020783.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>19172916.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>12784099.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>12505027.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>12717745.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>18633508.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>12429326.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>11698299.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>10088558.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>11604895.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>7146119.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>6435979.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>7179767.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>8924464.0</v>
       </c>
-      <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
+      <c r="DG28"/>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
+        <v>-7000.0</v>
+      </c>
+      <c r="C29">
         <v>34000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>131000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>12000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>48000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-34000.0</v>
       </c>
-      <c r="H29">
-[...1 lines deleted...]
-      </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
         <v>60000.0</v>
       </c>
-      <c r="L29">
-[...1 lines deleted...]
-      </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
         <v>202000.0</v>
       </c>
-      <c r="P29">
-[...1 lines deleted...]
-      </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
         <v>-2011000.0</v>
       </c>
-      <c r="T29">
-[...1 lines deleted...]
-      </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
         <v>111000.0</v>
       </c>
-      <c r="X29">
-[...1 lines deleted...]
-      </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
+        <v>0.0</v>
+      </c>
+      <c r="AA29">
         <v>69000.0</v>
       </c>
-      <c r="AA29">
-[...1 lines deleted...]
-      </c>
       <c r="AB29">
+        <v>0.0</v>
+      </c>
+      <c r="AC29">
         <v>3000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>42000.0</v>
       </c>
-      <c r="AD29">
-[...2 lines deleted...]
-      <c r="AE29"/>
+      <c r="AE29">
+        <v>0.0</v>
+      </c>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -30720,1040 +30919,1050 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
+        <v>23125000.0</v>
+      </c>
+      <c r="C30">
         <v>20454000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>22987000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>22815000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23543000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21919000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23259000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20411000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>20464000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>19036000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>19173000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>17687000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>18605000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>17896000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>17541000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>17562000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>17663000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>18619000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17736000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>17053000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16239000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>16034000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>15734000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>14905000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>16290000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>15875000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>15332000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>15759000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15666000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>17315000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>22054000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>20362000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>15593000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>16221000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>13374000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>12312000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>12001000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>11817000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>9381000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7975000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>6418000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>24593000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>23667000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>18605000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>18184000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>20115000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>22528000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>19942000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>18623000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>19498000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>33414000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>29957000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>27521000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>32054000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>32894000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>24242000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>29977000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>26734000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>57403000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>33171000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>27766000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>27415000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>34775000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>32091000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>30045000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>32775000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>39184000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>34866000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>33622000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>37212000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>85446000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>51122000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>63508000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>38312000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>44568000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>41948000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>35558000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>35851000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>41352000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>31619000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>29567000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>32152000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>36304000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>15835000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>11828000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>13462000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>16971000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>12151000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>12174000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>13005000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>17275638.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>12254179.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>11804769.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>13020783.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>19172916.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>12784099.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>12505027.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>12717745.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>18633508.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>12429326.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>11698299.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>10088558.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>12139924.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>7647032.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>6772460.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>7467194.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>9387456.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>5800000.0</v>
       </c>
-      <c r="DE30"/>
       <c r="DF30"/>
+      <c r="DG30"/>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B31">
+        <v>-30000.0</v>
+      </c>
+      <c r="C31">
         <v>16000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>22000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>124000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-136000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>897000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-144000.0</v>
       </c>
       <c r="I31">
         <v>-144000.0</v>
       </c>
       <c r="J31">
+        <v>-144000.0</v>
+      </c>
+      <c r="K31">
         <v>-108000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-593000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-266000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-113000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-246000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-93000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2065000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-50000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-60000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-68000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-79000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-52000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-66000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-68000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>5946000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-305000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-246000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-243000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-241000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-196000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>37000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>58000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>120000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>160000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>17000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>365000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>62000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000.0</v>
       </c>
       <c r="AL31">
         <v>44000.0</v>
       </c>
       <c r="AM31">
+        <v>44000.0</v>
+      </c>
+      <c r="AN31">
         <v>-218000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>20000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-117000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-36001.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1131000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-18000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-58000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-501000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-547000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-173000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1069000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>476000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>9517000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>2013000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>16522000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-31000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1003000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-16132000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1067000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-640000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-4732000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-15000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>61000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>46000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>94000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>1058000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>72000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>67000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-1745000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>86000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>61000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>74000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>21157000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>240000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>31539000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>469000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>773000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>782000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>1272000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>1244000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>1266000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>1620000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>551000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>492000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-484000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>33000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-8000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-41000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-161000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-62000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>122000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-116000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>788310.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-92644.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-79150.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-151061.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-1312.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-120023.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-117038.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-33219.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-298409.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-151405.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-399472.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>67698.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-75520.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-46175.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>26224.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-127937.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-143277.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>511866.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-8100000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-9500000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B32">
+        <v>23330000.0</v>
+      </c>
+      <c r="C32">
         <v>24313000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>25498000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>24984000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>24632000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>23840000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>24433000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>22156000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>21856000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>21314000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>20714000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>20223000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>19839000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>19647000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>19577000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>19907000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>20720000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>21831000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>20829000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>20405000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>19443000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>18896000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>18626000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>17537000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16153000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>14511000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>14688000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>13660000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>13164000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>12467000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>12381000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>11387000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>10460000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>9615000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>8426000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>7522000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>6558000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>5784000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>4757000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>4462000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>4198000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>35327000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>57934000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>51300000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>41146000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>37638000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>55376000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>41256000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>32451000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>37611000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>50759000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>52798000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>44544000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>56633000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>66713000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>42983000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>45446000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>47333000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>95919000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>73333000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>50709000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>54812000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>83331000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>72328000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>56426000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>62183000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>87636000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>74439000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>60475000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>55923000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>74497000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>60285000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>57217000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>65173000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>81806000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>70318000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>52361000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>58458000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>72781000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>51786000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>43161000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>51752000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>64323000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>30139000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>21706000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>26324000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>34828000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>21023000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>17031000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>23775000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>34746598.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>23533439.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>20351828.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>23368238.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>37261747.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>25793600.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>24067426.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>24283540.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>35101237.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>23945703.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>22018695.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>17671513.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>23013575.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>13630024.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>11385982.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>12558437.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>17824662.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>10300000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>8100000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>9500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -31836,51 +32045,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B2">
         <v>5860000.0</v>
       </c>
       <c r="C2">
         <v>7766000.0</v>
       </c>
       <c r="D2">
         <v>11562000.0</v>
       </c>
       <c r="E2">
         <v>10269000.0</v>
       </c>
       <c r="F2">
         <v>12605000.0</v>
       </c>
       <c r="G2">
         <v>11494000.0</v>
       </c>
       <c r="H2">
         <v>29964000.0</v>
       </c>
       <c r="I2">
         <v>32778000.0</v>
       </c>
@@ -31925,51 +32134,51 @@
       </c>
       <c r="W2">
         <v>8384000.0</v>
       </c>
       <c r="X2">
         <v>11422435.0</v>
       </c>
       <c r="Y2">
         <v>22243647.0</v>
       </c>
       <c r="Z2">
         <v>8578668.0</v>
       </c>
       <c r="AA2">
         <v>3877465.0</v>
       </c>
       <c r="AB2">
         <v>1409939.0</v>
       </c>
       <c r="AC2">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B3">
         <v>6051000</v>
       </c>
       <c r="C3">
         <v>4982000</v>
       </c>
       <c r="D3">
         <v>5274000</v>
       </c>
       <c r="E3">
         <v>18257000</v>
       </c>
       <c r="F3">
         <v>17340000</v>
       </c>
       <c r="G3">
         <v>13326000</v>
       </c>
       <c r="H3">
         <v>18700000</v>
       </c>
       <c r="I3">
         <v>18859000</v>
       </c>
@@ -32014,51 +32223,51 @@
       </c>
       <c r="W3">
         <v>1649000</v>
       </c>
       <c r="X3">
         <v>2861872</v>
       </c>
       <c r="Y3">
         <v>3658356</v>
       </c>
       <c r="Z3">
         <v>1232321</v>
       </c>
       <c r="AA3">
         <v>8735390</v>
       </c>
       <c r="AB3">
         <v>2212961</v>
       </c>
       <c r="AC3">
         <v>1800000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>1293000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4">
         <v>1111000.0</v>
       </c>
       <c r="H4">
         <v>-18470000.0</v>
       </c>
       <c r="I4">
         <v>-2814000.0</v>
       </c>
       <c r="J4">
         <v>-21249000.0</v>
       </c>
       <c r="K4">
         <v>52761000.0</v>
       </c>
       <c r="L4">
         <v>-2000000.0</v>
@@ -32069,51 +32278,51 @@
       <c r="N4">
         <v>22371000.0</v>
       </c>
       <c r="O4">
         <v>-4687000.0</v>
       </c>
       <c r="P4">
         <v>-14228000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-4128000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5">
         <v>5471000.0</v>
       </c>
       <c r="H5">
         <v>-15120000.0</v>
       </c>
       <c r="I5">
         <v>-29745000.0</v>
       </c>
       <c r="J5">
         <v>-27909000.0</v>
       </c>
       <c r="K5">
         <v>-11061000.0</v>
       </c>
       <c r="L5">
         <v>-1495000.0</v>
@@ -32124,51 +32333,51 @@
       <c r="N5">
         <v>-2569000.0</v>
       </c>
       <c r="O5">
         <v>-2916000.0</v>
       </c>
       <c r="P5">
         <v>-17667000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B6">
         <v>7680000.0</v>
       </c>
       <c r="C6">
         <v>-1906000.0</v>
       </c>
       <c r="D6">
         <v>-3796000.0</v>
       </c>
       <c r="E6">
         <v>1293000.0</v>
       </c>
       <c r="F6">
         <v>-2336000.0</v>
       </c>
       <c r="G6">
         <v>1111000.0</v>
       </c>
       <c r="H6">
         <v>-18470000.0</v>
       </c>
       <c r="I6">
         <v>-2814000.0</v>
       </c>
@@ -32213,51 +32422,51 @@
       </c>
       <c r="W6">
         <v>2055000.0</v>
       </c>
       <c r="X6">
         <v>-3038501.0</v>
       </c>
       <c r="Y6">
         <v>-10821212.0</v>
       </c>
       <c r="Z6">
         <v>13664979.0</v>
       </c>
       <c r="AA6">
         <v>4701203.0</v>
       </c>
       <c r="AB6">
         <v>2467526.0</v>
       </c>
       <c r="AC6">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B7">
         <v>964000.0</v>
       </c>
       <c r="C7">
         <v>1603000.0</v>
       </c>
       <c r="D7">
         <v>356000.0</v>
       </c>
       <c r="E7">
         <v>-3346000.0</v>
       </c>
       <c r="F7">
         <v>4292000.0</v>
       </c>
       <c r="G7">
         <v>2876000.0</v>
       </c>
       <c r="H7">
         <v>3835000.0</v>
       </c>
       <c r="I7">
         <v>3769000.0</v>
       </c>
@@ -32302,51 +32511,51 @@
       </c>
       <c r="W7">
         <v>2642000.0</v>
       </c>
       <c r="X7">
         <v>1318485.0</v>
       </c>
       <c r="Y7">
         <v>-7070756.0</v>
       </c>
       <c r="Z7">
         <v>-15661678.0</v>
       </c>
       <c r="AA7">
         <v>-6515287.0</v>
       </c>
       <c r="AB7">
         <v>-4615601.0</v>
       </c>
       <c r="AC7">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-227000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8">
         <v>130000.0</v>
       </c>
       <c r="H8">
         <v>-976000.0</v>
       </c>
       <c r="I8">
         <v>-279000.0</v>
       </c>
       <c r="J8">
         <v>-501000.0</v>
       </c>
       <c r="K8">
         <v>-161000.0</v>
       </c>
       <c r="L8">
         <v>3247000.0</v>
@@ -32357,51 +32566,51 @@
       <c r="N8">
         <v>-2072000.0</v>
       </c>
       <c r="O8">
         <v>-889000.0</v>
       </c>
       <c r="P8">
         <v>2186000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B9">
         <v>2046000.0</v>
       </c>
       <c r="C9">
         <v>-1767000.0</v>
       </c>
       <c r="D9">
         <v>-1156000.0</v>
       </c>
       <c r="E9">
         <v>-227000.0</v>
       </c>
       <c r="F9">
         <v>-682000.0</v>
       </c>
       <c r="G9">
         <v>130000.0</v>
       </c>
       <c r="H9">
         <v>-976000.0</v>
       </c>
       <c r="I9">
         <v>-279000.0</v>
       </c>
@@ -32440,51 +32649,51 @@
       </c>
       <c r="U9">
         <v>3319000.0</v>
       </c>
       <c r="V9">
         <v>-11066000.0</v>
       </c>
       <c r="W9">
         <v>2622000.0</v>
       </c>
       <c r="X9">
         <v>5919176000.0</v>
       </c>
       <c r="Y9">
         <v>-5569008000.0</v>
       </c>
       <c r="Z9">
         <v>-8359159000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-4192000.0</v>
       </c>
       <c r="G10">
         <v>2206000.0</v>
       </c>
       <c r="H10">
         <v>-2039000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>-279000.0</v>
       </c>
       <c r="L10">
         <v>2780000.0</v>
       </c>
       <c r="M10">
@@ -32519,51 +32728,51 @@
       </c>
       <c r="W10">
         <v>304000.0</v>
       </c>
       <c r="X10">
         <v>-573744.0</v>
       </c>
       <c r="Y10">
         <v>679389.0</v>
       </c>
       <c r="Z10">
         <v>-6716208.0</v>
       </c>
       <c r="AA10">
         <v>-1739231.0</v>
       </c>
       <c r="AB10">
         <v>-1161724.0</v>
       </c>
       <c r="AC10">
         <v>-600000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-1726000.0</v>
       </c>
       <c r="F11">
         <v>4966000.0</v>
       </c>
       <c r="G11">
         <v>-2206000.0</v>
       </c>
       <c r="H11">
         <v>2039000.0</v>
       </c>
       <c r="I11">
         <v>4859000.0</v>
       </c>
       <c r="J11">
         <v>882000.0</v>
       </c>
       <c r="K11">
         <v>808000.0</v>
       </c>
@@ -32586,51 +32795,51 @@
       <c r="R11">
         <v>10933000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11">
         <v>10660000.0</v>
       </c>
       <c r="W11">
         <v>485000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11">
         <v>712000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11">
         <v>159000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1663000.0</v>
       </c>
       <c r="F12">
         <v>-301000.0</v>
       </c>
       <c r="G12">
         <v>-3787000.0</v>
       </c>
       <c r="H12">
         <v>1888000.0</v>
       </c>
       <c r="I12">
         <v>1650000.0</v>
       </c>
       <c r="J12">
         <v>1833000.0</v>
       </c>
       <c r="K12">
         <v>-8652000.0</v>
       </c>
@@ -32651,102 +32860,102 @@
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12">
         <v>2738000.0</v>
       </c>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12">
         <v>474000.0</v>
       </c>
       <c r="Z12">
         <v>753000.0</v>
       </c>
       <c r="AA12">
         <v>805000.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-670000.0</v>
       </c>
       <c r="F13">
         <v>8000.0</v>
       </c>
       <c r="G13">
         <v>601000.0</v>
       </c>
       <c r="H13">
         <v>776000.0</v>
       </c>
       <c r="I13">
         <v>-811000.0</v>
       </c>
       <c r="J13">
         <v>-2423000.0</v>
       </c>
       <c r="K13">
         <v>-279000.0</v>
       </c>
       <c r="L13">
         <v>395000.0</v>
       </c>
       <c r="M13">
         <v>1007000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B14">
         <v>10416000.0</v>
       </c>
       <c r="C14">
         <v>18621000.0</v>
       </c>
       <c r="D14">
         <v>17041000.0</v>
       </c>
       <c r="E14">
         <v>15938000.0</v>
       </c>
       <c r="F14">
         <v>13145000.0</v>
       </c>
       <c r="G14">
         <v>12042000.0</v>
       </c>
       <c r="H14">
         <v>9595000.0</v>
       </c>
       <c r="I14">
         <v>6989000.0</v>
       </c>
@@ -32791,51 +33000,51 @@
       </c>
       <c r="W14">
         <v>4899000.0</v>
       </c>
       <c r="X14">
         <v>3080769.0</v>
       </c>
       <c r="Y14">
         <v>2311318.0</v>
       </c>
       <c r="Z14">
         <v>2863929.0</v>
       </c>
       <c r="AA14">
         <v>1659850.0</v>
       </c>
       <c r="AB14">
         <v>1062992.0</v>
       </c>
       <c r="AC14">
         <v>300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>9341000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>1944000.0</v>
       </c>
       <c r="L15">
         <v>486000.0</v>
       </c>
       <c r="M15">
         <v>150000.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
@@ -32844,51 +33053,51 @@
         <v>583000.0</v>
       </c>
       <c r="P15">
         <v>6366000.0</v>
       </c>
       <c r="Q15">
         <v>6966000.0</v>
       </c>
       <c r="R15">
         <v>194000.0</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B16">
         <v>13540000.0</v>
       </c>
       <c r="C16">
         <v>5860000.0</v>
       </c>
       <c r="D16">
         <v>7766000.0</v>
       </c>
       <c r="E16">
         <v>11562000.0</v>
       </c>
       <c r="F16">
         <v>10269000.0</v>
       </c>
       <c r="G16">
         <v>12605000.0</v>
       </c>
       <c r="H16">
         <v>11494000.0</v>
       </c>
       <c r="I16">
         <v>29964000.0</v>
       </c>
@@ -32933,94 +33142,94 @@
       </c>
       <c r="W16">
         <v>10439000.0</v>
       </c>
       <c r="X16">
         <v>8383934.0</v>
       </c>
       <c r="Y16">
         <v>11422435.0</v>
       </c>
       <c r="Z16">
         <v>22243647.0</v>
       </c>
       <c r="AA16">
         <v>8578668.0</v>
       </c>
       <c r="AB16">
         <v>3877465.0</v>
       </c>
       <c r="AC16">
         <v>1400000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17">
         <v>-495000.0</v>
       </c>
       <c r="M17">
         <v>-707000.0</v>
       </c>
       <c r="N17">
         <v>-292000.0</v>
       </c>
       <c r="O17">
         <v>82000.0</v>
       </c>
       <c r="P17">
         <v>-45000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B18">
         <v>-377000.0</v>
       </c>
       <c r="C18">
         <v>1941000.0</v>
       </c>
       <c r="D18">
         <v>596000.0</v>
       </c>
       <c r="E18">
         <v>-6737000.0</v>
       </c>
       <c r="F18">
         <v>3527000.0</v>
       </c>
       <c r="G18">
         <v>-1676000.0</v>
       </c>
       <c r="H18">
         <v>-21274000.0</v>
       </c>
       <c r="I18">
         <v>-40244000.0</v>
       </c>
@@ -33065,51 +33274,51 @@
       </c>
       <c r="W18">
         <v>1476000.0</v>
       </c>
       <c r="X18">
         <v>851078.0</v>
       </c>
       <c r="Y18">
         <v>-2631939.0</v>
       </c>
       <c r="Z18">
         <v>-7797105.0</v>
       </c>
       <c r="AA18">
         <v>-10469202.0</v>
       </c>
       <c r="AB18">
         <v>-6651398.0</v>
       </c>
       <c r="AC18">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-14998000.0</v>
       </c>
       <c r="D19">
         <v>-14572000.0</v>
       </c>
       <c r="E19">
         <v>-19104000.0</v>
       </c>
       <c r="F19">
         <v>-23858000.0</v>
       </c>
       <c r="G19">
         <v>-176000.0</v>
       </c>
       <c r="H19">
         <v>-20275000.0</v>
       </c>
       <c r="I19">
         <v>-18859000.0</v>
       </c>
       <c r="J19">
         <v>-13011000.0</v>
@@ -33126,100 +33335,100 @@
       <c r="N19">
         <v>27196000.0</v>
       </c>
       <c r="O19">
         <v>-830000.0</v>
       </c>
       <c r="P19">
         <v>2700000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B20">
         <v>7027000.0</v>
       </c>
       <c r="C20">
         <v>6348000.0</v>
       </c>
       <c r="D20">
         <v>42000.0</v>
       </c>
       <c r="E20">
         <v>43000.0</v>
       </c>
       <c r="F20">
         <v>815000.0</v>
       </c>
       <c r="G20">
         <v>249000.0</v>
       </c>
       <c r="H20">
         <v>287000.0</v>
       </c>
       <c r="I20">
         <v>37430000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B21">
         <v>-142000.0</v>
       </c>
       <c r="C21">
         <v>-179000.0</v>
       </c>
       <c r="D21">
         <v>-9172000.0</v>
       </c>
       <c r="E21">
         <v>8834000.0</v>
       </c>
       <c r="F21">
         <v>-160000.0</v>
       </c>
       <c r="G21">
         <v>-10612000.0</v>
       </c>
       <c r="H21">
         <v>4092000.0</v>
       </c>
       <c r="I21">
         <v>4092000.0</v>
       </c>
@@ -33234,51 +33443,51 @@
       </c>
       <c r="M21">
         <v>12500000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21">
         <v>-2472000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22">
         <v>-4494000.0</v>
       </c>
       <c r="C22">
         <v>-5398000.0</v>
       </c>
       <c r="D22">
         <v>-5802000.0</v>
       </c>
       <c r="E22">
         <v>-2735000.0</v>
       </c>
       <c r="F22">
         <v>3731000.0</v>
       </c>
       <c r="G22">
         <v>519000.0</v>
       </c>
       <c r="H22">
         <v>-17892000.0</v>
       </c>
       <c r="I22">
         <v>-33793000.0</v>
       </c>
@@ -33323,57 +33532,57 @@
       </c>
       <c r="W22">
         <v>-4638000.0</v>
       </c>
       <c r="X22">
         <v>-971755.0</v>
       </c>
       <c r="Y22">
         <v>5447988.0</v>
       </c>
       <c r="Z22">
         <v>4055588.0</v>
       </c>
       <c r="AA22">
         <v>2648871.0</v>
       </c>
       <c r="AB22">
         <v>1718345.0</v>
       </c>
       <c r="AC22">
         <v>900000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
-        <v>-5821000.0</v>
+        <v>5168000.0</v>
       </c>
       <c r="C23">
-        <v>6348000.0</v>
+        <v>6315000.0</v>
       </c>
       <c r="D23">
         <v>-5282000.0</v>
       </c>
       <c r="E23">
         <v>-19104000.0</v>
       </c>
       <c r="F23">
         <v>815000.0</v>
       </c>
       <c r="G23">
         <v>-176000.0</v>
       </c>
       <c r="H23">
         <v>16592000.0</v>
       </c>
       <c r="I23">
         <v>12500000.0</v>
       </c>
       <c r="J23">
         <v>12500000.0</v>
       </c>
       <c r="K23">
         <v>3000000.0</v>
       </c>
@@ -33412,51 +33621,51 @@
       </c>
       <c r="W23">
         <v>-55000.0</v>
       </c>
       <c r="X23">
         <v>-347571.0</v>
       </c>
       <c r="Y23">
         <v>363745270.0</v>
       </c>
       <c r="Z23">
         <v>5506491494.0</v>
       </c>
       <c r="AA23">
         <v>3500383.0</v>
       </c>
       <c r="AB23">
         <v>474477.0</v>
       </c>
       <c r="AC23">
         <v>-400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B24">
         <v>-10047000.0</v>
       </c>
       <c r="C24">
         <v>-10016000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-9840000.0</v>
       </c>
       <c r="F24">
         <v>-17340000.0</v>
       </c>
       <c r="G24">
         <v>13150000.0</v>
       </c>
       <c r="H24">
         <v>-1575000.0</v>
       </c>
       <c r="I24">
         <v>-20275000.0</v>
       </c>
       <c r="J24">
         <v>-500000.0</v>
@@ -33493,66 +33702,66 @@
       <c r="V24">
         <v>-38804000.0</v>
       </c>
       <c r="W24">
         <v>-26000.0</v>
       </c>
       <c r="X24">
         <v>-115000.0</v>
       </c>
       <c r="Y24">
         <v>2748292.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24">
         <v>11959923.0</v>
       </c>
       <c r="AB24">
         <v>-180350.0</v>
       </c>
       <c r="AC24">
         <v>200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B25">
         <v>-3070000.0</v>
       </c>
       <c r="C25">
         <v>-9136000.0</v>
       </c>
       <c r="D25">
         <v>-6844000.0</v>
       </c>
       <c r="E25">
         <v>-360000.0</v>
       </c>
       <c r="F25">
-        <v>22479000.0</v>
+        <v>-301000.0</v>
       </c>
       <c r="G25">
         <v>-6305000.0</v>
       </c>
       <c r="H25">
         <v>76000.0</v>
       </c>
       <c r="I25">
         <v>13081000.0</v>
       </c>
       <c r="J25">
         <v>-77000.0</v>
       </c>
       <c r="K25">
         <v>-10089000.0</v>
       </c>
       <c r="L25">
         <v>9863000.0</v>
       </c>
       <c r="M25">
         <v>-1003000.0</v>
       </c>
       <c r="N25">
         <v>-25729000.0</v>
       </c>
@@ -33582,51 +33791,51 @@
       </c>
       <c r="W25">
         <v>714000.0</v>
       </c>
       <c r="X25">
         <v>-71809182.0</v>
       </c>
       <c r="Y25">
         <v>-324494221.0</v>
       </c>
       <c r="Z25">
         <v>-388766783.0</v>
       </c>
       <c r="AA25">
         <v>87786.0</v>
       </c>
       <c r="AB25">
         <v>-2550455.0</v>
       </c>
       <c r="AC25">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-169000.0</v>
       </c>
       <c r="E26">
         <v>43000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26">
         <v>249000.0</v>
       </c>
       <c r="H26">
         <v>287000.0</v>
       </c>
       <c r="I26">
         <v>37430000.0</v>
       </c>
       <c r="J26">
         <v>54000.0</v>
       </c>
       <c r="K26">
@@ -33647,51 +33856,51 @@
       <c r="P26">
         <v>-3334000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26">
         <v>-2810000.0</v>
       </c>
       <c r="S26">
         <v>-18411000.0</v>
       </c>
       <c r="T26">
         <v>-32907000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27">
         <v>1666000.0</v>
       </c>
       <c r="C27">
         <v>1283000.0</v>
       </c>
       <c r="D27">
         <v>1059000.0</v>
       </c>
       <c r="E27">
         <v>1821000.0</v>
       </c>
       <c r="F27">
         <v>1710000.0</v>
       </c>
       <c r="G27">
         <v>2338000.0</v>
       </c>
       <c r="H27">
         <v>1812000.0</v>
       </c>
       <c r="I27">
         <v>1650000.0</v>
       </c>
@@ -33728,51 +33937,51 @@
       <c r="T27">
         <v>1024000.0</v>
       </c>
       <c r="U27">
         <v>623000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27">
         <v>72000.0</v>
       </c>
       <c r="X27">
         <v>72000000.0</v>
       </c>
       <c r="Y27">
         <v>324670000.0</v>
       </c>
       <c r="Z27">
         <v>390912000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B28">
         <v>12053000.0</v>
       </c>
       <c r="C28">
         <v>6169000.0</v>
       </c>
       <c r="D28">
         <v>-4384000.0</v>
       </c>
       <c r="E28">
         <v>8877000.0</v>
       </c>
       <c r="F28">
         <v>655000.0</v>
       </c>
       <c r="G28">
         <v>-10363000.0</v>
       </c>
       <c r="H28">
         <v>4379000.0</v>
       </c>
       <c r="I28">
         <v>37430000.0</v>
       </c>
@@ -33817,51 +34026,51 @@
       </c>
       <c r="W28">
         <v>372000.0</v>
       </c>
       <c r="X28">
         <v>-217856.0</v>
       </c>
       <c r="Y28">
         <v>-399689.0</v>
       </c>
       <c r="Z28">
         <v>25919802.0</v>
       </c>
       <c r="AA28">
         <v>3516255.0</v>
       </c>
       <c r="AB28">
         <v>9491667.0</v>
       </c>
       <c r="AC28">
         <v>200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B29">
         <v>5674000.0</v>
       </c>
       <c r="C29">
         <v>6923000.0</v>
       </c>
       <c r="D29">
         <v>5870000.0</v>
       </c>
       <c r="E29">
         <v>11520000.0</v>
       </c>
       <c r="F29">
         <v>20867000.0</v>
       </c>
       <c r="G29">
         <v>11650000.0</v>
       </c>
       <c r="H29">
         <v>-2574000.0</v>
       </c>
       <c r="I29">
         <v>-21385000.0</v>
       </c>
@@ -33906,51 +34115,51 @@
       </c>
       <c r="W29">
         <v>3125000.0</v>
       </c>
       <c r="X29">
         <v>3712950.0</v>
       </c>
       <c r="Y29">
         <v>1026417.0</v>
       </c>
       <c r="Z29">
         <v>-6564784.0</v>
       </c>
       <c r="AA29">
         <v>-1733812.0</v>
       </c>
       <c r="AB29">
         <v>-4438437.0</v>
       </c>
       <c r="AC29">
         <v>800000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
         <v>-10047000.0</v>
       </c>
       <c r="C30">
         <v>-14998000.0</v>
       </c>
       <c r="D30">
         <v>-5282000.0</v>
       </c>
       <c r="E30">
         <v>-19104000.0</v>
       </c>
       <c r="F30">
         <v>-23858000.0</v>
       </c>
       <c r="G30">
         <v>-176000.0</v>
       </c>
       <c r="H30">
         <v>-20275000.0</v>
       </c>
       <c r="I30">
         <v>-18859000.0</v>
       </c>
@@ -34014,3411 +34223,3435 @@
       <c r="AC30">
         <v>-1100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DC30"/>
+  <dimension ref="A1:DD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:107">
+    <row r="1" spans="1:108">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:107">
+    <row r="2" spans="1:108">
       <c r="A2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B2">
+        <v>13098000.0</v>
+      </c>
+      <c r="C2">
         <v>13540000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14162000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13924000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13090000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5860000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4365000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5459000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12599000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7766000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11229000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10879000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10848000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11562000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10841000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6195000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8398000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10269000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14428000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13739000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13045000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12605000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8721000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8458000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>10019000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11494000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11647000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>17477000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>22299000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>29964000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>30813000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>41160000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>50671000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>32778000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>30107000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>36861000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>45380000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>54027000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>62454000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6212000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>11228000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>13772000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>20077000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>18426000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>16894000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>15772000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>23421000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>30850000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>29545000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>32229000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>10869000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>17482000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>7117000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>9858000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>19057000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>11460000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>13830000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>14545000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>27446000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>37667000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>31085000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>28773000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>40835000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>43035000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>48141000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>48325000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>44437000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>42755000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>38198000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>31965000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>50317000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>62924000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>48151000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>66258000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>81565000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>89152000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>83165000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>104876000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>104955000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>105335000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>15763000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>15028000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>10247000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>12259000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>10910000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>10439000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>9674000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>12551000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>10994000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>8384000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>7852489.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>8357175.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>8347681.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>11422435.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>17136706.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>19243169.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>16986342.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>22243647.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>25200322.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>8950479.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>6374022.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>8578668.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>5016853.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>8592444.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2063213.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>3877465.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:107">
+    <row r="3" spans="1:108">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B3">
         <v>1624000</v>
       </c>
       <c r="C3">
+        <v>1624000</v>
+      </c>
+      <c r="D3">
         <v>1690000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1927000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1404000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1030000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1117000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1361000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11447000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1073000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5097000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1066000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>491000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1418000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4201000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4484000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4591000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4981000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3985000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4376000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4205000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4774000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2957000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3288000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3480000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3601000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3786000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5151000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4839000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4924000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5106000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4321000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5374000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4058000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3539000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3890000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3126000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2456000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2110000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>533000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1910000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2041000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2428000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2694000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1896000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2317000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1419000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1760000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1203000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1208000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>547000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>883000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1278000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>678000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>768000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>722000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1716000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>608000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2345000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1163000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1325000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>994000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1904000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2402000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1579000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2816000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1923000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2245000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1592000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1776000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2300000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3472000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>16298000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>6515000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>4403000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2045000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2056000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1032000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1558000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1475000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>188000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>191000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>661000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>161000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>674000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>93000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>894000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>386000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>163000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>206000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1627425</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>479265</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>141318</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>896500</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1515712</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>954084</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>758047</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>430513</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>180826</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>329921</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>253918</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>467656</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>3623778</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>441176</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>743502</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>3926934</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1812961</v>
       </c>
     </row>
-    <row r="4" spans="1:107">
+    <row r="4" spans="1:108">
       <c r="A4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-714000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4">
         <v>-1871000.0</v>
       </c>
-      <c r="S4"/>
-      <c r="T4">
+      <c r="T4"/>
+      <c r="U4">
         <v>689000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>694000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>440000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>3884000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>263000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-1561000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-1475000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-153000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-5830000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-4822000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-7665000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-849000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-10347000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-9511000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>17893000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>2671000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-6754000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-8519000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-8647000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-8427000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>56242000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>7490000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-2544000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-6305000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>1651000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>1532000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>1122000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-7649000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-7429000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>1305000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-2684000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>21360000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-6613000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>10365000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-2741000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-9199000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>7597000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-2370000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-715000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
+      <c r="DD4"/>
     </row>
-    <row r="5" spans="1:107">
+    <row r="5" spans="1:108">
       <c r="A5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>306000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>1328000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>-798000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>114000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2321000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>214000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>6676000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-625000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-794000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>153000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-15446000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>4980000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-4807000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-28958000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-22897000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>378000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-981000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-8530000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-6778000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-6546000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-6055000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-3116000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-316000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-918000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-6711000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>4201000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>5378000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-4697000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-6377000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3121000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-3541000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-6804000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-6079000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>13355000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-5840000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3474000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-13558000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>8227000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>231000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-6623000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-4751000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
+      <c r="DD5"/>
     </row>
-    <row r="6" spans="1:107">
+    <row r="6" spans="1:108">
       <c r="A6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B6">
+        <v>-7826000.0</v>
+      </c>
+      <c r="C6">
         <v>-442000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-622000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>238000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>834000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>7230000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1495000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1094000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-7140000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4833000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3463000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>350000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>31000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-714000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>721000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4646000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2203000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1871000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-4159000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>689000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>694000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>440000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3884000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>263000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1561000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1475000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-153000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-5830000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-4822000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-7665000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-849000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-10347000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-9511000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>17893000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2671000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-6754000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-8519000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-8647000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-8427000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>56242000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-5016000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2544000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-6305000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1651000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1532000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1122000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-7649000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-7429000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1305000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-2684000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>21360000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-6613000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>10365000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-2741000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-9199000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>7597000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-2370000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-715000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-12901000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-10221000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>6582000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>2312000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-12062000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-2200000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-5106000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-184000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>3888000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1682000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>4557000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>6233000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-18352000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-12607000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>14773000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-18107000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-15307000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-7587000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>5987000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-21711000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-79000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-380000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>89572000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>735000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>4781000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-2012000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>1349000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>471000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>765000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-2877000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1557000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>2610000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>531445.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-504686.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>9494.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-3074754.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-5714271.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-2106463.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>2256827.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-5257305.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-2956675.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>16249843.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>2576457.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-2204646.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>3561815.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-3575591.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>6529231.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-1814252.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>2277465.0</v>
       </c>
     </row>
-    <row r="7" spans="1:107">
+    <row r="7" spans="1:108">
       <c r="A7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B7">
+        <v>-515000.0</v>
+      </c>
+      <c r="C7">
         <v>515000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-48000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-449000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1666000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-205000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1770000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-843000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2867000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3543000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>127000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-460000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>51000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-166000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-316000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-389000.0</v>
       </c>
-      <c r="Q7">
-[...1 lines deleted...]
-      </c>
       <c r="R7">
+        <v>-2110999.0</v>
+      </c>
+      <c r="S7">
         <v>-530000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2231000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>656000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>287000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1118000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>653000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-196000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>267000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2152000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>3197000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>489000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-688000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>837000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>381000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>2041000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>6000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>1341000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-2290000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>605000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-677000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-1465000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>294000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-332000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-7545000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>7951000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-8113000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>3016000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>2704000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>6322000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-4472000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-3764000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>2272000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-1451000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>7709000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-11752000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-6011000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>4127000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-9998000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>80000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>17887000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-1631000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>1009000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-5625000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>8090000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>3317000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-16009000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-3299000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-1207000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>364000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-2317000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>636000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>8305000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>12374000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-4757000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-11240000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-2983000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-7936000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-14052000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-1567000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>4880000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>2600000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-8497000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-1254000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-1517000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-3722000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>380000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-2333000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>1894000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-963000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>316000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-2145000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>2656000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>1815000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>1331703.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-826973.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-192856.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>1006611.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>3845835.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-3461307.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-1279873.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-6175411.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-6026113.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-6782666.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-2511414.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-341485.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>531183.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-5146071.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-3092743.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>1192344.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>284399.0</v>
       </c>
     </row>
-    <row r="8" spans="1:107">
+    <row r="8" spans="1:108">
       <c r="A8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-544000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>-172000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8">
         <v>239000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-299000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-505000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>334000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>103000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-673000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>366000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-235000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>3000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-173000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-571000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>149000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-161000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-17000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-250000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-219000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-48000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-23000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-211000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>50000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-114000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-14173000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>14076000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-4648000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-6431000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-331000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>14657000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-11277000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-752000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>559000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>7598000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-10761000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-9930000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>4795000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>13824000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-23310000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-9560000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>24751000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>7230000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
+      <c r="DD8"/>
     </row>
-    <row r="9" spans="1:107">
+    <row r="9" spans="1:108">
       <c r="A9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B9">
+        <v>9000.0</v>
+      </c>
+      <c r="C9">
         <v>-9000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>283000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>111000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1724000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-72000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-501000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>341000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-923000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-684000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-282000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-209000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-121000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-396000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>166000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-149000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-72000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-172000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-117000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>239000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-299000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-505000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>334000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>103000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-673000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>366000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-235000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-173000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-571000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>149000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-161000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-17000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-250000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-219000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-48000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-23000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-211000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>50000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-114000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-14173000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>14076000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-4648000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-6431000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-331000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>14657000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-11277000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-752000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>559000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>7598000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-10700000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-9929000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4752000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>13805000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-23331000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-9368000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>24168000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>7230000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-14974000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-6035000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>8419000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>14776000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-13472000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-1881000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>4278000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>6924000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-14883000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-9798000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1442000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>10651000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-922000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>4637000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>4103000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>3269000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-3330000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>13233000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>16824000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>8435000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>3319000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>14074000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>13496000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>5364000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-11066000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>2333000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>5620000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>1947000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>2622000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>5896000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>9279000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>5716000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>5919176000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>8270000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>10197000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>8040047.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>-5569008000.0</v>
       </c>
-      <c r="CR9"/>
       <c r="CS9"/>
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9">
         <v>-2924621.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-8359159000.0</v>
       </c>
-      <c r="CV9"/>
-      <c r="CW9">
+      <c r="CW9"/>
+      <c r="CX9">
         <v>236000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>311000.0</v>
       </c>
-      <c r="CY9"/>
       <c r="CZ9"/>
-      <c r="DA9">
+      <c r="DA9"/>
+      <c r="DB9">
         <v>638000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>408000.0</v>
       </c>
-      <c r="DC9"/>
+      <c r="DD9"/>
     </row>
-    <row r="10" spans="1:107">
+    <row r="10" spans="1:108">
       <c r="A10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-3363000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1644000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-933000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>-864000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1037000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1439000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-4192000.0</v>
       </c>
-      <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>282000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2705000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>134000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-111000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>658000.0</v>
       </c>
-      <c r="AE10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>-981000.0</v>
       </c>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>125000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-488000.0</v>
       </c>
-      <c r="AN10">
-[...1 lines deleted...]
-      </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>488000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1189000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>705000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3276000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-12000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>621000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2580000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1616000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>399000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4988000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1778000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-3374000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1261000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>7601000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-6646000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-1404000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-2188000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-1547000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-3769000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-1017000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3100000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-2378000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-5170000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-1407000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3447000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-861000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2240000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4330000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>8201000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-1653000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-4455000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1946000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>533000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-2449000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-2175000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>324000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-1246000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-1284000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-1063000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-1757000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-1269000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1692000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>788000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1189000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-526000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>910000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-594000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>172000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-184000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>209711.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-774845.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>262071.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-270681.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>67251.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-1075995.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>749911.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>938222.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-53596.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-2855809.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-2205489.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-1601314.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>1803477.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-1702379.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-492487.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-1347842.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>438276.0</v>
       </c>
     </row>
-    <row r="11" spans="1:107">
+    <row r="11" spans="1:108">
       <c r="A11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>-863000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-564000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>220000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1673000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1439000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2223000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>621000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>781000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-698000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>415000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-661000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-960000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>467000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>852000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>916000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-196000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>256000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2386000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-355000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2572000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>883000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1797000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-419000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-1379000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-61000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-53000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>8509000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-7587000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-4411000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>5795000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>4468000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-5364000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>4332000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>579000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>4728000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-5510000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-5418000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>5691000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-6581000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2690000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-1551000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>10061000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>778000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-2628000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>14041000.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>10933000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3209000.0</v>
       </c>
-      <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>10660000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>663000.0</v>
       </c>
-      <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>485000.0</v>
       </c>
-      <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
-      <c r="CQ11">
+      <c r="CQ11"/>
+      <c r="CR11">
         <v>712000.0</v>
       </c>
-      <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
-      <c r="CW11">
+      <c r="CW11"/>
+      <c r="CX11">
         <v>945000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1339000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>159000.0</v>
       </c>
-      <c r="CZ11"/>
       <c r="DA11"/>
-      <c r="DB11">
+      <c r="DB11"/>
+      <c r="DC11">
         <v>1999000.0</v>
       </c>
-      <c r="DC11"/>
+      <c r="DD11"/>
     </row>
-    <row r="12" spans="1:107">
+    <row r="12" spans="1:108">
       <c r="A12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>82000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>756000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>337000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>390000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>379000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-1537000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>533000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>90000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>613000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>474000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-5789000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1063000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>465000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>215000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>488000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>572000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>613000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>512000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>147000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>737000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>254000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>150000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>835000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>435000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>413000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-4184000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-7809000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3572000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-231000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>531000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-2106000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-1083000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>619000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>364000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1064000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-1975000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>356000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>18020000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-1834000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-16257000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>247000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1049000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>19372000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-2085000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1011000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
-      <c r="BW12">
+      <c r="BW12"/>
+      <c r="BX12">
         <v>2738000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>476000.0</v>
       </c>
-      <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CK12"/>
+      <c r="CL12">
         <v>180000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>182000.0</v>
       </c>
-      <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>474000.0</v>
       </c>
-      <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>753000.0</v>
       </c>
-      <c r="CV12"/>
-      <c r="CW12">
+      <c r="CW12"/>
+      <c r="CX12">
         <v>408000.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>805000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>514000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>245000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>112000.0</v>
       </c>
-      <c r="DC12"/>
+      <c r="DD12"/>
     </row>
-    <row r="13" spans="1:107">
+    <row r="13" spans="1:108">
       <c r="A13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>82000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-460000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-366000.0</v>
       </c>
       <c r="R13">
         <v>-366000.0</v>
       </c>
       <c r="S13">
+        <v>-366000.0</v>
+      </c>
+      <c r="T13">
         <v>125000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-204000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-195000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>282000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>84000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>126000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>257000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>134000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1461000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-188000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1155000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>658000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-24000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-184000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>378000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-981000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-2423000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-1169000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-235000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>125000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-279000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-165000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-661000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>395000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>1007000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -37434,1481 +37667,1493 @@
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
+      <c r="DD13"/>
     </row>
-    <row r="14" spans="1:107">
+    <row r="14" spans="1:108">
       <c r="A14" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B14">
+        <v>-4616000.0</v>
+      </c>
+      <c r="C14">
         <v>4616000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4511000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4548000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4674000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4737000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4829000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4675000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4651000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4466000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4339000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4328000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4216000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4158000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3929000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4105000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3997000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3907000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3504000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3310000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3232000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3099000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3016000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3004000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3053000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2969000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2746000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2488000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2141000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2220000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1944000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1828000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1667000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1550000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1451000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1281000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1130000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1041000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>927000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>846000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>553000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1358000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1502000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1288000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1252000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1133000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1059000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>932000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1191000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1030000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-1968000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2220000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1749000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1959000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>3304000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2251000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>2055000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1878000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2162000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1613000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1365000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1442000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2067000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1916000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1660000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1998000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2201000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1938000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1928000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1617000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1661000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>2138000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>2342000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2494000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>3679000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>3250000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>3055000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>2305000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>2268000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>2403000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1456000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1682000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1755000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>999000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>850000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1097000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>2240000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>835000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>901000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>923000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>679613.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>789394.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>757862.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>853900.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>574193.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>699278.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>503955.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>533892.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>704691.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>754358.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>409310.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>995570.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>535029.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>500913.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>336481.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>287427.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>462992.0</v>
       </c>
     </row>
-    <row r="15" spans="1:107">
+    <row r="15" spans="1:108">
       <c r="A15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>4341000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
         <v>1944000.0</v>
       </c>
-      <c r="AN15">
-[...1 lines deleted...]
-      </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>1944000.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>486000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>150000.0</v>
       </c>
-      <c r="AV15">
-[...1 lines deleted...]
-      </c>
       <c r="AW15">
+        <v>0.0</v>
+      </c>
+      <c r="AX15">
         <v>150000.0</v>
       </c>
-      <c r="AX15">
-[...1 lines deleted...]
-      </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
-        <v>583000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC15">
         <v>583000.0</v>
       </c>
       <c r="BD15">
-        <v>0.0</v>
+        <v>583000.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15"/>
       <c r="BK15">
         <v>3488000.0</v>
       </c>
       <c r="BL15">
-        <v>3478000.0</v>
+        <v>3488000.0</v>
       </c>
       <c r="BM15">
         <v>3478000.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15">
+      <c r="BN15">
+        <v>3478000.0</v>
+      </c>
+      <c r="BO15"/>
+      <c r="BP15">
         <v>194000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
+      <c r="DD15"/>
     </row>
-    <row r="16" spans="1:107">
+    <row r="16" spans="1:108">
       <c r="A16" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B16">
+        <v>5272000.0</v>
+      </c>
+      <c r="C16">
         <v>13098000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>13540000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>14162000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13924000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13090000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5860000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4365000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5459000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12599000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7766000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>11229000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>10879000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10848000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11562000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10841000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6195000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8398000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10269000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>14428000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>13739000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>13045000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>12605000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8721000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8458000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10019000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>11494000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>11647000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>17477000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>22299000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>29964000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>30813000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>41160000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>50671000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>32778000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>30107000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>36861000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>45380000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>54027000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>62454000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>6212000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>11228000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>13772000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>20077000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>18426000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>16894000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>15772000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>23421000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>30850000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>29545000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>32229000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>10869000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>17482000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>7117000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>9858000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>19057000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>11460000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>13830000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>14545000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>27446000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>37667000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>31085000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>28773000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>40835000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>43035000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>48141000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>48325000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>44437000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>42755000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>38198000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>31965000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>50317000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>62924000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>48151000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>66258000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>81565000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>89152000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>83165000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>104876000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>104955000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>105335000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>15763000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>15028000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>10247000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>12259000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>10910000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>10439000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>9674000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>12551000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>10994000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>8383934.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>7852489.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>8357175.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>8347681.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>11422435.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>17136706.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>19243169.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>16986342.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>22243647.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>25200322.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>8950479.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>6374022.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>8578668.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>5016853.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>8592444.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>2063213.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>3877465.0</v>
       </c>
     </row>
-    <row r="17" spans="1:107">
+    <row r="17" spans="1:108">
       <c r="A17" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-      <c r="AP17">
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>48000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>137000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-293000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>302000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-641000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-538000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-270000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>2000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>99000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-31000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-2000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-219000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-40000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>18000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>84000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-59000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>39000.0</v>
       </c>
-      <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
+      <c r="DD17"/>
     </row>
-    <row r="18" spans="1:107">
+    <row r="18" spans="1:108">
       <c r="A18" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B18">
+        <v>-3755000.0</v>
+      </c>
+      <c r="C18">
         <v>-131000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>76000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1601000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>880000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>268000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1542000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-952000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-13528000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4863000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>886000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>349000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>93000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-732000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-754000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2806000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2199000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-978000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2296000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>770000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>47000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>414000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1496000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>45000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1622000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1595000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-440000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-5830000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-7339000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-7665000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-13349000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-10634000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-9313000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-6948000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-9804000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-6803000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-8549000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-8647000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-8494000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-7979000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-4855000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-648000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-6442000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1935000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>989000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2339000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-3199000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-6058000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-1888000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-3414000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-10494000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-12050000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-9489000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>5523000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-3692000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>1316000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>16392000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-1354000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>2469000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-6627000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>1322000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>2249000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-8844000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-2209000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-1878000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-722000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>5276000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>1596000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>7493000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>6233000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-12857000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-9900000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-18365000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-7877000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-11529000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>2103000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>6029000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>7306000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-391000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>2085000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-2128000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-1234000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>4800000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-1674000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>1514000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>505000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>610000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-2899000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>1253000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>2512000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>511932.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-431963.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-221268.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>709741.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>5499189.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-2327064.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-488336.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-5315728.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-2069219.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-5088161.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-1345452.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>705727.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-438216.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-4492443.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-3313555.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-2224988.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-2451398.0</v>
       </c>
     </row>
-    <row r="19" spans="1:107">
+    <row r="19" spans="1:108">
       <c r="A19" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-3927000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1404000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1030000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1117000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1361000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-11447000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1073000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>5089000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3252000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-3249000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3870000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-4201000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4484000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-4591000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5828000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-10503000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4376000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4205000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4774000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2957000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>9862000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3480000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-3601000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-3786000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-5151000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-6414000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-4924000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10020000.0</v>
       </c>
       <c r="AO19">
         <v>-10020000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AP19">
+        <v>-10020000.0</v>
+      </c>
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-10000000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>2646000.0</v>
       </c>
-      <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>2208000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>438000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>8792000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>1975000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>16429000.0</v>
       </c>
-      <c r="BB19"/>
-      <c r="BC19">
+      <c r="BC19"/>
+      <c r="BD19">
         <v>-830000.0</v>
       </c>
-      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
@@ -38916,116 +39161,119 @@
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
+      <c r="DD19"/>
     </row>
-    <row r="20" spans="1:107">
+    <row r="20" spans="1:108">
       <c r="A20" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B20">
+        <v>17000.0</v>
+      </c>
+      <c r="C20">
         <v>33000.0</v>
       </c>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>19000.0</v>
       </c>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>7008000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>-2000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>-97000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>6433000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>14000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>4915000.0</v>
       </c>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>20000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>22000.0</v>
       </c>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>43000.0</v>
       </c>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
       <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
         <v>63000.0</v>
       </c>
-      <c r="T20">
-[...1 lines deleted...]
-      </c>
       <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
         <v>681000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -39067,2928 +39315,2961 @@
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
+      <c r="DD20"/>
     </row>
-    <row r="21" spans="1:107">
+    <row r="21" spans="1:108">
       <c r="A21" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B21">
         <v>-57000.0</v>
       </c>
       <c r="C21">
+        <v>-57000.0</v>
+      </c>
+      <c r="D21">
         <v>-3000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-47000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46000.0</v>
       </c>
       <c r="F21">
         <v>-46000.0</v>
       </c>
       <c r="G21">
-        <v>-45000.0</v>
+        <v>-46000.0</v>
       </c>
       <c r="H21">
         <v>-45000.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>-45000.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-4000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1475000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7452000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-47000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-46000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-47000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-81000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-34000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-45000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2388000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13000000.0</v>
       </c>
       <c r="Y21">
         <v>-13000000.0</v>
       </c>
       <c r="Z21">
         <v>-13000000.0</v>
       </c>
       <c r="AA21">
         <v>-13000000.0</v>
       </c>
-      <c r="AB21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB21">
+        <v>-13000000.0</v>
+      </c>
+      <c r="AC21"/>
       <c r="AD21">
         <v>4092000.0</v>
       </c>
       <c r="AE21">
-        <v>12500000.0</v>
+        <v>4092000.0</v>
       </c>
       <c r="AF21">
         <v>12500000.0</v>
       </c>
       <c r="AG21">
         <v>12500000.0</v>
       </c>
       <c r="AH21">
+        <v>12500000.0</v>
+      </c>
+      <c r="AI21">
         <v>-12500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500000.0</v>
       </c>
       <c r="AJ21">
         <v>12500000.0</v>
       </c>
       <c r="AK21">
+        <v>12500000.0</v>
+      </c>
+      <c r="AL21">
         <v>-12500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500000.0</v>
       </c>
       <c r="AM21">
         <v>12500000.0</v>
       </c>
-      <c r="AN21"/>
+      <c r="AN21">
+        <v>12500000.0</v>
+      </c>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>12500000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>12500000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
-      <c r="AZ21">
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>3450000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3644000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-7903000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-4694000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>6925000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-18703000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>14000000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
+      <c r="DD21"/>
     </row>
-    <row r="22" spans="1:107">
+    <row r="22" spans="1:108">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22">
-        <v>-1255000.0</v>
+        <v>1446000.0</v>
       </c>
       <c r="C22">
-        <v>-4494000.0</v>
+        <v>-1446000.0</v>
       </c>
       <c r="D22">
-        <v>-1090000.0</v>
+        <v>-828000.0</v>
       </c>
       <c r="E22">
-        <v>-1827000.0</v>
+        <v>-1294000.0</v>
       </c>
       <c r="F22">
+        <v>-2047000.0</v>
+      </c>
+      <c r="G22">
         <v>-1219000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-764000.0</v>
       </c>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
       <c r="I22">
+        <v>-998000.0</v>
+      </c>
+      <c r="J22">
         <v>-2193000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-971000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1836000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-772000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1843000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1268000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-862000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2368000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>248000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>247000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2083000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>647000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>643000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>358000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>310000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>6314000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2525000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-3580000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-2812000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-4144000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-4525000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-6411000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-11080000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-10329000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-6349000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-6035000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-5576000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-5634000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-6311000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-6180000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-3421000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-151000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>475000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-7685000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2066000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2431000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>12000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-3418000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1243000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-2559000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-2216000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-2098000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-28163000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>304000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>7983000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-222000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1756000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-10926000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-2109000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-1298000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-18162000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-1189000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-4141000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-1000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>4553000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1330000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-495000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-319000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>3517000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>365000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-1009000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-3090000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-30302000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-10115000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2581000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2213000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>4200000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2918000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-346000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1752000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>4266000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1654000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-1166000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>890000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1481000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>505000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-766000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>116000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-564000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-1530000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-2215000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-329000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>341187.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-201210.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-759184.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-352548.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>2314145.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>1394793.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1003408.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>735642.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2114693.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>969464.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>552403.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>419028.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>1665717.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>579410.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>200452.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>203292.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>1018345.0</v>
       </c>
     </row>
-    <row r="23" spans="1:107">
+    <row r="23" spans="1:108">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
+        <v>-165000.0</v>
+      </c>
+      <c r="C23">
         <v>-81000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-5801000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
-        <v>-46000.0</v>
+        <v>3867000.0</v>
       </c>
       <c r="F23">
         <v>-46000.0</v>
       </c>
       <c r="G23">
+        <v>-46000.0</v>
+      </c>
+      <c r="H23">
         <v>-45000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
+        <v>-6433000.0</v>
+      </c>
+      <c r="J23">
         <v>10433000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1073000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5089000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7300000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6300000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1500000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-46000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>63000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-4376000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>681000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>71000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6388000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>61000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>120000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>12500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-5151000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4092000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500000.0</v>
       </c>
       <c r="AE23">
         <v>12500000.0</v>
       </c>
       <c r="AF23">
+        <v>12500000.0</v>
+      </c>
+      <c r="AG23">
         <v>287000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-5374000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>37341000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>12500000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>49000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>30000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-2456000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1944000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-76168000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1379000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-2428000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>9000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>18000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-486000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>150000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>330000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-150000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>193000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-18407000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3476000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3644000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-7903000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-4111000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="BF23">
         <v>14000000.0</v>
       </c>
       <c r="BG23">
+        <v>14000000.0</v>
+      </c>
+      <c r="BH23">
         <v>-104000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-2979000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-996000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>39000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3478000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-2402000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-3478000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>538000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>194000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-2245000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-194000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-64000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-1303000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-48154000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>49662000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-5105000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-10724000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-12696000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-2206000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2839000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-1943000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-4169000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-3439000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-191000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-38468000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>38468000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-674000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-93000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-7000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-11000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-17000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-20000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-103765.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-74206.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>194.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-84476.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-421555.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-50059.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-55626.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-50490.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>82490.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-82490.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>4015275.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>471181.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2580297.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-26741.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>6000000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-22405.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-2325523.0</v>
       </c>
     </row>
-    <row r="24" spans="1:107">
+    <row r="24" spans="1:108">
       <c r="A24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B24">
-        <v>-1854000.0</v>
+        <v>-3906000.0</v>
       </c>
       <c r="C24">
-        <v>-3686000.0</v>
+        <v>-230000.0</v>
       </c>
       <c r="D24">
-        <v>-6361000.0</v>
+        <v>-1996000.0</v>
       </c>
       <c r="E24">
+        <v>-2000000.0</v>
+      </c>
+      <c r="F24">
         <v>-1404000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-16000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1361000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-10000000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-2306000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-3252000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-3249000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-3870000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-18257000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>-4591000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-847000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-6518000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>-2957000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>13150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2957000.0</v>
       </c>
       <c r="Z24">
         <v>-2957000.0</v>
       </c>
       <c r="AA24">
+        <v>-2957000.0</v>
+      </c>
+      <c r="AB24">
         <v>1575000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-3786000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-1575000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-3786000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-5106000.0</v>
       </c>
-      <c r="AF24">
-[...1 lines deleted...]
-      </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
+        <v>0.0</v>
+      </c>
+      <c r="AJ24">
         <v>-500000.0</v>
       </c>
-      <c r="AJ24">
-[...1 lines deleted...]
-      </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
         <v>9223000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>140774000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-319000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-196000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-223000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-230000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>223000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-223000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>6973000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1431000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2208000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>438000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-1286000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-883000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>16429000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-26000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-1000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-145000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-15724000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-13400000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>42000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>632000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>6172000.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>-1381000.0</v>
       </c>
-      <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>-1381000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>150000.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>-150000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>127000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>3579000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>340000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-3251000.0</v>
       </c>
-      <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>-65000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-38739000.0</v>
       </c>
-      <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>-115000.0</v>
       </c>
-      <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>282636.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>-9865192.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>255230.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>2748292.0</v>
       </c>
-      <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>7414561.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>932894.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>2873554.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>433141.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-2821053.0</v>
       </c>
     </row>
-    <row r="25" spans="1:107">
+    <row r="25" spans="1:108">
       <c r="A25" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B25">
-        <v>2233000.0</v>
+        <v>-1348000.0</v>
       </c>
       <c r="C25">
-        <v>6308000.0</v>
+        <v>-2538000.0</v>
       </c>
       <c r="D25">
-        <v>-2683000.0</v>
+        <v>-2339000.0</v>
       </c>
       <c r="E25">
-        <v>-2229000.0</v>
+        <v>-2839000.0</v>
       </c>
       <c r="F25">
+        <v>-2522000.0</v>
+      </c>
+      <c r="G25">
         <v>-2338000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3456000.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
+        <v>-2425000.0</v>
+      </c>
+      <c r="J25">
         <v>-1999000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1437000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-823000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1681000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-2301000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-2120000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>142000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-7000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-132000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-161000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-2011000.0</v>
       </c>
-      <c r="T25">
-[...1 lines deleted...]
-      </c>
       <c r="U25">
-        <v>6381000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="V25">
-        <v>8014000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="W25">
+        <v>613000.0</v>
+      </c>
+      <c r="X25">
         <v>2876000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-6125000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>683000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1652000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3759000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>674000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>57000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>334000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3769000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2386000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-355000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2572000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-506000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>429000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-1000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-1379000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-5240000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-108695000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6697000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-593000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>241000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>8956000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>49000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-24000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>406000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>925000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-2107000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-227000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-7367000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-1975000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-16429000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>42000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>812000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>15862000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>660000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>27125000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-64000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-837000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>59000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-14199000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-977000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>48000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-69000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>993000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>278000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-268000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-813000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>28578000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>24642000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-5622000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-491000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-599000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>301000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>430000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-168000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-59000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>10000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>110000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-434000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>904000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>167000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>19000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>157000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>334000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>218000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-28000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>172000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-72208159.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>286091.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>114227.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>98278.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-486477272.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-5744.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>42221.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>20662.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-421753664.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>300604.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>458167.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>100270.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>453633.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>14481.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-14243.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>4992.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-2550455.0</v>
       </c>
     </row>
-    <row r="26" spans="1:107">
+    <row r="26" spans="1:108">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
+        <v>-125000.0</v>
+      </c>
+      <c r="C26">
         <v>-57000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-169000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>22000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>681000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>71000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>68000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>61000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>120000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>287000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>37430000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>287000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-198000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>37341000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-25000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>49000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>30000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>47000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-76168000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1379000.0</v>
       </c>
-      <c r="AP26">
-[...1 lines deleted...]
-      </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
         <v>9000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>18000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>133000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>150000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>330000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1133000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>193000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
         <v>26000.0</v>
       </c>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
-        <v>-355000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG26">
         <v>-355000.0</v>
       </c>
       <c r="BH26">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BI26"/>
+        <v>-355000.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
-      <c r="BQ26">
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>-2810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-325000.0</v>
       </c>
       <c r="BS26">
         <v>-325000.0</v>
       </c>
-      <c r="BT26"/>
-      <c r="BU26">
+      <c r="BT26">
+        <v>-325000.0</v>
+      </c>
+      <c r="BU26"/>
+      <c r="BV26">
         <v>-16754000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-1332000.0</v>
       </c>
-      <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-32907000.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
+      <c r="DD26"/>
     </row>
-    <row r="27" spans="1:107">
+    <row r="27" spans="1:108">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27">
+        <v>-346000.0</v>
+      </c>
+      <c r="C27">
         <v>346000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>470000.0</v>
       </c>
-      <c r="D27">
-[...1 lines deleted...]
-      </c>
       <c r="E27">
+        <v>360000.0</v>
+      </c>
+      <c r="F27">
         <v>513000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>323000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>280000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>341000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>327000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>335000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>460000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>56000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>461000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>82000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>554000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>337000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>390000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>540000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>474000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>533000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>90000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>613000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>474000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>336000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1063000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>465000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>215000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>488000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>515000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>594000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>512000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>147000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>737000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>254000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>579000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>406000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>435000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>413000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>293000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>291000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>-211000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>301000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>239000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>183000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>190000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>283000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>-15000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>139000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>132000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>583000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>291000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>141000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>172000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>205000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>237000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>190000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>235000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>351000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>438000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>416000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>336000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>350000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>433000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>434000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>362000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>380000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>458000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>428000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>437000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>556000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1506000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-213000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>125000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>323000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>1024000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>246000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-1000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>239000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>623000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-108000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-155000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>84000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>72000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27">
         <v>18000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>72000000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>-754607.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>213063.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>18000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>324670000.0</v>
       </c>
-      <c r="CR27"/>
       <c r="CS27"/>
-      <c r="CT27">
+      <c r="CT27"/>
+      <c r="CU27">
         <v>18000.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>390912000.0</v>
       </c>
-      <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
+      <c r="DD27"/>
     </row>
-    <row r="28" spans="1:107">
+    <row r="28" spans="1:108">
       <c r="A28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B28">
+        <v>-165000.0</v>
+      </c>
+      <c r="C28">
         <v>-81000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1298000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3839000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-46000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6962000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-47000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-142000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6388000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-30000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-4341000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-62000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>18000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1475000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7452000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-4000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-46000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>63000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-81000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>647000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>26000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2388000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-12932000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>61000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>120000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>287000.0</v>
       </c>
-      <c r="AB28">
-[...1 lines deleted...]
-      </c>
       <c r="AC28">
+        <v>0.0</v>
+      </c>
+      <c r="AD28">
         <v>4092000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-12500000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>12500000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>287000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-198000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>24841000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>12475000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>49000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>30000.0</v>
       </c>
-      <c r="AL28">
-[...1 lines deleted...]
-      </c>
       <c r="AM28">
+        <v>0.0</v>
+      </c>
+      <c r="AN28">
         <v>47000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-76553000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1379000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1944000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-326000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>18000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-353000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>150000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>330000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>983000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>193000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-18407000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3476000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3644000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-7903000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-4694000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6342000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-18703000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>14000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-3550000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-4161000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-958000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>39000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-3240000.0</v>
       </c>
-      <c r="BL28"/>
-      <c r="BM28">
+      <c r="BM28"/>
+      <c r="BN28">
         <v>-3228000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>538000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>115000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>86000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-2936000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>64000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-1628000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>48000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>32908000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-1332000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2722000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>735000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>12000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-32901000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>413000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>113000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>94607000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1889000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>240000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>38468000.0</v>
       </c>
-      <c r="CG28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH28"/>
       <c r="CI28">
         <v>-7000.0</v>
       </c>
       <c r="CJ28">
+        <v>-7000.0</v>
+      </c>
+      <c r="CK28">
         <v>14000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>377000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-12000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-96065.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-72723.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-51874.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2806.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-420355.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-34628.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-3129.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>58423.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-207314.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>21588004.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>4048822.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>490290.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-3414530.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-16042.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>6969232.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-22405.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>5191667.0</v>
       </c>
     </row>
-    <row r="29" spans="1:107">
+    <row r="29" spans="1:108">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B29">
+        <v>-5379000.0</v>
+      </c>
+      <c r="C29">
         <v>1493000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1766000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>326000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2284000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1298000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2659000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>409000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2081000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5936000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-4211000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1415000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>584000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>686000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3447000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1678000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2392000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4003000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6281000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5146000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4252000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5188000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4453000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3333000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1858000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2006000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3346000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-679000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-2500000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-2741000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-8243000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-6313000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-3939000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-2890000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-6265000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-2913000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-5423000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-6191000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-6384000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-7446000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-2945000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1393000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-4014000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>4629000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>2885000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>4656000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-1780000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-4298000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-685000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-2206000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-9947000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-11167000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-8211000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>6201000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-2924000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>2038000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>18108000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-746000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>4814000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-5464000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>2647000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>3243000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-6940000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>193000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-299000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>2094000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>7199000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>3841000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>9085000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>8009000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-10557000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-6428000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-2067000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-1362000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-7126000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>4148000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>8085000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>8338000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>1167000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>3560000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-1940000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-1043000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>5461000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-1513000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>2188000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>598000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>1504000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-2513000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>1416000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>2718000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>2139357.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>47302.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-79950.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>1606241.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>7014901.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-1372980.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>269711.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-4885215.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-1888393.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-4758240.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-1091534.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>1173383.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>3185562.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-4051267.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-2570053.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>1701946.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-638437.0</v>
       </c>
     </row>
-    <row r="30" spans="1:107">
+    <row r="30" spans="1:108">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
+        <v>-2282000.0</v>
+      </c>
+      <c r="C30">
         <v>-1854000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3686000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3927000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1404000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1030000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1117000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1361000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-11447000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1073000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5089000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1066000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-491000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1418000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4201000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4484000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-4591000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-5828000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-10503000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4376000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4205000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4774000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-2957000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>9862000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-3480000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-3601000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-3786000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-5151000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-6414000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-4924000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-5106000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-4321000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-5374000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-4058000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-3539000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-3890000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-3126000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-2456000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-2090000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>140241000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>9104000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-2041000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2428000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-2694000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1673000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2540000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-5481000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-3191000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1005000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-770000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>49745000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1080000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>15151000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-999000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1599000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-867000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1716000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-14008000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-14115000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-531000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>4847000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-994000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1904000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-2402000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-1579000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-2816000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-3423000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-2245000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-1592000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-1776000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-6163000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-6227000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-16068000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-15400000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-10724000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-12696000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-2206000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>2839000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-1943000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-4169000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-3439000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-191000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-726000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-38900000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-674000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-93000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-868000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-386000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-163000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-206000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-1680707.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-479265.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>141318.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-4683801.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-12308818.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-698854.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1990245.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-430513.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-860968.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-579921.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-380831.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-3868319.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>3790783.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>491718.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>2130052.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-3493793.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-2285704.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>