--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -307,50 +307,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1610,51 +1613,53 @@
       <c r="Q6">
         <v>0.0</v>
       </c>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>39</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>472419000.0</v>
+      </c>
       <c r="C7">
         <v>469868000.0</v>
       </c>
       <c r="D7">
         <v>142678000.0</v>
       </c>
       <c r="E7">
         <v>161815000.0</v>
       </c>
       <c r="F7">
         <v>148941000.0</v>
       </c>
       <c r="G7">
         <v>5010000.0</v>
       </c>
       <c r="H7">
         <v>4909000.0</v>
       </c>
       <c r="I7">
         <v>54000.0</v>
       </c>
       <c r="J7">
         <v>365000.0</v>
       </c>
       <c r="K7">
@@ -1678,51 +1683,53 @@
       <c r="Q7">
         <v>883000.0</v>
       </c>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>40</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>313000.0</v>
+      </c>
       <c r="C8">
         <v>298000.0</v>
       </c>
       <c r="D8">
         <v>257000.0</v>
       </c>
       <c r="E8">
         <v>265000.0</v>
       </c>
       <c r="F8">
         <v>270000.0</v>
       </c>
       <c r="G8">
         <v>273000.0</v>
       </c>
       <c r="H8">
         <v>279000.0</v>
       </c>
       <c r="I8">
         <v>285000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2334,51 +2341,53 @@
         <v>216000.0</v>
       </c>
       <c r="AA15">
         <v>213000.0</v>
       </c>
       <c r="AB15">
         <v>207000.0</v>
       </c>
       <c r="AC15">
         <v>126000.0</v>
       </c>
       <c r="AD15">
         <v>60000.0</v>
       </c>
       <c r="AE15">
         <v>60000.0</v>
       </c>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>48</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>13184000.0</v>
+      </c>
       <c r="C16">
         <v>9899000.0</v>
       </c>
       <c r="D16">
         <v>31190000.0</v>
       </c>
       <c r="E16">
         <v>51093000.0</v>
       </c>
       <c r="F16">
         <v>43407000.0</v>
       </c>
       <c r="G16">
         <v>55413000.0</v>
       </c>
       <c r="H16">
         <v>49822000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>320000.0</v>
       </c>
       <c r="K16">
         <v>70000.0</v>
       </c>
@@ -2839,51 +2848,51 @@
       </c>
       <c r="AC22">
         <v>389000.0</v>
       </c>
       <c r="AD22">
         <v>721000.0</v>
       </c>
       <c r="AE22">
         <v>552000.0</v>
       </c>
       <c r="AF22">
         <v>400000.0</v>
       </c>
       <c r="AG22">
         <v>300000.0</v>
       </c>
       <c r="AH22">
         <v>200000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23">
-        <v>2718944000.0</v>
+        <v>2744806000.0</v>
       </c>
       <c r="C23">
         <v>2802641000.0</v>
       </c>
       <c r="D23">
         <v>2979533000.0</v>
       </c>
       <c r="E23">
         <v>1208076000.0</v>
       </c>
       <c r="F23">
         <v>1117823000.0</v>
       </c>
       <c r="G23">
         <v>1047393000.0</v>
       </c>
       <c r="H23">
         <v>990878000.0</v>
       </c>
       <c r="I23">
         <v>760215000.0</v>
       </c>
       <c r="J23">
         <v>687716000.0</v>
       </c>
@@ -2942,51 +2951,53 @@
         <v>79617000.0</v>
       </c>
       <c r="AC23">
         <v>56808000.0</v>
       </c>
       <c r="AD23">
         <v>118331000.0</v>
       </c>
       <c r="AE23">
         <v>99074000.0</v>
       </c>
       <c r="AF23">
         <v>98300000.0</v>
       </c>
       <c r="AG23">
         <v>78000000.0</v>
       </c>
       <c r="AH23">
         <v>49000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>56</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1687248000.0</v>
+      </c>
       <c r="C24">
         <v>1675930000.0</v>
       </c>
       <c r="D24">
         <v>1790500000.0</v>
       </c>
       <c r="E24">
         <v>106588000.0</v>
       </c>
       <c r="F24">
         <v>165037000.0</v>
       </c>
       <c r="G24">
         <v>112398000.0</v>
       </c>
       <c r="H24">
         <v>67340000.0</v>
       </c>
       <c r="I24">
         <v>47281000.0</v>
       </c>
       <c r="J24">
         <v>40223000.0</v>
       </c>
       <c r="K24">
@@ -3171,51 +3182,51 @@
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
-        <v>2380682000.0</v>
+        <v>2053671000.0</v>
       </c>
       <c r="C28">
         <v>2040895000.0</v>
       </c>
       <c r="D28">
         <v>1823854000.0</v>
       </c>
       <c r="E28">
         <v>220961000.0</v>
       </c>
       <c r="F28">
         <v>282750000.0</v>
       </c>
       <c r="G28">
         <v>202981000.0</v>
       </c>
       <c r="H28">
         <v>114485000.0</v>
       </c>
       <c r="I28">
         <v>21987000.0</v>
       </c>
       <c r="J28">
         <v>37054000.0</v>
       </c>
@@ -3274,51 +3285,53 @@
         <v>36000.0</v>
       </c>
       <c r="AC28">
         <v>24876000.0</v>
       </c>
       <c r="AD28">
         <v>36763000.0</v>
       </c>
       <c r="AE28">
         <v>36564000.0</v>
       </c>
       <c r="AF28">
         <v>41300000.0</v>
       </c>
       <c r="AG28">
         <v>33200000.0</v>
       </c>
       <c r="AH28">
         <v>9200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>61</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1800592000.0</v>
+      </c>
       <c r="C29">
         <v>1877658000.0</v>
       </c>
       <c r="D29">
         <v>2567406000.0</v>
       </c>
       <c r="E29">
         <v>823276000.0</v>
       </c>
       <c r="F29">
         <v>764779000.0</v>
       </c>
       <c r="G29">
         <v>659727000.0</v>
       </c>
       <c r="H29">
         <v>644522000.0</v>
       </c>
       <c r="I29">
         <v>600525000.0</v>
       </c>
       <c r="J29">
         <v>573712000.0</v>
       </c>
       <c r="K29"/>
@@ -3496,51 +3509,53 @@
       <c r="Q31">
         <v>181495000.0</v>
       </c>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>64</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>92676000.0</v>
+      </c>
       <c r="C32">
         <v>88454000.0</v>
       </c>
       <c r="D32">
         <v>109934000.0</v>
       </c>
       <c r="E32">
         <v>134917000.0</v>
       </c>
       <c r="F32">
         <v>118115000.0</v>
       </c>
       <c r="G32">
         <v>74276000.0</v>
       </c>
       <c r="H32">
         <v>99154000.0</v>
       </c>
       <c r="I32">
         <v>126359000.0</v>
       </c>
       <c r="J32">
         <v>102610000.0</v>
       </c>
       <c r="K32"/>
@@ -3551,51 +3566,51 @@
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
     </row>
     <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33">
-        <v>2197943000.0</v>
+        <v>2223805000.0</v>
       </c>
       <c r="C33">
         <v>2330141000.0</v>
       </c>
       <c r="D33">
         <v>2632505000.0</v>
       </c>
       <c r="E33">
         <v>903761000.0</v>
       </c>
       <c r="F33">
         <v>835015000.0</v>
       </c>
       <c r="G33">
         <v>801497000.0</v>
       </c>
       <c r="H33">
         <v>754560000.0</v>
       </c>
       <c r="I33">
         <v>559133000.0</v>
       </c>
       <c r="J33">
         <v>524974000.0</v>
       </c>
@@ -3654,51 +3669,53 @@
         <v>43203000.0</v>
       </c>
       <c r="AC33">
         <v>33392000.0</v>
       </c>
       <c r="AD33">
         <v>82502000.0</v>
       </c>
       <c r="AE33">
         <v>70870000.0</v>
       </c>
       <c r="AF33">
         <v>72500000.0</v>
       </c>
       <c r="AG33">
         <v>56400000.0</v>
       </c>
       <c r="AH33">
         <v>31000000.0</v>
       </c>
     </row>
     <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>66</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>65088000.0</v>
+      </c>
       <c r="C34">
         <v>48835000.0</v>
       </c>
       <c r="D34">
         <v>47144000.0</v>
       </c>
       <c r="E34">
         <v>59044000.0</v>
       </c>
       <c r="F34">
         <v>49624000.0</v>
       </c>
       <c r="G34">
         <v>54129000.0</v>
       </c>
       <c r="H34">
         <v>58816000.0</v>
       </c>
       <c r="I34">
         <v>47739000.0</v>
       </c>
       <c r="J34">
         <v>24104000.0</v>
       </c>
       <c r="K34">
@@ -3723,51 +3740,51 @@
         <v>8106000.0</v>
       </c>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
     </row>
     <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35">
-        <v>2117407000.0</v>
+        <v>2154817000.0</v>
       </c>
       <c r="C35">
         <v>2132727000.0</v>
       </c>
       <c r="D35">
         <v>1978178000.0</v>
       </c>
       <c r="E35">
         <v>331434000.0</v>
       </c>
       <c r="F35">
         <v>359477000.0</v>
       </c>
       <c r="G35">
         <v>328444000.0</v>
       </c>
       <c r="H35">
         <v>276532000.0</v>
       </c>
       <c r="I35">
         <v>132248000.0</v>
       </c>
       <c r="J35">
         <v>94095000.0</v>
       </c>
@@ -3827,51 +3844,51 @@
       </c>
       <c r="AC35">
         <v>21356000.0</v>
       </c>
       <c r="AD35">
         <v>33971000.0</v>
       </c>
       <c r="AE35">
         <v>35396000.0</v>
       </c>
       <c r="AF35">
         <v>41700000.0</v>
       </c>
       <c r="AG35">
         <v>31500000.0</v>
       </c>
       <c r="AH35">
         <v>12800000.0</v>
       </c>
     </row>
     <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36">
-        <v>58023000.0</v>
+        <v>83885000.0</v>
       </c>
       <c r="C36">
         <v>71941000.0</v>
       </c>
       <c r="D36">
         <v>58863000.0</v>
       </c>
       <c r="E36">
         <v>152766000.0</v>
       </c>
       <c r="F36">
         <v>46254000.0</v>
       </c>
       <c r="G36">
         <v>98278000.0</v>
       </c>
       <c r="H36">
         <v>116078000.0</v>
       </c>
       <c r="I36">
         <v>36485000.0</v>
       </c>
       <c r="J36">
         <v>15944000.0</v>
       </c>
@@ -4173,51 +4190,51 @@
       </c>
       <c r="AC39">
         <v>2818000.0</v>
       </c>
       <c r="AD39">
         <v>9566000.0</v>
       </c>
       <c r="AE39">
         <v>3953000.0</v>
       </c>
       <c r="AF39">
         <v>3800000.0</v>
       </c>
       <c r="AG39">
         <v>2200000.0</v>
       </c>
       <c r="AH39">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
-        <v>183552000.0</v>
+        <v>170368000.0</v>
       </c>
       <c r="C40">
         <v>149139000.0</v>
       </c>
       <c r="D40">
         <v>103485000.0</v>
       </c>
       <c r="E40">
         <v>67723000.0</v>
       </c>
       <c r="F40">
         <v>66235000.0</v>
       </c>
       <c r="G40">
         <v>87768000.0</v>
       </c>
       <c r="H40">
         <v>74446000.0</v>
       </c>
       <c r="I40">
         <v>39475000.0</v>
       </c>
       <c r="J40">
         <v>28371000.0</v>
       </c>
@@ -4538,51 +4555,53 @@
       <c r="Q44">
         <v>0.0</v>
       </c>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
     </row>
     <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>77</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1050438000.0</v>
+      </c>
       <c r="C45">
         <v>1029127000.0</v>
       </c>
       <c r="D45">
         <v>619832000.0</v>
       </c>
       <c r="E45">
         <v>249080000.0</v>
       </c>
       <c r="F45">
         <v>219095000.0</v>
       </c>
       <c r="G45">
         <v>380519000.0</v>
       </c>
       <c r="H45">
         <v>364688000.0</v>
       </c>
       <c r="I45">
         <v>209895000.0</v>
       </c>
       <c r="J45">
         <v>206112000.0</v>
       </c>
       <c r="K45">
@@ -5055,51 +5074,51 @@
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
     </row>
     <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
-        <v>2486678000.0</v>
+        <v>2159667000.0</v>
       </c>
       <c r="C51">
         <v>2145798000.0</v>
       </c>
       <c r="D51">
         <v>1945823000.0</v>
       </c>
       <c r="E51">
         <v>266783000.0</v>
       </c>
       <c r="F51">
         <v>320066000.0</v>
       </c>
       <c r="G51">
         <v>243235000.0</v>
       </c>
       <c r="H51">
         <v>179234000.0</v>
       </c>
       <c r="I51">
         <v>47644000.0</v>
       </c>
       <c r="J51">
         <v>40947000.0</v>
       </c>
@@ -5385,51 +5404,51 @@
         <v>0.0</v>
       </c>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
     </row>
     <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>87</v>
       </c>
       <c r="B55">
-        <v>2718944000.0</v>
+        <v>2744806000.0</v>
       </c>
       <c r="C55">
         <v>2802641000.0</v>
       </c>
       <c r="D55">
         <v>2979533000.0</v>
       </c>
       <c r="E55">
         <v>1208076000.0</v>
       </c>
       <c r="F55">
         <v>1117823000.0</v>
       </c>
       <c r="G55">
         <v>1047393000.0</v>
       </c>
       <c r="H55">
         <v>990878000.0</v>
       </c>
       <c r="I55">
         <v>760215000.0</v>
       </c>
       <c r="J55">
         <v>687716000.0</v>
       </c>
@@ -5697,51 +5716,51 @@
       </c>
       <c r="AC57">
         <v>16381000.0</v>
       </c>
       <c r="AD57">
         <v>33900000.0</v>
       </c>
       <c r="AE57">
         <v>22414000.0</v>
       </c>
       <c r="AF57">
         <v>20000000.0</v>
       </c>
       <c r="AG57">
         <v>14700000.0</v>
       </c>
       <c r="AH57">
         <v>8900000.0</v>
       </c>
     </row>
     <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58">
-        <v>2605600000.0</v>
+        <v>2583142000.0</v>
       </c>
       <c r="C58">
         <v>2516773000.0</v>
       </c>
       <c r="D58">
         <v>2215272000.0</v>
       </c>
       <c r="E58">
         <v>500832000.0</v>
       </c>
       <c r="F58">
         <v>524169000.0</v>
       </c>
       <c r="G58">
         <v>500064000.0</v>
       </c>
       <c r="H58">
         <v>413696000.0</v>
       </c>
       <c r="I58">
         <v>206971000.0</v>
       </c>
       <c r="J58">
         <v>154227000.0</v>
       </c>
@@ -6067,843 +6086,849 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DY62"/>
+  <dimension ref="A1:DZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:129">
+    <row r="1" spans="1:130">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AR1" t="s">
         <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AV1" t="s">
         <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AZ1" t="s">
         <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BD1" t="s">
         <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BH1" t="s">
         <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BL1" t="s">
         <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BP1" t="s">
         <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BT1" t="s">
         <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BX1" t="s">
         <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CB1" t="s">
         <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CF1" t="s">
         <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CJ1" t="s">
         <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CN1" t="s">
         <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CR1" t="s">
         <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CV1" t="s">
         <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CZ1" t="s">
         <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DD1" t="s">
         <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DH1" t="s">
         <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DL1" t="s">
         <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DP1" t="s">
         <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DT1" t="s">
         <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DX1" t="s">
         <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
+      <c r="DZ1" t="s">
+        <v>191</v>
+      </c>
     </row>
-    <row r="2" spans="1:129">
+    <row r="2" spans="1:130">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2">
+        <v>103693000.0</v>
+      </c>
+      <c r="C2">
         <v>121752000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>124835000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>115123000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>111510000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>105692000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>157230000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>143455000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>130646000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>45430000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>45702000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>37085000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>42994000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>50094000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>50666000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>42058000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>54430000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>44837000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>42885000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>43655000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>40676000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>38371000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>32581000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>27682000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>26565000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>25411000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>32599000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>30585000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>31124000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>34630000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>35110000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>32036000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>30004000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>24704000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>22377000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>17642000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>15800000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>18012000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>18415000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>13815000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>17810000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>23334000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>27435000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>27616000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>21567000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>20572000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>21395000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>21421000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>22164000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>16267000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>17067000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>12189000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>14285000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>11168000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>12896000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>12278000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>16563000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>12392000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>14603000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>15354000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>11804000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>10687000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>11383000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9697000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>9837000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>10333000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>8509000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>9477000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>7841000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>11633000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>11175000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>13512000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>14354000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>11714000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>9689000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>6439000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>6777000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>7949000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>9529000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>7219000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>6853000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>12640000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>12552000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>12568000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>5338000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>10026000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>9350000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>6906000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>6833000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>7379000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5587000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>5372000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>5951000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>6695000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>7710000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>5280000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>5046000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>5086000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>5313000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>5377000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>6602000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>9730000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>8300000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>6242000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>7617000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>7436000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>5762000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>5208000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>5037000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>4120000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>2475000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>244000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>4040000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>72000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>4049000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>3657000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>4280000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>5525000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>4470000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>5200000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>7267000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>5100000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>5400000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>3900000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>4400000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>4900000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>3700000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>4400000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:129">
+    <row r="3" spans="1:130">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6991,147 +7016,148 @@
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
+      <c r="DZ3"/>
     </row>
-    <row r="4" spans="1:129">
+    <row r="4" spans="1:130">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-      <c r="V4">
+      <c r="V4"/>
+      <c r="W4">
         <v>-190652000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-189042000.0</v>
       </c>
-      <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
+      <c r="Z4"/>
+      <c r="AA4">
         <v>-213706000.0</v>
       </c>
-      <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4">
         <v>-204005000.0</v>
       </c>
-      <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
+      <c r="AH4"/>
+      <c r="AI4">
         <v>-193123000.0</v>
       </c>
-      <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-      <c r="AL4">
+      <c r="AL4"/>
+      <c r="AM4">
         <v>-178816000.0</v>
       </c>
-      <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-      <c r="AP4">
+      <c r="AP4"/>
+      <c r="AQ4">
         <v>-155859000.0</v>
       </c>
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-      <c r="AT4">
+      <c r="AT4"/>
+      <c r="AU4">
         <v>-132699000.0</v>
       </c>
-      <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-      <c r="AX4">
+      <c r="AX4"/>
+      <c r="AY4">
         <v>-116287000.0</v>
       </c>
-      <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-      <c r="BB4">
+      <c r="BB4"/>
+      <c r="BC4">
         <v>-105581000.0</v>
       </c>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-      <c r="BF4">
+      <c r="BF4"/>
+      <c r="BG4">
         <v>-93267000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
-      <c r="BI4">
+      <c r="BI4"/>
+      <c r="BJ4">
         <v>-88033000.0</v>
       </c>
-      <c r="BJ4"/>
-      <c r="BK4">
+      <c r="BK4"/>
+      <c r="BL4">
         <v>-83615000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>-82026000.0</v>
       </c>
-      <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
@@ -7152,462 +7178,464 @@
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
+      <c r="DZ4"/>
     </row>
-    <row r="5" spans="1:129">
+    <row r="5" spans="1:130">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5">
+        <v>-1030000.0</v>
+      </c>
+      <c r="C5">
         <v>580000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2124000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2094000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2467000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2732000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-824000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-151000.0</v>
       </c>
-      <c r="J5"/>
-[...7 lines deleted...]
-      <c r="N5"/>
+      <c r="K5"/>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5"/>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
       <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
-[...5 lines deleted...]
-      </c>
+      <c r="Q5"/>
+      <c r="R5">
+        <v>0.0</v>
+      </c>
+      <c r="S5"/>
       <c r="T5">
         <v>0.0</v>
       </c>
-      <c r="U5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5"/>
       <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5">
         <v>-189042000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-187239000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-216621000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-213706000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-217813000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-214126000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-210750000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-204005000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-199166000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-197264000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-199088000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-193123000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-192109000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-185510000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-182686000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-178816000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-172348000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-166868000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-162172000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-155859000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-150180000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-144638000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-138287000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-132699000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-127259000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-124068000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-121135000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-116287000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-112514000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-109346000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-107439000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-105581000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-101941000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-98174000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-96531000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-93267000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-91023000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-88517000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-88033000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-87272000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-83615000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-82026000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-78323000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-75990000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-72976000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-69345000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-66453000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-63401000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-60247000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-57240000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-58121000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-55322000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-52675000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-51086000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-49374000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-47875000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-46615000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-45086000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-44017000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-43864000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="CF5">
         <v>1000.0</v>
       </c>
       <c r="CG5">
         <v>1000.0</v>
       </c>
       <c r="CH5">
+        <v>1000.0</v>
+      </c>
+      <c r="CI5">
         <v>4000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="CL5">
         <v>1000.0</v>
       </c>
       <c r="CM5">
         <v>1000.0</v>
       </c>
       <c r="CN5">
+        <v>1000.0</v>
+      </c>
+      <c r="CO5">
         <v>38000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-9000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-14000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>36000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-3000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>29000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-23584000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-21780000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-20043000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-19059000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-17872000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-16605000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-15399000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-14307000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-13117000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-1221000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-11252000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-10152000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-9219000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-4972000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-38272000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-35933000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-33552000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-31266000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-29637000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-27166000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-24735000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-22547000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-20164000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>-17600000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>-15300000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>-14200000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>-12100000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>-10500000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>-8800000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>-7000000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>-5500000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:129">
+    <row r="6" spans="1:130">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -7660,51 +7688,53 @@
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
-      <c r="BL6"/>
+      <c r="BL6">
+        <v>0.0</v>
+      </c>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
@@ -7726,189 +7756,194 @@
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
+      <c r="DZ6"/>
     </row>
-    <row r="7" spans="1:129">
+    <row r="7" spans="1:130">
       <c r="A7" t="s">
         <v>39</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>460129000.0</v>
+      </c>
       <c r="C7">
+        <v>472419000.0</v>
+      </c>
+      <c r="D7">
         <v>455443000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>464517000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>456867000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>469868000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>398140000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>367362000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>374907000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>142678000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>162840000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>173061000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>173168000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>161815000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>162634000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>166809000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>163039000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>148941000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>143189000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>149322000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>131319000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>5010000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>116261000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>124512000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>171881000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>4909000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>159690000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>150122000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>133739000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>54000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-      <c r="AH7">
+      <c r="AH7"/>
+      <c r="AI7">
         <v>365000.0</v>
       </c>
-      <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-      <c r="AL7">
+      <c r="AL7"/>
+      <c r="AM7">
         <v>725000.0</v>
       </c>
-      <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-      <c r="AP7">
+      <c r="AP7"/>
+      <c r="AQ7">
         <v>1074000.0</v>
       </c>
-      <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
-      <c r="AT7">
+      <c r="AT7"/>
+      <c r="AU7">
         <v>1275000.0</v>
       </c>
-      <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
-      <c r="AX7">
+      <c r="AX7"/>
+      <c r="AY7">
         <v>3000.0</v>
       </c>
-      <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-      <c r="BB7">
+      <c r="BB7"/>
+      <c r="BC7">
         <v>58000.0</v>
       </c>
-      <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-      <c r="BF7">
+      <c r="BF7"/>
+      <c r="BG7">
         <v>333000.0</v>
       </c>
-      <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
-      <c r="BJ7">
+      <c r="BJ7"/>
+      <c r="BK7">
         <v>883000.0</v>
       </c>
-      <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
@@ -7931,111 +7966,116 @@
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
+      <c r="DZ7"/>
     </row>
-    <row r="8" spans="1:129">
+    <row r="8" spans="1:130">
       <c r="A8" t="s">
         <v>40</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>316000.0</v>
+      </c>
       <c r="C8">
+        <v>313000.0</v>
+      </c>
+      <c r="D8">
         <v>312000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>306000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>304000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>298000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>287000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>277000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>265000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>257000.0</v>
       </c>
       <c r="K8">
         <v>257000.0</v>
       </c>
       <c r="L8">
+        <v>257000.0</v>
+      </c>
+      <c r="M8">
         <v>258000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>261000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>265000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269000.0</v>
       </c>
       <c r="Q8">
         <v>269000.0</v>
       </c>
       <c r="R8">
-        <v>270000.0</v>
+        <v>269000.0</v>
       </c>
       <c r="S8">
         <v>270000.0</v>
       </c>
       <c r="T8">
+        <v>270000.0</v>
+      </c>
+      <c r="U8">
         <v>271000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -8100,225 +8140,226 @@
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
+      <c r="DZ8"/>
     </row>
-    <row r="9" spans="1:129">
+    <row r="9" spans="1:130">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>277593000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>274007000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>270855000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>267809000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>265129000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>261444000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>258474000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>255071000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>252466000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>247678000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>242916000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>237497000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>233086000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>230135000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>226869000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>221629000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>218080000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>214173000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>210296000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>206790000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>201373000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>197607000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>195346000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>191352000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>188663000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>182999000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>179512000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>174450000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>166363000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>163726000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>160855000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>152700000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>150812000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>147445000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>130107000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>126516000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>123688000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>119852000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>107726000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>102465000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>98915000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>86393000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>64644000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>62971000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>54104000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>52212000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>42212000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>12552000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>35231000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>30668000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>24300000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>22130000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>20259000.0</v>
       </c>
-      <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
@@ -8339,439 +8380,443 @@
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
+      <c r="DZ9"/>
     </row>
-    <row r="10" spans="1:129">
+    <row r="10" spans="1:130">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10">
+        <v>141022000.0</v>
+      </c>
+      <c r="C10">
         <v>105996000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>140354000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>95128000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>116311000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>104903000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>136616000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>104655000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>172270000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>121969000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>18843000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>18281000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>32028000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>45822000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>46846000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>47386000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>61630000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>37316000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>51930000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>50844000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>24396000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>40254000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>42990000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>80916000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>77245000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>64749000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>34824000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>14777000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>42165000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>25657000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>28911000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>20102000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>12735000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3893000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>12423000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>10090000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>14335000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>8511000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>11312000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>21679000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>38037000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>33312000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>47444000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>42531000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>54495000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>41429000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>24573000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>24943000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>41044000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>127367000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>98551000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>81101000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>71630000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>112182000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>92988000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>68832000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>69397000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>58801000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>87467000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>96119000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>85681000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>74504000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>63219000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>47916000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>44612000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>42035000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>27230000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>24072000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>31241000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>22093000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>17591000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1082000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>3235000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>4909000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>8306000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>10336000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>5435000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>8231000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>4356000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>13022000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>3183000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>332000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>141000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>8178000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>5012000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>78000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>100336000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>93866000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>87349000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>83539000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>73660000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>60705000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>50827000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>33642000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>33525000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>28108000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>23706000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>19364000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>35426000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>27727000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>22109000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>15589000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>15355000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>10315000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>10117000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>5989000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>7779000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>5484000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>117000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>455000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>96000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>900000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>1164000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>686000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>148000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>99000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>538000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="DP10">
         <v>26000.0</v>
       </c>
       <c r="DQ10">
         <v>26000.0</v>
       </c>
       <c r="DR10">
+        <v>26000.0</v>
+      </c>
+      <c r="DS10">
         <v>3800000.0</v>
       </c>
-      <c r="DS10"/>
-      <c r="DT10">
+      <c r="DT10"/>
+      <c r="DU10">
         <v>1000000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>3200000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>1000000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DY10">
         <v>1500000.0</v>
       </c>
+      <c r="DZ10">
+        <v>1500000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:129">
+    <row r="11" spans="1:130">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8859,1795 +8904,1809 @@
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
+      <c r="DZ11"/>
     </row>
-    <row r="12" spans="1:129">
+    <row r="12" spans="1:130">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
+        <v>141022000.0</v>
+      </c>
+      <c r="C12">
         <v>105996000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>140354000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>95128000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>116311000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>104903000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>136616000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>104655000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>172270000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>121969000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>18843000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>18281000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>32028000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>45822000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>46846000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>47386000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>61630000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>37316000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>51930000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>50844000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>24396000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>40254000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>42990000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>80916000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>77245000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>64749000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>34824000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>14777000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>42165000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>25657000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>28911000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>20102000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>12735000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3893000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>12423000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>10090000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>14335000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8511000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>11312000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>21679000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>38037000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>33312000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>47444000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>42531000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>54495000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>41429000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>24573000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>24943000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>41044000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>127367000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>98551000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>81101000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>71630000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>112182000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>92988000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>68832000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>69397000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>58801000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>87467000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>96119000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>85681000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>74504000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>63219000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>47916000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>44612000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>42035000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>27230000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>24072000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>31241000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>22093000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>17591000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1082000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>3757000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>5431000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>18906000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>20911000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>47510000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>69881000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>65156000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>93317000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>82638000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>79332000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>78331000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>93949000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>116862000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>111678000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>104336000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>99866000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>93349000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>86539000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>76660000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>66765000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>59098000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>53916000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>57064000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>53076000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>49011000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>28586000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>35426000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>27727000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>22109000.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>15355000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>10315000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>10117000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>5989000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>7779000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>5484000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>117000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>455000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>96000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>900000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>1164000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>686000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>148000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>99000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>538000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="DP12">
         <v>26000.0</v>
       </c>
       <c r="DQ12">
         <v>26000.0</v>
       </c>
       <c r="DR12">
+        <v>26000.0</v>
+      </c>
+      <c r="DS12">
         <v>3800000.0</v>
       </c>
-      <c r="DS12"/>
-      <c r="DT12">
+      <c r="DT12"/>
+      <c r="DU12">
         <v>1000000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>3200000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>1000000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DY12">
         <v>1500000.0</v>
       </c>
+      <c r="DZ12">
+        <v>1500000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:129">
+    <row r="13" spans="1:130">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13">
+        <v>316000.0</v>
+      </c>
+      <c r="C13">
         <v>313000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>312000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>306000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>304000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>298000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>287000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>277000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>265000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>257000.0</v>
       </c>
       <c r="K13">
         <v>257000.0</v>
       </c>
       <c r="L13">
+        <v>257000.0</v>
+      </c>
+      <c r="M13">
         <v>258000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>261000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>265000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269000.0</v>
       </c>
       <c r="Q13">
         <v>269000.0</v>
       </c>
       <c r="R13">
-        <v>270000.0</v>
+        <v>269000.0</v>
       </c>
       <c r="S13">
         <v>270000.0</v>
       </c>
       <c r="T13">
+        <v>270000.0</v>
+      </c>
+      <c r="U13">
         <v>271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>273000.0</v>
       </c>
       <c r="V13">
         <v>273000.0</v>
       </c>
       <c r="W13">
         <v>273000.0</v>
       </c>
       <c r="X13">
-        <v>277000.0</v>
+        <v>273000.0</v>
       </c>
       <c r="Y13">
         <v>277000.0</v>
       </c>
       <c r="Z13">
-        <v>279000.0</v>
+        <v>277000.0</v>
       </c>
       <c r="AA13">
         <v>279000.0</v>
       </c>
       <c r="AB13">
+        <v>279000.0</v>
+      </c>
+      <c r="AC13">
         <v>280000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>284000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>285000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>288000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>291000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>295000.0</v>
       </c>
       <c r="AI13">
         <v>295000.0</v>
       </c>
       <c r="AJ13">
+        <v>295000.0</v>
+      </c>
+      <c r="AK13">
         <v>301000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>300000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>301000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>303000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>302000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>304000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>305000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>308000.0</v>
       </c>
       <c r="AS13">
         <v>308000.0</v>
       </c>
       <c r="AT13">
+        <v>308000.0</v>
+      </c>
+      <c r="AU13">
         <v>303000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>302000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>306000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>310000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>305000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>304000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>303000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>292000.0</v>
       </c>
       <c r="BC13">
         <v>292000.0</v>
       </c>
       <c r="BD13">
-        <v>289000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="BE13">
         <v>289000.0</v>
       </c>
       <c r="BF13">
-        <v>285000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="BG13">
         <v>285000.0</v>
       </c>
       <c r="BH13">
+        <v>285000.0</v>
+      </c>
+      <c r="BI13">
         <v>294000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>290000.0</v>
       </c>
       <c r="BK13">
         <v>290000.0</v>
       </c>
       <c r="BL13">
         <v>290000.0</v>
       </c>
       <c r="BM13">
         <v>290000.0</v>
       </c>
       <c r="BN13">
         <v>290000.0</v>
       </c>
       <c r="BO13">
-        <v>289000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="BP13">
         <v>289000.0</v>
       </c>
       <c r="BQ13">
         <v>289000.0</v>
       </c>
       <c r="BR13">
         <v>289000.0</v>
       </c>
       <c r="BS13">
         <v>289000.0</v>
       </c>
       <c r="BT13">
+        <v>289000.0</v>
+      </c>
+      <c r="BU13">
         <v>288000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>287000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>286000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>295000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>294000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>302000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>304000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>305000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>315000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>313000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>314000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>311000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>316000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>323000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>215000.0</v>
       </c>
       <c r="CJ13">
         <v>215000.0</v>
       </c>
       <c r="CK13">
         <v>215000.0</v>
       </c>
       <c r="CL13">
         <v>215000.0</v>
       </c>
       <c r="CM13">
+        <v>215000.0</v>
+      </c>
+      <c r="CN13">
         <v>214000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>212000.0</v>
       </c>
       <c r="CP13">
         <v>212000.0</v>
       </c>
       <c r="CQ13">
+        <v>212000.0</v>
+      </c>
+      <c r="CR13">
         <v>214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218000.0</v>
       </c>
       <c r="CS13">
         <v>218000.0</v>
       </c>
       <c r="CT13">
-        <v>216000.0</v>
+        <v>218000.0</v>
       </c>
       <c r="CU13">
         <v>216000.0</v>
       </c>
       <c r="CV13">
         <v>216000.0</v>
       </c>
       <c r="CW13">
+        <v>216000.0</v>
+      </c>
+      <c r="CX13">
         <v>215000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>213000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>212000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>211000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>209000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>207000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>138000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>137000.0</v>
       </c>
-      <c r="DE13">
+      <c r="DF13">
         <v>127000.0</v>
       </c>
-      <c r="DF13">
+      <c r="DG13">
         <v>126000.0</v>
       </c>
-      <c r="DG13">
+      <c r="DH13">
         <v>63000.0</v>
       </c>
-      <c r="DH13">
+      <c r="DI13">
         <v>62000.0</v>
       </c>
-      <c r="DI13">
+      <c r="DJ13">
         <v>61000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="DK13">
         <v>60000.0</v>
       </c>
       <c r="DL13">
         <v>60000.0</v>
       </c>
       <c r="DM13">
         <v>60000.0</v>
       </c>
       <c r="DN13">
         <v>60000.0</v>
       </c>
       <c r="DO13">
-        <v>59000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="DP13">
         <v>59000.0</v>
       </c>
       <c r="DQ13">
         <v>59000.0</v>
       </c>
-      <c r="DR13"/>
+      <c r="DR13">
+        <v>59000.0</v>
+      </c>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
+      <c r="DZ13"/>
     </row>
-    <row r="14" spans="1:129">
+    <row r="14" spans="1:130">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14">
         <v>30972000.0</v>
       </c>
       <c r="C14">
         <v>30972000.0</v>
       </c>
       <c r="D14">
+        <v>30972000.0</v>
+      </c>
+      <c r="E14">
         <v>30429000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>30193000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>29367741.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>27941000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>26803000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>26260426.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>25670663.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>25771000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>26035000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>26479000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>26701000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>26902000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>26989000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>27100000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>27157718.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>27144000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>27415000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>27497000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>26135294.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>27606000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>27726000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>27948000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>28432941.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>28082000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>28373000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>28648000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>28829000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>29095000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>29272000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>29480000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>29725210.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>30258333.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>30114000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>30304255.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>30252381.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>30592308.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>30503030.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>30625000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>30970667.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>30998000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>31115789.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>30981000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>30804000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>30932000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>31408000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>31314000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>31129000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>30986000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>30736000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>30264000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>29716000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>29660000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>29445000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29363000.0</v>
       </c>
       <c r="BF14">
         <v>29363000.0</v>
       </c>
       <c r="BG14">
+        <v>29363000.0</v>
+      </c>
+      <c r="BH14">
         <v>29552000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>29851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29371000.0</v>
       </c>
       <c r="BJ14">
         <v>29371000.0</v>
       </c>
       <c r="BK14">
+        <v>29371000.0</v>
+      </c>
+      <c r="BL14">
         <v>29129000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>29119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29074000.0</v>
       </c>
       <c r="BN14">
         <v>29074000.0</v>
       </c>
       <c r="BO14">
+        <v>29074000.0</v>
+      </c>
+      <c r="BP14">
         <v>29026000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>28977000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28906000.0</v>
       </c>
       <c r="BR14">
         <v>28906000.0</v>
       </c>
       <c r="BS14">
+        <v>28906000.0</v>
+      </c>
+      <c r="BT14">
         <v>29139000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>29126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28982000.0</v>
       </c>
       <c r="BV14">
         <v>28982000.0</v>
       </c>
       <c r="BW14">
+        <v>28982000.0</v>
+      </c>
+      <c r="BX14">
         <v>29866000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>30162000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>30665000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>30273529.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>31235000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>31758537.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31451429.0</v>
       </c>
       <c r="CD14">
         <v>31451429.0</v>
       </c>
       <c r="CE14">
+        <v>31451429.0</v>
+      </c>
+      <c r="CF14">
         <v>31750000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>32308108.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32196296.0</v>
       </c>
       <c r="CH14">
         <v>32196296.0</v>
       </c>
       <c r="CI14">
+        <v>32196296.0</v>
+      </c>
+      <c r="CJ14">
         <v>33377778.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>32723077.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>32419048.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>32941935.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>32736207.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>32839655.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32610000.0</v>
       </c>
       <c r="CP14">
         <v>32610000.0</v>
       </c>
       <c r="CQ14">
+        <v>32610000.0</v>
+      </c>
+      <c r="CR14">
         <v>32571429.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>33431250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33388636.0</v>
       </c>
       <c r="CT14">
         <v>33388636.0</v>
       </c>
       <c r="CU14">
+        <v>33388636.0</v>
+      </c>
+      <c r="CV14">
         <v>32581579.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>32337702.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>33437781.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>31784483.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>33467766.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>33298351.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32778571.0</v>
       </c>
       <c r="DB14">
         <v>32778571.0</v>
       </c>
       <c r="DC14">
+        <v>32778571.0</v>
+      </c>
+      <c r="DD14">
         <v>21803598.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>21224888.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>29047976.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>29496252.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>28757121.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>29035982.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>28689655.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27725637.0</v>
       </c>
       <c r="DK14">
         <v>27725637.0</v>
       </c>
       <c r="DL14">
         <v>27725637.0</v>
       </c>
       <c r="DM14">
-        <v>26761619.0</v>
+        <v>27725637.0</v>
       </c>
       <c r="DN14">
         <v>26761619.0</v>
       </c>
       <c r="DO14">
+        <v>26761619.0</v>
+      </c>
+      <c r="DP14">
         <v>26743628.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>26689655.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26433283.0</v>
       </c>
       <c r="DR14">
         <v>26433283.0</v>
       </c>
       <c r="DS14">
+        <v>26433283.0</v>
+      </c>
+      <c r="DT14">
         <v>25701435.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>27843221.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26236882.0</v>
       </c>
       <c r="DV14">
         <v>26236882.0</v>
       </c>
       <c r="DW14">
+        <v>26236882.0</v>
+      </c>
+      <c r="DX14">
         <v>28110945.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>26986507.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>29985007.0</v>
       </c>
     </row>
-    <row r="15" spans="1:129">
+    <row r="15" spans="1:130">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>258000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>261000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>265000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269000.0</v>
       </c>
       <c r="Q15">
         <v>269000.0</v>
       </c>
       <c r="R15">
-        <v>270000.0</v>
+        <v>269000.0</v>
       </c>
       <c r="S15">
         <v>270000.0</v>
       </c>
       <c r="T15">
+        <v>270000.0</v>
+      </c>
+      <c r="U15">
         <v>271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>273000.0</v>
       </c>
       <c r="V15">
         <v>273000.0</v>
       </c>
       <c r="W15">
         <v>273000.0</v>
       </c>
       <c r="X15">
-        <v>277000.0</v>
+        <v>273000.0</v>
       </c>
       <c r="Y15">
         <v>277000.0</v>
       </c>
       <c r="Z15">
-        <v>279000.0</v>
+        <v>277000.0</v>
       </c>
       <c r="AA15">
         <v>279000.0</v>
       </c>
       <c r="AB15">
+        <v>279000.0</v>
+      </c>
+      <c r="AC15">
         <v>280000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>284000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>285000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>288000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>291000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>295000.0</v>
       </c>
       <c r="AI15">
         <v>295000.0</v>
       </c>
       <c r="AJ15">
+        <v>295000.0</v>
+      </c>
+      <c r="AK15">
         <v>301000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>300000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>301000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>303000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>302000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>304000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>305000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>308000.0</v>
       </c>
       <c r="AS15">
         <v>308000.0</v>
       </c>
       <c r="AT15">
+        <v>308000.0</v>
+      </c>
+      <c r="AU15">
         <v>303000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>302000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>306000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>310000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>305000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>304000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>303000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>292000.0</v>
       </c>
       <c r="BC15">
         <v>292000.0</v>
       </c>
       <c r="BD15">
-        <v>289000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="BE15">
         <v>289000.0</v>
       </c>
       <c r="BF15">
-        <v>285000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="BG15">
         <v>285000.0</v>
       </c>
       <c r="BH15">
+        <v>285000.0</v>
+      </c>
+      <c r="BI15">
         <v>294000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>290000.0</v>
       </c>
       <c r="BK15">
         <v>290000.0</v>
       </c>
       <c r="BL15">
         <v>290000.0</v>
       </c>
       <c r="BM15">
         <v>290000.0</v>
       </c>
       <c r="BN15">
         <v>290000.0</v>
       </c>
       <c r="BO15">
-        <v>289000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="BP15">
         <v>289000.0</v>
       </c>
       <c r="BQ15">
         <v>289000.0</v>
       </c>
       <c r="BR15">
         <v>289000.0</v>
       </c>
       <c r="BS15">
         <v>289000.0</v>
       </c>
       <c r="BT15">
+        <v>289000.0</v>
+      </c>
+      <c r="BU15">
         <v>288000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>287000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>286000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>295000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>294000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>302000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>304000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>305000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>315000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>313000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>314000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>311000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>316000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>323000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>215000.0</v>
       </c>
       <c r="CJ15">
         <v>215000.0</v>
       </c>
       <c r="CK15">
         <v>215000.0</v>
       </c>
       <c r="CL15">
         <v>215000.0</v>
       </c>
       <c r="CM15">
+        <v>215000.0</v>
+      </c>
+      <c r="CN15">
         <v>214000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>212000.0</v>
       </c>
       <c r="CP15">
         <v>212000.0</v>
       </c>
       <c r="CQ15">
+        <v>212000.0</v>
+      </c>
+      <c r="CR15">
         <v>214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218000.0</v>
       </c>
       <c r="CS15">
         <v>218000.0</v>
       </c>
       <c r="CT15">
-        <v>216000.0</v>
+        <v>218000.0</v>
       </c>
       <c r="CU15">
         <v>216000.0</v>
       </c>
       <c r="CV15">
         <v>216000.0</v>
       </c>
       <c r="CW15">
+        <v>216000.0</v>
+      </c>
+      <c r="CX15">
         <v>215000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>213000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>212000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>211000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>209000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>207000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>138000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>137000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>127000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>126000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>63000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>62000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>61000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="DK15">
         <v>60000.0</v>
       </c>
       <c r="DL15">
         <v>60000.0</v>
       </c>
       <c r="DM15">
         <v>60000.0</v>
       </c>
       <c r="DN15">
         <v>60000.0</v>
       </c>
       <c r="DO15">
-        <v>59000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="DP15">
         <v>59000.0</v>
       </c>
       <c r="DQ15">
         <v>59000.0</v>
       </c>
-      <c r="DR15"/>
+      <c r="DR15">
+        <v>59000.0</v>
+      </c>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
+      <c r="DZ15"/>
     </row>
-    <row r="16" spans="1:129">
+    <row r="16" spans="1:130">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>13184000.0</v>
+      </c>
       <c r="D16"/>
-      <c r="E16">
-[...1 lines deleted...]
-      </c>
+      <c r="E16"/>
       <c r="F16">
         <v>9899000.0</v>
       </c>
-      <c r="G16"/>
+      <c r="G16">
+        <v>9899000.0</v>
+      </c>
       <c r="H16"/>
-      <c r="I16">
-[...1 lines deleted...]
-      </c>
+      <c r="I16"/>
       <c r="J16">
         <v>31190000.0</v>
       </c>
       <c r="K16">
+        <v>31190000.0</v>
+      </c>
+      <c r="L16">
         <v>56552000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>53265000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>51093000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>45369000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>43407000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>63577000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>70894000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>74625000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>41986000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>52454000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>48041000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>52168000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>43942000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>51412000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>50414000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>37174000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>29403000.0</v>
       </c>
-      <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>1629000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>8326000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>41871000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16">
         <v>-3053000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>39876000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>25180000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>26850000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>12440000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>11126000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>6116000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16">
         <v>17834000.0</v>
       </c>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>12315000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1008000.0</v>
       </c>
-      <c r="BT16"/>
-      <c r="BU16">
+      <c r="BU16"/>
+      <c r="BV16">
         <v>-121000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>9999000.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>6587000.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>7401000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>11168000.0</v>
       </c>
-      <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
-      <c r="CL16">
+      <c r="CL16"/>
+      <c r="CM16">
         <v>6182000.0</v>
       </c>
-      <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
-      <c r="CP16">
+      <c r="CP16"/>
+      <c r="CQ16">
         <v>7540000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>-490000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>-480000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>-473000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>7613000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>-457000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>-455000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>-450000.0</v>
       </c>
-      <c r="CX16"/>
-      <c r="CY16">
+      <c r="CY16"/>
+      <c r="CZ16">
         <v>-535000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>-528000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>-523000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>6018000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
-      <c r="DF16">
+      <c r="DF16"/>
+      <c r="DG16">
         <v>5488000.0</v>
       </c>
-      <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
-      <c r="DJ16">
+      <c r="DJ16"/>
+      <c r="DK16">
         <v>6859000.0</v>
       </c>
-      <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
-      <c r="DN16">
+      <c r="DN16"/>
+      <c r="DO16">
         <v>2956000.0</v>
       </c>
-      <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
+      <c r="DZ16"/>
     </row>
-    <row r="17" spans="1:129">
+    <row r="17" spans="1:130">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10735,225 +10794,226 @@
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
+      <c r="DZ17"/>
     </row>
-    <row r="18" spans="1:129">
+    <row r="18" spans="1:130">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>53275000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>52950000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>51093000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45369000.0</v>
       </c>
       <c r="P18">
         <v>45369000.0</v>
       </c>
       <c r="Q18">
+        <v>45369000.0</v>
+      </c>
+      <c r="R18">
         <v>45050000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>43407000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>40659000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>41471000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>41538000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>41986000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>45532000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>45883000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>45488000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>43942000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>43106000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>40452000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>38010000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>37174000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>35756000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>33574000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>32793000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>29403000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>42004000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>42665000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>41786000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>41871000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>39007000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>39227000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>44907000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>39876000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>38257000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>33726000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>35835000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>25180000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>28838000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>29013000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>27405000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>26850000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>26576000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>25899000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>23986000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>12440000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>12991000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>12499000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>10058000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>11126000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>12169000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>7980000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>6408000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>6116000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>5116000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>4885000.0</v>
       </c>
-      <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
@@ -10974,52 +11034,53 @@
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
+      <c r="DZ18"/>
     </row>
-    <row r="19" spans="1:129">
+    <row r="19" spans="1:130">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11107,1858 +11168,1874 @@
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
+      <c r="DZ19"/>
     </row>
-    <row r="20" spans="1:129">
+    <row r="20" spans="1:130">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20">
         <v>522712000.0</v>
       </c>
       <c r="C20">
         <v>522712000.0</v>
       </c>
       <c r="D20">
         <v>522712000.0</v>
       </c>
       <c r="E20">
         <v>522712000.0</v>
       </c>
       <c r="F20">
         <v>522712000.0</v>
       </c>
       <c r="G20">
+        <v>522712000.0</v>
+      </c>
+      <c r="H20">
         <v>716071000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>545380000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1379180000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>278706000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>356763000.0</v>
       </c>
       <c r="L20">
         <v>356763000.0</v>
       </c>
       <c r="M20">
+        <v>356763000.0</v>
+      </c>
+      <c r="N20">
         <v>356627000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>257987000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>288496000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>287597000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>265639000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>266752000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>254776000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>254993000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>250736000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>244982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240933000.0</v>
       </c>
       <c r="X20">
         <v>240933000.0</v>
       </c>
       <c r="Y20">
+        <v>240933000.0</v>
+      </c>
+      <c r="Z20">
         <v>242639000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>215699000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>220423000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>218373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199092000.0</v>
       </c>
       <c r="AD20">
         <v>199092000.0</v>
       </c>
       <c r="AE20">
+        <v>199092000.0</v>
+      </c>
+      <c r="AF20">
         <v>193625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191671000.0</v>
       </c>
       <c r="AG20">
         <v>191671000.0</v>
       </c>
       <c r="AH20">
         <v>191671000.0</v>
       </c>
       <c r="AI20">
-        <v>191535000.0</v>
+        <v>191671000.0</v>
       </c>
       <c r="AJ20">
         <v>191535000.0</v>
       </c>
       <c r="AK20">
-        <v>184675000.0</v>
+        <v>191535000.0</v>
       </c>
       <c r="AL20">
         <v>184675000.0</v>
       </c>
       <c r="AM20">
         <v>184675000.0</v>
       </c>
       <c r="AN20">
+        <v>184675000.0</v>
+      </c>
+      <c r="AO20">
         <v>179301000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>206517000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>205609000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>206899000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>206530000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>202909000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>144412000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>140678000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>138839000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>131217000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>88496000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>88404000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>87771000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>87860000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43332000.0</v>
       </c>
       <c r="BC20">
         <v>43332000.0</v>
       </c>
       <c r="BD20">
         <v>43332000.0</v>
       </c>
       <c r="BE20">
         <v>43332000.0</v>
       </c>
       <c r="BF20">
         <v>43332000.0</v>
       </c>
       <c r="BG20">
         <v>43332000.0</v>
       </c>
       <c r="BH20">
         <v>43332000.0</v>
       </c>
       <c r="BI20">
         <v>43332000.0</v>
       </c>
       <c r="BJ20">
         <v>43332000.0</v>
       </c>
       <c r="BK20">
         <v>43332000.0</v>
       </c>
       <c r="BL20">
         <v>43332000.0</v>
       </c>
       <c r="BM20">
         <v>43332000.0</v>
       </c>
       <c r="BN20">
         <v>43332000.0</v>
       </c>
       <c r="BO20">
         <v>43332000.0</v>
       </c>
       <c r="BP20">
         <v>43332000.0</v>
       </c>
       <c r="BQ20">
         <v>43332000.0</v>
       </c>
       <c r="BR20">
+        <v>43332000.0</v>
+      </c>
+      <c r="BS20">
         <v>50230000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>54957000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>45045000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>53939000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>36053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15588000.0</v>
       </c>
       <c r="BX20">
         <v>15588000.0</v>
       </c>
       <c r="BY20">
         <v>15588000.0</v>
       </c>
       <c r="BZ20">
         <v>15588000.0</v>
       </c>
       <c r="CA20">
         <v>15588000.0</v>
       </c>
       <c r="CB20">
         <v>15588000.0</v>
       </c>
       <c r="CC20">
         <v>15588000.0</v>
       </c>
       <c r="CD20">
         <v>15588000.0</v>
       </c>
-      <c r="CE20"/>
+      <c r="CE20">
+        <v>15588000.0</v>
+      </c>
       <c r="CF20"/>
-      <c r="CG20">
-[...1 lines deleted...]
-      </c>
+      <c r="CG20"/>
       <c r="CH20">
         <v>15588000.0</v>
       </c>
-      <c r="CI20"/>
+      <c r="CI20">
+        <v>15588000.0</v>
+      </c>
       <c r="CJ20"/>
-      <c r="CK20">
-[...1 lines deleted...]
-      </c>
+      <c r="CK20"/>
       <c r="CL20">
         <v>15588000.0</v>
       </c>
-      <c r="CM20"/>
+      <c r="CM20">
+        <v>15588000.0</v>
+      </c>
       <c r="CN20"/>
-      <c r="CO20">
-[...1 lines deleted...]
-      </c>
+      <c r="CO20"/>
       <c r="CP20">
         <v>15588000.0</v>
       </c>
-      <c r="CQ20"/>
+      <c r="CQ20">
+        <v>15588000.0</v>
+      </c>
       <c r="CR20"/>
-      <c r="CS20">
-[...1 lines deleted...]
-      </c>
+      <c r="CS20"/>
       <c r="CT20">
         <v>15588000.0</v>
       </c>
-      <c r="CU20"/>
+      <c r="CU20">
+        <v>15588000.0</v>
+      </c>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
+      <c r="DZ20"/>
     </row>
-    <row r="21" spans="1:129">
+    <row r="21" spans="1:130">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21">
+        <v>884021000.0</v>
+      </c>
+      <c r="C21">
         <v>906791000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>929894000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>952967000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>976122000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>999216000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1033352000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1230699000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1264428000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>134789000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>146710000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>151218000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>155726000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>115582000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>155161000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>160216000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>150638000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>154716000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>142196000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>145813000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>147668000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>145032000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>145086000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>148452000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>158135000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>124857000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>130038000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>126482000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>111150000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>113661000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>106227000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>106741000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>108938000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>111247000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>113562000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>116231000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>104259000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>106650000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>109041000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>106709000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>125893000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>127800000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>130531000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>133262000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>140189000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>72705000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>71778000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>74560000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>84456000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>40110000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>41624000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>43138000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>44651000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>22102000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>23225000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>24373000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>25521000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>26668000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>27816000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>28963000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>30111000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>31259000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>32406000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>33554000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>34701000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>35849000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>36997000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>38144000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>39292000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>40708000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>35953000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>37067000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>29097000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>29991000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>18925000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>10552000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>10912000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>10731000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>11050000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>11369000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>11688000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>12007000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>27913000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>12644000.0</v>
       </c>
-      <c r="CG21"/>
-      <c r="CH21">
+      <c r="CH21"/>
+      <c r="CI21">
         <v>15588000.0</v>
       </c>
-      <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
-      <c r="CL21">
+      <c r="CL21"/>
+      <c r="CM21">
         <v>15588000.0</v>
       </c>
-      <c r="CM21"/>
       <c r="CN21"/>
-      <c r="CO21">
-[...1 lines deleted...]
-      </c>
+      <c r="CO21"/>
       <c r="CP21">
         <v>478000.0</v>
       </c>
-      <c r="CQ21"/>
+      <c r="CQ21">
+        <v>478000.0</v>
+      </c>
       <c r="CR21"/>
-      <c r="CS21">
-[...1 lines deleted...]
-      </c>
+      <c r="CS21"/>
       <c r="CT21">
         <v>931000.0</v>
       </c>
-      <c r="CU21"/>
+      <c r="CU21">
+        <v>931000.0</v>
+      </c>
       <c r="CV21"/>
-      <c r="CW21">
-[...1 lines deleted...]
-      </c>
+      <c r="CW21"/>
       <c r="CX21">
         <v>15083000.0</v>
       </c>
-      <c r="CY21"/>
+      <c r="CY21">
+        <v>15083000.0</v>
+      </c>
       <c r="CZ21"/>
       <c r="DA21"/>
-      <c r="DB21">
+      <c r="DB21"/>
+      <c r="DC21">
         <v>9458000.0</v>
       </c>
-      <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
+      <c r="DZ21"/>
     </row>
-    <row r="22" spans="1:129">
+    <row r="22" spans="1:130">
       <c r="A22" t="s">
         <v>54</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>1540000.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22">
         <v>-1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="O22">
         <v>1.0</v>
       </c>
       <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="Q22"/>
+      <c r="Q22">
+        <v>1.0</v>
+      </c>
       <c r="R22"/>
       <c r="S22"/>
-      <c r="T22">
-[...1 lines deleted...]
-      </c>
+      <c r="T22"/>
       <c r="U22">
         <v>1.0</v>
       </c>
       <c r="V22">
+        <v>1.0</v>
+      </c>
+      <c r="W22">
         <v>21002000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>16925000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>11871000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2132000.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>2240000.0</v>
       </c>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
       <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
         <v>1.0</v>
       </c>
-      <c r="AG22">
-[...1 lines deleted...]
-      </c>
       <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
         <v>1425000.0</v>
       </c>
-      <c r="AI22">
-[...1 lines deleted...]
-      </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
         <v>1.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AN22">
         <v>1.0</v>
       </c>
       <c r="AO22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
         <v>1310000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1.0</v>
       </c>
-      <c r="AR22">
-[...1 lines deleted...]
-      </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
         <v>1056000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AV22">
         <v>1.0</v>
       </c>
       <c r="AW22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
         <v>1052000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1.0</v>
       </c>
-      <c r="AZ22">
-[...1 lines deleted...]
-      </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
         <v>901000.0</v>
       </c>
-      <c r="BC22">
-[...1 lines deleted...]
-      </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
         <v>881000.0</v>
       </c>
-      <c r="BG22">
-[...1 lines deleted...]
-      </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
         <v>830000.0</v>
       </c>
-      <c r="BK22">
-[...2 lines deleted...]
-      <c r="BL22"/>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
       <c r="BM22"/>
-      <c r="BN22">
+      <c r="BN22"/>
+      <c r="BO22">
         <v>938000.0</v>
       </c>
-      <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22">
         <v>669000.0</v>
       </c>
-      <c r="BS22"/>
       <c r="BT22"/>
-      <c r="BU22">
-[...1 lines deleted...]
-      </c>
+      <c r="BU22"/>
       <c r="BV22">
         <v>558000.0</v>
       </c>
-      <c r="BW22"/>
+      <c r="BW22">
+        <v>558000.0</v>
+      </c>
       <c r="BX22"/>
       <c r="BY22"/>
-      <c r="BZ22">
+      <c r="BZ22"/>
+      <c r="CA22">
         <v>501000.0</v>
       </c>
-      <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
-      <c r="CD22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>567000.0</v>
       </c>
-      <c r="CE22"/>
       <c r="CF22"/>
-      <c r="CG22">
-[...1 lines deleted...]
-      </c>
+      <c r="CG22"/>
       <c r="CH22">
         <v>422000.0</v>
       </c>
-      <c r="CI22"/>
+      <c r="CI22">
+        <v>422000.0</v>
+      </c>
       <c r="CJ22"/>
-      <c r="CK22">
-[...1 lines deleted...]
-      </c>
+      <c r="CK22"/>
       <c r="CL22">
         <v>399000.0</v>
       </c>
-      <c r="CM22"/>
+      <c r="CM22">
+        <v>399000.0</v>
+      </c>
       <c r="CN22"/>
-      <c r="CO22">
-[...1 lines deleted...]
-      </c>
+      <c r="CO22"/>
       <c r="CP22">
         <v>403000.0</v>
       </c>
-      <c r="CQ22"/>
+      <c r="CQ22">
+        <v>403000.0</v>
+      </c>
       <c r="CR22"/>
-      <c r="CS22">
-[...1 lines deleted...]
-      </c>
+      <c r="CS22"/>
       <c r="CT22">
         <v>379000.0</v>
       </c>
-      <c r="CU22"/>
+      <c r="CU22">
+        <v>379000.0</v>
+      </c>
       <c r="CV22"/>
-      <c r="CW22">
-[...1 lines deleted...]
-      </c>
+      <c r="CW22"/>
       <c r="CX22">
         <v>439000.0</v>
       </c>
-      <c r="CY22"/>
+      <c r="CY22">
+        <v>439000.0</v>
+      </c>
       <c r="CZ22"/>
       <c r="DA22"/>
-      <c r="DB22">
+      <c r="DB22"/>
+      <c r="DC22">
         <v>640000.0</v>
       </c>
-      <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
-      <c r="DF22">
+      <c r="DF22"/>
+      <c r="DG22">
         <v>389000.0</v>
       </c>
-      <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
-      <c r="DJ22">
+      <c r="DJ22"/>
+      <c r="DK22">
         <v>721000.0</v>
       </c>
-      <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
-      <c r="DN22">
+      <c r="DN22"/>
+      <c r="DO22">
         <v>552000.0</v>
       </c>
-      <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
-      <c r="DR22">
+      <c r="DR22"/>
+      <c r="DS22">
         <v>400000.0</v>
       </c>
-      <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
-      <c r="DV22">
+      <c r="DV22"/>
+      <c r="DW22">
         <v>300000.0</v>
       </c>
-      <c r="DW22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DX22"/>
       <c r="DY22">
         <v>300000.0</v>
       </c>
+      <c r="DZ22">
+        <v>300000.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:129">
+    <row r="23" spans="1:130">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23">
-        <v>2718944000.0</v>
+        <v>2695879000.0</v>
       </c>
       <c r="C23">
+        <v>2744806000.0</v>
+      </c>
+      <c r="D23">
         <v>2794198000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2761235000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2803842000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2802641000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3055840000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3067316000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3959260000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2979533000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1190581000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1184573000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1226566000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1208076000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1186059000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1197143000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1166806000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1117823000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1070508000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1081841000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1015901000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1047393000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1048210000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1072499000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1066236000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>990878000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>980633000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>936557000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>885577000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>760215000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>743141000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>711292000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>690207000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>687716000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>669168000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>659687000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>635868000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>641291000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>641513000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>644427000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>689053000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>700171000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>698665000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>709360000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>715387000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>541805000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>529945000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>532489000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>534567000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>506269000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>490802000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>468192000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>446206000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>399187000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>386618000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>370776000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>364760000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>341151000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>374813000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>382979000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>368102000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>348796000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>341813000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>330497000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>320623000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>316730000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>306686000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>305383000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>300988000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>307527000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>304922000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>274023000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>264545000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>241884000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>215964000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>199976000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>212852000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>213014000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>207192000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>225527000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>212189000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>212600000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>199658000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>206818000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>213035000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>214553000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>201256000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>192128000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>183694000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>175087000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>166637000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>157944000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>150881000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>145511000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>147964000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>146323000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>141498000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>136959000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>129914000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>123537000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>121500000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>115968000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>103253000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>93074000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>84630000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>79617000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>70396000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>65265000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>59024000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>56808000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>54854000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>140292000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>124263000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>118331000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>105187000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>100883000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>101982000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>99074000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>97423000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>98668000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>96957000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>98300000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>92000000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>85900000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>79200000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>78000000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>68600000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>59700000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>51500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:129">
+    <row r="24" spans="1:130">
       <c r="A24" t="s">
         <v>56</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1690253000.0</v>
+      </c>
       <c r="C24">
+        <v>1687248000.0</v>
+      </c>
+      <c r="D24">
         <v>1684319000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1681468000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1678647000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1675930000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1673292000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1677315000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1664107000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1790500000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>118857000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>119766000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>150681000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>106588000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>106934000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>147279000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>155125000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>165037000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>161312000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>161729000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>117156000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>112398000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>116583000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>136549000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>136900000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>67340000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>72738000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>57311000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>47312000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>47281000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>40383000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>40453000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>40522000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>40223000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>40696000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>20983000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>13529000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>725000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>814000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>909000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>779000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>27782000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>42830000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>56926000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>70897000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1275000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1346000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1415000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1477000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>3000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>4000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>23000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>37000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>58000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>88000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>139000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>228000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>333000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>50473000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>50611000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>50747000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>50000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>51023000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>51819000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>51992000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>52169000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>52404000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>52633000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>52868000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>53035000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>54565000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>36441000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>41359000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>31486000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>983000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>775000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>786000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>796000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>807000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>817000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>827000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>837000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>846000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>849000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>858000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>867000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>884000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>892000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>899000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>907000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>914000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>921000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>928000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>935000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>3729000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>3980000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>4227000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>4451000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>4691000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>4927000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>5157000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>7232000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>3544000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>3682000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>3852000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
+      <c r="DZ24"/>
     </row>
-    <row r="25" spans="1:129">
+    <row r="25" spans="1:130">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>119766000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>150681000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>106588000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>106934000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>147279000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>155125000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>155466000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>161312000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>161729000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>117156000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>117408000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>116583000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>136549000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>136900000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>72249000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>72738000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>57311000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>47312000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>47335000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>40383000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>40453000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>40522000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>40588000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>40696000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>20983000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>13529000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>725000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>814000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>909000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>779000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>28856000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>42830000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>56926000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>70897000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1275000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1346000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1415000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1477000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>23000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>37000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>58000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>88000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>139000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>228000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>333000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>50473000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>50611000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>50747000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>50883000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>51023000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>51819000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
@@ -12979,52 +13056,53 @@
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
+      <c r="DZ25"/>
     </row>
-    <row r="26" spans="1:129">
+    <row r="26" spans="1:130">
       <c r="A26" t="s">
         <v>58</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -13112,52 +13190,53 @@
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
+      <c r="DZ26"/>
     </row>
-    <row r="27" spans="1:129">
+    <row r="27" spans="1:130">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13245,515 +13324,523 @@
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
+      <c r="DZ27"/>
     </row>
-    <row r="28" spans="1:129">
+    <row r="28" spans="1:130">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
-        <v>2380682000.0</v>
+        <v>2009360000.0</v>
       </c>
       <c r="C28">
+        <v>2053671000.0</v>
+      </c>
+      <c r="D28">
         <v>2015919000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2067734000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2036649000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2040895000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1951557000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1956897000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1894878000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1836499000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>277907000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>288509000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>303440000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>220961000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>230613000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>274207000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>262603000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>282750000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>254412000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>262074000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>225987000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>202981000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>191411000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>181590000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>232969000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>114485000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>199182000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>192853000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>272889000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>21987000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11808000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>20695000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>28138000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>37054000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>28739000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>11355000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-454000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>20226000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>31368000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>34943000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>32527000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>51431000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>51284000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>70301000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>72484000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-39878000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-22947000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-23234000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-39249000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-127295000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-98455000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-80957000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-71411000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-111848000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-92514000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-68219000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-68648000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-57916000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-36433000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-44925000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-34331000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-22983000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-11524000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>4682000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>8215000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>11053000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>26246000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>29792000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>23060000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>32544000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>39390000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>35951000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>38825000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>27407000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-6464000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-9519000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-4608000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-7395000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-3509000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-12166000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-2317000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2047000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2146000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-7286000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-4113000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>828000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-99422000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-92945000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-86421000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-82603000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-72635000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-59551000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-49547000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-32237000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-28830000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-23180000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-18547000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-13997000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-29834000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-21871000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-16001000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-12273000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-11107000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-5845000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-5384000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>36000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-2986000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-478000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>20736000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>24876000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>30239000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>9649000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>38484000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>36763000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>30853000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>33518000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>38357000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>36564000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>39599000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>41638000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>40289000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>41300000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>40900000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>37800000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>24500000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>33200000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>26000000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>19400000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>14500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:129">
+    <row r="29" spans="1:130">
       <c r="A29" t="s">
         <v>61</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1771254000.0</v>
+      </c>
       <c r="C29">
+        <v>1800592000.0</v>
+      </c>
+      <c r="D29">
         <v>1840614000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1850139000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1850727000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1877658000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1916117000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1977954000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2618312000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2567406000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>799610000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>807338000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>847933000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>823276000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>797523000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>819134000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>772965000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>764779000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>718689000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>713945000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>663795000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>659727000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>670336000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>704286000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>704174000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -13813,614 +13900,618 @@
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
+      <c r="DZ29"/>
     </row>
-    <row r="30" spans="1:129">
+    <row r="30" spans="1:130">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30">
+        <v>333776000.0</v>
+      </c>
+      <c r="C30">
         <v>349706000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>341414000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>335716000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>336398000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>322496000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>362698000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>370403000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>353352000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>158675000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>191758000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>175968000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>201385000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>188229000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>247730000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>246110000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>241154000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>216182000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>219383000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>226186000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>203351000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>156490000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>153070000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>130759000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>143234000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>136214000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>157494000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>154715000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>150623000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>161422000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>148464000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>152393000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>146191000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>147469000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>132100000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>123535000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>116473000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>116602000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>115327000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>109256000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>104317000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>128041000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>114674000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>122356000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>120473000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>95326000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>100016000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>97560000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>93651000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>76500000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>83224000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>76280000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>78092000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>75262000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>74878000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>77557000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>75376000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>70922000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>69574000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>69779000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>68387000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>62763000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>62438000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>63541000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>58425000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>55720000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>52993000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>50039000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>48441000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>60633000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>72263000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>76018000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>64080000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>59734000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>55665000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>51876000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>48908000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>51889000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>51292000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>46216000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>44270000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>50942000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>48137000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>40217000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>35685000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>42139000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>37761000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>33829000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>32468000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>31457000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>29951000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>27816000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>30187000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>30310000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>27849000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>28577000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>28727000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>28764000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>28479000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>28214000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>32028000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>35543000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>29610000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>30448000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>28120000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>27342000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>24178000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>22327000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>21600000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>19754000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>19247000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>17602000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>28998000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>17671000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>27646000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>24458000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>23367000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>23671000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>22815000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>21013000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>20954000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>17800000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>17600000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>16500000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>17600000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>18100000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>16300000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>15000000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>13100000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:129">
+    <row r="31" spans="1:130">
       <c r="A31" t="s">
         <v>63</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>793869000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>806658000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>821953000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>239041000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>216537000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>195494000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>172185000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>158564000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>149543000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>146327000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>272236000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>242180000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>685021000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>680221000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>329804000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>673698000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>650794000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>643352000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>240491000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>548410000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>541870000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>526443000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>230571000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>505590000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>519237000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>500628000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>207744000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>495842000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>489482000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>510570000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>176646000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>492356000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>488484000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>477014000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>246446000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>446582000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>450661000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>453382000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>307259000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>418444000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>403755000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>380447000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>286237000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>336977000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>318777000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>304757000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>216902000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>270893000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>282736000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>194826000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>181495000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>168396000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>158520000.0</v>
       </c>
-      <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
@@ -14441,126 +14532,131 @@
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
+      <c r="DZ31"/>
     </row>
-    <row r="32" spans="1:129">
+    <row r="32" spans="1:130">
       <c r="A32" t="s">
         <v>64</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>100459000.0</v>
+      </c>
       <c r="C32">
+        <v>92676000.0</v>
+      </c>
+      <c r="D32">
         <v>92447000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>77922000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>55101000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>88454000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>96383000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>138610000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>124592000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>109934000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>47289000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>46561000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>92024000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>134917000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>133408000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>148296000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>137308000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>118115000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>130795000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>127741000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>78853000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>74276000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>77914000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>100439000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>97861000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -14620,632 +14716,640 @@
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
+      <c r="DZ32"/>
     </row>
-    <row r="33" spans="1:129">
+    <row r="33" spans="1:130">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33">
-        <v>2197943000.0</v>
+        <v>2153523000.0</v>
       </c>
       <c r="C33">
+        <v>2223805000.0</v>
+      </c>
+      <c r="D33">
         <v>2241710000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2286628000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2310477000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2330141000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2510759000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2508693000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3389827000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2632505000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>952851000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>968786000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>968772000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>903761000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>873092000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>881387000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>841554000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>835015000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>781247000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>784829000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>767915000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>801497000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>813163000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>825208000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>825047000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>754560000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>764922000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>743485000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>683506000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>559133000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>542074000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>517787000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>520134000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>524974000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>511326000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>511536000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>496666000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>505021000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>497553000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>480796000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>521117000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>526714000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>512968000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>516018000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>518652000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>391850000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>391299000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>395331000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>389442000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>285909000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>290178000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>290911000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>281688000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>200791000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>205145000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>208678000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>209318000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>201434000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>205936000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>207028000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>204493000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>202833000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>204672000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>208181000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>209898000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>209504000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>212318000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>213605000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>208679000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>215938000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>206955000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>187815000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>188286000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>170434000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>135320000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>119621000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>106187000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>85451000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>82784000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>75516000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>74873000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>75866000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>66164000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>64768000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>53345000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>55131000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>50656000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>51863000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>53236000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>51921000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>53425000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>55148000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>55514000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>56737000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>57936000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>58879000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>59149000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>74555000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>62232000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>63066000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>63675000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>61043000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>52716000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>47485000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>43248000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>43203000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>35080000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>34270000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>34184000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>33392000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>33174000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>119921000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>85541000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>82502000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>72045000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>71577000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>73173000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>70870000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>70962000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>73136000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>71163000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>72500000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>70300000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>65300000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>56200000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>56400000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>49100000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>41600000.0</v>
       </c>
-      <c r="DY33">
+      <c r="DZ33">
         <v>35300000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:129">
+    <row r="34" spans="1:130">
       <c r="A34" t="s">
         <v>66</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>84476000.0</v>
+      </c>
       <c r="C34">
+        <v>65088000.0</v>
+      </c>
+      <c r="D34">
         <v>48396000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>49725000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>65459000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>48835000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>79220000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>56396000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>58806000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>47144000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>50966000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>48437000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>50507000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>59044000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>57476000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>55374000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>52376000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>49624000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>57354000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>55741000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>57131000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>54129000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>100763000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>58194000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>60299000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>58816000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>51316000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>51365000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>40257000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>47739000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>43073000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>25678000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>24118000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>24104000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>22681000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>22148000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>21440000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>21699000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>14726000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>14071000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>14049000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>12340000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>12198000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>13511000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>17628000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>8356000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>8148000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>7729000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>8292000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>8940000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>9129000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>8985000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>9138000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>7098000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>6805000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>6883000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>9470000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>8860000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>8079000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>7782000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>8371000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>8106000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>6159000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>6047000.0</v>
       </c>
-      <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
@@ -15266,865 +15370,870 @@
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
+      <c r="DZ34"/>
     </row>
-    <row r="35" spans="1:129">
+    <row r="35" spans="1:130">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35">
-        <v>2117407000.0</v>
+        <v>2131706000.0</v>
       </c>
       <c r="C35">
+        <v>2154817000.0</v>
+      </c>
+      <c r="D35">
         <v>2138315000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2148309000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2138572000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2132727000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2270608000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2283086000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2181981000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1978178000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>334440000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>341738000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>375163000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>331434000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>323802000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>365333000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>367091000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>359477000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>356506000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>362221000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>302037000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>328444000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>338881000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>359355000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>357067000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>276532000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>279713000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>249880000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>215494000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>132248000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>119212000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>99705000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>97433000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>94095000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>105381000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>85796000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>76755000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>64295000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>54547000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>54207000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>76682000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>81072000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>93285000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>104163000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>124360000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>34811000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>38332000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>38157000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>37174000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>35793000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>35709000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>34907000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>33161000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>19596000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>19884000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>19521000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>19756000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>20319000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>70721000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>66373000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>65526000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>65105000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>62298000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>62751000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>61504000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>62440000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>62289000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>62807000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>62733000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>64931000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>65669000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>47319000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>53969000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>43333000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>11810000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>11360000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>10689000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>8654000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>7567000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>8959000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>8137000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>7820000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>7072000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>7466000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>7783000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>7893000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>9762000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>8914000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>7899000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>7089000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>10090000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>9550000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>8963000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>8475000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>12675000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>12539000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>12270000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>12064000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>12265000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>12117000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>11881000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>13382000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>8923000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>8084000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>7475000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>7813000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>6985000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>6456000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>18604000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>21356000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>24788000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>66232000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>37448000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>33971000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>29431000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>30832000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>36782000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>35396000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>38000000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>38778000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>37625000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>41700000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>37500000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>36200000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>31200000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>31500000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>25700000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>19600000.0</v>
       </c>
-      <c r="DY35">
+      <c r="DZ35">
         <v>15600000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:129">
+    <row r="36" spans="1:130">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36">
-        <v>58023000.0</v>
+        <v>57426000.0</v>
       </c>
       <c r="C36">
+        <v>83885000.0</v>
+      </c>
+      <c r="D36">
         <v>67712000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>70089000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>71793000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>71941000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>81415000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>79859000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>84251000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1849363000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>56404000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>55295000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>53205000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>152766000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>51228000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>50077000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>47880000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>46254000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>45433000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>48385000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>51708000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>98278000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>121329000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>117303000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>43277000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>116078000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>34641000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>40244000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>33047000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>36485000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>31923000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>15132000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>15925000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>15944000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>14448000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>14211000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>13795000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>13491000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>6603000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>6530000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>5948000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>6017000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>3037000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>3029000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>3027000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>2244000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2347000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>2551000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2540000.0</v>
       </c>
       <c r="AX36">
         <v>2540000.0</v>
       </c>
       <c r="AY36">
+        <v>2540000.0</v>
+      </c>
+      <c r="AZ36">
         <v>2551000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>2537000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>2550000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1800000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>1825000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>1891000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>1858000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>1566000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1533000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1535000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1523000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>1810000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>1595000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>1625000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>1534000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>1597000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>1582000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>1655000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>2124000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>2024000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>2029000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>1955000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>1389000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>1358000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>1438000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>1199000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>2705000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>5817000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>5800000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>1062000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>1074000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>1049000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>920000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>16522000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>10932000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>2257000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>8968000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>11071000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>12067000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>3421000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>9945000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>10657000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>11416000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>3498000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>17025000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>8670000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>17359000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>956000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>17869000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>18300000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>18573000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>899000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>9685000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>10019000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>10083000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>855000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>3490000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>3501000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>3457000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>3472000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>3487000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>101757000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>3367000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>3305000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>587000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>617000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>614000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>591000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>534000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DR36">
         <v>400000.0</v>
       </c>
       <c r="DS36">
         <v>400000.0</v>
       </c>
       <c r="DT36">
         <v>400000.0</v>
       </c>
       <c r="DU36">
+        <v>400000.0</v>
+      </c>
+      <c r="DV36">
         <v>500000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>400000.0</v>
       </c>
-      <c r="DW36">
+      <c r="DX36">
         <v>1100000.0</v>
       </c>
-      <c r="DX36">
+      <c r="DY36">
         <v>3000000.0</v>
       </c>
-      <c r="DY36">
+      <c r="DZ36">
         <v>3700000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:129">
+    <row r="37" spans="1:130">
       <c r="A37" t="s">
         <v>69</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -16177,51 +16286,53 @@
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
-      <c r="BL37"/>
+      <c r="BL37">
+        <v>0.0</v>
+      </c>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
@@ -16243,1787 +16354,1799 @@
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
+      <c r="DZ37"/>
     </row>
-    <row r="38" spans="1:129">
+    <row r="38" spans="1:130">
       <c r="A38" t="s">
         <v>70</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>51831000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>51228000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>50077000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>47880000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>45433000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>48385000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>51708000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>30964000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>121329000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>117303000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>43277000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>40969000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>34641000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>40244000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>33047000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>36485000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>31923000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>15132000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>316534000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>318862000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>319545000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>321977000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>302729000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>304816000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>300319000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>292540000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>338358000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>339426000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>340467000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>342821000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>346125000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>219361000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>214803000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>215950000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>218213000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>131146000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>132579000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>133446000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>135061000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>67234000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>68382000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>69596000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>70711000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>71566000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>72681000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>73830000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>74966000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>76401000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>77333000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>78511000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>79567000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>80778000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>81911000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>83131000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>84748000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>92962000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>92939000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>84067000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>84425000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>67402000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>35951000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>27339000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>29205000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>32136000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>32438000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>28019000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>28350000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>28644000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>28833000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>29166000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>17857000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>17845000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>17846000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>19093000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>19067000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>19009000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>19121000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>19286000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>19451000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>19564000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>17025000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>17229000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>17634000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>31860000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>17869000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>18300000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>18573000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>15982000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>9685000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>10019000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>10083000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
+      <c r="DZ38"/>
     </row>
-    <row r="39" spans="1:129">
+    <row r="39" spans="1:130">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39">
+        <v>67558000.0</v>
+      </c>
+      <c r="C39">
         <v>65299000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>70720000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>43763000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>40656000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>45101000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>44227000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>83565000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>43811000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>66384000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>27129000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>21538000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>24381000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>70264000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>18391000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>22260000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>22468000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>29309000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>17948000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>19982000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>20239000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>49152000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>38987000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>35616000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>20710000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>33223000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>23393000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>23580000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>9283000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>11763000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>23692000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>21010000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>11147000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>14861000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>13319000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>14526000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>8394000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>9851000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>17321000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>32696000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>25582000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>10794000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>23579000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>28455000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>21767000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>12144000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>14057000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>14655000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>10430000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>15441000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>18849000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>19900000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>14796000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>10051000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>13607000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>15709000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>10669000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>9113000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>11836000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>10053000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>9541000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>7866000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>11484000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>10859000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>7688000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>8533000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>14145000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>17667000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>12627000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>8194000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>8113000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>9108000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>8422000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>6249000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>6073000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>7568000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>10247000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>5292000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>7960000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>10478000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>10408000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>5893000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>7026000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>7884000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>7143000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>5183000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>8503000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>6570000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>4641000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>4771000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>6601000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>8215000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>6082000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>4145000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>5115000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>5791000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>4611000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>4675000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>3777000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>4530000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>3688000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>5280000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>5572000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>4826000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>3145000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>2443000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>3359000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>3184000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>3123000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>2818000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>2337000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>1869000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>8560000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>9566000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>5348000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>4749000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>4904000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>3953000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>3620000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>4493000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>4814000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>3800000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>4100000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>3100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DV39">
         <v>2200000.0</v>
       </c>
       <c r="DW39">
+        <v>2200000.0</v>
+      </c>
+      <c r="DX39">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DY39">
         <v>1300000.0</v>
       </c>
+      <c r="DZ39">
+        <v>1300000.0</v>
+      </c>
     </row>
-    <row r="40" spans="1:129">
+    <row r="40" spans="1:130">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
-        <v>183552000.0</v>
+        <v>210079000.0</v>
       </c>
       <c r="C40">
+        <v>170368000.0</v>
+      </c>
+      <c r="D40">
         <v>217277000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>163677000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>211730000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>149139000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>185161000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>170495000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>192416000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>90840000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>21619000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>65377000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>59014000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>67723000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>72391000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>68399000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>78946000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>66235000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>67732000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>77707000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>81442000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>87768000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>82737000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>75617000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>57829000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>74446000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>11324000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>7113000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-2390000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>39475000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>40073000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>37337000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>35976000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>34390000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>35354000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>34459000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>34007000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>31486000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>30843000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>31210000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>31153000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>29823000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>29691000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>33191000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>36364000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>21291000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>23356000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>21956000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>21529000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>18275000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>19490000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>17220000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>18131000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>16476000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>16475000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>19726000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>23163000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>16600000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>18035000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>17933000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>21900000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>16280000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>23326000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>21864000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>20745000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>17107000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>16057000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>16471000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>16124000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>12927000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>16213000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>16688000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>11725000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>13060000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>10780000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>9889000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>9905000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>11144000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>12990000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>10343000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>11887000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>11782000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>13722000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>13243000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>12760000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>15592000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>13207000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>13984000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>14088000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>12166000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>12475000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>11672000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>11647000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>11498000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>10679000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>8949000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>10577000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>12070000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>10403000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>8360000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>10878000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>8425000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>9762000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>8946000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>8486000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>7512000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>7750000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>8247000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>8258000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>5807000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>5985000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>14485000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>14528000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>28111000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>12294000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>10227000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>8170000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>5426000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>6505000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>6195000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>5761000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>5600000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>5800000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>5000000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>3800000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>3900000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>3500000.0</v>
       </c>
-      <c r="DX40">
+      <c r="DY40">
         <v>3100000.0</v>
       </c>
-      <c r="DY40">
+      <c r="DZ40">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:129">
+    <row r="41" spans="1:130">
       <c r="A41" t="s">
         <v>73</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>110137000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>102845000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>100743000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>97426000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>93031000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>98013000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>97212000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>98669000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>130690000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>146295000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>140402000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>105787000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>102758000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>94422000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>91817000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>78267000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>84913000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>78829000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>59252000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>24118000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>24104000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>22681000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>22148000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>21440000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>21699000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>14726000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>14071000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>14049000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>12340000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>12198000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>13511000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>17628000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>8356000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>8148000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>7729000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>8292000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>8940000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>9129000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>8985000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>9138000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>7098000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>6805000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>6883000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>9470000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>8860000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>8079000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>7782000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>8371000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>8106000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>6159000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>6047000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>4623000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>4485000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>3749000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>3602000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>2918000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>3055000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>3319000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>2740000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>4605000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>4476000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>3370000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>3193000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>2345000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1271000.0</v>
       </c>
-      <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
+      <c r="DZ41"/>
     </row>
-    <row r="42" spans="1:129">
+    <row r="42" spans="1:130">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42">
+        <v>564626000.0</v>
+      </c>
+      <c r="C42">
         <v>559551000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>556101000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>551845000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>546556000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>542392000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>528255000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>512638000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>508675000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>283684000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>280640000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>277593000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>274007000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>270855000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>267809000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>265129000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>261444000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>258474000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>255071000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>252466000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>247678000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>242916000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>237497000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>233086000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>230135000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>226869000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>221629000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>218080000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>214173000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>210296000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>206790000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>201373000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>197607000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>195346000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>191352000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>188663000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>182999000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>179512000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>174450000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>166363000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>163726000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>160855000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>152700000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>150812000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>147445000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>130107000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>126516000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>123688000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>119852000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>107726000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>102465000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>98915000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>86393000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>64644000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>62971000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>54104000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>52212000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>42212000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>12552000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>35231000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>30668000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>24300000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>22130000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>20259000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>18436000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>16631000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>15139000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>13527000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>11802000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>10249000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>8565000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>6106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2855000.0</v>
       </c>
       <c r="BV42">
         <v>2855000.0</v>
       </c>
       <c r="BW42">
+        <v>2855000.0</v>
+      </c>
+      <c r="BX42">
         <v>1896000.0</v>
       </c>
-      <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
-      <c r="CB42">
+      <c r="CB42"/>
+      <c r="CC42">
         <v>2877000.0</v>
       </c>
-      <c r="CC42"/>
       <c r="CD42"/>
-      <c r="CE42">
+      <c r="CE42"/>
+      <c r="CF42">
         <v>311000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>12016000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>33700000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>36279000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>34389000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>36788000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>37846000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>37410000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>35886000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>34921000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>34160000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>33983000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>38384000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>45563000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>45017000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>43796000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>42844000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>42693000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>42146000.0</v>
       </c>
-      <c r="CX42"/>
-      <c r="CY42">
+      <c r="CY42"/>
+      <c r="CZ42">
         <v>39283000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>38879000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>36156000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>35528000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>35189000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>34630000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>16262000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>15705000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>15592000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>28218000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>27844000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>26804000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>26335000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>26257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26202000.0</v>
       </c>
       <c r="DN42">
         <v>26202000.0</v>
       </c>
       <c r="DO42">
-        <v>26141000.0</v>
+        <v>26202000.0</v>
       </c>
       <c r="DP42">
         <v>26141000.0</v>
       </c>
       <c r="DQ42">
+        <v>26141000.0</v>
+      </c>
+      <c r="DR42">
         <v>25975000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>43200000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>40900000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>39800000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>-34500000.0</v>
       </c>
-      <c r="DV42">
+      <c r="DW42">
         <v>35800000.0</v>
       </c>
-      <c r="DW42">
+      <c r="DX42">
         <v>34000000.0</v>
       </c>
-      <c r="DX42">
+      <c r="DY42">
         <v>31900000.0</v>
       </c>
-      <c r="DY42">
+      <c r="DZ42">
         <v>30300000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:129">
+    <row r="43" spans="1:130">
       <c r="A43" t="s">
         <v>75</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18111,87 +18234,86 @@
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
+      <c r="DZ43"/>
     </row>
-    <row r="44" spans="1:129">
+    <row r="44" spans="1:130">
       <c r="A44" t="s">
         <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -18244,51 +18366,53 @@
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
-      <c r="BL44"/>
+      <c r="BL44">
+        <v>0.0</v>
+      </c>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
@@ -18310,1709 +18434,1722 @@
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
+      <c r="DZ44"/>
     </row>
-    <row r="45" spans="1:129">
+    <row r="45" spans="1:130">
       <c r="A45" t="s">
         <v>77</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1038310000.0</v>
+      </c>
       <c r="C45">
+        <v>1050438000.0</v>
+      </c>
+      <c r="D45">
         <v>1038812000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1046127000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1042848000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1029127000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>961557000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>931782000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>925824000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>619832000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>392974000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>260663000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>252932000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>249080000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>230924000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>229220000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>224060000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>219095000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>196219000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>335638000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>317803000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>380519000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>305815000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>318520000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>380996000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>364688000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>379820000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>358386000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>340217000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>209895000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>210299000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>204243000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>203600000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>206112000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>191781000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>189559000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>193937000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>200205000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>197234000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>188256000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>182759000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>187288000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>172501000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>173197000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>172527000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>172489000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>176496000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>179381000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>171229000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>154763000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>157599000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>157465000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>146627000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>133557000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>136763000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>139082000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>138607000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>129868000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>133255000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>133198000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>129527000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>126432000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>127339000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>129670000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>130331000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>128726000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>130474000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>130474000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>123931000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>122976000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>114016000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>103748000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>158354000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>103032000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>152044000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>92282000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>76982000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>53315000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>50346000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>47497000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>46523000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>47222000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>37331000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>35602000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>35488000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>37286000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>32810000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>32770000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>34169000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>32912000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>34304000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>35862000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>36063000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>37173000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>40911000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>41650000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>41515000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>42695000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>44363000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>44766000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>45102000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>45061000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>43031000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>37466000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>33165000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>32890000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>31590000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>30769000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>30727000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>29920000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>29687000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>18164000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>82174000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>79197000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>71458000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>70960000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>72559000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>70279000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>70428000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>72590000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>70763000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>72100000.0</v>
       </c>
-      <c r="DS45">
+      <c r="DT45">
         <v>69900000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DU45">
         <v>64900000.0</v>
       </c>
-      <c r="DU45">
+      <c r="DV45">
         <v>55700000.0</v>
       </c>
-      <c r="DV45">
+      <c r="DW45">
         <v>56000000.0</v>
       </c>
-      <c r="DW45">
+      <c r="DX45">
         <v>48000000.0</v>
       </c>
-      <c r="DX45">
+      <c r="DY45">
         <v>38600000.0</v>
       </c>
-      <c r="DY45">
+      <c r="DZ45">
         <v>31600000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:129">
+    <row r="46" spans="1:130">
       <c r="A46" t="s">
         <v>78</v>
       </c>
       <c r="B46">
+        <v>689364000.0</v>
+      </c>
+      <c r="C46">
         <v>710417000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>721392000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>740860000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>739850000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>736272000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>679921000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>652755000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>661968000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>369647000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>392974000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>405510000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>403214000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>377426000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>378207000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>383497000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>377397000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>367293000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>338842000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>335638000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>317803000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>313205000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>305815000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>318520000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>380996000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>297926000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>379820000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>358386000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>340217000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>209895000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>210299000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>204243000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>203600000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>206112000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>191781000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>189559000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>193937000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>200205000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>197234000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>188256000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>182759000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>187288000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>172501000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>173197000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>172527000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>172489000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>176496000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>179381000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>171229000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>154763000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>157599000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>157465000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>146627000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>133557000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>136763000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>139082000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>138607000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>129868000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>133255000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>133198000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>129527000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>126432000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>127339000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>129670000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>130331000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>128726000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>130407000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>130474000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>123931000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>122976000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>114016000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>103748000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>103861000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>103032000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>99369000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>92282000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>76982000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>53315000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>50346000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>47497000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>46523000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>47222000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>37331000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>35602000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>35488000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>37286000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>32810000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>32770000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>34169000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>32912000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>34304000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>35862000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>36063000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>37173000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>40911000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>41650000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>41515000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>42695000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>44363000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>44766000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>45102000.0</v>
       </c>
-      <c r="CX46"/>
-      <c r="CY46">
+      <c r="CY46"/>
+      <c r="CZ46">
         <v>43031000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>37466000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>33165000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>32890000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>31590000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>30769000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>30727000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>29920000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>29687000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>18164000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>82174000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>79197000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>71458000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>70960000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>72559000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>70279000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>70428000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>72590000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>70763000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>72100000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>69900000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>64900000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>55700000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>56000000.0</v>
       </c>
-      <c r="DW46">
+      <c r="DX46">
         <v>48000000.0</v>
       </c>
-      <c r="DX46">
+      <c r="DY46">
         <v>38600000.0</v>
       </c>
-      <c r="DY46">
+      <c r="DZ46">
         <v>31600000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:129">
+    <row r="47" spans="1:130">
       <c r="A47" t="s">
         <v>79</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>260663000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>252932000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>249080000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>378207000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>383497000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>377397000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>367293000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>338842000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>335638000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>317803000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>189867000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>190264000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>194595000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>209754000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>213031000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>220843000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>208842000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>206856000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>209895000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>210299000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>204243000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>203600000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>206112000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>191781000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>189559000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>193937000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>200205000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>197234000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>188256000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>182759000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>187288000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>172501000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>173197000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>172527000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>172489000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>176496000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>179381000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>171229000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>154763000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>157599000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>157465000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>146627000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>133557000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>136763000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>139082000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>138607000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>129868000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>133255000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>133198000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>129527000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>126432000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>127339000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>129670000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>130331000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>128726000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>130407000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>130474000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>123931000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>122976000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>114016000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>103748000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>103861000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>103032000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>99369000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>92282000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>76982000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>53315000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>50346000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>47497000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>46523000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>47222000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>37331000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>35602000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>35488000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>37286000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>32810000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>32770000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>34169000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>32912000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>34304000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>35862000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>36063000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>37173000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>40911000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>41650000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>41515000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>42695000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>44363000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>44766000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>45102000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>45061000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>43031000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>37466000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>33165000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
+      <c r="DZ47"/>
     </row>
-    <row r="48" spans="1:129">
+    <row r="48" spans="1:130">
       <c r="A48" t="s">
         <v>80</v>
       </c>
       <c r="B48">
+        <v>-482911000.0</v>
+      </c>
+      <c r="C48">
         <v>-447100000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-418753000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-402451000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-389759000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-338230000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-301634000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-228151000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>417282000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>480320000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>384803000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>395758000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>411365000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>436124000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>414623000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>398952000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>350058000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>334910000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>300195000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>297612000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>296780000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>304140000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>314426000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>332929000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>335429000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>350034000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>339237000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>331682000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>338980000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>342663000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>341332000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>340206000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>328546000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>337848000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>313943000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>330273000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>317329000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>319256000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>321089000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>322817000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>346540000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>348895000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>339350000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>337364000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>329261000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>333153000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>319764000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>326667000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>333220000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>327834000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>315675000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>304537000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>293754000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>286735000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>273714000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>264384000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>252256000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>244405000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>258056000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>247211000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>237309000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>231496000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>221714000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>214857000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>208976000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>207586000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>203331000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>201581000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>200766000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>205896000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>199588000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>189518000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>179440000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>171447000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>180635000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>171952000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>185138000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>184923000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>176761000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>195775000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>184960000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>178502000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>164559000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>161165000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>153089000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>144396000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>134302000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>125290000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>116783000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>109975000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>102273000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>95945000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>89595000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>84160000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>77350000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>72790000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>67441000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>62544000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>57972000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>53845000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>48827000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>42662000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>36069000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>29924000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>23806000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>19217000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>13832000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>9827000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>6277000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>3177000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>190000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>28293000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>25837000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>23596000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>20893000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>17717000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>15773000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>15002000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>13640000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>12753000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>11554000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>11000000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>9600000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>8400000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>79200000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>6500000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>6300000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>4900000.0</v>
       </c>
-      <c r="DY48">
+      <c r="DZ48">
         <v>3100000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:129">
+    <row r="49" spans="1:130">
       <c r="A49" t="s">
         <v>81</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>395758000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>411365000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>436124000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>414623000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>398952000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>350058000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>334910000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>300195000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>297612000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>296780000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>304140000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>314426000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>332929000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>335429000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>350034000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>339237000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>331682000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>338980000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>342663000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>341332000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>340206000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>328546000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>337848000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>313943000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>330273000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>317329000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>319256000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>321089000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>322817000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>346540000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>348895000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>339350000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>337364000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>329261000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>333153000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>319764000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>326667000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>333220000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>327834000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>315675000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>304537000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>293754000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>286735000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>273714000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>264384000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>252256000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>244405000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>258056000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>247211000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>237309000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>231496000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>221714000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>214857000.0</v>
       </c>
-      <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
@@ -20033,179 +20170,180 @@
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
+      <c r="DZ49"/>
     </row>
-    <row r="50" spans="1:129">
+    <row r="50" spans="1:130">
       <c r="A50" t="s">
         <v>82</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>16511000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>16877000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>17446000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>16741000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>16875000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>28134000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>12645000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>15053000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>13963000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>11619000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>9444000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>7891000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>7505000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>6069000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>6088000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>1841000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>1867000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>1908000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>1801000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>1557000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>1445000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>1433000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>1421000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1578000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>197000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>264000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>309000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>336000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>344000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>351000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>40947000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>466000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>21445000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>352000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>27665000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>41866000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>55713000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>55556000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>1551000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -20244,865 +20382,870 @@
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
+      <c r="DZ50"/>
     </row>
-    <row r="51" spans="1:129">
+    <row r="51" spans="1:130">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
-        <v>2486678000.0</v>
+        <v>2150382000.0</v>
       </c>
       <c r="C51">
+        <v>2159667000.0</v>
+      </c>
+      <c r="D51">
         <v>2156273000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2162862000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2152960000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2145798000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2088173000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2061552000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2067148000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1958468000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>296750000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>306790000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>335468000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>266783000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>277459000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>321593000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>324233000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>320066000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>306342000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>312918000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>250383000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>243235000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>234401000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>262506000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>310214000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>179234000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>234006000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>207630000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>315054000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>47644000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>40719000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>40797000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>40873000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>40947000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>41162000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>21445000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>13881000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>28737000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>42680000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>56622000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>70564000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>84743000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>98728000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>112832000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>126979000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1551000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1626000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1709000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1795000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>72000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>96000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>144000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>219000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>334000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>474000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>613000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>749000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>885000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>51034000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>51194000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>51350000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>51521000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>51695000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>52598000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>52827000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>53088000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>53476000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>53864000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>54301000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>54637000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>56981000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>37033000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>42060000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>32316000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>1842000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>817000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>827000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>836000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>847000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>856000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>866000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>2379000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>2287000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>892000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>899000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>906000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>914000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>921000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>928000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>936000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>1025000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>1154000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>1280000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>1405000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>4695000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>4928000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>5159000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>5367000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>5592000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>5856000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>6108000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>3316000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>4248000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>4470000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>4733000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>6025000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>4793000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>5006000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>20853000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>25331000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>30335000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>10549000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>39648000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>37449000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>31001000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>33617000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>38895000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>36592000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>39625000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>41664000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>40315000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>45100000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>40900000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>38800000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>27700000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>34200000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>27600000.0</v>
       </c>
-      <c r="DX51">
+      <c r="DY51">
         <v>20900000.0</v>
       </c>
-      <c r="DY51">
+      <c r="DZ51">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:129">
+    <row r="52" spans="1:130">
       <c r="A52" t="s">
         <v>84</v>
       </c>
       <c r="B52">
+        <v>128125000.0</v>
+      </c>
+      <c r="C52">
         <v>123021000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>117929000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>117885000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>115024000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>113370000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>106307000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>106063000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>121779000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>69634000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>66568000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>66764000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>63762000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>51581000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>56502000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>57003000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>54568000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>53620000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>47849000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>47909000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>47015000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>45481000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>41815000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>43553000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>58934000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>37307000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>95852000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>98937000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>87912000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>618000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>336000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>344000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>351000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>718000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>466000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>924000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>352000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>28359000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>41866000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>55713000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>69785000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>55887000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>55898000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>55906000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>56082000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>276000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>280000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>294000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>318000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>69000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>92000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>121000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>182000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>276000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>386000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>474000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>521000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>552000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>561000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>583000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>603000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>638000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>672000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>779000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>835000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>919000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>1072000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>1231000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>1433000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>1602000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>2416000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>592000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>701000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>830000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>859000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>42000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>41000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000.0</v>
       </c>
       <c r="CA52">
         <v>40000.0</v>
       </c>
       <c r="CB52">
-        <v>39000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="CC52">
         <v>39000.0</v>
       </c>
       <c r="CD52">
+        <v>39000.0</v>
+      </c>
+      <c r="CE52">
         <v>1542000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>1441000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>43000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>41000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>39000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="CK52">
         <v>29000.0</v>
       </c>
       <c r="CL52">
         <v>29000.0</v>
       </c>
       <c r="CM52">
+        <v>29000.0</v>
+      </c>
+      <c r="CN52">
         <v>111000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>233000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>352000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>497000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>966000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>948000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>932000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>916000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>901000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>929000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>951000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>532000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>704000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>788000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>881000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>1271000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>740000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>760000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>4459000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>5205000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>5761000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>2758000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>14505000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>5523000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>12125000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>12133000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>10715000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>11295000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>8608000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>9542000.0</v>
       </c>
-      <c r="DQ52">
+      <c r="DR52">
         <v>8716000.0</v>
       </c>
-      <c r="DR52">
+      <c r="DS52">
         <v>9300000.0</v>
       </c>
-      <c r="DS52">
+      <c r="DT52">
         <v>8100000.0</v>
       </c>
-      <c r="DT52">
+      <c r="DU52">
         <v>6800000.0</v>
       </c>
-      <c r="DU52">
+      <c r="DV52">
         <v>7200000.0</v>
       </c>
-      <c r="DV52">
+      <c r="DW52">
         <v>5900000.0</v>
       </c>
-      <c r="DW52">
+      <c r="DX52">
         <v>4200000.0</v>
       </c>
-      <c r="DX52">
+      <c r="DY52">
         <v>2800000.0</v>
       </c>
-      <c r="DY52">
+      <c r="DZ52">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:129">
+    <row r="53" spans="1:130">
       <c r="A53" t="s">
         <v>85</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -21155,205 +21298,206 @@
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
-      <c r="BL53"/>
+      <c r="BL53">
+        <v>0.0</v>
+      </c>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
-      <c r="BU53">
-[...1 lines deleted...]
-      </c>
+      <c r="BU53"/>
       <c r="BV53">
         <v>522000.0</v>
       </c>
       <c r="BW53">
+        <v>522000.0</v>
+      </c>
+      <c r="BX53">
         <v>10600000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>10575000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>42075000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>61650000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>60800000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>80295000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>79455000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>79000000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>78190000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>85771000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>111850000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>111600000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="CK53">
         <v>6000000.0</v>
       </c>
       <c r="CL53">
-        <v>3000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="CM53">
         <v>3000000.0</v>
       </c>
       <c r="CN53">
+        <v>3000000.0</v>
+      </c>
+      <c r="CO53">
         <v>6060000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>8271000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>20274000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>23539000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>24968000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>25305000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>9222000.0</v>
       </c>
-      <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
+      <c r="DZ53"/>
     </row>
-    <row r="54" spans="1:129">
+    <row r="54" spans="1:130">
       <c r="A54" t="s">
         <v>86</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -21406,51 +21550,53 @@
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
-      <c r="BL54"/>
+      <c r="BL54">
+        <v>0.0</v>
+      </c>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
@@ -21472,1643 +21618,1654 @@
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
+      <c r="DZ54"/>
     </row>
-    <row r="55" spans="1:129">
+    <row r="55" spans="1:130">
       <c r="A55" t="s">
         <v>87</v>
       </c>
       <c r="B55">
-        <v>2718944000.0</v>
+        <v>2695879000.0</v>
       </c>
       <c r="C55">
+        <v>2744806000.0</v>
+      </c>
+      <c r="D55">
         <v>2794198000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2761235000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2803842000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2802641000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3055840000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3067316000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3959260000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2979533000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1190581000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1184573000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1226566000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1208076000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1186059000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1197143000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1166806000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1117823000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1070508000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1081841000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1015901000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1047393000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1048210000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1072499000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1066236000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>990878000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>980633000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>936557000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>885577000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>760215000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>743141000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>711292000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>690207000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>687716000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>669168000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>659687000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>635868000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>641291000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>641513000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>644427000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>689053000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>700171000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>698665000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>709360000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>715387000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>541805000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>529945000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>532489000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>534567000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>506269000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>490802000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>468192000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>446206000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>399187000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>386618000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>370776000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>364760000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>341151000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>374813000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>382979000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>368102000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>348796000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>341813000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>330497000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>320623000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>316730000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>306686000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>305383000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>300988000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>307527000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>304922000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>274023000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>264545000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>241884000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>215964000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>199976000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>212852000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>213014000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>207192000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>225527000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>212189000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>212600000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>199658000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>206818000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>213035000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>214553000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>201256000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>192128000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>183694000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>175087000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>166637000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>157944000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>150881000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>145511000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>147964000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>146323000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>141498000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>136959000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>129914000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>123537000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>121500000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>115968000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>103253000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>93074000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>84630000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>79617000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>70396000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>65265000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>59024000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>56808000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>54854000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>140292000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>124263000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>118331000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>105187000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>100883000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>101982000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>99074000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>97423000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>98668000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>96957000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>98300000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>92000000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>85900000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>79200000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>78000000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>68600000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>59700000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>51500000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:129">
+    <row r="56" spans="1:130">
       <c r="A56" t="s">
         <v>88</v>
       </c>
       <c r="B56">
+        <v>542356000.0</v>
+      </c>
+      <c r="C56">
         <v>521001000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>552488000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>474607000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>493365000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>472500000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>545081000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>558623000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>569433000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>347028000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>237730000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>215787000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>257794000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>304315000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>312967000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>315756000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>325252000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>282807000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>289261000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>297012000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>247986000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>245896000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>235047000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>247291000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>241189000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>236318000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>215711000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>193072000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>202071000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>201082000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>201067000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>193505000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>170073000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>162742000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>157842000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>148151000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>139202000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>136270000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>143960000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>163631000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>167936000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>173457000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>185697000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>193342000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>196735000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>149955000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>138646000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>137158000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>145125000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>220360000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>200624000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>177281000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>164518000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>198396000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>181473000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>162098000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>155442000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>139717000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>168877000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>175951000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>163609000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>145963000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>137141000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>122316000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>110725000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>107226000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>94368000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>91778000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>92309000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>91589000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>97967000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>86208000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>76259000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>71450000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>80644000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>80355000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>106665000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>127563000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>124408000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>150011000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>137316000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>136734000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>133494000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>142050000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>159690000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>159422000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>150600000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>140265000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>130458000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>123166000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>113212000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>102796000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>95367000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>88774000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>90028000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>87444000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>82349000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>62404000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>67682000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>60471000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>57825000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>54925000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>50537000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>45589000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>41382000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>36414000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>35316000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>30995000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>24840000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>23416000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>21680000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>20371000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>38722000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>35829000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>33142000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>29306000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>28809000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>28204000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>26461000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>25532000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>25794000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>25800000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>21700000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>20600000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>23000000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>21600000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>19500000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>18100000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>16200000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:129">
+    <row r="57" spans="1:130">
       <c r="A57" t="s">
         <v>89</v>
       </c>
       <c r="B57">
+        <v>441897000.0</v>
+      </c>
+      <c r="C57">
         <v>428325000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>460041000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>396685000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>438264000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>384046000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>448698000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>420013000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>444841000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>237094000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>190441000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>169226000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>165770000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>169398000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>179559000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>167460000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>187944000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>164692000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>158466000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>169271000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>169133000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>171620000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>157133000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>146852000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>143328000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>137164000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>139775000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>136635000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>116646000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>74723000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>75519000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>69717000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>66331000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>60132000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>58197000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>54654000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>58485000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>77927000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>91124000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>100738000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>101801000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>109044000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>113024000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>116713000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>114013000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>43431000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>45031000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>43671000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>44011000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>34611000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>36649000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>29530000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>32598000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>27920000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>29757000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>32478000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>40247000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>33930000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>33199000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>33870000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>34307000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>27605000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>35381000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>32340000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>31417000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>29783000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>25638000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>27179000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>25398000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>26162000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>30811000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>30792000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>27994000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>26818000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>21328000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>16370000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>16723000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>19133000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>22559000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>17601000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>18779000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>25964000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>27715000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>25854000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>18139000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>25657000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>22587000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>20919000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>20950000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>20290000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>18173000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>17277000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>17950000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>18690000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>19355000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>15177000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>16555000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>18310000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>16617000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>14666000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>18431000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>19133000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>18766000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>15976000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>16984000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>16852000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>14252000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>14215000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>17754000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>16381000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>14221000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>17487000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>33073000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>33900000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>28468000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>26017000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>23165000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>22414000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>19583000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>20937000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>21744000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>20000000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>19300000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>15700000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>15400000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>14700000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>11400000.0</v>
       </c>
-      <c r="DX57">
+      <c r="DY57">
         <v>10300000.0</v>
       </c>
-      <c r="DY57">
+      <c r="DZ57">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:129">
+    <row r="58" spans="1:130">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58">
-        <v>2605600000.0</v>
+        <v>2573603000.0</v>
       </c>
       <c r="C58">
+        <v>2583142000.0</v>
+      </c>
+      <c r="D58">
         <v>2598356000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2544994000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2576836000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2516773000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2719306000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2703099000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2626822000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2215272000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>524881000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>510964000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>540933000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>500832000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>503361000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>532793000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>555035000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>524169000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>514972000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>531492000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>471170000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>500064000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>496014000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>506207000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>500395000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>413696000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>419488000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>386515000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>332140000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>206971000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>194731000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>169422000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>163764000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>154227000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>163578000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>140450000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>135240000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>142222000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>145671000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>154945000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>178483000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>190116000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>206309000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>220876000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>238373000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>78242000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>83363000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>81828000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>81185000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>70404000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>72358000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>64437000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>65759000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>47516000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>49641000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>51999000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>60003000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>54249000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>103920000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>100243000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>99833000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>92710000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>97679000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>95091000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>92921000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>92223000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>87927000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>89986000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>88131000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>91093000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>96480000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>78111000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>81963000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>70151000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>33138000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>27730000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>27412000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>27787000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>30126000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>26560000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>26916000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>33784000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>34787000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>33320000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>25922000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>33550000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>32349000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>29833000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>28849000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>27379000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>28263000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>26827000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>26913000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>27165000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>32030000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>27716000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>28825000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>30374000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>28882000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>26783000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>30312000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>32515000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>27689000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>24060000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>24459000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>24665000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>21237000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>20671000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>36358000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>37737000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>39009000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>83719000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>70521000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>67871000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>57899000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>56849000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>59947000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>57810000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>57583000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>59715000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>59369000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>61700000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>56800000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>51900000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>46600000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>46200000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>37100000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>29900000.0</v>
       </c>
-      <c r="DY58">
+      <c r="DZ58">
         <v>23600000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:129">
+    <row r="59" spans="1:130">
       <c r="A59" t="s">
         <v>91</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -23161,51 +23318,53 @@
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
-      <c r="BL59"/>
+      <c r="BL59">
+        <v>0.0</v>
+      </c>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
@@ -23227,476 +23386,478 @@
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
+      <c r="DZ59"/>
     </row>
-    <row r="60" spans="1:129">
+    <row r="60" spans="1:130">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
+        <v>81001000.0</v>
+      </c>
+      <c r="C60">
         <v>113344000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>139784000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>151794000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>154634000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>201728000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>226084000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>283764000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>926071000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>764261000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>665700000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>673609000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>685633000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>707244000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>682698000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>664350000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>611771000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>593654000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>555536000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>550349000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>544731000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>547329000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>552196000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>566292000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>565841000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>577182000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>561145000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>550042000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>553437000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>553244000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>548410000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>541870000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>526443000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>533489000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>505590000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>519237000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>500628000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>499069000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>495842000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>489482000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>510570000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>510055000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>492356000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>488484000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>477014000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>463563000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>446582000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>450661000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>453382000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>435865000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>418444000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>403755000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>380447000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>351671000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>336977000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>318777000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>304757000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>286902000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>270893000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>282736000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>268269000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>256086000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>244134000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>235406000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>227702000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>224507000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>218759000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>215397000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>212857000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>216434000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>208442000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>195912000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>182582000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>171733000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>182826000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>172246000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>185440000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>185227000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>177066000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>198967000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>185273000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>178816000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>164871000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>173498000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>187113000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>181003000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>168907000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>162295000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>154845000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>147708000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>138374000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>131117000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>123968000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>118346000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>115934000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>118607000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>112673000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>106585000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>101032000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>96754000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>91188000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>83453000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>75564000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>69014000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>60171000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>54952000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>49159000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>44594000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>22666000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>19071000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>15845000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>56573000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>53742000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>50460000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>47288000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>44034000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>42035000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>41264000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>39840000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>38953000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>37588000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>36600000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>35200000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>34000000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>32600000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>31800000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>31500000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>29800000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>27900000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:129">
+    <row r="61" spans="1:130">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -23749,51 +23910,53 @@
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
-      <c r="BL61"/>
+      <c r="BL61">
+        <v>0.0</v>
+      </c>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
@@ -23815,52 +23978,53 @@
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
+      <c r="DZ61"/>
     </row>
-    <row r="62" spans="1:129">
+    <row r="62" spans="1:130">
       <c r="A62" t="s">
         <v>94</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23948,50 +24112,51 @@
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
+      <c r="DZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24087,51 +24252,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
         <v>1984181000.0</v>
       </c>
       <c r="C2">
         <v>2134611000.0</v>
       </c>
       <c r="D2">
         <v>1040583000.0</v>
       </c>
       <c r="E2">
         <v>1187969000.0</v>
       </c>
       <c r="F2">
         <v>1073273000.0</v>
       </c>
       <c r="G2">
         <v>1040460000.0</v>
       </c>
       <c r="H2">
         <v>961386000.0</v>
       </c>
       <c r="I2">
         <v>1054847000.0</v>
       </c>
@@ -24191,51 +24356,51 @@
       </c>
       <c r="AB2">
         <v>101078000.0</v>
       </c>
       <c r="AC2">
         <v>78890000.0</v>
       </c>
       <c r="AD2">
         <v>108438000.0</v>
       </c>
       <c r="AE2">
         <v>93879000.0</v>
       </c>
       <c r="AF2">
         <v>62400000.0</v>
       </c>
       <c r="AG2">
         <v>59500000.0</v>
       </c>
       <c r="AH2">
         <v>41500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
         <v>152638000.0</v>
       </c>
       <c r="C3">
         <v>143978000.0</v>
       </c>
       <c r="D3">
         <v>57405000.0</v>
       </c>
       <c r="E3">
         <v>42552000.0</v>
       </c>
       <c r="F3">
         <v>34966000.0</v>
       </c>
       <c r="G3">
         <v>37125000.0</v>
       </c>
       <c r="H3">
         <v>36394000.0</v>
       </c>
       <c r="I3">
         <v>42183000.0</v>
       </c>
@@ -24295,99 +24460,99 @@
       </c>
       <c r="AB3">
         <v>4996000.0</v>
       </c>
       <c r="AC3">
         <v>4346000.0</v>
       </c>
       <c r="AD3">
         <v>11210000.0</v>
       </c>
       <c r="AE3">
         <v>10523000.0</v>
       </c>
       <c r="AF3">
         <v>-8700000.0</v>
       </c>
       <c r="AG3">
         <v>-6400000.0</v>
       </c>
       <c r="AH3">
         <v>-3400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-10232000.0</v>
       </c>
       <c r="G4">
         <v>-29034000.0</v>
       </c>
       <c r="H4">
         <v>-29034000.0</v>
       </c>
       <c r="I4">
         <v>-29034000.0</v>
       </c>
       <c r="J4">
         <v>-29034000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5">
         <v>33550000.0</v>
       </c>
       <c r="C5">
         <v>-1060617000.0</v>
       </c>
       <c r="D5">
         <v>88210000.0</v>
       </c>
       <c r="E5">
         <v>247591000.0</v>
       </c>
       <c r="F5">
         <v>147025000.0</v>
       </c>
       <c r="G5">
         <v>73921000.0</v>
       </c>
       <c r="H5">
         <v>112415000.0</v>
       </c>
       <c r="I5">
         <v>122029000.0</v>
       </c>
@@ -24447,51 +24612,51 @@
       </c>
       <c r="AB5">
         <v>-76641000.0</v>
       </c>
       <c r="AC5">
         <v>-60477000.0</v>
       </c>
       <c r="AD5">
         <v>-15915000.0</v>
       </c>
       <c r="AE5">
         <v>-17635000.0</v>
       </c>
       <c r="AF5">
         <v>50700000.0</v>
       </c>
       <c r="AG5">
         <v>42700000.0</v>
       </c>
       <c r="AH5">
         <v>10800000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
         <v>186188000.0</v>
       </c>
       <c r="C6">
         <v>-916639000.0</v>
       </c>
       <c r="D6">
         <v>145615000.0</v>
       </c>
       <c r="E6">
         <v>290143000.0</v>
       </c>
       <c r="F6">
         <v>181991000.0</v>
       </c>
       <c r="G6">
         <v>111046000.0</v>
       </c>
       <c r="H6">
         <v>148809000.0</v>
       </c>
       <c r="I6">
         <v>164212000.0</v>
       </c>
@@ -24551,129 +24716,129 @@
       </c>
       <c r="AB6">
         <v>-71645000.0</v>
       </c>
       <c r="AC6">
         <v>-56131000.0</v>
       </c>
       <c r="AD6">
         <v>-4705000.0</v>
       </c>
       <c r="AE6">
         <v>-7112000.0</v>
       </c>
       <c r="AF6">
         <v>42000000.0</v>
       </c>
       <c r="AG6">
         <v>36300000.0</v>
       </c>
       <c r="AH6">
         <v>7400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>15901000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
         <v>510937000.0</v>
       </c>
       <c r="C9">
         <v>339651000.0</v>
       </c>
       <c r="D9">
         <v>330152000.0</v>
       </c>
       <c r="E9">
         <v>491665000.0</v>
       </c>
       <c r="F9">
         <v>313954000.0</v>
       </c>
       <c r="G9">
         <v>229113000.0</v>
       </c>
       <c r="H9">
         <v>253801000.0</v>
       </c>
       <c r="I9">
         <v>266039000.0</v>
       </c>
@@ -24733,51 +24898,51 @@
       </c>
       <c r="AB9">
         <v>69765000.0</v>
       </c>
       <c r="AC9">
         <v>51548000.0</v>
       </c>
       <c r="AD9">
         <v>81964000.0</v>
       </c>
       <c r="AE9">
         <v>63219000.0</v>
       </c>
       <c r="AF9">
         <v>85700000.0</v>
       </c>
       <c r="AG9">
         <v>75500000.0</v>
       </c>
       <c r="AH9">
         <v>53800000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10">
         <v>-147197000.0</v>
       </c>
       <c r="C10">
         <v>-1249832000.0</v>
       </c>
       <c r="D10">
         <v>56639000.0</v>
       </c>
       <c r="E10">
         <v>242453000.0</v>
       </c>
       <c r="F10">
         <v>142687000.0</v>
       </c>
       <c r="G10">
         <v>69360000.0</v>
       </c>
       <c r="H10">
         <v>109704000.0</v>
       </c>
       <c r="I10">
         <v>120246000.0</v>
       </c>
@@ -24837,51 +25002,51 @@
       </c>
       <c r="AB10">
         <v>25990000.0</v>
       </c>
       <c r="AC10">
         <v>14842000.0</v>
       </c>
       <c r="AD10">
         <v>14085000.0</v>
       </c>
       <c r="AE10">
         <v>6438000.0</v>
       </c>
       <c r="AF10">
         <v>7800000.0</v>
       </c>
       <c r="AG10">
         <v>7000000.0</v>
       </c>
       <c r="AH10">
         <v>3400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11">
         <v>-5472000.0</v>
       </c>
       <c r="C11">
         <v>-124991000.0</v>
       </c>
       <c r="D11">
         <v>13836000.0</v>
       </c>
       <c r="E11">
         <v>63039000.0</v>
       </c>
       <c r="F11">
         <v>35808000.0</v>
       </c>
       <c r="G11">
         <v>16593000.0</v>
       </c>
       <c r="H11">
         <v>27382000.0</v>
       </c>
       <c r="I11">
         <v>28195000.0</v>
       </c>
@@ -24941,51 +25106,51 @@
       </c>
       <c r="AB11">
         <v>9950000.0</v>
       </c>
       <c r="AC11">
         <v>5653000.0</v>
       </c>
       <c r="AD11">
         <v>5491000.0</v>
       </c>
       <c r="AE11">
         <v>2459000.0</v>
       </c>
       <c r="AF11">
         <v>3300000.0</v>
       </c>
       <c r="AG11">
         <v>3000000.0</v>
       </c>
       <c r="AH11">
         <v>1200000.0</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12">
         <v>180747000.0</v>
       </c>
       <c r="C12">
         <v>189215000.0</v>
       </c>
       <c r="D12">
         <v>31571000.0</v>
       </c>
       <c r="E12">
         <v>5138000.0</v>
       </c>
       <c r="F12">
         <v>4338000.0</v>
       </c>
       <c r="G12">
         <v>4561000.0</v>
       </c>
       <c r="H12">
         <v>2711000.0</v>
       </c>
       <c r="I12">
         <v>1783000.0</v>
       </c>
@@ -25045,143 +25210,145 @@
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>2711000.0</v>
       </c>
       <c r="I13">
         <v>1783000.0</v>
       </c>
       <c r="J13">
         <v>1209000.0</v>
       </c>
       <c r="K13">
         <v>1597000.0</v>
       </c>
       <c r="L13">
         <v>2047000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>204</v>
+      </c>
+      <c r="B14">
+        <v>33929000.0</v>
+      </c>
       <c r="C14">
         <v>314259000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
         <v>-107796000.0</v>
       </c>
       <c r="C15">
         <v>-816969000.0</v>
       </c>
       <c r="D15">
         <v>167351000.0</v>
       </c>
       <c r="E15">
         <v>193191000.0</v>
       </c>
       <c r="F15">
         <v>105859000.0</v>
       </c>
       <c r="G15">
         <v>23733000.0</v>
       </c>
       <c r="H15">
         <v>87099000.0</v>
       </c>
       <c r="I15">
         <v>92051000.0</v>
       </c>
@@ -25241,51 +25408,51 @@
       </c>
       <c r="AB15">
         <v>16040000.0</v>
       </c>
       <c r="AC15">
         <v>10154000.0</v>
       </c>
       <c r="AD15">
         <v>8594000.0</v>
       </c>
       <c r="AE15">
         <v>3979000.0</v>
       </c>
       <c r="AF15">
         <v>4500000.0</v>
       </c>
       <c r="AG15">
         <v>4000000.0</v>
       </c>
       <c r="AH15">
         <v>2200000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>193191000.0</v>
       </c>
       <c r="F16">
         <v>105859000.0</v>
       </c>
       <c r="G16">
         <v>23733000.0</v>
       </c>
       <c r="H16">
         <v>87099000.0</v>
       </c>
       <c r="I16">
         <v>92051000.0</v>
       </c>
       <c r="J16">
         <v>87321000.0</v>
       </c>
       <c r="K16">
         <v>27670000.0</v>
       </c>
@@ -25325,53 +25492,55 @@
       <c r="W16">
         <v>34421000.0</v>
       </c>
       <c r="X16">
         <v>25815000.0</v>
       </c>
       <c r="Y16">
         <v>21616000.0</v>
       </c>
       <c r="Z16">
         <v>19882000.0</v>
       </c>
       <c r="AA16">
         <v>23445000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>207</v>
+      </c>
+      <c r="B17">
+        <v>-141725000.0</v>
+      </c>
       <c r="C17">
         <v>-1124841000.0</v>
       </c>
       <c r="D17">
         <v>42803000.0</v>
       </c>
       <c r="E17">
         <v>193191000.0</v>
       </c>
       <c r="F17">
         <v>116091000.0</v>
       </c>
       <c r="G17">
         <v>52767000.0</v>
       </c>
       <c r="H17">
         <v>87099000.0</v>
       </c>
       <c r="I17">
         <v>92051000.0</v>
       </c>
       <c r="J17">
         <v>87321000.0</v>
       </c>
       <c r="K17">
@@ -25393,53 +25562,55 @@
         <v>47199000.0</v>
       </c>
       <c r="Q17">
         <v>32036000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>208</v>
+      </c>
+      <c r="B18">
+        <v>-180747000.0</v>
+      </c>
       <c r="C18">
         <v>-189215000.0</v>
       </c>
       <c r="D18">
         <v>-31571000.0</v>
       </c>
       <c r="E18">
         <v>-5138000.0</v>
       </c>
       <c r="F18">
         <v>-4338000.0</v>
       </c>
       <c r="G18">
         <v>-4561000.0</v>
       </c>
       <c r="H18">
         <v>-2711000.0</v>
       </c>
       <c r="I18">
         <v>-1783000.0</v>
       </c>
       <c r="J18">
         <v>-1209000.0</v>
       </c>
       <c r="K18">
@@ -25449,51 +25620,51 @@
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>-3000.0</v>
       </c>
       <c r="H19">
         <v>-1000.0</v>
       </c>
       <c r="I19">
         <v>-2000.0</v>
       </c>
       <c r="J19">
         <v>-11000.0</v>
       </c>
       <c r="K19">
         <v>4000.0</v>
       </c>
       <c r="L19">
         <v>-58000.0</v>
       </c>
       <c r="M19">
@@ -25509,95 +25680,95 @@
         <v>74000.0</v>
       </c>
       <c r="Q19">
         <v>90000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>42442000.0</v>
       </c>
       <c r="L20">
         <v>42442000.0</v>
       </c>
       <c r="M20">
         <v>42442000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
         <v>36424000.0</v>
       </c>
       <c r="C21">
         <v>-1062936000.0</v>
       </c>
       <c r="D21">
         <v>88210000.0</v>
       </c>
       <c r="E21">
         <v>247591000.0</v>
       </c>
       <c r="F21">
         <v>147025000.0</v>
       </c>
       <c r="G21">
         <v>73924000.0</v>
       </c>
       <c r="H21">
         <v>112416000.0</v>
       </c>
       <c r="I21">
         <v>122031000.0</v>
       </c>
@@ -25657,89 +25828,89 @@
       </c>
       <c r="AB21">
         <v>26444000.0</v>
       </c>
       <c r="AC21">
         <v>16011000.0</v>
       </c>
       <c r="AD21">
         <v>16803000.0</v>
       </c>
       <c r="AE21">
         <v>9341000.0</v>
       </c>
       <c r="AF21">
         <v>33300000.0</v>
       </c>
       <c r="AG21">
         <v>29900000.0</v>
       </c>
       <c r="AH21">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B23">
         <v>2458694000.0</v>
       </c>
       <c r="C23">
         <v>3537198000.0</v>
       </c>
       <c r="D23">
         <v>1282525000.0</v>
       </c>
       <c r="E23">
         <v>1432043000.0</v>
       </c>
       <c r="F23">
         <v>1240202000.0</v>
       </c>
       <c r="G23">
         <v>1195649000.0</v>
       </c>
       <c r="H23">
         <v>1102771000.0</v>
       </c>
       <c r="I23">
         <v>1198855000.0</v>
       </c>
@@ -25799,91 +25970,93 @@
       </c>
       <c r="AB23">
         <v>247484000.0</v>
       </c>
       <c r="AC23">
         <v>195719000.0</v>
       </c>
       <c r="AD23">
         <v>291520000.0</v>
       </c>
       <c r="AE23">
         <v>250017000.0</v>
       </c>
       <c r="AF23">
         <v>114800000.0</v>
       </c>
       <c r="AG23">
         <v>105100000.0</v>
       </c>
       <c r="AH23">
         <v>91000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>215</v>
+      </c>
+      <c r="B25">
+        <v>152638000.0</v>
+      </c>
       <c r="C25">
         <v>143978000.0</v>
       </c>
       <c r="D25">
         <v>57405000.0</v>
       </c>
       <c r="E25">
         <v>47386000.0</v>
       </c>
       <c r="F25">
         <v>39552000.0</v>
       </c>
       <c r="G25">
         <v>37125000.0</v>
       </c>
       <c r="H25">
         <v>42109000.0</v>
       </c>
       <c r="I25">
         <v>42183000.0</v>
       </c>
       <c r="J25">
         <v>41055000.0</v>
       </c>
       <c r="K25"/>
@@ -25891,51 +26064,51 @@
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>2558000.0</v>
       </c>
       <c r="F26">
         <v>2394000.0</v>
       </c>
       <c r="G26">
         <v>2053000.0</v>
       </c>
       <c r="H26">
         <v>1714000.0</v>
       </c>
       <c r="I26">
         <v>1779000.0</v>
       </c>
       <c r="J26">
         <v>1816000.0</v>
       </c>
       <c r="K26">
         <v>1658000.0</v>
       </c>
@@ -25955,93 +26128,95 @@
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>45042000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>218</v>
+      </c>
+      <c r="B28">
+        <v>58970000.0</v>
+      </c>
       <c r="C28">
         <v>64682000.0</v>
       </c>
       <c r="D28">
         <v>50133000.0</v>
       </c>
       <c r="E28">
         <v>47478000.0</v>
       </c>
       <c r="F28">
         <v>39409000.0</v>
       </c>
       <c r="G28">
         <v>34912000.0</v>
       </c>
       <c r="H28">
         <v>38733000.0</v>
       </c>
       <c r="I28">
         <v>35180000.0</v>
       </c>
       <c r="J28">
         <v>29578000.0</v>
       </c>
       <c r="K28">
@@ -26091,53 +26266,55 @@
       </c>
       <c r="Z28">
         <v>65848000.0</v>
       </c>
       <c r="AA28">
         <v>54531000.0</v>
       </c>
       <c r="AB28">
         <v>42339000.0</v>
       </c>
       <c r="AC28">
         <v>35995000.0</v>
       </c>
       <c r="AD28">
         <v>72917000.0</v>
       </c>
       <c r="AE28">
         <v>60117000.0</v>
       </c>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>219</v>
+      </c>
+      <c r="B29">
+        <v>-5472000.0</v>
+      </c>
       <c r="C29">
         <v>-124991000.0</v>
       </c>
       <c r="D29">
         <v>13836000.0</v>
       </c>
       <c r="E29">
         <v>67647000.0</v>
       </c>
       <c r="F29">
         <v>38872000.0</v>
       </c>
       <c r="G29">
         <v>16593000.0</v>
       </c>
       <c r="H29">
         <v>29012000.0</v>
       </c>
       <c r="I29">
         <v>28195000.0</v>
       </c>
       <c r="J29">
         <v>20131000.0</v>
       </c>
       <c r="K29">
@@ -26149,51 +26326,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30">
         <v>474513000.0</v>
       </c>
       <c r="C30">
         <v>1402587000.0</v>
       </c>
       <c r="D30">
         <v>241942000.0</v>
       </c>
       <c r="E30">
         <v>244074000.0</v>
       </c>
       <c r="F30">
         <v>166929000.0</v>
       </c>
       <c r="G30">
         <v>155189000.0</v>
       </c>
       <c r="H30">
         <v>141385000.0</v>
       </c>
       <c r="I30">
         <v>144008000.0</v>
       </c>
@@ -26253,51 +26430,51 @@
       </c>
       <c r="AB30">
         <v>146406000.0</v>
       </c>
       <c r="AC30">
         <v>116829000.0</v>
       </c>
       <c r="AD30">
         <v>183082000.0</v>
       </c>
       <c r="AE30">
         <v>156138000.0</v>
       </c>
       <c r="AF30">
         <v>52400000.0</v>
       </c>
       <c r="AG30">
         <v>45600000.0</v>
       </c>
       <c r="AH30">
         <v>49500000.0</v>
       </c>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B31">
         <v>-183621000.0</v>
       </c>
       <c r="C31">
         <v>-186896000.0</v>
       </c>
       <c r="D31">
         <v>-31571000.0</v>
       </c>
       <c r="E31">
         <v>-5138000.0</v>
       </c>
       <c r="F31">
         <v>-4338000.0</v>
       </c>
       <c r="G31">
         <v>-4564000.0</v>
       </c>
       <c r="H31">
         <v>-2712000.0</v>
       </c>
       <c r="I31">
         <v>-1785000.0</v>
       </c>
@@ -26357,51 +26534,51 @@
       </c>
       <c r="AB31">
         <v>-454000.0</v>
       </c>
       <c r="AC31">
         <v>-1169000.0</v>
       </c>
       <c r="AD31">
         <v>-4619000.0</v>
       </c>
       <c r="AE31">
         <v>-1566000.0</v>
       </c>
       <c r="AF31">
         <v>-25500000.0</v>
       </c>
       <c r="AG31">
         <v>-22900000.0</v>
       </c>
       <c r="AH31">
         <v>-900000.0</v>
       </c>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B32">
         <v>2495118000.0</v>
       </c>
       <c r="C32">
         <v>2474262000.0</v>
       </c>
       <c r="D32">
         <v>1370735000.0</v>
       </c>
       <c r="E32">
         <v>1679634000.0</v>
       </c>
       <c r="F32">
         <v>1387227000.0</v>
       </c>
       <c r="G32">
         <v>1269573000.0</v>
       </c>
       <c r="H32">
         <v>1215187000.0</v>
       </c>
       <c r="I32">
         <v>1320886000.0</v>
       </c>
@@ -26480,1286 +26657,1293 @@
       <c r="AH32">
         <v>95300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DY32"/>
+  <dimension ref="A1:DZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:129">
+    <row r="1" spans="1:130">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AR1" t="s">
         <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AV1" t="s">
         <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AZ1" t="s">
         <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BD1" t="s">
         <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BH1" t="s">
         <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BL1" t="s">
         <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BP1" t="s">
         <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BT1" t="s">
         <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BX1" t="s">
         <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CB1" t="s">
         <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CF1" t="s">
         <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CJ1" t="s">
         <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CN1" t="s">
         <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CR1" t="s">
         <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CV1" t="s">
         <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CZ1" t="s">
         <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DD1" t="s">
         <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DH1" t="s">
         <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DL1" t="s">
         <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DP1" t="s">
         <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DT1" t="s">
         <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DX1" t="s">
         <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
+      <c r="DZ1" t="s">
+        <v>191</v>
+      </c>
     </row>
-    <row r="2" spans="1:129">
+    <row r="2" spans="1:130">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
-        <v>325874000.0</v>
+        <v>561605000.0</v>
       </c>
       <c r="C2">
+        <v>535357000.0</v>
+      </c>
+      <c r="D2">
         <v>616756000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>503573000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>537978000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>541005000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>545543000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>566343000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>481717000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>91869000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>263669000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>257273000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>253949000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>342698000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>364087000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>369216000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>350581000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>347496000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>324293000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>333701000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>291611000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>284717000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>269195000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>235160000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>251388000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>306168000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>288019000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>272338000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>255984000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>283560000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>266079000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>261755000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>243455000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>241772000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>219439000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>208697000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>194395000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>208183000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>194230000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>183226000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>181651000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>201897000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>193756000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>201352000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>171700000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>165345000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>153155000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>148313000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>135143000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>140376000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>131458000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>122799000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>110189000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>117785000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>75413000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>76715000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>71643000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>74760000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>67287000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>65323000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>61591000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>117461000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>45072000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>44377000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>37599000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>41362000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>36692000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>34567000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>32105000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>41850000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>47068000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>43722000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>36414000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>63605000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>55961000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>52376000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>50121000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>52983000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>50185000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>46630000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>44182000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>49386000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>45871000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>42361000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>38847000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>42862000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>40797000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>38200000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>37196000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>37405000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>35142000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>33958000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>33300000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>35091000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>35392000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>33756000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>31266000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>34656000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>32633000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>34244000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>34960000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>33887000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>30595000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>30859000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>29229000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>29228000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>25083000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>24435000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>22332000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>21706000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>20245000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>18924000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>29896000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>30058000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>27748000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>25777000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>24855000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>25014000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>23571000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>22968000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>22326000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>21700000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>13000000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>13400000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>14200000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>-11000000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>26800000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>23700000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>10400000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:129">
+    <row r="3" spans="1:130">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
+        <v>38521000.0</v>
+      </c>
+      <c r="C3">
         <v>40724000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>37748000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>36806000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>37360000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>37657000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>25893000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>48639000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>31786000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13751000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>14209000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13245000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>12372000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12392000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12269000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>11595000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11130000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>11485000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>9416000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>9414000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9237000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>9206000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>9172000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9413000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>9334000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>10073000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>10528000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>10681000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>10827000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>10837000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>10295000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>10362000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>10690000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>10477000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>10326000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>10219000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>10033000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>9801000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>9399000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>9341000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>9668000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>9556000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>9399000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>9519000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>8684000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>8254000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>8115000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>7751000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>7013000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>6202000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>6220000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5971000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5186000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>5081000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>5425000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>5394000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>5121000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>5259000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>5430000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>5222000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>5082000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5167000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>5228000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>5107000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>4949000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>5035000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>5005000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>4823000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>4858000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>4785000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>4134000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3998000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>3698000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3095000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2855000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2494000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2380000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2400000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2083000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2052000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>2399000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>2310000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>2815000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1969000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1853000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1729000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1693000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1696000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1699000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1823000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1888000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1775000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1777000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1846000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1849000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1880000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1886000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>14624000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>-2217000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>-2198000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>-1799000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1545000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>-1457000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>-1408000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>-1373000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>8716000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>-1266000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>-1255000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>-1199000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>7523000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>-1193000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1222000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>-3206000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>19328000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>-2815000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>-2744000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>-2559000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>18432000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>-2687000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>-2610000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>-2612000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>-2400000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>-2100000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>-2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="DV3">
         <v>-2000000.0</v>
       </c>
       <c r="DW3">
+        <v>-2000000.0</v>
+      </c>
+      <c r="DX3">
         <v>-1800000.0</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>-1500000.0</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>-1100000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:129">
+    <row r="4" spans="1:130">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4">
         <v>2268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6967000.0</v>
       </c>
       <c r="T4">
         <v>-6967000.0</v>
       </c>
       <c r="U4">
+        <v>-6967000.0</v>
+      </c>
+      <c r="V4">
         <v>-5533000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-19576000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-345000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-6071000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3041000.0</v>
       </c>
       <c r="Z4">
         <v>-3041000.0</v>
       </c>
       <c r="AA4">
         <v>-3041000.0</v>
       </c>
-      <c r="AB4"/>
+      <c r="AB4">
+        <v>-3041000.0</v>
+      </c>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -27941,888 +28125,895 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
+      <c r="DZ4"/>
     </row>
-    <row r="5" spans="1:129">
+    <row r="5" spans="1:130">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5">
+        <v>20441000.0</v>
+      </c>
+      <c r="C5">
         <v>-11000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>21403000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>8213000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3945000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>80048000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>19874000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1094148000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-66391000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-8003000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>11689000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>26325000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>47196000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>61415000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>71665000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>75545000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>57351000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>51977000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>42476000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>42124000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>22724000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>20723000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>23510000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>13914000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>15772000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>32850000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>30690000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>30549000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>24733000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>35047000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>29878000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>32869000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>24235000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>28776000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>26896000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>29827000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>23163000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>28375000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>24696000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-9347000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>21376000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>29083000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>24611000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>19818000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>8201000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>25780000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>26851000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>27707000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>16357000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>23230000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>22884000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>22519000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>15822000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>24054000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>19605000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>23081000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>16806000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>23645000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>20320000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>19907000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>13302000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>18678000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>15531000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>13502000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>6085000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>12032000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>6672000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>4873000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-5048000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>14083000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>19443000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>20318000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>16804000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-46048000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>17208000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>18782000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>16592000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-35318000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>19788000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>19767000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>16956000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-32130000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>18669000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>16791000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>13381000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-28046000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>13807000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>13404000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-27884000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-36225100.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>10019000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>10017000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>8571000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-31322800.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-29505000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>8534000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>7796000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-33192200.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-23204000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>569000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>3198000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>10681000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>4035000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>3745000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-19918000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-73824000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>1839000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>1214000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>7827000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-56807000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>222000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-2768000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-902000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-79674000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>266000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-1502000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-3875000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-70042000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-3309000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-1596000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-2180000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>18000000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>11700000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>10900000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>10000000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>26700000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>6300000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>6200000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>3400000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:129">
+    <row r="6" spans="1:130">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
+        <v>58962000.0</v>
+      </c>
+      <c r="C6">
         <v>40713000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>59151000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>45019000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>41305000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>117705000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>45767000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1045509000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-34605000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5748000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>25898000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>39570000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>59568000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>73807000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>83934000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>87140000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>68481000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>63462000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>51892000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>51538000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>31961000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>29929000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>32682000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>23327000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>25106000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>42923000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>41218000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>41230000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>35560000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>45884000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>40173000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>43231000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>34925000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>39253000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>37222000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>40046000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>33196000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>38176000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>34095000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-6000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>31044000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>38639000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>34010000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>29337000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>16885000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>34034000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>34966000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>35458000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>23370000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>29432000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>29104000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>28490000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>21008000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>29135000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>25030000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>28475000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>21927000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>28904000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>25750000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>25129000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>18384000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>23845000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>20759000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>18609000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>11034000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>17067000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>11677000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>9696000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-190000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>18868000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>23577000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>24316000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>20502000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-42953000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>20063000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>21276000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>18972000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-32918000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>21871000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>21819000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>19355000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-29820000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>21484000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>18760000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>15234000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-26317000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>15500000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>15100000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-26185000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-34402100.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>11907000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>11792000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>10348000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-29476800.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-27656000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>10414000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>9682000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-18568200.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-25421000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-1629000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>1399000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>12226000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>2578000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>2337000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-21291000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-65108000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>573000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-41000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>6628000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-49284000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-971000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-1546000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-4108000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-60346000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-2549000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-4246000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-6434000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-51610000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-5996000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-4206000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-4792000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>15600000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>9600000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>8700000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>8000000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>24700000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>4500000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>4700000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:129">
+    <row r="7" spans="1:130">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -29004,110 +29195,111 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
+      <c r="DZ7"/>
     </row>
-    <row r="8" spans="1:129">
+    <row r="8" spans="1:130">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -29289,1626 +29481,1641 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
+      <c r="DZ8"/>
     </row>
-    <row r="9" spans="1:129">
+    <row r="9" spans="1:130">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
-        <v>305356000.0</v>
+        <v>20441000.0</v>
       </c>
       <c r="C9">
+        <v>95873000.0</v>
+      </c>
+      <c r="D9">
         <v>15007000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>115271000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>75303000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>91841000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>110394000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>77323000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>60096000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>36171000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>77307000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>76349000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>103760000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>138502000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>145936000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>146003000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>116380000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>112433000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>95332000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>86970000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>70591000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>65624000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>62802000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>46518000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>54169000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>75336000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>73644000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>73418000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>65487000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>73001000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>65296000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>68588000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>59153000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>64344000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>60762000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>58821000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>52587000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>56610000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>55322000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>55411000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>47898000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>54523000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>53337000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>48342000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>34218000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>48717000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>48322000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>45539000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>36426000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>40709000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>38575000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>37005000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>31371000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>37740000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>68101000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>71611000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>65438000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>73499000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>68462000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>66869000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>58610000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>15849000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>76450000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>77755000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>69378000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>76656000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>66387000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>65130000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>64511000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>81602000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>74416000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>77841000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>71524000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>50885000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>41785000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>40771000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>37232000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>40225000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>40256000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>40149000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>38148000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>39687000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>38970000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>35127000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>30686000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>34717000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>31108000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>30210000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>27107000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>27779000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>25371000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>25216000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>23346000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>24282000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>22055000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>22599000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>21632000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>21799000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>20724000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>22721000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>25763000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>23852000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>23108000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>23199000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>20178000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>20507000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>17516000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>16346000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>15396000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>15789000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>13109000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>11815000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>22959000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>23381000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>22708000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>19725000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>16150000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>16917000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>15724000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>15925000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>14653000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>16800000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>24500000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>23000000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>21500000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>46800000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>10600000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>10900000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>16800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:129">
+    <row r="10" spans="1:130">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10">
+        <v>-38405000.0</v>
+      </c>
+      <c r="C10">
         <v>-45110000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-23372000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-37113000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-41602000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>31621000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-32896000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1141413000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-107144000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-31979000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9034000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>23740000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>44841000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>59798000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>70121000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>74352000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>56567000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>51100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>41503000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>40801000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>21559000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>19517000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>22206000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12716000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>14919000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>32055000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>29929000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>29968000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>24158000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>34590000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>29406000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>32386000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>23864000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>28373000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>26608000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>29591000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>22881000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>28009000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>24480000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-14926000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>20823000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>28525000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>24057000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>19249000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>7837000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>25525000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>26679000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>27606000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>16275000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>23099000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>22739000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>22391000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>15694000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>23904000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>19494000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>23002000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>16755000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>23494000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>20199000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>19766000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>13107000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>18557000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>15340000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>13302000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>5900000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>11850000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>6545000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>4743000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-5189000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>13686000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>19233000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>19990000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>16503000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>19867000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>17153000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>18741000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>16552000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>19777000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>20564000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>20638000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>17565000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>19125000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>19232000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>18982000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>13899000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>16063000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>14098000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>13612000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>10898000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>11729000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>10126000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>10160000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>8696000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>10278000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>7355000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>8627000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>7898000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>7405000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>6684000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>8126000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>9990000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>10681000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>9949000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>9908000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>7429000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>8610000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>6513000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>5806000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>5061000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>4784000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>3978000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>3495000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>3702000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>4439000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>5188000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>3187000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>1271000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>2205000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>1432000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>1931000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>870000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>2300000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>2100000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>2300000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>1200000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>400000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>2500000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>3100000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:129">
+    <row r="11" spans="1:130">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11">
+        <v>1793000.0</v>
+      </c>
+      <c r="C11">
         <v>-8697000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>385000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-16749000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>19589000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>66999000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1302000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-174942000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-18350000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-9175000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2541000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6613000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10937000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>16856000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>17988000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>18922000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>13881000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>12903000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>11000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>10124000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4845000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4384000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5214000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3491000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3504000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>7888000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7734000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>7638000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>5751000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6906000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>7077000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>8088000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6123000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-7000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>8453000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>10041000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>8638000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>15303000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>12549000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-4860000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>7724000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>5297000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>8370000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>7425000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>8479000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>9935000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>10428000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>6073000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>7514000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>8542000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>8560000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>4839000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>7944000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>7227000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>8835000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>6482000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>9045000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>7287000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>7797000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>5238000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>6740000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>6452000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>5390000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>2481000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>5566000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>2766000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1899000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-2085000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>5350000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>7136000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>7888000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>6495000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>7463000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>6400000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>7266000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>6259000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>7608000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>7839000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>7617000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>6557000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>6928000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>7167000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>7028000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>5206000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>5969000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>5086000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>5104000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>4090000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>4027000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>3797000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>3811000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>3261000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>3468000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>2795000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>3278000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>3001000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>2832000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>2557000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>3108000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>3825000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>4088000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>3804000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>3790000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>2840000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>3225000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>2508000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>2256000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>1961000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>1795000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>1510000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>1328000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>1461000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>1736000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>2012000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>1243000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>500000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>843000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>545000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>732000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DS11">
         <v>900000.0</v>
       </c>
       <c r="DT11">
+        <v>900000.0</v>
+      </c>
+      <c r="DU11">
         <v>1000000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>500000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>200000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>1000000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>1300000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:129">
+    <row r="12" spans="1:130">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12">
+        <v>-43587000.0</v>
+      </c>
+      <c r="C12">
         <v>45099000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>44775000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>45326000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>45547000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>48427000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>52770000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>47265000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>40753000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>23976000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2655000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2585000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2355000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1617000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1544000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1193000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>784000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>877000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>973000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1323000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1165000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1206000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1304000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1198000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>853000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>795000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>761000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>581000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>575000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>457000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>472000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>483000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>371000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>403000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>288000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>236000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>282000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>366000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>216000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>461000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>553000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>558000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>554000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>570000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>364000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>255000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>172000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>101000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>82000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>131000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128000.0</v>
       </c>
       <c r="BA12">
         <v>128000.0</v>
       </c>
       <c r="BB12">
+        <v>128000.0</v>
+      </c>
+      <c r="BC12">
         <v>150000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>111000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>79000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>51000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>151000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>131000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>141000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>195000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>173000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>191000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>181000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>185000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>201000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>177000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>150000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>141000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>397000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>210000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>328000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>301000.0</v>
       </c>
       <c r="BV12">
         <v>301000.0</v>
       </c>
       <c r="BW12">
+        <v>301000.0</v>
+      </c>
+      <c r="BX12">
         <v>55000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>41000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>40000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>81000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>17000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>16000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>25000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>35000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>24000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>31000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>14000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="CJ12">
         <v>14000.0</v>
       </c>
       <c r="CK12">
         <v>14000.0</v>
       </c>
       <c r="CL12">
+        <v>14000.0</v>
+      </c>
+      <c r="CM12">
         <v>15000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>17000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>18000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>21000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>200.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>90000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>94000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>102000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>100.0</v>
       </c>
-      <c r="CU12">
-[...1 lines deleted...]
-      </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
+        <v>0.0</v>
+      </c>
+      <c r="CY12">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="CZ12">
         <v>24000.0</v>
       </c>
       <c r="DA12">
+        <v>24000.0</v>
+      </c>
+      <c r="DB12">
         <v>83000.0</v>
       </c>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
+      <c r="DZ12"/>
     </row>
-    <row r="13" spans="1:129">
+    <row r="13" spans="1:130">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>853000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>795000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>761000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>581000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>575000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -30964,106 +31171,109 @@
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
+      <c r="DZ13"/>
     </row>
-    <row r="14" spans="1:129">
+    <row r="14" spans="1:130">
       <c r="A14" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>204</v>
+      </c>
+      <c r="B14">
+        <v>5879000.0</v>
+      </c>
       <c r="C14">
+        <v>8087000.0</v>
+      </c>
+      <c r="D14">
         <v>7507000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7781000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10554000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-664000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-38073000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>325914000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>27082000.0</v>
       </c>
-      <c r="J14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K14"/>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
-      <c r="N14"/>
+      <c r="N14">
+        <v>0.0</v>
+      </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -31245,979 +31455,988 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
+      <c r="DZ14"/>
     </row>
-    <row r="15" spans="1:129">
+    <row r="15" spans="1:130">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
+        <v>-34319000.0</v>
+      </c>
+      <c r="C15">
         <v>-28326000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-16250000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-12583000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-50637000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-36416000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-73408000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-645433000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-61712000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>101744000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9288000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>19951000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>36368000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>42942000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>52133000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>55430000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>42686000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>40465000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>23536000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>30677000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11181000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-4443000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>16647000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3154000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>8375000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>24167000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>22195000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>22330000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>18407000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>27684000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>22329000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>24298000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>17741000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>35373000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>18155000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>19550000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>14243000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>12706000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>11931000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-10066000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>13099000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>23228000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>15687000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>11824000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4837000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>17046000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>16744000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>17178000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>10202000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>15585000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>14197000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>13831000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>10855000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>15960000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>12267000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>14167000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>10273000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>14449000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>12912000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>11969000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>7869000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>11817000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>8888000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>7912000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>3419000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>6284000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>3779000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>2844000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-3104000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>8336000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>12097000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>12102000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>10008000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>12404000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>10753000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>11475000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>10293000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>12169000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>12725000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>13021000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>11008000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>12197000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>12065000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>11954000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>8693000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>10094000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>9012000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>8508000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>6808000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>7702000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>6329000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>6349000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>5435000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>6810000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>4560000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>5349000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>4897000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>4573000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>4127000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>5018000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>6165000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>6593000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>6145000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>6118000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>4589000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>5385000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>4005000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>3550000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>3100000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>2989000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>2468000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>2456000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>2241000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>2703000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>3176000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1944000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>771000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>1362000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>887000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>1199000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>531000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>1400000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>1200000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>1300000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>700000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>200000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>1500000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>1800000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:129">
+    <row r="16" spans="1:130">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>19951000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>36368000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>42942000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>52133000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>55430000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>42438000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>40177000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>23301000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>30421000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11080000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-4443000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>16647000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3154000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8375000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>24167000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>22195000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>22330000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>18407000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>27683000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>22329000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>24298000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>17741000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>35373000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>18155000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>19550000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>14243000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>12706000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>11931000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-10066000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>13099000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>23227000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>15687000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>11824000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4837000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>17045000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>16744000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>17178000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>10202000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>15584000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>14197000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>13831000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>10855000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>15961000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>12267000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>14167000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>10273000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>14449000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>12912000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>11969000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>7869000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>11817000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>8888000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>7912000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>3419000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>6284000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>3779000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2843000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>8336000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>12096000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>12102000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>10008000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>12404000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>10753000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>11475000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>10293000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>12169000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>12725000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>13021000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>11008000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>12197000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>12065000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>11954000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>8693000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>10094000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>9012000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>8507000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>6808000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>7702000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>6329000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>6349000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>5435000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>6810000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>4561000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>5348000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>4897000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>4573000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>4129000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>5018000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>6162000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>6593000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>6145000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>6118000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>4589000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
+      <c r="DZ16"/>
     </row>
-    <row r="17" spans="1:129">
+    <row r="17" spans="1:130">
       <c r="A17" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>207</v>
+      </c>
+      <c r="B17">
+        <v>-40198000.0</v>
+      </c>
       <c r="C17">
+        <v>-36413000.0</v>
+      </c>
+      <c r="D17">
         <v>-23757000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-20364000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-61191000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-35378000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-34198000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-966471000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-88794000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-22804000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>9288000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>19951000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>36368000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>42942000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>52133000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>55430000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>42686000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>38197000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>30503000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>30677000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>16714000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>765000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>27420000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>16207000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>8375000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>24167000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>22195000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>22330000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>18407000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>27683000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>22329000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>24298000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>17741000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>35373000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>18155000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>19550000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>14243000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>12706000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>11931000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-10066000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>13099000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>23227000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>15687000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>11824000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>4837000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>17045000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>16744000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>17178000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>10202000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>15584000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>14197000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>13831000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>10855000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>15961000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>12267000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>14167000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>10273000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>14449000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>12912000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>11969000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>7869000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
         <v>8888000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>7912000.0</v>
       </c>
-      <c r="BM17">
-[...1 lines deleted...]
-      </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
@@ -32294,162 +32513,169 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
+      <c r="DZ17"/>
     </row>
-    <row r="18" spans="1:129">
+    <row r="18" spans="1:130">
       <c r="A18" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>208</v>
+      </c>
+      <c r="B18">
+        <v>-43587000.0</v>
+      </c>
       <c r="C18">
+        <v>-45099000.0</v>
+      </c>
+      <c r="D18">
         <v>-44775000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-45326000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-45547000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-48427000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-52770000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-47265000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-40753000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-23976000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2655000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2585000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2355000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1617000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1544000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1193000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-784000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-877000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-973000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1323000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1165000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1206000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1304000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1198000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-853000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-795000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-761000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-581000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-575000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -32505,191 +32731,192 @@
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
+      <c r="DZ18"/>
     </row>
-    <row r="19" spans="1:129">
+    <row r="19" spans="1:130">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>-3000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="AC19">
         <v>-1000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AD19">
         <v>-1000.0</v>
       </c>
+      <c r="AE19"/>
       <c r="AF19">
         <v>-1000.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19">
+      <c r="AG19">
         <v>-1000.0</v>
       </c>
+      <c r="AH19"/>
       <c r="AI19">
+        <v>-1000.0</v>
+      </c>
+      <c r="AJ19">
         <v>-2000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>18000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-26000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>154000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-4000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-117000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-29000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>69000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>10000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-89000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-48000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>146000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-55000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>112000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>86000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>26000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>27000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>14000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>32000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>20000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-21000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-2000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>17000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>49000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>10000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>31000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-16000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19">
+      <c r="BK19"/>
+      <c r="BL19">
         <v>-26000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>19000.0</v>
       </c>
-      <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
@@ -32710,137 +32937,136 @@
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
+      <c r="DZ19"/>
     </row>
-    <row r="20" spans="1:129">
+    <row r="20" spans="1:130">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>212210000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>-212210000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>42442000.0</v>
       </c>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>42442000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>42442000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -32971,499 +33197,503 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
+      <c r="DZ20"/>
     </row>
-    <row r="21" spans="1:129">
+    <row r="21" spans="1:130">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
+        <v>20441000.0</v>
+      </c>
+      <c r="C21">
         <v>-2868000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>15007000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>19522000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4763000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3213000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>37448000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1095755000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-65732000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-8003000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>15493000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>26325000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>47196000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>61415000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>71665000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>75545000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>57351000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>51977000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>42476000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>42124000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>22724000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>20726000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>23510000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13914000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>15772000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>32850000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>30689000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>30550000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>24734000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>35047000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>29879000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>32870000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>24235000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>28776000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>26898000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>29809000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>23189000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>28223000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>24700000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-14348000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>21405000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>29015000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>24601000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>19908000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>8249000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>25635000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>26906000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>27595000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>16271000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>23203000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>22857000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>22505000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>15790000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>24034000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>19626000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>23083000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>16789000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>23628000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>20320000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>19876000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>13286000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>18678000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>15505000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>13502000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>6055000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>12032000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>6671000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>4873000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-5026000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>14046000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>19328000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>20262000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>16650000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>19991000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>16904000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>18313000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>15839000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>18885000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>19788000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>19767000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>16956000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>18596000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>18669000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>16791000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>13381000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>15652000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>13807000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>13404000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>10735000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>11575000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>10019000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>10017000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>8571000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>9241000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>7214000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>8492000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>7790000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>7284000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>6523000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>8056000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>9796000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-24599000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>9758000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>9766000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>7371000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-73824000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-599000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>-1250000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>-968000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>-56807000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>-2162000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>-2576000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>-7298000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>-79674000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>-5332000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>-7149000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>-8963000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>-70042000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>-8683000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>-6800000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>-7394000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>13200000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>7500000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>6800000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>6000000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>22700000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>2700000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>3300000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:129">
+    <row r="22" spans="1:130">
       <c r="A22" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -33645,467 +33875,473 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
+      <c r="DZ22"/>
     </row>
-    <row r="23" spans="1:129">
+    <row r="23" spans="1:130">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B23">
+        <v>561605000.0</v>
+      </c>
+      <c r="C23">
         <v>634098000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>616756000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>599322000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>608518000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>636059000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>618489000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1739421000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>607545000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>136043000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>325483000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>307297000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>310513000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>419785000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>438358000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>439674000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>409610000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>407952000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>377149000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>378547000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>339478000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>329615000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>308487000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>267764000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>289785000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>348654000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>330974000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>315206000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>296737000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>321514000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>301496000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>297473000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>278373000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>277340000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>253303000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>237709000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>223793000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>236570000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>224852000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>210543000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>208144000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>227405000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>222492000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>229786000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>197669000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>188427000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>174571000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>166257000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>155298000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>157882000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>147176000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>137299000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>125770000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>131491000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>123888000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>125243000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>120292000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>124631000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>115429000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>112316000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>106915000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>165374000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>89909000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>91914000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>83002000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>86808000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>79056000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>76738000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>75075000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>89618000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>98524000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>86305000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>77066000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>160538000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>138452000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>129110000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>123337000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>128526000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>122394000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>115352000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>111037000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>121203000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>112884000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>104897000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>96181000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>105625000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>100192000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>95033000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>92187000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>92027000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>87144000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>84423000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>82699000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>84974000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>86952000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>83064000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>77719000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>86702000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>80996000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>84938000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>87154000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>82338000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>75418000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>75988000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>72071000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>123559000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>43198000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>42031000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>38696000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>94302000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>35516000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>33315000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>60153000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>133113000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>55788000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>52651000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>49968000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>111973000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>47978000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>45693000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>44373000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>25300000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>30000000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>29600000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>29700000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>13100000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>34700000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>31300000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>26000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:129">
+    <row r="24" spans="1:130">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34191,554 +34427,558 @@
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
+      <c r="DZ24"/>
     </row>
-    <row r="25" spans="1:129">
+    <row r="25" spans="1:130">
       <c r="A25" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>215</v>
+      </c>
+      <c r="B25">
+        <v>38521000.0</v>
+      </c>
       <c r="C25">
+        <v>40724000.0</v>
+      </c>
+      <c r="D25">
         <v>37748000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>36806000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>37360000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>37657000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>25896000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>48639000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>31786000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>13751000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>15506000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>14513000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>13635000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>12392000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>12269000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11595000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11130000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>11485000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9416000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9414000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9237000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9206000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>9172000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8118000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>10629000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>10073000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>10528000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>10681000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10827000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>10837000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>10294000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>10362000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>10690000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>10477000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>10326000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>10219000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>10033000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>9801000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>9400000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>9341000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>9668000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>9556000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>9399000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>9518000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>8684000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>8254000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>8115000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>7751000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>7013000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>6202000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>6220000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>5971000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>5186000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>5081000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5425000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>5394000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>5121000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>5259000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>5430000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>5222000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>5082000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>5167000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>5228000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>5106000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>4949000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>5035000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>5005000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>4824000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>4858000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>4785000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>4134000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3998000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>3698000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3095000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2855000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2494000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>2380000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2400000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2083000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2052000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2399000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>2310000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>2815000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1969000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1853000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1729000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1693000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1696000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1699000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1823000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1888000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1775000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1777000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1846000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1849000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>1880000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>1886000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>14624000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-2217000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-2198000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>10021000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>1545000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-1457000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-1408000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-1373000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>8716000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-1266000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-1255000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-1199000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>7523000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-1193000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>1222000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-3206000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>19328000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-2815000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-2744000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-2559000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>18432000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-2687000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-2610000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-2612000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-2400000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>-2100000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>-2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="DV25">
         <v>-2000000.0</v>
       </c>
       <c r="DW25">
+        <v>-2000000.0</v>
+      </c>
+      <c r="DX25">
         <v>-1800000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>-1500000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>-1100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:129">
+    <row r="26" spans="1:130">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>2558000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>2053000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>1714000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>1905000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>1816000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>1658000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>1526000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>1464000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>1228000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>1100000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
@@ -34845,88 +35085,91 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
+      <c r="DZ26"/>
     </row>
-    <row r="27" spans="1:129">
+    <row r="27" spans="1:130">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>10197000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
@@ -35004,509 +35247,519 @@
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
+      <c r="DZ27"/>
     </row>
-    <row r="28" spans="1:129">
+    <row r="28" spans="1:130">
       <c r="A28" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>218</v>
+      </c>
+      <c r="B28">
+        <v>13498000.0</v>
+      </c>
       <c r="C28">
+        <v>15709000.0</v>
+      </c>
+      <c r="D28">
         <v>12719000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15536000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>15007000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19721000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17382000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>14698000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12881000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9365000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12969000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12761000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>13258000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12502000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>12093000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>13196000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11968000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11570000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9984000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10891000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>9741000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8475000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8671000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7722000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10044000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>11909000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10930000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>13229000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9371000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>8738000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9203000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>10086000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>7153000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>8199000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>7844000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>7730000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5806000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6180000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7170000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>6648000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>5395000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4951000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5161000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>6240000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>5130000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4758000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3747000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3104000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4127000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3455000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3290000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3215000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2660000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3177000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>31698000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>32536000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>33174000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>35315000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>33402000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>31439000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>30495000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>33426000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>31845000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>33167000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>30670000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>31970000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>28591000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>29187000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>29056000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>32149000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>30320000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>29404000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>26447000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>24982000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>25324000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>23764000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>22417000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>21380000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>21497000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>21750000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>21755000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>21461000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>19168000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>20045000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>17816000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>19008000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>18203000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>18764000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>17519000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>16407000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>16480000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>16040000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>15646000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>12697000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>15646000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>15116000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>14646000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>18069000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>15041000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>16038000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>16702000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>14137000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>13649000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>13699000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>13046000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>11615000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>11110000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>10212000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>9402000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>9399000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>9104000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>8636000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>19882000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>20075000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>18246000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>17903000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>16693000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>15913000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>15791000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>14444000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>13969000.0</v>
       </c>
-      <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
+      <c r="DZ28"/>
     </row>
-    <row r="29" spans="1:129">
+    <row r="29" spans="1:130">
       <c r="A29" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>219</v>
+      </c>
+      <c r="B29">
+        <v>1793000.0</v>
+      </c>
       <c r="C29">
+        <v>-8697000.0</v>
+      </c>
+      <c r="D29">
         <v>385000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-16749000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>19589000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>66999000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1302000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-174942000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-18350000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-9175000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3550000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7675000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>11786000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>16856000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>17988000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>18922000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>13881000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>12903000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>11000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>10124000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4845000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4384000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5214000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3491000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2474000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>7888000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>7734000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>7638000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5751000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -35562,1215 +35815,1225 @@
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
+      <c r="DZ29"/>
     </row>
-    <row r="30" spans="1:129">
+    <row r="30" spans="1:130">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30">
-        <v>634098000.0</v>
+        <v>561605000.0</v>
       </c>
       <c r="C30">
+        <v>98741000.0</v>
+      </c>
+      <c r="D30">
         <v>616756000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>95749000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>70540000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>95054000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>72946000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1173078000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>125828000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>44174000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>61814000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>50024000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>56564000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>77087000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>74271000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>70458000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>59029000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>60456000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>52856000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>44846000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>47867000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>44898000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>39292000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>32604000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>38397000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>42486000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>42955000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>42868000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>40753000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>37954000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>35417000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>35718000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>34918000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>35568000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>33864000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>29012000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>29398000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>28387000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>30622000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>27317000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>26493000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>25508000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>28736000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>28434000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>25969000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>23082000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>21416000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>17944000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>20155000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>17506000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>15718000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>14500000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>15581000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>13706000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>48475000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>48528000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>48649000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>49871000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>48142000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>46993000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>45324000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>47913000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>44837000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>47537000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>45403000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>45446000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>42364000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>42171000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>42970000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>47768000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>51456000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>42583000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>40652000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>96933000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>82491000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>76734000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>73216000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>75543000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>72209000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>68722000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>66855000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>71817000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>67013000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>62536000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>57334000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>62763000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>59395000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>56833000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>54991000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>54622000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>52002000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>50465000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>49399000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>49883000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>51560000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>49308000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>46453000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>52046000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>48363000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>50694000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>52194000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>48451000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>44823000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>45129000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>42842000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>94331000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>18115000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>17596000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>16364000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>72596000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>15271000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>14391000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>30257000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>103055000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>28040000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>26874000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>25113000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>86959000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>24407000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>22725000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>22047000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>3600000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>17000000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>16200000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>15500000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>24100000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>7900000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>7600000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>15600000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:129">
+    <row r="31" spans="1:130">
       <c r="A31" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B31">
+        <v>-58846000.0</v>
+      </c>
+      <c r="C31">
         <v>-42242000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-38379000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-56635000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-46365000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>34834000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-70344000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-45658000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-41412000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-23976000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-6459000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-2585000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2355000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1617000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1544000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1193000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-784000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-877000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-973000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1323000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1165000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1209000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1304000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1198000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-853000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-795000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-760000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2062000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-576000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-456000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-473000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-484000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-371000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-403000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-290000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-218000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-308000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-214000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-220000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-14911600.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-582000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-489000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-544000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-659000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-412000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-110000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-227000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>11000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>4000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-104000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-118000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-114000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-96000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-130000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-132000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-81000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-34000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-134000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-121000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-110000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-179000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-121000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-165000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-200000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-155000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-182000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-126000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-130000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-163000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-360000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-95000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-272000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-147000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-124000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>249000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>428000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>713000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>892000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>776000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>871000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>609000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>529000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>563000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>2191000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>518000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>411000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>291000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>208000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>163000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>154000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>107000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>143000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>125000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>1037000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>141000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>135000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>108000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>121000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>161000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>70000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>194000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-35280000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>191000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>142000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>58000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>82434000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>7112000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>7056000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-328000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>61591000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>6140000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>6071000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>6121000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>84113000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>5555000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>5175000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>10234000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>72247000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>10115000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>8731000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>8264000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-10900000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-5400000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-4500000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-4800000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-22300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DX31">
         <v>-200000.0</v>
       </c>
       <c r="DY31">
+        <v>-200000.0</v>
+      </c>
+      <c r="DZ31">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:129">
+    <row r="32" spans="1:130">
       <c r="A32" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B32">
+        <v>582046000.0</v>
+      </c>
+      <c r="C32">
         <v>631230000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>631763000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>618844000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>613281000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>632846000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>655937000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>643666000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>541813000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>128040000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>340976000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>333622000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>357709000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>481200000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>510023000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>515219000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>466961000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>459929000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>419625000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>420671000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>362202000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>350341000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>331997000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>281678000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>305557000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>381504000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>361663000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>345756000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>321471000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>356561000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>331375000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>330343000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>302608000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>306116000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>280201000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>267518000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>246982000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>264793000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>249552000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>238637000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>229549000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>256420000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>247093000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>249694000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>205918000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>214062000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>201477000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>193852000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>171569000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>181085000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>170033000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>159804000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>141560000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>155525000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>143514000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>148326000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>137081000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>148259000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>135749000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>132192000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>120201000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>133310000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>121522000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>122132000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>106977000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>118018000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>103079000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>99697000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>96616000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>123452000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>121484000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>121563000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>107938000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>114490000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>97746000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>93147000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>87353000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>93208000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>90441000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>86779000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>82330000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>89073000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>84841000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>77488000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>69533000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>77579000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>71905000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>68410000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>64303000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>65184000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>60513000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>59174000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>56646000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>59373000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>57447000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>56355000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>52898000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>56455000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>53357000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>56965000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>60723000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>57739000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>53703000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>54058000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>49407000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>49735000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>42599000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>40781000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>37728000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>37495000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>33354000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>30739000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>52855000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>53439000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>50456000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>45502000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>41005000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>41931000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>39295000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>38893000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>36979000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>38500000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>37500000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>36400000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>35700000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>35800000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>37400000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>34600000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>27200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH30"/>
@@ -36868,51 +37131,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B2">
         <v>105266000.0</v>
       </c>
       <c r="C2">
         <v>1952073000.0</v>
       </c>
       <c r="D2">
         <v>45822000.0</v>
       </c>
       <c r="E2">
         <v>37316000.0</v>
       </c>
       <c r="F2">
         <v>40254000.0</v>
       </c>
       <c r="G2">
         <v>64749000.0</v>
       </c>
       <c r="H2">
         <v>25657000.0</v>
       </c>
       <c r="I2">
         <v>3893000.0</v>
       </c>
@@ -36970,51 +37233,51 @@
       <c r="AA2">
         <v>5989000.0</v>
       </c>
       <c r="AB2">
         <v>455000.0</v>
       </c>
       <c r="AC2">
         <v>895000.0</v>
       </c>
       <c r="AD2">
         <v>28000.0</v>
       </c>
       <c r="AE2">
         <v>3834000.0</v>
       </c>
       <c r="AF2">
         <v>1000000.0</v>
       </c>
       <c r="AG2">
         <v>4200000.0</v>
       </c>
       <c r="AH2"/>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B3">
         <v>29116000</v>
       </c>
       <c r="C3">
         <v>37060000</v>
       </c>
       <c r="D3">
         <v>30725000</v>
       </c>
       <c r="E3">
         <v>40729000</v>
       </c>
       <c r="F3">
         <v>39109000</v>
       </c>
       <c r="G3">
         <v>20268000</v>
       </c>
       <c r="H3">
         <v>30666000</v>
       </c>
       <c r="I3">
         <v>42293000</v>
       </c>
@@ -37074,51 +37337,51 @@
       </c>
       <c r="AB3">
         <v>7412000</v>
       </c>
       <c r="AC3">
         <v>11764000</v>
       </c>
       <c r="AD3">
         <v>19074000</v>
       </c>
       <c r="AE3">
         <v>8763000</v>
       </c>
       <c r="AF3">
         <v>24700000</v>
       </c>
       <c r="AG3">
         <v>36500000</v>
       </c>
       <c r="AH3">
         <v>21400000</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>8506000.0</v>
       </c>
       <c r="F4">
         <v>-2938000.0</v>
       </c>
       <c r="G4">
         <v>-24495000.0</v>
       </c>
       <c r="H4">
         <v>39092000.0</v>
       </c>
       <c r="I4">
         <v>21764000.0</v>
       </c>
       <c r="J4">
         <v>-4618000.0</v>
       </c>
       <c r="K4">
         <v>-24801000.0</v>
       </c>
@@ -37138,51 +37401,51 @@
         <v>-15703000.0</v>
       </c>
       <c r="Q4">
         <v>32469000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>180248000.0</v>
       </c>
       <c r="F5">
         <v>108089000.0</v>
       </c>
       <c r="G5">
         <v>43343000.0</v>
       </c>
       <c r="H5">
         <v>-6098000.0</v>
       </c>
       <c r="I5">
         <v>-2565000.0</v>
       </c>
       <c r="J5">
         <v>-1204000.0</v>
       </c>
       <c r="K5">
         <v>283000.0</v>
       </c>
@@ -37202,51 +37465,51 @@
         <v>-2504000.0</v>
       </c>
       <c r="Q5">
         <v>-234000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B6">
         <v>730000.0</v>
       </c>
       <c r="C6">
         <v>-1846807000.0</v>
       </c>
       <c r="D6">
         <v>1906251000.0</v>
       </c>
       <c r="E6">
         <v>8506000.0</v>
       </c>
       <c r="F6">
         <v>-2938000.0</v>
       </c>
       <c r="G6">
         <v>-24495000.0</v>
       </c>
       <c r="H6">
         <v>39092000.0</v>
       </c>
       <c r="I6">
         <v>21764000.0</v>
       </c>
@@ -37306,51 +37569,51 @@
       </c>
       <c r="AB6">
         <v>5534000.0</v>
       </c>
       <c r="AC6">
         <v>-440000.0</v>
       </c>
       <c r="AD6">
         <v>658000.0</v>
       </c>
       <c r="AE6">
         <v>-3806000.0</v>
       </c>
       <c r="AF6">
         <v>8600000.0</v>
       </c>
       <c r="AG6">
         <v>19300000.0</v>
       </c>
       <c r="AH6">
         <v>26400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B7">
         <v>-3528000.0</v>
       </c>
       <c r="C7">
         <v>-11779000.0</v>
       </c>
       <c r="D7">
         <v>92491000.0</v>
       </c>
       <c r="E7">
         <v>-11400000.0</v>
       </c>
       <c r="F7">
         <v>-51604000.0</v>
       </c>
       <c r="G7">
         <v>-12432000.0</v>
       </c>
       <c r="H7">
         <v>8402000.0</v>
       </c>
       <c r="I7">
         <v>-3464000.0</v>
       </c>
@@ -37410,51 +37673,51 @@
       </c>
       <c r="AB7">
         <v>-3879000.0</v>
       </c>
       <c r="AC7">
         <v>-15563000.0</v>
       </c>
       <c r="AD7">
         <v>-1750000.0</v>
       </c>
       <c r="AE7">
         <v>-3854000.0</v>
       </c>
       <c r="AF7">
         <v>-200000.0</v>
       </c>
       <c r="AG7">
         <v>-3200000.0</v>
       </c>
       <c r="AH7">
         <v>-4700000.0</v>
       </c>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-11031000.0</v>
       </c>
       <c r="F8">
         <v>-60781000.0</v>
       </c>
       <c r="G8">
         <v>-25739000.0</v>
       </c>
       <c r="H8">
         <v>2059000.0</v>
       </c>
       <c r="I8">
         <v>-12178000.0</v>
       </c>
       <c r="J8">
         <v>-31308000.0</v>
       </c>
       <c r="K8">
         <v>-9715000.0</v>
       </c>
@@ -37474,51 +37737,51 @@
         <v>-9893000.0</v>
       </c>
       <c r="Q8">
         <v>-8580000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B9">
         <v>-25370000.0</v>
       </c>
       <c r="C9">
         <v>19223000.0</v>
       </c>
       <c r="D9">
         <v>25147000.0</v>
       </c>
       <c r="E9">
         <v>-19128000.0</v>
       </c>
       <c r="F9">
         <v>-52684000.0</v>
       </c>
       <c r="G9">
         <v>-25740000.0</v>
       </c>
       <c r="H9">
         <v>2059000.0</v>
       </c>
       <c r="I9">
         <v>-12178000.0</v>
       </c>
@@ -37578,51 +37841,51 @@
       </c>
       <c r="AB9">
         <v>-9128000.0</v>
       </c>
       <c r="AC9">
         <v>-4162000.0</v>
       </c>
       <c r="AD9">
         <v>-5703000.0</v>
       </c>
       <c r="AE9">
         <v>-6423000.0</v>
       </c>
       <c r="AF9">
         <v>-100000.0</v>
       </c>
       <c r="AG9">
         <v>-5800000.0</v>
       </c>
       <c r="AH9">
         <v>-4800000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10">
         <v>-23854000.0</v>
       </c>
       <c r="H10">
         <v>-8700000.0</v>
       </c>
       <c r="I10">
         <v>-2565000.0</v>
       </c>
       <c r="J10">
         <v>-1204000.0</v>
       </c>
       <c r="K10">
         <v>283000.0</v>
       </c>
       <c r="L10">
         <v>-1378000.0</v>
       </c>
       <c r="M10">
@@ -37672,51 +37935,51 @@
       </c>
       <c r="AB10">
         <v>-251000.0</v>
       </c>
       <c r="AC10">
         <v>-89000.0</v>
       </c>
       <c r="AD10">
         <v>-169000.0</v>
       </c>
       <c r="AE10">
         <v>-192000.0</v>
       </c>
       <c r="AF10">
         <v>-7700000.0</v>
       </c>
       <c r="AG10">
         <v>-100000.0</v>
       </c>
       <c r="AH10">
         <v>-9200000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>12574000.0</v>
       </c>
       <c r="F11">
         <v>17179000.0</v>
       </c>
       <c r="G11">
         <v>23854000.0</v>
       </c>
       <c r="H11">
         <v>9984000.0</v>
       </c>
       <c r="I11">
         <v>11279000.0</v>
       </c>
       <c r="J11">
         <v>5715000.0</v>
       </c>
       <c r="K11">
         <v>18764000.0</v>
       </c>
@@ -37750,51 +38013,51 @@
         <v>615000.0</v>
       </c>
       <c r="W11">
         <v>4262000.0</v>
       </c>
       <c r="X11">
         <v>1325000.0</v>
       </c>
       <c r="Y11">
         <v>1064000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11">
         <v>3207000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>29913000.0</v>
       </c>
       <c r="F12">
         <v>26454000.0</v>
       </c>
       <c r="G12">
         <v>16935000.0</v>
       </c>
       <c r="H12">
         <v>23866000.0</v>
       </c>
       <c r="I12">
         <v>21784000.0</v>
       </c>
       <c r="J12">
         <v>1785000.0</v>
       </c>
       <c r="K12">
         <v>55138000.0</v>
       </c>
@@ -37824,51 +38087,51 @@
         <v>6069000.0</v>
       </c>
       <c r="U12">
         <v>3743000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12">
         <v>2188000.0</v>
       </c>
       <c r="Y12"/>
       <c r="Z12">
         <v>3285000.0</v>
       </c>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-4846000.0</v>
       </c>
       <c r="F13">
         <v>-16099000.0</v>
       </c>
       <c r="G13">
         <v>-9424000.0</v>
       </c>
       <c r="H13">
         <v>-6098000.0</v>
       </c>
       <c r="I13">
         <v>-2565000.0</v>
       </c>
       <c r="J13">
         <v>-1204000.0</v>
       </c>
       <c r="K13">
         <v>283000.0</v>
       </c>
@@ -37880,51 +38143,51 @@
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B14">
         <v>152638000.0</v>
       </c>
       <c r="C14">
         <v>143978000.0</v>
       </c>
       <c r="D14">
         <v>57405000.0</v>
       </c>
       <c r="E14">
         <v>47386000.0</v>
       </c>
       <c r="F14">
         <v>39552000.0</v>
       </c>
       <c r="G14">
         <v>37125000.0</v>
       </c>
       <c r="H14">
         <v>42109000.0</v>
       </c>
       <c r="I14">
         <v>42183000.0</v>
       </c>
@@ -37984,58 +38247,60 @@
       </c>
       <c r="AB14">
         <v>4996000.0</v>
       </c>
       <c r="AC14">
         <v>4346000.0</v>
       </c>
       <c r="AD14">
         <v>11210000.0</v>
       </c>
       <c r="AE14">
         <v>10523000.0</v>
       </c>
       <c r="AF14">
         <v>-8700000.0</v>
       </c>
       <c r="AG14">
         <v>-6400000.0</v>
       </c>
       <c r="AH14">
         <v>-3400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>236</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
-        <v>24995000.0</v>
+        <v>-24995000.0</v>
       </c>
       <c r="E15">
         <v>25865000.0</v>
       </c>
       <c r="F15">
         <v>22976000.0</v>
       </c>
       <c r="G15">
         <v>20868000.0</v>
       </c>
       <c r="H15">
         <v>20494000.0</v>
       </c>
       <c r="I15">
         <v>18427000.0</v>
       </c>
       <c r="J15">
         <v>18052000.0</v>
       </c>
       <c r="K15">
         <v>15529000.0</v>
       </c>
       <c r="L15">
         <v>14821000.0</v>
       </c>
@@ -38074,51 +38339,51 @@
       </c>
       <c r="X15">
         <v>2438000.0</v>
       </c>
       <c r="Y15">
         <v>2831000.0</v>
       </c>
       <c r="Z15">
         <v>743000.0</v>
       </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15">
         <v>2734000.0</v>
       </c>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B16">
         <v>105996000.0</v>
       </c>
       <c r="C16">
         <v>105266000.0</v>
       </c>
       <c r="D16">
         <v>1952073000.0</v>
       </c>
       <c r="E16">
         <v>45822000.0</v>
       </c>
       <c r="F16">
         <v>37316000.0</v>
       </c>
       <c r="G16">
         <v>40254000.0</v>
       </c>
       <c r="H16">
         <v>64749000.0</v>
       </c>
       <c r="I16">
         <v>25657000.0</v>
       </c>
@@ -38178,89 +38443,89 @@
       </c>
       <c r="AB16">
         <v>5989000.0</v>
       </c>
       <c r="AC16">
         <v>455000.0</v>
       </c>
       <c r="AD16">
         <v>686000.0</v>
       </c>
       <c r="AE16">
         <v>28000.0</v>
       </c>
       <c r="AF16">
         <v>9600000.0</v>
       </c>
       <c r="AG16">
         <v>23500000.0</v>
       </c>
       <c r="AH16">
         <v>26400000.0</v>
       </c>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B18">
         <v>15268000.0</v>
       </c>
       <c r="C18">
         <v>-112462000.0</v>
       </c>
       <c r="D18">
         <v>150663000.0</v>
       </c>
       <c r="E18">
         <v>218361000.0</v>
       </c>
       <c r="F18">
         <v>81152000.0</v>
       </c>
       <c r="G18">
         <v>63844000.0</v>
       </c>
       <c r="H18">
         <v>130810000.0</v>
       </c>
       <c r="I18">
         <v>110261000.0</v>
       </c>
@@ -38320,51 +38585,51 @@
       </c>
       <c r="AB18">
         <v>12692000.0</v>
       </c>
       <c r="AC18">
         <v>-9867000.0</v>
       </c>
       <c r="AD18">
         <v>3490000.0</v>
       </c>
       <c r="AE18">
         <v>3759000.0</v>
       </c>
       <c r="AF18">
         <v>-8900000.0</v>
       </c>
       <c r="AG18">
         <v>-27300000.0</v>
       </c>
       <c r="AH18">
         <v>-19700000.0</v>
       </c>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-1608586000.0</v>
       </c>
       <c r="D19">
         <v>174838000.0</v>
       </c>
       <c r="E19">
         <v>-104462000.0</v>
       </c>
       <c r="F19">
         <v>-88312000.0</v>
       </c>
       <c r="G19">
         <v>-82707000.0</v>
       </c>
       <c r="H19">
         <v>-63915000.0</v>
       </c>
       <c r="I19">
         <v>-55463000.0</v>
       </c>
       <c r="J19">
         <v>-59188000.0</v>
@@ -38376,91 +38641,93 @@
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>242</v>
+      </c>
+      <c r="B21">
+        <v>-17305000.0</v>
+      </c>
       <c r="C21">
         <v>-98425000.0</v>
       </c>
       <c r="D21">
         <v>1672500000.0</v>
       </c>
       <c r="E21">
         <v>-49000000.0</v>
       </c>
       <c r="F21">
         <v>42577000.0</v>
       </c>
       <c r="G21">
         <v>-21446000.0</v>
       </c>
       <c r="H21">
         <v>-20946000.0</v>
       </c>
       <c r="I21">
         <v>-7302000.0</v>
       </c>
       <c r="J21">
         <v>-97790000.0</v>
       </c>
       <c r="K21">
@@ -38482,51 +38749,51 @@
         <v>-50637000.0</v>
       </c>
       <c r="Q21">
         <v>-895000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22">
         <v>-107796000.0</v>
       </c>
       <c r="C22">
         <v>-1124841000.0</v>
       </c>
       <c r="D22">
         <v>42803000.0</v>
       </c>
       <c r="E22">
         <v>193191000.0</v>
       </c>
       <c r="F22">
         <v>116091000.0</v>
       </c>
       <c r="G22">
         <v>52767000.0</v>
       </c>
       <c r="H22">
         <v>87099000.0</v>
       </c>
       <c r="I22">
         <v>92051000.0</v>
       </c>
@@ -38586,51 +38853,51 @@
       </c>
       <c r="AB22">
         <v>16040000.0</v>
       </c>
       <c r="AC22">
         <v>8079000.0</v>
       </c>
       <c r="AD22">
         <v>8594000.0</v>
       </c>
       <c r="AE22">
         <v>3979000.0</v>
       </c>
       <c r="AF22">
         <v>4500000.0</v>
       </c>
       <c r="AG22">
         <v>4000000.0</v>
       </c>
       <c r="AH22">
         <v>2200000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B23">
         <v>-1074000.0</v>
       </c>
       <c r="C23">
         <v>-66160000.0</v>
       </c>
       <c r="D23">
         <v>-3669000.0</v>
       </c>
       <c r="E23">
         <v>-2638000.0</v>
       </c>
       <c r="F23">
         <v>-6731000.0</v>
       </c>
       <c r="G23">
         <v>-20847000.0</v>
       </c>
       <c r="H23">
         <v>-3032000.0</v>
       </c>
       <c r="I23">
         <v>2528000.0</v>
       </c>
@@ -38690,51 +38957,51 @@
       </c>
       <c r="AB23">
         <v>-13364000.0</v>
       </c>
       <c r="AC23">
         <v>21792000.0</v>
       </c>
       <c r="AD23">
         <v>6782000.0</v>
       </c>
       <c r="AE23">
         <v>5528000.0</v>
       </c>
       <c r="AF23">
         <v>16900000.0</v>
       </c>
       <c r="AG23">
         <v>-100000.0</v>
       </c>
       <c r="AH23">
         <v>22300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>4693000.0</v>
       </c>
       <c r="D24">
         <v>258525000.0</v>
       </c>
       <c r="E24">
         <v>-63733000.0</v>
       </c>
       <c r="F24">
         <v>8020000.0</v>
       </c>
       <c r="G24">
         <v>-61238000.0</v>
       </c>
       <c r="H24">
         <v>-35706000.0</v>
       </c>
       <c r="I24">
         <v>6817000.0</v>
       </c>
       <c r="J24">
         <v>2217000.0</v>
@@ -38792,51 +39059,51 @@
       </c>
       <c r="AB24">
         <v>862000.0</v>
       </c>
       <c r="AC24">
         <v>-5218000.0</v>
       </c>
       <c r="AD24">
         <v>1248000.0</v>
       </c>
       <c r="AE24">
         <v>2721000.0</v>
       </c>
       <c r="AF24">
         <v>3200000.0</v>
       </c>
       <c r="AG24">
         <v>4700000.0</v>
       </c>
       <c r="AH24">
         <v>-2500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B25">
         <v>589000.0</v>
       </c>
       <c r="C25">
         <v>1040562000.0</v>
       </c>
       <c r="D25">
         <v>-13913000.0</v>
       </c>
       <c r="E25">
         <v>10851000.0</v>
       </c>
       <c r="F25">
         <v>3888000.0</v>
       </c>
       <c r="G25">
         <v>-5137000.0</v>
       </c>
       <c r="H25">
         <v>5191000.0</v>
       </c>
       <c r="I25">
         <v>3141000.0</v>
       </c>
@@ -38896,51 +39163,51 @@
       </c>
       <c r="AB25">
         <v>1497000.0</v>
       </c>
       <c r="AC25">
         <v>3266000.0</v>
       </c>
       <c r="AD25">
         <v>909000.0</v>
       </c>
       <c r="AE25">
         <v>127000.0</v>
       </c>
       <c r="AF25">
         <v>17500000.0</v>
       </c>
       <c r="AG25">
         <v>12800000.0</v>
       </c>
       <c r="AH25">
         <v>6900000.0</v>
       </c>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B26">
         <v>846000.0</v>
       </c>
       <c r="C26">
         <v>753000.0</v>
       </c>
       <c r="D26">
         <v>-93811000.0</v>
       </c>
       <c r="E26">
         <v>-62771000.0</v>
       </c>
       <c r="F26">
         <v>-48989000.0</v>
       </c>
       <c r="G26">
         <v>-45248000.0</v>
       </c>
       <c r="H26">
         <v>-56204000.0</v>
       </c>
       <c r="I26">
         <v>-66126000.0</v>
       </c>
@@ -38986,51 +39253,51 @@
       <c r="W26">
         <v>-9577000.0</v>
       </c>
       <c r="X26">
         <v>210000.0</v>
       </c>
       <c r="Y26">
         <v>-12517000.0</v>
       </c>
       <c r="Z26">
         <v>150000.0</v>
       </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26">
         <v>-1786000.0</v>
       </c>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B27">
         <v>13429000.0</v>
       </c>
       <c r="C27">
         <v>10188000.0</v>
       </c>
       <c r="D27">
         <v>11495000.0</v>
       </c>
       <c r="E27">
         <v>11376000.0</v>
       </c>
       <c r="F27">
         <v>10913000.0</v>
       </c>
       <c r="G27">
         <v>10448000.0</v>
       </c>
       <c r="H27">
         <v>11907000.0</v>
       </c>
       <c r="I27">
         <v>10549000.0</v>
       </c>
@@ -39080,51 +39347,51 @@
       </c>
       <c r="Z27">
         <v>2462000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
         <v>-124000.0</v>
       </c>
       <c r="AD27">
         <v>988000.0</v>
       </c>
       <c r="AE27"/>
       <c r="AF27">
         <v>-100000.0</v>
       </c>
       <c r="AG27">
         <v>200000.0</v>
       </c>
       <c r="AH27">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B28">
         <v>-17533000.0</v>
       </c>
       <c r="C28">
         <v>-163832000.0</v>
       </c>
       <c r="D28">
         <v>1550025000.0</v>
       </c>
       <c r="E28">
         <v>-146122000.0</v>
       </c>
       <c r="F28">
         <v>-34887000.0</v>
       </c>
       <c r="G28">
         <v>-25900000.0</v>
       </c>
       <c r="H28">
         <v>-56012000.0</v>
       </c>
       <c r="I28">
         <v>-75327000.0</v>
       </c>
@@ -39184,51 +39451,51 @@
       </c>
       <c r="AB28">
         <v>-1206000.0</v>
       </c>
       <c r="AC28">
         <v>14645000.0</v>
       </c>
       <c r="AD28">
         <v>-2871000.0</v>
       </c>
       <c r="AE28">
         <v>-10286000.0</v>
       </c>
       <c r="AF28">
         <v>8600000.0</v>
       </c>
       <c r="AG28">
         <v>19300000.0</v>
       </c>
       <c r="AH28">
         <v>26400000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B29">
         <v>44384000.0</v>
       </c>
       <c r="C29">
         <v>-75402000.0</v>
       </c>
       <c r="D29">
         <v>181388000.0</v>
       </c>
       <c r="E29">
         <v>259090000.0</v>
       </c>
       <c r="F29">
         <v>120261000.0</v>
       </c>
       <c r="G29">
         <v>84112000.0</v>
       </c>
       <c r="H29">
         <v>161476000.0</v>
       </c>
       <c r="I29">
         <v>152554000.0</v>
       </c>
@@ -39288,51 +39555,51 @@
       </c>
       <c r="AB29">
         <v>20104000.0</v>
       </c>
       <c r="AC29">
         <v>1897000.0</v>
       </c>
       <c r="AD29">
         <v>22564000.0</v>
       </c>
       <c r="AE29">
         <v>12522000.0</v>
       </c>
       <c r="AF29">
         <v>15800000.0</v>
       </c>
       <c r="AG29">
         <v>9200000.0</v>
       </c>
       <c r="AH29">
         <v>1700000.0</v>
       </c>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B30">
         <v>-26912000.0</v>
       </c>
       <c r="C30">
         <v>-1608586000.0</v>
       </c>
       <c r="D30">
         <v>174838000.0</v>
       </c>
       <c r="E30">
         <v>-104462000.0</v>
       </c>
       <c r="F30">
         <v>-88312000.0</v>
       </c>
       <c r="G30">
         <v>-81506000.0</v>
       </c>
       <c r="H30">
         <v>-63915000.0</v>
       </c>
       <c r="I30">
         <v>-55463000.0</v>
       </c>
@@ -39411,1396 +39678,1405 @@
       <c r="AH30">
         <v>-23900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DY30"/>
+  <dimension ref="A1:DZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:129">
+    <row r="1" spans="1:130">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AR1" t="s">
         <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AV1" t="s">
         <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AZ1" t="s">
         <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BD1" t="s">
         <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BH1" t="s">
         <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BL1" t="s">
         <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BP1" t="s">
         <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BT1" t="s">
         <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BX1" t="s">
         <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CB1" t="s">
         <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CF1" t="s">
         <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CJ1" t="s">
         <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CN1" t="s">
         <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CR1" t="s">
         <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CV1" t="s">
         <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CZ1" t="s">
         <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DD1" t="s">
         <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DH1" t="s">
         <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DL1" t="s">
         <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DP1" t="s">
         <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DT1" t="s">
         <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DX1" t="s">
         <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
+      <c r="DZ1" t="s">
+        <v>191</v>
+      </c>
     </row>
-    <row r="2" spans="1:129">
+    <row r="2" spans="1:130">
       <c r="A2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B2">
+        <v>105996000.0</v>
+      </c>
+      <c r="C2">
         <v>140354000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>95307000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>116674000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>105266000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>138156000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>104655000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>172270000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1952073000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18843000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>18281000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>32028000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>45822000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>46846000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>47386000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>61630000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>37316000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>51930000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>50844000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>24396000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>40254000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>42990000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>80916000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>77245000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>64749000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>34824000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>14777000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>42165000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>25657000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>28911000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>20102000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>12735000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3893000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>12423000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>10090000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>14335000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>8511000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>11312000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>21679000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>38037000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>33312000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>47444000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>42531000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>54495000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>41429000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>24573000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>24943000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>41044000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>127367000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>98551000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>81101000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>71630000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>112182000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>92988000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>68832000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>69397000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>58801000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>87467000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>96119000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>85681000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>74504000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>63219000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>47916000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>44612000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>42035000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>27230000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>24072000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>31241000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>22093000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>17591000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1082000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3235000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>4909000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>8306000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>10336000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>5435000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>8231000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4356000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>13022000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>3183000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>332000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>141000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>8178000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>5012000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>78000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>100336000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>93866000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>87349000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>83539000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>73660000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>60705000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>50827000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>33642000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>33525000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>28108000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>23706000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>19364000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>35426000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>27727000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>22109000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>15589000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>19681000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>10315000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>10117000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>5989000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>7779000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>5484000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>117000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>455000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>96000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>900000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>1164000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>686000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>148000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>99000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>538000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="DO2">
         <v>26000.0</v>
       </c>
       <c r="DP2">
         <v>26000.0</v>
       </c>
       <c r="DQ2">
+        <v>26000.0</v>
+      </c>
+      <c r="DR2">
         <v>3834000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>2000000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>4300000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>1800000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>1000000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>6800000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>4900000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>5000000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>4200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:129">
+    <row r="3" spans="1:130">
       <c r="A3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B3">
+        <v>6946000</v>
+      </c>
+      <c r="C3">
         <v>8351000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4115000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4744000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11906000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7250000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>10414000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14426000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4970000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7307000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5843000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10786000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6789000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>15328000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6728000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8765000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9908000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>16094000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14440000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5880000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2695000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3829000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2225000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>11042000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2651000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3564000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>10504000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>12508000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4090000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7949000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>16738000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>11385000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>6221000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>24655000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>8948000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2010000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2652000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>13461000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>12684000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>13352000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2688000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>21954000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>6579000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>6733000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>5229000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2386000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3681000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>13872000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>19548000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2173000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5272000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>15812000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>12182000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>854000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2181000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>5220000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>13098000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>924000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>4851000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>8112000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>7329000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>3259000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>3150000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>3313000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>5426000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2019000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3803000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>10288000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>4737000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>14019000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>7325000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2710000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2645000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2413000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>6078000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>15965000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>22570000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>5540000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>4724000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2769000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>2421000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>14549000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>5414000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>2059000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>55000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>6171000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1735000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>336000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>2958000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>359000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>475000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1490000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>550000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>295000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1033000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1886000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>699000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>274000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1391000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1423000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1756000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>2711000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>6869000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>5506000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>1461000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1511000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>2627000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>1113000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>2161000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>1764000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>6391000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>3026000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>6635000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>8554000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>3500000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>2053000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>4967000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>2735000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>2016000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>2307000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>1705000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>2800000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>7600000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>11800000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>2500000</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>10300000</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>11200000</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>8500000</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>6500000</v>
       </c>
     </row>
-    <row r="4" spans="1:129">
+    <row r="4" spans="1:130">
       <c r="A4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-13747000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-13794000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-1024000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-540000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-14244000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>24314000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-14614000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>1086000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>26448000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-15858000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-2736000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-37926000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>3671000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>12496000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>29925000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>20047000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-27388000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>16508000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-3254000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>8809000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>7367000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>8842000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-8530000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>2333000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-4245000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>5824000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-2801000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-10367000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-16358000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>4725000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-14132000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>4913000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-11964000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>13066000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>16856000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-370000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-16101000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-86323000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>28816000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>17450000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>9471000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-40552000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>19194000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>24156000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-565000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>10596000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-28666000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-8652000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>10438000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>11177000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
@@ -40824,216 +41100,217 @@
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
+      <c r="DZ4"/>
     </row>
-    <row r="5" spans="1:129">
+    <row r="5" spans="1:130">
       <c r="A5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>19652000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>47790000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>23256000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>54958000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>45530000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>56504000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>21997000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>31955000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>30338000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>23799000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5882000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>16508000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>20046000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>907000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1625000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>511000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-7683000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2699000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2315000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1241000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-6354000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2715000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>207000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2567000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-6131000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2153000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-12800000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>14879000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-7054000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5258000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>153000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1679000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-5828000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2618000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1117000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1032000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-9477000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>7048000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>4567000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>178000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1992000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2968000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>267000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1351000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2205000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1129000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-444000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-96000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-995000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-969000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
@@ -41057,990 +41334,997 @@
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
+      <c r="DZ5"/>
     </row>
-    <row r="6" spans="1:129">
+    <row r="6" spans="1:130">
       <c r="A6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B6">
+        <v>35026000.0</v>
+      </c>
+      <c r="C6">
         <v>-34358000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>45047000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-21367000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11408000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-32890000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>33501000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-67615000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1779803000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>142730000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>562000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-13747000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-13794000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1024000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-540000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-14244000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>24314000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-14614000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1086000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>26448000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-15858000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2736000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-37926000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3671000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>12496000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>29925000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>20047000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-27388000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>16508000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-3254000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>8809000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>7367000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>8842000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-8530000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2333000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-4245000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>5824000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2801000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-10367000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-16358000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>4725000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-14132000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>4913000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-11964000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>13066000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>16856000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-370000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-16101000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-86323000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>28816000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>17450000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>9471000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-40552000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>19194000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>24156000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-565000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>10596000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-28666000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-8652000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>10438000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>11177000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>11285000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>15303000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>3304000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>2577000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>14805000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>3158000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-7169000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>9148000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>4502000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>16509000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-2153000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-1674000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-3397000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-2030000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>4901000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-2796000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>3875000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-8666000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>9839000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>2851000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>191000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-8037000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>3166000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>4934000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-100258000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>6470000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>6517000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3810000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>9879000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>12955000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>9878000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>17185000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>117000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>5417000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>4402000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>4342000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-16062000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>7699000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>5618000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>6520000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-4092000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>9366000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>198000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>4128000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-1790000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>2295000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>5367000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-338000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>359000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-804000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-264000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>478000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>538000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>49000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-439000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>510000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>2000.0</v>
       </c>
-      <c r="DO6"/>
       <c r="DP6"/>
-      <c r="DQ6">
+      <c r="DQ6"/>
+      <c r="DR6">
         <v>-3808000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>1500000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>2000000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>4300000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6800000.0</v>
       </c>
       <c r="DW6">
         <v>6800000.0</v>
       </c>
       <c r="DX6">
+        <v>6800000.0</v>
+      </c>
+      <c r="DY6">
         <v>4900000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:129">
+    <row r="7" spans="1:130">
       <c r="A7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B7">
+        <v>41443000.0</v>
+      </c>
+      <c r="C7">
         <v>-40182000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>33920000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-44100000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>46834000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-23697000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>76927000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-60579000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-22232000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>63147000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2167000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>22384000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>9127000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-4841000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>13514000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-23197000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3124000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-16075000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-813000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-21765000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-12951000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-15980000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-9290000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5462000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>5593000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5546000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>4681000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-9127000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>7301000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-4996000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>8954000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-12799000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>5375000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-11265000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-6416000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-18795000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>9679000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>9306000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>9491000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-16498000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>7033000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-13032000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>3778000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-9704000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-9303000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>5471000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-1529000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-8948000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>971000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>6894000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-428000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-6394000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>3509000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>196000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>1068000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-17824000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>1230000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>2122000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-2216000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-3601000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>438000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-5092000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>3345000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-5662000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>424000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>7127000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-1376000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-4080000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>6960000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>3831000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>2532000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-12863000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-5295000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-1085000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>7782000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-55000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-5150000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-307000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>2077000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-3124000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-5070000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-707000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-120000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-769000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-2377000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-1876000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-2416000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-3288000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>237000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-83000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>602000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-9000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-2004000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-4620000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>5561000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-2024000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-905000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-6971000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>5260000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>6411000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>3602000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>4021000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>2158000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>5215000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>4836000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-1502000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>4284000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>9694000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>51000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-424000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>4575000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-2765000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>3720000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-2745000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>1385000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-2355000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-146000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-1088000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>2283000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>545000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-1750000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>3400000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>-2500000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>-2700000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>700000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>-1200000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>300000.0</v>
       </c>
-      <c r="DX7">
+      <c r="DY7">
         <v>-900000.0</v>
       </c>
-      <c r="DY7">
+      <c r="DZ7">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:129">
+    <row r="8" spans="1:130">
       <c r="A8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>21630000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>16669000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>24044000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-5417000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-2989000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-26669000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>2523000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1205000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-23147000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-41362000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-5303000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-23415000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-3123000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>6102000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>6265000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-3939000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-4834000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>4567000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-8792000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>3346000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-7537000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>805000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-11891000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-10759000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-8047000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-611000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-1715000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-6716000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-5529000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>4245000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>4537000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>5753000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-2555000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-2332000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>3682000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-3148000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-4234000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-8493000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>5709000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-7458000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>1185000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>2011000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-943000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-426000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-2682000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-2491000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-1585000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-387000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-1863000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-6058000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
@@ -42064,1315 +42348,1322 @@
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
+      <c r="DZ8"/>
     </row>
-    <row r="9" spans="1:129">
+    <row r="9" spans="1:130">
       <c r="A9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B9">
+        <v>11863000.0</v>
+      </c>
+      <c r="C9">
         <v>-9206000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>472000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4943000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-21579000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>47114000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2684000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-21606000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-20495000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>6273000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-19425000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>21630000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>16669000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>24044000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-5417000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2989000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-26669000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-3598000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1205000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-23147000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-28023000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-5303000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-23415000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-3123000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3040000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>6264000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-3939000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-4834000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4567000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-8792000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3345000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-7537000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>805000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-11891000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-10759000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-8047000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-611000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-1715000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-6716000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-5529000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4245000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4537000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5753000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-2556000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-2332000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>4164000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-3148000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-4234000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-8493000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>5709000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-7458000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1185000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2011000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-943000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-426000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-2682000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-2491000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-1585000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-387000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-1863000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-6058000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-198000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>500000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-5664000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-3218000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-3214000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-3721000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-1915000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>8006000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>13716000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>2209000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-12864000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-5437000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-4747000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-2415000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-3360000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-952000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>2637000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-5645000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-2495000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-1013000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>811000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-6366000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-4361000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>2478000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-2582000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-3932000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-1361000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-1011000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-3244000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-2135000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>2371000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-1349000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-3645000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>726000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>152000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>37000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>2360000.0</v>
       </c>
-      <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
-      <c r="DX9">
+      <c r="DX9"/>
+      <c r="DY9">
         <v>-1900000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:129">
+    <row r="10" spans="1:130">
       <c r="A10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>-16106000.0</v>
       </c>
-      <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-85107000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-93709000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-484000.0</v>
       </c>
-      <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>907000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-13258000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>2699000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-10676000.0</v>
       </c>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
         <v>2715000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-110929000.0</v>
       </c>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
         <v>-78564000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-45909000.0</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
         <v>-43930000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-64469000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
         <v>-80104000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-105018000.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
         <v>-94066000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-187152000.0</v>
       </c>
-      <c r="AY10">
-[...1 lines deleted...]
-      </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
+        <v>0.0</v>
+      </c>
+      <c r="BB10">
         <v>-132650000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-165860000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
         <v>-116120000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-105905000.0</v>
       </c>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
         <v>-130183000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-122015000.0</v>
       </c>
-      <c r="BK10">
-[...1 lines deleted...]
-      </c>
       <c r="BL10">
+        <v>0.0</v>
+      </c>
+      <c r="BM10">
         <v>-92376000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-77522000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-70232000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-69938000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-65663000.0</v>
       </c>
-      <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>-70249000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-66718000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-55315000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-41000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-46098000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-52837000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-61174000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-440000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>110000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>3562000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1640000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-44000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>119000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-48000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-188000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-28000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-87000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>12000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>43000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>9000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>17000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-32000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-43000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>62000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-40000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>35000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>36000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-55000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>60000.0</v>
       </c>
-      <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
-      <c r="CX10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>201000.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
-      <c r="DX10">
+      <c r="DX10"/>
+      <c r="DY10">
         <v>-8000000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:129">
+    <row r="11" spans="1:130">
       <c r="A11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1053000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-18964000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-9199000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>16106000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-10308000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>15975000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2398000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-3689000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1721000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>21326000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1951000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>14610000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>9180000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1887000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1550000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>8109000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3390000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>35000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1481000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5423000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4288000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>87000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>419000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1776000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-4617000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>8137000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>23821000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1329000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-3916000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-2470000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-17722000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-3654000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-1319000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-9589000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>190000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>587000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>4764000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2416000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-175000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>6515000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-6219000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2228000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>840000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-5000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-12939000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>4646000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>3636000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-1746000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-874000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>7377000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>3022000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>7519000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>4259000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1856000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>3831000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>701000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>2398000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>2514000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>2614000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>6606000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1478000.0</v>
       </c>
-      <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>615000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>656000.0</v>
       </c>
-      <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>4262000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>3012000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1149000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>640000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>1325000.0</v>
       </c>
-      <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
-      <c r="CP11">
+      <c r="CP11"/>
+      <c r="CQ11">
         <v>1064000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>2116000.0</v>
       </c>
-      <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>3207000.0</v>
       </c>
-      <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
+      <c r="DZ11"/>
     </row>
-    <row r="12" spans="1:129">
+    <row r="12" spans="1:130">
       <c r="A12" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>6725000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6863000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11783000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6078000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6506000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5546000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8536000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10952000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4422000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2544000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11379000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-4401000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4917000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5040000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3958000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8563000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6354000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4991000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5183000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5277000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4317000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7007000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-8932000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3665000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3947000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3105000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3655000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2853000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>40913000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7717000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>8655000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>9889000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-536000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3241000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-3722000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2548000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3202000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1846000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-1536000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3585000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3871000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3292000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1701000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3147000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4230000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1535000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>6164000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>6158000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3881000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1918000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
-      <c r="BN12">
+      <c r="BN12"/>
+      <c r="BO12">
         <v>5096000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>6069000.0</v>
       </c>
-      <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>3743000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>4888000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>2920000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1753000.0</v>
       </c>
-      <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>2848000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>2634000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>2078000.0</v>
       </c>
-      <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CK12"/>
+      <c r="CL12">
         <v>20000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2188000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>424000.0</v>
       </c>
-      <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
-      <c r="CS12">
+      <c r="CS12"/>
+      <c r="CT12">
         <v>387000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>3285000.0</v>
       </c>
-      <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
+      <c r="DZ12"/>
     </row>
-    <row r="13" spans="1:129">
+    <row r="13" spans="1:130">
       <c r="A13" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>-19686000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3829000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-6416000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>17427000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-10079000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>711000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-491000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-6254000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-9251000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-485000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-493000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>907000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-1625000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>511000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-7683000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2699000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2315000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-1241000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-6354000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>2715000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-1204000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2567000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-6131000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2153000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>283000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>16619000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-4378000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-1378000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-280000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -43411,1135 +43702,1143 @@
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
+      <c r="DZ13"/>
     </row>
-    <row r="14" spans="1:129">
+    <row r="14" spans="1:130">
       <c r="A14" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B14">
+        <v>38521000.0</v>
+      </c>
+      <c r="C14">
         <v>40724000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>37748000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>36806000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>37360000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>37657000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>25896000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>48639000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>31786000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>17579000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>15506000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>14513000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>13635000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>12392000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12269000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>11595000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>11130000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>11485000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>9416000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>9414000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>9237000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>9206000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>9172000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>9413000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>9334000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>10073000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>10528000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>10681000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>10827000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>10837000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>10295000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>10362000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>10690000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>10477000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>10326000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>10219000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>10033000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>9801000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>9399000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>9341000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>9668000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>9556000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>9399000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>9519000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>8684000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>8254000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>8115000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>7751000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>7013000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>6202000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>6220000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>5971000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>5186000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>5081000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>5425000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>5394000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>5121000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>5259000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>5430000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>5222000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>5082000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>5167000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>5228000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>5107000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>4949000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>5035000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>5005000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>4824000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>4858000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>4785000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>4134000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>3998000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>3698000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>3095000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>2855000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2494000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2380000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>2400000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>2083000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>2052000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>2399000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>2310000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>2815000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1969000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1853000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1729000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1693000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1696000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1699000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1823000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1888000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1775000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1777000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1846000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1849000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>1880000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>1886000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>8410000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>2218000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>2197000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10021000.0</v>
       </c>
       <c r="CX14">
         <v>10021000.0</v>
       </c>
       <c r="CY14">
+        <v>10021000.0</v>
+      </c>
+      <c r="CZ14">
         <v>-1457000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>-1408000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>-1373000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>8716000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>-1266000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>-1255000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>-1199000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>7523000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>-1193000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>1222000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>-3206000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>19328000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>-2815000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>-2744000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>-2559000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>18432000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>-2687000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>-2610000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>-2612000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>-2400000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>-2100000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>-2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="DV14">
         <v>-2000000.0</v>
       </c>
       <c r="DW14">
+        <v>-2000000.0</v>
+      </c>
+      <c r="DX14">
         <v>-1800000.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>-1500000.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>-1100000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:129">
+    <row r="15" spans="1:130">
       <c r="A15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
-        <v>6197000.0</v>
+        <v>0.0</v>
       </c>
       <c r="J15">
         <v>6197000.0</v>
       </c>
       <c r="K15">
+        <v>6197000.0</v>
+      </c>
+      <c r="L15">
         <v>6198000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6255000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6345000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>6404000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6467000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6492000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>6502000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>5706000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5705000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>5768000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>5797000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5779000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5003000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5037000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>5050000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>5073000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>5088000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>5144000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5189000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>5214000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4385000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4415000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>4413000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4468000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4502000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4543000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4539000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4542000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3653000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3656000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3678000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>3688000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3700000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3719000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3714000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3654000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3662000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3746000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3733000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3070000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3057000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3047000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2967000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2938000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2937000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2038000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2034000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2066000.0</v>
       </c>
       <c r="BH15">
         <v>2066000.0</v>
       </c>
       <c r="BI15">
+        <v>2066000.0</v>
+      </c>
+      <c r="BJ15">
         <v>2055000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2033000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2031000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2028000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2029000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2028000.0</v>
       </c>
       <c r="BO15">
         <v>2028000.0</v>
       </c>
       <c r="BP15">
         <v>2028000.0</v>
       </c>
       <c r="BQ15">
+        <v>2028000.0</v>
+      </c>
+      <c r="BR15">
         <v>2025000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2027000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>2026000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2023000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>2013000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2012000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2071000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2095000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2127000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2146000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>2141000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2207000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>2200000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1886000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1904000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>3878000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1013000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>7117000.0</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
-      <c r="CK15">
+      <c r="CK15"/>
+      <c r="CL15">
         <v>625000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>210000.0</v>
       </c>
-      <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
-      <c r="CP15">
+      <c r="CP15"/>
+      <c r="CQ15">
         <v>4223000.0</v>
       </c>
-      <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
-      <c r="CT15">
+      <c r="CT15"/>
+      <c r="CU15">
         <v>150000.0</v>
       </c>
-      <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
+      <c r="DZ15"/>
     </row>
-    <row r="16" spans="1:129">
+    <row r="16" spans="1:130">
       <c r="A16" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B16">
+        <v>141022000.0</v>
+      </c>
+      <c r="C16">
         <v>105996000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>140354000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>95307000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>116674000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>105266000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>138156000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>104655000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>172270000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>161573000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>18843000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>18281000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>32028000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>45822000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>46846000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>47386000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>61630000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>37316000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>51930000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>50844000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>24396000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>40254000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>42990000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>80916000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>77245000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>64749000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>34824000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>14777000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>42165000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>25657000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>28911000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>20102000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>12735000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3893000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>12423000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>10090000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>14335000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>8511000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>11312000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>21679000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>38037000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>33312000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>47444000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>42531000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>54495000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>41429000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>24573000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>24943000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>41044000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>127367000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>98551000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>81101000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>71630000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>112182000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>92988000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>68832000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>69397000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>58801000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>87467000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>96119000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>85681000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>74504000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>63219000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>47916000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>44612000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>42035000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>27230000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>24072000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>31241000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>22093000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>17591000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1082000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>3235000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>4909000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>8306000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>10336000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>5435000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>8231000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>4356000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>13022000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>3183000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>332000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>141000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>8178000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>5012000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>78000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>100336000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>93866000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>87349000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>83539000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>73660000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>60705000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>50827000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>33642000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>33525000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>28108000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>23706000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>19364000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>35426000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>27727000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>22109000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>15589000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>19681000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>10315000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>10117000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>5989000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>7779000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>5484000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>117000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>455000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>96000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>900000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>1164000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>686000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>148000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>99000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>538000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="DP16">
         <v>26000.0</v>
       </c>
       <c r="DQ16">
         <v>26000.0</v>
       </c>
       <c r="DR16">
+        <v>26000.0</v>
+      </c>
+      <c r="DS16">
         <v>1500000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>2000000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>4300000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6800000.0</v>
       </c>
       <c r="DW16">
         <v>6800000.0</v>
       </c>
       <c r="DX16">
+        <v>6800000.0</v>
+      </c>
+      <c r="DY16">
         <v>4900000.0</v>
       </c>
-      <c r="DY16">
+      <c r="DZ16">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:129">
+    <row r="17" spans="1:130">
       <c r="A17" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -44625,527 +44924,531 @@
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
+      <c r="DZ17"/>
     </row>
-    <row r="18" spans="1:129">
+    <row r="18" spans="1:130">
       <c r="A18" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B18">
+        <v>38792000.0</v>
+      </c>
+      <c r="C18">
         <v>-31079000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>48599000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-17961000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>15709000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-30869000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>39603000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-64507000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-56689000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>14650000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>24022000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>52787000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>59204000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>46948000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>77266000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>41569000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>52578000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>28317000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>28651000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>16868000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>7316000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>8434000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>18339000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>19721000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>26515000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>40181000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>35463000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>17730000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>37436000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>30760000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>30117000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>14793000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>34592000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>998000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>16782000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>12911000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>34408000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>22281000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>20716000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>10414000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>34753000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>6453000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>32174000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>4370000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>2230000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>24181000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>22197000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>5311000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>484000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>28179000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>17965000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>834000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>8422000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>22053000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>19578000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>745000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>4857000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>21205000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>17420000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>9228000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>7890000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>12875000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>15800000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>5406000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>4766000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>17453000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>5509000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-5352000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>11722000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>7042000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>13542000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>3603000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>8197000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>16224000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>12436000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-1143000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-12150000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>8754000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>11480000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>10265000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>6514000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>2836000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>8617000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>9407000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>8295000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>4567000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>7409000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>7642000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>6597000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>8439000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>9019000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>7257000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>5153000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>5229000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>11323000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>3806000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>5682000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>7271000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>7903000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>5664000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>9844000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>8410000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>4690000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-552000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>4738000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>4466000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>1699000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>3127000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>3400000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>4841000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-12697000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>1166000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-3177000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-1104000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>2381000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>4089000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-1876000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>2607000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>326000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>779000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>47000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>1400000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>-3600000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>-7000000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>300000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>-8400000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>-8600000.0</v>
       </c>
-      <c r="DX18">
+      <c r="DY18">
         <v>-5700000.0</v>
       </c>
-      <c r="DY18">
+      <c r="DZ18">
         <v>-4600000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:129">
+    <row r="19" spans="1:130">
       <c r="A19" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-3852000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3885000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-11239000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-15708000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-9472000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-13954000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1569452000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>251684000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-5739000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-9566000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-61541000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-40051000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-6072000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-48942000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-9397000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-52603000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-13415000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-12774000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-9010000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-10945000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2605000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-10804000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-58353000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>86000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-21675000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-38637000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-3689000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -45201,54 +45504,55 @@
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
+      <c r="DZ19"/>
     </row>
-    <row r="20" spans="1:129">
+    <row r="20" spans="1:130">
       <c r="A20" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -45334,226 +45638,231 @@
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
+      <c r="DZ20"/>
     </row>
-    <row r="21" spans="1:129">
+    <row r="21" spans="1:130">
       <c r="A21" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>242</v>
+      </c>
+      <c r="B21">
+        <v>-4225000.0</v>
+      </c>
       <c r="C21">
+        <v>-4319000.0</v>
+      </c>
+      <c r="D21">
         <v>-3610000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-4945000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4431000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3086000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-6212000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-30750000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>45000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-375000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-42001000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-9388000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1445000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-978000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-492000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>44513000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-467000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-85917000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>147000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-340000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>64664000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-40418000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>9609000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>9931000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-68000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-7074000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-77000.0</v>
       </c>
       <c r="AF21">
         <v>-77000.0</v>
       </c>
       <c r="AG21">
+        <v>-77000.0</v>
+      </c>
+      <c r="AH21">
         <v>-74000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-110075000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>19718000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>7424000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-14857000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-13943000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-13942000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-13914000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-13969000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-13985000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-14104000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-14147000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>65884000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-74000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-84000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-87000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-9491000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-24000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-48000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-75000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-20228000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-140000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-136000.0</v>
       </c>
       <c r="BE21">
         <v>-136000.0</v>
       </c>
       <c r="BF21">
+        <v>-136000.0</v>
+      </c>
+      <c r="BG21">
         <v>-50149000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-160000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-157000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-171000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
@@ -45577,3383 +45886,3407 @@
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
+      <c r="DZ21"/>
     </row>
-    <row r="22" spans="1:129">
+    <row r="22" spans="1:130">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22">
+        <v>-34319000.0</v>
+      </c>
+      <c r="C22">
         <v>-117968000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-16250000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-20364000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-61191000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-35378000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-387194000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-640557000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-61712000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-14584000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9288000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>19951000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>36368000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>42942000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>52133000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>55084000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>42438000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>38197000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>30268000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>30421000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>16714000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-4443000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>16842000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>9212000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>11415000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>24168000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>22195000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>22330000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>18407000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>27685000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>22329000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>24298000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>17741000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>35373000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>18155000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>19550000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>14243000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>12706000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>11931000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-10066000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>13099000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>23228000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>15687000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>11824000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4837000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>17046000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>16744000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>17178000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>10202000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>15585000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>14197000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>13831000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>10855000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>15960000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>12267000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>14167000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>10273000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>14449000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>12912000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>11969000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>7869000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>11817000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>8888000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>7912000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>3419000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>6284000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>3779000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>2843000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-3104000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>8336000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>12096000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>12102000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>10008000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>12404000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>10753000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>11475000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>10293000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>12169000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>12725000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>13021000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>11008000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>12197000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>12034000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>11985000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>8693000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>10061000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>9011000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>8541000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>6808000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>7662000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>6457000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>6387000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>5435000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>6958000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>4561000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>5348000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>4897000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>4573000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>4129000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>5015000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>6165000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>6593000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>6145000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>6118000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>4589000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>5385000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>4005000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>3550000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>3100000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>914000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>2468000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>2456000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>2241000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>2703000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>3176000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1944000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>771000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>1362000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>887000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>1199000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>531000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DT22">
         <v>1200000.0</v>
       </c>
       <c r="DU22">
+        <v>1200000.0</v>
+      </c>
+      <c r="DV22">
         <v>700000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>200000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>1400000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>1800000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:129">
+    <row r="23" spans="1:130">
       <c r="A23" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B23">
+        <v>-685000.0</v>
+      </c>
+      <c r="C23">
         <v>-21000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-52000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-107000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-894000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-89422000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-211000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-35000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-72838000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-154000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-23000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-9566000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>40708000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>166000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-71995000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-130000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-3254000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-404000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-6761000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-88000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-597000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2706000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-3748000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-11205000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2672000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2340000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>523000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>660000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1891000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>481000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2570000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1300000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1823000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1862000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>750000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3530000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-111000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2929000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5983000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>473000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-863000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6231000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-5000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-450000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>12468000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1913000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1150000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-17829000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>9396000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3441000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2024000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>10988000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>19332000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>290000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>7443000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>374000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>8010000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3740000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>103000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3052000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>4926000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>667000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>365000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>202000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>42000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-378000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>4000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>90000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-226000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-123000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1009000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1666000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1319000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>891000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>952000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>80000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-31000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>418000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>126000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1029000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>394000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1488000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2808000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-44000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1013000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>7117000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-130000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>130000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>625000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-99000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-95000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>95000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>22000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>4223000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-58000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>58000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>626000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-71000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>71000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-1668000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-96000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1757000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-6702000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>96000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-1409000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-8006000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-2038000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-17000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-1916000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-2204000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>21602000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>333000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>780000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>2444000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>3221000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>55000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>4990000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>60000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>185000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-2079000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>1479000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-100000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>3800000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>100000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>2300000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>-100000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>7500000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>100000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>3300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:129">
+    <row r="24" spans="1:130">
       <c r="A24" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>244</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>415000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-31000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>859000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>667000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-125000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>942000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-85000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>760000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>258525000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>104000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1220000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-54752000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-24723000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>656000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>256000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>511000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>304000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1535000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>649000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>8685000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>604000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>427000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>238000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>229000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1193000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>829000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>871000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>401000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1184000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1141000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3938000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>553000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>793000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-427000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>932000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>919000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>471000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>624000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>322000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>177000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>356000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>544000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>108000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>447000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>314000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1366000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>250000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>19000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>290000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>566000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>880000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>108000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>48000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>211000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>490000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-101000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>232000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>345000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>381000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>587000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-155000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1401000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-47000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>59000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>6000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>63000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>558000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-112000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>198000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-61000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-15000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-49000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>1009000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-205000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>28000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-704000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-16000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-4738000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>12000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-25000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-197395000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-95000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>2763000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-15000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>3000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>1249000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-27000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-49000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>30000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>181000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>44000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-4000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-55000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>89000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>20000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>4000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>257000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>6000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-103000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>231000.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>167000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-129000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>52000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-6495000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>589000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-291000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>245000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-40000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-5082000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-511000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>415000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-945000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>206000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>695000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>83000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>156000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>1818000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>228000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>519000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>900000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DT24">
         <v>500000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>700000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>1100000.0</v>
       </c>
-      <c r="DV24">
+      <c r="DW24">
         <v>900000.0</v>
       </c>
-      <c r="DW24">
+      <c r="DX24">
         <v>2000000.0</v>
       </c>
-      <c r="DX24">
+      <c r="DY24">
         <v>700000.0</v>
       </c>
-      <c r="DY24">
+      <c r="DZ24">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:129">
+    <row r="25" spans="1:130">
       <c r="A25" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B25">
+        <v>2263000.0</v>
+      </c>
+      <c r="C25">
         <v>102743000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-6906000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11663000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4446000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-67947000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>365039000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>768965000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-4748000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-35236000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4178000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3240000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1857000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3426000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3402000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6533000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4151000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5265000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5032000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4745000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-5081000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>20299000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4191000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3553000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-1479000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>220000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3148000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>715000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1108000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>741000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>248000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1119000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1033000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1530000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2388000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1004000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1228000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-1065000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>706000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>42980000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>658000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-2254000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1959000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1117000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1590000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-1130000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>716000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>84000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>62000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-86000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-384000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1353000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>587000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>697000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>472000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>733000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-516000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>516000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>450000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>455000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-215000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-57000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>535000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>510000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>866000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>763000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>297000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>759000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1897000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1447000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>577000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>366000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>4829000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-2594000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>248000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>507000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-1073000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1922000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-449000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>47000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>2812000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>305000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-305000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>274000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1976000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>40000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-7000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>682000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-128000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>38000.0</v>
       </c>
-      <c r="CO25"/>
-      <c r="CP25">
+      <c r="CP25"/>
+      <c r="CQ25">
         <v>2761000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-1000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-28000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>72000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-19885000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-95000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-4339000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>1833000.0</v>
       </c>
-      <c r="CX25"/>
-      <c r="CY25">
+      <c r="CY25"/>
+      <c r="CZ25">
         <v>4713000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-4971000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-1853000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-6622000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-2697000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-7749000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>3609000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-1408000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-12156000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-2773000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>703000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-11836000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>4135000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>9297000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>5025000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-13364000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>1859000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>3952000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>5583000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>1800000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>7400000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>8500000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>3400000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>4900000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>2700000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>3100000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:129">
+    <row r="26" spans="1:130">
       <c r="A26" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>246</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-482000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>894000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>434000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-894000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>398000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1683000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-33000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1326000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-25000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-14019000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-29301000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-50491000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-14997000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-29994000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17780000.0</v>
       </c>
       <c r="Q26">
         <v>-17780000.0</v>
       </c>
       <c r="R26">
+        <v>-17780000.0</v>
+      </c>
+      <c r="S26">
         <v>523000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-14997000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-23994000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-9998000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-64000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-29989000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-614000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-15259000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-8298000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-9289000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-24436000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-14181000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-21141000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-16820000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-8172000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-19993000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-7000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-29988000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-1999000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-9996000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-9997000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-9995000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-9996000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-9995000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9996000.0</v>
       </c>
       <c r="AQ26">
         <v>-9996000.0</v>
       </c>
       <c r="AR26">
+        <v>-9996000.0</v>
+      </c>
+      <c r="AS26">
         <v>1926000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-1926000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19987000.0</v>
       </c>
       <c r="AV26">
         <v>-19987000.0</v>
       </c>
       <c r="AW26">
+        <v>-19987000.0</v>
+      </c>
+      <c r="AX26">
         <v>-1081000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-354000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1687000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>10356000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-866000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>259000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>7295000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>372000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>8192000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-1807000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>218000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>2793000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>4838000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>195000.0</v>
       </c>
-      <c r="BK26">
-[...1 lines deleted...]
-      </c>
       <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
         <v>106000.0</v>
       </c>
-      <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>237000.0</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26">
         <v>47855000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-23914000.0</v>
       </c>
-      <c r="BW26"/>
-      <c r="BX26">
+      <c r="BX26"/>
+      <c r="BY26">
         <v>-23682000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-7538000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-2948000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-33002000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-1372000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-4400000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-5022000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-26156000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-18784000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-4109000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-1490000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-6277000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-1447000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-363000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>210000.0</v>
       </c>
-      <c r="CM26"/>
       <c r="CN26"/>
-      <c r="CO26">
-[...1 lines deleted...]
-      </c>
+      <c r="CO26"/>
       <c r="CP26">
         <v>-5336000.0</v>
       </c>
-      <c r="CQ26"/>
+      <c r="CQ26">
+        <v>-5336000.0</v>
+      </c>
       <c r="CR26"/>
       <c r="CS26"/>
-      <c r="CT26">
+      <c r="CT26"/>
+      <c r="CU26">
         <v>150000.0</v>
       </c>
-      <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
+      <c r="DZ26"/>
     </row>
-    <row r="27" spans="1:129">
+    <row r="27" spans="1:130">
       <c r="A27" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B27">
+        <v>3541000.0</v>
+      </c>
+      <c r="C27">
         <v>2380000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3380000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4711000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2958000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2100000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2901000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3620000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5187000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2143000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3043000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3160000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3149000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2633000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2676000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3306000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2761000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2734000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2601000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2981000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2597000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3181000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2345000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2241000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3078000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2901000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2762000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3197000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3047000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3024000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2847000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2417000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2261000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2138000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1939000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2064000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1962000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2130000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2093000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2159000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1952000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1924000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1886000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1890000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1786000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1676000.0</v>
       </c>
       <c r="AU27">
         <v>1676000.0</v>
       </c>
       <c r="AV27">
+        <v>1676000.0</v>
+      </c>
+      <c r="AW27">
         <v>1677000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1652000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1559000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1525000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1536000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1557000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1500000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1427000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1517000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1606000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1514000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1502000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1512000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1443000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1397000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1506000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1618000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1763000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1732000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1607000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1635000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1780000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>1696000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1451000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>1585000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1535000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>10000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>20000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>943000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>593000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>1307000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-1100000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>292000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>224000.0</v>
       </c>
-      <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>-566000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>-1294000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>171000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>33000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>-1000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>-33000.0</v>
       </c>
-      <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27">
         <v>1698000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>128000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>-38000.0</v>
       </c>
-      <c r="CO27"/>
-      <c r="CP27">
+      <c r="CP27"/>
+      <c r="CQ27">
         <v>-148000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>-1000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>1000.0</v>
       </c>
-      <c r="CS27"/>
-      <c r="CT27">
+      <c r="CT27"/>
+      <c r="CU27">
         <v>21251000.0</v>
       </c>
-      <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
+      <c r="DZ27"/>
     </row>
-    <row r="28" spans="1:129">
+    <row r="28" spans="1:130">
       <c r="A28" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B28">
+        <v>-4910000.0</v>
+      </c>
+      <c r="C28">
         <v>-3928000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-3662000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4618000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-5325000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5562000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-6437000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-4231000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-158726000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1659589000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-23564000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-67754000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-18246000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-23249000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-78462000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-15636000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-28775000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-6422000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-28080000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>16474000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-16859000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-4054000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-56692000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-16288000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>41683000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-11449000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-4245000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-18989000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-21329000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-18948000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-18712000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-11364000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-26303000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-9681000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-14022000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4412000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-29503000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-25553000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-21607000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-27094000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-28505000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-21438000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-27805000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-16390000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>72712000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1815000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-22583000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-21662000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-3828000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>347000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1081000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7866000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-3863000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-2907000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4367000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1800000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5840000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-50103000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-26417000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>829000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2700000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1435000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-1898000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-2055000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-2248000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-2654000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-2414000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-2375000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-2589000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-2471000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>13681000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-5621000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>8700000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>4936000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-1307000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-25569000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-9705000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-4403000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-34978000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>307000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-6288000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-4423000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-24175000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-22384000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-3096000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2770000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-4188000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-1098000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>262000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1354000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>732000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>330000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>22000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-8363000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-7412000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-83000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>626000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>74000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-152000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>199000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-864000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2218000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>183000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>879000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-662000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>239000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>7000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>2531000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-3983000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-4442000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>16975000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-1128000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>3240000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>2587000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-2538000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-5223000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>2303000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-2761000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-2144000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-1007000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-4374000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>1500000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>2000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>4300000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6800000.0</v>
       </c>
       <c r="DW28">
         <v>6800000.0</v>
       </c>
       <c r="DX28">
+        <v>6800000.0</v>
+      </c>
+      <c r="DY28">
         <v>4900000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:129">
+    <row r="29" spans="1:130">
       <c r="A29" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B29">
+        <v>45738000.0</v>
+      </c>
+      <c r="C29">
         <v>-22728000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>52714000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-13217000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>27615000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-23619000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>50017000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-50081000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-51719000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>21957000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>29865000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>63573000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>65993000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>62276000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>83994000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>50334000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>62486000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>44411000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>43091000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>22748000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>10011000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12263000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>20564000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>30763000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>29166000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>43745000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>45967000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>30238000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>41526000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>38709000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>46855000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>26178000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>40813000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>25653000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>25730000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>14921000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>37060000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>35742000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>33400000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>23766000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>37441000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>28407000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>38753000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>11103000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>7459000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>26567000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>25878000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>19183000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>20032000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>30352000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>23237000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>16646000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>20604000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>22907000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>21759000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>5965000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>17955000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>22129000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>22271000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>17340000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>15219000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>16134000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>18950000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>8719000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>10192000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>19472000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>9312000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>4936000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>16459000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>21061000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>20867000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>6313000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>10842000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>18637000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>18514000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>14822000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>10420000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>14294000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>16204000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>13034000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>8935000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>17385000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>14031000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>11466000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>8350000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>10738000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>9144000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>7978000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>9555000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>8798000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>9494000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>8747000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>5703000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>5524000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>12356000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>5692000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>6381000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>7545000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>9294000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>7087000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>11600000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>11121000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>11559000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>4954000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>6199000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>5977000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>4326000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>4240000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>5561000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>6605000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>-6306000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>-1860000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>3458000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>7450000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>5881000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>6142000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>3091000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>5342000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>2342000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>3086000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>1752000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>4200000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>4000000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>4800000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>2800000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>1900000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>2600000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>2800000.0</v>
       </c>
-      <c r="DY29">
+      <c r="DZ29">
         <v>1900000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:129">
+    <row r="30" spans="1:130">
       <c r="A30" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B30">
+        <v>-5518000.0</v>
+      </c>
+      <c r="C30">
         <v>-7936000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3852000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3885000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-11239000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-15708000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-9472000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-13954000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1569452000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>251684000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-5739000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-9566000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-61541000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-40051000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-6072000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-48942000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-9397000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-52603000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-13925000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-12774000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-9010000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-10945000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1798000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-10804000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-58353000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-2371000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-21675000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-38637000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3689000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-23015000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-19334000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-7447000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-5668000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-24502000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-9375000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-23578000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1733000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-12990000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-22160000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-13030000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-4211000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-21101000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-6035000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-6677000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-67105000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-7896000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-3665000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-13622000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-102527000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1883000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-4706000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-15041000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-57293000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-806000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1970000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-4730000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-13199000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-692000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-4506000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-7731000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-6742000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-3414000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1749000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-3360000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-5367000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-2013000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-3740000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-9730000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-4722000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-14088000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-18039000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-2845000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-21216000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-26970000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-19237000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>15648000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-3511000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-6016000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>10108000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-3502000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>204000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-12771000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2107000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>14084000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-320000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-46589000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1514000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-363000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-6007000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-273000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2729000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>801000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>11460000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2956000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>473000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-1207000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-2665000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-23681000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-1443000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-1668000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-4216000.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>-6702000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-5635000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-1409000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-8006000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-2038000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-1404000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-1916000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-1804000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-11473000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>2515000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-6220000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-9499000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-3294000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-1358000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-4884000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-2579000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-198000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-2079000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-1186000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-1900000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-7100000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-11100000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-1400000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-9400000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>-9200000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>-7800000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>-5400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>