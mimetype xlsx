--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -27760,51 +27760,51 @@
       <c r="CP3">
         <v>1777000.0</v>
       </c>
       <c r="CQ3">
         <v>1846000.0</v>
       </c>
       <c r="CR3">
         <v>1849000.0</v>
       </c>
       <c r="CS3">
         <v>1880000.0</v>
       </c>
       <c r="CT3">
         <v>1886000.0</v>
       </c>
       <c r="CU3">
         <v>14624000.0</v>
       </c>
       <c r="CV3">
         <v>-2217000.0</v>
       </c>
       <c r="CW3">
         <v>-2198000.0</v>
       </c>
       <c r="CX3">
-        <v>-1799000.0</v>
+        <v>10021000.0</v>
       </c>
       <c r="CY3">
         <v>1545000.0</v>
       </c>
       <c r="CZ3">
         <v>-1457000.0</v>
       </c>
       <c r="DA3">
         <v>-1408000.0</v>
       </c>
       <c r="DB3">
         <v>-1373000.0</v>
       </c>
       <c r="DC3">
         <v>8716000.0</v>
       </c>
       <c r="DD3">
         <v>-1266000.0</v>
       </c>
       <c r="DE3">
         <v>-1255000.0</v>
       </c>
       <c r="DF3">
         <v>-1199000.0</v>
       </c>
@@ -28158,51 +28158,51 @@
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
     </row>
     <row r="5" spans="1:130">
       <c r="A5" t="s">
         <v>195</v>
       </c>
       <c r="B5">
-        <v>20441000.0</v>
+        <v>-81992000.0</v>
       </c>
       <c r="C5">
         <v>-11000.0</v>
       </c>
       <c r="D5">
         <v>21403000.0</v>
       </c>
       <c r="E5">
         <v>8213000.0</v>
       </c>
       <c r="F5">
         <v>3945000.0</v>
       </c>
       <c r="G5">
         <v>80048000.0</v>
       </c>
       <c r="H5">
         <v>19874000.0</v>
       </c>
       <c r="I5">
         <v>-1094148000.0</v>
       </c>
       <c r="J5">
         <v>-66391000.0</v>
       </c>
@@ -28458,51 +28458,51 @@
       <c r="CP5">
         <v>8571000.0</v>
       </c>
       <c r="CQ5">
         <v>-31322800.0</v>
       </c>
       <c r="CR5">
         <v>-29505000.0</v>
       </c>
       <c r="CS5">
         <v>8534000.0</v>
       </c>
       <c r="CT5">
         <v>7796000.0</v>
       </c>
       <c r="CU5">
         <v>-33192200.0</v>
       </c>
       <c r="CV5">
         <v>-23204000.0</v>
       </c>
       <c r="CW5">
         <v>569000.0</v>
       </c>
       <c r="CX5">
-        <v>3198000.0</v>
+        <v>-24599000.0</v>
       </c>
       <c r="CY5">
         <v>10681000.0</v>
       </c>
       <c r="CZ5">
         <v>4035000.0</v>
       </c>
       <c r="DA5">
         <v>3745000.0</v>
       </c>
       <c r="DB5">
         <v>-19918000.0</v>
       </c>
       <c r="DC5">
         <v>-73824000.0</v>
       </c>
       <c r="DD5">
         <v>1839000.0</v>
       </c>
       <c r="DE5">
         <v>1214000.0</v>
       </c>
       <c r="DF5">
         <v>7827000.0</v>
       </c>
@@ -28550,51 +28550,51 @@
       </c>
       <c r="DU5">
         <v>10900000.0</v>
       </c>
       <c r="DV5">
         <v>10000000.0</v>
       </c>
       <c r="DW5">
         <v>26700000.0</v>
       </c>
       <c r="DX5">
         <v>6300000.0</v>
       </c>
       <c r="DY5">
         <v>6200000.0</v>
       </c>
       <c r="DZ5">
         <v>3400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:130">
       <c r="A6" t="s">
         <v>196</v>
       </c>
       <c r="B6">
-        <v>58962000.0</v>
+        <v>-43471000.0</v>
       </c>
       <c r="C6">
         <v>40713000.0</v>
       </c>
       <c r="D6">
         <v>59151000.0</v>
       </c>
       <c r="E6">
         <v>45019000.0</v>
       </c>
       <c r="F6">
         <v>41305000.0</v>
       </c>
       <c r="G6">
         <v>117705000.0</v>
       </c>
       <c r="H6">
         <v>45767000.0</v>
       </c>
       <c r="I6">
         <v>-1045509000.0</v>
       </c>
       <c r="J6">
         <v>-34605000.0</v>
       </c>
@@ -28844,57 +28844,57 @@
       <c r="CN6">
         <v>11907000.0</v>
       </c>
       <c r="CO6">
         <v>11792000.0</v>
       </c>
       <c r="CP6">
         <v>10348000.0</v>
       </c>
       <c r="CQ6">
         <v>-29476800.0</v>
       </c>
       <c r="CR6">
         <v>-27656000.0</v>
       </c>
       <c r="CS6">
         <v>10414000.0</v>
       </c>
       <c r="CT6">
         <v>9682000.0</v>
       </c>
       <c r="CU6">
         <v>-18568200.0</v>
       </c>
       <c r="CV6">
-        <v>-25421000.0</v>
+        <v>-27639000.0</v>
       </c>
       <c r="CW6">
-        <v>-1629000.0</v>
+        <v>-3826000.0</v>
       </c>
       <c r="CX6">
-        <v>1399000.0</v>
+        <v>-400000.0</v>
       </c>
       <c r="CY6">
         <v>12226000.0</v>
       </c>
       <c r="CZ6">
         <v>2578000.0</v>
       </c>
       <c r="DA6">
         <v>2337000.0</v>
       </c>
       <c r="DB6">
         <v>-21291000.0</v>
       </c>
       <c r="DC6">
         <v>-65108000.0</v>
       </c>
       <c r="DD6">
         <v>573000.0</v>
       </c>
       <c r="DE6">
         <v>-41000.0</v>
       </c>
       <c r="DF6">
         <v>6628000.0</v>
       </c>
@@ -30690,51 +30690,51 @@
       </c>
       <c r="DU11">
         <v>1000000.0</v>
       </c>
       <c r="DV11">
         <v>500000.0</v>
       </c>
       <c r="DW11">
         <v>200000.0</v>
       </c>
       <c r="DX11">
         <v>1000000.0</v>
       </c>
       <c r="DY11">
         <v>1300000.0</v>
       </c>
       <c r="DZ11">
         <v>500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:130">
       <c r="A12" t="s">
         <v>202</v>
       </c>
       <c r="B12">
-        <v>-43587000.0</v>
+        <v>43587000.0</v>
       </c>
       <c r="C12">
         <v>45099000.0</v>
       </c>
       <c r="D12">
         <v>44775000.0</v>
       </c>
       <c r="E12">
         <v>45326000.0</v>
       </c>
       <c r="F12">
         <v>45547000.0</v>
       </c>
       <c r="G12">
         <v>48427000.0</v>
       </c>
       <c r="H12">
         <v>52770000.0</v>
       </c>
       <c r="I12">
         <v>47265000.0</v>
       </c>
       <c r="J12">
         <v>40753000.0</v>
       </c>
@@ -38256,51 +38256,51 @@
       </c>
       <c r="AE14">
         <v>10523000.0</v>
       </c>
       <c r="AF14">
         <v>-8700000.0</v>
       </c>
       <c r="AG14">
         <v>-6400000.0</v>
       </c>
       <c r="AH14">
         <v>-3400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>236</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
-        <v>-24995000.0</v>
+        <v>24995000.0</v>
       </c>
       <c r="E15">
         <v>25865000.0</v>
       </c>
       <c r="F15">
         <v>22976000.0</v>
       </c>
       <c r="G15">
         <v>20868000.0</v>
       </c>
       <c r="H15">
         <v>20494000.0</v>
       </c>
       <c r="I15">
         <v>18427000.0</v>
       </c>
       <c r="J15">
         <v>18052000.0</v>
       </c>
       <c r="K15">
         <v>15529000.0</v>
       </c>
       <c r="L15">
         <v>14821000.0</v>
       </c>
@@ -38752,51 +38752,51 @@
         <v>-895000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>205</v>
       </c>
       <c r="B22">
-        <v>-107796000.0</v>
+        <v>-141725000.0</v>
       </c>
       <c r="C22">
         <v>-1124841000.0</v>
       </c>
       <c r="D22">
         <v>42803000.0</v>
       </c>
       <c r="E22">
         <v>193191000.0</v>
       </c>
       <c r="F22">
         <v>116091000.0</v>
       </c>
       <c r="G22">
         <v>52767000.0</v>
       </c>
       <c r="H22">
         <v>87099000.0</v>
       </c>
       <c r="I22">
         <v>92051000.0</v>
       </c>
       <c r="J22">
         <v>87321000.0</v>
       </c>
@@ -38959,51 +38959,53 @@
         <v>-13364000.0</v>
       </c>
       <c r="AC23">
         <v>21792000.0</v>
       </c>
       <c r="AD23">
         <v>6782000.0</v>
       </c>
       <c r="AE23">
         <v>5528000.0</v>
       </c>
       <c r="AF23">
         <v>16900000.0</v>
       </c>
       <c r="AG23">
         <v>-100000.0</v>
       </c>
       <c r="AH23">
         <v>22300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>244</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>2204000.0</v>
+      </c>
       <c r="C24">
         <v>4693000.0</v>
       </c>
       <c r="D24">
         <v>258525000.0</v>
       </c>
       <c r="E24">
         <v>-63733000.0</v>
       </c>
       <c r="F24">
         <v>8020000.0</v>
       </c>
       <c r="G24">
         <v>-61238000.0</v>
       </c>
       <c r="H24">
         <v>-35706000.0</v>
       </c>
       <c r="I24">
         <v>6817000.0</v>
       </c>
       <c r="J24">
         <v>2217000.0</v>
       </c>
       <c r="K24">
@@ -39062,51 +39064,51 @@
       </c>
       <c r="AC24">
         <v>-5218000.0</v>
       </c>
       <c r="AD24">
         <v>1248000.0</v>
       </c>
       <c r="AE24">
         <v>2721000.0</v>
       </c>
       <c r="AF24">
         <v>3200000.0</v>
       </c>
       <c r="AG24">
         <v>4700000.0</v>
       </c>
       <c r="AH24">
         <v>-2500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>245</v>
       </c>
       <c r="B25">
-        <v>589000.0</v>
+        <v>34518000.0</v>
       </c>
       <c r="C25">
         <v>1040562000.0</v>
       </c>
       <c r="D25">
         <v>-13913000.0</v>
       </c>
       <c r="E25">
         <v>10851000.0</v>
       </c>
       <c r="F25">
         <v>3888000.0</v>
       </c>
       <c r="G25">
         <v>-5137000.0</v>
       </c>
       <c r="H25">
         <v>5191000.0</v>
       </c>
       <c r="I25">
         <v>3141000.0</v>
       </c>
       <c r="J25">
         <v>6150000.0</v>
       </c>
@@ -41753,51 +41755,51 @@
       <c r="B7">
         <v>41443000.0</v>
       </c>
       <c r="C7">
         <v>-40182000.0</v>
       </c>
       <c r="D7">
         <v>33920000.0</v>
       </c>
       <c r="E7">
         <v>-44100000.0</v>
       </c>
       <c r="F7">
         <v>46834000.0</v>
       </c>
       <c r="G7">
         <v>-23697000.0</v>
       </c>
       <c r="H7">
         <v>76927000.0</v>
       </c>
       <c r="I7">
         <v>-60579000.0</v>
       </c>
       <c r="J7">
-        <v>-22232000.0</v>
+        <v>-4430000.0</v>
       </c>
       <c r="K7">
         <v>63147000.0</v>
       </c>
       <c r="L7">
         <v>-2167000.0</v>
       </c>
       <c r="M7">
         <v>22384000.0</v>
       </c>
       <c r="N7">
         <v>9127000.0</v>
       </c>
       <c r="O7">
         <v>-4841000.0</v>
       </c>
       <c r="P7">
         <v>13514000.0</v>
       </c>
       <c r="Q7">
         <v>-23197000.0</v>
       </c>
       <c r="R7">
         <v>3124000.0</v>
       </c>
@@ -42379,51 +42381,51 @@
       <c r="B9">
         <v>11863000.0</v>
       </c>
       <c r="C9">
         <v>-9206000.0</v>
       </c>
       <c r="D9">
         <v>472000.0</v>
       </c>
       <c r="E9">
         <v>4943000.0</v>
       </c>
       <c r="F9">
         <v>-21579000.0</v>
       </c>
       <c r="G9">
         <v>47114000.0</v>
       </c>
       <c r="H9">
         <v>2684000.0</v>
       </c>
       <c r="I9">
         <v>-21606000.0</v>
       </c>
       <c r="J9">
-        <v>-20495000.0</v>
+        <v>-15128000.0</v>
       </c>
       <c r="K9">
         <v>6273000.0</v>
       </c>
       <c r="L9">
         <v>-19425000.0</v>
       </c>
       <c r="M9">
         <v>21630000.0</v>
       </c>
       <c r="N9">
         <v>16669000.0</v>
       </c>
       <c r="O9">
         <v>24044000.0</v>
       </c>
       <c r="P9">
         <v>-5417000.0</v>
       </c>
       <c r="Q9">
         <v>-2989000.0</v>
       </c>
       <c r="R9">
         <v>-26669000.0</v>
       </c>
@@ -46684,96 +46686,96 @@
       <c r="DW23">
         <v>-100000.0</v>
       </c>
       <c r="DX23">
         <v>7500000.0</v>
       </c>
       <c r="DY23">
         <v>100000.0</v>
       </c>
       <c r="DZ23">
         <v>3300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:130">
       <c r="A24" t="s">
         <v>244</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>415000.0</v>
       </c>
       <c r="D24">
         <v>-31000.0</v>
       </c>
       <c r="E24">
-        <v>859000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="F24">
-        <v>667000.0</v>
+        <v>-24000.0</v>
       </c>
       <c r="G24">
         <v>-125000.0</v>
       </c>
       <c r="H24">
-        <v>942000.0</v>
+        <v>-145000.0</v>
       </c>
       <c r="I24">
         <v>-85000.0</v>
       </c>
       <c r="J24">
         <v>760000.0</v>
       </c>
       <c r="K24">
         <v>258525000.0</v>
       </c>
       <c r="L24">
         <v>104000.0</v>
       </c>
       <c r="M24">
         <v>1220000.0</v>
       </c>
       <c r="N24">
         <v>-54752000.0</v>
       </c>
       <c r="O24">
         <v>-24723000.0</v>
       </c>
       <c r="P24">
         <v>656000.0</v>
       </c>
       <c r="Q24">
         <v>256000.0</v>
       </c>
       <c r="R24">
         <v>511000.0</v>
       </c>
       <c r="S24">
         <v>304000.0</v>
       </c>
       <c r="T24">
-        <v>1535000.0</v>
+        <v>1025000.0</v>
       </c>
       <c r="U24">
         <v>649000.0</v>
       </c>
       <c r="V24">
         <v>8685000.0</v>
       </c>
       <c r="W24">
         <v>604000.0</v>
       </c>
       <c r="X24">
         <v>427000.0</v>
       </c>
       <c r="Y24">
         <v>238000.0</v>
       </c>
       <c r="Z24">
         <v>229000.0</v>
       </c>
       <c r="AA24">
         <v>1193000.0</v>
       </c>
       <c r="AB24">
         <v>829000.0</v>
       </c>
@@ -47089,51 +47091,51 @@
       <c r="B25">
         <v>2263000.0</v>
       </c>
       <c r="C25">
         <v>102743000.0</v>
       </c>
       <c r="D25">
         <v>-6906000.0</v>
       </c>
       <c r="E25">
         <v>11663000.0</v>
       </c>
       <c r="F25">
         <v>4446000.0</v>
       </c>
       <c r="G25">
         <v>-67947000.0</v>
       </c>
       <c r="H25">
         <v>365039000.0</v>
       </c>
       <c r="I25">
         <v>768965000.0</v>
       </c>
       <c r="J25">
-        <v>-4748000.0</v>
+        <v>-20308000.0</v>
       </c>
       <c r="K25">
         <v>-35236000.0</v>
       </c>
       <c r="L25">
         <v>4178000.0</v>
       </c>
       <c r="M25">
         <v>3240000.0</v>
       </c>
       <c r="N25">
         <v>1857000.0</v>
       </c>
       <c r="O25">
         <v>3426000.0</v>
       </c>
       <c r="P25">
         <v>3402000.0</v>
       </c>
       <c r="Q25">
         <v>6533000.0</v>
       </c>
       <c r="R25">
         <v>4151000.0</v>
       </c>
@@ -47452,56 +47454,58 @@
         <v>7400000.0</v>
       </c>
       <c r="DU25">
         <v>8500000.0</v>
       </c>
       <c r="DV25">
         <v>3400000.0</v>
       </c>
       <c r="DW25">
         <v>4900000.0</v>
       </c>
       <c r="DX25">
         <v>2700000.0</v>
       </c>
       <c r="DY25">
         <v>3100000.0</v>
       </c>
       <c r="DZ25">
         <v>2200000.0</v>
       </c>
     </row>
     <row r="26" spans="1:130">
       <c r="A26" t="s">
         <v>246</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>-685000.0</v>
+      </c>
       <c r="C26">
         <v>-482000.0</v>
       </c>
       <c r="D26">
-        <v>894000.0</v>
+        <v>-52000.0</v>
       </c>
       <c r="E26">
         <v>434000.0</v>
       </c>
       <c r="F26">
         <v>-894000.0</v>
       </c>
       <c r="G26">
         <v>398000.0</v>
       </c>
       <c r="H26">
         <v>1683000.0</v>
       </c>
       <c r="I26">
         <v>-33000.0</v>
       </c>
       <c r="J26">
         <v>-1326000.0</v>
       </c>
       <c r="K26">
         <v>-25000.0</v>
       </c>
       <c r="L26">
         <v>-14019000.0</v>
       </c>