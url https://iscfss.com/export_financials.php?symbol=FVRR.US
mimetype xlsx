--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1013,75 +1016,79 @@
       <c r="I5">
         <v>-598000.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>15</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>4163000.0</v>
+      </c>
       <c r="C7">
         <v>5355000.0</v>
       </c>
       <c r="D7">
         <v>7053000.0</v>
       </c>
       <c r="E7">
         <v>9404000.0</v>
       </c>
       <c r="F7">
         <v>13538000.0</v>
       </c>
       <c r="G7">
         <v>17168000.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>16</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>565834000.0</v>
       </c>
       <c r="F8">
         <v>585548000.0</v>
       </c>
       <c r="G8">
         <v>517444000.0</v>
       </c>
       <c r="H8">
         <v>306334000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>17</v>
       </c>
@@ -1477,51 +1484,53 @@
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25">
         <v>5612000.0</v>
       </c>
       <c r="I25">
         <v>2792000.0</v>
       </c>
       <c r="J25">
         <v>3455000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>34</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
       <c r="C26">
         <v>122009000.0</v>
       </c>
       <c r="D26">
         <v>328332000.0</v>
       </c>
       <c r="E26">
         <v>189839000.0</v>
       </c>
       <c r="F26">
         <v>317524000.0</v>
       </c>
       <c r="G26">
         <v>228048000.0</v>
       </c>
       <c r="H26">
         <v>21805000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>35</v>
       </c>
@@ -1549,51 +1558,53 @@
         <v>278684000.0</v>
       </c>
       <c r="E28">
         <v>375416000.0</v>
       </c>
       <c r="F28">
         <v>316732000.0</v>
       </c>
       <c r="G28">
         <v>103879000.0</v>
       </c>
       <c r="H28">
         <v>-21133000.0</v>
       </c>
       <c r="I28">
         <v>-52718000.0</v>
       </c>
       <c r="J28">
         <v>-23940000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>37</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>411984000.0</v>
+      </c>
       <c r="C29">
         <v>820510000.0</v>
       </c>
       <c r="D29">
         <v>811079000.0</v>
       </c>
       <c r="E29">
         <v>720055000.0</v>
       </c>
       <c r="F29">
         <v>734312000.0</v>
       </c>
       <c r="G29">
         <v>700144000.0</v>
       </c>
       <c r="H29">
         <v>151847000.0</v>
       </c>
       <c r="I29">
         <v>57211000.0</v>
       </c>
       <c r="J29">
         <v>27025000.0</v>
       </c>
     </row>
@@ -1637,51 +1648,53 @@
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>173692000.0</v>
       </c>
       <c r="F31">
         <v>220377000.0</v>
       </c>
       <c r="G31">
         <v>328279000.0</v>
       </c>
       <c r="H31">
         <v>130381000.0</v>
       </c>
       <c r="I31">
         <v>48528000.0</v>
       </c>
       <c r="J31">
         <v>21383000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>40</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>231750000.0</v>
+      </c>
       <c r="C32">
         <v>71135000.0</v>
       </c>
       <c r="D32">
         <v>389051000.0</v>
       </c>
       <c r="E32">
         <v>428123000.0</v>
       </c>
       <c r="F32">
         <v>279174000.0</v>
       </c>
       <c r="G32">
         <v>445281000.0</v>
       </c>
       <c r="H32">
         <v>105177000.0</v>
       </c>
       <c r="I32">
         <v>43018000.0</v>
       </c>
       <c r="J32">
         <v>15880000.0</v>
       </c>
     </row>
@@ -1699,51 +1712,53 @@
         <v>429128000.0</v>
       </c>
       <c r="E33">
         <v>298581000.0</v>
       </c>
       <c r="F33">
         <v>463352000.0</v>
       </c>
       <c r="G33">
         <v>270052000.0</v>
       </c>
       <c r="H33">
         <v>49244000.0</v>
       </c>
       <c r="I33">
         <v>14236000.0</v>
       </c>
       <c r="J33">
         <v>11030000.0</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>42</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>19365000.0</v>
+      </c>
       <c r="C34">
         <v>10275000.0</v>
       </c>
       <c r="D34">
         <v>813000.0</v>
       </c>
       <c r="E34">
         <v>1559000.0</v>
       </c>
       <c r="F34">
         <v>13099000.0</v>
       </c>
       <c r="G34">
         <v>1888000.0</v>
       </c>
       <c r="H34">
         <v>2439000.0</v>
       </c>
       <c r="I34"/>
       <c r="J34"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>43</v>
       </c>
@@ -1977,51 +1992,53 @@
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>53</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>18015000.0</v>
+      </c>
       <c r="C45">
         <v>19990000.0</v>
       </c>
       <c r="D45">
         <v>20655000.0</v>
       </c>
       <c r="E45">
         <v>14737000.0</v>
       </c>
       <c r="F45">
         <v>18282000.0</v>
       </c>
       <c r="G45">
         <v>21876000.0</v>
       </c>
       <c r="H45">
         <v>5321000.0</v>
       </c>
       <c r="I45">
         <v>5143000.0</v>
       </c>
       <c r="J45">
         <v>5270000.0</v>
       </c>
     </row>
@@ -2466,4632 +2483,4778 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>9926000.0</v>
+      </c>
+      <c r="C2">
         <v>9081000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4873000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6922000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6947000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5533000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2851000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5368000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4671000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5494000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3308000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2268000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4835000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8630000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5814000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3957000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3371000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8699000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4225000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3962000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4728000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3622000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5963000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3193000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3749000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1995000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4518000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4034000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3364000.0</v>
       </c>
-      <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>550000.0</v>
+      </c>
+      <c r="C5">
         <v>3528000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4922000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>6076000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>714000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2027000.0</v>
       </c>
       <c r="H5">
         <v>2027000.0</v>
       </c>
       <c r="I5">
+        <v>2027000.0</v>
+      </c>
+      <c r="J5">
         <v>-2223000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-714000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-10291000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-10065000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-8596000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-12063000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-16280000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-14333000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-7957000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1095000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>76000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>94000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-763000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>532000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>778000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>807000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-25000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>238000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>297000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>316000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>53000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-598000.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
-      <c r="AG5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>23099000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>15</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>3375000.0</v>
+      </c>
       <c r="C7">
+        <v>4163000.0</v>
+      </c>
+      <c r="D7">
         <v>3777000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4374000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4641000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5355000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5907000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>6457000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>6356000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7053000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>7289000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>8030000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>8455000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>9404000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>10157000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>10993000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>12834000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>13538000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>14780000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>15436000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>15903000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>17168000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>16</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>797338000.0</v>
+      </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
+        <v>0.0</v>
+      </c>
+      <c r="H8">
         <v>701490000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>681887000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>660276000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>621881000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>604106000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>584303000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>565834000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>545752000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>527494000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>505710000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>0.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>565266000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>549372000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>139252000.0</v>
+      </c>
+      <c r="C10">
         <v>128624000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>561163000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>313520000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>187104000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>133472000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>159245000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>188729000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>190074000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>183674000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>129885000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>162247000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>93652000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>86752000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>152936000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>98122000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>65446000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>71151000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>145641000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>146722000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>183355000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>268030000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>105964000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>127542000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>28210000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>24171000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>22741000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>29112000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>34636000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>55955000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-57866000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>276186000.0</v>
+      </c>
+      <c r="C12">
         <v>286329000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>752972000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>724404000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>647629000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>567262000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>499729000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>501044000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>488710000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>417373000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>398754000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>427739000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>462995000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>462045000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>470566000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>417182000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>346242000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>323301000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>426814000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>441839000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>433895000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>487402000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>214405000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>201842000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>139547000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>127730000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>152686000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>158529000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>44636000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>55955000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
-      <c r="AG12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>57866000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
+        <v>797338000.0</v>
+      </c>
+      <c r="C13">
         <v>786195000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>772916000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>760995000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>743289000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>727176000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>701490000.0</v>
       </c>
       <c r="H13">
         <v>701490000.0</v>
       </c>
       <c r="I13">
+        <v>701490000.0</v>
+      </c>
+      <c r="J13">
         <v>660276000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>640846000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>621881000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>604106000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>584303000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>565834000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>545752000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>527494000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>505710000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>585548000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>565266000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>549372000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>532466000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>517444000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>452550000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>446819000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>311096000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>306334000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>303664000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>301100000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>185017000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>178164000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>36601102.0</v>
+      </c>
+      <c r="C14">
         <v>36669122.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>37237699.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>37499304.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>37292846.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>38948000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>36205992.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>39429600.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>39604979.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>39286967.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>41389621.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>37906971.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>37691691.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>37411657.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>37205489.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>37027317.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>36842342.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>36666637.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>36512243.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>36338172.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>36057885.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>35643919.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>35278996.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>33172593.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>32076421.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>31900000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>31867065.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>31992855.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>30995204.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25644029.0</v>
       </c>
       <c r="AE14">
         <v>25644029.0</v>
       </c>
       <c r="AF14">
         <v>25644029.0</v>
       </c>
       <c r="AG14">
         <v>25644029.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>25644029.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>549372000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>532466000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>452550000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>446819000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>311096000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>306334000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>303664000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>301100000.0</v>
       </c>
-      <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16">
+        <v>20171000.0</v>
+      </c>
+      <c r="C16">
         <v>18567000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>19624000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20839000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>22002000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>20090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19606000.0</v>
       </c>
       <c r="H16">
         <v>19606000.0</v>
       </c>
       <c r="I16">
+        <v>19606000.0</v>
+      </c>
+      <c r="J16">
         <v>12942000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>11047000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13036000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12184000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>12972000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11353000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11616000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>12291000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>13528000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12145000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>9113000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8375000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8254000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5957000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5837000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5054000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4258000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3248000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>22097000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>20120000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>15649000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>9633000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20">
         <v>126313000.0</v>
       </c>
       <c r="C20">
-        <v>110218000.0</v>
+        <v>126313000.0</v>
       </c>
       <c r="D20">
         <v>110218000.0</v>
       </c>
       <c r="E20">
         <v>110218000.0</v>
       </c>
       <c r="F20">
         <v>110218000.0</v>
       </c>
       <c r="G20">
         <v>110218000.0</v>
       </c>
       <c r="H20">
+        <v>110218000.0</v>
+      </c>
+      <c r="I20">
         <v>81992000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77270000.0</v>
       </c>
       <c r="J20">
         <v>77270000.0</v>
       </c>
       <c r="K20">
         <v>77270000.0</v>
       </c>
       <c r="L20">
         <v>77270000.0</v>
       </c>
       <c r="M20">
         <v>77270000.0</v>
       </c>
       <c r="N20">
         <v>77270000.0</v>
       </c>
       <c r="O20">
         <v>77270000.0</v>
       </c>
       <c r="P20">
         <v>77270000.0</v>
       </c>
       <c r="Q20">
         <v>77270000.0</v>
       </c>
       <c r="R20">
         <v>77270000.0</v>
       </c>
       <c r="S20">
-        <v>15900000.0</v>
+        <v>77270000.0</v>
       </c>
       <c r="T20">
         <v>15900000.0</v>
       </c>
       <c r="U20">
+        <v>15900000.0</v>
+      </c>
+      <c r="V20">
         <v>15844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11240000.0</v>
       </c>
       <c r="W20">
         <v>11240000.0</v>
       </c>
       <c r="X20">
         <v>11240000.0</v>
       </c>
       <c r="Y20">
         <v>11240000.0</v>
       </c>
       <c r="Z20">
         <v>11240000.0</v>
       </c>
       <c r="AA20">
         <v>11240000.0</v>
       </c>
       <c r="AB20">
         <v>11240000.0</v>
       </c>
       <c r="AC20">
         <v>11240000.0</v>
       </c>
       <c r="AD20">
+        <v>11240000.0</v>
+      </c>
+      <c r="AE20">
         <v>1381000.0</v>
       </c>
-      <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
+        <v>33524000.0</v>
+      </c>
+      <c r="C21">
         <v>36554000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>30014000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>35077000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>38742000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>41882000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>44175000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>13755000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>10043000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>10722000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11566000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>12387000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>13547000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>14770000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>16305000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>17624000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>47131000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>49221000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9227000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9767000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>10520000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5884000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>6700000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>6048000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6594000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7188000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7396000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7917000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>8377000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4065000.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
-[...1 lines deleted...]
-      </c>
+      <c r="K22"/>
       <c r="L22">
         <v>1284000.0</v>
       </c>
       <c r="M22">
-        <v>1137000.0</v>
+        <v>1284000.0</v>
       </c>
       <c r="N22">
         <v>1137000.0</v>
       </c>
       <c r="O22">
-        <v>1172000.0</v>
+        <v>1137000.0</v>
       </c>
       <c r="P22">
         <v>1172000.0</v>
       </c>
       <c r="Q22">
         <v>1172000.0</v>
       </c>
       <c r="R22">
+        <v>1172000.0</v>
+      </c>
+      <c r="S22">
         <v>2954000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>346000.0</v>
       </c>
       <c r="T22">
         <v>346000.0</v>
       </c>
       <c r="U22">
         <v>346000.0</v>
       </c>
       <c r="V22">
         <v>346000.0</v>
       </c>
       <c r="W22">
-        <v>324000.0</v>
+        <v>346000.0</v>
       </c>
       <c r="X22">
         <v>324000.0</v>
       </c>
       <c r="Y22">
         <v>324000.0</v>
       </c>
       <c r="Z22">
         <v>324000.0</v>
       </c>
       <c r="AA22">
-        <v>310000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="AB22">
         <v>310000.0</v>
       </c>
       <c r="AC22">
         <v>310000.0</v>
       </c>
       <c r="AD22">
+        <v>310000.0</v>
+      </c>
+      <c r="AE22">
         <v>327000.0</v>
       </c>
-      <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>695220000.0</v>
+      </c>
+      <c r="C23">
         <v>683106000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1135641000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1138600000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1105560000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1069974000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034810000.0</v>
       </c>
       <c r="H23">
         <v>1034810000.0</v>
       </c>
       <c r="I23">
+        <v>1034810000.0</v>
+      </c>
+      <c r="J23">
         <v>1057449000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1023604000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1000601000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>971619000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>956625000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>923802000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>916445000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>912032000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>944213000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>931570000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>906143000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>895615000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>892547000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>861202000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>419787000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>404613000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>247465000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>236360000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>238314000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>239950000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>126227000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>111030000.0</v>
       </c>
-      <c r="AE23"/>
       <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>23099000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>21139000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>457220000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>456580000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>455942000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>455305000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>454668000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>454033000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>455482000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>454323000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>453150000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>452556000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>452278000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>385175000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>367390000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>364271000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>359320000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>354181000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4154000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3970000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3932000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2535000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5389000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>5302000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2752000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>3932000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5612000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5389000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5302000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2752000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>34</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>21883000.0</v>
+      </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>23770000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>69716000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>122009000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>164149000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>216911000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>277837000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>328332000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>311656000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>259039000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>206884000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>189839000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>169291000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>221136000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>291800000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>317524000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>295391000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>274863000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>280382000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>228048000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>80553000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>87841000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>13996000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>21805000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>-135877000.0</v>
+      </c>
+      <c r="C28">
         <v>-123663000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-97600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>149997000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>297177000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>329743000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>303882000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>267851000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>272224000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>278684000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>332072000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>299816000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>370285000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>375416000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>310371000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>365427000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>399666000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>316732000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>238845000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>233492000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>192398000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>103879000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-101292000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-123064000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-23788000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-21133000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-16856000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-23327000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-31422000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-52718000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>57866000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>37</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>420696000.0</v>
+      </c>
       <c r="C29">
+        <v>411984000.0</v>
+      </c>
+      <c r="D29">
         <v>858434000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>864007000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>858248000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>820510000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>781706000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>778225000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>830425000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>811079000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>777199000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>755990000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>738878000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>720055000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>695882000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>690327000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>716504000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>734312000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>716983000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>710528000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>701136000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>700144000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>293504000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>288062000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>151575000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>34018000.0</v>
+      </c>
+      <c r="C30">
         <v>32970000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>35269000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>40392000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>31179000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36248000.0</v>
       </c>
       <c r="H30">
         <v>36248000.0</v>
       </c>
       <c r="I30">
+        <v>36248000.0</v>
+      </c>
+      <c r="J30">
         <v>26953000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24217000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>25735000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>22160000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20573000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>19019000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18545000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>16095000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>14532000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14285000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8612000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7667000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6549000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5418000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4066000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3570000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2871000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3117000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2889000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2997000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2712000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>776000.0</v>
       </c>
-      <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>233695000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>212300000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>173692000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>149157000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>142877000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>139825000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>220377000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>322150000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>320083000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>314922000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>328279000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>270892000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>266296000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>129319000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>130381000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>135001000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>140367000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>32916000.0</v>
       </c>
-      <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-      <c r="AG31">
+      <c r="AG31"/>
+      <c r="AH31">
         <v>21383000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>40</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>217410000.0</v>
+      </c>
       <c r="C32">
+        <v>231750000.0</v>
+      </c>
+      <c r="D32">
         <v>238985000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>223522000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>143433000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>71135000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>463712000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>461387000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>459601000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>389051000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>370100000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>400314000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>431834000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>428123000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>422160000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>363172000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>290694000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>279174000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>382425000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>397967000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>381824000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>445281000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>185147000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>173287000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>110235000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>220546000.0</v>
+      </c>
+      <c r="C33">
         <v>203957999.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>179109000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>208370000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>258388000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>313890000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>338192000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>324831000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>377280000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>429128000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>414346000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>363460000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>312994000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>298581000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>280865000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>335008000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>435251000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>463352000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>343625000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>324150000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>331430000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>270052000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>107839000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>114267000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>40850000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>49244000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>27729000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>28111000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>30508000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>14236000.0</v>
       </c>
-      <c r="AE33"/>
       <c r="AF33"/>
-      <c r="AG33">
+      <c r="AG33"/>
+      <c r="AH33">
         <v>-57866000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:33">
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>42</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>16637000.0</v>
+      </c>
       <c r="C34">
+        <v>19365000.0</v>
+      </c>
+      <c r="D34">
         <v>18586000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>25481000.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>10275000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>16861000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>4111000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2641000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>813000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>2411000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>2201000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>1559000.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34">
         <v>13099000.0</v>
       </c>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
-      <c r="V34">
+      <c r="V34"/>
+      <c r="W34">
         <v>1888000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>2439000.0</v>
       </c>
-      <c r="AA34"/>
       <c r="AB34"/>
-      <c r="AC34">
+      <c r="AC34"/>
+      <c r="AD34">
         <v>2220000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>17259999.0</v>
+      </c>
+      <c r="C35">
         <v>23724000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>19446000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>27028000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>23213000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>22375000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>477418000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>464573000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>462398000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>462405000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>461915000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>461817000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>461432000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>460972000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>460293000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>460409000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>461719000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>395658000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>378773000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>376367000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>371968000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>369930000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>4154000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3970000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3932000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>5612000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>5389000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>5302000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>5488000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3280000.0</v>
       </c>
-      <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>5656000.0</v>
+      </c>
+      <c r="C36">
         <v>7794999.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>32136000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>31593000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>31023000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>7871000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>9495000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1254000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1304000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1349000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1337000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1393000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1548000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1965000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2072000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2113000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1130000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1055000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3298000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3117000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3633000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3004000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>3622000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>3639000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3641000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3690000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3675000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3645000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>5731000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3647000.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
-      <c r="AG36">
+      <c r="AG36"/>
+      <c r="AH36">
         <v>-57866000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:33">
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
+      <c r="I38">
+        <v>1.0</v>
+      </c>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1337000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1393000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>1965000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2072000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2113000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1130000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1055000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3298000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3117000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3633000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>3004000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>3622000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3639000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>3641000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>3690000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3675000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3645000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>5731000.0</v>
       </c>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>164470000.0</v>
+      </c>
+      <c r="C39">
         <v>159849000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>168291000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>165434000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>168364000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>172545000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>160641000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>156294000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>164506000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>152886000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>161766000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>156976000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>158926000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>144157000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>145297000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>143747000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>147016000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>130632000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>126746000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>121613000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>120327000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>98330000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>93153000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>84610000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>63873000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>56269000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>54700000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>50003000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>48061000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>40063000.0</v>
       </c>
-      <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>224415000.0</v>
+      </c>
+      <c r="C40">
         <v>216385000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>230347000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>216977000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>213722000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>197591000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>207879000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>145494000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>200414000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>185905000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>197358000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>190946000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>191485000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>174040000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>192976000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>194464000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>197976000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>160528000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>161042000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>157314000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>162526000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>121088000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>114346000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>105534000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>88439000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>74439000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>76797000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>50003000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>63710000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>49967000.0</v>
       </c>
-      <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
-    </row>
-    <row r="41" spans="1:33">
+      <c r="AH40"/>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>2411000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>2201000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>1559000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1019000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1057000.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>13099000.0</v>
       </c>
-      <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
-      <c r="V41">
+      <c r="V41"/>
+      <c r="W41">
         <v>1888000.0</v>
       </c>
-      <c r="W41"/>
-      <c r="X41">
+      <c r="X41"/>
+      <c r="Y41">
         <v>1717000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1611000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>3077000.0</v>
       </c>
-      <c r="AA41"/>
       <c r="AB41"/>
-      <c r="AC41">
+      <c r="AC41"/>
+      <c r="AD41">
         <v>2736000.0</v>
       </c>
-      <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>760995000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>743289000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>727176000.0</v>
       </c>
-      <c r="G42"/>
-      <c r="H42">
+      <c r="H42"/>
+      <c r="I42">
         <v>703517000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>640846000.0</v>
       </c>
       <c r="K42">
         <v>640846000.0</v>
       </c>
       <c r="L42">
+        <v>640846000.0</v>
+      </c>
+      <c r="M42">
         <v>-10065000.0</v>
       </c>
-      <c r="M42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N42"/>
       <c r="O42">
         <v>565834000.0</v>
       </c>
       <c r="P42">
+        <v>565834000.0</v>
+      </c>
+      <c r="Q42">
         <v>-14333000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-7957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>585548000.0</v>
       </c>
       <c r="S42">
         <v>585548000.0</v>
       </c>
       <c r="T42">
+        <v>585548000.0</v>
+      </c>
+      <c r="U42">
         <v>94000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-763000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>517444000.0</v>
       </c>
       <c r="W42">
         <v>517444000.0</v>
       </c>
       <c r="X42">
+        <v>517444000.0</v>
+      </c>
+      <c r="Y42">
         <v>807000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-25000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>306334000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>297000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>316000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>185017000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-1.0</v>
       </c>
-      <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>53</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>5835000.0</v>
+      </c>
       <c r="C45">
+        <v>18015000.0</v>
+      </c>
+      <c r="D45">
         <v>6741000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>7712000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>8689000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>19990000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>10155000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>10919000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>10826000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>20655000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>12517000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>13371000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>13745000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>14737000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>15927000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>20503000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>21051000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>21876000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>5724000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>5499000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>5379000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>5321000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>5418000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>5309000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>5160000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>5143000.0</v>
       </c>
-      <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>5835000.0</v>
+      </c>
+      <c r="C46">
         <v>6873000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>6741000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>7712000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>8689000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>9393000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>10155000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>10919000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>10826000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>11455000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>12517000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>13371000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>13745000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>14737000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>15927000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>16865000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>17920000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>18282000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>19809000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>20503000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>21051000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>21876000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>5724000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>5499000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>5379000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>5321000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>5418000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>5309000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>5160000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>5143000.0</v>
       </c>
-      <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>12517000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>13371000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>14737000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>15927000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>16865000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>17920000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>18282000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>19809000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>20503000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>21051000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>21876000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>5724000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>5499000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>5379000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>5321000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>5418000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>5309000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>5160000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-377192000.0</v>
+      </c>
+      <c r="C48">
         <v>-377739000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-379190000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-362207000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-365395000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-366193000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-379031000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-357404000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-283570000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-284358000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-289059000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-292084000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-292311000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-288039000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-286740000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-275390000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-233527000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-237585000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-218065000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-203716000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-190417000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-172573000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-164496000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-164042000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-163918000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-157763000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-150324000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-141892000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-132537000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-123592000.0</v>
       </c>
-      <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
-    </row>
-    <row r="49" spans="1:33">
+      <c r="AH48"/>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>459786000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>459143000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>458501000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>457860000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>2269000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>2316000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>507000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>530000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>560000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>518000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>508000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>490000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>503000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>496000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>483000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>462000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-    </row>
-    <row r="51" spans="1:33">
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>3375000.0</v>
+      </c>
+      <c r="C51">
         <v>4961000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>463563000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>463517000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>484281000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>463215000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>463127000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2570000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>462298000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>462358000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>461957000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>462063000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>463937000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>462168000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>463307000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>463549000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>465112000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>387883000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>384486000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>380214000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>375753000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>371909000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4672000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4478000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4422000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3038000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>5885000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>5785000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3214000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3237000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>2752000.0</v>
+      </c>
+      <c r="C52">
         <v>3365000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>462703000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>461970000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>461068000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>460468000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2570000.0</v>
       </c>
       <c r="H52">
         <v>2570000.0</v>
       </c>
       <c r="I52">
+        <v>2570000.0</v>
+      </c>
+      <c r="J52">
         <v>2541000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2571000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2453000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2447000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2505000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2755000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3014000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3140000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>3393000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>5324000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>5713000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3847000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3785000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3867000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>518000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>508000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>490000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>503000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>496000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>483000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>462000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>445000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-    </row>
-    <row r="53" spans="1:33">
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53">
+        <v>136934000.0</v>
+      </c>
+      <c r="C53">
         <v>157705000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>191809000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>410884000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>460525000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>433790000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>340484000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>298471000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>298636000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>233699000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>268869000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>265492000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>369343000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>375293000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>317630000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>319060000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>280796000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>252150000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>281173000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>295117000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>250540000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>219372000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>108441000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>74300000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>111337000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>103559000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>129945000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>129417000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>10000000.0</v>
       </c>
-      <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>115732000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:33">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>695220000.0</v>
+      </c>
+      <c r="C55">
         <v>683106000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1135641000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1138600000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1105560000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1069974000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1034810000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>998894000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1057449000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1023604000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1000601000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>971619000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>956625000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>923802000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>916445000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>912032000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>944213000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>931570000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>906143000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>895615000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>892547000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>861202000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>419787000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>404613000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>247465000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>236360000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>238314000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>239950000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>126227000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>111030000.0</v>
       </c>
-      <c r="AE55"/>
       <c r="AF55"/>
       <c r="AG55"/>
-    </row>
-    <row r="56" spans="1:33">
+      <c r="AH55"/>
+    </row>
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>474674000.0</v>
+      </c>
+      <c r="C56">
         <v>479148000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>956532000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>930230000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>847172000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>756084000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>696618000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>674063000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>680169000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>594476000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>586255000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>608159000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>643631000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>625221000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>635580000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>577024000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>508962000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>468218000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>562518000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>571465000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>561117000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>591150000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>311948000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>290346000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>206615000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>187116000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>210585000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>211839000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>95719000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>96794000.0</v>
       </c>
-      <c r="AE56"/>
       <c r="AF56"/>
-      <c r="AG56">
+      <c r="AG56"/>
+      <c r="AH56">
         <v>57866000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>257264000.0</v>
+      </c>
+      <c r="C57">
         <v>247398000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>717547000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>706708000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>703739000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>684949000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>232906000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>212676000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>220568000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>205425000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>216155000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>207845000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>211797000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>197098000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>213420000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>213852000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>218268000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>189044000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>180093000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>173498000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>179293000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>145869000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>126801000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>117059000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>96380000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>81939000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>79288000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>75124000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>68206000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>53776000.0</v>
       </c>
-      <c r="AE57"/>
       <c r="AF57"/>
       <c r="AG57"/>
-    </row>
-    <row r="58" spans="1:33">
+      <c r="AH57"/>
+    </row>
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>274524000.0</v>
+      </c>
+      <c r="C58">
         <v>271122000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>736993000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>733736000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>726952000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>707324000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>710324000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>677249000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>682966000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>667830000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>678070000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>669662000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>673229000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>658070000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>673713000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>674261000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>679987000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>584702000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>558866000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>549865000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>551261000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>515799000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>130955000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>121029000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>100312000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>87551000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>84677000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>80426000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>73694000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>57056000.0</v>
       </c>
-      <c r="AE58"/>
       <c r="AF58"/>
       <c r="AG58"/>
-    </row>
-    <row r="59" spans="1:33">
+      <c r="AH58"/>
+    </row>
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>420696000.0</v>
+      </c>
+      <c r="C60">
         <v>411984000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>398648000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>404864000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>378608000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>362650000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>324486000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>321645000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>374483000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>355774000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>322531000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>301957000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>283396000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>265732000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>242732000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>237771000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>264226000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>346868000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>347277000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>345750000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>341286000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>345403000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>288832000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>283584000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>147153000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>148809000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>153637000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>159524000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>52533000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>53974000.0</v>
       </c>
-      <c r="AE60"/>
       <c r="AF60"/>
-      <c r="AG60">
+      <c r="AG60"/>
+      <c r="AH60">
         <v>23099000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:33">
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7124,3505 +7287,3613 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
-        <v>83157000.0</v>
+        <v>79416000.0</v>
       </c>
       <c r="C2">
         <v>70566000.0</v>
       </c>
       <c r="D2">
         <v>61846000.0</v>
       </c>
       <c r="E2">
         <v>65948000.0</v>
       </c>
       <c r="F2">
         <v>51723000.0</v>
       </c>
       <c r="G2">
         <v>33188000.0</v>
       </c>
       <c r="H2">
         <v>22224000.0</v>
       </c>
       <c r="I2">
         <v>15621000.0</v>
       </c>
       <c r="J2">
         <v>13362000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3">
         <v>14692000.0</v>
       </c>
       <c r="C3">
         <v>10476000.0</v>
       </c>
       <c r="D3">
         <v>5987000.0</v>
       </c>
       <c r="E3">
         <v>10185000.0</v>
       </c>
       <c r="F3">
         <v>6876000.0</v>
       </c>
       <c r="G3">
         <v>4338000.0</v>
       </c>
       <c r="H3">
         <v>3571000.0</v>
       </c>
       <c r="I3">
         <v>2250000.0</v>
       </c>
       <c r="J3">
         <v>1090000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
-        <v>-1177000.0</v>
+        <v>25556000.0</v>
       </c>
       <c r="C5">
         <v>14443000.0</v>
       </c>
       <c r="D5">
         <v>7595000.0</v>
       </c>
       <c r="E5">
         <v>-61998000.0</v>
       </c>
       <c r="F5">
         <v>-44690000.0</v>
       </c>
       <c r="G5">
         <v>-10574000.0</v>
       </c>
       <c r="H5">
         <v>-34750000.0</v>
       </c>
       <c r="I5">
         <v>-36469000.0</v>
       </c>
       <c r="J5">
         <v>-19523000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
-        <v>13515000.0</v>
+        <v>40248000.0</v>
       </c>
       <c r="C6">
         <v>24919000.0</v>
       </c>
       <c r="D6">
         <v>13582000.0</v>
       </c>
       <c r="E6">
         <v>-51813000.0</v>
       </c>
       <c r="F6">
         <v>-37814000.0</v>
       </c>
       <c r="G6">
         <v>-6236000.0</v>
       </c>
       <c r="H6">
         <v>-31179000.0</v>
       </c>
       <c r="I6">
         <v>-34219000.0</v>
       </c>
       <c r="J6">
         <v>-18433000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-248000.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
-        <v>347752000.0</v>
+        <v>351493000.0</v>
       </c>
       <c r="C9">
         <v>320915000.0</v>
       </c>
       <c r="D9">
         <v>299529000.0</v>
       </c>
       <c r="E9">
         <v>271418000.0</v>
       </c>
       <c r="F9">
         <v>245939000.0</v>
       </c>
       <c r="G9">
         <v>156322000.0</v>
       </c>
       <c r="H9">
         <v>84849000.0</v>
       </c>
       <c r="I9">
         <v>59882000.0</v>
       </c>
       <c r="J9">
         <v>38750000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
         <v>23416000.0</v>
       </c>
       <c r="C10">
         <v>11888000.0</v>
       </c>
       <c r="D10">
         <v>5054000.0</v>
       </c>
       <c r="E10">
         <v>-70910000.0</v>
       </c>
       <c r="F10">
         <v>-64853000.0</v>
       </c>
       <c r="G10">
         <v>-14610000.0</v>
       </c>
       <c r="H10">
         <v>-33379000.0</v>
       </c>
       <c r="I10">
         <v>-36061000.0</v>
       </c>
       <c r="J10">
         <v>-19030000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11">
         <v>2433000.0</v>
       </c>
       <c r="C11">
         <v>-6358000.0</v>
       </c>
       <c r="D11">
         <v>1373000.0</v>
       </c>
       <c r="E11">
         <v>577000.0</v>
       </c>
       <c r="F11">
         <v>159000.0</v>
       </c>
       <c r="G11">
         <v>200000.0</v>
       </c>
       <c r="H11">
         <v>160000.0</v>
       </c>
       <c r="I11">
         <v>408000.0</v>
       </c>
       <c r="J11">
         <v>294000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>106</v>
+      </c>
+      <c r="B12">
+        <v>2140000.0</v>
+      </c>
       <c r="C12">
         <v>2693000.0</v>
       </c>
       <c r="D12">
         <v>2726000.0</v>
       </c>
       <c r="E12">
         <v>8912000.0</v>
       </c>
       <c r="F12">
         <v>20163000.0</v>
       </c>
       <c r="G12">
         <v>4405000.0</v>
       </c>
       <c r="H12">
         <v>323000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>107</v>
+      </c>
+      <c r="B13">
+        <v>27426000.0</v>
+      </c>
       <c r="C13">
         <v>31258000.0</v>
       </c>
       <c r="D13">
         <v>23153000.0</v>
       </c>
       <c r="E13">
         <v>6481000.0</v>
       </c>
       <c r="F13">
         <v>1923000.0</v>
       </c>
       <c r="G13">
         <v>1867000.0</v>
       </c>
       <c r="H13">
         <v>1371000.0</v>
       </c>
       <c r="I13">
         <v>408000.0</v>
       </c>
       <c r="J13">
         <v>493000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
         <v>20983000.0</v>
       </c>
       <c r="C15">
         <v>18246000.0</v>
       </c>
       <c r="D15">
         <v>3681000.0</v>
       </c>
       <c r="E15">
         <v>-71487000.0</v>
       </c>
       <c r="F15">
         <v>-65012000.0</v>
       </c>
       <c r="G15">
         <v>-14810000.0</v>
       </c>
       <c r="H15">
         <v>-33539000.0</v>
       </c>
       <c r="I15">
         <v>-36061000.0</v>
       </c>
       <c r="J15">
         <v>-19324000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-71487000.0</v>
       </c>
       <c r="F16">
         <v>-65012000.0</v>
       </c>
       <c r="G16">
         <v>-14810000.0</v>
       </c>
       <c r="H16">
         <v>-34171000.0</v>
       </c>
       <c r="I16">
         <v>-36061000.0</v>
       </c>
       <c r="J16">
         <v>-19324000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>111</v>
+      </c>
+      <c r="B17">
+        <v>20983000.0</v>
+      </c>
       <c r="C17">
         <v>18246000.0</v>
       </c>
       <c r="D17">
         <v>3681000.0</v>
       </c>
       <c r="E17">
         <v>-71487000.0</v>
       </c>
       <c r="F17">
         <v>-65012000.0</v>
       </c>
       <c r="G17">
         <v>-14810000.0</v>
       </c>
       <c r="H17">
         <v>-33539000.0</v>
       </c>
       <c r="I17">
         <v>-36061000.0</v>
       </c>
       <c r="J17">
         <v>-19324000.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>112</v>
+      </c>
+      <c r="B18">
+        <v>25004000.0</v>
+      </c>
       <c r="C18">
         <v>28565000.0</v>
       </c>
       <c r="D18">
         <v>20427000.0</v>
       </c>
       <c r="E18">
         <v>3624000.0</v>
       </c>
       <c r="F18">
         <v>-19513000.0</v>
       </c>
       <c r="G18">
         <v>-2800000.0</v>
       </c>
       <c r="H18">
         <v>1371000.0</v>
       </c>
       <c r="I18">
         <v>408000.0</v>
       </c>
       <c r="J18">
         <v>493000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
         <v>-1177000.0</v>
       </c>
       <c r="C21">
         <v>-15818000.0</v>
       </c>
       <c r="D21">
         <v>-15109000.0</v>
       </c>
       <c r="E21">
         <v>-74534000.0</v>
       </c>
       <c r="F21">
         <v>-45340000.0</v>
       </c>
       <c r="G21">
         <v>-11810000.0</v>
       </c>
       <c r="H21">
         <v>-34750000.0</v>
       </c>
       <c r="I21">
         <v>-36469000.0</v>
       </c>
       <c r="J21">
         <v>-19523000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
         <v>432086000.0</v>
       </c>
       <c r="C23">
         <v>407299000.0</v>
       </c>
       <c r="D23">
         <v>376484000.0</v>
       </c>
       <c r="E23">
         <v>411900000.0</v>
       </c>
       <c r="F23">
         <v>343002000.0</v>
       </c>
       <c r="G23">
         <v>201320000.0</v>
       </c>
       <c r="H23">
         <v>141823000.0</v>
       </c>
       <c r="I23">
         <v>111972000.0</v>
       </c>
       <c r="J23">
         <v>71635000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>119</v>
+      </c>
+      <c r="B25">
+        <v>14692000.0</v>
+      </c>
       <c r="C25">
         <v>10476000.0</v>
       </c>
       <c r="D25">
         <v>5987000.0</v>
       </c>
       <c r="E25">
         <v>10185000.0</v>
       </c>
       <c r="F25">
         <v>6876000.0</v>
       </c>
       <c r="G25">
         <v>4338000.0</v>
       </c>
       <c r="H25">
         <v>3571000.0</v>
       </c>
       <c r="I25">
         <v>2250000.0</v>
       </c>
       <c r="J25">
         <v>1090000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26">
-        <v>89476000.0</v>
+        <v>90664000.0</v>
       </c>
       <c r="C26">
         <v>90241000.0</v>
       </c>
       <c r="D26">
         <v>90720000.0</v>
       </c>
       <c r="E26">
         <v>92563000.0</v>
       </c>
       <c r="F26">
         <v>79298000.0</v>
       </c>
       <c r="G26">
         <v>45719000.0</v>
       </c>
       <c r="H26">
         <v>34483000.0</v>
       </c>
       <c r="I26">
         <v>26035000.0</v>
       </c>
       <c r="J26">
         <v>16074000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>121</v>
+      </c>
+      <c r="B27">
+        <v>176675000.0</v>
+      </c>
       <c r="C27">
         <v>171678000.0</v>
       </c>
       <c r="D27">
         <v>161208000.0</v>
       </c>
       <c r="E27">
         <v>174599000.0</v>
       </c>
       <c r="F27">
         <v>159365000.0</v>
       </c>
       <c r="G27">
         <v>94379000.0</v>
       </c>
       <c r="H27">
         <v>62750000.0</v>
       </c>
       <c r="I27">
         <v>49720000.0</v>
       </c>
       <c r="J27">
         <v>33772000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>122</v>
+      </c>
+      <c r="B28">
+        <v>85331000.0</v>
+      </c>
       <c r="C28">
         <v>74814000.0</v>
       </c>
       <c r="D28">
         <v>62710000.0</v>
       </c>
       <c r="E28">
         <v>51161000.0</v>
       </c>
       <c r="F28">
         <v>52616000.0</v>
       </c>
       <c r="G28">
         <v>28034000.0</v>
       </c>
       <c r="H28">
         <v>22366000.0</v>
       </c>
       <c r="I28">
         <v>20596000.0</v>
       </c>
       <c r="J28">
         <v>8427000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>123</v>
+      </c>
+      <c r="B29">
+        <v>2433000.0</v>
+      </c>
       <c r="C29">
         <v>-6358000.0</v>
       </c>
       <c r="D29">
         <v>1373000.0</v>
       </c>
       <c r="E29">
         <v>577000.0</v>
       </c>
       <c r="F29">
         <v>159000.0</v>
       </c>
       <c r="G29">
         <v>200000.0</v>
       </c>
       <c r="H29">
         <v>160000.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>294000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
-        <v>348929000.0</v>
+        <v>352670000.0</v>
       </c>
       <c r="C30">
         <v>336733000.0</v>
       </c>
       <c r="D30">
         <v>314638000.0</v>
       </c>
       <c r="E30">
         <v>345952000.0</v>
       </c>
       <c r="F30">
         <v>291279000.0</v>
       </c>
       <c r="G30">
         <v>168132000.0</v>
       </c>
       <c r="H30">
         <v>119599000.0</v>
       </c>
       <c r="I30">
         <v>96351000.0</v>
       </c>
       <c r="J30">
         <v>58273000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
         <v>24593000.0</v>
       </c>
       <c r="C31">
         <v>27706000.0</v>
       </c>
       <c r="D31">
         <v>20163000.0</v>
       </c>
       <c r="E31">
         <v>3624000.0</v>
       </c>
       <c r="F31">
         <v>-19513000.0</v>
       </c>
       <c r="G31">
         <v>-2800000.0</v>
       </c>
       <c r="H31">
         <v>1371000.0</v>
       </c>
       <c r="I31">
         <v>408000.0</v>
       </c>
       <c r="J31">
         <v>493000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
         <v>430909000.0</v>
       </c>
       <c r="C32">
         <v>391481000.0</v>
       </c>
       <c r="D32">
         <v>361375000.0</v>
       </c>
       <c r="E32">
         <v>337366000.0</v>
       </c>
       <c r="F32">
         <v>297662000.0</v>
       </c>
       <c r="G32">
         <v>189510000.0</v>
       </c>
       <c r="H32">
         <v>107073000.0</v>
       </c>
       <c r="I32">
         <v>75503000.0</v>
       </c>
       <c r="J32">
         <v>52112000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
-        <v>19669000.0</v>
+        <v>18833000.0</v>
       </c>
       <c r="C2">
-        <v>20654000.0</v>
+        <v>18870000.0</v>
       </c>
       <c r="D2">
+        <v>19766000.0</v>
+      </c>
+      <c r="E2">
         <v>20384000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20396000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20201000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18893000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>16024000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15448000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15473000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15075000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15632000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15666000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15814000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15631000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17526000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>16977000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15213000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>12436000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12528000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11546000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9703000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8708000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7957000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6820000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6120000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5863000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5305000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4936000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4018000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3792000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3978000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3833000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>3414000.0</v>
+      </c>
+      <c r="C3">
         <v>3245000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3074000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4089000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4284000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4328000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3392000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1606000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1150000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1287000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1321000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1654000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1725000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1995000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1938000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3142000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3110000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2772000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1413000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1373000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1318000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1227000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1130000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1016000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>965000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>893000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>961000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>910000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>807000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>609000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>586000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>554000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>501000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
-        <v>5903000.0</v>
+        <v>8495000.0</v>
       </c>
       <c r="C5">
-        <v>6919000.0</v>
+        <v>32636000.0</v>
       </c>
       <c r="D5">
+        <v>104000.0</v>
+      </c>
+      <c r="E5">
         <v>-1989000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-5195000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>24383000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3476000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2304000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4160000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>21096000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2345000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4010000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7146000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-23700000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-12476000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-15022000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-17248000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-13876000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-9295000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-8344000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-13825000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3774000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-983000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-598000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-6455000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-8069000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-8837000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-9323000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-8521000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6082000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-7324000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-6593000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-16470000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
-        <v>9148000.0</v>
+        <v>11909000.0</v>
       </c>
       <c r="C6">
-        <v>9993000.0</v>
+        <v>35881000.0</v>
       </c>
       <c r="D6">
+        <v>3178000.0</v>
+      </c>
+      <c r="E6">
         <v>2100000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-911000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>28711000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-84000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-698000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3010000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>22383000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1024000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2356000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5421000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-21705000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-10538000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-11880000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-14138000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-11104000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-7882000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-6971000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-12507000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2547000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>147000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>418000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-5490000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-7176000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-7876000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-8413000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-7714000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-5473000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-6738000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-6039000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-15969000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
-        <v>87505000.0</v>
+        <v>86658000.0</v>
       </c>
       <c r="C9">
-        <v>87249000.0</v>
+        <v>88304000.0</v>
       </c>
       <c r="D9">
+        <v>88137000.0</v>
+      </c>
+      <c r="E9">
         <v>88264000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>86788000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>83465000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>80735000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>78639000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>78076000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>76029000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>77457000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>73753000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>72290000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>67316000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>66910000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>67484000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>69708000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>64542000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>61888000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>62735000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>56774000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>46182000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>43637000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>39173000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>27330000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>23411000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>22004000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>20607000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>18827000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>16687000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>15861000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>14421000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>12913000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>10458000.0</v>
+      </c>
+      <c r="C10">
         <v>9802000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6919000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4565000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2130000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-216000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3405000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6198000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2501000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5306000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3333000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>477000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4062000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-831000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-11314000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-41810000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-16955000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-19512000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-14254000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-13288000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-17799000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-7966000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-413000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-107000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-6124000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-7385000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-8354000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-9333000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-8307000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-5883000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-7240000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-6685000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-16253000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11">
+        <v>1894000.0</v>
+      </c>
+      <c r="C11">
         <v>-1658000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1382000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1377000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1332000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-13054000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2052000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2931000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1713000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>605000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>308000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>250000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>210000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>468000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>36000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>53000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>20000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>8000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>95000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>11000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>45000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>111000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>41000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>17000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>31000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>54000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>80000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>20000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6000.0</v>
       </c>
-      <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>264000.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>3084000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1391000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>841000.0</v>
       </c>
       <c r="Q12">
         <v>841000.0</v>
       </c>
       <c r="R12">
+        <v>841000.0</v>
+      </c>
+      <c r="S12">
         <v>5636000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4959000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4944000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3974000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4192000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
-      <c r="AB12">
-[...1 lines deleted...]
-      </c>
+      <c r="AB12"/>
       <c r="AC12">
         <v>10000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AD12">
         <v>10000.0</v>
       </c>
+      <c r="AE12"/>
       <c r="AF12">
-        <v>92000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="AG12">
         <v>92000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12">
+        <v>92000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>107</v>
+      </c>
+      <c r="B13">
+        <v>1963000.0</v>
+      </c>
       <c r="C13">
+        <v>6732000.0</v>
+      </c>
+      <c r="D13">
         <v>6815000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>6554000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7325000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>9214000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6881000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>8502000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6661000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>5678000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4487000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3084000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>570000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>491000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>331000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>684000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>483000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>10000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>214000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>8564000.0</v>
+      </c>
+      <c r="C15">
         <v>11460000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>5537000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3188000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>798000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>12838000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1353000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3267000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>788000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4701000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3025000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>227000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-4272000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1299000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-11350000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-41863000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-16975000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-19520000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-14349000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-13299000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-17844000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-8077000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-454000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-124000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-6155000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-7439000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-8434000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-9353000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-8313000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-5883000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-7240000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-6685000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-16253000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>3025000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>227000.0</v>
       </c>
       <c r="M16">
         <v>227000.0</v>
       </c>
       <c r="N16">
+        <v>227000.0</v>
+      </c>
+      <c r="O16">
         <v>-1299000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-11350000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-41863000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-16975000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-19520000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-14349000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-13299000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-17844000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-8077000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-454000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-124000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-6155000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-7439000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-8434000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-9353000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-8945000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-5883000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-7240000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-6685000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-16253000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>111</v>
+      </c>
+      <c r="B17">
+        <v>8564000.0</v>
+      </c>
       <c r="C17">
+        <v>11460000.0</v>
+      </c>
+      <c r="D17">
         <v>5537000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>3188000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>798000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>12838000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1353000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3267000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>788000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>4701000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>3025000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>227000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-4272000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-1299000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-11350000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-41863000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-16975000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-19520000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-14349000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-13299000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-17844000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-8077000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-454000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-124000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-6155000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-7439000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-8434000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-9353000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-8313000.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-7240000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-6685000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-16253000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:33">
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>112</v>
+      </c>
+      <c r="B18">
+        <v>1963000.0</v>
+      </c>
       <c r="C18">
+        <v>4310000.0</v>
+      </c>
+      <c r="D18">
         <v>6815000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>6554000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7325000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>6521000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6881000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>8502000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6661000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>7178000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5678000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4487000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3084000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1391000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1162000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>841000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>230000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5636000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4959000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4944000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3974000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4192000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>570000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>491000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>331000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>684000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>483000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-10000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>214000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>8495000.0</v>
+      </c>
+      <c r="C21">
         <v>5903000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>104000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1989000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-5195000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5878000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3476000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2304000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4160000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-1608000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-2345000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-4010000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-7146000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2222000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-12476000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-42651000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-17185000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-13876000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-9295000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-8344000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-13825000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-3774000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-983000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-598000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-6455000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-8069000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-8837000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-9323000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-8521000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-6082000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-7324000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-6593000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-16470000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>96996000.0</v>
+      </c>
+      <c r="C23">
         <v>101271000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>107799000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>110637000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>112379000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>109544000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>103104000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>96967000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>97684000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>93110000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>94877000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>93395000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>95102000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>85352000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>95017000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>127661000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>103870000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>93631000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>83619000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>83607000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>82145000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>59659000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>53328000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>47728000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>40605000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>37600000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>36704000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>35235000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>32284000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>26787000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>26977000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>24992000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>33216000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>119</v>
+      </c>
+      <c r="B25">
+        <v>3414000.0</v>
+      </c>
       <c r="C25">
+        <v>3245000.0</v>
+      </c>
+      <c r="D25">
         <v>3074000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4089000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4284000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4328000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3392000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1606000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1150000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1287000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1321000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1654000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1725000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1995000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1938000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3142000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3110000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2772000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1413000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1373000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1318000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1227000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1130000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1016000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>965000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>893000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>961000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>910000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>807000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>609000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>586000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>554000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>501000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26">
-        <v>17592000.0</v>
+        <v>18061000.0</v>
       </c>
       <c r="C26">
-        <v>24841000.0</v>
+        <v>17893000.0</v>
       </c>
       <c r="D26">
+        <v>25150000.0</v>
+      </c>
+      <c r="E26">
         <v>23994000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>23627000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>22329000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>22424000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>21855000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>23633000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>22054000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>23490000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>23289000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>21887000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>21328000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>22938000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>24523000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>23774000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>21829000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>20490000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>20106000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>16873000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>13570000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>11642000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>10533000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>9974000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>9322000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>9088000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>8457000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>7616000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>6855000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>6611000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>6436000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>6133000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:33">
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-      <c r="C27"/>
+        <v>121</v>
+      </c>
+      <c r="B27">
+        <v>45579000.0</v>
+      </c>
+      <c r="C27">
+        <v>43772000.0</v>
+      </c>
       <c r="D27">
+        <v>40669000.0</v>
+      </c>
+      <c r="E27">
         <v>44844000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>47390000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>45232000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>42970000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>41324000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>42152000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>39767000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>40521000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>38870000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>42050000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>40448000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>41959000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>44325000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>47867000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>40244000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>38298000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>38184000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>42639000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>27403000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>25548000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>23207000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>18221000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>15663000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>15859000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>15852000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>15376000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>11681000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>12651000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>11690000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>13698000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>122</v>
+      </c>
+      <c r="B28">
+        <v>14523000.0</v>
+      </c>
       <c r="C28">
-        <v>62883000.0</v>
+        <v>20736000.0</v>
       </c>
       <c r="D28">
+        <v>22214000.0</v>
+      </c>
+      <c r="E28">
         <v>21415000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16367000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21782000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>18817000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17764000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16451000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>15816000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15791000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15604000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15499000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7762000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>14489000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>13658000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>15252000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>16345000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12395000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>12789000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>11087000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8983000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7430000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6031000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5590000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6495000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5894000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5621000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4356000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4233000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3923000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2888000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9552000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>123</v>
+      </c>
+      <c r="B29">
+        <v>1894000.0</v>
+      </c>
       <c r="C29">
+        <v>-1658000.0</v>
+      </c>
+      <c r="D29">
         <v>1382000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1377000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1332000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-13054000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2052000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2931000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1713000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>605000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>308000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>250000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>210000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>468000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>36000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>53000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>20000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>95000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>11000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>45000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>111000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>41000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>17000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>31000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>54000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>80000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>20000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
-        <v>81602000.0</v>
+        <v>78163000.0</v>
       </c>
       <c r="C30">
-        <v>87145000.0</v>
+        <v>82401000.0</v>
       </c>
       <c r="D30">
+        <v>88033000.0</v>
+      </c>
+      <c r="E30">
         <v>90253000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>91983000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>89343000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>84211000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>80943000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>82236000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>77637000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>79802000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>77763000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>79436000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>69538000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>79386000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>110135000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>86893000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>78418000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>71183000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>71079000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>70599000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>49956000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>44620000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>39771000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>33785000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>31480000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>30841000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>29930000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>27348000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>22769000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>23185000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>21014000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>29383000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>1963000.0</v>
+      </c>
+      <c r="C31">
         <v>3899000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>6815000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>6554000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>7325000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5662000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>6881000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>8502000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>6661000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>6914000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>5678000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>4487000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3084000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1391000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1162000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>841000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>230000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-5636000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4959000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4944000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3974000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-4192000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>570000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>491000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>331000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>684000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>483000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-10000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>214000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>199000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>84000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-92000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>217000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>105491000.0</v>
+      </c>
+      <c r="C32">
         <v>107174000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>107903000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>108648000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>107184000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>103666000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>99628000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>94663000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>93524000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>91502000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>92532000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>89385000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>87956000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>83130000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>82541000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>85010000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>86685000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>79755000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>74324000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>75263000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>68320000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>55885000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>52345000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>47130000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>34150000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>29531000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>27867000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>25912000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>23763000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>20705000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>19653000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>18399000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>16746000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -10657,3385 +10928,3467 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>134787000.0</v>
       </c>
       <c r="C2">
         <v>183674000.0</v>
       </c>
       <c r="D2">
         <v>87889000.0</v>
       </c>
       <c r="E2">
         <v>74070000.0</v>
       </c>
       <c r="F2">
         <v>268030000.0</v>
       </c>
       <c r="G2">
         <v>24171000.0</v>
       </c>
       <c r="H2">
         <v>55955000.0</v>
       </c>
       <c r="I2">
         <v>27866000.0</v>
       </c>
       <c r="J2">
         <v>26166000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>647000</v>
       </c>
       <c r="C3">
         <v>1303000</v>
       </c>
       <c r="D3">
         <v>1113000</v>
       </c>
       <c r="E3">
         <v>2373000</v>
       </c>
       <c r="F3">
         <v>2578000</v>
       </c>
       <c r="G3">
         <v>4035000</v>
       </c>
       <c r="H3">
         <v>1755000</v>
       </c>
       <c r="I3">
         <v>1597000</v>
       </c>
       <c r="J3">
         <v>3397000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>-6163000.0</v>
       </c>
       <c r="C6">
         <v>-50202000.0</v>
       </c>
       <c r="D6">
         <v>95785000.0</v>
       </c>
       <c r="E6">
         <v>13819000.0</v>
       </c>
       <c r="F6">
         <v>-193960000.0</v>
       </c>
       <c r="G6">
         <v>243859000.0</v>
       </c>
       <c r="H6">
         <v>-31784000.0</v>
       </c>
       <c r="I6">
         <v>28089000.0</v>
       </c>
       <c r="J6">
         <v>1700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7">
         <v>-298000.0</v>
       </c>
       <c r="C7">
         <v>-20826000.0</v>
       </c>
       <c r="D7">
         <v>2727000.0</v>
       </c>
       <c r="E7">
         <v>-4134000.0</v>
       </c>
       <c r="F7">
         <v>13112000.0</v>
       </c>
       <c r="G7">
         <v>9701000.0</v>
       </c>
       <c r="H7">
         <v>8048000.0</v>
       </c>
       <c r="I7">
         <v>-29462000.0</v>
       </c>
       <c r="J7">
         <v>11793000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
         <v>7262000.0</v>
       </c>
       <c r="C9">
         <v>-18316000.0</v>
       </c>
       <c r="D9">
         <v>-2877000.0</v>
       </c>
       <c r="E9">
         <v>-4847000.0</v>
       </c>
       <c r="F9">
         <v>-6240000.0</v>
       </c>
       <c r="G9">
         <v>-1777000.0</v>
       </c>
       <c r="H9">
         <v>-1583000.0</v>
       </c>
       <c r="I9">
         <v>-143000.0</v>
       </c>
       <c r="J9">
         <v>11000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>4847000.0</v>
       </c>
       <c r="F10">
         <v>6240000.0</v>
       </c>
       <c r="G10">
         <v>1777000.0</v>
       </c>
       <c r="H10">
         <v>1583000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-792000.0</v>
       </c>
       <c r="F11">
         <v>22239000.0</v>
       </c>
       <c r="G11">
         <v>2553000.0</v>
       </c>
       <c r="H11">
         <v>3488000.0</v>
       </c>
       <c r="I11">
         <v>808000.0</v>
       </c>
       <c r="J11">
         <v>-145000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>105774000.0</v>
       </c>
       <c r="F12">
         <v>63539000.0</v>
       </c>
       <c r="G12">
         <v>15830000.0</v>
       </c>
       <c r="H12">
         <v>7976000.0</v>
       </c>
       <c r="I12">
         <v>11597000.0</v>
       </c>
       <c r="J12">
         <v>1178000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-3394000.0</v>
       </c>
       <c r="G13">
         <v>6965000.0</v>
       </c>
       <c r="H13">
         <v>6143000.0</v>
       </c>
       <c r="I13">
         <v>-30127000.0</v>
       </c>
       <c r="J13">
         <v>11927000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
         <v>14692000.0</v>
       </c>
       <c r="C14">
         <v>10476000.0</v>
       </c>
       <c r="D14">
         <v>5987000.0</v>
       </c>
       <c r="E14">
         <v>10185000.0</v>
       </c>
       <c r="F14">
         <v>6876000.0</v>
       </c>
       <c r="G14">
         <v>4338000.0</v>
       </c>
       <c r="H14">
         <v>3571000.0</v>
       </c>
       <c r="I14">
         <v>2250000.0</v>
       </c>
       <c r="J14">
         <v>1090000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>1737000.0</v>
       </c>
       <c r="F15">
         <v>693000.0</v>
       </c>
       <c r="G15">
         <v>499693000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
         <v>128624000.0</v>
       </c>
       <c r="C16">
         <v>133472000.0</v>
       </c>
       <c r="D16">
         <v>183674000.0</v>
       </c>
       <c r="E16">
         <v>87889000.0</v>
       </c>
       <c r="F16">
         <v>74070000.0</v>
       </c>
       <c r="G16">
         <v>268030000.0</v>
       </c>
       <c r="H16">
         <v>24171000.0</v>
       </c>
       <c r="I16">
         <v>55955000.0</v>
       </c>
       <c r="J16">
         <v>27866000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>103942000.0</v>
       </c>
       <c r="C18">
         <v>81765000.0</v>
       </c>
       <c r="D18">
         <v>82073000.0</v>
       </c>
       <c r="E18">
         <v>27739000.0</v>
       </c>
       <c r="F18">
         <v>35459000.0</v>
       </c>
       <c r="G18">
         <v>13100000.0</v>
       </c>
       <c r="H18">
         <v>-15699000.0</v>
       </c>
       <c r="I18">
         <v>-53273000.0</v>
       </c>
       <c r="J18">
         <v>-8660000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>144</v>
+      </c>
+      <c r="B19">
+        <v>399312000.0</v>
+      </c>
       <c r="C19">
         <v>-28818000.0</v>
       </c>
       <c r="D19">
         <v>-92235000.0</v>
       </c>
       <c r="E19">
         <v>-14624000.0</v>
       </c>
       <c r="F19">
         <v>-129808000.0</v>
       </c>
       <c r="G19">
         <v>-322429000.0</v>
       </c>
       <c r="H19">
         <v>-136078000.0</v>
       </c>
       <c r="I19">
         <v>30482000.0</v>
       </c>
       <c r="J19">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>-40000.0</v>
       </c>
       <c r="G20">
         <v>129853000.0</v>
       </c>
       <c r="H20">
         <v>117690000.0</v>
       </c>
       <c r="I20">
         <v>53069000.0</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>146</v>
+      </c>
+      <c r="B21">
+        <v>-460000000.0</v>
+      </c>
       <c r="C21">
         <v>-3992000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-2269000.0</v>
       </c>
       <c r="F21">
         <v>-599000.0</v>
       </c>
       <c r="G21">
         <v>446740000.0</v>
       </c>
       <c r="H21">
         <v>-470000.0</v>
       </c>
       <c r="I21">
         <v>-421000.0</v>
       </c>
       <c r="J21">
         <v>857000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
         <v>20983000.0</v>
       </c>
       <c r="C22">
         <v>18246000.0</v>
       </c>
       <c r="D22">
         <v>3681000.0</v>
       </c>
       <c r="E22">
         <v>-71487000.0</v>
       </c>
       <c r="F22">
         <v>-65012000.0</v>
       </c>
       <c r="G22">
         <v>-14810000.0</v>
       </c>
       <c r="H22">
         <v>-33539000.0</v>
       </c>
       <c r="I22">
         <v>-36061000.0</v>
       </c>
       <c r="J22">
         <v>-19324000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
         <v>-2639000.0</v>
       </c>
       <c r="C23">
         <v>-3498000.0</v>
       </c>
       <c r="D23">
         <v>87000.0</v>
       </c>
       <c r="E23">
         <v>-3133000.0</v>
       </c>
       <c r="F23">
         <v>-10092000.0</v>
       </c>
       <c r="G23">
         <v>965417000.0</v>
       </c>
       <c r="H23">
         <v>773000.0</v>
       </c>
       <c r="I23">
         <v>1240000.0</v>
       </c>
       <c r="J23">
         <v>396000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24">
         <v>750000.0</v>
       </c>
       <c r="C24">
         <v>-300000.0</v>
       </c>
       <c r="D24">
         <v>46798000.0</v>
       </c>
       <c r="E24">
         <v>-1251000.0</v>
       </c>
       <c r="F24">
         <v>-41115000.0</v>
       </c>
       <c r="G24">
         <v>107000.0</v>
       </c>
       <c r="H24">
         <v>-40000.0</v>
       </c>
       <c r="I24">
         <v>-490000.0</v>
       </c>
       <c r="J24">
         <v>-1520000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
         <v>69212000.0</v>
       </c>
       <c r="C25">
         <v>1230000.0</v>
       </c>
       <c r="D25">
         <v>2093000.0</v>
       </c>
       <c r="E25">
         <v>23793000.0</v>
       </c>
       <c r="F25">
         <v>19522000.0</v>
       </c>
       <c r="G25">
         <v>2076000.0</v>
       </c>
       <c r="H25">
         <v>-923000.0</v>
       </c>
       <c r="I25">
         <v>-51000.0</v>
       </c>
       <c r="J25">
         <v>-225000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26">
         <v>-32529000.0</v>
       </c>
       <c r="C26">
         <v>-100081000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-2028000.0</v>
       </c>
       <c r="F26">
         <v>-8987000.0</v>
       </c>
       <c r="G26">
         <v>-43240000.0</v>
       </c>
       <c r="H26">
         <v>5113000.0</v>
       </c>
       <c r="I26">
         <v>54309000.0</v>
       </c>
       <c r="J26">
         <v>396000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>151</v>
+      </c>
+      <c r="B27">
+        <v>51389000.0</v>
+      </c>
       <c r="C27">
         <v>73942000.0</v>
       </c>
       <c r="D27">
         <v>68698000.0</v>
       </c>
       <c r="E27">
         <v>71755000.0</v>
       </c>
       <c r="F27">
         <v>55407000.0</v>
       </c>
       <c r="G27">
         <v>15815000.0</v>
       </c>
       <c r="H27">
         <v>8899000.0</v>
       </c>
       <c r="I27">
         <v>11648000.0</v>
       </c>
       <c r="J27">
         <v>1403000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
         <v>-491797000.0</v>
       </c>
       <c r="C28">
         <v>-104222000.0</v>
       </c>
       <c r="D28">
         <v>2852000.0</v>
       </c>
       <c r="E28">
         <v>-1637000.0</v>
       </c>
       <c r="F28">
         <v>-2397000.0</v>
       </c>
       <c r="G28">
         <v>551813000.0</v>
       </c>
       <c r="H28">
         <v>117993000.0</v>
       </c>
       <c r="I28">
         <v>53888000.0</v>
       </c>
       <c r="J28">
         <v>1253000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
         <v>104589000.0</v>
       </c>
       <c r="C29">
         <v>83068000.0</v>
       </c>
       <c r="D29">
         <v>83186000.0</v>
       </c>
       <c r="E29">
         <v>30112000.0</v>
       </c>
       <c r="F29">
         <v>38037000.0</v>
       </c>
       <c r="G29">
         <v>17135000.0</v>
       </c>
       <c r="H29">
         <v>-13944000.0</v>
       </c>
       <c r="I29">
         <v>-51676000.0</v>
       </c>
       <c r="J29">
         <v>-5263000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
         <v>378607000.0</v>
       </c>
       <c r="C30">
         <v>-28818000.0</v>
       </c>
       <c r="D30">
         <v>9776000.0</v>
       </c>
       <c r="E30">
         <v>-14624000.0</v>
       </c>
       <c r="F30">
         <v>-229470000.0</v>
       </c>
       <c r="G30">
         <v>-326357000.0</v>
       </c>
       <c r="H30">
         <v>-136078000.0</v>
       </c>
       <c r="I30">
         <v>26067000.0</v>
       </c>
       <c r="J30">
         <v>5083000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>128624000.0</v>
+      </c>
+      <c r="C2">
         <v>561163000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>314835000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>188419000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>133472000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>159245000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>188729000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>191358000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>184958000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>131169000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>162247000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>94789000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>87889000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>154108000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>99294000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>66617999.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>74105000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>145987000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>147068000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>183701000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>268375999.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>105964000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>127542000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>28210000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>24495000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>22741000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>29112000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>34636000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>55955000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>16816000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>18798000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>25036000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>27866000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>158999</v>
+      </c>
+      <c r="C3">
         <v>112160</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>99783</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>187275</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>948000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1515000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>290000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>303367</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>398000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>126989</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>267000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>355835</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>327999</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>76196</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>264990</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>319256</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>493000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>361678</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>661678</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>390179</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>311000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1102000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1945000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>572000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>131000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>397000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>575000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>503000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>280000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>344000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>425000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>433000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>395000</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>10628000.0</v>
+      </c>
+      <c r="C6">
         <v>-432539000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>246328000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>126416000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>53632000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-25773000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-29484000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1426000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6400000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>53789000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-32362000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>68742000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>6900000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-66219000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>54814000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>32676001.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-7487001.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-71882000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1081000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-36633000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-84674999.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>162066000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-21578000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>99332000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4039000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1430000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-6371000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-5524000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-21319000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>39139000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1982000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-6238000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-2830000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7">
+        <v>173999.0</v>
+      </c>
+      <c r="C7">
         <v>-8078715.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3066305.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1060535.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3636000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-7562506.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>150000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1868387.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>584000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5777883.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>693000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1630653.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2248000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-9509371.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-4341118.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-3805419.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1397000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1242576.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>461952.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7261822.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3942000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1411000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2192000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3291000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2807000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1798000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2677000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2757000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>816000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-40498000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>1779000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>69000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>9188000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:33">
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>-646999.0</v>
+      </c>
+      <c r="C9">
         <v>9493219.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1736744.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3958928.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>431000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-12271635.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-893000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-2154606.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2976000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3282726.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-3355917.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1728856.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-974000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>23339.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2309987.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2622074.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>242000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-4043931.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1077107.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-561132.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-708000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1446000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-444000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-335000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>448000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-232000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-60000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-44000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1247000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>546000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>44000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-436000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-297000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>1.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3355917.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1728856.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>974000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-23339.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2309987.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2622074.0</v>
       </c>
       <c r="Q10">
         <v>2622074.0</v>
       </c>
-      <c r="R10"/>
+      <c r="R10">
+        <v>2622074.0</v>
+      </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>1912000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-3357000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2508000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-796000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3389000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-4036000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>18491000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1100000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-716000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3364000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2284000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>851000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3560000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>426000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4998000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-2386000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>365000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>511000.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>1067000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1671000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1623000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>17725000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17913000.0</v>
       </c>
       <c r="M12">
         <v>17913000.0</v>
       </c>
       <c r="N12">
+        <v>17913000.0</v>
+      </c>
+      <c r="O12">
         <v>18202000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>18983000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>49042000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>19547000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>18866000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>17233000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15225000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12215000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6181000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3949000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3015000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2685000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1282000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2669000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2332000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1693000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>2812000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>410000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7157000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>2290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3436000.0</v>
       </c>
       <c r="M13">
         <v>3436000.0</v>
       </c>
       <c r="N13">
+        <v>3436000.0</v>
+      </c>
+      <c r="O13">
         <v>-12424000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-1299000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-4573000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5191000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-13567000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>369000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>8518000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1286000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>5141000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1785000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-1894000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1933000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-2410000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4565000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2436000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1552000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13">
+      <c r="AE13"/>
+      <c r="AF13">
         <v>668000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>2176000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>7862000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:33">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>3414000.0</v>
+      </c>
+      <c r="C14">
         <v>3245000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3074000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4089000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4284000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4328000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3392000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1606000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1150000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1287000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1321000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1654000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1725000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1995000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1938000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3142000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3110000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2772000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1413000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1373000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1318000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1227000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1130000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1016000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>965000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>893000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>961000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>910000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>807000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>609000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>586000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>554000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>501000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>1645078.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>427228.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
-[...1 lines deleted...]
-      </c>
+      <c r="V15"/>
       <c r="W15">
         <v>450000000.0</v>
       </c>
-      <c r="X15"/>
+      <c r="X15">
+        <v>450000000.0</v>
+      </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>139252000.0</v>
+      </c>
+      <c r="C16">
         <v>128624000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>561163000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>314835000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>187104000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>133472000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>159245000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>189932000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>191358000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>184958000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>129885000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>163531000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>94789000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>87889000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>154108000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>99294000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>66617999.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>74105000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>145987000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>147068000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>183701000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>268030000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>105964000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>127542000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>28534000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>24171000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>22741000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>29112000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>34636000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>55955000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>16816000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>18798000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>25036000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>21017000.0</v>
+      </c>
+      <c r="C18">
         <v>24322590.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>32623610.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>25274740.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>27361000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>28519000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>10577000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>20322070.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>20798000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>26257060.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>23132000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>17861110.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>13175000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>9031790.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>5151910.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>6437880.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>7217000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>8603940.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>9241360.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>15158560.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>4224000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>3676000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>4872000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>4666000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>171000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3305000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3260000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-3857000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-5277000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-44898000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-2488000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-6085000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>198000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>144</v>
+      </c>
+      <c r="B19">
+        <v>-1092000.0</v>
+      </c>
       <c r="C19">
+        <v>32532000.0</v>
+      </c>
+      <c r="D19">
         <v>243241000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>96417000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>25912000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-53150000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-13774000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>53014000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-14908000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>25493000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-55673000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>48577000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-8621000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-76518000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>49175000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>28577000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-12375000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>5810000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-8782000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-40768000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-86068000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-258872000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-29202000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-37155000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-62000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>4613000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-428000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-119894000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-20369000.0</v>
       </c>
-      <c r="AD19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE19"/>
       <c r="AF19">
         <v>-10000000.0</v>
       </c>
       <c r="AG19">
         <v>-10000000.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19">
+        <v>-10000000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21"/>
       <c r="C21">
+        <v>-460000000.0</v>
+      </c>
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3992000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>-2269000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-183000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-143000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-139000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-134000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>447112000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-128000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-124000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-120000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-123000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-119000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-116000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-112000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>-111000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-106000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-110000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>8564000.0</v>
+      </c>
+      <c r="C22">
         <v>11460000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5537000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3188000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>798000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>12838000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1353000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3267000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>788000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4701000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3025000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>227000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-4272000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1299000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-11350000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-41863000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-16975000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-19520000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-14349000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-13299000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-17844000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-8077000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-454000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-124000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-6155000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-7439000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-8434000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-9353000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-8313000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-5883000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-7240000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-6685000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-16253000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>-3076000.0</v>
+      </c>
+      <c r="C23">
         <v>621288.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-4714503.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2355210.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1061000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-3093661.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-18011.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>439197.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-221000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>157551.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>20614.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-386100.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>330999.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>271515.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-125959.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1588028.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1574000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1206090.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1790583.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-12072380.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2322000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>12224000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1368000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>648000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2271999.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>200000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>32000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>485000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-349000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>570000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>520000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>73000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>77000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24">
+        <v>900999.0</v>
+      </c>
+      <c r="C24">
         <v>795448.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-661000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1189000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1191680.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-29642073.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-23861000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>62176516.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-43094000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>58789000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-30000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1204470.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>14900000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>78000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-78000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2885000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-250000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-39000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-86210000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-74468000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1412000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-164000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>52000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-245000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>310000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-119612000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-19000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>515000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>143000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>29000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-347000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>9024000.0</v>
+      </c>
+      <c r="C25">
         <v>17808465.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>21046088.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>17124480.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3837000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2410506.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-12492000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>17620824.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-346000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>14618165.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>635000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>17966599.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>18297999.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>17921357.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>19170018.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>49283555.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2175000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>24471041.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>22377085.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>20212917.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6636000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3982000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>193000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-2007000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-77000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-497000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-489000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>116000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-53000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-75000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>75000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>44000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-95000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26">
+        <v>-8016999.0</v>
+      </c>
+      <c r="C26">
         <v>-10952976.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-23547843.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-378070.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-23223322.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-76469149.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-221000.0</v>
       </c>
       <c r="J26">
         <v>-221000.0</v>
       </c>
       <c r="K26">
+        <v>-221000.0</v>
+      </c>
+      <c r="L26">
         <v>-20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-387000.0</v>
       </c>
       <c r="M26">
         <v>-387000.0</v>
       </c>
       <c r="N26">
+        <v>-387000.0</v>
+      </c>
+      <c r="O26">
         <v>258000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-156000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-556000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1574000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1374000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1732000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10951000.0</v>
       </c>
       <c r="U26">
         <v>-10951000.0</v>
       </c>
       <c r="V26">
+        <v>-10951000.0</v>
+      </c>
+      <c r="W26">
         <v>777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-777000.0</v>
       </c>
       <c r="X26">
         <v>-777000.0</v>
       </c>
       <c r="Y26">
+        <v>-777000.0</v>
+      </c>
+      <c r="Z26">
         <v>1948000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>3155000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-3155000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>4881000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>4396000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>54309000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>151</v>
+      </c>
+      <c r="B27">
+        <v>8982000.0</v>
+      </c>
       <c r="C27">
+        <v>9655000.0</v>
+      </c>
+      <c r="D27">
         <v>11925000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>14055000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>15754000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>18020000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>18464000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>18438000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>19020000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>16792000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>17557000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>17630000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>16719000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>17026000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>17612000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>19114000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>18003000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>16646000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>15104000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>13174000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>10483000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6235000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3756000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3062000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2762000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2337000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2600000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2216000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1746000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1293000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2737000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>366000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>7252000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>-10113000.0</v>
+      </c>
+      <c r="C28">
         <v>-497989928.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-27496227.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4468644.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-583000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2489000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-26682000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-74656949.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>221000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>500222.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>198000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11819.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2081000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1674058.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>457269.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-575441.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-3132000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2609206.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-986041.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-10643850.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6566000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>416056000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>463000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>131194000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4099999.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-375000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-3242000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>117731000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3879000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>53545000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>409000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33000.0</v>
       </c>
       <c r="AG28">
         <v>-33000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28">
+        <v>-33000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>21175999.0</v>
+      </c>
+      <c r="C29">
         <v>24434750.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>32723393.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>25462015.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>28309000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>30034000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10867000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>20625437.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>21196000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>26384049.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>23399000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>18216945.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>13502999.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9107986.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5416900.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6757136.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7710000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8965618.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9903038.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>15548739.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4535000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4778000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6817000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5238000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>302000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2908000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-2685000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-3354000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-4997000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-44554000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-2063000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-5652000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>593000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>-349999.0</v>
+      </c>
+      <c r="C30">
         <v>19304587.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>259336303.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>97006814.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>25912000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-53150000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-13774000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28840717.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-14908000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5438516.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-55673000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-9901970.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-8590999.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-37381063.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>32731355.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2777628.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-12208000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-87200433.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-10415191.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-41977788.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-95399000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-259938000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-29202000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-37155000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-62000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4613000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-428000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-119894000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-20369000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>30171000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-282000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-404000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-3418000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>