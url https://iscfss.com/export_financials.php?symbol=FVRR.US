--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -977,57 +977,57 @@
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
         <v>3528000.0</v>
       </c>
       <c r="C5">
         <v>1667000.0</v>
       </c>
       <c r="D5">
-        <v>-714000.0</v>
+        <v>-713999.0</v>
       </c>
       <c r="E5">
-        <v>-12063000.0</v>
+        <v>-12062999.0</v>
       </c>
       <c r="F5">
-        <v>-1095000.0</v>
+        <v>-1094999.0</v>
       </c>
       <c r="G5">
         <v>532000.0</v>
       </c>
       <c r="H5">
         <v>238000.0</v>
       </c>
       <c r="I5">
         <v>-598000.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
@@ -1681,51 +1681,51 @@
       </c>
       <c r="E32">
         <v>428123000.0</v>
       </c>
       <c r="F32">
         <v>279174000.0</v>
       </c>
       <c r="G32">
         <v>445281000.0</v>
       </c>
       <c r="H32">
         <v>105177000.0</v>
       </c>
       <c r="I32">
         <v>43018000.0</v>
       </c>
       <c r="J32">
         <v>15880000.0</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
-        <v>203957999.0</v>
+        <v>203958000.0</v>
       </c>
       <c r="C33">
         <v>313890000.0</v>
       </c>
       <c r="D33">
         <v>429128000.0</v>
       </c>
       <c r="E33">
         <v>298581000.0</v>
       </c>
       <c r="F33">
         <v>463352000.0</v>
       </c>
       <c r="G33">
         <v>270052000.0</v>
       </c>
       <c r="H33">
         <v>49244000.0</v>
       </c>
       <c r="I33">
         <v>14236000.0</v>
       </c>
       <c r="J33">
         <v>11030000.0</v>
       </c>
@@ -1773,51 +1773,51 @@
       </c>
       <c r="E35">
         <v>460972000.0</v>
       </c>
       <c r="F35">
         <v>395658000.0</v>
       </c>
       <c r="G35">
         <v>369930000.0</v>
       </c>
       <c r="H35">
         <v>5612000.0</v>
       </c>
       <c r="I35">
         <v>3280000.0</v>
       </c>
       <c r="J35">
         <v>3811000.0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
-        <v>7794999.0</v>
+        <v>1458000.0</v>
       </c>
       <c r="C36">
         <v>7871000.0</v>
       </c>
       <c r="D36">
         <v>1349000.0</v>
       </c>
       <c r="E36">
         <v>1965000.0</v>
       </c>
       <c r="F36">
         <v>1055000.0</v>
       </c>
       <c r="G36">
         <v>3004000.0</v>
       </c>
       <c r="H36">
         <v>3690000.0</v>
       </c>
       <c r="I36">
         <v>3647000.0</v>
       </c>
       <c r="J36">
         <v>4044000.0</v>
       </c>
@@ -1939,57 +1939,57 @@
       <c r="F41">
         <v>13099000.0</v>
       </c>
       <c r="G41">
         <v>1888000.0</v>
       </c>
       <c r="H41">
         <v>3077000.0</v>
       </c>
       <c r="I41">
         <v>488000.0</v>
       </c>
       <c r="J41">
         <v>356000.0</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42"/>
       <c r="C42">
         <v>727176000.0</v>
       </c>
       <c r="D42">
-        <v>640846000.0</v>
+        <v>640845999.0</v>
       </c>
       <c r="E42">
-        <v>565834000.0</v>
+        <v>565833999.0</v>
       </c>
       <c r="F42">
-        <v>585548000.0</v>
+        <v>585547999.0</v>
       </c>
       <c r="G42">
         <v>517444000.0</v>
       </c>
       <c r="H42">
         <v>306334000.0</v>
       </c>
       <c r="I42">
         <v>178164000.0</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
@@ -2786,93 +2786,93 @@
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
         <v>550000.0</v>
       </c>
       <c r="C5">
         <v>3528000.0</v>
       </c>
       <c r="D5">
         <v>4922000.0</v>
       </c>
       <c r="E5">
-        <v>6076000.0</v>
+        <v>6075999.0</v>
       </c>
       <c r="F5">
-        <v>714000.0</v>
+        <v>713999.0</v>
       </c>
       <c r="G5">
         <v>1667000.0</v>
       </c>
       <c r="H5">
         <v>2027000.0</v>
       </c>
       <c r="I5">
         <v>2027000.0</v>
       </c>
       <c r="J5">
         <v>-2223000.0</v>
       </c>
       <c r="K5">
-        <v>-714000.0</v>
+        <v>-713999.0</v>
       </c>
       <c r="L5">
         <v>-10291000.0</v>
       </c>
       <c r="M5">
         <v>-10065000.0</v>
       </c>
       <c r="N5">
         <v>-8596000.0</v>
       </c>
       <c r="O5">
-        <v>-12063000.0</v>
+        <v>-12062999.0</v>
       </c>
       <c r="P5">
         <v>-16280000.0</v>
       </c>
       <c r="Q5">
         <v>-14333000.0</v>
       </c>
       <c r="R5">
         <v>-7957000.0</v>
       </c>
       <c r="S5">
-        <v>-1095000.0</v>
+        <v>-1094999.0</v>
       </c>
       <c r="T5">
         <v>76000.0</v>
       </c>
       <c r="U5">
         <v>94000.0</v>
       </c>
       <c r="V5">
         <v>-763000.0</v>
       </c>
       <c r="W5">
         <v>532000.0</v>
       </c>
       <c r="X5">
         <v>778000.0</v>
       </c>
       <c r="Y5">
         <v>807000.0</v>
       </c>
       <c r="Z5">
         <v>-25000.0</v>
       </c>
       <c r="AA5">
         <v>238000.0</v>
       </c>
@@ -4491,60 +4491,60 @@
       <c r="F28">
         <v>297177000.0</v>
       </c>
       <c r="G28">
         <v>329743000.0</v>
       </c>
       <c r="H28">
         <v>303882000.0</v>
       </c>
       <c r="I28">
         <v>267851000.0</v>
       </c>
       <c r="J28">
         <v>272224000.0</v>
       </c>
       <c r="K28">
         <v>278684000.0</v>
       </c>
       <c r="L28">
         <v>332072000.0</v>
       </c>
       <c r="M28">
         <v>299816000.0</v>
       </c>
       <c r="N28">
-        <v>370285000.0</v>
+        <v>368201000.0</v>
       </c>
       <c r="O28">
         <v>375416000.0</v>
       </c>
       <c r="P28">
-        <v>310371000.0</v>
+        <v>309352000.0</v>
       </c>
       <c r="Q28">
-        <v>365427000.0</v>
+        <v>364370000.0</v>
       </c>
       <c r="R28">
         <v>399666000.0</v>
       </c>
       <c r="S28">
         <v>316732000.0</v>
       </c>
       <c r="T28">
         <v>238845000.0</v>
       </c>
       <c r="U28">
         <v>233492000.0</v>
       </c>
       <c r="V28">
         <v>192398000.0</v>
       </c>
       <c r="W28">
         <v>103879000.0</v>
       </c>
       <c r="X28">
         <v>-101292000.0</v>
       </c>
       <c r="Y28">
         <v>-123064000.0</v>
       </c>
@@ -4908,51 +4908,51 @@
         <v>185147000.0</v>
       </c>
       <c r="Y32">
         <v>173287000.0</v>
       </c>
       <c r="Z32">
         <v>110235000.0</v>
       </c>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
     </row>
     <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
         <v>220546000.0</v>
       </c>
       <c r="C33">
-        <v>203957999.0</v>
+        <v>203958000.0</v>
       </c>
       <c r="D33">
         <v>179109000.0</v>
       </c>
       <c r="E33">
         <v>208370000.0</v>
       </c>
       <c r="F33">
         <v>258388000.0</v>
       </c>
       <c r="G33">
         <v>313890000.0</v>
       </c>
       <c r="H33">
         <v>338192000.0</v>
       </c>
       <c r="I33">
         <v>324831000.0</v>
       </c>
       <c r="J33">
         <v>377280000.0</v>
       </c>
       <c r="K33">
         <v>429128000.0</v>
       </c>
@@ -5176,51 +5176,51 @@
       </c>
       <c r="AB35">
         <v>5389000.0</v>
       </c>
       <c r="AC35">
         <v>5302000.0</v>
       </c>
       <c r="AD35">
         <v>5488000.0</v>
       </c>
       <c r="AE35">
         <v>3280000.0</v>
       </c>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
     </row>
     <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
         <v>5656000.0</v>
       </c>
       <c r="C36">
-        <v>7794999.0</v>
+        <v>1458000.0</v>
       </c>
       <c r="D36">
         <v>32136000.0</v>
       </c>
       <c r="E36">
         <v>31593000.0</v>
       </c>
       <c r="F36">
         <v>31023000.0</v>
       </c>
       <c r="G36">
         <v>7871000.0</v>
       </c>
       <c r="H36">
         <v>9495000.0</v>
       </c>
       <c r="I36">
         <v>1254000.0</v>
       </c>
       <c r="J36">
         <v>1304000.0</v>
       </c>
       <c r="K36">
         <v>1349000.0</v>
       </c>
@@ -5648,89 +5648,89 @@
       </c>
       <c r="Z41">
         <v>1611000.0</v>
       </c>
       <c r="AA41">
         <v>3077000.0</v>
       </c>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41">
         <v>2736000.0</v>
       </c>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
     </row>
     <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42">
-        <v>760995000.0</v>
+        <v>760995001.0</v>
       </c>
       <c r="F42">
-        <v>743289000.0</v>
+        <v>1.0</v>
       </c>
       <c r="G42">
         <v>727176000.0</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>703517000.0</v>
       </c>
       <c r="J42">
         <v>-1.0</v>
       </c>
       <c r="K42">
-        <v>640846000.0</v>
+        <v>640845999.0</v>
       </c>
       <c r="L42">
         <v>640846000.0</v>
       </c>
       <c r="M42">
         <v>-10065000.0</v>
       </c>
       <c r="N42"/>
       <c r="O42">
-        <v>565834000.0</v>
+        <v>565833999.0</v>
       </c>
       <c r="P42">
         <v>565834000.0</v>
       </c>
       <c r="Q42">
         <v>-14333000.0</v>
       </c>
       <c r="R42">
         <v>-7957000.0</v>
       </c>
       <c r="S42">
-        <v>585548000.0</v>
+        <v>585547999.0</v>
       </c>
       <c r="T42">
         <v>585548000.0</v>
       </c>
       <c r="U42">
         <v>94000.0</v>
       </c>
       <c r="V42">
         <v>-763000.0</v>
       </c>
       <c r="W42">
         <v>517444000.0</v>
       </c>
       <c r="X42">
         <v>517444000.0</v>
       </c>
       <c r="Y42">
         <v>807000.0</v>
       </c>
       <c r="Z42">
         <v>-25000.0</v>
       </c>
       <c r="AA42">
         <v>306334000.0</v>
       </c>
@@ -6313,60 +6313,60 @@
       <c r="F51">
         <v>484281000.0</v>
       </c>
       <c r="G51">
         <v>463215000.0</v>
       </c>
       <c r="H51">
         <v>463127000.0</v>
       </c>
       <c r="I51">
         <v>2570000.0</v>
       </c>
       <c r="J51">
         <v>462298000.0</v>
       </c>
       <c r="K51">
         <v>462358000.0</v>
       </c>
       <c r="L51">
         <v>461957000.0</v>
       </c>
       <c r="M51">
         <v>462063000.0</v>
       </c>
       <c r="N51">
-        <v>463937000.0</v>
+        <v>461853000.0</v>
       </c>
       <c r="O51">
         <v>462168000.0</v>
       </c>
       <c r="P51">
-        <v>463307000.0</v>
+        <v>462288000.0</v>
       </c>
       <c r="Q51">
-        <v>463549000.0</v>
+        <v>462492000.0</v>
       </c>
       <c r="R51">
         <v>465112000.0</v>
       </c>
       <c r="S51">
         <v>387883000.0</v>
       </c>
       <c r="T51">
         <v>384486000.0</v>
       </c>
       <c r="U51">
         <v>380214000.0</v>
       </c>
       <c r="V51">
         <v>375753000.0</v>
       </c>
       <c r="W51">
         <v>371909000.0</v>
       </c>
       <c r="X51">
         <v>4672000.0</v>
       </c>
       <c r="Y51">
         <v>4478000.0</v>
       </c>
@@ -8516,215 +8516,215 @@
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>99</v>
       </c>
       <c r="B5">
-        <v>8495000.0</v>
+        <v>10458000.0</v>
       </c>
       <c r="C5">
         <v>32636000.0</v>
       </c>
       <c r="D5">
-        <v>104000.0</v>
+        <v>6919000.0</v>
       </c>
       <c r="E5">
-        <v>-1989000.0</v>
+        <v>4565000.0</v>
       </c>
       <c r="F5">
-        <v>-5195000.0</v>
+        <v>2130000.0</v>
       </c>
       <c r="G5">
         <v>24383000.0</v>
       </c>
       <c r="H5">
-        <v>-3476000.0</v>
+        <v>3405000.0</v>
       </c>
       <c r="I5">
-        <v>-2304000.0</v>
+        <v>6198000.0</v>
       </c>
       <c r="J5">
-        <v>-4160000.0</v>
+        <v>2501000.0</v>
       </c>
       <c r="K5">
         <v>21096000.0</v>
       </c>
       <c r="L5">
-        <v>-2345000.0</v>
+        <v>3333000.0</v>
       </c>
       <c r="M5">
-        <v>-4010000.0</v>
+        <v>477000.0</v>
       </c>
       <c r="N5">
-        <v>-7146000.0</v>
+        <v>-4062000.0</v>
       </c>
       <c r="O5">
         <v>-23700000.0</v>
       </c>
       <c r="P5">
-        <v>-12476000.0</v>
+        <v>-11314000.0</v>
       </c>
       <c r="Q5">
         <v>-15022000.0</v>
       </c>
       <c r="R5">
-        <v>-17248000.0</v>
+        <v>-16955000.0</v>
       </c>
       <c r="S5">
-        <v>-13876000.0</v>
+        <v>-15942000.0</v>
       </c>
       <c r="T5">
-        <v>-9295000.0</v>
+        <v>-9240000.0</v>
       </c>
       <c r="U5">
         <v>-8344000.0</v>
       </c>
       <c r="V5">
-        <v>-13825000.0</v>
+        <v>-12505000.0</v>
       </c>
       <c r="W5">
         <v>-3774000.0</v>
       </c>
       <c r="X5">
         <v>-983000.0</v>
       </c>
       <c r="Y5">
         <v>-598000.0</v>
       </c>
       <c r="Z5">
         <v>-6455000.0</v>
       </c>
       <c r="AA5">
         <v>-8069000.0</v>
       </c>
       <c r="AB5">
         <v>-8837000.0</v>
       </c>
       <c r="AC5">
         <v>-9323000.0</v>
       </c>
       <c r="AD5">
         <v>-8521000.0</v>
       </c>
       <c r="AE5">
         <v>-6082000.0</v>
       </c>
       <c r="AF5">
         <v>-7324000.0</v>
       </c>
       <c r="AG5">
         <v>-6593000.0</v>
       </c>
       <c r="AH5">
         <v>-16470000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>100</v>
       </c>
       <c r="B6">
-        <v>11909000.0</v>
+        <v>13872000.0</v>
       </c>
       <c r="C6">
         <v>35881000.0</v>
       </c>
       <c r="D6">
-        <v>3178000.0</v>
+        <v>9993000.0</v>
       </c>
       <c r="E6">
-        <v>2100000.0</v>
+        <v>8654000.0</v>
       </c>
       <c r="F6">
-        <v>-911000.0</v>
+        <v>6414000.0</v>
       </c>
       <c r="G6">
         <v>28711000.0</v>
       </c>
       <c r="H6">
-        <v>-84000.0</v>
+        <v>6797000.0</v>
       </c>
       <c r="I6">
-        <v>-698000.0</v>
+        <v>7804000.0</v>
       </c>
       <c r="J6">
-        <v>-3010000.0</v>
+        <v>3651000.0</v>
       </c>
       <c r="K6">
         <v>22383000.0</v>
       </c>
       <c r="L6">
-        <v>-1024000.0</v>
+        <v>4654000.0</v>
       </c>
       <c r="M6">
-        <v>-2356000.0</v>
+        <v>2131000.0</v>
       </c>
       <c r="N6">
-        <v>-5421000.0</v>
+        <v>-2337000.0</v>
       </c>
       <c r="O6">
         <v>-21705000.0</v>
       </c>
       <c r="P6">
-        <v>-10538000.0</v>
+        <v>-9376000.0</v>
       </c>
       <c r="Q6">
         <v>-11880000.0</v>
       </c>
       <c r="R6">
-        <v>-14138000.0</v>
+        <v>-13845000.0</v>
       </c>
       <c r="S6">
-        <v>-11104000.0</v>
+        <v>-13170000.0</v>
       </c>
       <c r="T6">
-        <v>-7882000.0</v>
+        <v>-7827000.0</v>
       </c>
       <c r="U6">
         <v>-6971000.0</v>
       </c>
       <c r="V6">
-        <v>-12507000.0</v>
+        <v>-11187000.0</v>
       </c>
       <c r="W6">
         <v>-2547000.0</v>
       </c>
       <c r="X6">
         <v>147000.0</v>
       </c>
       <c r="Y6">
         <v>418000.0</v>
       </c>
       <c r="Z6">
         <v>-5490000.0</v>
       </c>
       <c r="AA6">
         <v>-7176000.0</v>
       </c>
       <c r="AB6">
         <v>-7876000.0</v>
       </c>
       <c r="AC6">
         <v>-8413000.0</v>
       </c>
       <c r="AD6">
         <v>-7714000.0</v>
       </c>