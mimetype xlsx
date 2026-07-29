--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -256,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3382,387 +3385,391 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
         <v>17</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
         <v>2045000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2076000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2699000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2076000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2338000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2505000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3313000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3910000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2836000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2415000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3033000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2685000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1739000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1269000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>845000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>698000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1131000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1034000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1174000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>851000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1372000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>685000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>931000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>524000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1079000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>605000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>924000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>809000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1043000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>811000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>881000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1008896000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>938661000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>417000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>846854000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>856443000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>813519000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>170367.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>729248000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>675367000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>660697000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>132743.0</v>
       </c>
-      <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
-      <c r="AU2">
+      <c r="AU2"/>
+      <c r="AV2">
         <v>153062.0</v>
       </c>
-      <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>197795.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>303778.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
-    </row>
-    <row r="3" spans="1:57">
+      <c r="BF2"/>
+    </row>
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3778,52 +3785,53 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3839,197 +3847,199 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
         <v>20</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>-18707000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-19580000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-20631000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-22266000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-21886000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-23266000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-22721000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-22152000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-22473000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-24160000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-34834000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-30762000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-32862000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-36567000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-39580000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-29192000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-19214000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2043000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-686000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>941000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>701000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1826000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2103000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2295000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2437000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>690000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>701000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>351000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1031000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2411000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4029000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3489000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>-1693000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>-1299032.0</v>
       </c>
-      <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>72751690.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-613930.0</v>
       </c>
-      <c r="AR5"/>
       <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>66814933.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-403639.0</v>
       </c>
-      <c r="AV5"/>
       <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>60903474.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1535319.0</v>
       </c>
-      <c r="AZ5"/>
       <c r="BA5"/>
-      <c r="BB5">
+      <c r="BB5"/>
+      <c r="BC5">
         <v>39142935.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>277215.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4045,512 +4055,519 @@
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
         <v>22</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>6088000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6486000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6877000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7283000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7271000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7638000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7727000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>8450000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>8841000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9241000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>9632000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>10044000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>10432000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>10394000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>10759000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>10485000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>10786000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>11111000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>11428000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>11557000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>11831000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>12123000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>12415000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>12704000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>13455000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>13686000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>13971000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>12177000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>12178000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
         <v>23</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>180000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>179000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>181000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>180000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>184000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000.0</v>
       </c>
       <c r="H8">
         <v>182000.0</v>
       </c>
       <c r="I8">
         <v>182000.0</v>
       </c>
       <c r="J8">
+        <v>182000.0</v>
+      </c>
+      <c r="K8">
         <v>179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178000.0</v>
       </c>
       <c r="L8">
         <v>178000.0</v>
       </c>
       <c r="M8">
         <v>178000.0</v>
       </c>
       <c r="N8">
+        <v>178000.0</v>
+      </c>
+      <c r="O8">
         <v>177000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000.0</v>
       </c>
       <c r="Q8">
         <v>140000.0</v>
       </c>
       <c r="R8">
         <v>140000.0</v>
       </c>
       <c r="S8">
-        <v>137000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="T8">
         <v>137000.0</v>
       </c>
       <c r="U8">
+        <v>137000.0</v>
+      </c>
+      <c r="V8">
         <v>136000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>124713000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>124152000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>123886000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>124091000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>123708000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>123430000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>121798000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>121356000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>120905000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>120552000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>119568000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>119295000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>119139000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>118913000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>125779000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>125483000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>125021000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>124318000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>123882000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
+        <v>12240000.0</v>
+      </c>
+      <c r="C10">
         <v>9437000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>127631000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>228924000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>135132000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>123930000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>90950000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>177626000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>164585000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>80534000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6195000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>97000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>75004000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>144943000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>81553000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>68342000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>207917000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>138986000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>240958000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>152869000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>215409000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>219878000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>141063000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>95895000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>90602000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>85560000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>33142000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>112410000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>44350000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>43763000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>43495000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>55335000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>37043000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>12156000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>22567000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>29270000.0</v>
       </c>
-      <c r="AK10"/>
       <c r="AL10"/>
-      <c r="AM10">
+      <c r="AM10"/>
+      <c r="AN10">
         <v>8684156.0</v>
       </c>
-      <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
-      <c r="AQ10">
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>5257136.0</v>
       </c>
-      <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
-      <c r="AU10">
+      <c r="AU10"/>
+      <c r="AV10">
         <v>15982017.0</v>
       </c>
-      <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
-      <c r="AY10">
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>32700290.0</v>
       </c>
-      <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10">
         <v>54988399.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
-    </row>
-    <row r="11" spans="1:57">
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4566,695 +4583,705 @@
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
+        <v>12240000.0</v>
+      </c>
+      <c r="C12">
         <v>9437000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>127631000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>228924000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>135132000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>282647000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>247425000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>342657000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>326749000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>247331000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>259153000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>313146000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>295917000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>384377000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>359622000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>350557000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>515535000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>469323000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>598570000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>422812000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>415817000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>354982000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>267214000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>206814000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>212420000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>212274000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>174467000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>248678000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>178821000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>181476000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>167032000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>166705000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>37043000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>12156000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>138519000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>29270000.0</v>
       </c>
-      <c r="AK12"/>
       <c r="AL12"/>
-      <c r="AM12">
+      <c r="AM12"/>
+      <c r="AN12">
         <v>120912267.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>5257136.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>78679415.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>89590382.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>84116733.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
         <v>28</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>180000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>179000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>181000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>180000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>184000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000.0</v>
       </c>
       <c r="H13">
         <v>182000.0</v>
       </c>
       <c r="I13">
         <v>182000.0</v>
       </c>
       <c r="J13">
+        <v>182000.0</v>
+      </c>
+      <c r="K13">
         <v>179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178000.0</v>
       </c>
       <c r="L13">
         <v>178000.0</v>
       </c>
       <c r="M13">
         <v>178000.0</v>
       </c>
       <c r="N13">
+        <v>178000.0</v>
+      </c>
+      <c r="O13">
         <v>177000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000.0</v>
       </c>
       <c r="Q13">
         <v>140000.0</v>
       </c>
       <c r="R13">
         <v>140000.0</v>
       </c>
       <c r="S13">
-        <v>137000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="T13">
         <v>137000.0</v>
       </c>
       <c r="U13">
-        <v>136000.0</v>
+        <v>137000.0</v>
       </c>
       <c r="V13">
         <v>136000.0</v>
       </c>
       <c r="W13">
-        <v>135000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="X13">
         <v>135000.0</v>
       </c>
       <c r="Y13">
         <v>135000.0</v>
       </c>
       <c r="Z13">
         <v>135000.0</v>
       </c>
       <c r="AA13">
-        <v>139000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="AB13">
         <v>139000.0</v>
       </c>
       <c r="AC13">
-        <v>138000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="AD13">
         <v>138000.0</v>
       </c>
       <c r="AE13">
+        <v>138000.0</v>
+      </c>
+      <c r="AF13">
         <v>137000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>129000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>111000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>100651000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>109000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>97545000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>85048000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>82416000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>81431.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>64904.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>25952490.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>25883660.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-      <c r="BC13">
+      <c r="BC13"/>
+      <c r="BD13">
         <v>17743980.0</v>
       </c>
-      <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
+        <v>18159210.0</v>
+      </c>
+      <c r="C14">
         <v>18110088.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>18138550.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>18179295.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>18256496.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>18466509.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>18493616.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>18433000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>18342000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>18317483.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>18295894.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>18274000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>18059000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>18296000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>18489595.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>18465123.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>18587155.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>18392436.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>18325170.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>18265000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>18146250.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>18170000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>17654491.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>17363750.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>17405000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>18243750.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>18546400.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>18583750.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>18521250.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>18475000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>18375208.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>15587500.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>15078750.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>15066250.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>15703125.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>14480000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>13947368.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>13232955.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>13593750.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>13658333.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>13311012.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>13260706.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>13398437.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>13294849.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>11987305.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>12672114.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>10137691.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>12672114.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>10217928.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>12638505.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>10101039.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12626298.0</v>
       </c>
       <c r="BA14">
         <v>12626298.0</v>
       </c>
       <c r="BB14">
         <v>12626298.0</v>
       </c>
       <c r="BC14">
+        <v>12626298.0</v>
+      </c>
+      <c r="BD14">
         <v>10101039.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12626298.0</v>
       </c>
       <c r="BE14">
         <v>12626298.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14">
+        <v>12626298.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>178000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>177000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000.0</v>
       </c>
       <c r="Q15">
         <v>140000.0</v>
       </c>
       <c r="R15">
         <v>140000.0</v>
       </c>
       <c r="S15">
-        <v>137000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="T15">
         <v>137000.0</v>
       </c>
       <c r="U15">
-        <v>136000.0</v>
+        <v>137000.0</v>
       </c>
       <c r="V15">
         <v>136000.0</v>
       </c>
       <c r="W15">
-        <v>135000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="X15">
         <v>135000.0</v>
       </c>
       <c r="Y15">
         <v>135000.0</v>
       </c>
       <c r="Z15">
         <v>135000.0</v>
       </c>
       <c r="AA15">
-        <v>139000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="AB15">
         <v>139000.0</v>
       </c>
       <c r="AC15">
-        <v>138000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="AD15">
         <v>138000.0</v>
       </c>
       <c r="AE15">
+        <v>138000.0</v>
+      </c>
+      <c r="AF15">
         <v>137000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>129000.0</v>
       </c>
-      <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>108690.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>81431.0</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>25952490.0</v>
       </c>
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>25883660.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>17743980.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-12360000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-11677000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-2415000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-546987000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>19710000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-501506000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5270,52 +5297,53 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5331,1004 +5359,1017 @@
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>224704000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>236372000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>208082000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>256338000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>192002000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>186344000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20">
+        <v>7247000.0</v>
+      </c>
+      <c r="C20">
         <v>7270000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>7157000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>7157000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>7157000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>7157000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>7157000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>1.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>7157000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>7157000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>6512000.0</v>
       </c>
-      <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-      <c r="AI20">
+      <c r="AI20"/>
+      <c r="AJ20">
         <v>400.0</v>
       </c>
-      <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
         <v>36</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>7270000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>138000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7322000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7352000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>7385000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>263000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7457000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7497000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7540000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>7585000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7632000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>7682000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>7735000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>633000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7849000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7914000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>7982000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>895000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>8124000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>8199000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8277000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1200000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>8440000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>8525000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>8612000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1532000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>8119000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>8223000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>8342000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1931000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>83000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>88000.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>98600.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>119000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>139400.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>159800.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>180200.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>200600.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-14681000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-21054000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-17501000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-269474000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-121645000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-100828000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-168387000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>183808000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>201986000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>-148507000.0</v>
       </c>
-      <c r="S22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T22"/>
       <c r="U22">
         <v>3866000.0</v>
       </c>
       <c r="V22">
         <v>3866000.0</v>
       </c>
       <c r="W22">
         <v>3866000.0</v>
       </c>
       <c r="X22">
         <v>3866000.0</v>
       </c>
       <c r="Y22">
         <v>3866000.0</v>
       </c>
       <c r="Z22">
         <v>3866000.0</v>
       </c>
       <c r="AA22">
         <v>3866000.0</v>
       </c>
       <c r="AB22">
         <v>3866000.0</v>
       </c>
       <c r="AC22">
         <v>3866000.0</v>
       </c>
       <c r="AD22">
         <v>3866000.0</v>
       </c>
       <c r="AE22">
+        <v>3866000.0</v>
+      </c>
+      <c r="AF22">
         <v>4224000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3866000.0</v>
       </c>
       <c r="AG22">
         <v>3866000.0</v>
       </c>
       <c r="AH22">
         <v>3866000.0</v>
       </c>
       <c r="AI22">
         <v>3866000.0</v>
       </c>
-      <c r="AJ22"/>
+      <c r="AJ22">
+        <v>3866000.0</v>
+      </c>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
+        <v>2367194000.0</v>
+      </c>
+      <c r="C23">
         <v>2335434000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2292256000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2319052000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2237250000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2240797000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2198950000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2293282000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2299194000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2182662000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2210366000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2305472000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2344372000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2348995000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2344322000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2204984000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2305905000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2090121000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2202924000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1997902000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1975251000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1884517000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1821481000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1794172000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1781149000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1602611000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1537295000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1565196000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1484600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1419763000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1351576000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1175437000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1139449000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1078697000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1053224000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>997756000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>970896000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>922321000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>909305122.0</v>
       </c>
-      <c r="AN23"/>
       <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>72752000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>736807419.0</v>
       </c>
-      <c r="AR23"/>
-      <c r="AS23">
+      <c r="AS23"/>
+      <c r="AT23">
         <v>663614000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>604803000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>604755842.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>571723000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>534575000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>527887000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>506716581.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>474486000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>456143000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>39142935.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>422761157.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
-    </row>
-    <row r="24" spans="1:57">
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
         <v>39</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>24451000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>18750000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>18737000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>18723000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>18709000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>18695000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>19666000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>19652000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>19633000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>19620000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>69606000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>19592000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>208579000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>284565000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>94551000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>159537000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>44524000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>44510000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>44551000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>69146000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>69116000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>69085000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>24547000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>49527000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>49507000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>39487000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>39467000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>24447000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>24427000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>24407000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>24387000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>24367000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>36847000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>24327000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>24307000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>24287000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>24267000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>51248000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>35650000.0</v>
       </c>
-      <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>32500000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>11500000.0</v>
       </c>
-      <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
         <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>19592000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>19579000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>19565000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>19551000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>19537000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19524000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>19510000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>19551000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>44146000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>44116000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>44085000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>24547000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>49527000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>24507000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>24487000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>24467000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>24447000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>24427000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>24407000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
         <v>41</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>150621000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>153424000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>157165000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>157129000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>158982000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>156740000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>165296000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>162428000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>167061000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>171859000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>216410000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>231468000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>239698000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>278333000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>282479000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>307882000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>330602000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>358038000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>270207000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>200672000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>135368000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>126415000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1594261000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>122082000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>126978000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>141589000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>136532000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>136232000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1308903000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1252882000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>112887000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>118355000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>119806000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>117222079.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>118270000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>111995000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>110173000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>113243573.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>66802101.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>60452847.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6344,564 +6385,571 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
+        <v>12241000.0</v>
+      </c>
+      <c r="C28">
         <v>21102000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-102395000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-203310000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-109126000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-97950000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-14617000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-150233000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-136483000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-52060000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-6195000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-67762000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-55412000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-114932000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>213406000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>36968000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-37895000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-83676000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-185337000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-96890000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-134706000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-138931000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-59855000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-18933000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-41075000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-22598000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>30031000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-58972000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-19903000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-19336000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-19088000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-15948000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-12676000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>24691000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1760000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>22637000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>28387000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>24267000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>42563190.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>30392864.0</v>
       </c>
-      <c r="AR28"/>
-      <c r="AS28">
+      <c r="AS28"/>
+      <c r="AT28">
         <v>4500000.0</v>
       </c>
-      <c r="AT28"/>
-      <c r="AU28">
+      <c r="AU28"/>
+      <c r="AV28">
         <v>49017983.0</v>
       </c>
-      <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>-6700290.0</v>
       </c>
-      <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>-49988399.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
-    </row>
-    <row r="29" spans="1:57">
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
         <v>44</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>284782000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>272350000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>268541000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>261886000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>261037000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>304049000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>250496000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>246143000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>240294000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>321737000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>69606000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>19592000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>208579000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>284565000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>94551000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>159537000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>44524000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>44510000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>44551000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>69146000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>69116000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>258585000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>234037000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>230179000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>227195000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
         <v>45</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>10549000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10277000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9969000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10179000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10114000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10315000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10688000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10828000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10565000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10321000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10151000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10465000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9914000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9435000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8459000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8132000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8089000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8074000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8405000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8441000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8912000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>9135000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>9179000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7186000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4390000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4094000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4279000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4653000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4491000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4050000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3652000.0</v>
       </c>
-      <c r="AG30"/>
       <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>2964000.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>2496427.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>1908487.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>1576142.0</v>
       </c>
-      <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>1299866.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>1131744.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
-    </row>
-    <row r="31" spans="1:57">
+      <c r="BF30"/>
+    </row>
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>203369000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>196421000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>194592000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>186786000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>189685000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>192891000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>201744000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>196070000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>192488000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>186652000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>181143000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>176050000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>172127000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>169076000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>170389000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>166950000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>161940000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>155651000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>149893000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>138693000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>103878000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>100651000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>98184385.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>97545000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>85048000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>82416000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>79692438.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>72612290.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>66655133.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
-    </row>
-    <row r="32" spans="1:57">
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
         <v>47</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -6917,628 +6965,637 @@
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
-    </row>
-    <row r="33" spans="1:57">
+      <c r="BF32"/>
+    </row>
+    <row r="33" spans="1:58">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
+        <v>2354954000.0</v>
+      </c>
+      <c r="C33">
         <v>2315448000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2151037000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2076076000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2087117000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1944499000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1937797000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1935944000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1957544000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1921512000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1041000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1977832000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1152000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1951088000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1971992000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1842540000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1779253000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1611277000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1594887000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1564481000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1548293000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1519645000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1544511000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1576902000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>144149000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1385195000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1358188000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1311074000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>158347000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>161919000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1179602000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1004152000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1102406000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1066541000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>911043000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>968486000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>970896000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>922321000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>785293246.0</v>
       </c>
-      <c r="AN33"/>
       <c r="AO33"/>
       <c r="AP33"/>
-      <c r="AQ33">
+      <c r="AQ33"/>
+      <c r="AR33">
         <v>731550283.0</v>
       </c>
-      <c r="AR33"/>
-      <c r="AS33">
+      <c r="AS33"/>
+      <c r="AT33">
         <v>663614000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>604803000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>523761481.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>571723000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>534575000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>527887000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>415208361.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>474486000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>456143000.0</v>
       </c>
-      <c r="BB33"/>
-      <c r="BC33">
+      <c r="BC33"/>
+      <c r="BD33">
         <v>336965085.0</v>
       </c>
-      <c r="BD33"/>
       <c r="BE33"/>
-    </row>
-    <row r="34" spans="1:57">
+      <c r="BF33"/>
+    </row>
+    <row r="34" spans="1:58">
       <c r="A34" t="s">
         <v>49</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>10845000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>200354000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>245394000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>85759000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>35485000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>35786000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>36111000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>36428000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>36557000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>36831000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>37123000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>37415000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>37704000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>38455000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>28686000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>28971000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>12177000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>12178000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
-    </row>
-    <row r="35" spans="1:57">
+      <c r="BF34"/>
+    </row>
+    <row r="35" spans="1:58">
       <c r="A35" t="s">
         <v>50</v>
       </c>
-      <c r="B35">
+      <c r="B35"/>
+      <c r="C35">
         <v>2075103000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>39303000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>88667000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>88539000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>89510000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>40486000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>98372000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>85608000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>86060000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>104620000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>79911000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>19592000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>219933000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>29959000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>30310000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>30022000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>30310000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>30621000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>30979000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>55703000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>55947000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>56208000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>36962000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>37231000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>37962000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>38173000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>38438000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>36624000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>36605000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>24407000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>24387000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>26587000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>39385000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>24327000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>53357000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>29405000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>24267000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>24247346.0</v>
       </c>
-      <c r="AN35"/>
       <c r="AO35"/>
-      <c r="AP35">
+      <c r="AP35"/>
+      <c r="AQ35">
         <v>-72751690.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>662289791.0</v>
       </c>
-      <c r="AR35"/>
-      <c r="AS35">
+      <c r="AS35"/>
+      <c r="AT35">
         <v>5837000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>4322000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>537940909.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>19811000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>4035000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>6189000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>444489506.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>3866000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>3320000.0</v>
       </c>
-      <c r="BB35"/>
-      <c r="BC35">
+      <c r="BC35"/>
+      <c r="BD35">
         <v>2500000.0</v>
       </c>
-      <c r="BD35"/>
       <c r="BE35"/>
-    </row>
-    <row r="36" spans="1:57">
+      <c r="BF35"/>
+    </row>
+    <row r="36" spans="1:58">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
+        <v>75431000.0</v>
+      </c>
+      <c r="C36">
         <v>44698000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>48915000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>51423000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>51036000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>52675000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>56751000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>49898000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>59106000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>56503000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>130413999.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>110255000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-256910000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>104695000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>110111000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>105296000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>95069000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>79760000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>76171000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>80063000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>59076000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>57440000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>63434000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>64660000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>4468000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>73441000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>54696000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>46055000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>3986000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3661000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>30952000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>27496000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>34730000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>32257000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>23841000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>29132000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>67403000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>922321000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>16126545.0</v>
       </c>
-      <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
-      <c r="AQ36">
+      <c r="AQ36"/>
+      <c r="AR36">
         <v>110331954.0</v>
       </c>
-      <c r="AR36"/>
-      <c r="AS36">
+      <c r="AS36"/>
+      <c r="AT36">
         <v>109157000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>604803000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>14273723.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>571723000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>534575000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>527887000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>3169272.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>474486000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>456143000.0</v>
       </c>
-      <c r="BB36"/>
-      <c r="BC36">
+      <c r="BC36"/>
+      <c r="BD36">
         <v>4596352.0</v>
       </c>
-      <c r="BD36"/>
       <c r="BE36"/>
-    </row>
-    <row r="37" spans="1:57">
+      <c r="BF36"/>
+    </row>
+    <row r="37" spans="1:58">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7554,779 +7611,789 @@
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
-    </row>
-    <row r="38" spans="1:57">
+      <c r="BF37"/>
+    </row>
+    <row r="38" spans="1:58">
       <c r="A38" t="s">
         <v>53</v>
       </c>
       <c r="B38">
+        <v>2199873000.0</v>
+      </c>
+      <c r="C38">
         <v>2167444000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2125160000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2138925000.0</v>
       </c>
-      <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1912314000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1863261000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1983383000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2047303000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2348995000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1687922000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1554350000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1661295000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1262760000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2202924000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1997902000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1768207000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1884517000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1821481000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1794172000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1781149000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1602611000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1702936000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1725473000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1642947000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1581682000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>385000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1290071000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>982161000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>945386000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1172270783.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>848962000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>970896000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>812148000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1024682738.0</v>
       </c>
-      <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>729898983.0</v>
       </c>
-      <c r="AR38"/>
-      <c r="AS38">
+      <c r="AS38"/>
+      <c r="AT38">
         <v>663614000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>604803000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>669357647.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>571723000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>534575000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>527887000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>565798270.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>474486000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>456143000.0</v>
       </c>
-      <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>454027184.0</v>
       </c>
-      <c r="BD38"/>
       <c r="BE38"/>
-    </row>
-    <row r="39" spans="1:57">
+      <c r="BF38"/>
+    </row>
+    <row r="39" spans="1:58">
       <c r="A39" t="s">
         <v>54</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>140072000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3311000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4083000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4822000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3537000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3413000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3993000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>4073000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3254000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>60522000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4343000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>90363000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3616000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3273000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3428000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2985000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1432000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1393000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2204000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2700000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>978000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>621000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1277000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1417394000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>752000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>546000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1165000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1142779000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1071877000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>892000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>928000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>3234000.0</v>
       </c>
-      <c r="AH39"/>
-      <c r="AI39">
+      <c r="AI39"/>
+      <c r="AJ39">
         <v>698000.0</v>
       </c>
-      <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
-      <c r="AM39">
+      <c r="AM39"/>
+      <c r="AN39">
         <v>603182.0</v>
       </c>
-      <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>-1908487.0</v>
       </c>
-      <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
-      <c r="AU39">
+      <c r="AU39"/>
+      <c r="AV39">
         <v>738804.0</v>
       </c>
-      <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
-      <c r="AY39">
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>617972.0</v>
       </c>
-      <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>547595.0</v>
       </c>
-      <c r="BD39"/>
       <c r="BE39"/>
-    </row>
-    <row r="40" spans="1:57">
+      <c r="BF39"/>
+    </row>
+    <row r="40" spans="1:58">
       <c r="A40" t="s">
         <v>55</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>4043000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1997277000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1977882000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1903472000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1906621000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1870605000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1960767000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1983185000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1873105000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>396724000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2011282000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-2685000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1923167000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1845712000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1879144000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1921671000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1832807000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1936473000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1716845000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1693010000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1607269000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1550088000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1531789000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1519036000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1360882000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1294439000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1335765000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-809000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-1043000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1168022000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>996393000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1008896000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>938661000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>930197000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>846854000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>856443000.0</v>
       </c>
-      <c r="AL40"/>
-      <c r="AM40">
+      <c r="AM40"/>
+      <c r="AN40">
         <v>778075971.0</v>
       </c>
-      <c r="AN40"/>
       <c r="AO40"/>
       <c r="AP40"/>
-      <c r="AQ40">
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>1633195.0</v>
       </c>
-      <c r="AR40"/>
-      <c r="AS40">
+      <c r="AS40"/>
+      <c r="AT40">
         <v>588079000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>531965000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>505287847.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>486964000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>466649000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>459470000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>431115312.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>409987000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>392992000.0</v>
       </c>
-      <c r="BB40"/>
-      <c r="BC40">
+      <c r="BC40"/>
+      <c r="BD40">
         <v>380814444.0</v>
       </c>
-      <c r="BD40"/>
       <c r="BE40"/>
-    </row>
-    <row r="41" spans="1:57">
+      <c r="BF40"/>
+    </row>
+    <row r="41" spans="1:58">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>801000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>25874000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>26514000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>21592000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>25369000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>64849000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>39659000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>25209000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>25833000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>30403000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>30787000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>31934000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>31372000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>23008000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>32940000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>20616000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>18648000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>6393000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>3288000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>2220000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2538000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>2451000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>4450000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1018000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>2119000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>2255000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1381000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>3264000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2021000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1765000.0</v>
       </c>
-      <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
-      <c r="AU41">
+      <c r="AU41"/>
+      <c r="AV41">
         <v>1221000.0</v>
       </c>
-      <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>1324000.0</v>
       </c>
-      <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
-    </row>
-    <row r="42" spans="1:57">
+      <c r="BF41"/>
+    </row>
+    <row r="42" spans="1:58">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
+        <v>2367194000.0</v>
+      </c>
+      <c r="C42">
         <v>122690000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>122144000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>123960000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>123450000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>127898000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>127471000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>127302000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>127063000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>125712000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>644886000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>124942000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>124713000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>124152000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>123886000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>124091000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>123708000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>123430000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>121798000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>121356000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>120905000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>120552000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>119568000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>119295000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>119139000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>118913000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>125779000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>125483000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>125021000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>124318000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>123882000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>107358000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>75411000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>100651000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>74008000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>97545000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>85048000.0</v>
       </c>
-      <c r="AL42"/>
-      <c r="AM42">
+      <c r="AM42"/>
+      <c r="AN42">
         <v>63144830.0</v>
       </c>
-      <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
-      <c r="AQ42">
+      <c r="AQ42"/>
+      <c r="AR42">
         <v>62343894.0</v>
       </c>
-      <c r="AR42"/>
-      <c r="AS42">
+      <c r="AS42"/>
+      <c r="AT42">
         <v>69698000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>68516000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>35728331.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>64948000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>63891000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>62228000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>35175736.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>60633000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>59831000.0</v>
       </c>
-      <c r="BB42"/>
-      <c r="BC42">
+      <c r="BC42"/>
+      <c r="BD42">
         <v>21970169.0</v>
       </c>
-      <c r="BD42"/>
       <c r="BE42"/>
-    </row>
-    <row r="43" spans="1:57">
+      <c r="BF42"/>
+    </row>
+    <row r="43" spans="1:58">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8342,52 +8409,53 @@
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
-    </row>
-    <row r="44" spans="1:57">
+      <c r="BF43"/>
+    </row>
+    <row r="44" spans="1:58">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8403,1215 +8471,1231 @@
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
-    </row>
-    <row r="45" spans="1:57">
+      <c r="BF44"/>
+    </row>
+    <row r="45" spans="1:58">
       <c r="A45" t="s">
         <v>60</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>6358000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>14213000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>7148000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>7570000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>7593000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>15218000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>7963000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>8651000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>9000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>16337000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>10037000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>10450000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>10888000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>18531000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>11334000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>12091000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>12365000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>12779000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>13153000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>13542000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>15104000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>15363000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>15626000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>13892000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>14103000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>2271000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1420000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1401000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1349000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1235820.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1254000.0</v>
       </c>
-      <c r="AK45"/>
       <c r="AL45"/>
-      <c r="AM45">
+      <c r="AM45"/>
+      <c r="AN45">
         <v>1270742.0</v>
       </c>
-      <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
-      <c r="AU45">
+      <c r="AU45"/>
+      <c r="AV45">
         <v>1744607.0</v>
       </c>
-      <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
-      <c r="AY45">
+      <c r="AY45"/>
+      <c r="AZ45">
         <v>2011397.0</v>
       </c>
-      <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-      <c r="BC45">
+      <c r="BC45"/>
+      <c r="BD45">
         <v>1937093.0</v>
       </c>
-      <c r="BD45"/>
       <c r="BE45"/>
-    </row>
-    <row r="46" spans="1:57">
+      <c r="BF45"/>
+    </row>
+    <row r="46" spans="1:58">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46">
+        <v>635000.0</v>
+      </c>
+      <c r="C46">
         <v>6358000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>6755000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>7148000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>7570000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>7593000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>7982000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>7963000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>8651000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>9000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1041000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>10037000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1103000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>10888000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>10900000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>11334000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>10888000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>11366000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>11751000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>12131000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>12091000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>12365000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>12779000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>13153000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1818000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>15104000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>15363000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>15626000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2049000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2218000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2271000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1420000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1401000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1349000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1236000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1254000.0</v>
       </c>
-      <c r="AK46"/>
       <c r="AL46"/>
-      <c r="AM46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>1270742.0</v>
       </c>
-      <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
-      <c r="AQ46">
+      <c r="AQ46"/>
+      <c r="AR46">
         <v>1511900.0</v>
       </c>
-      <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
-      <c r="AU46">
+      <c r="AU46"/>
+      <c r="AV46">
         <v>1744607.0</v>
       </c>
-      <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
-      <c r="AY46">
+      <c r="AY46"/>
+      <c r="AZ46">
         <v>2011397.0</v>
       </c>
-      <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
-      <c r="BC46">
+      <c r="BC46"/>
+      <c r="BD46">
         <v>1937093.0</v>
       </c>
-      <c r="BD46"/>
       <c r="BE46"/>
-    </row>
-    <row r="47" spans="1:57">
+      <c r="BF46"/>
+    </row>
+    <row r="47" spans="1:58">
       <c r="A47" t="s">
         <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>1103000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1174000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1220000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1290000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1334000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1504000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1584000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1655000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1527000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1520000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>12779000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1747000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>13542000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>15104000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>15363000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>15626000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>13892000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2218000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2271000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1420000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1401000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1349000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1236000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1254000.0</v>
       </c>
-      <c r="AK47"/>
       <c r="AL47"/>
-      <c r="AM47">
+      <c r="AM47"/>
+      <c r="AN47">
         <v>1271000.0</v>
       </c>
-      <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>1512000.0</v>
       </c>
-      <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
-      <c r="AU47">
+      <c r="AU47"/>
+      <c r="AV47">
         <v>1744000.0</v>
       </c>
-      <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
-      <c r="AY47">
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>2011000.0</v>
       </c>
-      <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
-    </row>
-    <row r="48" spans="1:57">
+      <c r="BF47"/>
+    </row>
+    <row r="48" spans="1:58">
       <c r="A48" t="s">
         <v>63</v>
       </c>
-      <c r="B48">
+      <c r="B48"/>
+      <c r="C48">
         <v>156168000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>150857000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>146294000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>141799000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>136132000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>130967000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>126067000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>121398000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>117243000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>115890000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>120960000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>116922000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>112689000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>114888000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>109984000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>102943000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>96517000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>89904000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>83387000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>78705000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>73540000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>67971000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>62957000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>59083000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>56203000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>52470000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>48746000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>44653000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>40568000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>36728000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>35318000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>31933000.0</v>
       </c>
-      <c r="AH48"/>
-      <c r="AI48">
+      <c r="AI48"/>
+      <c r="AJ48">
         <v>25859000.0</v>
       </c>
-      <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
-      <c r="AM48">
+      <c r="AM48"/>
+      <c r="AN48">
         <v>17884209.0</v>
       </c>
-      <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
-      <c r="AQ48">
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>10956822.0</v>
       </c>
-      <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
-      <c r="AU48">
+      <c r="AU48"/>
+      <c r="AV48">
         <v>5537751.0</v>
       </c>
-      <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
-      <c r="AY48">
+      <c r="AY48"/>
+      <c r="AZ48">
         <v>1379397.0</v>
       </c>
-      <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
-      <c r="BC48">
+      <c r="BC48"/>
+      <c r="BD48">
         <v>-848429.0</v>
       </c>
-      <c r="BD48"/>
       <c r="BE48"/>
-    </row>
-    <row r="49" spans="1:57">
+      <c r="BF48"/>
+    </row>
+    <row r="49" spans="1:58">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>116922000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>112689000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>114888000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>109984000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>102943000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>96517000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>89904000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>83387000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>78705000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>73540000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>67971000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>62957000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>59083000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>56203000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>52470000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>48746000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>44653000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>40568000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>36728000.0</v>
       </c>
-      <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
-    </row>
-    <row r="50" spans="1:57">
+      <c r="BF49"/>
+    </row>
+    <row r="50" spans="1:58">
       <c r="A50" t="s">
         <v>65</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>0.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>50000000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>85000000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>235000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>75000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="R50">
         <v>25000000.0</v>
       </c>
       <c r="S50">
         <v>25000000.0</v>
       </c>
       <c r="T50">
         <v>25000000.0</v>
       </c>
       <c r="U50">
         <v>25000000.0</v>
       </c>
       <c r="V50">
         <v>25000000.0</v>
       </c>
       <c r="W50">
         <v>25000000.0</v>
       </c>
       <c r="X50">
         <v>25000000.0</v>
       </c>
       <c r="Y50">
         <v>25000000.0</v>
       </c>
       <c r="Z50">
         <v>25000000.0</v>
       </c>
-      <c r="AA50"/>
+      <c r="AA50">
+        <v>25000000.0</v>
+      </c>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>39387000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>24398000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>36847000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>24327274.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>51907000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>28387000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>24267000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>27000000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>35650000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>32500000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
-    </row>
-    <row r="51" spans="1:57">
+      <c r="BF50"/>
+    </row>
+    <row r="51" spans="1:58">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
+        <v>24481000.0</v>
+      </c>
+      <c r="C51">
         <v>30539000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>25236000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>25614000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>26006000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>25980000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>76333000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>27393000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>28102000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>28474000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>104620000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>29238000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>29636000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>30011000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>294959000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>105310000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>170022000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>55310000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>55621000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>55979000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>80703000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>80947000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>81208000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>76962000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>74527000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>62962000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>63173000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>53438000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>36624000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>36605000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>24407000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>39387000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>24367000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>36847000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>24327000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>51907000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>28387000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>24267000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>51247346.0</v>
       </c>
-      <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51">
         <v>35650000.0</v>
       </c>
-      <c r="AR51"/>
-      <c r="AS51">
+      <c r="AS51"/>
+      <c r="AT51">
         <v>4500000.0</v>
       </c>
-      <c r="AT51"/>
-      <c r="AU51">
+      <c r="AU51"/>
+      <c r="AV51">
         <v>65000000.0</v>
       </c>
-      <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
-      <c r="AY51">
+      <c r="AY51"/>
+      <c r="AZ51">
         <v>26000000.0</v>
       </c>
-      <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
-      <c r="BC51">
+      <c r="BC51"/>
+      <c r="BD51">
         <v>5000000.0</v>
       </c>
-      <c r="BD51"/>
       <c r="BE51"/>
-    </row>
-    <row r="52" spans="1:57">
+      <c r="BF51"/>
+    </row>
+    <row r="52" spans="1:58">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>1804000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>6877000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>50000000.0</v>
       </c>
-      <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>50000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>7727000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>8450000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>8841000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>86814000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>9632000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>10044000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>10432000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>265000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>75000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>140000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="S52">
         <v>25000000.0</v>
       </c>
       <c r="T52">
         <v>25000000.0</v>
       </c>
       <c r="U52">
         <v>25000000.0</v>
       </c>
       <c r="V52">
         <v>25000000.0</v>
       </c>
       <c r="W52">
         <v>25000000.0</v>
       </c>
       <c r="X52">
+        <v>25000000.0</v>
+      </c>
+      <c r="Y52">
         <v>40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="Z52">
         <v>25000000.0</v>
       </c>
       <c r="AA52">
         <v>25000000.0</v>
       </c>
       <c r="AB52">
+        <v>25000000.0</v>
+      </c>
+      <c r="AC52">
         <v>15000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>12177000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>12178000.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>15000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>24398000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>36847000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>24327274.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>51907000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>28387000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>24267000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>27000000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>35650000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>32500000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>14500000.0</v>
       </c>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>2500000.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
-    </row>
-    <row r="53" spans="1:57">
+      <c r="BF52"/>
+    </row>
+    <row r="53" spans="1:58">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53">
+        <v>147199000.0</v>
+      </c>
+      <c r="C53">
         <v>150621000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>153424000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>157165000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>156864000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>158717000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>156475000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>165031000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>162164000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>166797000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>252958000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>216146000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>288987000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>239434000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>278069000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>282215000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>307618000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>330337000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>357612000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>269943000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>200408000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>135104000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>126151000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>110919000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>121818000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>126714000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>141325000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>136268000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>134471000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>137713000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>123537000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>111370000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>31223000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>3898000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>115952000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>22126000.0</v>
       </c>
-      <c r="AK53"/>
       <c r="AL53"/>
-      <c r="AM53">
+      <c r="AM53"/>
+      <c r="AN53">
         <v>112228111.0</v>
       </c>
-      <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
-      <c r="AQ53">
+      <c r="AQ53"/>
+      <c r="AR53">
         <v>24435345.0</v>
       </c>
-      <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
-      <c r="AU53">
+      <c r="AU53"/>
+      <c r="AV53">
         <v>62697398.0</v>
       </c>
-      <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>56890092.0</v>
       </c>
-      <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
-      <c r="BC53">
+      <c r="BC53"/>
+      <c r="BD53">
         <v>29128334.0</v>
       </c>
-      <c r="BD53"/>
       <c r="BE53"/>
-    </row>
-    <row r="54" spans="1:57">
+      <c r="BF53"/>
+    </row>
+    <row r="54" spans="1:58">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9627,682 +9711,691 @@
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
-    </row>
-    <row r="55" spans="1:57">
+      <c r="BF54"/>
+    </row>
+    <row r="55" spans="1:58">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
+        <v>2367194000.0</v>
+      </c>
+      <c r="C55">
         <v>2335434000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2292256000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2319052000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2237250000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2240797000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2198950000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2293282000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2299194000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2182662000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2123455000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2305472000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2344372000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2348995000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2344322000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2204984000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2305905000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2090121000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2202924000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1997902000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1975251000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1884517000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1821481000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1794172000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1781149000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1602611000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1537295000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1565196000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1484600000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1419763000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1351576000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1175437000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1139449000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1078697000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1053224000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>997756000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>970896000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>922321000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>909305122.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>837014000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>796811000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>740789000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>736807419.0</v>
       </c>
-      <c r="AR55"/>
-      <c r="AS55">
+      <c r="AS55"/>
+      <c r="AT55">
         <v>663614000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>604803000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>604755842.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>571723000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>534575000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>527887000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>506716581.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>474486000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>456143000.0</v>
       </c>
-      <c r="BB55"/>
-      <c r="BC55">
+      <c r="BC55"/>
+      <c r="BD55">
         <v>422761157.0</v>
       </c>
-      <c r="BD55"/>
       <c r="BE55"/>
-    </row>
-    <row r="56" spans="1:57">
+      <c r="BF55"/>
+    </row>
+    <row r="56" spans="1:58">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
+        <v>12240000.0</v>
+      </c>
+      <c r="C56">
         <v>19986000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>141219000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>242976000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>150133000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>296298000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>261153000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>357338000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>341650000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>261150000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>259153000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>327640000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>295917000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>397907000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>372330000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>362444000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>526652000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>478844000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>608037000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>433421000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>426958000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>364872000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>276970000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>217270000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1637000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>217416000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>179107000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>254122000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1326253000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1257844000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>171974000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>171285000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>37043000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>12156000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>142181000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>29270000.0</v>
       </c>
-      <c r="AK56"/>
       <c r="AL56"/>
-      <c r="AM56">
+      <c r="AM56"/>
+      <c r="AN56">
         <v>124011876.0</v>
       </c>
-      <c r="AN56"/>
       <c r="AO56"/>
       <c r="AP56"/>
-      <c r="AQ56">
+      <c r="AQ56"/>
+      <c r="AR56">
         <v>5257136.0</v>
       </c>
-      <c r="AR56"/>
       <c r="AS56"/>
       <c r="AT56"/>
-      <c r="AU56">
+      <c r="AU56"/>
+      <c r="AV56">
         <v>80994361.0</v>
       </c>
-      <c r="AV56"/>
       <c r="AW56"/>
       <c r="AX56"/>
-      <c r="AY56">
+      <c r="AY56"/>
+      <c r="AZ56">
         <v>91508220.0</v>
       </c>
-      <c r="AZ56"/>
       <c r="BA56"/>
       <c r="BB56"/>
-      <c r="BC56">
+      <c r="BC56"/>
+      <c r="BD56">
         <v>85796072.0</v>
       </c>
-      <c r="BD56"/>
       <c r="BE56"/>
-    </row>
-    <row r="57" spans="1:57">
+      <c r="BF56"/>
+    </row>
+    <row r="57" spans="1:58">
       <c r="A57" t="s">
         <v>72</v>
       </c>
-      <c r="B57">
+      <c r="B57"/>
+      <c r="C57">
         <v>6088000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1999353000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1980581000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1905548000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1908959000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1923110000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1964080000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1987095000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1875941000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>396724000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2014315000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>10044000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1924906000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2111981000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1980039000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2078284000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1858938000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1962507000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1762729000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1718861000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1633641000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1575773000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1572720000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>25524000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1386961000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1320044000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1351689000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>12177000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>12178000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1168833000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1012274000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1008896000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>938661000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>930614000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>846854000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>856443000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>813519000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>805246338.0</v>
       </c>
-      <c r="AN57"/>
       <c r="AO57"/>
       <c r="AP57"/>
-      <c r="AQ57">
+      <c r="AQ57"/>
+      <c r="AR57">
         <v>1765938.0</v>
       </c>
-      <c r="AR57"/>
-      <c r="AS57">
+      <c r="AS57"/>
+      <c r="AT57">
         <v>588079000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>531965000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>537940909.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>486964000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>466649000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>459470000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>445813107.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>409987000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>392992000.0</v>
       </c>
-      <c r="BB57"/>
-      <c r="BC57">
+      <c r="BC57"/>
+      <c r="BD57">
         <v>383618222.0</v>
       </c>
-      <c r="BD57"/>
       <c r="BE57"/>
-    </row>
-    <row r="58" spans="1:57">
+      <c r="BF57"/>
+    </row>
+    <row r="58" spans="1:58">
       <c r="A58" t="s">
         <v>73</v>
       </c>
-      <c r="B58">
+      <c r="B58"/>
+      <c r="C58">
         <v>2075103000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2038656000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2069248000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1994087000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1998469000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1963596000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2062452000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2072703000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1962001000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1565480000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2094226000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>19592000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2144839000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2141940000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2010349000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2108306000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1889248000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1993128000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1793708000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1774564000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1689588000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1631981000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1609682000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1600497000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1424923000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1358217000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1390127000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1314437000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1255770000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1193240000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1036661000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1035483000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>978046000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>954941000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>900211000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>885848000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>839905000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>829493684.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>757356000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>718939000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>-72751690.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>664055729.0</v>
       </c>
-      <c r="AR58"/>
-      <c r="AS58">
+      <c r="AS58"/>
+      <c r="AT58">
         <v>593916000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>536287000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>537940909.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>506775000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>470684000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>465659000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>445813107.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>413853000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>396312000.0</v>
       </c>
-      <c r="BB58"/>
-      <c r="BC58">
+      <c r="BC58"/>
+      <c r="BD58">
         <v>383618222.0</v>
       </c>
-      <c r="BD58"/>
       <c r="BE58"/>
-    </row>
-    <row r="59" spans="1:57">
+      <c r="BF58"/>
+    </row>
+    <row r="59" spans="1:58">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10318,219 +10411,223 @@
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
-    </row>
-    <row r="60" spans="1:57">
+      <c r="BF59"/>
+    </row>
+    <row r="60" spans="1:58">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
+        <v>2367194000.0</v>
+      </c>
+      <c r="C60">
         <v>260331000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>253600000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>249804000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>243163000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>242328000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>235354000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>230830000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>226491000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>220661000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>644886000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>211246000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>211051000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>204156000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>202382000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>194635000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>197599000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>200873000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>209796000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>204194000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>200687000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>194929000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>189500000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>184490000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>180652000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>177688000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>179078000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>175069000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>170163000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>163993000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>158336000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>138776000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>103966000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>100651000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>98283000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>97545000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>85048000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>82416000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>79811438.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>79658000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>77872000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72751690.0</v>
       </c>
       <c r="AQ60">
         <v>72751690.0</v>
       </c>
-      <c r="AR60"/>
-      <c r="AS60">
+      <c r="AR60">
+        <v>72751690.0</v>
+      </c>
+      <c r="AS60"/>
+      <c r="AT60">
         <v>69698000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>68516000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>66814933.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>64948000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>63891000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>62228000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>60903474.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>60633000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>59831000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39142935.0</v>
       </c>
       <c r="BC60">
         <v>39142935.0</v>
       </c>
-      <c r="BD60"/>
+      <c r="BD60">
+        <v>39142935.0</v>
+      </c>
       <c r="BE60"/>
-    </row>
-    <row r="61" spans="1:57">
+      <c r="BF60"/>
+    </row>
+    <row r="61" spans="1:58">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10546,52 +10643,53 @@
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
-    </row>
-    <row r="62" spans="1:57">
+      <c r="BF61"/>
+    </row>
+    <row r="62" spans="1:58">
       <c r="A62" t="s">
         <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10607,50 +10705,51 @@
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
+      <c r="BF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10711,51 +10810,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>56217000.0</v>
       </c>
       <c r="C2">
         <v>57729000.0</v>
       </c>
       <c r="D2">
         <v>52219000.0</v>
       </c>
       <c r="E2">
         <v>18067000.0</v>
       </c>
       <c r="F2">
         <v>9981000.0</v>
       </c>
       <c r="G2">
         <v>19499000.0</v>
       </c>
       <c r="H2">
         <v>20391000.0</v>
       </c>
       <c r="I2">
         <v>14030000.0</v>
       </c>
@@ -10764,267 +10863,271 @@
       </c>
       <c r="K2">
         <v>6857765.0</v>
       </c>
       <c r="L2">
         <v>4737350.0</v>
       </c>
       <c r="M2">
         <v>4173459.0</v>
       </c>
       <c r="N2">
         <v>3763529.0</v>
       </c>
       <c r="O2">
         <v>3742344.0</v>
       </c>
       <c r="P2">
         <v>2942000.0</v>
       </c>
       <c r="Q2">
         <v>2859000.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>122</v>
+      </c>
+      <c r="B3">
+        <v>337000.0</v>
+      </c>
       <c r="C3">
         <v>445000.0</v>
       </c>
       <c r="D3">
         <v>595000.0</v>
       </c>
       <c r="E3">
         <v>686000.0</v>
       </c>
       <c r="F3">
         <v>860000.0</v>
       </c>
       <c r="G3">
         <v>960000.0</v>
       </c>
       <c r="H3">
         <v>1028000.0</v>
       </c>
       <c r="I3">
         <v>615000.0</v>
       </c>
       <c r="J3">
         <v>556000.0</v>
       </c>
       <c r="K3">
         <v>543792.0</v>
       </c>
       <c r="L3">
         <v>583979.0</v>
       </c>
       <c r="M3">
         <v>555651.0</v>
       </c>
       <c r="N3">
         <v>522790.0</v>
       </c>
       <c r="O3">
         <v>488238.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3"/>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>124</v>
+      </c>
+      <c r="B5">
+        <v>28247000.0</v>
+      </c>
       <c r="C5">
         <v>22297000.0</v>
       </c>
       <c r="D5">
         <v>16329000.0</v>
       </c>
       <c r="E5">
         <v>30989000.0</v>
       </c>
       <c r="F5">
         <v>28209000.0</v>
       </c>
       <c r="G5">
         <v>19657000.0</v>
       </c>
       <c r="H5">
         <v>20012000.0</v>
       </c>
       <c r="I5">
         <v>13107000.0</v>
       </c>
       <c r="J5">
         <v>14535000.0</v>
       </c>
       <c r="K5">
         <v>10503760.0</v>
       </c>
       <c r="L5">
         <v>8278868.0</v>
       </c>
       <c r="M5">
         <v>6295901.0</v>
       </c>
       <c r="N5">
         <v>3524955.0</v>
       </c>
       <c r="O5">
         <v>2282558.0</v>
       </c>
       <c r="P5">
         <v>2155000.0</v>
       </c>
       <c r="Q5">
         <v>2426000.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
-        <v>28247000.0</v>
+        <v>28584000.0</v>
       </c>
       <c r="C6">
         <v>22742000.0</v>
       </c>
       <c r="D6">
         <v>16329000.0</v>
       </c>
       <c r="E6">
         <v>31675000.0</v>
       </c>
       <c r="F6">
         <v>29069000.0</v>
       </c>
       <c r="G6">
         <v>20617000.0</v>
       </c>
       <c r="H6">
         <v>21040000.0</v>
       </c>
       <c r="I6">
         <v>13722000.0</v>
       </c>
       <c r="J6">
         <v>15091000.0</v>
       </c>
       <c r="K6">
         <v>11047552.0</v>
       </c>
       <c r="L6">
         <v>8862847.0</v>
       </c>
       <c r="M6">
         <v>6851552.0</v>
       </c>
       <c r="N6">
         <v>4047745.0</v>
       </c>
       <c r="O6">
         <v>2770796.0</v>
       </c>
       <c r="P6">
         <v>2155000.0</v>
       </c>
       <c r="Q6">
         <v>2426000.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-2036280.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
         <v>65817000.0</v>
       </c>
       <c r="C9">
         <v>53852000.0</v>
       </c>
       <c r="D9">
         <v>42370000.0</v>
       </c>
       <c r="E9">
         <v>65482000.0</v>
       </c>
       <c r="F9">
         <v>61521000.0</v>
       </c>
       <c r="G9">
         <v>49408000.0</v>
       </c>
       <c r="H9">
         <v>47974000.0</v>
       </c>
       <c r="I9">
         <v>38883000.0</v>
       </c>
@@ -11033,51 +11136,51 @@
       </c>
       <c r="K9">
         <v>26400163.0</v>
       </c>
       <c r="L9">
         <v>22691388.0</v>
       </c>
       <c r="M9">
         <v>19456832.0</v>
       </c>
       <c r="N9">
         <v>15580295.0</v>
       </c>
       <c r="O9">
         <v>11872294.0</v>
       </c>
       <c r="P9">
         <v>6036000.0</v>
       </c>
       <c r="Q9">
         <v>7443000.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
         <v>28247000.0</v>
       </c>
       <c r="C10">
         <v>22297000.0</v>
       </c>
       <c r="D10">
         <v>4232000.0</v>
       </c>
       <c r="E10">
         <v>30989000.0</v>
       </c>
       <c r="F10">
         <v>28209000.0</v>
       </c>
       <c r="G10">
         <v>19657000.0</v>
       </c>
       <c r="H10">
         <v>20012000.0</v>
       </c>
       <c r="I10">
         <v>13107000.0</v>
       </c>
@@ -11086,51 +11189,51 @@
       </c>
       <c r="K10">
         <v>10503760.0</v>
       </c>
       <c r="L10">
         <v>8278868.0</v>
       </c>
       <c r="M10">
         <v>6295901.0</v>
       </c>
       <c r="N10">
         <v>3524955.0</v>
       </c>
       <c r="O10">
         <v>2282558.0</v>
       </c>
       <c r="P10">
         <v>1049000.0</v>
       </c>
       <c r="Q10">
         <v>507000.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
         <v>6190000.0</v>
       </c>
       <c r="C11">
         <v>7233000.0</v>
       </c>
       <c r="D11">
         <v>410000.0</v>
       </c>
       <c r="E11">
         <v>6005000.0</v>
       </c>
       <c r="F11">
         <v>6276000.0</v>
       </c>
       <c r="G11">
         <v>4156000.0</v>
       </c>
       <c r="H11">
         <v>4184000.0</v>
       </c>
       <c r="I11">
         <v>2238000.0</v>
       </c>
@@ -11139,51 +11242,51 @@
       </c>
       <c r="K11">
         <v>3571123.0</v>
       </c>
       <c r="L11">
         <v>2859797.0</v>
       </c>
       <c r="M11">
         <v>2162413.0</v>
       </c>
       <c r="N11">
         <v>1297129.0</v>
       </c>
       <c r="O11">
         <v>804650.0</v>
       </c>
       <c r="P11">
         <v>357000.0</v>
       </c>
       <c r="Q11">
         <v>-302000.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
         <v>54628000.0</v>
       </c>
       <c r="C12">
         <v>57723000.0</v>
       </c>
       <c r="D12">
         <v>1610.0</v>
       </c>
       <c r="E12">
         <v>15438000.0</v>
       </c>
       <c r="F12">
         <v>10481000.0</v>
       </c>
       <c r="G12">
         <v>14483000.0</v>
       </c>
       <c r="H12">
         <v>18671000.0</v>
       </c>
       <c r="I12">
         <v>12110000.0</v>
       </c>
@@ -11192,113 +11295,113 @@
       </c>
       <c r="K12">
         <v>5386765.0</v>
       </c>
       <c r="L12">
         <v>3664530.0</v>
       </c>
       <c r="M12">
         <v>3287774.0</v>
       </c>
       <c r="N12">
         <v>2960156.0</v>
       </c>
       <c r="O12">
         <v>2514993.0</v>
       </c>
       <c r="P12">
         <v>1106000.0</v>
       </c>
       <c r="Q12">
         <v>1919000.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13">
         <v>118397000.0</v>
       </c>
       <c r="C13">
         <v>112701000.0</v>
       </c>
       <c r="D13">
         <v>105969000.0</v>
       </c>
       <c r="E13">
         <v>80682000.0</v>
       </c>
       <c r="F13">
         <v>68428000.0</v>
       </c>
       <c r="G13">
         <v>67103000.0</v>
       </c>
       <c r="H13">
         <v>66413000.0</v>
       </c>
       <c r="I13">
         <v>51633000.0</v>
       </c>
       <c r="J13">
         <v>40079522.0</v>
       </c>
       <c r="K13">
         <v>32416904.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
         <v>22057000.0</v>
       </c>
       <c r="C15">
         <v>15064000.0</v>
       </c>
       <c r="D15">
         <v>3822000.0</v>
       </c>
       <c r="E15">
         <v>24984000.0</v>
       </c>
       <c r="F15">
         <v>21933000.0</v>
       </c>
       <c r="G15">
         <v>15501000.0</v>
       </c>
       <c r="H15">
         <v>15828000.0</v>
       </c>
       <c r="I15">
         <v>10869000.0</v>
       </c>
@@ -11307,220 +11410,220 @@
       </c>
       <c r="K15">
         <v>6932637.0</v>
       </c>
       <c r="L15">
         <v>5419071.0</v>
       </c>
       <c r="M15">
         <v>4133488.0</v>
       </c>
       <c r="N15">
         <v>2227826.0</v>
       </c>
       <c r="O15">
         <v>1477908.0</v>
       </c>
       <c r="P15">
         <v>692000.0</v>
       </c>
       <c r="Q15">
         <v>809000.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>24984000.0</v>
       </c>
       <c r="F16">
         <v>21933000.0</v>
       </c>
       <c r="G16">
         <v>15501000.0</v>
       </c>
       <c r="H16">
         <v>15828000.0</v>
       </c>
       <c r="I16">
         <v>10869000.0</v>
       </c>
       <c r="J16">
         <v>7690000.0</v>
       </c>
       <c r="K16">
         <v>6932637.0</v>
       </c>
       <c r="L16">
         <v>5419071.0</v>
       </c>
       <c r="M16">
         <v>4133000.0</v>
       </c>
       <c r="N16">
         <v>2228000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17">
         <v>22057000.0</v>
       </c>
       <c r="C17">
         <v>15064000.0</v>
       </c>
       <c r="D17">
         <v>3822000.0</v>
       </c>
       <c r="E17">
         <v>24984000.0</v>
       </c>
       <c r="F17">
         <v>21933000.0</v>
       </c>
       <c r="G17">
         <v>15501000.0</v>
       </c>
       <c r="H17">
         <v>15828000.0</v>
       </c>
       <c r="I17">
         <v>10869000.0</v>
       </c>
       <c r="J17">
         <v>7689721.0</v>
       </c>
       <c r="K17">
         <v>6932637.0</v>
       </c>
       <c r="L17">
         <v>5419071.0</v>
       </c>
       <c r="M17">
         <v>4133488.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
         <v>63769000.0</v>
       </c>
       <c r="C18">
         <v>54978000.0</v>
       </c>
       <c r="D18">
         <v>53750000.0</v>
       </c>
       <c r="E18">
         <v>65244000.0</v>
       </c>
       <c r="F18">
         <v>57947000.0</v>
       </c>
       <c r="G18">
         <v>52620000.0</v>
       </c>
       <c r="H18">
         <v>47742000.0</v>
       </c>
       <c r="I18">
         <v>39523000.0</v>
       </c>
       <c r="J18">
         <v>31884117.0</v>
       </c>
       <c r="K18">
         <v>27030139.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
         <v>28247000.0</v>
       </c>
       <c r="C21">
         <v>22297000.0</v>
       </c>
       <c r="D21">
         <v>16329000.0</v>
       </c>
       <c r="E21">
         <v>30989000.0</v>
       </c>
       <c r="F21">
         <v>28209000.0</v>
       </c>
       <c r="G21">
         <v>19657000.0</v>
       </c>
       <c r="H21">
         <v>20012000.0</v>
       </c>
       <c r="I21">
         <v>13107000.0</v>
       </c>
@@ -11529,72 +11632,72 @@
       </c>
       <c r="K21">
         <v>10503760.0</v>
       </c>
       <c r="L21">
         <v>8278868.0</v>
       </c>
       <c r="M21">
         <v>6295901.0</v>
       </c>
       <c r="N21">
         <v>3524955.0</v>
       </c>
       <c r="O21">
         <v>2282558.0</v>
       </c>
       <c r="P21">
         <v>2155000.0</v>
       </c>
       <c r="Q21">
         <v>2426000.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
         <v>93787000.0</v>
       </c>
       <c r="C23">
         <v>89284000.0</v>
       </c>
       <c r="D23">
         <v>858000.0</v>
       </c>
       <c r="E23">
         <v>52560000.0</v>
       </c>
       <c r="F23">
         <v>43293000.0</v>
       </c>
       <c r="G23">
         <v>49250000.0</v>
       </c>
       <c r="H23">
         <v>48353000.0</v>
       </c>
       <c r="I23">
         <v>39806000.0</v>
       </c>
@@ -11603,269 +11706,269 @@
       </c>
       <c r="K23">
         <v>22754168.0</v>
       </c>
       <c r="L23">
         <v>19149870.0</v>
       </c>
       <c r="M23">
         <v>17334390.0</v>
       </c>
       <c r="N23">
         <v>15818869.0</v>
       </c>
       <c r="O23">
         <v>13332080.0</v>
       </c>
       <c r="P23">
         <v>3881000.0</v>
       </c>
       <c r="Q23">
         <v>5017000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
         <v>337000.0</v>
       </c>
       <c r="C25">
         <v>445000.0</v>
       </c>
       <c r="D25">
         <v>595000.0</v>
       </c>
       <c r="E25">
         <v>686000.0</v>
       </c>
       <c r="F25">
         <v>860000.0</v>
       </c>
       <c r="G25">
         <v>960000.0</v>
       </c>
       <c r="H25">
         <v>1028000.0</v>
       </c>
       <c r="I25">
         <v>615000.0</v>
       </c>
       <c r="J25">
         <v>556092.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>969000.0</v>
       </c>
       <c r="D27">
         <v>724000.0</v>
       </c>
       <c r="E27">
         <v>483000.0</v>
       </c>
       <c r="F27">
         <v>220000.0</v>
       </c>
       <c r="G27">
         <v>222000.0</v>
       </c>
       <c r="H27">
         <v>396000.0</v>
       </c>
       <c r="I27">
         <v>339000.0</v>
       </c>
       <c r="J27">
         <v>375000.0</v>
       </c>
       <c r="K27">
         <v>349686.0</v>
       </c>
       <c r="L27">
         <v>256475.0</v>
       </c>
       <c r="M27">
         <v>238527.0</v>
       </c>
       <c r="N27">
         <v>282865.0</v>
       </c>
       <c r="O27">
         <v>197667.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
         <v>22233000.0</v>
       </c>
       <c r="C28">
         <v>20710000.0</v>
       </c>
       <c r="D28">
         <v>858000.0</v>
       </c>
       <c r="E28">
         <v>22057000.0</v>
       </c>
       <c r="F28">
         <v>20812000.0</v>
       </c>
       <c r="G28">
         <v>18117000.0</v>
       </c>
       <c r="H28">
         <v>17823000.0</v>
       </c>
       <c r="I28">
         <v>14934000.0</v>
       </c>
       <c r="J28">
         <v>12448000.0</v>
       </c>
       <c r="K28">
         <v>10768570.0</v>
       </c>
       <c r="L28">
         <v>9741650.0</v>
       </c>
       <c r="M28">
         <v>8644772.0</v>
       </c>
       <c r="N28">
         <v>8010834.0</v>
       </c>
       <c r="O28">
         <v>6303649.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
         <v>6190000.0</v>
       </c>
       <c r="C29">
         <v>7233000.0</v>
       </c>
       <c r="D29">
         <v>410000.0</v>
       </c>
       <c r="E29">
         <v>6005000.0</v>
       </c>
       <c r="F29">
         <v>6276000.0</v>
       </c>
       <c r="G29">
         <v>4156000.0</v>
       </c>
       <c r="H29">
         <v>4184000.0</v>
       </c>
       <c r="I29">
         <v>2238000.0</v>
       </c>
       <c r="J29">
         <v>6845724.0</v>
       </c>
       <c r="K29">
         <v>3571123.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
         <v>37570000.0</v>
       </c>
       <c r="C30">
         <v>31555000.0</v>
       </c>
       <c r="D30">
         <v>858000.0</v>
       </c>
       <c r="E30">
         <v>34493000.0</v>
       </c>
       <c r="F30">
         <v>33312000.0</v>
       </c>
       <c r="G30">
         <v>29751000.0</v>
       </c>
       <c r="H30">
         <v>27962000.0</v>
       </c>
       <c r="I30">
         <v>25776000.0</v>
       </c>
@@ -11874,102 +11977,102 @@
       </c>
       <c r="K30">
         <v>15896403.0</v>
       </c>
       <c r="L30">
         <v>14412520.0</v>
       </c>
       <c r="M30">
         <v>13160931.0</v>
       </c>
       <c r="N30">
         <v>12055340.0</v>
       </c>
       <c r="O30">
         <v>9589736.0</v>
       </c>
       <c r="P30">
         <v>-3881000.0</v>
       </c>
       <c r="Q30">
         <v>-5017000.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-8405000.0</v>
       </c>
       <c r="D31">
         <v>-12097000.0</v>
       </c>
       <c r="E31">
         <v>-125000.0</v>
       </c>
       <c r="F31">
         <v>-1445000.0</v>
       </c>
       <c r="G31">
         <v>-676000.0</v>
       </c>
       <c r="H31">
         <v>-133000.0</v>
       </c>
       <c r="I31">
         <v>-3926000.0</v>
       </c>
       <c r="J31">
         <v>-8195405.0</v>
       </c>
       <c r="K31">
         <v>-376256.0</v>
       </c>
       <c r="L31">
         <v>-3664530.0</v>
       </c>
       <c r="M31">
         <v>-339582.0</v>
       </c>
       <c r="N31">
         <v>-351846.0</v>
       </c>
       <c r="O31">
         <v>-462293.0</v>
       </c>
       <c r="P31">
         <v>-1106000.0</v>
       </c>
       <c r="Q31">
         <v>-1919000.0</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
         <v>122034000.0</v>
       </c>
       <c r="C32">
         <v>111581000.0</v>
       </c>
       <c r="D32">
         <v>42370000.0</v>
       </c>
       <c r="E32">
         <v>83549000.0</v>
       </c>
       <c r="F32">
         <v>71502000.0</v>
       </c>
       <c r="G32">
         <v>68907000.0</v>
       </c>
       <c r="H32">
         <v>68365000.0</v>
       </c>
       <c r="I32">
         <v>52913000.0</v>
       </c>
@@ -11997,3244 +12100,3301 @@
       <c r="Q32">
         <v>7443000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>121</v>
+      </c>
+      <c r="B2">
+        <v>409000.0</v>
+      </c>
       <c r="C2">
+        <v>12585000.0</v>
+      </c>
+      <c r="D2">
         <v>14567000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14169000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13776000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13705000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14367000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14820000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14507000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14035000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13992000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13363000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13433000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11562000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8191000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3930000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3424000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2522000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1749000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2907000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2590000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2735000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3510000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4866000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5336000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5786000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5407000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5149000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5124000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4711000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4753000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3346000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2995000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2936000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2785000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2391000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2078000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2141000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2214000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2097000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1270000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1277000.0</v>
       </c>
-      <c r="AQ2">
-[...3 lines deleted...]
-      <c r="AS2">
+      <c r="AR2">
+        <v>2781350.0</v>
+      </c>
+      <c r="AS2"/>
+      <c r="AT2">
         <v>1004000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>952000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1218459.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1206000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>951000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>798000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1060529.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>927000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>921000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>855000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1266344.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>860000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>853000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="C3"/>
+        <v>122</v>
+      </c>
+      <c r="B3">
+        <v>65000.0</v>
+      </c>
+      <c r="C3">
+        <v>68000.0</v>
+      </c>
       <c r="D3">
+        <v>74000.0</v>
+      </c>
+      <c r="E3">
         <v>82000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>86000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>95000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>103000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>106000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>114000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>122000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>132000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>149000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>154000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>160000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>71000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>262000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>172000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>181000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>200000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>204000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>223000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>233000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>237000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>233000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>241000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>249000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>256000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>253000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>255000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>264000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>259000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000.0</v>
       </c>
       <c r="AG3">
         <v>122000.0</v>
       </c>
       <c r="AH3">
+        <v>122000.0</v>
+      </c>
+      <c r="AI3">
         <v>112000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>133000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>-3372000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-3322000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>-2950016.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>-2503000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-2731000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-2695000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>-2014436.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>-2268000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>-2233000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>-2148000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>-2243483.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>-1658000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>-1505000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>-1229000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-1587801.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>-795000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>-542000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>-747000.0</v>
       </c>
-      <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
-      <c r="AR4"/>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
       <c r="AS4"/>
       <c r="AT4"/>
-      <c r="AU4">
+      <c r="AU4"/>
+      <c r="AV4">
         <v>0.0</v>
       </c>
-      <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-      <c r="AY4">
+      <c r="AY4"/>
+      <c r="AZ4">
         <v>0.0</v>
       </c>
-      <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-      <c r="C5"/>
+        <v>124</v>
+      </c>
+      <c r="B5">
+        <v>10471000.0</v>
+      </c>
+      <c r="C5">
+        <v>8247000.0</v>
+      </c>
       <c r="D5">
+        <v>7405000.0</v>
+      </c>
+      <c r="E5">
         <v>7219000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>7234000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>6390000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>6363000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>6033000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>5339000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4562000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-6601000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>5241000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>5458000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>135000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5939000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>9137000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>8031000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>7883000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>8499000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>6114000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>6643000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6952000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>6474000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4919000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3634000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4629000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4626000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5174000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>5129000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>5083000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1635000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4327000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3616000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3530000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>4563000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3412000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3237000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>3322000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2573760.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2503000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2731000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>0.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1626868.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>7137415.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2233000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2148000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2765675.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1658000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1505000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1229000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1986111.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1541000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>542000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1702000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>674558.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>558000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>514000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
-        <v>7364000.0</v>
+        <v>-17835000.0</v>
       </c>
       <c r="C6">
-        <v>7405000.0</v>
+        <v>8315000.0</v>
       </c>
       <c r="D6">
+        <v>7479000.0</v>
+      </c>
+      <c r="E6">
         <v>7301000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>7320000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>6485000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6466000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6139000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5453000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4684000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-6469000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5390000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>5612000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>295000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6010000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>9399000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8203000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>8064000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>8699000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>6318000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6866000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>7185000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>6711000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>5152000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3875000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4878000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4882000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>5427000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>5384000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>5347000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1894000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4449000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>3738000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3642000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4696000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3417000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3237000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>3322000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2575000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2503000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2731000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>3238552.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-387568.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>4869415.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2233000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2148000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1903901.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1658000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1505000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1229000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1235955.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>795000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>542000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>951000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>674558.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>558000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>514000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
-      <c r="AR7"/>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
       <c r="AS7"/>
       <c r="AT7"/>
-      <c r="AU7">
+      <c r="AU7"/>
+      <c r="AV7">
         <v>0.0</v>
       </c>
-      <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
-      <c r="AY7">
+      <c r="AY7"/>
+      <c r="AZ7">
         <v>0.0</v>
       </c>
-      <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
-      <c r="AR8"/>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
       <c r="AS8"/>
       <c r="AT8"/>
-      <c r="AU8">
+      <c r="AU8"/>
+      <c r="AV8">
         <v>0.0</v>
       </c>
-      <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-      <c r="AY8">
+      <c r="AY8"/>
+      <c r="AZ8">
         <v>0.0</v>
       </c>
-      <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
-        <v>17404000.0</v>
+        <v>2626000.0</v>
       </c>
       <c r="C9">
+        <v>18119000.0</v>
+      </c>
+      <c r="D9">
         <v>16942000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>16183000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>16311000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>14278000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>14344000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>14004000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>13032000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>12474000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4492000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>14468000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>13942000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>9114000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>15928000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>17222000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>15888000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>15223000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>16640000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>14619000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>14374000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>14563000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>13903000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>12244000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>11236000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>11507000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>11658000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>12300000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>12205000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>11812000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>10785000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>10131000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>9302000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>8666000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>9488000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>8143000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>8081000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>8039000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>6839000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>6582000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>6865000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>6664000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
+        <v>5080388.0</v>
+      </c>
+      <c r="AS9">
         <v>5992000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>5833000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>5786000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>5274832.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>4901000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>4738000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>4543000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>4021295.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3952000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>3684000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>3923000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>3418294.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2927000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>2833000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
+        <v>18718000.0</v>
+      </c>
+      <c r="C10">
         <v>8247000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7405000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7219000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7234000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6390000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6363000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6033000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5339000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4562000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-6601000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5241000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5458000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>135000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5939000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>9137000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8031000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>7883000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8499000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6114000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6643000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6952000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6474000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4919000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3634000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4629000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4626000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5174000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5129000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5083000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1635000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4327000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3616000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3530000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4563000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3412000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3237000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3322000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2575000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2503000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2731000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2695000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1626868.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2268000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2233000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2148000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1903901.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1658000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1505000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1229000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1235955.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>795000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>542000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>951000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>674558.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>558000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>514000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
+        <v>4110000.0</v>
+      </c>
+      <c r="C11">
         <v>1861000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1758000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1640000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1567000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1225000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1463000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1364000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1184000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3222000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1531000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1202000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1225000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-486000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1035000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2094000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1606000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1270000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1982000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1432000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1478000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1383000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1460000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1045000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>754000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>896000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>902000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1081000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1044000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1157000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>225000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>942000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>539000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>533000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3558000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1177000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1117000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>993000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>835000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>864000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>942000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>930000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>597797.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>771000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>760000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>730000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>669413.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>564000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>511000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>418000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>519129.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>270000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>184000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>323000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>192650.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>255000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>175000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
+        <v>11932000.0</v>
+      </c>
+      <c r="C12">
         <v>12417000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>13658000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13794000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13671000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13505000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14367000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>15019000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>14301000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>14035000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>13992000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14092000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12815000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11320000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7462000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3565000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2239000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2172000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2249000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2907000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2590000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2735000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3010000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3166000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3586000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4720000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4942000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4914000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4619000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4196000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3823000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2995000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2714000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2578000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2350000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2141000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1913000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1791000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1653000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1512000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1170000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1051765.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3664000.0</v>
       </c>
-      <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>899000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>889000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>861774.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>847000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>815000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>764000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>750156.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>747000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>712000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>751000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>757993.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>651000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>550000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>132</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>29821000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>30584000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>29827000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>29310000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>28433000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>29147000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>29099000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>27804000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>26651000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>26466000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>27427000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>27205000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>25334000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>23341000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>21091000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>19026000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>17223000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>17487000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>17386000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>16776000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>16778000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>17129000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>16682000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>16189000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>16842000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>16690000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>16918000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>16911000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>15892000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
-      <c r="AR14"/>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
       <c r="AS14"/>
       <c r="AT14"/>
-      <c r="AU14">
+      <c r="AU14"/>
+      <c r="AV14">
         <v>0.0</v>
       </c>
-      <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
-      <c r="AY14">
+      <c r="AY14"/>
+      <c r="AZ14">
         <v>0.0</v>
       </c>
-      <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
+        <v>14608000.0</v>
+      </c>
+      <c r="C15">
         <v>6386000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>5647000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>5579000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5667000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5165000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4900000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4669000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4155000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1340000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-5070000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4039000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4233000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>621000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4904000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>7043000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>6425000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6613000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>6517000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4682000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>5165000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5569000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5014000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3874000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2880000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3733000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3724000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4093000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4085000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3926000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1410000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>3385000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3077000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2997000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1005000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2235000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2120000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2329000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1740000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1639000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1789000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1765000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1029071.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1497000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1473000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1418000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1234488.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1094000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>994000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>811000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>716826.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>525000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>358000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>628000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>481908.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>303000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>339000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>4233000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>621000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4903000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7043000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6425000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6613000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6517000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4682000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5165000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5569000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5014000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3874000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2880000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3733000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3724000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4093000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4085000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3926000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1410000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3385000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3077000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2997000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1005000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2236000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2120000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2329000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1739000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1640000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1789000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1765000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>5419000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>4133000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>2228000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>136</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>6386000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>5646000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>5579000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>5667000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>5165000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>4900000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>4669000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>4155000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1340000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-5070000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>4039000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>4232000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>621000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>4903000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>7043000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>6425000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>6613000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>6517000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>4682000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>5165000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>5569000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>5014000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>3874000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2880000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>3733000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>3724000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>4093000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>4085000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>3926000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>1410000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>3385000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>3077000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>2997000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>7365721.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>2862000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-4867000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>2329000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>6932637.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>5419071.0</v>
       </c>
-      <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-      <c r="AU17">
+      <c r="AU17"/>
+      <c r="AV17">
         <v>4133488.0</v>
       </c>
-      <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-      <c r="AY17">
+      <c r="AY17"/>
+      <c r="AZ17">
         <v>0.0</v>
       </c>
-      <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>137</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>17404000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>16925000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>16033000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>15639000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>14928000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>14780000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>14080000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>13503000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>12616000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>12474000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>13335000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>14390000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>14014000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>15879000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>17526000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>16787000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>15051000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>15238000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>14479000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>14186000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>14043000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>14119000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>13516000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>12603000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>12122000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>11748000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>12004000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>12292000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>11696000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>-801000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
-      <c r="AR20"/>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
       <c r="AS20"/>
       <c r="AT20"/>
-      <c r="AU20">
+      <c r="AU20"/>
+      <c r="AV20">
         <v>0.0</v>
       </c>
-      <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-      <c r="AY20">
+      <c r="AY20"/>
+      <c r="AZ20">
         <v>0.0</v>
       </c>
-      <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
-        <v>7364000.0</v>
+        <v>-17835000.0</v>
       </c>
       <c r="C21">
+        <v>8247000.0</v>
+      </c>
+      <c r="D21">
         <v>7405000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7219000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7234000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6390000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6363000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6033000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5339000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4562000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-6601000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5241000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5458000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>135000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5939000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9137000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8031000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>7883000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8499000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>6114000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6643000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>6952000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>6474000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4919000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3634000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4629000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4626000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5174000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5129000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5083000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1635000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4327000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3616000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3530000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4563000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3412000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3237000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>3322000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2575000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2503000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2731000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>6664000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-7737808.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5992000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2233000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2148000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1903901.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1658000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1505000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1229000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1235955.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>795000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>542000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>951000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>674558.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>558000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>514000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
-      <c r="AR22"/>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
       <c r="AS22"/>
       <c r="AT22"/>
-      <c r="AU22">
+      <c r="AU22"/>
+      <c r="AV22">
         <v>0.0</v>
       </c>
-      <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
-      <c r="AY22">
+      <c r="AY22"/>
+      <c r="AZ22">
         <v>0.0</v>
       </c>
-      <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
-        <v>10040000.0</v>
+        <v>20870000.0</v>
       </c>
       <c r="C23">
+        <v>22457000.0</v>
+      </c>
+      <c r="D23">
         <v>24104000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>23133000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>22853000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>21593000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>22348000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>22790000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>22200000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>21947000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>25085000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>22590000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>21917000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>20541000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>18180000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>12015000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>11281000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>9862000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>9890000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>11412000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10321000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10346000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10939000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>12191000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12938000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12664000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>12439000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>12275000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>12200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>11440000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>13903000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9150000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>8681000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8072000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7710000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7122000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6922000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>6858000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>6478000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>6176000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5404000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3969000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>6231870.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3724000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4604000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4590000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4589390.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4449000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4184000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4112000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3845869.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4084000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4063000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3827000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4010080.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3229000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3172000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15248,1186 +15408,1203 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>144</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>68000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>74000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>82000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>86000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>95000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>103000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>106000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>114000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>122000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>132000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>149000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>154000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>160000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>71000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>199000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>235000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>181000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>200000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>204000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>223000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>233000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>237000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>233000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>241000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>249000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>256000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>253000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>255000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>264000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>259000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000.0</v>
       </c>
       <c r="AG25">
         <v>122000.0</v>
       </c>
       <c r="AH25">
+        <v>122000.0</v>
+      </c>
+      <c r="AI25">
         <v>112000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>133092.0</v>
       </c>
-      <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
-      <c r="AR26"/>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>0.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>0.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>211000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>249000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>169000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>222000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>281000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>262000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>204000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>197000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>167000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>206000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>154000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>213000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>93000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>89000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>88000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>60000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>55000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>56000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>49000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>43000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>51000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>25000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>103000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>14000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>121000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>131000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>159000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>70000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>89000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>94000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>86000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>137000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>41000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>105000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>349686.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>256475.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>238527.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>282865.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
-        <v>9872000.0</v>
+        <v>15499000.0</v>
       </c>
       <c r="C28">
+        <v>5937000.0</v>
+      </c>
+      <c r="D28">
         <v>5712000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5503000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5476000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5263000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5091000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5362000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5246000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5011000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5732000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5878000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5629000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5497000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5611000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5525000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5249000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5447000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6028000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5259000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5046000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5114000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4809000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4675000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4333000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4699000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4475000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4478000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4170000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3890000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3745000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3563000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3403000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2861000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3248000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3007000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2841000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4598912.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2398000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AP28">
         <v>0.0</v>
       </c>
       <c r="AQ28">
+        <v>0.0</v>
+      </c>
+      <c r="AR28">
         <v>2006419.0</v>
       </c>
-      <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
-      <c r="AU28">
+      <c r="AU28"/>
+      <c r="AV28">
         <v>1885689.0</v>
       </c>
-      <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>1544516.0</v>
       </c>
-      <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
-    </row>
-    <row r="29" spans="1:57">
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>148</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>1861000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1758000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1640000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1567000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1225000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1463000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1364000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1184000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3222000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1531000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1202000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1225000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-486000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1035000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2094000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1606000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1270000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1983000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1432000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1478000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1383000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1460000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1045000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>754000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>896000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>902000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1081000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1044000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1157000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
-        <v>10040000.0</v>
+        <v>20461000.0</v>
       </c>
       <c r="C30">
+        <v>9872000.0</v>
+      </c>
+      <c r="D30">
         <v>9537000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8964000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9077000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7888000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7981000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7969000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>7693000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7912000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11093000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9227000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8484000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8979000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9989000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8085000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7857000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7340000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8141000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8505000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7731000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7611000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7429000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7325000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7602000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6878000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>7032000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7126000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7076000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>6729000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9150000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5804000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5686000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5136000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4925000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4731000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4844000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4717000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4264000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4079000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4134000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3969000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3450520.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3724000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3600000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3638000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3370931.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3243000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3233000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3314000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2785340.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3157000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3142000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2972000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2743736.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2369000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2319000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31">
+        <v>36553000.0</v>
+      </c>
+      <c r="C31">
         <v>883000.0</v>
       </c>
-      <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>1640000.0</v>
       </c>
-      <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>-2016000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-22135000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-21650000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-390000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-970000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-481000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-409000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>135000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-7391000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-252000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-311000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-8924000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-354000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-10862000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3633750.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-233000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-292000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-278000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-944000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-510000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>57372000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-146000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-224000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-67000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2881000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-274000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-122000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-112000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-87000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-97000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-135000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1791000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-375016.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1512000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1170000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-3969000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>9364676.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-3724000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-899000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-889000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-339582.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-847000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-815000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-764000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-351846.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-712000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>204000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-5858401.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-4505000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-4694000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:57">
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
-        <v>17404000.0</v>
+        <v>3035000.0</v>
       </c>
       <c r="C32">
+        <v>30704000.0</v>
+      </c>
+      <c r="D32">
         <v>31509000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>30352000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>30087000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>27983000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>28711000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>28823000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>27539000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>26509000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>18484000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>27831000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>27375000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>20676000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>24119000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>21152000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>19312000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>17745000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>18389000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>17526000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>16964000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>17298000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>17413000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>17110000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16572000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>17293000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>17065000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>17449000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>17329000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>16523000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>15538000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>13477000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>12297000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>11602000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>12273000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>10534000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>10159000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>10180000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>9053000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>8679000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>8135000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>6664000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>7861738.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>5992000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>6837000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>6738000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>6493291.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>6107000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>5689000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>5341000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>5081824.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>4879000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>4605000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>4778000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>4684638.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>3787000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>3686000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -16482,1199 +16659,1199 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>8161000.0</v>
       </c>
       <c r="C2">
         <v>8042000.0</v>
       </c>
       <c r="D2">
         <v>7253000.0</v>
       </c>
       <c r="E2">
         <v>24613000.0</v>
       </c>
       <c r="F2">
         <v>20835000.0</v>
       </c>
       <c r="G2">
         <v>14916000.0</v>
       </c>
       <c r="H2">
         <v>9435000.0</v>
       </c>
       <c r="I2">
         <v>7428000.0</v>
       </c>
       <c r="J2">
         <v>5174470.0</v>
       </c>
       <c r="K2">
         <v>5257137.0</v>
       </c>
       <c r="L2">
         <v>5080703.0</v>
       </c>
       <c r="M2">
         <v>8015485.0</v>
       </c>
       <c r="N2">
         <v>56684050.0</v>
       </c>
       <c r="O2">
         <v>13609045.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>47000</v>
       </c>
       <c r="C3">
         <v>141000</v>
       </c>
       <c r="D3">
         <v>212000</v>
       </c>
       <c r="E3">
         <v>166000</v>
       </c>
       <c r="F3">
         <v>485000</v>
       </c>
       <c r="G3">
         <v>353000</v>
       </c>
       <c r="H3">
         <v>311000</v>
       </c>
       <c r="I3">
         <v>743000</v>
       </c>
       <c r="J3">
         <v>500000</v>
       </c>
       <c r="K3">
         <v>282234</v>
       </c>
       <c r="L3">
         <v>330872</v>
       </c>
       <c r="M3">
         <v>268461</v>
       </c>
       <c r="N3">
         <v>576693</v>
       </c>
       <c r="O3">
         <v>403958</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-17360000.0</v>
       </c>
       <c r="F4">
         <v>3778000.0</v>
       </c>
       <c r="G4">
         <v>5919000.0</v>
       </c>
       <c r="H4">
         <v>5481000.0</v>
       </c>
       <c r="I4">
         <v>2007000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-9283000.0</v>
       </c>
       <c r="F5">
         <v>9038000.0</v>
       </c>
       <c r="G5">
         <v>-10824000.0</v>
       </c>
       <c r="H5">
         <v>-1560000.0</v>
       </c>
       <c r="I5">
         <v>-4596000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>-2477000.0</v>
       </c>
       <c r="C6">
         <v>119000.0</v>
       </c>
       <c r="D6">
         <v>789000.0</v>
       </c>
       <c r="E6">
         <v>-17360000.0</v>
       </c>
       <c r="F6">
         <v>3778000.0</v>
       </c>
       <c r="G6">
         <v>5919000.0</v>
       </c>
       <c r="H6">
         <v>5481000.0</v>
       </c>
       <c r="I6">
         <v>2007000.0</v>
       </c>
       <c r="J6">
         <v>2253129.0</v>
       </c>
       <c r="K6">
         <v>-82667.0</v>
       </c>
       <c r="L6">
         <v>176433.0</v>
       </c>
       <c r="M6">
         <v>-2934782.0</v>
       </c>
       <c r="N6">
         <v>-48668565.0</v>
       </c>
       <c r="O6">
         <v>43075005.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
         <v>794000.0</v>
       </c>
       <c r="C7">
         <v>2631000.0</v>
       </c>
       <c r="D7">
         <v>-4363000.0</v>
       </c>
       <c r="E7">
         <v>-4536000.0</v>
       </c>
       <c r="F7">
         <v>3084000.0</v>
       </c>
       <c r="G7">
         <v>-3857000.0</v>
       </c>
       <c r="H7">
         <v>-218000.0</v>
       </c>
       <c r="I7">
         <v>-1012000.0</v>
       </c>
       <c r="J7">
         <v>-129000.0</v>
       </c>
       <c r="K7">
         <v>-392550.0</v>
       </c>
       <c r="L7">
         <v>-50525.0</v>
       </c>
       <c r="M7">
         <v>-445872.0</v>
       </c>
       <c r="N7">
         <v>-864192.0</v>
       </c>
       <c r="O7">
         <v>-97890.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
         <v>1352000.0</v>
       </c>
       <c r="C9">
         <v>2510000.0</v>
       </c>
       <c r="D9">
         <v>-16000.0</v>
       </c>
       <c r="E9">
         <v>-9094000.0</v>
       </c>
       <c r="F9">
         <v>9480000.0</v>
       </c>
       <c r="G9">
         <v>-10061000.0</v>
       </c>
       <c r="H9">
         <v>-2044000.0</v>
       </c>
       <c r="I9">
         <v>-4532000.0</v>
       </c>
       <c r="J9">
         <v>94000.0</v>
       </c>
       <c r="K9">
         <v>-881971.0</v>
       </c>
       <c r="L9">
         <v>-595922.0</v>
       </c>
       <c r="M9">
         <v>-342812.0</v>
       </c>
       <c r="N9">
         <v>228280.0</v>
       </c>
       <c r="O9">
         <v>-195352.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>4347000.0</v>
       </c>
       <c r="E10">
         <v>-4558000.0</v>
       </c>
       <c r="F10">
         <v>6396000.0</v>
       </c>
       <c r="G10">
         <v>-6204000.0</v>
       </c>
       <c r="H10">
         <v>-1826000.0</v>
       </c>
       <c r="I10">
         <v>-3520000.0</v>
       </c>
       <c r="J10">
         <v>-934176987.0</v>
       </c>
       <c r="K10">
         <v>-766757139.0</v>
       </c>
       <c r="L10">
         <v>-631578865.0</v>
       </c>
       <c r="M10">
         <v>-507500975.0</v>
       </c>
       <c r="N10">
         <v>-435937097.0</v>
       </c>
       <c r="O10">
         <v>-388691352.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>4558000.0</v>
       </c>
       <c r="F11">
         <v>-6396000.0</v>
       </c>
       <c r="G11">
         <v>6204000.0</v>
       </c>
       <c r="H11">
         <v>1826000.0</v>
       </c>
       <c r="I11">
         <v>3520000.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3040000.0</v>
       </c>
       <c r="F12">
         <v>-1176000.0</v>
       </c>
       <c r="G12">
         <v>4955000.0</v>
       </c>
       <c r="H12">
         <v>1737000.0</v>
       </c>
       <c r="I12">
         <v>1785000.0</v>
       </c>
       <c r="J12">
         <v>1640000.0</v>
       </c>
       <c r="K12">
         <v>1867092.0</v>
       </c>
       <c r="L12">
         <v>1218413.0</v>
       </c>
       <c r="M12">
         <v>842810.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-6396000.0</v>
       </c>
       <c r="G13">
         <v>6204000.0</v>
       </c>
       <c r="H13">
         <v>1826000.0</v>
       </c>
       <c r="I13">
         <v>3520000.0</v>
       </c>
       <c r="J13">
         <v>-223000.0</v>
       </c>
       <c r="K13">
         <v>489421.0</v>
       </c>
       <c r="L13">
         <v>545397.0</v>
       </c>
       <c r="M13">
         <v>-103060.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
         <v>337000.0</v>
       </c>
       <c r="C14">
         <v>445000.0</v>
       </c>
       <c r="D14">
         <v>595000.0</v>
       </c>
       <c r="E14">
         <v>686000.0</v>
       </c>
       <c r="F14">
         <v>860000.0</v>
       </c>
       <c r="G14">
         <v>960000.0</v>
       </c>
       <c r="H14">
         <v>1028000.0</v>
       </c>
       <c r="I14">
         <v>615000.0</v>
       </c>
       <c r="J14">
         <v>556000.0</v>
       </c>
       <c r="K14">
         <v>543792.0</v>
       </c>
       <c r="L14">
         <v>583979.0</v>
       </c>
       <c r="M14">
         <v>555651.0</v>
       </c>
       <c r="N14">
         <v>522790.0</v>
       </c>
       <c r="O14">
         <v>488238.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
         <v>2167000.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>15123000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>19510000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>4250.0</v>
       </c>
       <c r="K15">
         <v>5250.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
         <v>5684000.0</v>
       </c>
       <c r="C16">
         <v>8161000.0</v>
       </c>
       <c r="D16">
         <v>8042000.0</v>
       </c>
       <c r="E16">
         <v>7253000.0</v>
       </c>
       <c r="F16">
         <v>24613000.0</v>
       </c>
       <c r="G16">
         <v>20835000.0</v>
       </c>
       <c r="H16">
         <v>14916000.0</v>
       </c>
       <c r="I16">
         <v>9435000.0</v>
       </c>
       <c r="J16">
         <v>7427599.0</v>
       </c>
       <c r="K16">
         <v>5174470.0</v>
       </c>
       <c r="L16">
         <v>5257136.0</v>
       </c>
       <c r="M16">
         <v>5080703.0</v>
       </c>
       <c r="N16">
         <v>8015485.0</v>
       </c>
       <c r="O16">
         <v>56684050.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
-        <v>23859000.0</v>
+        <v>23812000.0</v>
       </c>
       <c r="C18">
         <v>18091000.0</v>
       </c>
       <c r="D18">
         <v>16057000.0</v>
       </c>
       <c r="E18">
         <v>22226000.0</v>
       </c>
       <c r="F18">
         <v>18960000.0</v>
       </c>
       <c r="G18">
         <v>14512000.0</v>
       </c>
       <c r="H18">
         <v>19116000.0</v>
       </c>
       <c r="I18">
         <v>12598000.0</v>
       </c>
       <c r="J18">
         <v>9992076.0</v>
       </c>
       <c r="K18">
         <v>9138039.0</v>
       </c>
       <c r="L18">
         <v>7010202.0</v>
       </c>
       <c r="M18">
         <v>5289450.0</v>
       </c>
       <c r="N18">
         <v>1772234.0</v>
       </c>
       <c r="O18">
         <v>1441459.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19">
         <v>13202000.0</v>
       </c>
       <c r="C19">
         <v>-8919000.0</v>
       </c>
       <c r="D19">
         <v>149226000.0</v>
       </c>
       <c r="E19">
         <v>-247741000.0</v>
       </c>
       <c r="F19">
         <v>-366771000.0</v>
       </c>
       <c r="G19">
         <v>-273866000.0</v>
       </c>
       <c r="H19">
         <v>-165230000.0</v>
       </c>
       <c r="I19">
         <v>-118465000.0</v>
       </c>
       <c r="J19">
         <v>-143670435.0</v>
       </c>
       <c r="K19">
         <v>-174520546.0</v>
       </c>
       <c r="L19">
         <v>-18075377.0</v>
       </c>
       <c r="M19">
         <v>9611462.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20">
         <v>545000.0</v>
       </c>
       <c r="C20">
         <v>1656000.0</v>
       </c>
       <c r="D20">
         <v>1744000.0</v>
       </c>
       <c r="E20">
         <v>1673000.0</v>
       </c>
       <c r="F20">
         <v>1221000.0</v>
       </c>
       <c r="G20">
         <v>375000.0</v>
       </c>
       <c r="H20">
         <v>1220000.0</v>
       </c>
       <c r="I20">
         <v>34616000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
         <v>-50000000.0</v>
       </c>
       <c r="C21">
         <v>-35984000.0</v>
       </c>
       <c r="D21">
         <v>-150000000.0</v>
       </c>
       <c r="E21">
         <v>28750000.0</v>
       </c>
       <c r="F21">
         <v>-23813000.0</v>
       </c>
       <c r="G21">
         <v>19510000.0</v>
       </c>
       <c r="H21">
         <v>10000000.0</v>
       </c>
       <c r="I21">
         <v>-27577000.0</v>
       </c>
       <c r="J21">
         <v>-27000000.0</v>
       </c>
       <c r="K21">
         <v>15552014.0</v>
       </c>
       <c r="L21">
         <v>3150000.0</v>
       </c>
       <c r="M21">
         <v>18000000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
         <v>22057000.0</v>
       </c>
       <c r="C22">
         <v>15064000.0</v>
       </c>
       <c r="D22">
         <v>3822000.0</v>
       </c>
       <c r="E22">
         <v>24984000.0</v>
       </c>
       <c r="F22">
         <v>21933000.0</v>
       </c>
       <c r="G22">
         <v>15501000.0</v>
       </c>
       <c r="H22">
         <v>15828000.0</v>
       </c>
       <c r="I22">
         <v>10869000.0</v>
       </c>
       <c r="J22">
         <v>7690000.0</v>
       </c>
       <c r="K22">
         <v>6932637.0</v>
       </c>
       <c r="L22">
         <v>5419071.0</v>
       </c>
       <c r="M22">
         <v>4133488.0</v>
       </c>
       <c r="N22">
         <v>2227826.0</v>
       </c>
       <c r="O22">
         <v>1477908.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
         <v>126619000.0</v>
       </c>
       <c r="C23">
         <v>25134000.0</v>
       </c>
       <c r="D23">
         <v>-14990000.0</v>
       </c>
       <c r="E23">
         <v>-23614000.0</v>
       </c>
       <c r="F23">
         <v>351263000.0</v>
       </c>
       <c r="G23">
         <v>236751000.0</v>
       </c>
       <c r="H23">
         <v>133461000.0</v>
       </c>
       <c r="I23">
         <v>95888000.0</v>
       </c>
       <c r="J23">
         <v>152171718.0</v>
       </c>
       <c r="K23">
         <v>149351188.0</v>
       </c>
       <c r="L23">
         <v>122419423.0</v>
       </c>
       <c r="M23">
         <v>71230862.0</v>
       </c>
       <c r="N23">
         <v>54287357.0</v>
       </c>
       <c r="O23">
         <v>102639068.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24">
-        <v>-94656000.0</v>
+        <v>-107811000.0</v>
       </c>
       <c r="C24">
         <v>-22360000.0</v>
       </c>
       <c r="D24">
         <v>41721000.0</v>
       </c>
       <c r="E24">
         <v>-215581000.0</v>
       </c>
       <c r="F24">
         <v>-123934000.0</v>
       </c>
       <c r="G24">
         <v>-284879000.0</v>
       </c>
       <c r="H24">
         <v>-150747000.0</v>
       </c>
       <c r="I24">
         <v>-121841000.0</v>
       </c>
       <c r="J24">
         <v>-138872000.0</v>
       </c>
       <c r="K24">
         <v>-126674664.0</v>
       </c>
       <c r="L24">
         <v>-126878517.0</v>
       </c>
       <c r="M24">
         <v>-96462251.0</v>
       </c>
       <c r="N24">
         <v>-104107346.0</v>
       </c>
       <c r="O24">
         <v>-66990826.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
-        <v>1008000.0</v>
+        <v>-280000.0</v>
       </c>
       <c r="C25">
         <v>-1855000.0</v>
       </c>
       <c r="D25">
         <v>14012000.0</v>
       </c>
       <c r="E25">
         <v>-446000.0</v>
       </c>
       <c r="F25">
         <v>-8450000.0</v>
       </c>
       <c r="G25">
         <v>2730000.0</v>
       </c>
       <c r="H25">
         <v>1925000.0</v>
       </c>
       <c r="I25">
         <v>3028000.0</v>
       </c>
       <c r="J25">
         <v>422000.0</v>
       </c>
       <c r="K25">
         <v>1951942.0</v>
       </c>
       <c r="L25">
         <v>1049434.0</v>
       </c>
       <c r="M25">
         <v>1027549.0</v>
       </c>
       <c r="N25">
         <v>209124.0</v>
       </c>
       <c r="O25">
         <v>302144.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26">
         <v>-6677000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-1460000.0</v>
       </c>
       <c r="E26">
         <v>-730000.0</v>
       </c>
       <c r="F26">
         <v>1221000.0</v>
       </c>
       <c r="G26">
         <v>-7280000.0</v>
       </c>
       <c r="H26">
         <v>1220000.0</v>
       </c>
       <c r="I26">
         <v>34616000.0</v>
       </c>
       <c r="J26">
         <v>-4000.0</v>
       </c>
       <c r="K26">
         <v>-5250.0</v>
       </c>
       <c r="L26">
         <v>-3348.0</v>
       </c>
       <c r="M26">
         <v>165291.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27">
         <v>854000.0</v>
       </c>
       <c r="C27">
         <v>789000.0</v>
       </c>
       <c r="D27">
         <v>1143000.0</v>
       </c>
       <c r="E27">
         <v>1183000.0</v>
       </c>
       <c r="F27">
         <v>1011000.0</v>
       </c>
       <c r="G27">
         <v>690000.0</v>
       </c>
       <c r="H27">
         <v>679000.0</v>
       </c>
       <c r="I27">
         <v>707000.0</v>
       </c>
       <c r="J27">
         <v>628000.0</v>
       </c>
       <c r="K27">
         <v>697809.0</v>
       </c>
       <c r="L27">
         <v>705000.0</v>
       </c>
       <c r="M27">
         <v>481000.0</v>
       </c>
       <c r="N27">
         <v>359520.0</v>
       </c>
       <c r="O27">
         <v>260875.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
         <v>68320000.0</v>
       </c>
       <c r="C28">
         <v>-9194000.0</v>
       </c>
       <c r="D28">
         <v>-164706000.0</v>
       </c>
       <c r="E28">
         <v>186079000.0</v>
       </c>
       <c r="F28">
         <v>328671000.0</v>
       </c>
       <c r="G28">
         <v>259356000.0</v>
       </c>
       <c r="H28">
         <v>149681000.0</v>
       </c>
       <c r="I28">
         <v>102927000.0</v>
       </c>
       <c r="J28">
         <v>135430718.0</v>
       </c>
       <c r="K28">
         <v>165017606.0</v>
       </c>
       <c r="L28">
         <v>125592400.0</v>
       </c>
       <c r="M28">
         <v>92396153.0</v>
       </c>
       <c r="N28">
         <v>84273084.0</v>
       </c>
       <c r="O28">
         <v>101393541.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
         <v>23859000.0</v>
       </c>
       <c r="C29">
         <v>18232000.0</v>
       </c>
       <c r="D29">
         <v>16269000.0</v>
       </c>
       <c r="E29">
         <v>22392000.0</v>
       </c>
       <c r="F29">
         <v>19445000.0</v>
       </c>
       <c r="G29">
         <v>14865000.0</v>
       </c>
       <c r="H29">
         <v>19427000.0</v>
       </c>
       <c r="I29">
         <v>13341000.0</v>
       </c>
       <c r="J29">
         <v>10494000.0</v>
       </c>
       <c r="K29">
         <v>9420273.0</v>
       </c>
       <c r="L29">
         <v>7341074.0</v>
       </c>
       <c r="M29">
         <v>5557911.0</v>
       </c>
       <c r="N29">
         <v>2348927.0</v>
       </c>
       <c r="O29">
         <v>1845417.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
         <v>-94656000.0</v>
       </c>
       <c r="C30">
         <v>-8919000.0</v>
       </c>
       <c r="D30">
         <v>149226000.0</v>
       </c>
       <c r="E30">
         <v>-225831000.0</v>
       </c>
       <c r="F30">
         <v>-344338000.0</v>
       </c>
       <c r="G30">
         <v>-268302000.0</v>
       </c>
       <c r="H30">
         <v>-163627000.0</v>
       </c>
       <c r="I30">
         <v>-114261000.0</v>
       </c>
@@ -17713,212 +17890,212 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>5684000.0</v>
       </c>
       <c r="C2">
         <v>14917000.0</v>
       </c>
       <c r="D2">
         <v>14627000.0</v>
       </c>
       <c r="E2">
         <v>12957000.0</v>
       </c>
       <c r="F2">
         <v>8161000.0</v>
       </c>
       <c r="G2">
         <v>10051000.0</v>
       </c>
       <c r="H2">
         <v>10188000.0</v>
       </c>
       <c r="I2">
         <v>6936000.0</v>
       </c>
@@ -18008,51 +18185,51 @@
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2">
         <v>705000.0</v>
       </c>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2">
         <v>481000.0</v>
       </c>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2">
         <v>359520.0</v>
       </c>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
     </row>
     <row r="3" spans="1:54">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>12000</v>
       </c>
       <c r="C3">
         <v>17000</v>
       </c>
       <c r="D3">
         <v>1000</v>
       </c>
       <c r="E3">
         <v>13000</v>
       </c>
       <c r="F3">
         <v>16000</v>
       </c>
       <c r="G3">
         <v>16000</v>
       </c>
       <c r="H3">
         <v>58000</v>
       </c>
       <c r="I3">
         <v>53000</v>
       </c>
@@ -18172,51 +18349,51 @@
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
         <v>576000</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:54">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>-5019000.0</v>
       </c>
       <c r="N4">
         <v>6047000.0</v>
       </c>
       <c r="O4">
         <v>-4567000.0</v>
       </c>
       <c r="P4">
         <v>90000.0</v>
       </c>
       <c r="Q4">
@@ -18266,51 +18443,51 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
         <v>-7380000.0</v>
       </c>
       <c r="N5">
         <v>5858000.0</v>
       </c>
       <c r="O5">
         <v>3210000.0</v>
       </c>
       <c r="P5">
         <v>-8051000.0</v>
       </c>
       <c r="Q5">
@@ -18360,51 +18537,51 @@
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
     </row>
     <row r="6" spans="1:54">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>3753000.0</v>
       </c>
       <c r="C6">
         <v>-9233000.0</v>
       </c>
       <c r="D6">
         <v>290000.0</v>
       </c>
       <c r="E6">
         <v>1670000.0</v>
       </c>
       <c r="F6">
         <v>4796000.0</v>
       </c>
       <c r="G6">
         <v>-1890000.0</v>
       </c>
       <c r="H6">
         <v>-136000.0</v>
       </c>
       <c r="I6">
         <v>3252000.0</v>
       </c>
@@ -18496,57 +18673,57 @@
       </c>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6">
         <v>705000.0</v>
       </c>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6">
         <v>481000.0</v>
       </c>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6">
         <v>359520.0</v>
       </c>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
     </row>
     <row r="7" spans="1:54">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
         <v>1100000.0</v>
       </c>
       <c r="C7">
-        <v>-1682000.0</v>
+        <v>907000.0</v>
       </c>
       <c r="D7">
         <v>1860000.0</v>
       </c>
       <c r="E7">
         <v>-2264000.0</v>
       </c>
       <c r="F7">
         <v>291000.0</v>
       </c>
       <c r="G7">
         <v>-1172000.0</v>
       </c>
       <c r="H7">
         <v>872000.0</v>
       </c>
       <c r="I7">
         <v>-2918000.0</v>
       </c>
       <c r="J7">
         <v>5849000.0</v>
       </c>
       <c r="K7">
         <v>-2063000.0</v>
       </c>
@@ -18624,51 +18801,51 @@
       </c>
       <c r="AJ7">
         <v>272000.0</v>
       </c>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
     </row>
     <row r="8" spans="1:54">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18682,57 +18859,57 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
     </row>
     <row r="9" spans="1:54">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
         <v>845000.0</v>
       </c>
       <c r="C9">
-        <v>1931000.0</v>
+        <v>-223000.0</v>
       </c>
       <c r="D9">
         <v>1107000.0</v>
       </c>
       <c r="E9">
         <v>-995000.0</v>
       </c>
       <c r="F9">
         <v>1463000.0</v>
       </c>
       <c r="G9">
         <v>199000.0</v>
       </c>
       <c r="H9">
         <v>3153000.0</v>
       </c>
       <c r="I9">
         <v>-2100000.0</v>
       </c>
       <c r="J9">
         <v>1258000.0</v>
       </c>
       <c r="K9">
         <v>9610000.0</v>
       </c>
@@ -18816,51 +18993,51 @@
       <c r="AM9">
         <v>-881971.0</v>
       </c>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9">
         <v>-595922.0</v>
       </c>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9">
         <v>-342812.0</v>
       </c>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
     </row>
     <row r="10" spans="1:54">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10">
         <v>11673000.0</v>
       </c>
       <c r="L10">
         <v>-6472000.0</v>
       </c>
       <c r="M10">
         <v>-5618000.0</v>
       </c>
       <c r="N10">
         <v>4764000.0</v>
       </c>
       <c r="O10">
         <v>1275000.0</v>
       </c>
@@ -18918,51 +19095,51 @@
       </c>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
     </row>
     <row r="11" spans="1:54">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
         <v>5618000.0</v>
       </c>
       <c r="N11">
         <v>-4764000.0</v>
       </c>
       <c r="O11">
         <v>-1275000.0</v>
       </c>
       <c r="P11">
         <v>8105000.0</v>
       </c>
       <c r="Q11">
@@ -19034,51 +19211,51 @@
       <c r="AM11">
         <v>0.0</v>
       </c>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11">
         <v>0.0</v>
       </c>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11">
         <v>0.0</v>
       </c>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
     </row>
     <row r="12" spans="1:54">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12">
         <v>562000.0</v>
       </c>
       <c r="N12">
         <v>1035000.0</v>
       </c>
       <c r="O12">
         <v>1939000.0</v>
       </c>
       <c r="P12">
         <v>520000.0</v>
       </c>
       <c r="Q12">
@@ -19142,51 +19319,51 @@
       <c r="AM12">
         <v>1867092.0</v>
       </c>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12">
         <v>1218413.0</v>
       </c>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12">
         <v>842810.0</v>
       </c>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
     </row>
     <row r="13" spans="1:54">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13">
         <v>5618000.0</v>
       </c>
       <c r="N13">
         <v>5618000.0</v>
       </c>
       <c r="O13">
         <v>5618000.0</v>
       </c>
       <c r="P13">
         <v>8105000.0</v>
       </c>
       <c r="Q13">
@@ -19250,51 +19427,51 @@
       <c r="AM13">
         <v>489421.0</v>
       </c>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13">
         <v>545397.0</v>
       </c>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13">
         <v>-103060.0</v>
       </c>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
     </row>
     <row r="14" spans="1:54">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
         <v>68000.0</v>
       </c>
       <c r="C14">
         <v>74000.0</v>
       </c>
       <c r="D14">
         <v>82000.0</v>
       </c>
       <c r="E14">
         <v>86000.0</v>
       </c>
       <c r="F14">
         <v>95000.0</v>
       </c>
       <c r="G14">
         <v>103000.0</v>
       </c>
       <c r="H14">
         <v>106000.0</v>
       </c>
       <c r="I14">
         <v>114000.0</v>
       </c>
@@ -19384,51 +19561,51 @@
       <c r="AM14">
         <v>543792.0</v>
       </c>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14">
         <v>583979.0</v>
       </c>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14">
         <v>555651.0</v>
       </c>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
     </row>
     <row r="15" spans="1:54">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
         <v>1075000.0</v>
       </c>
       <c r="C15">
         <v>1083000.0</v>
       </c>
       <c r="D15">
         <v>1084000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>177656000.0</v>
       </c>
       <c r="L15"/>
       <c r="M15">
         <v>177656000.0</v>
       </c>
@@ -19460,51 +19637,51 @@
       </c>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15">
         <v>5000.0</v>
       </c>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
     </row>
     <row r="16" spans="1:54">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
         <v>9437000.0</v>
       </c>
       <c r="C16">
         <v>5684000.0</v>
       </c>
       <c r="D16">
         <v>14917000.0</v>
       </c>
       <c r="E16">
         <v>14627000.0</v>
       </c>
       <c r="F16">
         <v>12957000.0</v>
       </c>
       <c r="G16">
         <v>8161000.0</v>
       </c>
       <c r="H16">
         <v>10051000.0</v>
       </c>
       <c r="I16">
         <v>10188000.0</v>
       </c>
@@ -19596,51 +19773,51 @@
       </c>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16">
         <v>705000.0</v>
       </c>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16">
         <v>481000.0</v>
       </c>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16">
         <v>359520.0</v>
       </c>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
     </row>
     <row r="17" spans="1:54">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19654,54 +19831,54 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
     </row>
     <row r="18" spans="1:54">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
-        <v>7627000.0</v>
+        <v>7615000.0</v>
       </c>
       <c r="C18">
         <v>7574000.0</v>
       </c>
       <c r="D18">
         <v>7563000.0</v>
       </c>
       <c r="E18">
         <v>3275000.0</v>
       </c>
       <c r="F18">
         <v>5400000.0</v>
       </c>
       <c r="G18">
         <v>4832000.0</v>
       </c>
       <c r="H18">
         <v>4622000.0</v>
       </c>
       <c r="I18">
         <v>1499000.0</v>
       </c>
       <c r="J18">
         <v>7138000.0</v>
       </c>
@@ -19790,51 +19967,51 @@
       </c>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18">
         <v>705000.0</v>
       </c>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18">
         <v>481000.0</v>
       </c>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18">
         <v>359520.0</v>
       </c>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
     </row>
     <row r="19" spans="1:54">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19">
         <v>2928000.0</v>
       </c>
       <c r="C19">
         <v>5298000.0</v>
       </c>
       <c r="D19">
         <v>-80902000.0</v>
       </c>
       <c r="E19">
         <v>6190000.0</v>
       </c>
       <c r="F19">
         <v>-36845000.0</v>
       </c>
       <c r="G19">
         <v>91441000.0</v>
       </c>
       <c r="H19">
         <v>4428000.0</v>
       </c>
       <c r="I19">
         <v>-112188000.0</v>
       </c>
@@ -19920,51 +20097,51 @@
       <c r="AM19">
         <v>-27630400.0</v>
       </c>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19">
         <v>-18075377.0</v>
       </c>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19">
         <v>9611462.0</v>
       </c>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
     </row>
     <row r="20" spans="1:54">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20">
         <v>348000.0</v>
       </c>
       <c r="C20">
         <v>4000.0</v>
       </c>
       <c r="D20">
         <v>305000.0</v>
       </c>
       <c r="E20">
         <v>-1000.0</v>
       </c>
       <c r="F20">
         <v>237000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>115000.0</v>
       </c>
       <c r="I20">
         <v>1145000.0</v>
       </c>
@@ -20018,51 +20195,51 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
     </row>
     <row r="21" spans="1:54">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
         <v>5646000.0</v>
       </c>
       <c r="C21">
         <v>-50001000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>1000.0</v>
       </c>
       <c r="G21">
         <v>-8016000.0</v>
       </c>
       <c r="H21">
         <v>-1720000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -20140,51 +20317,51 @@
       <c r="AM21">
         <v>15552014.0</v>
       </c>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21">
         <v>3150000.0</v>
       </c>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21">
         <v>18000000.0</v>
       </c>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
     </row>
     <row r="22" spans="1:54">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
         <v>6386000.0</v>
       </c>
       <c r="C22">
         <v>5646000.0</v>
       </c>
       <c r="D22">
         <v>5579000.0</v>
       </c>
       <c r="E22">
         <v>5667000.0</v>
       </c>
       <c r="F22">
         <v>5165000.0</v>
       </c>
       <c r="G22">
         <v>4900000.0</v>
       </c>
       <c r="H22">
         <v>4669000.0</v>
       </c>
       <c r="I22">
         <v>4155000.0</v>
       </c>
@@ -20304,51 +20481,51 @@
       </c>
       <c r="AV22">
         <v>1094000.0</v>
       </c>
       <c r="AW22">
         <v>994000.0</v>
       </c>
       <c r="AX22">
         <v>811000.0</v>
       </c>
       <c r="AY22">
         <v>716826.0</v>
       </c>
       <c r="AZ22">
         <v>525000.0</v>
       </c>
       <c r="BA22">
         <v>358000.0</v>
       </c>
       <c r="BB22">
         <v>493500.0</v>
       </c>
     </row>
     <row r="23" spans="1:54">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
         <v>30442000.0</v>
       </c>
       <c r="C23">
         <v>19396999.0</v>
       </c>
       <c r="D23">
         <v>74407000.0</v>
       </c>
       <c r="E23">
         <v>-3172000.0</v>
       </c>
       <c r="F23">
         <v>35987000.0</v>
       </c>
       <c r="G23">
         <v>-88507000.0</v>
       </c>
       <c r="H23">
         <v>-7639000.0</v>
       </c>
       <c r="I23">
         <v>110990000.0</v>
       </c>
@@ -20440,57 +20617,57 @@
       </c>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23">
         <v>122419000.0</v>
       </c>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23">
         <v>74231000.0</v>
       </c>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23">
         <v>51287000.0</v>
       </c>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
     </row>
     <row r="24" spans="1:54">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24">
-        <v>-39235000.0</v>
+        <v>-42151000.0</v>
       </c>
       <c r="C24">
-        <v>16901000.0</v>
+        <v>11620000.0</v>
       </c>
       <c r="D24">
         <v>-83304000.0</v>
       </c>
       <c r="E24">
         <v>3049000.0</v>
       </c>
       <c r="F24">
         <v>-39176000.0</v>
       </c>
       <c r="G24">
         <v>86975000.0</v>
       </c>
       <c r="H24">
         <v>842000.0</v>
       </c>
       <c r="I24">
         <v>-116713000.0</v>
       </c>
       <c r="J24">
         <v>4652000.0</v>
       </c>
       <c r="K24">
         <v>56565000.0</v>
       </c>
@@ -20574,57 +20751,57 @@
       <c r="AM24">
         <v>-105512253.0</v>
       </c>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24">
         <v>-160750.0</v>
       </c>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24">
         <v>-10945501.0</v>
       </c>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
     </row>
     <row r="25" spans="1:54">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
-        <v>141000.0</v>
+        <v>-142000.0</v>
       </c>
       <c r="C25">
-        <v>4266000.0</v>
+        <v>749000.0</v>
       </c>
       <c r="D25">
         <v>-163000.0</v>
       </c>
       <c r="E25">
         <v>-415000.0</v>
       </c>
       <c r="F25">
         <v>-354000.0</v>
       </c>
       <c r="G25">
         <v>848000.0</v>
       </c>
       <c r="H25">
         <v>-1218000.0</v>
       </c>
       <c r="I25">
         <v>-33000.0</v>
       </c>
       <c r="J25">
         <v>-294000.0</v>
       </c>
       <c r="K25">
         <v>11296000.0</v>
       </c>
@@ -20738,51 +20915,51 @@
       </c>
       <c r="AV25">
         <v>-1094000.0</v>
       </c>
       <c r="AW25">
         <v>-994000.0</v>
       </c>
       <c r="AX25">
         <v>-811000.0</v>
       </c>
       <c r="AY25">
         <v>-716826.0</v>
       </c>
       <c r="AZ25">
         <v>-525000.0</v>
       </c>
       <c r="BA25">
         <v>-358000.0</v>
       </c>
       <c r="BB25">
         <v>-493500.0</v>
       </c>
     </row>
     <row r="26" spans="1:54">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-2042000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-4635000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>27000.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>-27000.0</v>
       </c>
       <c r="K26">
@@ -20862,57 +21039,57 @@
       <c r="AM26">
         <v>119654.0</v>
       </c>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26">
         <v>26325.0</v>
       </c>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26">
         <v>165291.0</v>
       </c>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
     </row>
     <row r="27" spans="1:54">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27">
         <v>215000.0</v>
       </c>
       <c r="C27">
-        <v>-639000.0</v>
+        <v>215000.0</v>
       </c>
       <c r="D27">
         <v>206000.0</v>
       </c>
       <c r="E27">
         <v>214000.0</v>
       </c>
       <c r="F27">
         <v>219000.0</v>
       </c>
       <c r="G27">
         <v>169000.0</v>
       </c>
       <c r="H27">
         <v>251000.0</v>
       </c>
       <c r="I27">
         <v>234000.0</v>
       </c>
       <c r="J27">
         <v>135000.0</v>
       </c>
       <c r="K27">
         <v>234000.0</v>
       </c>
@@ -20998,51 +21175,51 @@
       </c>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27">
         <v>705000.0</v>
       </c>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27">
         <v>481000.0</v>
       </c>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27">
         <v>359520.0</v>
       </c>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
     </row>
     <row r="28" spans="1:54">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
         <v>35361000.0</v>
       </c>
       <c r="C28">
         <v>-33725000.0</v>
       </c>
       <c r="D28">
         <v>73628000.0</v>
       </c>
       <c r="E28">
         <v>-7808000.0</v>
       </c>
       <c r="F28">
         <v>36225000.0</v>
       </c>
       <c r="G28">
         <v>-98179000.0</v>
       </c>
       <c r="H28">
         <v>-9244000.0</v>
       </c>
       <c r="I28">
         <v>113887000.0</v>
       </c>
@@ -21134,51 +21311,51 @@
       </c>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28">
         <v>125592000.0</v>
       </c>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28">
         <v>92396000.0</v>
       </c>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28">
         <v>84273000.0</v>
       </c>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
     </row>
     <row r="29" spans="1:54">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
         <v>7627000.0</v>
       </c>
       <c r="C29">
         <v>7591000.0</v>
       </c>
       <c r="D29">
         <v>7564000.0</v>
       </c>
       <c r="E29">
         <v>3288000.0</v>
       </c>
       <c r="F29">
         <v>5416000.0</v>
       </c>
       <c r="G29">
         <v>4848000.0</v>
       </c>
       <c r="H29">
         <v>4680000.0</v>
       </c>
       <c r="I29">
         <v>1552000.0</v>
       </c>
@@ -21270,51 +21447,51 @@
       </c>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29">
         <v>705000.0</v>
       </c>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29">
         <v>481000.0</v>
       </c>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29">
         <v>359520.0</v>
       </c>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
     </row>
     <row r="30" spans="1:54">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
         <v>-39235000.0</v>
       </c>
       <c r="C30">
         <v>16901000.0</v>
       </c>
       <c r="D30">
         <v>-80902000.0</v>
       </c>
       <c r="E30">
         <v>6190000.0</v>
       </c>
       <c r="F30">
         <v>-36845000.0</v>
       </c>
       <c r="G30">
         <v>91441000.0</v>
       </c>
       <c r="H30">
         <v>4428000.0</v>
       </c>
       <c r="I30">
         <v>-112188000.0</v>
       </c>