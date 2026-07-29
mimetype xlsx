--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -8479,51 +8479,53 @@
         <v>695954000.0</v>
       </c>
       <c r="H2">
         <v>281704000.0</v>
       </c>
       <c r="I2">
         <v>249594000.0</v>
       </c>
       <c r="J2">
         <v>109102000.0</v>
       </c>
       <c r="K2">
         <v>45069000.0</v>
       </c>
       <c r="L2">
         <v>2734041.0</v>
       </c>
       <c r="M2">
         <v>2831576.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>103</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>222987000.0</v>
+      </c>
       <c r="C3">
         <v>175505000.0</v>
       </c>
       <c r="D3">
         <v>171206000.0</v>
       </c>
       <c r="E3">
         <v>149647000.0</v>
       </c>
       <c r="F3">
         <v>120131000.0</v>
       </c>
       <c r="G3">
         <v>79779000.0</v>
       </c>
       <c r="H3">
         <v>66100000.0</v>
       </c>
       <c r="I3">
         <v>8327000.0</v>
       </c>
       <c r="J3">
         <v>4300000.0</v>
       </c>
       <c r="K3">
@@ -8539,91 +8541,93 @@
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>105</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>13638286000.0</v>
+      </c>
       <c r="C5">
         <v>6621704000.0</v>
       </c>
       <c r="D5">
         <v>5007483000.0</v>
       </c>
       <c r="E5">
         <v>3568902000.0</v>
       </c>
       <c r="F5">
         <v>3182813000.0</v>
       </c>
       <c r="G5">
         <v>1467861000.0</v>
       </c>
       <c r="H5">
         <v>187955000.0</v>
       </c>
       <c r="I5">
         <v>208759000.0</v>
       </c>
       <c r="J5">
         <v>8296000.0</v>
       </c>
       <c r="K5">
         <v>-110662000.0</v>
       </c>
       <c r="L5">
         <v>-160990.0</v>
       </c>
       <c r="M5">
         <v>-453774.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>106</v>
       </c>
       <c r="B6">
-        <v>13638286000.0</v>
+        <v>13861273000.0</v>
       </c>
       <c r="C6">
         <v>6797209000.0</v>
       </c>
       <c r="D6">
         <v>5178689000.0</v>
       </c>
       <c r="E6">
         <v>3718549000.0</v>
       </c>
       <c r="F6">
         <v>3302944000.0</v>
       </c>
       <c r="G6">
         <v>1547640000.0</v>
       </c>
       <c r="H6">
         <v>254055000.0</v>
       </c>
       <c r="I6">
         <v>217086000.0</v>
       </c>
       <c r="J6">
         <v>12596000.0</v>
       </c>
@@ -9851,63 +9855,63 @@
       <c r="Q3">
         <v>-817227000.0</v>
       </c>
       <c r="R3">
         <v>-664713000.0</v>
       </c>
       <c r="S3">
         <v>33834000.0</v>
       </c>
       <c r="T3">
         <v>34358000.0</v>
       </c>
       <c r="U3">
         <v>-650661000.0</v>
       </c>
       <c r="V3">
         <v>-1271619000.0</v>
       </c>
       <c r="W3">
         <v>-580733000.0</v>
       </c>
       <c r="X3">
         <v>-441341000.0</v>
       </c>
       <c r="Y3">
-        <v>-269527000.0</v>
+        <v>13570000.0</v>
       </c>
       <c r="Z3">
-        <v>-176260000.0</v>
+        <v>66099999.0</v>
       </c>
       <c r="AA3">
         <v>-42725000.0</v>
       </c>
       <c r="AB3">
         <v>-31794000.0</v>
       </c>
       <c r="AC3">
-        <v>-51132000.0</v>
+        <v>12654000.0</v>
       </c>
       <c r="AD3">
         <v>-62304000.0</v>
       </c>
       <c r="AE3">
         <v>2759000.0</v>
       </c>
       <c r="AF3">
         <v>-47450000.0</v>
       </c>
       <c r="AG3">
         <v>-38808000.0</v>
       </c>
       <c r="AH3">
         <v>-59974000.0</v>
       </c>
       <c r="AI3">
         <v>1156000.0</v>
       </c>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
     </row>
     <row r="4" spans="1:39">
@@ -10007,63 +10011,63 @@
       <c r="Q5">
         <v>1634454000.0</v>
       </c>
       <c r="R5">
         <v>1329426000.0</v>
       </c>
       <c r="S5">
         <v>560453000.0</v>
       </c>
       <c r="T5">
         <v>700080000.0</v>
       </c>
       <c r="U5">
         <v>1301322000.0</v>
       </c>
       <c r="V5">
         <v>2543238000.0</v>
       </c>
       <c r="W5">
         <v>1161466000.0</v>
       </c>
       <c r="X5">
         <v>882682000.0</v>
       </c>
       <c r="Y5">
-        <v>539054000.0</v>
+        <v>269527000.0</v>
       </c>
       <c r="Z5">
-        <v>352520000.0</v>
+        <v>42725000.0</v>
       </c>
       <c r="AA5">
         <v>85450000.0</v>
       </c>
       <c r="AB5">
         <v>85450000.0</v>
       </c>
       <c r="AC5">
-        <v>102264000.0</v>
+        <v>51132000.0</v>
       </c>
       <c r="AD5">
         <v>124608000.0</v>
       </c>
       <c r="AE5">
         <v>62527000.0</v>
       </c>
       <c r="AF5">
         <v>94900000.0</v>
       </c>
       <c r="AG5">
         <v>77616000.0</v>
       </c>
       <c r="AH5">
         <v>119948000.0</v>
       </c>
       <c r="AI5">
         <v>40611000.0</v>
       </c>
       <c r="AJ5">
         <v>-60319.0</v>
       </c>
       <c r="AK5">
         <v>-45260.0</v>
       </c>
@@ -10124,63 +10128,63 @@
       <c r="Q6">
         <v>817227000.0</v>
       </c>
       <c r="R6">
         <v>664713000.0</v>
       </c>
       <c r="S6">
         <v>594287000.0</v>
       </c>
       <c r="T6">
         <v>734438000.0</v>
       </c>
       <c r="U6">
         <v>650661000.0</v>
       </c>
       <c r="V6">
         <v>1271619000.0</v>
       </c>
       <c r="W6">
         <v>580733000.0</v>
       </c>
       <c r="X6">
         <v>441341000.0</v>
       </c>
       <c r="Y6">
-        <v>269527000.0</v>
+        <v>283097000.0</v>
       </c>
       <c r="Z6">
         <v>176260000.0</v>
       </c>
       <c r="AA6">
         <v>42725000.0</v>
       </c>
       <c r="AB6">
         <v>31794000.0</v>
       </c>
       <c r="AC6">
-        <v>51132000.0</v>
+        <v>63786000.0</v>
       </c>
       <c r="AD6">
         <v>62304000.0</v>
       </c>
       <c r="AE6">
         <v>65286000.0</v>
       </c>
       <c r="AF6">
         <v>47450000.0</v>
       </c>
       <c r="AG6">
         <v>38808000.0</v>
       </c>
       <c r="AH6">
         <v>59974000.0</v>
       </c>
       <c r="AI6">
         <v>41767000.0</v>
       </c>
       <c r="AJ6">
         <v>4545523.0</v>
       </c>
       <c r="AK6">
         <v>-12832533.0</v>
       </c>
@@ -15579,53 +15583,59 @@
       </c>
       <c r="AE24">
         <v>63960000.0</v>
       </c>
       <c r="AF24">
         <v>-21655000.0</v>
       </c>
       <c r="AG24">
         <v>-3560000.0</v>
       </c>
       <c r="AH24">
         <v>-5501000.0</v>
       </c>
       <c r="AI24">
         <v>19000.0</v>
       </c>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
     </row>
     <row r="25" spans="1:39">
       <c r="A25" t="s">
         <v>155</v>
       </c>
-      <c r="B25"/>
-[...1 lines deleted...]
-      <c r="D25"/>
+      <c r="B25">
+        <v>-939096000.0</v>
+      </c>
+      <c r="C25">
+        <v>-3476764000.0</v>
+      </c>
+      <c r="D25">
+        <v>-3322996000.0</v>
+      </c>
       <c r="E25">
         <v>-2661463000.0</v>
       </c>
       <c r="F25">
         <v>-2219521999.0</v>
       </c>
       <c r="G25">
         <v>-1954590000.0</v>
       </c>
       <c r="H25">
         <v>-1400309000.0</v>
       </c>
       <c r="I25">
         <v>-1299045000.0</v>
       </c>
       <c r="J25">
         <v>-1124076000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25">
         <v>-1158277000.0</v>
       </c>
       <c r="M25">
         <v>-1193573000.0</v>
       </c>
@@ -15749,53 +15759,59 @@
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26"/>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
     </row>
     <row r="27" spans="1:39">
       <c r="A27" t="s">
         <v>157</v>
       </c>
-      <c r="B27"/>
-[...1 lines deleted...]
-      <c r="D27"/>
+      <c r="B27">
+        <v>88546000.0</v>
+      </c>
+      <c r="C27">
+        <v>86276000.0</v>
+      </c>
+      <c r="D27">
+        <v>95295000.0</v>
+      </c>
       <c r="E27">
         <v>87254000.0</v>
       </c>
       <c r="F27">
         <v>74199000.0</v>
       </c>
       <c r="G27">
         <v>82886000.0</v>
       </c>
       <c r="H27">
         <v>79247000.0</v>
       </c>
       <c r="I27">
         <v>86855000.0</v>
       </c>
       <c r="J27">
         <v>85938000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27">
         <v>66812000.0</v>
       </c>
       <c r="M27">
         <v>73832000.0</v>
       </c>