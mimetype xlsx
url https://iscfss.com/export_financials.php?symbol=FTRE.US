--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1264,93 +1264,93 @@
         <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
-        <v>-106600000.0</v>
+        <v>941400000.0</v>
       </c>
       <c r="C28">
         <v>1080000000.0</v>
       </c>
       <c r="D28">
         <v>1563400000.0</v>
       </c>
       <c r="E28">
         <v>-48600000.0</v>
       </c>
       <c r="F28">
         <v>-17400000.0</v>
       </c>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29">
         <v>1616300000.0</v>
       </c>
       <c r="C29">
         <v>2486900000.0</v>
       </c>
       <c r="D29">
         <v>3330800000.0</v>
       </c>
       <c r="E29">
         <v>3342600000.0</v>
       </c>
       <c r="F29">
         <v>3260600000.0</v>
       </c>
       <c r="G29"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
-        <v>589700000.0</v>
+        <v>620000000.0</v>
       </c>
       <c r="C30">
         <v>694000000.0</v>
       </c>
       <c r="D30">
         <v>1010500000.0</v>
       </c>
       <c r="E30">
         <v>1051400000.0</v>
       </c>
       <c r="F30">
         <v>949800000.0</v>
       </c>
       <c r="G30"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
@@ -1465,51 +1465,51 @@
         <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
-        <v>132900000.0</v>
+        <v>102600000.0</v>
       </c>
       <c r="C39">
         <v>135700000.0</v>
       </c>
       <c r="D39">
         <v>131700000.0</v>
       </c>
       <c r="E39">
         <v>83500000.0</v>
       </c>
       <c r="F39">
         <v>73100000.0</v>
       </c>
       <c r="G39"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
         <v>395800000.0</v>
       </c>
       <c r="C40">
         <v>317100000.0</v>
       </c>
@@ -1663,51 +1663,51 @@
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>55</v>
       </c>
       <c r="B50">
         <v>4800000.0</v>
       </c>
       <c r="C50">
         <v>74800000.0</v>
       </c>
       <c r="D50">
         <v>26100000.0</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51">
-        <v>68000000.0</v>
+        <v>1116000000.0</v>
       </c>
       <c r="C51">
         <v>1198500000.0</v>
       </c>
       <c r="D51">
         <v>1672000000.0</v>
       </c>
       <c r="E51">
         <v>63400000.0</v>
       </c>
       <c r="F51">
         <v>77200000.0</v>
       </c>
       <c r="G51"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52">
         <v>14000000.0</v>
       </c>
       <c r="C52">
         <v>88200000.0</v>
       </c>
@@ -2912,54 +2912,54 @@
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
-        <v>-72100000.0</v>
+        <v>970500000.0</v>
       </c>
       <c r="C28">
-        <v>-106600000.0</v>
+        <v>941400000.0</v>
       </c>
       <c r="D28">
         <v>1056000000.0</v>
       </c>
       <c r="E28">
         <v>1159800000.0</v>
       </c>
       <c r="F28">
         <v>1184700000.0</v>
       </c>
       <c r="G28">
         <v>1080000000.0</v>
       </c>
       <c r="H28">
         <v>1098600000.0</v>
       </c>
       <c r="I28">
         <v>1076900000.0</v>
       </c>
       <c r="J28">
         <v>1596300000.0</v>
       </c>
       <c r="K28">
         <v>1563400000.0</v>
       </c>
@@ -3015,51 +3015,51 @@
       </c>
       <c r="L29">
         <v>3292800000.0</v>
       </c>
       <c r="M29">
         <v>3356100000.0</v>
       </c>
       <c r="N29">
         <v>3416000000.0</v>
       </c>
       <c r="O29">
         <v>3342600000.0</v>
       </c>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
         <v>619600000.0</v>
       </c>
       <c r="C30">
-        <v>589700000.0</v>
+        <v>620000000.0</v>
       </c>
       <c r="D30">
         <v>663200000.0</v>
       </c>
       <c r="E30">
         <v>739200000.0</v>
       </c>
       <c r="F30">
         <v>729000000.0</v>
       </c>
       <c r="G30">
         <v>694000000.0</v>
       </c>
       <c r="H30">
         <v>689100000.0</v>
       </c>
       <c r="I30">
         <v>637900000.0</v>
       </c>
       <c r="J30">
         <v>941000000.0</v>
       </c>
       <c r="K30">
         <v>1010500000.0</v>
       </c>
@@ -3381,51 +3381,51 @@
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
         <v>114400000.0</v>
       </c>
       <c r="C39">
-        <v>132900000.0</v>
+        <v>102600000.0</v>
       </c>
       <c r="D39">
         <v>124000000.0</v>
       </c>
       <c r="E39">
         <v>139600000.0</v>
       </c>
       <c r="F39">
         <v>139700000.0</v>
       </c>
       <c r="G39">
         <v>135700000.0</v>
       </c>
       <c r="H39">
         <v>142500000.0</v>
       </c>
       <c r="I39">
         <v>123600000.0</v>
       </c>
       <c r="J39">
         <v>166200000.0</v>
       </c>
       <c r="K39">
         <v>131700000.0</v>
       </c>
@@ -3808,54 +3808,54 @@
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50">
         <v>55000000.0</v>
       </c>
       <c r="K50">
         <v>26100000.0</v>
       </c>
       <c r="L50">
         <v>26100000.0</v>
       </c>
       <c r="M50">
         <v>26100000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51">
-        <v>75400000.0</v>
+        <v>1118000000.0</v>
       </c>
       <c r="C51">
-        <v>68000000.0</v>
+        <v>1116000000.0</v>
       </c>
       <c r="D51">
         <v>1187300000.0</v>
       </c>
       <c r="E51">
         <v>1241000000.0</v>
       </c>
       <c r="F51">
         <v>1286300000.0</v>
       </c>
       <c r="G51">
         <v>1198500000.0</v>
       </c>
       <c r="H51">
         <v>1203900000.0</v>
       </c>
       <c r="I51">
         <v>1203100000.0</v>
       </c>
       <c r="J51">
         <v>1689100000.0</v>
       </c>
       <c r="K51">
         <v>1672000000.0</v>
       </c>
@@ -5133,51 +5133,51 @@
         <v>83</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>84</v>
       </c>
       <c r="B5">
-        <v>3300000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="C5">
         <v>-12400000.0</v>
       </c>
       <c r="D5">
         <v>-6100000.0</v>
       </c>
       <c r="E5">
         <v>-347500000.0</v>
       </c>
       <c r="F5">
         <v>-525700000.0</v>
       </c>
       <c r="G5">
         <v>-53000000.0</v>
       </c>
       <c r="H5">
         <v>-13400000.0</v>
       </c>
       <c r="I5">
         <v>-43400000.0</v>
       </c>
       <c r="J5">
         <v>-41400000.0</v>
       </c>
@@ -5189,51 +5189,51 @@
       </c>
       <c r="M5">
         <v>37300000.0</v>
       </c>
       <c r="N5">
         <v>14700000.0</v>
       </c>
       <c r="O5">
         <v>-8100000.0</v>
       </c>
       <c r="P5">
         <v>74200000.0</v>
       </c>
       <c r="Q5">
         <v>83600000.0</v>
       </c>
       <c r="R5">
         <v>37500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>85</v>
       </c>
       <c r="B6">
-        <v>23100000.0</v>
+        <v>26400000.0</v>
       </c>
       <c r="C6">
         <v>6900000.0</v>
       </c>
       <c r="D6">
         <v>13500000.0</v>
       </c>
       <c r="E6">
         <v>-327900000.0</v>
       </c>
       <c r="F6">
         <v>-506200000.0</v>
       </c>
       <c r="G6">
         <v>-32200000.0</v>
       </c>
       <c r="H6">
         <v>7800000.0</v>
       </c>
       <c r="I6">
         <v>-22000000.0</v>
       </c>
       <c r="J6">
         <v>-17900000.0</v>
       </c>
@@ -7342,51 +7342,53 @@
       </c>
       <c r="G9">
         <v>19000000.0</v>
       </c>
       <c r="H9">
         <v>-56000000.0</v>
       </c>
       <c r="I9">
         <v>312200000.0</v>
       </c>
       <c r="J9">
         <v>34700000.0</v>
       </c>
       <c r="K9">
         <v>-2200000.0</v>
       </c>
       <c r="L9">
         <v>-56400000.0</v>
       </c>
       <c r="M9">
         <v>-15900000.0</v>
       </c>
       <c r="N9">
         <v>27300000.0</v>
       </c>
-      <c r="O9"/>
+      <c r="O9">
+        <v>-32300000.0</v>
+      </c>
       <c r="P9">
         <v>12600000.0</v>
       </c>
       <c r="Q9">
         <v>-63400000.0</v>
       </c>
       <c r="R9">
         <v>-21900000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>120</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
@@ -7924,51 +7926,51 @@
       </c>
       <c r="K24">
         <v>400000.0</v>
       </c>
       <c r="L24">
         <v>7800000.0</v>
       </c>
       <c r="M24">
         <v>300000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24">
         <v>100000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24">
         <v>300000.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>134</v>
       </c>
       <c r="B25">
-        <v>8600000.0</v>
+        <v>-2800000.0</v>
       </c>
       <c r="C25">
         <v>2300000.0</v>
       </c>
       <c r="D25">
         <v>8200000.0</v>
       </c>
       <c r="E25">
         <v>354300000.0</v>
       </c>
       <c r="F25">
         <v>499800000.0</v>
       </c>
       <c r="G25">
         <v>37400000.0</v>
       </c>
       <c r="H25">
         <v>32000000.0</v>
       </c>
       <c r="I25">
         <v>40800000.0</v>
       </c>
       <c r="J25">
         <v>23900000.0</v>
       </c>