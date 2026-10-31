--- v0 (2026-06-15)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -310,50 +310,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5961,874 +5964,880 @@
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EH62"/>
+  <dimension ref="A1:EI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:138">
+    <row r="1" spans="1:139">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>96</v>
       </c>
       <c r="C1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E1" t="s">
         <v>98</v>
       </c>
       <c r="F1" t="s">
         <v>99</v>
       </c>
       <c r="G1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="I1" t="s">
         <v>101</v>
       </c>
       <c r="J1" t="s">
         <v>102</v>
       </c>
       <c r="K1" t="s">
+        <v>103</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="M1" t="s">
         <v>104</v>
       </c>
       <c r="N1" t="s">
         <v>105</v>
       </c>
       <c r="O1" t="s">
+        <v>106</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Q1" t="s">
         <v>107</v>
       </c>
       <c r="R1" t="s">
         <v>108</v>
       </c>
       <c r="S1" t="s">
+        <v>109</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="U1" t="s">
         <v>110</v>
       </c>
       <c r="V1" t="s">
         <v>111</v>
       </c>
       <c r="W1" t="s">
+        <v>112</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="Y1" t="s">
         <v>113</v>
       </c>
       <c r="Z1" t="s">
         <v>114</v>
       </c>
       <c r="AA1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AC1" t="s">
         <v>116</v>
       </c>
       <c r="AD1" t="s">
         <v>117</v>
       </c>
       <c r="AE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AG1" t="s">
         <v>119</v>
       </c>
       <c r="AH1" t="s">
         <v>120</v>
       </c>
       <c r="AI1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AK1" t="s">
         <v>122</v>
       </c>
       <c r="AL1" t="s">
         <v>123</v>
       </c>
       <c r="AM1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AO1" t="s">
         <v>125</v>
       </c>
       <c r="AP1" t="s">
         <v>126</v>
       </c>
       <c r="AQ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AS1" t="s">
         <v>128</v>
       </c>
       <c r="AT1" t="s">
         <v>129</v>
       </c>
       <c r="AU1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AW1" t="s">
         <v>131</v>
       </c>
       <c r="AX1" t="s">
         <v>132</v>
       </c>
       <c r="AY1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BA1" t="s">
         <v>134</v>
       </c>
       <c r="BB1" t="s">
         <v>135</v>
       </c>
       <c r="BC1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BE1" t="s">
         <v>137</v>
       </c>
       <c r="BF1" t="s">
         <v>138</v>
       </c>
       <c r="BG1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BI1" t="s">
         <v>140</v>
       </c>
       <c r="BJ1" t="s">
         <v>141</v>
       </c>
       <c r="BK1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BM1" t="s">
         <v>143</v>
       </c>
       <c r="BN1" t="s">
         <v>144</v>
       </c>
       <c r="BO1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BQ1" t="s">
         <v>146</v>
       </c>
       <c r="BR1" t="s">
         <v>147</v>
       </c>
       <c r="BS1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BU1" t="s">
         <v>149</v>
       </c>
       <c r="BV1" t="s">
         <v>150</v>
       </c>
       <c r="BW1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BY1" t="s">
         <v>152</v>
       </c>
       <c r="BZ1" t="s">
         <v>153</v>
       </c>
       <c r="CA1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CC1" t="s">
         <v>155</v>
       </c>
       <c r="CD1" t="s">
         <v>156</v>
       </c>
       <c r="CE1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CG1" t="s">
         <v>158</v>
       </c>
       <c r="CH1" t="s">
         <v>159</v>
       </c>
       <c r="CI1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CK1" t="s">
         <v>161</v>
       </c>
       <c r="CL1" t="s">
         <v>162</v>
       </c>
       <c r="CM1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CO1" t="s">
         <v>164</v>
       </c>
       <c r="CP1" t="s">
         <v>165</v>
       </c>
       <c r="CQ1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CS1" t="s">
         <v>167</v>
       </c>
       <c r="CT1" t="s">
         <v>168</v>
       </c>
       <c r="CU1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CW1" t="s">
         <v>170</v>
       </c>
       <c r="CX1" t="s">
         <v>171</v>
       </c>
       <c r="CY1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DA1" t="s">
         <v>173</v>
       </c>
       <c r="DB1" t="s">
         <v>174</v>
       </c>
       <c r="DC1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DE1" t="s">
         <v>176</v>
       </c>
       <c r="DF1" t="s">
         <v>177</v>
       </c>
       <c r="DG1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DI1" t="s">
         <v>179</v>
       </c>
       <c r="DJ1" t="s">
         <v>180</v>
       </c>
       <c r="DK1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DM1" t="s">
         <v>182</v>
       </c>
       <c r="DN1" t="s">
         <v>183</v>
       </c>
       <c r="DO1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DQ1" t="s">
         <v>185</v>
       </c>
       <c r="DR1" t="s">
         <v>186</v>
       </c>
       <c r="DS1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DU1" t="s">
         <v>188</v>
       </c>
       <c r="DV1" t="s">
         <v>189</v>
       </c>
       <c r="DW1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DY1" t="s">
         <v>191</v>
       </c>
       <c r="DZ1" t="s">
         <v>192</v>
       </c>
       <c r="EA1" t="s">
+        <v>193</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="EC1" t="s">
         <v>194</v>
       </c>
       <c r="ED1" t="s">
         <v>195</v>
       </c>
       <c r="EE1" t="s">
+        <v>196</v>
+      </c>
+      <c r="EF1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="EG1" t="s">
         <v>197</v>
       </c>
       <c r="EH1" t="s">
         <v>198</v>
       </c>
+      <c r="EI1" t="s">
+        <v>199</v>
+      </c>
     </row>
-    <row r="2" spans="1:138">
+    <row r="2" spans="1:139">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2">
+        <v>2817000.0</v>
+      </c>
+      <c r="C2">
         <v>2144000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3242000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2402000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2124000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1587000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2915000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3271000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2938000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1852000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2421000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2872000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3097000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3651000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2710000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2626000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2348000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2240000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1561000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1354000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1400000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1466000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2353000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2963000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1585000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1793000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2117000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2618000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3890000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6339000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9499000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>12874000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>9766000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>9430000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>9065000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>9281000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4737000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4480000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6303000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5802000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>7267000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>8615000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>8942000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8094000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8964000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6363000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>7310000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>9073000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8509000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>9453000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9920000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>12521000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>13026000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>11725000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>12828000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>9825000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6459000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>9221000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>10476000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8416000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6647000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>6178000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>7516000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>6657000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>5836000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5671000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>5824000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>5950000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>4816000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>7062000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>8196000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>9660000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>9648000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>9966000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>13632000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4921000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>7203000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5212000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>7632000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>7979000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>7571000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>6411000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>6493000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>4115000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3933000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>4035000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2705000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2374000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3095000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1750000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2244000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2684000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3065000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3649000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>5065000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3119000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>3124000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1396000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1978000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1390000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1384000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1643000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>2480000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2223000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2396000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2747000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>4100000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>5700000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>5600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>2300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>3100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4700000.0</v>
       </c>
       <c r="DI2">
         <v>4700000.0</v>
       </c>
       <c r="DJ2">
+        <v>4700000.0</v>
+      </c>
+      <c r="DK2">
         <v>400000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DM2">
         <v>500000.0</v>
       </c>
       <c r="DN2">
+        <v>500000.0</v>
+      </c>
+      <c r="DO2">
         <v>400000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>500000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DR2">
         <v>400000.0</v>
       </c>
       <c r="DS2">
         <v>400000.0</v>
       </c>
-      <c r="DT2"/>
+      <c r="DT2">
+        <v>400000.0</v>
+      </c>
       <c r="DU2"/>
       <c r="DV2"/>
-      <c r="DW2">
+      <c r="DW2"/>
+      <c r="DX2">
         <v>700000.0</v>
       </c>
-      <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
-      <c r="EA2">
+      <c r="EA2"/>
+      <c r="EB2">
         <v>400000.0</v>
       </c>
-      <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
-      <c r="EE2">
+      <c r="EE2"/>
+      <c r="EF2">
         <v>100000.0</v>
       </c>
-      <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2"/>
+      <c r="EI2"/>
     </row>
-    <row r="3" spans="1:138">
+    <row r="3" spans="1:139">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6925,52 +6934,53 @@
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
       <c r="EF3"/>
       <c r="EG3"/>
       <c r="EH3"/>
+      <c r="EI3"/>
     </row>
-    <row r="4" spans="1:138">
+    <row r="4" spans="1:139">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7067,444 +7077,446 @@
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
+      <c r="EI4"/>
     </row>
-    <row r="5" spans="1:138">
+    <row r="5" spans="1:139">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5">
+        <v>-1751000.0</v>
+      </c>
+      <c r="C5">
         <v>-1761000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1718000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1783000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1769000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1780000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1915000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1780000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1886000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1891000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1748000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1812000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1690000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1566000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1728000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2051000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1819999.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1598000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1604000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1506999.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1353999.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1486999.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1294000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1513000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1781000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1932999.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1778000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1561000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1224000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1181000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1285000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1212000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-949000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-353000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-768000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-883000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1071000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1451000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1568000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1185000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1246000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1130000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1556000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1157000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-512000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-609000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-448000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-453000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-306000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-444000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000.0</v>
       </c>
       <c r="AZ5">
         <v>37000.0</v>
       </c>
       <c r="BA5">
+        <v>37000.0</v>
+      </c>
+      <c r="BB5">
         <v>-127000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-655000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-392000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>65000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>474000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>430000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>381000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>370000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>410000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>304000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>243000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>257000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>152000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>210000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>269000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>261000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>222000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>172000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>268000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>512000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>547000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>529000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>438000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>414000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>366000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>354000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>356000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>322000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>312000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>266000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>243000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>256000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>250000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>573000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>618000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>559000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>551000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>558000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>580000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>554000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>540000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>548000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>542000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>534000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>528000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>480000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>2530000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>3855000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>3805000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>3838000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>3917000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>3918000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>3996000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>3738000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>3900000.0</v>
       </c>
-      <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
-      <c r="DG5">
+      <c r="DG5"/>
+      <c r="DH5">
         <v>17300000.0</v>
       </c>
-      <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
+      <c r="EI5"/>
     </row>
-    <row r="6" spans="1:138">
+    <row r="6" spans="1:139">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7527,70 +7539,72 @@
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
-      <c r="BC6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC6">
+        <v>0.0</v>
+      </c>
+      <c r="BD6"/>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -7623,143 +7637,146 @@
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
       <c r="EC6"/>
       <c r="ED6"/>
       <c r="EE6"/>
       <c r="EF6"/>
       <c r="EG6"/>
       <c r="EH6"/>
+      <c r="EI6"/>
     </row>
-    <row r="7" spans="1:138">
+    <row r="7" spans="1:139">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7">
+        <v>533000.0</v>
+      </c>
+      <c r="C7">
         <v>557000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>580000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>601000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>620000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>607000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>625000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>561000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>589000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>617000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>614000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>451000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>483000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>160000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>191000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>219000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>229000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>204000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>235000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>275000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>303000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>342000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>386000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>422000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1017000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1078000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>980000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1091000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1282000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1403000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7823,116 +7840,119 @@
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
+      <c r="EI7"/>
     </row>
-    <row r="8" spans="1:138">
+    <row r="8" spans="1:139">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8">
+        <v>324000.0</v>
+      </c>
+      <c r="C8">
         <v>323000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>322000.0</v>
       </c>
       <c r="D8">
         <v>322000.0</v>
       </c>
       <c r="E8">
         <v>322000.0</v>
       </c>
       <c r="F8">
+        <v>322000.0</v>
+      </c>
+      <c r="G8">
         <v>318000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317000.0</v>
       </c>
       <c r="H8">
         <v>317000.0</v>
       </c>
       <c r="I8">
         <v>317000.0</v>
       </c>
       <c r="J8">
-        <v>313000.0</v>
+        <v>317000.0</v>
       </c>
       <c r="K8">
         <v>313000.0</v>
       </c>
       <c r="L8">
         <v>313000.0</v>
       </c>
       <c r="M8">
         <v>313000.0</v>
       </c>
       <c r="N8">
         <v>313000.0</v>
       </c>
       <c r="O8">
         <v>313000.0</v>
       </c>
       <c r="P8">
         <v>313000.0</v>
       </c>
       <c r="Q8">
         <v>313000.0</v>
       </c>
       <c r="R8">
         <v>313000.0</v>
       </c>
       <c r="S8">
-        <v>312000.0</v>
+        <v>313000.0</v>
       </c>
       <c r="T8">
         <v>312000.0</v>
       </c>
       <c r="U8">
         <v>312000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>312000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -8005,202 +8025,203 @@
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
+      <c r="EI8"/>
     </row>
-    <row r="9" spans="1:138">
+    <row r="9" spans="1:139">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>164651000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>164511000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>164157000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>164137000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>140138000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>139767000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>139710000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>139641000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>139560000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>139349000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>139211000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>139088000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>138992000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>138895000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>138797000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>138701000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>138760000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>138578000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>138527000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>137369000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>137380000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>136909000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>136429000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>135753000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>135394000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>134905000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>134418000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>134890000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>134985000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>134774000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>134328000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>133395000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>132796000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>131500000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>133602000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>133780000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>133498000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>133137000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>132669000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>132560000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>132350000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>131715000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>131153000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -8233,444 +8254,448 @@
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
       <c r="EG9"/>
       <c r="EH9"/>
+      <c r="EI9"/>
     </row>
-    <row r="10" spans="1:138">
+    <row r="10" spans="1:139">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10">
+        <v>7620000.0</v>
+      </c>
+      <c r="C10">
         <v>9109000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11939000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13677000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10589000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>11821000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8510000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>12274000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10404000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11382000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>17578000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>13483000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>15134000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15698000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>12560000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>23856000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>31308000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>34174000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>35893000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>35161000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>36194000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>35711000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>10640000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9418000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8254000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8003000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>12994000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>12850000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>11664000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>7135000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12039000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4198000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3912000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5667000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>8366000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6130000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>6576000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>10203000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>11826000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>13332000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>12426000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>9383000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>21684000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>14398000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>14967000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>18310000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>18637000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>15543000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>16906000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>24918000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>27738000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>23672000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>23113000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>15157000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>24453000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>24483000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>24725000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>31055000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>28229000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>28998000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>30647000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>27865000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>30524000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>23895000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>21066000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>21432000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>20965000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>13203000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>6652000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>11316000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>28149000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>32780000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>28959000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>34568000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>30473000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>33506000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>32604000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>31602000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>24405000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>15709000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>3876000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>4917000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>10375000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>11761000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>5129000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>6346000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>6531000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>5281000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>5147000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>6115000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>7812000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>5791000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>6160000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>8328000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>10939000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>8169000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>11714000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>9140000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>9338000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>9844000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>9553000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>8548000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>8987000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>10324000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>9916000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>7689000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6400000.0</v>
       </c>
       <c r="DE10">
         <v>6400000.0</v>
       </c>
       <c r="DF10">
+        <v>6400000.0</v>
+      </c>
+      <c r="DG10">
         <v>4900000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>5800000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>6100000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>6600000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>1300000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>1900000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>2400000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>2600000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>1400000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>1300000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>3300000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>3900000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>3700000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>4400000.0</v>
       </c>
-      <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
-      <c r="DW10">
+      <c r="DW10"/>
+      <c r="DX10">
         <v>5900000.0</v>
       </c>
-      <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
-      <c r="EA10">
+      <c r="EA10"/>
+      <c r="EB10">
         <v>8000000.0</v>
       </c>
-      <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
-      <c r="EE10">
+      <c r="EE10"/>
+      <c r="EF10">
         <v>1400000.0</v>
       </c>
-      <c r="EF10"/>
       <c r="EG10"/>
       <c r="EH10"/>
+      <c r="EI10"/>
     </row>
-    <row r="11" spans="1:138">
+    <row r="11" spans="1:139">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8767,1856 +8792,1870 @@
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
       <c r="EH11"/>
+      <c r="EI11"/>
     </row>
-    <row r="12" spans="1:138">
+    <row r="12" spans="1:139">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12">
+        <v>19611000.0</v>
+      </c>
+      <c r="C12">
         <v>21579000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>24881000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>25860000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>23009000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>21789000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>18694000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>20436000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>20073000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>23254000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>29714000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>28285000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>27989000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>26765000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>26309000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>26551000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>31308000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>34174000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>35893000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>35161000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>36194000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>35711000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10640000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9418000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8254000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>8003000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12994000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>12850000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>11664000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7135000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>12039000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4201000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3914000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5671000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8372000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6137000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6587000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>10214000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>11835000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>13347000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>12433000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>9397000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>21703000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14429000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>15004000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>18346000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>18673000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>15578000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>16960000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>24994000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>27768000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>23700000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>23137000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>15201000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>24497000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>24540000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>24765000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>31136000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>28286000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>29051000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>30756000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>27865000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>30524000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>23895000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>21066000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>21432000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>20965000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>13203000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>6652000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>11316000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>28149000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>32780000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>28959000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>34568000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>32471000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>33506000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>32604000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>31602000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>32405000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>25709000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>20076000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>18917000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>16375000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>11761000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>5129000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>6346000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>6531000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>5281000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>5147000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>6115000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>7812000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>5791000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>6160000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>8328000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>10939000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>8169000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>11714000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>9140000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>9338000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>9844000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>9553000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>8548000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>8987000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>10324000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>9916000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>7689000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6400000.0</v>
       </c>
       <c r="DE12">
         <v>6400000.0</v>
       </c>
       <c r="DF12">
+        <v>6400000.0</v>
+      </c>
+      <c r="DG12">
         <v>4900000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>5800000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>6100000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>6600000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>1300000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>1900000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>2400000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>2600000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>1400000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>1300000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>3300000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>3900000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>3700000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>4400000.0</v>
       </c>
-      <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
-      <c r="DW12">
+      <c r="DW12"/>
+      <c r="DX12">
         <v>5900000.0</v>
       </c>
-      <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
-      <c r="EA12">
+      <c r="EA12"/>
+      <c r="EB12">
         <v>8000000.0</v>
       </c>
-      <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
-      <c r="EE12">
+      <c r="EE12"/>
+      <c r="EF12">
         <v>1400000.0</v>
       </c>
-      <c r="EF12"/>
       <c r="EG12"/>
       <c r="EH12"/>
+      <c r="EI12"/>
     </row>
-    <row r="13" spans="1:138">
+    <row r="13" spans="1:139">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13">
+        <v>324000.0</v>
+      </c>
+      <c r="C13">
         <v>323000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>322000.0</v>
       </c>
       <c r="D13">
         <v>322000.0</v>
       </c>
       <c r="E13">
         <v>322000.0</v>
       </c>
       <c r="F13">
+        <v>322000.0</v>
+      </c>
+      <c r="G13">
         <v>318000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317000.0</v>
       </c>
       <c r="H13">
         <v>317000.0</v>
       </c>
       <c r="I13">
         <v>317000.0</v>
       </c>
       <c r="J13">
-        <v>313000.0</v>
+        <v>317000.0</v>
       </c>
       <c r="K13">
         <v>313000.0</v>
       </c>
       <c r="L13">
         <v>313000.0</v>
       </c>
       <c r="M13">
         <v>313000.0</v>
       </c>
       <c r="N13">
         <v>313000.0</v>
       </c>
       <c r="O13">
         <v>313000.0</v>
       </c>
       <c r="P13">
         <v>313000.0</v>
       </c>
       <c r="Q13">
         <v>313000.0</v>
       </c>
       <c r="R13">
         <v>313000.0</v>
       </c>
       <c r="S13">
-        <v>312000.0</v>
+        <v>313000.0</v>
       </c>
       <c r="T13">
         <v>312000.0</v>
       </c>
       <c r="U13">
         <v>312000.0</v>
       </c>
       <c r="V13">
         <v>312000.0</v>
       </c>
       <c r="W13">
+        <v>312000.0</v>
+      </c>
+      <c r="X13">
         <v>262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255000.0</v>
       </c>
       <c r="Y13">
         <v>255000.0</v>
       </c>
       <c r="Z13">
-        <v>254000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="AA13">
         <v>254000.0</v>
       </c>
       <c r="AB13">
-        <v>248000.0</v>
+        <v>254000.0</v>
       </c>
       <c r="AC13">
         <v>248000.0</v>
       </c>
       <c r="AD13">
         <v>248000.0</v>
       </c>
       <c r="AE13">
         <v>248000.0</v>
       </c>
       <c r="AF13">
         <v>248000.0</v>
       </c>
       <c r="AG13">
         <v>248000.0</v>
       </c>
       <c r="AH13">
         <v>248000.0</v>
       </c>
       <c r="AI13">
         <v>248000.0</v>
       </c>
       <c r="AJ13">
         <v>248000.0</v>
       </c>
       <c r="AK13">
         <v>248000.0</v>
       </c>
       <c r="AL13">
+        <v>248000.0</v>
+      </c>
+      <c r="AM13">
         <v>239000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238000.0</v>
       </c>
       <c r="AN13">
         <v>238000.0</v>
       </c>
       <c r="AO13">
         <v>238000.0</v>
       </c>
       <c r="AP13">
+        <v>238000.0</v>
+      </c>
+      <c r="AQ13">
         <v>235000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234000.0</v>
       </c>
       <c r="AR13">
         <v>234000.0</v>
       </c>
       <c r="AS13">
         <v>234000.0</v>
       </c>
       <c r="AT13">
+        <v>234000.0</v>
+      </c>
+      <c r="AU13">
         <v>233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230000.0</v>
       </c>
       <c r="AV13">
         <v>230000.0</v>
       </c>
       <c r="AW13">
         <v>230000.0</v>
       </c>
       <c r="AX13">
         <v>230000.0</v>
       </c>
       <c r="AY13">
+        <v>230000.0</v>
+      </c>
+      <c r="AZ13">
         <v>227000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225000.0</v>
       </c>
       <c r="BA13">
         <v>225000.0</v>
       </c>
       <c r="BB13">
-        <v>221000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="BC13">
         <v>221000.0</v>
       </c>
       <c r="BD13">
         <v>221000.0</v>
       </c>
       <c r="BE13">
+        <v>221000.0</v>
+      </c>
+      <c r="BF13">
         <v>222000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>233000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>237000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>238000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242000.0</v>
       </c>
       <c r="BK13">
         <v>242000.0</v>
       </c>
       <c r="BL13">
         <v>242000.0</v>
       </c>
       <c r="BM13">
         <v>242000.0</v>
       </c>
       <c r="BN13">
         <v>242000.0</v>
       </c>
       <c r="BO13">
         <v>242000.0</v>
       </c>
       <c r="BP13">
         <v>242000.0</v>
       </c>
       <c r="BQ13">
-        <v>241000.0</v>
+        <v>242000.0</v>
       </c>
       <c r="BR13">
         <v>241000.0</v>
       </c>
       <c r="BS13">
         <v>241000.0</v>
       </c>
       <c r="BT13">
-        <v>239000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="BU13">
         <v>239000.0</v>
       </c>
       <c r="BV13">
-        <v>224000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="BW13">
         <v>224000.0</v>
       </c>
       <c r="BX13">
-        <v>223000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="BY13">
         <v>223000.0</v>
       </c>
       <c r="BZ13">
+        <v>223000.0</v>
+      </c>
+      <c r="CA13">
         <v>222000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217000.0</v>
       </c>
       <c r="CC13">
         <v>217000.0</v>
       </c>
       <c r="CD13">
+        <v>217000.0</v>
+      </c>
+      <c r="CE13">
         <v>215000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>204000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>202000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>200000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195000.0</v>
       </c>
       <c r="CJ13">
         <v>195000.0</v>
       </c>
       <c r="CK13">
         <v>195000.0</v>
       </c>
       <c r="CL13">
-        <v>196000.0</v>
+        <v>195000.0</v>
       </c>
       <c r="CM13">
         <v>196000.0</v>
       </c>
       <c r="CN13">
+        <v>196000.0</v>
+      </c>
+      <c r="CO13">
         <v>199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197000.0</v>
       </c>
       <c r="CP13">
         <v>197000.0</v>
       </c>
       <c r="CQ13">
-        <v>196000.0</v>
+        <v>197000.0</v>
       </c>
       <c r="CR13">
         <v>196000.0</v>
       </c>
       <c r="CS13">
+        <v>196000.0</v>
+      </c>
+      <c r="CT13">
         <v>195000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>193000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186000.0</v>
       </c>
       <c r="CW13">
         <v>186000.0</v>
       </c>
       <c r="CX13">
-        <v>185000.0</v>
+        <v>186000.0</v>
       </c>
       <c r="CY13">
         <v>185000.0</v>
       </c>
       <c r="CZ13">
         <v>185000.0</v>
       </c>
       <c r="DA13">
         <v>185000.0</v>
       </c>
       <c r="DB13">
         <v>185000.0</v>
       </c>
       <c r="DC13">
+        <v>185000.0</v>
+      </c>
+      <c r="DD13">
         <v>200000.0</v>
       </c>
-      <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
-      <c r="DG13">
+      <c r="DG13"/>
+      <c r="DH13">
         <v>200000.0</v>
       </c>
-      <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
+      <c r="EI13"/>
     </row>
-    <row r="14" spans="1:138">
+    <row r="14" spans="1:139">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="B14">
+        <v>31181000.0</v>
+      </c>
+      <c r="C14">
         <v>31091335.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>31074000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>31293000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>30868000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>30718000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>30708000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>30848000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>30482000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>30756000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>30385000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>30627000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>30324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30296000.0</v>
       </c>
       <c r="O14">
         <v>30296000.0</v>
       </c>
       <c r="P14">
+        <v>30296000.0</v>
+      </c>
+      <c r="Q14">
         <v>30371000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>30296000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>30267000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>30264000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>30335000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>30264000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>27737000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>25228951.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>25120000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>24668000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>24597000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>24257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24187000.0</v>
       </c>
       <c r="AC14">
         <v>24187000.0</v>
       </c>
       <c r="AD14">
+        <v>24187000.0</v>
+      </c>
+      <c r="AE14">
         <v>24177000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>24784000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>24588000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>24170000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>24146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24133000.0</v>
       </c>
       <c r="AJ14">
         <v>24133000.0</v>
       </c>
       <c r="AK14">
+        <v>24133000.0</v>
+      </c>
+      <c r="AL14">
         <v>23738000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>23472000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23446000.0</v>
       </c>
       <c r="AN14">
         <v>23446000.0</v>
       </c>
       <c r="AO14">
+        <v>23446000.0</v>
+      </c>
+      <c r="AP14">
         <v>23381000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>23184000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>23167000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>23338000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>23140000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>22927000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>22835000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>23216000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>22814000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>22641000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>22932000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>22534000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>23295000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>22112000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>22105000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>23022000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>23984000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>24261000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>24322000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>24850000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>24909000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>24669000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>24213000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>24381000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>24215000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>24431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24142000.0</v>
       </c>
       <c r="BP14">
         <v>24142000.0</v>
       </c>
       <c r="BQ14">
+        <v>24142000.0</v>
+      </c>
+      <c r="BR14">
         <v>24126000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>24112000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>23978000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>24638000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>24698000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>24567000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>22390000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>24769000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>24679000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>24653000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>21721000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>24123000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>24230000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>23708000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>20139000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>23143000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>22750000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>22587000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>19519000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>22149000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>19512000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>19504000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>19744000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>22748000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>22147000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>19552000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>19454000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>22422000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>22733000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>22632000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18558000.0</v>
       </c>
       <c r="CV14">
         <v>18558000.0</v>
       </c>
       <c r="CW14">
+        <v>18558000.0</v>
+      </c>
+      <c r="CX14">
         <v>20684000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>18433000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>18411000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>19633000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>18383000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>18358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16666667.0</v>
       </c>
       <c r="DD14">
         <v>16666667.0</v>
       </c>
       <c r="DE14">
-        <v>20000000.0</v>
+        <v>16666667.0</v>
       </c>
       <c r="DF14">
         <v>20000000.0</v>
       </c>
       <c r="DG14">
+        <v>20000000.0</v>
+      </c>
+      <c r="DH14">
         <v>13333333.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>14000000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>16666667.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="DL14">
         <v>12000000.0</v>
       </c>
       <c r="DM14">
-        <v>12500000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="DN14">
         <v>12500000.0</v>
       </c>
       <c r="DO14">
-        <v>11428571.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="DP14">
         <v>11428571.0</v>
       </c>
       <c r="DQ14">
+        <v>11428571.0</v>
+      </c>
+      <c r="DR14">
         <v>10000000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>12500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="DT14">
         <v>13000000.0</v>
       </c>
       <c r="DU14">
+        <v>13000000.0</v>
+      </c>
+      <c r="DV14">
         <v>12500000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>12857143.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13333333.0</v>
       </c>
       <c r="DX14">
         <v>13333333.0</v>
       </c>
       <c r="DY14">
+        <v>13333333.0</v>
+      </c>
+      <c r="DZ14">
         <v>12222222.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>11111111.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="EB14">
         <v>10000000.0</v>
       </c>
       <c r="EC14">
         <v>10000000.0</v>
       </c>
       <c r="ED14">
         <v>10000000.0</v>
       </c>
       <c r="EE14">
         <v>10000000.0</v>
       </c>
       <c r="EF14">
         <v>10000000.0</v>
       </c>
       <c r="EG14">
         <v>10000000.0</v>
       </c>
       <c r="EH14">
         <v>10000000.0</v>
       </c>
+      <c r="EI14">
+        <v>10000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:138">
+    <row r="15" spans="1:139">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>313000.0</v>
       </c>
-      <c r="O15"/>
+      <c r="O15">
+        <v>313000.0</v>
+      </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>312000.0</v>
       </c>
       <c r="W15">
+        <v>312000.0</v>
+      </c>
+      <c r="X15">
         <v>262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255000.0</v>
       </c>
       <c r="Y15">
         <v>255000.0</v>
       </c>
       <c r="Z15">
-        <v>254000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="AA15">
         <v>254000.0</v>
       </c>
       <c r="AB15">
-        <v>248000.0</v>
+        <v>254000.0</v>
       </c>
       <c r="AC15">
         <v>248000.0</v>
       </c>
       <c r="AD15">
         <v>248000.0</v>
       </c>
       <c r="AE15">
         <v>248000.0</v>
       </c>
       <c r="AF15">
         <v>248000.0</v>
       </c>
       <c r="AG15">
         <v>248000.0</v>
       </c>
       <c r="AH15">
         <v>248000.0</v>
       </c>
       <c r="AI15">
         <v>248000.0</v>
       </c>
       <c r="AJ15">
         <v>248000.0</v>
       </c>
       <c r="AK15">
         <v>248000.0</v>
       </c>
       <c r="AL15">
+        <v>248000.0</v>
+      </c>
+      <c r="AM15">
         <v>239000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238000.0</v>
       </c>
       <c r="AN15">
         <v>238000.0</v>
       </c>
       <c r="AO15">
         <v>238000.0</v>
       </c>
       <c r="AP15">
+        <v>238000.0</v>
+      </c>
+      <c r="AQ15">
         <v>235000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234000.0</v>
       </c>
       <c r="AR15">
         <v>234000.0</v>
       </c>
       <c r="AS15">
         <v>234000.0</v>
       </c>
       <c r="AT15">
+        <v>234000.0</v>
+      </c>
+      <c r="AU15">
         <v>233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230000.0</v>
       </c>
       <c r="AV15">
         <v>230000.0</v>
       </c>
       <c r="AW15">
         <v>230000.0</v>
       </c>
       <c r="AX15">
         <v>230000.0</v>
       </c>
       <c r="AY15">
+        <v>230000.0</v>
+      </c>
+      <c r="AZ15">
         <v>227000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225000.0</v>
       </c>
       <c r="BA15">
         <v>225000.0</v>
       </c>
       <c r="BB15">
-        <v>221000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="BC15">
         <v>221000.0</v>
       </c>
       <c r="BD15">
         <v>221000.0</v>
       </c>
       <c r="BE15">
+        <v>221000.0</v>
+      </c>
+      <c r="BF15">
         <v>222000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>233000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>237000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>238000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242000.0</v>
       </c>
       <c r="BK15">
         <v>242000.0</v>
       </c>
       <c r="BL15">
         <v>242000.0</v>
       </c>
       <c r="BM15">
         <v>242000.0</v>
       </c>
       <c r="BN15">
         <v>242000.0</v>
       </c>
       <c r="BO15">
         <v>242000.0</v>
       </c>
       <c r="BP15">
         <v>242000.0</v>
       </c>
       <c r="BQ15">
-        <v>241000.0</v>
+        <v>242000.0</v>
       </c>
       <c r="BR15">
         <v>241000.0</v>
       </c>
       <c r="BS15">
         <v>241000.0</v>
       </c>
       <c r="BT15">
-        <v>239000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="BU15">
         <v>239000.0</v>
       </c>
       <c r="BV15">
-        <v>224000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="BW15">
         <v>224000.0</v>
       </c>
       <c r="BX15">
-        <v>223000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="BY15">
         <v>223000.0</v>
       </c>
       <c r="BZ15">
+        <v>223000.0</v>
+      </c>
+      <c r="CA15">
         <v>222000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217000.0</v>
       </c>
       <c r="CC15">
         <v>217000.0</v>
       </c>
       <c r="CD15">
+        <v>217000.0</v>
+      </c>
+      <c r="CE15">
         <v>215000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>204000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>202000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>200000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195000.0</v>
       </c>
       <c r="CJ15">
         <v>195000.0</v>
       </c>
       <c r="CK15">
         <v>195000.0</v>
       </c>
       <c r="CL15">
-        <v>196000.0</v>
+        <v>195000.0</v>
       </c>
       <c r="CM15">
         <v>196000.0</v>
       </c>
       <c r="CN15">
+        <v>196000.0</v>
+      </c>
+      <c r="CO15">
         <v>199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197000.0</v>
       </c>
       <c r="CP15">
         <v>197000.0</v>
       </c>
       <c r="CQ15">
-        <v>196000.0</v>
+        <v>197000.0</v>
       </c>
       <c r="CR15">
         <v>196000.0</v>
       </c>
       <c r="CS15">
+        <v>196000.0</v>
+      </c>
+      <c r="CT15">
         <v>195000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>193000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186000.0</v>
       </c>
       <c r="CW15">
         <v>186000.0</v>
       </c>
       <c r="CX15">
-        <v>185000.0</v>
+        <v>186000.0</v>
       </c>
       <c r="CY15">
         <v>185000.0</v>
       </c>
       <c r="CZ15">
         <v>185000.0</v>
       </c>
       <c r="DA15">
         <v>185000.0</v>
       </c>
       <c r="DB15">
         <v>185000.0</v>
       </c>
-      <c r="DC15"/>
+      <c r="DC15">
+        <v>185000.0</v>
+      </c>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
       <c r="EE15"/>
       <c r="EF15"/>
       <c r="EG15"/>
       <c r="EH15"/>
+      <c r="EI15"/>
     </row>
-    <row r="16" spans="1:138">
+    <row r="16" spans="1:139">
       <c r="A16" t="s">
         <v>49</v>
       </c>
       <c r="B16">
+        <v>1049000.0</v>
+      </c>
+      <c r="C16">
         <v>1138000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1117000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2283000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2018000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>943000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1081000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>823000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>354000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>861000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1382000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1365000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>938000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>427000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>372000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>174000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>578000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>522000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>390000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1246000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>694000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>787000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>134.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>357000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1168000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>497000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>712000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>682000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1147000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>902000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>171000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>239000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>1953000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>477000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>353000.0</v>
       </c>
-      <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>573000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>163000.0</v>
       </c>
-      <c r="BH16"/>
-      <c r="BI16">
+      <c r="BI16"/>
+      <c r="BJ16">
         <v>412000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>737000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>89000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>1716000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
-      <c r="CU16">
+      <c r="CU16"/>
+      <c r="CV16">
         <v>319000.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
+      <c r="EI16"/>
     </row>
-    <row r="17" spans="1:138">
+    <row r="17" spans="1:139">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-      <c r="AN17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>1198000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>1205000.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17">
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>992000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>4478000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>4275000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>5140000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>5649000.0</v>
       </c>
-      <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
-      <c r="AZ17">
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>6000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>2457000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>3534000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>3688000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>3663000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>3643000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>3726000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>3798000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>4108000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>4894000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
@@ -10649,192 +10688,193 @@
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
+      <c r="EI17"/>
     </row>
-    <row r="18" spans="1:138">
+    <row r="18" spans="1:139">
       <c r="A18" t="s">
         <v>51</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>177000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>134000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
-[...1 lines deleted...]
-      </c>
+      <c r="Y18"/>
       <c r="Z18">
         <v>172000.0</v>
       </c>
       <c r="AA18">
-        <v>171000.0</v>
+        <v>172000.0</v>
       </c>
       <c r="AB18">
         <v>171000.0</v>
       </c>
       <c r="AC18">
+        <v>171000.0</v>
+      </c>
+      <c r="AD18">
         <v>172000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>173000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>171000.0</v>
       </c>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
         <v>1310000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>144000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>489000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>59000.0</v>
       </c>
-      <c r="AZ18">
-[...1 lines deleted...]
-      </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
-      <c r="BC18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18"/>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -10867,52 +10907,53 @@
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
+      <c r="EI18"/>
     </row>
-    <row r="19" spans="1:138">
+    <row r="19" spans="1:139">
       <c r="A19" t="s">
         <v>52</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11009,52 +11050,53 @@
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
+      <c r="EI19"/>
     </row>
-    <row r="20" spans="1:138">
+    <row r="20" spans="1:139">
       <c r="A20" t="s">
         <v>53</v>
       </c>
       <c r="B20">
         <v>2116000.0</v>
       </c>
       <c r="C20">
         <v>2116000.0</v>
       </c>
       <c r="D20">
         <v>2116000.0</v>
       </c>
       <c r="E20">
         <v>2116000.0</v>
       </c>
       <c r="F20">
         <v>2116000.0</v>
       </c>
       <c r="G20">
         <v>2116000.0</v>
       </c>
       <c r="H20">
         <v>2116000.0</v>
       </c>
       <c r="I20">
@@ -11153,57 +11195,57 @@
       <c r="AN20">
         <v>2116000.0</v>
       </c>
       <c r="AO20">
         <v>2116000.0</v>
       </c>
       <c r="AP20">
         <v>2116000.0</v>
       </c>
       <c r="AQ20">
         <v>2116000.0</v>
       </c>
       <c r="AR20">
         <v>2116000.0</v>
       </c>
       <c r="AS20">
         <v>2116000.0</v>
       </c>
       <c r="AT20">
         <v>2116000.0</v>
       </c>
       <c r="AU20">
         <v>2116000.0</v>
       </c>
       <c r="AV20">
+        <v>2116000.0</v>
+      </c>
+      <c r="AW20">
         <v>26139000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>28519000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21051000.0</v>
       </c>
       <c r="AY20">
         <v>21051000.0</v>
       </c>
       <c r="AZ20">
         <v>21051000.0</v>
       </c>
       <c r="BA20">
         <v>21051000.0</v>
       </c>
       <c r="BB20">
         <v>21051000.0</v>
       </c>
       <c r="BC20">
         <v>21051000.0</v>
       </c>
       <c r="BD20">
         <v>21051000.0</v>
       </c>
       <c r="BE20">
         <v>21051000.0</v>
       </c>
       <c r="BF20">
         <v>21051000.0</v>
       </c>
@@ -11213,63 +11255,63 @@
       <c r="BH20">
         <v>21051000.0</v>
       </c>
       <c r="BI20">
         <v>21051000.0</v>
       </c>
       <c r="BJ20">
         <v>21051000.0</v>
       </c>
       <c r="BK20">
         <v>21051000.0</v>
       </c>
       <c r="BL20">
         <v>21051000.0</v>
       </c>
       <c r="BM20">
         <v>21051000.0</v>
       </c>
       <c r="BN20">
         <v>21051000.0</v>
       </c>
       <c r="BO20">
         <v>21051000.0</v>
       </c>
       <c r="BP20">
+        <v>21051000.0</v>
+      </c>
+      <c r="BQ20">
         <v>21441000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>21365000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>21191000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>5158000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2119000.0</v>
       </c>
       <c r="BU20">
         <v>2119000.0</v>
       </c>
       <c r="BV20">
         <v>2119000.0</v>
       </c>
       <c r="BW20">
         <v>2119000.0</v>
       </c>
       <c r="BX20">
         <v>2119000.0</v>
       </c>
       <c r="BY20">
         <v>2119000.0</v>
       </c>
       <c r="BZ20">
         <v>2119000.0</v>
       </c>
       <c r="CA20">
         <v>2119000.0</v>
       </c>
       <c r="CB20">
         <v>2119000.0</v>
       </c>
@@ -11297,1232 +11339,1242 @@
       <c r="CJ20">
         <v>2119000.0</v>
       </c>
       <c r="CK20">
         <v>2119000.0</v>
       </c>
       <c r="CL20">
         <v>2119000.0</v>
       </c>
       <c r="CM20">
         <v>2119000.0</v>
       </c>
       <c r="CN20">
         <v>2119000.0</v>
       </c>
       <c r="CO20">
         <v>2119000.0</v>
       </c>
       <c r="CP20">
         <v>2119000.0</v>
       </c>
       <c r="CQ20">
         <v>2119000.0</v>
       </c>
       <c r="CR20">
-        <v>2126000.0</v>
+        <v>2119000.0</v>
       </c>
       <c r="CS20">
         <v>2126000.0</v>
       </c>
       <c r="CT20">
         <v>2126000.0</v>
       </c>
       <c r="CU20">
         <v>2126000.0</v>
       </c>
       <c r="CV20">
+        <v>2126000.0</v>
+      </c>
+      <c r="CW20">
         <v>467000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>2282000.0</v>
       </c>
-      <c r="CX20"/>
-      <c r="CY20">
+      <c r="CY20"/>
+      <c r="CZ20">
         <v>2450000.0</v>
       </c>
-      <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
+      <c r="EI20"/>
     </row>
-    <row r="21" spans="1:138">
+    <row r="21" spans="1:139">
       <c r="A21" t="s">
         <v>54</v>
       </c>
       <c r="B21">
+        <v>604000.0</v>
+      </c>
+      <c r="C21">
         <v>620000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>646000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>306000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>315000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>327000.0</v>
       </c>
       <c r="H21">
         <v>327000.0</v>
       </c>
       <c r="I21">
+        <v>327000.0</v>
+      </c>
+      <c r="J21">
         <v>337000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>343000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>358000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>376000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>382000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>401000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>397000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>410000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>416000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>448000.0</v>
       </c>
       <c r="S21">
         <v>448000.0</v>
       </c>
       <c r="T21">
+        <v>448000.0</v>
+      </c>
+      <c r="U21">
         <v>475000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>516000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>529000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>553000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>794000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>838000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>877000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>906000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>966000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1070000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1147000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1164000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1184000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1234000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1640000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1671000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1700000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1722000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>3283000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>3451000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>6000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>6381000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>6748000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>7144000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>9033000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>9507000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>9960000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>10464000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>10616000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>4063000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4167000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4305000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4420000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>4574000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>4696000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4838000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>4990000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>5161000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>5362000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>5442000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>5647000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>5755000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>5926000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>6050000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>6225000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>6358000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>6530000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>6749000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>6957000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>7149000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>7411000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2543000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1335000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1345000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1075000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1088000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1092000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1106000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1134000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1156000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1176000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1179000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>3326000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1224000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>3393000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>3419000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>3443000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>3461000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>3320000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>3345000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>3369000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>3393000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>3417000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2119000.0</v>
       </c>
       <c r="CP21">
         <v>2119000.0</v>
       </c>
       <c r="CQ21">
         <v>2119000.0</v>
       </c>
       <c r="CR21">
-        <v>2126000.0</v>
+        <v>2119000.0</v>
       </c>
       <c r="CS21">
         <v>2126000.0</v>
       </c>
       <c r="CT21">
+        <v>2126000.0</v>
+      </c>
+      <c r="CU21">
         <v>2535000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>411000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>2200000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>471000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>2827000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>2908000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>3087000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>3181000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>3275000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>3400000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>4000000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>2000000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>1900000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>1700000.0</v>
       </c>
-      <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
       <c r="EE21"/>
       <c r="EF21"/>
       <c r="EG21"/>
       <c r="EH21"/>
+      <c r="EI21"/>
     </row>
-    <row r="22" spans="1:138">
+    <row r="22" spans="1:139">
       <c r="A22" t="s">
         <v>55</v>
       </c>
       <c r="B22">
+        <v>358000.0</v>
+      </c>
+      <c r="C22">
         <v>364000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>373000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>402000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>616000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>534000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>397000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>441000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>462000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>537000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>439000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>325000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>528000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>509000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>392000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>391000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>405000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>361000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>348000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>128000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>194000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>156000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>97000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>337000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>342000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>367000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>264000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>291000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>317000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>801000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>957000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>647000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>725000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1026000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>945000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>926000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1560000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1244000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1012000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>992000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1498000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1436000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1653000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1428000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1390000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1645000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1111000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1118000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1360000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>916000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>443000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>538000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>719000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>603000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>513000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>957000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>389000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>330000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>311000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>857000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>648000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>993000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>807000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>901000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>445000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>806000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>450000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>498000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>330000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1210000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1014000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1616000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>667000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>273000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>186000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>343000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>210000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>208000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>203000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>159000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>181000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>151000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>358000.0</v>
       </c>
-      <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
-      <c r="CI22">
+      <c r="CI22"/>
+      <c r="CJ22">
         <v>311000.0</v>
       </c>
-      <c r="CJ22"/>
       <c r="CK22"/>
-      <c r="CL22">
-[...1 lines deleted...]
-      </c>
+      <c r="CL22"/>
       <c r="CM22">
         <v>312000.0</v>
       </c>
-      <c r="CN22"/>
+      <c r="CN22">
+        <v>312000.0</v>
+      </c>
       <c r="CO22"/>
       <c r="CP22"/>
-      <c r="CQ22">
+      <c r="CQ22"/>
+      <c r="CR22">
         <v>420000.0</v>
       </c>
-      <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
-      <c r="CU22">
+      <c r="CU22"/>
+      <c r="CV22">
         <v>274000.0</v>
       </c>
-      <c r="CV22"/>
       <c r="CW22"/>
-      <c r="CX22">
-[...1 lines deleted...]
-      </c>
+      <c r="CX22"/>
       <c r="CY22">
         <v>162000.0</v>
       </c>
-      <c r="CZ22"/>
+      <c r="CZ22">
+        <v>162000.0</v>
+      </c>
       <c r="DA22"/>
-      <c r="DB22">
+      <c r="DB22"/>
+      <c r="DC22">
         <v>176000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>200000.0</v>
       </c>
-      <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
-      <c r="DG22">
+      <c r="DG22"/>
+      <c r="DH22">
         <v>100000.0</v>
       </c>
-      <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
+      <c r="EI22"/>
     </row>
-    <row r="23" spans="1:138">
+    <row r="23" spans="1:139">
       <c r="A23" t="s">
         <v>56</v>
       </c>
       <c r="B23">
+        <v>43194000.0</v>
+      </c>
+      <c r="C23">
         <v>44487000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>47179000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>47913000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>47003000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>46709000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>48797000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>50117000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>48994000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>49446000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>50388000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>50319000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>49609000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>50282000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>50124000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>49682000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>49118000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>49621000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>49974000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>51039000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>50061000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>51043000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>30088000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>31525000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>28557000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>28921000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>31655000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>37879000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>43981000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>47245000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>51719000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>50680000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>46957000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>48630000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>50484000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>50020000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>49058000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>52154000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>57788000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>64831000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>68698000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>72779000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>76011000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>82933000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>84291000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>86463000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>91471000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>109942000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>108189000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>107525000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>110058000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>112177000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>113072000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>103660000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>105897000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>104522000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>100068000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>107114000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>112990000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>107130000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>102850000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>101678000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>103203000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>99726000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>96014000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>94737000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>92262000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>91245000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>90988000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>92302000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>88873000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>90362000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>86413000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>84065000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>87214000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>68312000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>66355000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>62471000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>65660000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>57747000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>51683000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>46258000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>43026000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>32399000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>29333000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>25997000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>23828000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>21526000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>20633000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>19644000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>21598000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>23180000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>21659000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>23108000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>25869000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>22934000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>22616000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>19283000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>20328000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>19234000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>19816000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>20220000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>23089000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>22693000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>22073000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>21849000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>24500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>23000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>20300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>16300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>19200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>19000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>17000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>5500000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>5900000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>7000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>7700000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>7800000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>8500000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>8800000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>9300000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>9800000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>10300000.0</v>
       </c>
-      <c r="DT23"/>
       <c r="DU23"/>
       <c r="DV23"/>
-      <c r="DW23">
+      <c r="DW23"/>
+      <c r="DX23">
         <v>10600000.0</v>
       </c>
-      <c r="DX23"/>
       <c r="DY23"/>
       <c r="DZ23"/>
-      <c r="EA23">
+      <c r="EA23"/>
+      <c r="EB23">
         <v>12500000.0</v>
       </c>
-      <c r="EB23"/>
       <c r="EC23"/>
       <c r="ED23"/>
-      <c r="EE23">
+      <c r="EE23"/>
+      <c r="EF23">
         <v>3900000.0</v>
       </c>
-      <c r="EF23"/>
       <c r="EG23"/>
       <c r="EH23"/>
+      <c r="EI23"/>
     </row>
-    <row r="24" spans="1:138">
+    <row r="24" spans="1:139">
       <c r="A24" t="s">
         <v>57</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>1556000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>611000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>872000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>845000.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
@@ -12545,198 +12597,201 @@
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
-      <c r="BC24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
+      <c r="BD24"/>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
-      <c r="BJ24"/>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>1575000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>1800000.0</v>
       </c>
-      <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>2025000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>2250000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>2475000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2925000.0</v>
       </c>
       <c r="DA24">
         <v>2925000.0</v>
       </c>
       <c r="DB24">
+        <v>2925000.0</v>
+      </c>
+      <c r="DC24">
         <v>3150000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
+      <c r="EI24"/>
     </row>
-    <row r="25" spans="1:138">
+    <row r="25" spans="1:139">
       <c r="A25" t="s">
         <v>58</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>1556000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>872000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -12805,101 +12860,104 @@
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
+      <c r="EI25"/>
     </row>
-    <row r="26" spans="1:138">
+    <row r="26" spans="1:139">
       <c r="A26" t="s">
         <v>59</v>
       </c>
       <c r="B26">
+        <v>9974000.0</v>
+      </c>
+      <c r="C26">
         <v>8995000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>6991000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>7969000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7925000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>9381000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>10875000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>10881000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>10360000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8879000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3664000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4883000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>4874000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>7054000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>6360000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>7339000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
@@ -12977,52 +13035,53 @@
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
+      <c r="EI26"/>
     </row>
-    <row r="27" spans="1:138">
+    <row r="27" spans="1:139">
       <c r="A27" t="s">
         <v>60</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13119,523 +13178,529 @@
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
+      <c r="EI27"/>
     </row>
-    <row r="28" spans="1:138">
+    <row r="28" spans="1:139">
       <c r="A28" t="s">
         <v>61</v>
       </c>
       <c r="B28">
+        <v>-7087000.0</v>
+      </c>
+      <c r="C28">
         <v>-8552000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-11359000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-13076000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-9969000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-11214000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7885000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-11713000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-9815000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-10765000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-16888000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-12956000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-14651000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-15538000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-12293000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-23561000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-31079000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-33970000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-35658000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-34886000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-35891000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-35369000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-8698000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-7440000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-5681000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-6925000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-12556000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-11759000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-10382000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-5732000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-12039000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-4198000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3912000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-5667000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-8366000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-6130000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-6576000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-10203000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-11826000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-13332000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-12426000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-9383000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-21684000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-14398000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-14967000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-17492000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-17012000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-13919000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-14551000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-23296000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-26102000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-22046000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-22306000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-15157000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-24453000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-23299000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-23538000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-29867000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-27048000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-26655000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-28326000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-25575000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-28255000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-21656000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-18863000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-18507000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-18040000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-11009000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-4461000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-9125000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-25961000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-30592000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-26776000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-32432000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-28422000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-32176000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-32604000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-31602000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-24405000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-15709000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-3876000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-4917000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-10375000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-11761000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-5129000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-6346000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-6531000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-5281000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-5147000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-6115000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-7812000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-5791000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-6160000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-6753000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-9139000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-6144000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-9464000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-6665000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-6638000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-6919000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-6403000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-5173000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-5387000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-6499000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-6091000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-3639000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-4700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-1900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-3600000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-2100000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-2800000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-3300000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-3600000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-1300000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-1900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-2400000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-2600000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-1400000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-1300000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-3300000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-3900000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-3700000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-4400000.0</v>
       </c>
-      <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
-      <c r="DW28">
+      <c r="DW28"/>
+      <c r="DX28">
         <v>-5900000.0</v>
       </c>
-      <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
-      <c r="EA28">
+      <c r="EA28"/>
+      <c r="EB28">
         <v>-8000000.0</v>
       </c>
-      <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
-      <c r="EE28">
+      <c r="EE28"/>
+      <c r="EF28">
         <v>-1400000.0</v>
       </c>
-      <c r="EF28"/>
       <c r="EG28"/>
       <c r="EH28"/>
+      <c r="EI28"/>
     </row>
-    <row r="29" spans="1:138">
+    <row r="29" spans="1:139">
       <c r="A29" t="s">
         <v>62</v>
       </c>
       <c r="B29">
+        <v>37367000.0</v>
+      </c>
+      <c r="C29">
         <v>38556000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>39932000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>41009000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>40664000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>41438000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>41955000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>43864000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>43569000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>43956000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>43714000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>44088000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>43650000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>44602000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>44841000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>44832000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>44583000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>45133000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>46200000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>46444000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>45898000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>46523000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>23877000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>25387000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>22686000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>23453000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13703,596 +13768,600 @@
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
+      <c r="EI29"/>
     </row>
-    <row r="30" spans="1:138">
+    <row r="30" spans="1:139">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30">
+        <v>3904000.0</v>
+      </c>
+      <c r="C30">
         <v>4112000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5355000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4828000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6293000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5635000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9368000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9202000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8651000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7104000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6729000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7696000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6781000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6629000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7729000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6658000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6346000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4705000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3259000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4960000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3241000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4550000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6528000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5960000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5639000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5587000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6516000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>10254000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>14756000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>17918000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>18517000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>26572000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>21434000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>20292000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>19819000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>21384000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>19034000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>15435000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>18877000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>19804000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>22429000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>26546000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>24917000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>29294000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>29539000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>26982000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>31910000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>34816000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>36344000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>35638000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>38381000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>43430000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>41418000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>37504000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>30325000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>29586000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>25750000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>26307000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>35470000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>27920000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>21500000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>22292000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>21175000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>22312000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>22310000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>19918000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>17877000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>20184000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>21418000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>21521000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>23365000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>25432000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>25929000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>24780000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>31856000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>16330000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>15517000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>14303000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>16724000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>17142000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>17065000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>12481000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>12184000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>9717000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>12708000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>9126000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>7358000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>7221000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>6454000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>5380000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>6095000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>9661000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>8994000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>8496000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>8849000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>8422000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>4836000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>4597000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>5368000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>3439000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>4010000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>5519000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>7550000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>5835000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>5572000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>8103000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>9600000.0</v>
       </c>
-      <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
-      <c r="DG30">
+      <c r="DG30"/>
+      <c r="DH30">
         <v>9000000.0</v>
       </c>
-      <c r="DH30"/>
       <c r="DI30"/>
-      <c r="DJ30">
+      <c r="DJ30"/>
+      <c r="DK30">
         <v>500000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>400000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DN30">
         <v>1000000.0</v>
       </c>
       <c r="DO30">
+        <v>1000000.0</v>
+      </c>
+      <c r="DP30">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DQ30">
         <v>1200000.0</v>
       </c>
       <c r="DR30">
+        <v>1200000.0</v>
+      </c>
+      <c r="DS30">
         <v>1800000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>700000.0</v>
       </c>
-      <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
-      <c r="DW30">
+      <c r="DW30"/>
+      <c r="DX30">
         <v>600000.0</v>
       </c>
-      <c r="DX30"/>
       <c r="DY30"/>
       <c r="DZ30"/>
-      <c r="EA30">
+      <c r="EA30"/>
+      <c r="EB30">
         <v>500000.0</v>
       </c>
-      <c r="EB30"/>
       <c r="EC30"/>
       <c r="ED30"/>
-      <c r="EE30">
+      <c r="EE30"/>
+      <c r="EF30">
         <v>300000.0</v>
       </c>
-      <c r="EF30"/>
       <c r="EG30"/>
       <c r="EH30"/>
+      <c r="EI30"/>
     </row>
-    <row r="31" spans="1:138">
+    <row r="31" spans="1:139">
       <c r="A31" t="s">
         <v>64</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>41534000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>44201000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>42328000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>42306000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>42051000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>42569000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>43636000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>43853000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>43266000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>43878000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>19652000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>20921000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>18176000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>20460000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>23153000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>27559000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>28932000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>29720000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>30772000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>30001000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>29071000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>33036000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>30554000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>33551000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>31590000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>35571000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>37825000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>44292000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>46388000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>48206000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>49714000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>56801000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>56774000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>58145000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>59721000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>52478000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>55160000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>62179000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>63267000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>61544000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>59848000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>58386000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>58347000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>58359000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>57645000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>62513000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>62520000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>60687000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>60770000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
@@ -14325,131 +14394,134 @@
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
       <c r="EF31"/>
       <c r="EG31"/>
       <c r="EH31"/>
+      <c r="EI31"/>
     </row>
-    <row r="32" spans="1:138">
+    <row r="32" spans="1:139">
       <c r="A32" t="s">
         <v>65</v>
       </c>
       <c r="B32">
+        <v>20118000.0</v>
+      </c>
+      <c r="C32">
         <v>22166000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>25671000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>26043000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>25685000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>24859000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>23764000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>25602000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>25821000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>27660000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>32633000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>31916000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>31459000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>30204000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>31059000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>29922000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>36953000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>37474000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>38242000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>38294000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>37892000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>38496000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>15542000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>15733000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>13005000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>14327000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -14517,628 +14589,634 @@
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
       <c r="EE32"/>
       <c r="EF32"/>
       <c r="EG32"/>
       <c r="EH32"/>
+      <c r="EI32"/>
     </row>
-    <row r="33" spans="1:138">
+    <row r="33" spans="1:139">
       <c r="A33" t="s">
         <v>66</v>
       </c>
       <c r="B33">
+        <v>18168000.0</v>
+      </c>
+      <c r="C33">
         <v>17333000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>15235000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>15959000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>15992000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>17563000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>19178000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>19200000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>18691000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>17256000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>12067000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>12972000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>13024000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>14903000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>14299000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>15386000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>8135000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>8165000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>8509000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>8733000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>8617000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>8654000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>9015000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>9420000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>10185000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>10362000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>10045000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>11662000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>12235000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>12267000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>11002000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>10392000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>10545000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>16573000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>16736000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>17815000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>17873000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>16445000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>17153000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>21462000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>22269000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>26786000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>23610000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>29272000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>30006000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>31819000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>33133000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>51628000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>47860000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>40386000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>40793000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>41399000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>44265000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>45633000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>46033000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>46106000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>46701000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>46815000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>46734000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>46758000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>48058000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>48322000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>48747000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>49605000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>49462000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>49570000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>49840000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>51320000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>51911000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>51944000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>30860000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>28512000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>27426000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>22219000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>19351000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>12834000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>11903000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>9700000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>9440000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>10887000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>10851000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>10256000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>9994000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>8651000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>9328000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>8738000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>8168000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>7203000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>7202000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>6843000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>6584000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>6272000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>5098000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>5017000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>4917000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>4957000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>4729000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>4669000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>4765000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>4986000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>5118000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>5102000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>5371000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>5468000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>5564000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>5103000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>5200000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>5500000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>3500000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>3300000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>3600000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>3400000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>3700000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>3500000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>3400000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>3600000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>3900000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="DP33">
         <v>4100000.0</v>
       </c>
       <c r="DQ33">
-        <v>4200000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="DR33">
         <v>4200000.0</v>
       </c>
       <c r="DS33">
+        <v>4200000.0</v>
+      </c>
+      <c r="DT33">
         <v>5100000.0</v>
       </c>
-      <c r="DT33"/>
       <c r="DU33"/>
       <c r="DV33"/>
-      <c r="DW33">
+      <c r="DW33"/>
+      <c r="DX33">
         <v>4000000.0</v>
       </c>
-      <c r="DX33"/>
       <c r="DY33"/>
       <c r="DZ33"/>
-      <c r="EA33">
+      <c r="EA33"/>
+      <c r="EB33">
         <v>3800000.0</v>
       </c>
-      <c r="EB33"/>
       <c r="EC33"/>
       <c r="ED33"/>
-      <c r="EE33">
+      <c r="EE33"/>
+      <c r="EF33">
         <v>2100000.0</v>
       </c>
-      <c r="EF33"/>
       <c r="EG33"/>
       <c r="EH33"/>
+      <c r="EI33"/>
     </row>
-    <row r="34" spans="1:138">
+    <row r="34" spans="1:139">
       <c r="A34" t="s">
         <v>67</v>
       </c>
       <c r="B34">
+        <v>293000.0</v>
+      </c>
+      <c r="C34">
         <v>291000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>296000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>303000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>301000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>276000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>263000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>286000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>276000.0</v>
       </c>
       <c r="J34">
         <v>276000.0</v>
       </c>
       <c r="K34">
+        <v>276000.0</v>
+      </c>
+      <c r="L34">
         <v>281000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>275000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>656000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>277000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>274000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>243000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>255000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>269000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>290000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>302000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>306000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>493000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>309000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>292000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>278000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1064000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>966000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>993000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>1100000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>1132000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>335000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>325000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>367000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>400000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>420000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>477000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>512000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>365000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>346000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>401000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>503000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>510000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>501000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>527000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>500000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>487000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>520000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>531000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>509000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>725000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>730000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>800000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>701000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>689000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>715000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>952000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>1349000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>1362000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>1347000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>1346000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>1567000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
@@ -15171,822 +15249,827 @@
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
       <c r="ED34"/>
       <c r="EE34"/>
       <c r="EF34"/>
       <c r="EG34"/>
       <c r="EH34"/>
+      <c r="EI34"/>
     </row>
-    <row r="35" spans="1:138">
+    <row r="35" spans="1:139">
       <c r="A35" t="s">
         <v>68</v>
       </c>
       <c r="B35">
+        <v>843000.0</v>
+      </c>
+      <c r="C35">
         <v>943000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>974000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>993000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1013000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>984000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>987000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>938000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>943000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>960000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1062000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>876000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>833000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>505000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>593000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>552000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>505000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>506000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>551000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>583001.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>611000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>627000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2236000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1322000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2060000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1236000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>762000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1164000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1272000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1305000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>506000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>325000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>367000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>400000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>420000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>477000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>512000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>365000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>346000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>401000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>503000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>510000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>501000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>527000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>500000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>487000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>520000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1841000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>653000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1214000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>789000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>800000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>701000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>689000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>715000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>952000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1349000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1362000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1347000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1346000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1567000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1509000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1482000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>2348000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>2243000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>2221000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>2196000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>2954000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>2927000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>2880000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>1389000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>1301000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>1326000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>1300000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>1255000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>1274000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1263000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>1252000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>500000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>483000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>475000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>459000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>448000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>474000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>461000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>492000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>505000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>277000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>291000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>295000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>299000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>260000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>270000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>1832000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>2059000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>383000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>421000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>442000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>491000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>2521000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>2742000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>3075000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>3346000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>3606000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>3931000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>3369000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>3600000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>3800000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>1900000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>2100000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>2300000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>2400000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>2700000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>100000.0</v>
       </c>
-      <c r="DK35"/>
-      <c r="DL35">
+      <c r="DL35"/>
+      <c r="DM35">
         <v>-100000.0</v>
       </c>
-      <c r="DM35"/>
       <c r="DN35"/>
       <c r="DO35"/>
       <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
       <c r="DS35"/>
       <c r="DT35"/>
       <c r="DU35"/>
       <c r="DV35"/>
       <c r="DW35"/>
       <c r="DX35"/>
       <c r="DY35"/>
       <c r="DZ35"/>
       <c r="EA35"/>
       <c r="EB35"/>
       <c r="EC35"/>
       <c r="ED35"/>
-      <c r="EE35">
+      <c r="EE35"/>
+      <c r="EF35">
         <v>-100000.0</v>
       </c>
-      <c r="EF35"/>
       <c r="EG35"/>
       <c r="EH35"/>
+      <c r="EI35"/>
     </row>
-    <row r="36" spans="1:138">
+    <row r="36" spans="1:139">
       <c r="A36" t="s">
         <v>69</v>
       </c>
       <c r="B36">
+        <v>202000.0</v>
+      </c>
+      <c r="C36">
         <v>200000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>207000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>190000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>205000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>197000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>191000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>757000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>756000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>764000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>781000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>771000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>612000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>796000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>794000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>791000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>811000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>837000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>858000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>296000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>587000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>618000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>732000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>733000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>759000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>774000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>443000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1764000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1924000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1590000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1746000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>975000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1129000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>6706000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>6677000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>7508000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>7434000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>684000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>666000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1259000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1320000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>6354000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1357000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1344000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1368000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1364000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1377000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1294000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1871000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>2371000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>2410000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>2438000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>2372000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>2659000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>2707000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>2578000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>2756000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>2960000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>2818000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>2362000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>2337000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>2169000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>2262000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>2557000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>2447000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>2405000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>2308000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>2605000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>2793000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>3081000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>3232000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>2943000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>2847000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>2704000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>2290000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>2473000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>1892000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1064000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>1229000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>1111000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>983000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>810000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>1027000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>800000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>882000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>840000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>700000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>806000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>845000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>808000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>940000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>673000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>674000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>675000.0</v>
       </c>
       <c r="CQ36">
         <v>675000.0</v>
       </c>
       <c r="CR36">
+        <v>675000.0</v>
+      </c>
+      <c r="CS36">
         <v>797000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>820000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>393000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>472000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>694000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>705000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>684000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>879000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>875000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>845000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>375000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>400000.0</v>
       </c>
-      <c r="DD36"/>
       <c r="DE36"/>
-      <c r="DF36">
+      <c r="DF36"/>
+      <c r="DG36">
         <v>100000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>500000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>2000000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>2200000.0</v>
       </c>
-      <c r="DJ36"/>
       <c r="DK36"/>
       <c r="DL36"/>
       <c r="DM36"/>
       <c r="DN36"/>
       <c r="DO36"/>
       <c r="DP36"/>
       <c r="DQ36"/>
       <c r="DR36"/>
       <c r="DS36"/>
       <c r="DT36"/>
       <c r="DU36"/>
       <c r="DV36"/>
       <c r="DW36"/>
       <c r="DX36"/>
       <c r="DY36"/>
       <c r="DZ36"/>
       <c r="EA36"/>
       <c r="EB36"/>
       <c r="EC36"/>
       <c r="ED36"/>
       <c r="EE36"/>
       <c r="EF36"/>
       <c r="EG36"/>
       <c r="EH36"/>
+      <c r="EI36"/>
     </row>
-    <row r="37" spans="1:138">
+    <row r="37" spans="1:139">
       <c r="A37" t="s">
         <v>70</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -16009,70 +16092,72 @@
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
-      <c r="BC37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37"/>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -16105,1852 +16190,1864 @@
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
       <c r="EC37"/>
       <c r="ED37"/>
       <c r="EE37"/>
       <c r="EF37"/>
       <c r="EG37"/>
       <c r="EH37"/>
+      <c r="EI37"/>
     </row>
-    <row r="38" spans="1:138">
+    <row r="38" spans="1:139">
       <c r="A38" t="s">
         <v>71</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>789000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>794000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>791000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>811000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>837000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1094000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>566000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>587000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>618000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1126.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>733000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>759000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>774000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>950000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1764000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1924000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1590000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1746000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>975000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1129000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>6706000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>10464000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>11324000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>11272000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>6083000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>6233000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>10573000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>11022000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>15218000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>11609000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>16971000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>17266000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>18580000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>19606000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>38049000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>34453000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>27589000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>27766000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>27915000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>30454000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>31940000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>32284000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>32282000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>32611000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>33099000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>33109000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>33168000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>34037000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>33942000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>34363000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>35315000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>34926000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>34645000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>34291000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>35028000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>34828000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>34575000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>13345000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>10471000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>9888000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>8811000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>8049000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>7945000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>6975000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>5531000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>5389000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>6626000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>6427000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>5959000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>5949000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>5090000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>6197000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>5427000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>5305000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>4126000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>4190000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>4177000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>4457000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>4090000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>2793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2794000.0</v>
       </c>
       <c r="CQ38">
         <v>2794000.0</v>
       </c>
       <c r="CR38">
+        <v>2794000.0</v>
+      </c>
+      <c r="CS38">
         <v>2923000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>2946000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>2928000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>3009000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>3361000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>3458000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>3511000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>3787000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>3962000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>4026000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>3650000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
       <c r="EA38"/>
       <c r="EB38"/>
       <c r="EC38"/>
       <c r="ED38"/>
       <c r="EE38"/>
       <c r="EF38"/>
       <c r="EG38"/>
       <c r="EH38"/>
+      <c r="EI38"/>
     </row>
-    <row r="39" spans="1:138">
+    <row r="39" spans="1:139">
       <c r="A39" t="s">
         <v>72</v>
       </c>
       <c r="B39">
+        <v>1153000.0</v>
+      </c>
+      <c r="C39">
         <v>1099000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1335000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>864000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1093000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1188000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1160000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>838000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1117000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1295000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1439000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1041000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1287000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1476000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1395000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>696000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2924000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2216000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1965000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2057000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1815000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1972000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3808000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>6390000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4137000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4602000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1836000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2822000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>5009000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>9124000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3184000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>8868000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>10339000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>5068000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>4612000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>3758000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>4004000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>8816000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>8911000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>9226000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>10069000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>8614000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>3889000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>8510000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>8352000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>7671000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>6644000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>6802000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>5665000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>5591000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>2673000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>3110000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>3533000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>4719000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>3956000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>3333000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>2463000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>2526000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>2189000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2544000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1888000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>2206000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>1950000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>3013000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>2731000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>3011000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>3130000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>6040000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>10677000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>6311000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>5095000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>2022000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>3432000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>2225000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>3350000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>5299000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>6121000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>6658000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>6888000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>3850000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>3510000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>4453000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>4115000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>2270000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>2168000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>1787000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>1460000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>1821000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>1830000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>1306000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>795000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>1456000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>1407000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>1267000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>744000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>1386000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>1337000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>877000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>583000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>965000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>1135000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>1051000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>1019000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>1066000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>1021000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>778000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>500000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>11100000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>10400000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>8100000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>700000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>9500000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>6700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DK39">
         <v>200000.0</v>
       </c>
       <c r="DL39">
         <v>200000.0</v>
       </c>
       <c r="DM39">
         <v>200000.0</v>
       </c>
       <c r="DN39">
+        <v>200000.0</v>
+      </c>
+      <c r="DO39">
         <v>1600000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>2500000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>200000.0</v>
       </c>
-      <c r="DQ39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR39"/>
       <c r="DS39">
         <v>100000.0</v>
       </c>
-      <c r="DT39"/>
+      <c r="DT39">
+        <v>100000.0</v>
+      </c>
       <c r="DU39"/>
       <c r="DV39"/>
-      <c r="DW39">
+      <c r="DW39"/>
+      <c r="DX39">
         <v>100000.0</v>
       </c>
-      <c r="DX39"/>
       <c r="DY39"/>
       <c r="DZ39"/>
-      <c r="EA39">
+      <c r="EA39"/>
+      <c r="EB39">
         <v>200000.0</v>
       </c>
-      <c r="EB39"/>
       <c r="EC39"/>
       <c r="ED39"/>
-      <c r="EE39">
+      <c r="EE39"/>
+      <c r="EF39">
         <v>100000.0</v>
       </c>
-      <c r="EF39"/>
       <c r="EG39"/>
       <c r="EH39"/>
+      <c r="EI39"/>
     </row>
-    <row r="40" spans="1:138">
+    <row r="40" spans="1:139">
       <c r="A40" t="s">
         <v>73</v>
       </c>
       <c r="B40">
+        <v>948000.0</v>
+      </c>
+      <c r="C40">
         <v>1614000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1825000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1139000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1100000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1682000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1782000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1140000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1096000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1712000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1804000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1091000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>984000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1415000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1559000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1449000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1564000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1636000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1159000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2529999.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2020000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2279000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3029000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2289000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2819000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2155000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1783000.0</v>
       </c>
-      <c r="AB40">
-[...1 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>4610000.0</v>
+        <v>2398000.0</v>
       </c>
       <c r="AD40">
-        <v>4600000.0</v>
+        <v>5082000.0</v>
       </c>
       <c r="AE40">
+        <v>5158000.0</v>
+      </c>
+      <c r="AF40">
         <v>7662000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>4180000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>4403000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>4072000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>6585000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>5011000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>8381000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>6339000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>7747000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>5487000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>5384000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>4169000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>7594000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>3600000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>3801000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>7040000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>9715000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>5809000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>6995000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>5506000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>9090000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>9862000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>11883000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>5929000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>8118000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>6761000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>6319000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>5911000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>10973000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>6900000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>4327000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>5136000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>6169000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>5778000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>5147000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>4168000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>3095000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>3851000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>5681000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>6520000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>3283000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>4235000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>3956000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>4333000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>7037000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>4015000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>3283000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>5516000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>9873000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>5822000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>4386000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>4821000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>6949000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>3353000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>1780000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>1538000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>1663000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>1304000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>724000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>812000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>1744000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>1733000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>1322000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>1260000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>1940000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>1950000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>1814000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>1276000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>1705000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>1088000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>1259000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>1157000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>1796000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>1677000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>1322000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>1242000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>2200000.0</v>
       </c>
-      <c r="DD40"/>
       <c r="DE40"/>
       <c r="DF40"/>
-      <c r="DG40">
+      <c r="DG40"/>
+      <c r="DH40">
         <v>2500000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>1800000.0</v>
       </c>
-      <c r="DI40"/>
       <c r="DJ40"/>
       <c r="DK40"/>
       <c r="DL40"/>
       <c r="DM40"/>
       <c r="DN40"/>
       <c r="DO40"/>
       <c r="DP40"/>
       <c r="DQ40"/>
       <c r="DR40"/>
       <c r="DS40"/>
       <c r="DT40"/>
       <c r="DU40"/>
       <c r="DV40"/>
       <c r="DW40"/>
       <c r="DX40"/>
       <c r="DY40"/>
       <c r="DZ40"/>
       <c r="EA40"/>
       <c r="EB40"/>
       <c r="EC40"/>
       <c r="ED40"/>
-      <c r="EE40">
+      <c r="EE40"/>
+      <c r="EF40">
         <v>500000.0</v>
       </c>
-      <c r="EF40"/>
       <c r="EG40"/>
       <c r="EH40"/>
+      <c r="EI40"/>
     </row>
-    <row r="41" spans="1:138">
+    <row r="41" spans="1:139">
       <c r="A41" t="s">
         <v>74</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>457000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>451000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>382000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>394000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>408000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>429000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>436000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>440000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>433000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>443000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>464000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>450000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>442000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>457000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>449000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>462000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>460000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>506000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>325000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>367000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>400000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>420000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>477000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>512000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>365000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>346000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>401000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>503000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>510000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>501000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>527000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>500000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>487000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>520000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>531000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>509000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>725000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>730000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>800000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>701000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>689000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>715000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>952000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>1349000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>1362000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>1347000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>1346000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>1567000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>1509000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1482000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>2348000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>2243000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>2221000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>2196000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>2954000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>2927000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>2880000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>1389000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>1301000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>1326000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>1300000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1255000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1274000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1263000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1252000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>500000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>483000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>475000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>459000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>448000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>474000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>461000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>492000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>505000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>277000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>291000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>295000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>299000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>260000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>270000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>257000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>259000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>383000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>421000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>442000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>491000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>496000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>492000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>600000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>646000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>681000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>1006000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>219000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
       <c r="ED41"/>
       <c r="EE41"/>
       <c r="EF41"/>
       <c r="EG41"/>
       <c r="EH41"/>
+      <c r="EI41"/>
     </row>
-    <row r="42" spans="1:138">
+    <row r="42" spans="1:139">
       <c r="A42" t="s">
         <v>75</v>
       </c>
       <c r="B42">
+        <v>163175000.0</v>
+      </c>
+      <c r="C42">
         <v>163145000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>163124000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>163067000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>163011000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>163111000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>163025000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>162916000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>162807000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>162782000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>162602000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>162501000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>162476000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>162260000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>162171000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>162083000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>161992999.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>161965000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>162041000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>161943999.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>161922999.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>161902999.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>137956000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>138149000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>138092000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>138023999.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>137948000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>137939000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>137801000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>137678000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>137584000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>137487000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>137389000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>137295000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>137195000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>137182000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>137131000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>136208000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>136242000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>135771000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>135291000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>134734000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>134428000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>133939000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>133452000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>134003000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>134195000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>134097000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>133651000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>132724000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>132386000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>131186000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>133288000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>133716000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>133535000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>133213000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>132745000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>132636000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>132426000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>131791000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>131229000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>130018000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>129500000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>129314000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>128114000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>126914000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>125539000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>123611000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>122030000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>120078000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>118911000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>116927000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>115316000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>112826000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>111459000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>110259000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>109068000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>105248000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>103122000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>100426000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>98284000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>95606000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>91559000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>89484000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>89242000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>88865000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>88600000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>88586000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>88584000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>88569000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>88565000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>89503000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>89333000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>89291000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>89217000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>89214000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>89150000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>88916000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>86622000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>85096000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>85086000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85039000.0</v>
       </c>
       <c r="CY42">
         <v>85039000.0</v>
       </c>
       <c r="CZ42">
+        <v>85039000.0</v>
+      </c>
+      <c r="DA42">
         <v>85043000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84955000.0</v>
       </c>
       <c r="DB42">
         <v>84955000.0</v>
       </c>
       <c r="DC42">
+        <v>84955000.0</v>
+      </c>
+      <c r="DD42">
         <v>84600000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>88300000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>88100000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>88500000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>70800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86900000.0</v>
       </c>
       <c r="DI42">
         <v>86900000.0</v>
       </c>
       <c r="DJ42">
-        <v>83700000.0</v>
+        <v>86900000.0</v>
       </c>
       <c r="DK42">
         <v>83700000.0</v>
       </c>
       <c r="DL42">
-        <v>83800000.0</v>
+        <v>83700000.0</v>
       </c>
       <c r="DM42">
         <v>83800000.0</v>
       </c>
       <c r="DN42">
         <v>83800000.0</v>
       </c>
       <c r="DO42">
-        <v>84000000.0</v>
+        <v>83800000.0</v>
       </c>
       <c r="DP42">
         <v>84000000.0</v>
       </c>
       <c r="DQ42">
+        <v>84000000.0</v>
+      </c>
+      <c r="DR42">
         <v>83900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84000000.0</v>
       </c>
       <c r="DS42">
         <v>84000000.0</v>
       </c>
-      <c r="DT42"/>
+      <c r="DT42">
+        <v>84000000.0</v>
+      </c>
       <c r="DU42"/>
       <c r="DV42"/>
-      <c r="DW42">
+      <c r="DW42"/>
+      <c r="DX42">
         <v>84000000.0</v>
       </c>
-      <c r="DX42"/>
       <c r="DY42"/>
       <c r="DZ42"/>
-      <c r="EA42">
+      <c r="EA42"/>
+      <c r="EB42">
         <v>83800000.0</v>
       </c>
-      <c r="EB42"/>
       <c r="EC42"/>
       <c r="ED42"/>
-      <c r="EE42">
+      <c r="EE42"/>
+      <c r="EF42">
         <v>72900000.0</v>
       </c>
-      <c r="EF42"/>
       <c r="EG42"/>
       <c r="EH42"/>
+      <c r="EI42"/>
     </row>
-    <row r="43" spans="1:138">
+    <row r="43" spans="1:139">
       <c r="A43" t="s">
         <v>76</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18047,88 +18144,87 @@
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
       <c r="EC43"/>
       <c r="ED43"/>
       <c r="EE43"/>
       <c r="EF43"/>
       <c r="EG43"/>
       <c r="EH43"/>
+      <c r="EI43"/>
     </row>
-    <row r="44" spans="1:138">
+    <row r="44" spans="1:139">
       <c r="A44" t="s">
         <v>77</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -18151,1754 +18247,1767 @@
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
-      <c r="BC44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44"/>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
-      <c r="CQ44">
-[...1 lines deleted...]
-      </c>
+      <c r="CQ44"/>
       <c r="CR44">
         <v>532000.0</v>
       </c>
       <c r="CS44">
         <v>532000.0</v>
       </c>
       <c r="CT44">
         <v>532000.0</v>
       </c>
       <c r="CU44">
+        <v>532000.0</v>
+      </c>
+      <c r="CV44">
         <v>2598000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3820000.0</v>
       </c>
       <c r="CW44">
         <v>3820000.0</v>
       </c>
       <c r="CX44">
         <v>3820000.0</v>
       </c>
       <c r="CY44">
         <v>3820000.0</v>
       </c>
       <c r="CZ44">
-        <v>3816000.0</v>
+        <v>3820000.0</v>
       </c>
       <c r="DA44">
         <v>3816000.0</v>
       </c>
       <c r="DB44">
         <v>3816000.0</v>
       </c>
-      <c r="DC44"/>
+      <c r="DC44">
+        <v>3816000.0</v>
+      </c>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
       <c r="EC44"/>
       <c r="ED44"/>
       <c r="EE44"/>
       <c r="EF44"/>
       <c r="EG44"/>
       <c r="EH44"/>
+      <c r="EI44"/>
     </row>
-    <row r="45" spans="1:138">
+    <row r="45" spans="1:139">
       <c r="A45" t="s">
         <v>78</v>
       </c>
       <c r="B45">
+        <v>22880000.0</v>
+      </c>
+      <c r="C45">
         <v>23450000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>24708000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>24690000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>24586000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>24492000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>24627000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>24045000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>23945000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>23917000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>23851000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>23553000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>23514000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4370000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4632000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>23155000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>5398000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>5391000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>5614000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>5777000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>6472000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>6595000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>6642000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>6816000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>7125000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>7414000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>5976000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>6117000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>6066000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>6111000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>6272000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>6491000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>6601000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>10362000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>10920000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>10889000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>11247000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>11568000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>12001000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>12301000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>12740000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>13239000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>13527000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>13579000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>13407000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>12797000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>13027000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>13484000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>13811000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>13693000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>13749000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>13824000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>14090000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>13716000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>13625000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>13590000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>14021000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>14380000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>14384000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>14290000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>14536000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>14925000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>15549000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>16292000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>17083000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>17369000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>17515000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>18041000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>17538000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>13408000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>11302000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>4889000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>4928000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>4169000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>4051000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>4261000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>4424000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>4297000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>4045000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>3561000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>3131000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>3311000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>2863000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>3077000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>3012000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>2666000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>2127000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>2182000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>2305000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>2223000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>2123000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>2034000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>1783000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>1741000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>1756000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>1625000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>1660000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>1591000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>1584000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>1506000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>1538000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>1453000.0</v>
       </c>
-      <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
       <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
       <c r="DV45"/>
       <c r="DW45"/>
       <c r="DX45"/>
       <c r="DY45"/>
       <c r="DZ45"/>
       <c r="EA45"/>
       <c r="EB45"/>
       <c r="EC45"/>
       <c r="ED45"/>
       <c r="EE45"/>
       <c r="EF45"/>
       <c r="EG45"/>
       <c r="EH45"/>
+      <c r="EI45"/>
     </row>
-    <row r="46" spans="1:138">
+    <row r="46" spans="1:139">
       <c r="A46" t="s">
         <v>79</v>
       </c>
       <c r="B46">
+        <v>5272000.0</v>
+      </c>
+      <c r="C46">
         <v>5402000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5275000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5378000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5431000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5545000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5669000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5119000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5122000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5154000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>5148000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4826000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4863000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4536000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4632000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4730000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>4792000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>4764000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4851000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>5576000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>5398000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>5391000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>5614000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>5777000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>6472000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>6595000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>6024000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>6816000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>7125000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>7414000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>5976000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>6117000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>6066000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>6111000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>6272000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>6491000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>6601000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>10362000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>10920000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>10889000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>11247000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>11568000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>12001000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>12301000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>12740000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>13239000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>13527000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>13579000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>13407000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>12797000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>13027000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>13484000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>13811000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>13693000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>13749000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>13824000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>14090000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>13716000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>13625000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>13590000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>14021000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>14380000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>14384000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>14290000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>14536000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>14925000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>15549000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>16292000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>17083000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>17369000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>17515000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>18041000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>17538000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>13408000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>11302000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>4889000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>4928000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>4169000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>4051000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>4261000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>4424000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>4297000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>4045000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>3561000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>3131000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>3311000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>2863000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>3077000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>3012000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>2666000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>2127000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>2182000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>2305000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>2223000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>2123000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>2034000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>1783000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>1741000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>1756000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>1625000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>1660000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>1591000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>1584000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>1506000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>1538000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>1453000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DE46">
         <v>1500000.0</v>
       </c>
       <c r="DF46">
+        <v>1500000.0</v>
+      </c>
+      <c r="DG46">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DH46">
         <v>1400000.0</v>
       </c>
       <c r="DI46">
+        <v>1400000.0</v>
+      </c>
+      <c r="DJ46">
         <v>1500000.0</v>
       </c>
-      <c r="DJ46"/>
       <c r="DK46"/>
       <c r="DL46"/>
       <c r="DM46"/>
       <c r="DN46"/>
       <c r="DO46"/>
       <c r="DP46"/>
       <c r="DQ46"/>
       <c r="DR46"/>
       <c r="DS46"/>
       <c r="DT46"/>
       <c r="DU46"/>
       <c r="DV46"/>
       <c r="DW46"/>
       <c r="DX46"/>
       <c r="DY46"/>
       <c r="DZ46"/>
       <c r="EA46"/>
       <c r="EB46"/>
       <c r="EC46"/>
       <c r="ED46"/>
       <c r="EE46"/>
       <c r="EF46"/>
       <c r="EG46"/>
       <c r="EH46"/>
+      <c r="EI46"/>
     </row>
-    <row r="47" spans="1:138">
+    <row r="47" spans="1:139">
       <c r="A47" t="s">
         <v>80</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>4368000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>4370000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>4632000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4730000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>4792000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>4764000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>4851000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>5576000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>5398000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>5041000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>5614000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>5347000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>6472000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>5500000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>5662000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>5712000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>5832000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>6003000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>5976000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>6117000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>6066000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>6111000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>6272000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>6491000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>6601000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>10362000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>10920000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>10889000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>11247000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>11568000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>12001000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>12301000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>12740000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>13239000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>13527000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>13579000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>13407000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>12797000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>13027000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>13484000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>13811000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>13693000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>13749000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>13824000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>14090000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>13716000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>13625000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>13590000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>14021000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>14380000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>14384000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>14290000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>14536000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>14925000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>15549000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>16292000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>17083000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>17369000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>17515000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>18041000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>17538000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>13408000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>11302000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>4889000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>4928000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>4169000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>4051000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>4261000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>4424000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>4297000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>4045000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>3561000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>3131000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>3311000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>2863000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>3077000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>3012000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>2666000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>2127000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>2182000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>2305000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>2223000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>2123000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>2034000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>1783000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>1741000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>1756000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>1625000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>1660000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>1591000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>1584000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>1506000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>1538000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>1453000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
       <c r="ED47"/>
       <c r="EE47"/>
       <c r="EF47"/>
       <c r="EG47"/>
       <c r="EH47"/>
+      <c r="EI47"/>
     </row>
-    <row r="48" spans="1:138">
+    <row r="48" spans="1:139">
       <c r="A48" t="s">
         <v>81</v>
       </c>
       <c r="B48">
+        <v>-124381000.0</v>
+      </c>
+      <c r="C48">
         <v>-123151000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-121796000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-120597000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-120900000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-120211000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-119472000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-117589000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-117669000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-117248000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-117529000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-116990000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-117449000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-116405000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-115991000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-115589000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-115903000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-115547000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-114549000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-114305000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-114983000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-114205000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-114603000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-113060000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-115436000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-112892000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-110325000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-105985000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-104707000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-103762000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-102495000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-103222000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-104267000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-102514000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-102503000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-101296000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-100880000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-94026000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-91520000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-82416000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-79398000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-76769000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-74132000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-65066000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-64777000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-63406000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-61752000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-44641000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-45833000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-45113000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-44027000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-44433000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-47913000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-49149000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-49128000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-49099000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-49584000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-44373000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-44031000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-45014000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-44306000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-44736000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-46075000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-47109000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-47923000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-47614000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-47828000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-47818000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-47120000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-46842000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-45280000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-44700000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-46802000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-47249000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-48882000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-54124000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-55051000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-55333000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-56044000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-57502000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-59562000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-61520000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-62870000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-65485000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-66533000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-69705000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-70458000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-71769000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-72807000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-72536000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-72030000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-71753000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-73068000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-73669000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-73150000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-74487000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-74866000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-75895000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-76207000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-75802000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-75546000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-75617000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-74574000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-74859000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-75612000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-75287000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-75000000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-75700000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-76300000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-77600000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-78000000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-77300000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-77800000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-78700000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>-78500000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>-77200000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>-76600000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>-76400000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>-76000000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>-75900000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>-75000000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>-74600000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>-74100000.0</v>
       </c>
-      <c r="DT48"/>
       <c r="DU48"/>
       <c r="DV48"/>
-      <c r="DW48">
+      <c r="DW48"/>
+      <c r="DX48">
         <v>-74100000.0</v>
       </c>
-      <c r="DX48"/>
       <c r="DY48"/>
       <c r="DZ48"/>
-      <c r="EA48">
+      <c r="EA48"/>
+      <c r="EB48">
         <v>-71700000.0</v>
       </c>
-      <c r="EB48"/>
       <c r="EC48"/>
       <c r="ED48"/>
-      <c r="EE48">
+      <c r="EE48"/>
+      <c r="EF48">
         <v>-69500000.0</v>
       </c>
-      <c r="EF48"/>
       <c r="EG48"/>
       <c r="EH48"/>
+      <c r="EI48"/>
     </row>
-    <row r="49" spans="1:138">
+    <row r="49" spans="1:139">
       <c r="A49" t="s">
         <v>82</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-117449000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-116405000.0</v>
       </c>
-      <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
-      <c r="U49">
+      <c r="U49"/>
+      <c r="V49">
         <v>-114983000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-114205000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-114603000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-113060000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-115436000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-112892000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-110325000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-105985000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-104707000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-103762000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-102495000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-103222000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-104267000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-102514000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-102503000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-101296000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-100880000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-94026000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-91520000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-82416000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-79398000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-76769000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-74132000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-65066000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-64777000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-63406000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-61752000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-44641000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-45833000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-45113000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-44027000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-44433000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-47913000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-49149000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-49128000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-49099000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-49584000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-44373000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-44031000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-45014000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-44306000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -19931,110 +20040,111 @@
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
       <c r="EC49"/>
       <c r="ED49"/>
       <c r="EE49"/>
       <c r="EF49"/>
       <c r="EG49"/>
       <c r="EH49"/>
+      <c r="EI49"/>
     </row>
-    <row r="50" spans="1:138">
+    <row r="50" spans="1:139">
       <c r="A50" t="s">
         <v>83</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
+      <c r="X50"/>
+      <c r="Y50">
         <v>945000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>684000.0</v>
       </c>
-      <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>558000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>1625000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -20081,852 +20191,861 @@
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
       <c r="ED50"/>
       <c r="EE50"/>
       <c r="EF50"/>
       <c r="EG50"/>
       <c r="EH50"/>
+      <c r="EI50"/>
     </row>
-    <row r="51" spans="1:138">
+    <row r="51" spans="1:139">
       <c r="A51" t="s">
         <v>84</v>
       </c>
       <c r="B51">
+        <v>533000.0</v>
+      </c>
+      <c r="C51">
         <v>557000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>580000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>601000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>620000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>607000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>625000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>561000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>589000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>617000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>690000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>527000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>483000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>160000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>267000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>295000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>229000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>204000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>235000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>275000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>303000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>342000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1942000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1978000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2573000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1078000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>438000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1091000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1282000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1403000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
-      <c r="AT51">
+      <c r="AT51"/>
+      <c r="AU51">
         <v>818000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1625000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1624000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2355000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1622000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1636000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1626000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>807000.0</v>
       </c>
-      <c r="BB51"/>
       <c r="BC51"/>
-      <c r="BD51">
+      <c r="BD51"/>
+      <c r="BE51">
         <v>1184000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1187000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1188000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1181000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>2343000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>2321000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>2290000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>2269000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>2239000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>2203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2925000.0</v>
       </c>
       <c r="BO51">
         <v>2925000.0</v>
       </c>
       <c r="BP51">
+        <v>2925000.0</v>
+      </c>
+      <c r="BQ51">
         <v>2194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2191000.0</v>
       </c>
       <c r="BR51">
         <v>2191000.0</v>
       </c>
       <c r="BS51">
-        <v>2188000.0</v>
+        <v>2191000.0</v>
       </c>
       <c r="BT51">
         <v>2188000.0</v>
       </c>
       <c r="BU51">
+        <v>2188000.0</v>
+      </c>
+      <c r="BV51">
         <v>2183000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>2136000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>2051000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>1330000.0</v>
       </c>
-      <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
-      <c r="CP51">
+      <c r="CP51"/>
+      <c r="CQ51">
         <v>1575000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>1800000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>2025000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>2250000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>2475000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>2700000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>2925000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>3150000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>3375000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>3600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3825000.0</v>
       </c>
       <c r="DA51">
         <v>3825000.0</v>
       </c>
       <c r="DB51">
+        <v>3825000.0</v>
+      </c>
+      <c r="DC51">
         <v>4050000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>4300000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>4500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="DF51">
         <v>2800000.0</v>
       </c>
       <c r="DG51">
+        <v>2800000.0</v>
+      </c>
+      <c r="DH51">
         <v>3000000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>2800000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>3000000.0</v>
       </c>
-      <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
       <c r="DS51"/>
       <c r="DT51"/>
       <c r="DU51"/>
       <c r="DV51"/>
       <c r="DW51"/>
       <c r="DX51"/>
       <c r="DY51"/>
       <c r="DZ51"/>
       <c r="EA51"/>
       <c r="EB51"/>
       <c r="EC51"/>
       <c r="ED51"/>
       <c r="EE51"/>
       <c r="EF51"/>
       <c r="EG51"/>
       <c r="EH51"/>
+      <c r="EI51"/>
     </row>
-    <row r="52" spans="1:138">
+    <row r="52" spans="1:139">
       <c r="A52" t="s">
         <v>85</v>
       </c>
       <c r="B52">
+        <v>94000.0</v>
+      </c>
+      <c r="C52">
         <v>92000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>89000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>87000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>84000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>75000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>77000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>81000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>94000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>105000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>81000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>103000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>107000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>109000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000.0</v>
       </c>
       <c r="P52">
         <v>125000.0</v>
       </c>
       <c r="Q52">
+        <v>125000.0</v>
+      </c>
+      <c r="R52">
         <v>118000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>106000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>113000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>128000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>132000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>148000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>149000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1120000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>963000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>284000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>182000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>944000.0</v>
+        <v>376000.0</v>
       </c>
       <c r="AD52">
-        <v>1116000.0</v>
+        <v>472000.0</v>
       </c>
       <c r="AE52">
+        <v>558000.0</v>
+      </c>
+      <c r="AF52">
         <v>171000.0</v>
       </c>
-      <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>239000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>818000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1625000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>1624000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>2355000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>1622000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>1636000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>1626000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>807000.0</v>
       </c>
-      <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>573000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>1184000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>1187000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>1188000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>1181000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>2343000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>2321000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>2290000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>2269000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>2239000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>2203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2925000.0</v>
       </c>
       <c r="BO52">
         <v>2925000.0</v>
       </c>
       <c r="BP52">
+        <v>2925000.0</v>
+      </c>
+      <c r="BQ52">
         <v>2194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2191000.0</v>
       </c>
       <c r="BR52">
         <v>2191000.0</v>
       </c>
       <c r="BS52">
-        <v>2188000.0</v>
+        <v>2191000.0</v>
       </c>
       <c r="BT52">
         <v>2188000.0</v>
       </c>
       <c r="BU52">
+        <v>2188000.0</v>
+      </c>
+      <c r="BV52">
         <v>2183000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>2136000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>2051000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>1330000.0</v>
       </c>
-      <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
-      <c r="CR52">
+      <c r="CR52"/>
+      <c r="CS52">
         <v>2025000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>2250000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>2475000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="CW52">
         <v>900000.0</v>
       </c>
       <c r="CX52">
         <v>900000.0</v>
       </c>
       <c r="CY52">
         <v>900000.0</v>
       </c>
       <c r="CZ52">
         <v>900000.0</v>
       </c>
       <c r="DA52">
         <v>900000.0</v>
       </c>
       <c r="DB52">
         <v>900000.0</v>
       </c>
       <c r="DC52">
         <v>900000.0</v>
       </c>
       <c r="DD52">
         <v>900000.0</v>
       </c>
       <c r="DE52">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DF52">
         <v>1000000.0</v>
       </c>
       <c r="DG52">
         <v>1000000.0</v>
       </c>
       <c r="DH52">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="DI52">
         <v>500000.0</v>
       </c>
-      <c r="DJ52"/>
+      <c r="DJ52">
+        <v>500000.0</v>
+      </c>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
       <c r="DW52"/>
       <c r="DX52"/>
       <c r="DY52"/>
       <c r="DZ52"/>
       <c r="EA52"/>
       <c r="EB52"/>
       <c r="EC52"/>
       <c r="ED52"/>
       <c r="EE52"/>
       <c r="EF52"/>
       <c r="EG52"/>
       <c r="EH52"/>
+      <c r="EI52"/>
     </row>
-    <row r="53" spans="1:138">
+    <row r="53" spans="1:139">
       <c r="A53" t="s">
         <v>86</v>
       </c>
       <c r="B53">
+        <v>11991000.0</v>
+      </c>
+      <c r="C53">
         <v>12470000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>12942000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>12183000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>12420000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>9968000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>10184000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>8162000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>9669000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>11872000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>12136000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>14802000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>12855000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>11067000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>13749000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>2695000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>8010000.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>3000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>2000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>4000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>6000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="AL53">
         <v>11000.0</v>
       </c>
       <c r="AM53">
+        <v>11000.0</v>
+      </c>
+      <c r="AN53">
         <v>9000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>15000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>7000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>14000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>19000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>31000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>37000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="AU53">
         <v>36000.0</v>
       </c>
       <c r="AV53">
+        <v>36000.0</v>
+      </c>
+      <c r="AW53">
         <v>35000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>54000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>76000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>30000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>28000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000.0</v>
       </c>
       <c r="BC53">
         <v>44000.0</v>
       </c>
       <c r="BD53">
+        <v>44000.0</v>
+      </c>
+      <c r="BE53">
         <v>57000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>40000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>81000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>57000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>53000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>109000.0</v>
       </c>
-      <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
-      <c r="BN53">
+      <c r="BN53"/>
+      <c r="BO53">
         <v>75000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>6002000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>881000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>5525000.0</v>
       </c>
-      <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
-      <c r="BV53">
-[...1 lines deleted...]
-      </c>
+      <c r="BV53"/>
       <c r="BW53">
         <v>1998000.0</v>
       </c>
-      <c r="BX53"/>
+      <c r="BX53">
+        <v>1998000.0</v>
+      </c>
       <c r="BY53"/>
-      <c r="BZ53">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ53"/>
       <c r="CA53">
         <v>8000000.0</v>
       </c>
       <c r="CB53">
+        <v>8000000.0</v>
+      </c>
+      <c r="CC53">
         <v>10000000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>16200000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>14000000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>6000000.0</v>
       </c>
-      <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
@@ -20937,88 +21056,87 @@
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
       <c r="EB53"/>
       <c r="EC53"/>
       <c r="ED53"/>
       <c r="EE53"/>
       <c r="EF53"/>
       <c r="EG53"/>
       <c r="EH53"/>
+      <c r="EI53"/>
     </row>
-    <row r="54" spans="1:138">
+    <row r="54" spans="1:139">
       <c r="A54" t="s">
         <v>87</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -21041,70 +21159,72 @@
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
-      <c r="BC54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54"/>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -21137,1656 +21257,1667 @@
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
       <c r="EC54"/>
       <c r="ED54"/>
       <c r="EE54"/>
       <c r="EF54"/>
       <c r="EG54"/>
       <c r="EH54"/>
+      <c r="EI54"/>
     </row>
-    <row r="55" spans="1:138">
+    <row r="55" spans="1:139">
       <c r="A55" t="s">
         <v>88</v>
       </c>
       <c r="B55">
+        <v>43194000.0</v>
+      </c>
+      <c r="C55">
         <v>44487000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>47179000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>47913000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>47003000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>46709000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>48797000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>50117000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>48994000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>49446000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>50388000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>50319000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>49609000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>50282000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>50124000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>49682000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>49118000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>49621000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>49974000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>51039000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>50061000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>51043000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>30088000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>31525000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>28557000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>28921000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>31655000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>37879000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>43981000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>47245000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>51719000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>50680000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>46957000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>48630000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>50484000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>50020000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>49058000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>52154000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>57788000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>64831000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>68698000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>72779000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>76011000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>82933000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>84291000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>86463000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>91471000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>109942000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>108189000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>107525000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>110058000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>112177000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>113072000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>103660000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>105897000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>104522000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>100068000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>107114000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>112990000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>107130000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>102850000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>101678000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>103203000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>99726000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>96014000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>94737000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>92262000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>91245000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>90988000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>92302000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>88873000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>90362000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>86413000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>84065000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>87214000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>68312000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>66355000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>62471000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>65660000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>57747000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>51683000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>46258000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>43026000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>32399000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>29333000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>25997000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>23828000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>21526000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>20633000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>19644000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>21598000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>23180000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>21659000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>23108000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>25869000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>22934000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>22616000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>19283000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>20328000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>19234000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>19816000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>20220000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>23089000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>22693000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>22073000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>21849000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>24500000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>23000000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>20300000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>16300000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>19200000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>19000000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>17000000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>5500000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>5900000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>7000000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>7700000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>7800000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>8500000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>8800000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>9300000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>9800000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>10300000.0</v>
       </c>
-      <c r="DT55"/>
       <c r="DU55"/>
       <c r="DV55"/>
-      <c r="DW55">
+      <c r="DW55"/>
+      <c r="DX55">
         <v>10600000.0</v>
       </c>
-      <c r="DX55"/>
       <c r="DY55"/>
       <c r="DZ55"/>
-      <c r="EA55">
+      <c r="EA55"/>
+      <c r="EB55">
         <v>12500000.0</v>
       </c>
-      <c r="EB55"/>
       <c r="EC55"/>
       <c r="ED55"/>
-      <c r="EE55">
+      <c r="EE55"/>
+      <c r="EF55">
         <v>3900000.0</v>
       </c>
-      <c r="EF55"/>
       <c r="EG55"/>
       <c r="EH55"/>
+      <c r="EI55"/>
     </row>
-    <row r="56" spans="1:138">
+    <row r="56" spans="1:139">
       <c r="A56" t="s">
         <v>89</v>
       </c>
       <c r="B56">
+        <v>25026000.0</v>
+      </c>
+      <c r="C56">
         <v>27154000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>31944000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>31954000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>31011000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>29146000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>29619000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>30917000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>30303000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>32190000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>38321000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>37347000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>36585000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>35379000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>35825000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>34296000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>40983000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>41456000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>41465000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>42306000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>41444000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>42389000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>21073000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>22105000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>18372000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>18559000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>21610000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>26217000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>31746000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>34978000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>40717000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>40288000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>36412000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>32057000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>33748000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>32205000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>31185000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>35709000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>40635000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>43369000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>46429000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>45993000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>52401000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>53661000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>54285000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>54644000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>58338000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>58314000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>60329000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>67139000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>69265000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>70778000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>68807000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>58027000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>59864000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>58416000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>53367000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>60299000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>66256000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>60372000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>54792000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>53356000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>54456000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>50121000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>46552000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>45167000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>42422000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>39925000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>39077000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>40358000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>58013000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>61850000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>58987000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>61846000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>67863000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>55478000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>54452000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>52771000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>56220000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>46860000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>40832000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>36002000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>33032000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>23748000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>20005000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>17259000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>15660000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>14323000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>13431000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>12801000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>15014000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>16908000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>16561000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>18091000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>20952000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>17977000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>17887000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>14614000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>15563000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>14248000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>14698000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>15118000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>17718000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>17225000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>16509000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>16746000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>19300000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>17500000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>16800000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15600000.0</v>
       </c>
       <c r="DH56">
         <v>15600000.0</v>
       </c>
       <c r="DI56">
+        <v>15600000.0</v>
+      </c>
+      <c r="DJ56">
         <v>13300000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>2000000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>2500000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>3400000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>3800000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>4000000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>4400000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>4700000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>5100000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>5600000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>5200000.0</v>
       </c>
-      <c r="DT56"/>
       <c r="DU56"/>
       <c r="DV56"/>
-      <c r="DW56">
+      <c r="DW56"/>
+      <c r="DX56">
         <v>6600000.0</v>
       </c>
-      <c r="DX56"/>
       <c r="DY56"/>
       <c r="DZ56"/>
-      <c r="EA56">
+      <c r="EA56"/>
+      <c r="EB56">
         <v>8700000.0</v>
       </c>
-      <c r="EB56"/>
       <c r="EC56"/>
       <c r="ED56"/>
-      <c r="EE56">
+      <c r="EE56"/>
+      <c r="EF56">
         <v>1800000.0</v>
       </c>
-      <c r="EF56"/>
       <c r="EG56"/>
       <c r="EH56"/>
+      <c r="EI56"/>
     </row>
-    <row r="57" spans="1:138">
+    <row r="57" spans="1:139">
       <c r="A57" t="s">
         <v>90</v>
       </c>
       <c r="B57">
+        <v>4908000.0</v>
+      </c>
+      <c r="C57">
         <v>4988000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>6273000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5911000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5326000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4287000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5855000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5315000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4482000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4530000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>5688000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5431000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5126000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5175000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4766000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>4374000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4030000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3982000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>3223000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4011999.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>3552000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3893000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>5531000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>6372000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>5367000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4232000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>4794000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>6074000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>10591000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>12957000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>17161000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>17054000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>14169000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>13554000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>15723000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>14292000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>13118000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>10819000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>14050000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>12022000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>13310000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>15199000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>16536000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>14456000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>15394000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>15755000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>18650000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>18868000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>19794000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>18914000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>20646000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>24362000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>26898000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>18838000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>20946000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>19170000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>14862000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>16826000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>22630000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>18399000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>13707000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>14341000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>17811000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>14674000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>13186000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>12764000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>11844000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>11995000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>12688000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>15773000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>13667000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>16083000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>15787000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>16435000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>22720000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>10266000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>10486000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>10728000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>17505000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>13801000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>11957000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>11232000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>13442000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>7468000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>5713000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>5573000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>4368000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>3678000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>3819000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>2562000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>3988000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>4417000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>4387000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>4909000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>7005000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>7094000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>7188000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>5147000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>6702000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>3378000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>3543000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>3700000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>5176000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>4800000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>4618000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>4889000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>7200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6600000.0</v>
       </c>
       <c r="DE57">
         <v>6600000.0</v>
       </c>
       <c r="DF57">
+        <v>6600000.0</v>
+      </c>
+      <c r="DG57">
         <v>3300000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>6600000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>7000000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>5200000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>400000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DM57">
         <v>500000.0</v>
       </c>
       <c r="DN57">
+        <v>500000.0</v>
+      </c>
+      <c r="DO57">
         <v>400000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>500000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DR57">
         <v>400000.0</v>
       </c>
       <c r="DS57">
         <v>400000.0</v>
       </c>
-      <c r="DT57"/>
+      <c r="DT57">
+        <v>400000.0</v>
+      </c>
       <c r="DU57"/>
       <c r="DV57"/>
-      <c r="DW57">
+      <c r="DW57"/>
+      <c r="DX57">
         <v>700000.0</v>
       </c>
-      <c r="DX57"/>
       <c r="DY57"/>
       <c r="DZ57"/>
-      <c r="EA57">
+      <c r="EA57"/>
+      <c r="EB57">
         <v>400000.0</v>
       </c>
-      <c r="EB57"/>
       <c r="EC57"/>
       <c r="ED57"/>
-      <c r="EE57">
+      <c r="EE57"/>
+      <c r="EF57">
         <v>600000.0</v>
       </c>
-      <c r="EF57"/>
       <c r="EG57"/>
       <c r="EH57"/>
+      <c r="EI57"/>
     </row>
-    <row r="58" spans="1:138">
+    <row r="58" spans="1:139">
       <c r="A58" t="s">
         <v>91</v>
       </c>
       <c r="B58">
+        <v>5827000.0</v>
+      </c>
+      <c r="C58">
         <v>5931000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7247000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6904000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6339000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5271000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6842000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6253000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5425000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5490000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6750000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6307000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5959000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5680000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>5359000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4926000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4535000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>4488000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3774000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4595000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4163000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4520000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>7767000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7694000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7427000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5468000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>5556000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>7238000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>11863000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>14262000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>17667000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>17379000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>14536000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>13954000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>16143000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>14769000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>13630000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>11184000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>14396000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>12423000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>13813000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>15709000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>17037000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>14983000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>15894000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>16242000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>19170000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>20709000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>20447000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>20128000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>21435000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>25162000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>27599000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>19527000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>21661000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>20122000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>16211000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>18188000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>23977000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>19745000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>15274000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>15850000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>19293000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>17022000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>15429000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>14985000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>14040000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>14949000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>15615000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>18653000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>15056000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>17384000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>17113000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>17735000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>23975000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>11540000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>11749000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>11980000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>18005000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>14284000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>12432000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>11691000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>13890000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>7942000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>6174000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>6065000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>4873000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>3955000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>4110000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>2857000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>4287000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>4677000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>4657000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>6741000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>9064000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>7477000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>7609000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>5589000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>7193000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>5899000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>6285000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>6775000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>8522000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>8406000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>8549000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>8258000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>10800000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>10400000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>8500000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>5400000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>8900000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>9400000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>7900000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>500000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>700000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>400000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>500000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>400000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>500000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DR58">
         <v>400000.0</v>
       </c>
       <c r="DS58">
         <v>400000.0</v>
       </c>
-      <c r="DT58"/>
+      <c r="DT58">
+        <v>400000.0</v>
+      </c>
       <c r="DU58"/>
       <c r="DV58"/>
-      <c r="DW58">
+      <c r="DW58"/>
+      <c r="DX58">
         <v>700000.0</v>
       </c>
-      <c r="DX58"/>
       <c r="DY58"/>
       <c r="DZ58"/>
-      <c r="EA58">
+      <c r="EA58"/>
+      <c r="EB58">
         <v>400000.0</v>
       </c>
-      <c r="EB58"/>
       <c r="EC58"/>
       <c r="ED58"/>
-      <c r="EE58">
+      <c r="EE58"/>
+      <c r="EF58">
         <v>500000.0</v>
       </c>
-      <c r="EF58"/>
       <c r="EG58"/>
       <c r="EH58"/>
+      <c r="EI58"/>
     </row>
-    <row r="59" spans="1:138">
+    <row r="59" spans="1:139">
       <c r="A59" t="s">
         <v>92</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -22809,70 +22940,72 @@
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
-      <c r="BC59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59"/>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -22905,702 +23038,707 @@
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
       <c r="ED59"/>
       <c r="EE59"/>
       <c r="EF59"/>
       <c r="EG59"/>
       <c r="EH59"/>
+      <c r="EI59"/>
     </row>
-    <row r="60" spans="1:138">
+    <row r="60" spans="1:139">
       <c r="A60" t="s">
         <v>93</v>
       </c>
       <c r="B60">
+        <v>37367000.0</v>
+      </c>
+      <c r="C60">
         <v>38556000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>39932000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>41009000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>40664000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>41438000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>41955000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>43864000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>43569000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>43956000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>43638000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>44012000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>43650000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>44602000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>44765000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>44756000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>44583000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>45133000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>46200000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>46444000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>45898000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>46523000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>22321000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>23831000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>21130000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>23453000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>26099000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>30641000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>32118000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>32983000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>34052000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>33301000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>32421000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>34676000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>34341000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>35251000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>35428000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>40970000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>43392000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>52408000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>54885000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>57070000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>58974000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>67950000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>68397000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>70221000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>72301000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>89233000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>87742000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>87397000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>88623000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>87015000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>85473000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>84133000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>84236000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>84400000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>83857000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>88926000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>89013000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>87385000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>87576000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>85828000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>83910000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>82704000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>80585000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>79752000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>78222000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>76296000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>75373000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>73649000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>73817000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>72978000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>69300000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>66330000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>63239000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>56772000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>54606000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>50491000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>47655000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>43463000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>39251000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>34567000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>29136000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>24457000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>23159000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>19932000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>18955000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>17571000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>16523000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>16787000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>17311000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>18503000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>17002000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>16367000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>16805000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>15457000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>15007000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>13694000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>13135000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>13335000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>13531000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>13445000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>14567000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>14287000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>13524000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>13591000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>13700000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>12600000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>11800000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>10900000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>10300000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>9600000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>9100000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>5000000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>5200000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>6600000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>7200000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>7400000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>8000000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>8100000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>8900000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>9400000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>9900000.0</v>
       </c>
-      <c r="DT60"/>
       <c r="DU60"/>
       <c r="DV60"/>
-      <c r="DW60">
+      <c r="DW60"/>
+      <c r="DX60">
         <v>9900000.0</v>
       </c>
-      <c r="DX60"/>
       <c r="DY60"/>
       <c r="DZ60"/>
-      <c r="EA60">
+      <c r="EA60"/>
+      <c r="EB60">
         <v>12100000.0</v>
       </c>
-      <c r="EB60"/>
       <c r="EC60"/>
       <c r="ED60"/>
-      <c r="EE60">
+      <c r="EE60"/>
+      <c r="EF60">
         <v>3400000.0</v>
       </c>
-      <c r="EF60"/>
       <c r="EG60"/>
       <c r="EH60"/>
+      <c r="EI60"/>
     </row>
-    <row r="61" spans="1:138">
+    <row r="61" spans="1:139">
       <c r="A61" t="s">
         <v>94</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-      <c r="U61">
-[...1 lines deleted...]
-      </c>
+      <c r="U61"/>
       <c r="V61">
         <v>-2234000.0</v>
       </c>
       <c r="W61">
+        <v>-2234000.0</v>
+      </c>
+      <c r="X61">
         <v>-2182000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1618000.0</v>
       </c>
       <c r="Y61">
         <v>-1618000.0</v>
       </c>
       <c r="Z61">
+        <v>-1618000.0</v>
+      </c>
+      <c r="AA61">
         <v>-1617000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-1612000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1486000.0</v>
       </c>
       <c r="AC61">
         <v>-1486000.0</v>
       </c>
       <c r="AD61">
         <v>-1486000.0</v>
       </c>
       <c r="AE61">
-        <v>-1484000.0</v>
+        <v>-1486000.0</v>
       </c>
       <c r="AF61">
         <v>-1484000.0</v>
       </c>
       <c r="AG61">
         <v>-1484000.0</v>
       </c>
       <c r="AH61">
+        <v>-1484000.0</v>
+      </c>
+      <c r="AI61">
         <v>-1482000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1472000.0</v>
       </c>
       <c r="AJ61">
         <v>-1472000.0</v>
       </c>
       <c r="AK61">
         <v>-1472000.0</v>
       </c>
       <c r="AL61">
+        <v>-1472000.0</v>
+      </c>
+      <c r="AM61">
         <v>-1237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1214000.0</v>
       </c>
       <c r="AN61">
         <v>-1214000.0</v>
       </c>
       <c r="AO61">
         <v>-1214000.0</v>
       </c>
       <c r="AP61">
+        <v>-1214000.0</v>
+      </c>
+      <c r="AQ61">
         <v>-1095000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1042000.0</v>
       </c>
       <c r="AR61">
         <v>-1042000.0</v>
       </c>
       <c r="AS61">
         <v>-1042000.0</v>
       </c>
       <c r="AT61">
+        <v>-1042000.0</v>
+      </c>
+      <c r="AU61">
         <v>-963000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-753000.0</v>
       </c>
       <c r="AW61">
         <v>-753000.0</v>
       </c>
       <c r="AX61">
+        <v>-753000.0</v>
+      </c>
+      <c r="AY61">
         <v>-747000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-390000.0</v>
       </c>
       <c r="BA61">
         <v>-390000.0</v>
       </c>
       <c r="BB61">
+        <v>-390000.0</v>
+      </c>
+      <c r="BC61">
         <v>-140000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-39000.0</v>
       </c>
-      <c r="BD61">
-[...1 lines deleted...]
-      </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
-      <c r="CL61">
-[...1 lines deleted...]
-      </c>
+      <c r="CL61"/>
       <c r="CM61">
         <v>-1133000.0</v>
       </c>
       <c r="CN61">
         <v>-1133000.0</v>
       </c>
       <c r="CO61">
         <v>-1133000.0</v>
       </c>
       <c r="CP61">
         <v>-1133000.0</v>
       </c>
       <c r="CQ61">
-        <v>-1098000.0</v>
+        <v>-1133000.0</v>
       </c>
       <c r="CR61">
         <v>-1098000.0</v>
       </c>
       <c r="CS61">
         <v>-1098000.0</v>
       </c>
       <c r="CT61">
         <v>-1098000.0</v>
       </c>
       <c r="CU61">
         <v>-1098000.0</v>
       </c>
       <c r="CV61">
         <v>-1098000.0</v>
       </c>
       <c r="CW61">
-        <v>-1058000.0</v>
+        <v>-1098000.0</v>
       </c>
       <c r="CX61">
         <v>-1058000.0</v>
       </c>
       <c r="CY61">
         <v>-1058000.0</v>
       </c>
       <c r="CZ61">
         <v>-1058000.0</v>
       </c>
       <c r="DA61">
         <v>-1058000.0</v>
       </c>
       <c r="DB61">
         <v>-1058000.0</v>
       </c>
-      <c r="DC61"/>
+      <c r="DC61">
+        <v>-1058000.0</v>
+      </c>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
       <c r="EC61"/>
       <c r="ED61"/>
       <c r="EE61"/>
       <c r="EF61"/>
       <c r="EG61"/>
       <c r="EH61"/>
+      <c r="EI61"/>
     </row>
-    <row r="62" spans="1:138">
+    <row r="62" spans="1:139">
       <c r="A62" t="s">
         <v>95</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23697,50 +23835,51 @@
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
       <c r="EC62"/>
       <c r="ED62"/>
       <c r="EE62"/>
       <c r="EF62"/>
       <c r="EG62"/>
       <c r="EH62"/>
+      <c r="EI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23839,51 +23978,51 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
         <v>14294000.0</v>
       </c>
       <c r="C2">
         <v>14510000.0</v>
       </c>
       <c r="D2">
         <v>15425000.0</v>
       </c>
       <c r="E2">
         <v>15298000.0</v>
       </c>
       <c r="F2">
         <v>12363000.0</v>
       </c>
       <c r="G2">
         <v>11912000.0</v>
       </c>
       <c r="H2">
         <v>19637000.0</v>
       </c>
       <c r="I2">
         <v>36471000.0</v>
       </c>
@@ -23938,51 +24077,51 @@
       <c r="Z2">
         <v>8996000.0</v>
       </c>
       <c r="AA2">
         <v>10774000.0</v>
       </c>
       <c r="AB2">
         <v>18000000.0</v>
       </c>
       <c r="AC2">
         <v>14000000.0</v>
       </c>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2">
         <v>600000.0</v>
       </c>
       <c r="AI2">
         <v>900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
         <v>699000.0</v>
       </c>
       <c r="C3">
         <v>460000.0</v>
       </c>
       <c r="D3">
         <v>342000.0</v>
       </c>
       <c r="E3">
         <v>440000.0</v>
       </c>
       <c r="F3">
         <v>741000.0</v>
       </c>
       <c r="G3">
         <v>848000.0</v>
       </c>
       <c r="H3">
         <v>996000.0</v>
       </c>
       <c r="I3">
         <v>847000.0</v>
       </c>
@@ -24045,102 +24184,102 @@
       </c>
       <c r="AC3">
         <v>400000.0</v>
       </c>
       <c r="AD3">
         <v>200000.0</v>
       </c>
       <c r="AE3">
         <v>600000.0</v>
       </c>
       <c r="AF3">
         <v>-400000.0</v>
       </c>
       <c r="AG3">
         <v>-300000.0</v>
       </c>
       <c r="AH3">
         <v>-100000.0</v>
       </c>
       <c r="AI3">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>-1000.0</v>
       </c>
       <c r="I4">
         <v>-113000.0</v>
       </c>
       <c r="J4">
         <v>-3914000.0</v>
       </c>
       <c r="K4">
         <v>-2800000.0</v>
       </c>
       <c r="L4">
         <v>-2826000.0</v>
       </c>
       <c r="M4">
         <v>-2826000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5">
         <v>-2309000.0</v>
       </c>
       <c r="C5">
         <v>-1866000.0</v>
       </c>
       <c r="D5">
         <v>-1448000.0</v>
       </c>
       <c r="E5">
         <v>-1371000.0</v>
       </c>
       <c r="F5">
         <v>87000.0</v>
       </c>
       <c r="G5">
         <v>-4217000.0</v>
       </c>
       <c r="H5">
         <v>-7488000.0</v>
       </c>
       <c r="I5">
         <v>427000.0</v>
       </c>
@@ -24203,51 +24342,51 @@
       </c>
       <c r="AC5">
         <v>2600000.0</v>
       </c>
       <c r="AD5">
         <v>-2500000.0</v>
       </c>
       <c r="AE5">
         <v>-1300000.0</v>
       </c>
       <c r="AF5">
         <v>-3200000.0</v>
       </c>
       <c r="AG5">
         <v>-2600000.0</v>
       </c>
       <c r="AH5">
         <v>-2400000.0</v>
       </c>
       <c r="AI5">
         <v>-3100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
         <v>-1610000.0</v>
       </c>
       <c r="C6">
         <v>-1406000.0</v>
       </c>
       <c r="D6">
         <v>-1106000.0</v>
       </c>
       <c r="E6">
         <v>-931000.0</v>
       </c>
       <c r="F6">
         <v>828000.0</v>
       </c>
       <c r="G6">
         <v>-3369000.0</v>
       </c>
       <c r="H6">
         <v>-6492000.0</v>
       </c>
       <c r="I6">
         <v>1274000.0</v>
       </c>
@@ -24296,153 +24435,153 @@
       <c r="X6">
         <v>2113000.0</v>
       </c>
       <c r="Y6">
         <v>3651000.0</v>
       </c>
       <c r="Z6">
         <v>-53000.0</v>
       </c>
       <c r="AA6">
         <v>2355000.0</v>
       </c>
       <c r="AB6">
         <v>5600000.0</v>
       </c>
       <c r="AC6">
         <v>3000000.0</v>
       </c>
       <c r="AD6">
         <v>-2300000.0</v>
       </c>
       <c r="AE6">
         <v>-700000.0</v>
       </c>
       <c r="AF6">
-        <v>-3600000.0</v>
+        <v>-3200000.0</v>
       </c>
       <c r="AG6">
-        <v>-2900000.0</v>
+        <v>-2600000.0</v>
       </c>
       <c r="AH6">
-        <v>-2500000.0</v>
+        <v>-2400000.0</v>
       </c>
       <c r="AI6">
-        <v>-3200000.0</v>
+        <v>-3100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-1000.0</v>
       </c>
       <c r="I8">
         <v>-113000.0</v>
       </c>
       <c r="J8">
         <v>-3914000.0</v>
       </c>
       <c r="K8">
         <v>-2800000.0</v>
       </c>
       <c r="L8">
         <v>-2826000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
         <v>12383000.0</v>
       </c>
       <c r="C9">
         <v>10623000.0</v>
       </c>
       <c r="D9">
         <v>11656000.0</v>
       </c>
       <c r="E9">
         <v>11643000.0</v>
       </c>
       <c r="F9">
         <v>11898000.0</v>
       </c>
       <c r="G9">
         <v>10638000.0</v>
       </c>
       <c r="H9">
         <v>10830000.0</v>
       </c>
       <c r="I9">
         <v>20064000.0</v>
       </c>
@@ -24505,51 +24644,51 @@
       </c>
       <c r="AC9">
         <v>11900000.0</v>
       </c>
       <c r="AD9">
         <v>100000.0</v>
       </c>
       <c r="AE9">
         <v>200000.0</v>
       </c>
       <c r="AF9">
         <v>200000.0</v>
       </c>
       <c r="AG9">
         <v>200000.0</v>
       </c>
       <c r="AH9">
         <v>-500000.0</v>
       </c>
       <c r="AI9">
         <v>-800000.0</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10">
         <v>-2309000.0</v>
       </c>
       <c r="C10">
         <v>-1866000.0</v>
       </c>
       <c r="D10">
         <v>-1469000.0</v>
       </c>
       <c r="E10">
         <v>-1388000.0</v>
       </c>
       <c r="F10">
         <v>68000.0</v>
       </c>
       <c r="G10">
         <v>-4221000.0</v>
       </c>
       <c r="H10">
         <v>-7837000.0</v>
       </c>
       <c r="I10">
         <v>118000.0</v>
       </c>
@@ -24612,51 +24751,51 @@
       </c>
       <c r="AC10">
         <v>1900000.0</v>
       </c>
       <c r="AD10">
         <v>-2700000.0</v>
       </c>
       <c r="AE10">
         <v>-1900000.0</v>
       </c>
       <c r="AF10">
         <v>-2800000.0</v>
       </c>
       <c r="AG10">
         <v>-2300000.0</v>
       </c>
       <c r="AH10">
         <v>-2300000.0</v>
       </c>
       <c r="AI10">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11">
         <v>15000.0</v>
       </c>
       <c r="C11">
         <v>77000.0</v>
       </c>
       <c r="D11">
         <v>69000.0</v>
       </c>
       <c r="E11">
         <v>54000.0</v>
       </c>
       <c r="F11">
         <v>14000.0</v>
       </c>
       <c r="G11">
         <v>57000.0</v>
       </c>
       <c r="H11">
         <v>14000.0</v>
       </c>
       <c r="I11">
         <v>33000.0</v>
       </c>
@@ -24715,51 +24854,51 @@
         <v>957000.0</v>
       </c>
       <c r="AB11">
         <v>1300000.0</v>
       </c>
       <c r="AC11">
         <v>1400000.0</v>
       </c>
       <c r="AD11">
         <v>-100000.0</v>
       </c>
       <c r="AE11">
         <v>-100000.0</v>
       </c>
       <c r="AF11">
         <v>100000.0</v>
       </c>
       <c r="AG11">
         <v>100000.0</v>
       </c>
       <c r="AH11"/>
       <c r="AI11"/>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
         <v>21000.0</v>
       </c>
       <c r="E12">
         <v>17000.0</v>
       </c>
       <c r="F12">
         <v>19000.0</v>
       </c>
       <c r="G12">
         <v>4000.0</v>
       </c>
       <c r="H12">
         <v>732000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
@@ -24820,51 +24959,51 @@
       </c>
       <c r="AC12">
         <v>200000.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13">
         <v>1415000.0</v>
       </c>
       <c r="C13">
         <v>1251000.0</v>
       </c>
       <c r="D13">
         <v>1069000.0</v>
       </c>
       <c r="E13">
         <v>202000.0</v>
       </c>
       <c r="F13">
         <v>6000.0</v>
       </c>
       <c r="G13">
         <v>27000.0</v>
       </c>
       <c r="H13">
         <v>41000.0</v>
       </c>
       <c r="I13">
         <v>6000.0</v>
       </c>
@@ -24881,90 +25020,90 @@
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
     </row>
     <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15">
         <v>-2324000.0</v>
       </c>
       <c r="C15">
         <v>-1943000.0</v>
       </c>
       <c r="D15">
         <v>-1538000.0</v>
       </c>
       <c r="E15">
         <v>-1442000.0</v>
       </c>
       <c r="F15">
         <v>54000.0</v>
       </c>
       <c r="G15">
         <v>-4278000.0</v>
       </c>
       <c r="H15">
         <v>-7852000.0</v>
       </c>
       <c r="I15">
         <v>-28000.0</v>
       </c>
@@ -25027,51 +25166,51 @@
       </c>
       <c r="AC15">
         <v>500000.0</v>
       </c>
       <c r="AD15">
         <v>-2600000.0</v>
       </c>
       <c r="AE15">
         <v>-1800000.0</v>
       </c>
       <c r="AF15">
         <v>-2900000.0</v>
       </c>
       <c r="AG15">
         <v>-2400000.0</v>
       </c>
       <c r="AH15">
         <v>-2300000.0</v>
       </c>
       <c r="AI15">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-1442000.0</v>
       </c>
       <c r="F16">
         <v>54000.0</v>
       </c>
       <c r="G16">
         <v>-4278000.0</v>
       </c>
       <c r="H16">
         <v>-7852000.0</v>
       </c>
       <c r="I16">
         <v>-28000.0</v>
       </c>
       <c r="J16">
         <v>-10983000.0</v>
       </c>
       <c r="K16">
         <v>-17388000.0</v>
       </c>
@@ -25108,51 +25247,51 @@
       </c>
       <c r="W16">
         <v>1572000.0</v>
       </c>
       <c r="X16">
         <v>1120000.0</v>
       </c>
       <c r="Y16">
         <v>3057000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16">
         <v>415000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17">
         <v>-2324000.0</v>
       </c>
       <c r="C17">
         <v>-1943000.0</v>
       </c>
       <c r="D17">
         <v>-1401000.0</v>
       </c>
       <c r="E17">
         <v>-1442000.0</v>
       </c>
       <c r="F17">
         <v>54000.0</v>
       </c>
       <c r="G17">
         <v>-4278000.0</v>
       </c>
       <c r="H17">
         <v>-7851000.0</v>
       </c>
       <c r="I17">
         <v>85000.0</v>
       </c>
@@ -25177,51 +25316,51 @@
       <c r="P17">
         <v>6148000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
         <v>1415000.0</v>
       </c>
       <c r="C18">
         <v>1251000.0</v>
       </c>
       <c r="D18">
         <v>1050000.0</v>
       </c>
       <c r="E18">
         <v>185000.0</v>
       </c>
       <c r="F18">
         <v>-13000.0</v>
       </c>
       <c r="G18">
         <v>-4000.0</v>
       </c>
       <c r="H18">
         <v>41000.0</v>
       </c>
       <c r="I18">
         <v>6000.0</v>
       </c>
@@ -25236,51 +25375,51 @@
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>119000.0</v>
       </c>
       <c r="H19">
         <v>403000.0</v>
       </c>
       <c r="I19">
         <v>8000.0</v>
       </c>
       <c r="J19">
         <v>-50000.0</v>
       </c>
       <c r="K19">
         <v>-900000.0</v>
       </c>
       <c r="L19">
         <v>-339000.0</v>
       </c>
       <c r="M19">
@@ -25295,102 +25434,102 @@
       <c r="P19">
         <v>-244000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>197000.0</v>
       </c>
       <c r="H20">
         <v>625000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>119000.0</v>
       </c>
       <c r="K20">
         <v>3502000.0</v>
       </c>
       <c r="L20">
         <v>1425000.0</v>
       </c>
       <c r="M20">
         <v>23400000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21">
         <v>-3681000.0</v>
       </c>
       <c r="C21">
         <v>-4702000.0</v>
       </c>
       <c r="D21">
         <v>-2658000.0</v>
       </c>
       <c r="E21">
         <v>-1527000.0</v>
       </c>
       <c r="F21">
         <v>-1489000.0</v>
       </c>
       <c r="G21">
         <v>-4336000.0</v>
       </c>
       <c r="H21">
         <v>-8240000.0</v>
       </c>
       <c r="I21">
         <v>110000.0</v>
       </c>
@@ -25453,90 +25592,90 @@
       </c>
       <c r="AC21">
         <v>2600000.0</v>
       </c>
       <c r="AD21">
         <v>-2500000.0</v>
       </c>
       <c r="AE21">
         <v>-1300000.0</v>
       </c>
       <c r="AF21">
         <v>-3200000.0</v>
       </c>
       <c r="AG21">
         <v>-2600000.0</v>
       </c>
       <c r="AH21">
         <v>-2400000.0</v>
       </c>
       <c r="AI21">
         <v>-3100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B23">
         <v>30358000.0</v>
       </c>
       <c r="C23">
         <v>29835000.0</v>
       </c>
       <c r="D23">
         <v>29739000.0</v>
       </c>
       <c r="E23">
         <v>28468000.0</v>
       </c>
       <c r="F23">
         <v>25750000.0</v>
       </c>
       <c r="G23">
         <v>26886000.0</v>
       </c>
       <c r="H23">
         <v>38707000.0</v>
       </c>
       <c r="I23">
         <v>56108000.0</v>
       </c>
@@ -25599,90 +25738,90 @@
       </c>
       <c r="AC23">
         <v>23300000.0</v>
       </c>
       <c r="AD23">
         <v>2600000.0</v>
       </c>
       <c r="AE23">
         <v>1500000.0</v>
       </c>
       <c r="AF23">
         <v>3400000.0</v>
       </c>
       <c r="AG23">
         <v>2800000.0</v>
       </c>
       <c r="AH23">
         <v>2500000.0</v>
       </c>
       <c r="AI23">
         <v>3200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B25">
         <v>699000.0</v>
       </c>
       <c r="C25">
         <v>460000.0</v>
       </c>
       <c r="D25">
         <v>396000.0</v>
       </c>
       <c r="E25">
         <v>440000.0</v>
       </c>
       <c r="F25">
         <v>741000.0</v>
       </c>
       <c r="G25">
         <v>848000.0</v>
       </c>
       <c r="H25">
         <v>996000.0</v>
       </c>
       <c r="I25">
         <v>847000.0</v>
       </c>
@@ -25695,51 +25834,51 @@
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B26">
         <v>2014000.0</v>
       </c>
       <c r="C26">
         <v>1564000.0</v>
       </c>
       <c r="D26">
         <v>1511000.0</v>
       </c>
       <c r="E26">
         <v>895000.0</v>
       </c>
       <c r="F26">
         <v>1332000.0</v>
       </c>
       <c r="G26">
         <v>1177000.0</v>
       </c>
       <c r="H26">
         <v>1127000.0</v>
       </c>
       <c r="I26">
         <v>1073000.0</v>
       </c>
@@ -25792,51 +25931,51 @@
         <v>1455000.0</v>
       </c>
       <c r="Z26">
         <v>1165000.0</v>
       </c>
       <c r="AA26">
         <v>843000.0</v>
       </c>
       <c r="AB26">
         <v>800000.0</v>
       </c>
       <c r="AC26">
         <v>1000000.0</v>
       </c>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26">
         <v>900000.0</v>
       </c>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
         <v>20933000.0</v>
       </c>
       <c r="K27">
         <v>25564000.0</v>
       </c>
       <c r="L27">
         <v>31116000.0</v>
       </c>
       <c r="M27">
         <v>35432000.0</v>
       </c>
       <c r="N27">
         <v>36375000.0</v>
       </c>
       <c r="O27">
@@ -25849,51 +25988,51 @@
         <v>30857000.0</v>
       </c>
       <c r="R27">
         <v>32273000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B28">
         <v>14050000.0</v>
       </c>
       <c r="C28">
         <v>13761000.0</v>
       </c>
       <c r="D28">
         <v>12200000.0</v>
       </c>
       <c r="E28">
         <v>12275000.0</v>
       </c>
       <c r="F28">
         <v>12055000.0</v>
       </c>
       <c r="G28">
         <v>13600000.0</v>
       </c>
       <c r="H28">
         <v>17191000.0</v>
       </c>
       <c r="I28">
         <v>18564000.0</v>
       </c>
@@ -25940,51 +26079,51 @@
         <v>12775000.0</v>
       </c>
       <c r="X28">
         <v>11659000.0</v>
       </c>
       <c r="Y28">
         <v>10232000.0</v>
       </c>
       <c r="Z28">
         <v>8708000.0</v>
       </c>
       <c r="AA28">
         <v>7934000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
     </row>
     <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B29">
         <v>15000.0</v>
       </c>
       <c r="C29">
         <v>77000.0</v>
       </c>
       <c r="D29">
         <v>45000.0</v>
       </c>
       <c r="E29">
         <v>54000.0</v>
       </c>
       <c r="F29">
         <v>14000.0</v>
       </c>
       <c r="G29">
         <v>57000.0</v>
       </c>
       <c r="H29">
         <v>14000.0</v>
       </c>
       <c r="I29">
         <v>33000.0</v>
       </c>
@@ -26001,51 +26140,51 @@
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B30">
         <v>16064000.0</v>
       </c>
       <c r="C30">
         <v>15325000.0</v>
       </c>
       <c r="D30">
         <v>14314000.0</v>
       </c>
       <c r="E30">
         <v>13170000.0</v>
       </c>
       <c r="F30">
         <v>13387000.0</v>
       </c>
       <c r="G30">
         <v>14974000.0</v>
       </c>
       <c r="H30">
         <v>19070000.0</v>
       </c>
       <c r="I30">
         <v>19637000.0</v>
       </c>
@@ -26108,51 +26247,51 @@
       </c>
       <c r="AC30">
         <v>9300000.0</v>
       </c>
       <c r="AD30">
         <v>2600000.0</v>
       </c>
       <c r="AE30">
         <v>1500000.0</v>
       </c>
       <c r="AF30">
         <v>3400000.0</v>
       </c>
       <c r="AG30">
         <v>2800000.0</v>
       </c>
       <c r="AH30">
         <v>1900000.0</v>
       </c>
       <c r="AI30">
         <v>2300000.0</v>
       </c>
     </row>
     <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B31">
         <v>1372000.0</v>
       </c>
       <c r="C31">
         <v>2836000.0</v>
       </c>
       <c r="D31">
         <v>1189000.0</v>
       </c>
       <c r="E31">
         <v>139000.0</v>
       </c>
       <c r="F31">
         <v>1557000.0</v>
       </c>
       <c r="G31">
         <v>115000.0</v>
       </c>
       <c r="H31">
         <v>403000.0</v>
       </c>
       <c r="I31">
         <v>8000.0</v>
       </c>
@@ -26215,51 +26354,51 @@
       </c>
       <c r="AC31">
         <v>-700000.0</v>
       </c>
       <c r="AD31">
         <v>-200000.0</v>
       </c>
       <c r="AE31">
         <v>-500000.0</v>
       </c>
       <c r="AF31">
         <v>400000.0</v>
       </c>
       <c r="AG31">
         <v>300000.0</v>
       </c>
       <c r="AH31">
         <v>100000.0</v>
       </c>
       <c r="AI31">
         <v>100000.0</v>
       </c>
     </row>
     <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B32">
         <v>26677000.0</v>
       </c>
       <c r="C32">
         <v>25133000.0</v>
       </c>
       <c r="D32">
         <v>27081000.0</v>
       </c>
       <c r="E32">
         <v>26941000.0</v>
       </c>
       <c r="F32">
         <v>24261000.0</v>
       </c>
       <c r="G32">
         <v>22550000.0</v>
       </c>
       <c r="H32">
         <v>30467000.0</v>
       </c>
       <c r="I32">
         <v>56535000.0</v>
       </c>
@@ -26341,1312 +26480,1319 @@
       <c r="AI32">
         <v>100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EH32"/>
+  <dimension ref="A1:EI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:138">
+    <row r="1" spans="1:139">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>96</v>
       </c>
       <c r="C1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E1" t="s">
         <v>98</v>
       </c>
       <c r="F1" t="s">
         <v>99</v>
       </c>
       <c r="G1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="I1" t="s">
         <v>101</v>
       </c>
       <c r="J1" t="s">
         <v>102</v>
       </c>
       <c r="K1" t="s">
+        <v>103</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="M1" t="s">
         <v>104</v>
       </c>
       <c r="N1" t="s">
         <v>105</v>
       </c>
       <c r="O1" t="s">
+        <v>106</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Q1" t="s">
         <v>107</v>
       </c>
       <c r="R1" t="s">
         <v>108</v>
       </c>
       <c r="S1" t="s">
+        <v>109</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="U1" t="s">
         <v>110</v>
       </c>
       <c r="V1" t="s">
         <v>111</v>
       </c>
       <c r="W1" t="s">
+        <v>112</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="Y1" t="s">
         <v>113</v>
       </c>
       <c r="Z1" t="s">
         <v>114</v>
       </c>
       <c r="AA1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AC1" t="s">
         <v>116</v>
       </c>
       <c r="AD1" t="s">
         <v>117</v>
       </c>
       <c r="AE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AG1" t="s">
         <v>119</v>
       </c>
       <c r="AH1" t="s">
         <v>120</v>
       </c>
       <c r="AI1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AK1" t="s">
         <v>122</v>
       </c>
       <c r="AL1" t="s">
         <v>123</v>
       </c>
       <c r="AM1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AO1" t="s">
         <v>125</v>
       </c>
       <c r="AP1" t="s">
         <v>126</v>
       </c>
       <c r="AQ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AS1" t="s">
         <v>128</v>
       </c>
       <c r="AT1" t="s">
         <v>129</v>
       </c>
       <c r="AU1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AW1" t="s">
         <v>131</v>
       </c>
       <c r="AX1" t="s">
         <v>132</v>
       </c>
       <c r="AY1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BA1" t="s">
         <v>134</v>
       </c>
       <c r="BB1" t="s">
         <v>135</v>
       </c>
       <c r="BC1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BE1" t="s">
         <v>137</v>
       </c>
       <c r="BF1" t="s">
         <v>138</v>
       </c>
       <c r="BG1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BI1" t="s">
         <v>140</v>
       </c>
       <c r="BJ1" t="s">
         <v>141</v>
       </c>
       <c r="BK1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BM1" t="s">
         <v>143</v>
       </c>
       <c r="BN1" t="s">
         <v>144</v>
       </c>
       <c r="BO1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BQ1" t="s">
         <v>146</v>
       </c>
       <c r="BR1" t="s">
         <v>147</v>
       </c>
       <c r="BS1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BU1" t="s">
         <v>149</v>
       </c>
       <c r="BV1" t="s">
         <v>150</v>
       </c>
       <c r="BW1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BY1" t="s">
         <v>152</v>
       </c>
       <c r="BZ1" t="s">
         <v>153</v>
       </c>
       <c r="CA1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CC1" t="s">
         <v>155</v>
       </c>
       <c r="CD1" t="s">
         <v>156</v>
       </c>
       <c r="CE1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CG1" t="s">
         <v>158</v>
       </c>
       <c r="CH1" t="s">
         <v>159</v>
       </c>
       <c r="CI1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CK1" t="s">
         <v>161</v>
       </c>
       <c r="CL1" t="s">
         <v>162</v>
       </c>
       <c r="CM1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CO1" t="s">
         <v>164</v>
       </c>
       <c r="CP1" t="s">
         <v>165</v>
       </c>
       <c r="CQ1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CS1" t="s">
         <v>167</v>
       </c>
       <c r="CT1" t="s">
         <v>168</v>
       </c>
       <c r="CU1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CW1" t="s">
         <v>170</v>
       </c>
       <c r="CX1" t="s">
         <v>171</v>
       </c>
       <c r="CY1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DA1" t="s">
         <v>173</v>
       </c>
       <c r="DB1" t="s">
         <v>174</v>
       </c>
       <c r="DC1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DE1" t="s">
         <v>176</v>
       </c>
       <c r="DF1" t="s">
         <v>177</v>
       </c>
       <c r="DG1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DI1" t="s">
         <v>179</v>
       </c>
       <c r="DJ1" t="s">
         <v>180</v>
       </c>
       <c r="DK1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DM1" t="s">
         <v>182</v>
       </c>
       <c r="DN1" t="s">
         <v>183</v>
       </c>
       <c r="DO1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DQ1" t="s">
         <v>185</v>
       </c>
       <c r="DR1" t="s">
         <v>186</v>
       </c>
       <c r="DS1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DU1" t="s">
         <v>188</v>
       </c>
       <c r="DV1" t="s">
         <v>189</v>
       </c>
       <c r="DW1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DY1" t="s">
         <v>191</v>
       </c>
       <c r="DZ1" t="s">
         <v>192</v>
       </c>
       <c r="EA1" t="s">
+        <v>193</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="EC1" t="s">
         <v>194</v>
       </c>
       <c r="ED1" t="s">
         <v>195</v>
       </c>
       <c r="EE1" t="s">
+        <v>196</v>
+      </c>
+      <c r="EF1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="EG1" t="s">
         <v>197</v>
       </c>
       <c r="EH1" t="s">
         <v>198</v>
       </c>
+      <c r="EI1" t="s">
+        <v>199</v>
+      </c>
     </row>
-    <row r="2" spans="1:138">
+    <row r="2" spans="1:139">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
+        <v>3810000.0</v>
+      </c>
+      <c r="C2">
         <v>3436000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4013000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3829000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3029000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3423000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3048000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4444000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4090000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2928000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3102000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4376000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3465000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4482000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4018000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4345000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3690000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3245000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3213000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3840000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2635000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2675000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3613000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2249000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3799000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2251000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4883000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3563000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5050000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6141000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9926000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10654000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>8125000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7766000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7761000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8498000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6116000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4769000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>7717000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7281000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>9595000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>11774000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>11294000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>13829000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>11547000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>8437000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>9820000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>11582000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>11677000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>10810000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>13787000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>18455000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>17227000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>13052000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>17128000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>14671000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>11880000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>13220000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>14788000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>13050000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>10553000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>11466000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>14758000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>11496000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>11067000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>9500000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>10658000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>10034000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>10378000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>11374000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>10824000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>13019000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>9833000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>10669000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>16413000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>8018000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>9083000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>8957000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>9219000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>10042000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>10112000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>9056000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>8201000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>6467000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>6053000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>6397000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>4341000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4813000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4196000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3216000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>4377000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>5592000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>6411000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>5409000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>7057000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>4462000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>4130000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2583000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3070000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1984000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>2225000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1717000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1782000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2944000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>3271000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2777000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>3800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>4000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>4500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>5700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>7800000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>3400000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>2800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>2100000.0</v>
       </c>
-      <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2"/>
+      <c r="EI2"/>
     </row>
-    <row r="3" spans="1:138">
+    <row r="3" spans="1:139">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
+        <v>196000.0</v>
+      </c>
+      <c r="C3">
         <v>201000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>182000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172000.0</v>
       </c>
       <c r="E3">
         <v>172000.0</v>
       </c>
       <c r="F3">
+        <v>172000.0</v>
+      </c>
+      <c r="G3">
         <v>173000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>170000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>98000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96000.0</v>
       </c>
       <c r="J3">
         <v>96000.0</v>
       </c>
       <c r="K3">
+        <v>96000.0</v>
+      </c>
+      <c r="L3">
         <v>49000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>109000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>94000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>90000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>103000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>105000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>124000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>108000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>170000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>181000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>188000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>202000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>214000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>220000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>208000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>206000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>234000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>216000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>270000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>276000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>187000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>199000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>213000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>248000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>291000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>372000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>254000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>610000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>856000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>857000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>867000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>920000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1038000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1043000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1061000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1063000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1900000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1072000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>645000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>689000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>716000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>771000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>778000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>749000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>765000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>782000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>764000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>778000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>792000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>939000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1006000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>983000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>5000.0</v>
       </c>
-      <c r="BL3">
-[...1 lines deleted...]
-      </c>
       <c r="BM3">
-        <v>1000.0</v>
+        <v>1036000.0</v>
       </c>
       <c r="BN3">
-        <v>-91000.0</v>
+        <v>911000.0</v>
       </c>
       <c r="BO3">
+        <v>1158000.0</v>
+      </c>
+      <c r="BP3">
         <v>-73000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>3000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>7000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>16000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>72000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>238000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>52000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>-136000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>-102000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>-50000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>30000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>41000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>608000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>-254000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>-246000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>-132000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>-94000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>18000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>64000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>28000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>47000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>6000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>43000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>-13000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>-4000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>-6000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>-97000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>-37000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>115000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>17000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>-194000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>-77000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>89000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>-51000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>-59000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>-16000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>-71000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>60000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>604000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>10000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>300000.0</v>
       </c>
-      <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
-      <c r="DG3">
-[...1 lines deleted...]
-      </c>
+      <c r="DG3"/>
       <c r="DH3">
         <v>200000.0</v>
       </c>
-      <c r="DI3"/>
+      <c r="DI3">
+        <v>200000.0</v>
+      </c>
       <c r="DJ3"/>
       <c r="DK3"/>
-      <c r="DL3">
+      <c r="DL3"/>
+      <c r="DM3">
         <v>100000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>-200000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>100000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>-100000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>500000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>-100000.0</v>
       </c>
-      <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
       <c r="EF3"/>
       <c r="EG3"/>
       <c r="EH3"/>
+      <c r="EI3"/>
     </row>
-    <row r="4" spans="1:138">
+    <row r="4" spans="1:139">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>18000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-9000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-10000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-4000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-10000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-74000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-25000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-1485000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-7157000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>6727000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-1999000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-2800000.0</v>
       </c>
-      <c r="AN4">
-[...1 lines deleted...]
-      </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
         <v>-2826000.0</v>
       </c>
-      <c r="AR4">
-[...1 lines deleted...]
-      </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>-2826000.0</v>
       </c>
-      <c r="AV4">
-[...1 lines deleted...]
-      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
@@ -27777,905 +27923,912 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
+      <c r="EI4"/>
     </row>
-    <row r="5" spans="1:138">
+    <row r="5" spans="1:139">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5">
+        <v>-1644000.0</v>
+      </c>
+      <c r="C5">
         <v>-1356000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1195000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>310000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-685000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-739000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1824000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>81000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-415000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>292000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-464000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>464000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1039000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-409000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-353000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>318000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-343000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-993000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-241000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>683000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-763000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>402000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1646000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2385000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2510000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2446000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4008000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1271000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-931000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1278000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>867000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1046000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1678000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-190000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>447000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-134000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2427000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1867000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-10732000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1296000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1776000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2272000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2902000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-795000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2246000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2409000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-29536000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1441000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-671000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1137000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>496000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>5335000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2013000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-24000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>910000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1619000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>156000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2513000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2976000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2871000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>794000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>2764000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>2315000.0</v>
       </c>
-      <c r="BL5">
-[...1 lines deleted...]
-      </c>
       <c r="BM5">
-        <v>-349000.0</v>
+        <v>1572000.0</v>
       </c>
       <c r="BN5">
-        <v>1649000.0</v>
+        <v>-513000.0</v>
       </c>
       <c r="BO5">
+        <v>400000.0</v>
+      </c>
+      <c r="BP5">
         <v>731000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-938000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-447000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-2589000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>130000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>3277000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>721000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>2264000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>8856000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1031000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-23000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>804000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1318000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>3408000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>3109000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>2290000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>2293000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1962000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1584000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1236000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-48000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1001000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-228000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-531000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-284000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1311000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>512000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-538000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1259000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>443000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>884000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-10000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-305000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-158000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>134000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-868000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>214000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>922000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-232000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-196000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>1000000.0</v>
       </c>
-      <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
-      <c r="DG5">
+      <c r="DG5"/>
+      <c r="DH5">
         <v>1000000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>700000.0</v>
       </c>
-      <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
-      <c r="DL5">
+      <c r="DL5"/>
+      <c r="DM5">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DN5">
         <v>-300000.0</v>
       </c>
       <c r="DO5">
         <v>-300000.0</v>
       </c>
       <c r="DP5">
         <v>-300000.0</v>
       </c>
       <c r="DQ5">
+        <v>-300000.0</v>
+      </c>
+      <c r="DR5">
         <v>-500000.0</v>
       </c>
-      <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
+      <c r="EI5"/>
     </row>
-    <row r="6" spans="1:138">
+    <row r="6" spans="1:139">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
+        <v>-1448000.0</v>
+      </c>
+      <c r="C6">
         <v>-1155000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1013000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>482000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-513000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-566000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1654000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>179000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-319000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>388000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-415000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>573000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-945000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-319000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-250000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>423000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-219000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-885000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-71000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>864000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-575000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>604000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1432000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2605000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2302000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2240000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3774000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1055000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-661000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1002000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1054000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1245000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1465000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>58000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>738000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>238000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-2173000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1257000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-9876000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-439000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-909000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1352000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-1864000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>248000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1185000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1346000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-27636000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2513000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-26000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-448000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1212000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>6106000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2791000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>725000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1675000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2401000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>920000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3291000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>3768000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>3810000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1800000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>3747000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>2320000.0</v>
       </c>
-      <c r="BL6">
-[...1 lines deleted...]
-      </c>
       <c r="BM6">
-        <v>-348000.0</v>
+        <v>2608000.0</v>
       </c>
       <c r="BN6">
+        <v>398000.0</v>
+      </c>
+      <c r="BO6">
         <v>1558000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>658000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-935000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-440000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-2573000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>202000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>3515000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>773000.0</v>
       </c>
-      <c r="BV6">
-[...1 lines deleted...]
-      </c>
       <c r="BW6">
-        <v>8754000.0</v>
+        <v>2264000.0</v>
       </c>
       <c r="BX6">
-        <v>981000.0</v>
+        <v>8856000.0</v>
       </c>
       <c r="BY6">
+        <v>1031000.0</v>
+      </c>
+      <c r="BZ6">
         <v>7000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>845000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1926000.0</v>
       </c>
-      <c r="CB6">
-[...1 lines deleted...]
-      </c>
       <c r="CC6">
-        <v>2863000.0</v>
+        <v>3408000.0</v>
       </c>
       <c r="CD6">
-        <v>2158000.0</v>
+        <v>3109000.0</v>
       </c>
       <c r="CE6">
-        <v>2199000.0</v>
+        <v>2290000.0</v>
       </c>
       <c r="CF6">
+        <v>2293000.0</v>
+      </c>
+      <c r="CG6">
         <v>1980000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>1648000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>1264000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-1000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1007000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-185000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-544000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-288000.0</v>
       </c>
-      <c r="CN6">
-[...1 lines deleted...]
-      </c>
       <c r="CO6">
-        <v>415000.0</v>
+        <v>1311000.0</v>
       </c>
       <c r="CP6">
-        <v>-575000.0</v>
+        <v>512000.0</v>
       </c>
       <c r="CQ6">
+        <v>-538000.0</v>
+      </c>
+      <c r="CR6">
         <v>1374000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>460000.0</v>
       </c>
-      <c r="CS6">
-[...1 lines deleted...]
-      </c>
       <c r="CT6">
-        <v>-87000.0</v>
+        <v>884000.0</v>
       </c>
       <c r="CU6">
+        <v>-10000.0</v>
+      </c>
+      <c r="CV6">
         <v>-216000.0</v>
       </c>
-      <c r="CV6">
-[...1 lines deleted...]
-      </c>
       <c r="CW6">
-        <v>75000.0</v>
+        <v>-158000.0</v>
       </c>
       <c r="CX6">
-        <v>-884000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="CY6">
-        <v>143000.0</v>
+        <v>-868000.0</v>
       </c>
       <c r="CZ6">
+        <v>214000.0</v>
+      </c>
+      <c r="DA6">
         <v>982000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>372000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-186000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>1300000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>1000000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>1700000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>700000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>1200000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>900000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>1000000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-200000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-1300000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-300000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
+        <v>-300000.0</v>
+      </c>
+      <c r="DO6">
+        <v>-200000.0</v>
+      </c>
+      <c r="DP6">
+        <v>-300000.0</v>
+      </c>
+      <c r="DQ6">
+        <v>200000.0</v>
+      </c>
+      <c r="DR6">
         <v>-500000.0</v>
       </c>
-      <c r="DN6">
-[...2 lines deleted...]
-      <c r="DO6">
+      <c r="DS6">
         <v>-400000.0</v>
       </c>
-      <c r="DP6">
-[...8 lines deleted...]
-      <c r="DS6">
+      <c r="DT6">
         <v>-3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DU6">
         <v>100000.0</v>
       </c>
       <c r="DV6">
         <v>100000.0</v>
       </c>
       <c r="DW6">
+        <v>100000.0</v>
+      </c>
+      <c r="DX6">
         <v>-2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DY6">
         <v>100000.0</v>
       </c>
       <c r="DZ6">
         <v>100000.0</v>
       </c>
       <c r="EA6">
+        <v>100000.0</v>
+      </c>
+      <c r="EB6">
         <v>-2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="EC6">
         <v>100000.0</v>
       </c>
       <c r="ED6">
         <v>100000.0</v>
       </c>
       <c r="EE6">
+        <v>100000.0</v>
+      </c>
+      <c r="EF6">
         <v>-3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="EG6">
         <v>100000.0</v>
       </c>
       <c r="EH6">
         <v>100000.0</v>
       </c>
+      <c r="EI6">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:138">
+    <row r="7" spans="1:139">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -28857,128 +29010,129 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
+      <c r="EI7"/>
     </row>
-    <row r="8" spans="1:138">
+    <row r="8" spans="1:139">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>18000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-9000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-10000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-4000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -29157,1717 +29311,1732 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
+      <c r="EI8"/>
     </row>
-    <row r="9" spans="1:138">
+    <row r="9" spans="1:139">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
+        <v>2675000.0</v>
+      </c>
+      <c r="C9">
         <v>2644000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3234000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3661000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2529000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2959000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2235000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3407000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2952000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2029000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3243000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3612000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1996000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2805000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3003000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3672000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2678000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2290000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3238000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3719000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2583000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2358000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2603000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>5906000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>602000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1527000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>29000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2889000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3898000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4014000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>5901000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>5416000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3722000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>5025000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>5625000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>5050000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3625000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3722000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1851000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5315000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>5580000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>6048000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>6907000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>7848000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>7136000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>6666000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>8864000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>9900000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>8513000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>7851000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>10420000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>15100000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>11865000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>9432000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>9486000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>10236000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>9031000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>11992000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>13214000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>10973000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>8468000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>11156000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>10239000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>8783000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>7835000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>8117000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>8025000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>6441000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>8544000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>5943000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>7289000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>10684000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>8958000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>9798000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>16166000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>7228000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>7127000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>7305000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>8843000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>10131000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>9647000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>8065000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>8075000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>6354000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>5727000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>5654000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>3410000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>4764000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>3156000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>2936000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>3177000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>4586000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>3557000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>2627000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>4295000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>3571000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>3891000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>2638000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>2512000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>2210000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>2516000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>1438000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>3837000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>3037000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>2580000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>1678000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>5000000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>3300000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>3900000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>3100000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>6700000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>2800000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>2500000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>-2000000.0</v>
       </c>
-      <c r="DK9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DL9"/>
       <c r="DM9">
         <v>100000.0</v>
       </c>
       <c r="DN9">
         <v>100000.0</v>
       </c>
       <c r="DO9">
         <v>100000.0</v>
       </c>
       <c r="DP9">
         <v>100000.0</v>
       </c>
       <c r="DQ9">
         <v>100000.0</v>
       </c>
       <c r="DR9">
         <v>100000.0</v>
       </c>
       <c r="DS9">
         <v>100000.0</v>
       </c>
       <c r="DT9">
         <v>100000.0</v>
       </c>
       <c r="DU9">
         <v>100000.0</v>
       </c>
       <c r="DV9">
         <v>100000.0</v>
       </c>
       <c r="DW9">
         <v>100000.0</v>
       </c>
       <c r="DX9">
         <v>100000.0</v>
       </c>
       <c r="DY9">
         <v>100000.0</v>
       </c>
       <c r="DZ9">
         <v>100000.0</v>
       </c>
-      <c r="EA9"/>
-      <c r="EB9">
+      <c r="EA9">
         <v>100000.0</v>
       </c>
+      <c r="EB9"/>
       <c r="EC9">
         <v>100000.0</v>
       </c>
       <c r="ED9">
         <v>100000.0</v>
       </c>
-      <c r="EE9"/>
-      <c r="EF9">
+      <c r="EE9">
         <v>100000.0</v>
       </c>
+      <c r="EF9"/>
       <c r="EG9">
         <v>100000.0</v>
       </c>
       <c r="EH9">
         <v>100000.0</v>
       </c>
+      <c r="EI9">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:138">
+    <row r="10" spans="1:139">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10">
+        <v>-1220000.0</v>
+      </c>
+      <c r="C10">
         <v>-1356000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1195000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>310000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-685000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-739000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1824000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>81000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-415000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>292000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-470000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>459000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1044000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-414000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-357000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>314000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-347000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-998000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-240000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>678000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-768000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>398000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1635000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2376000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2513000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2449000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-4349000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1275000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-934000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1279000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>931000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1055000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1678000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-190000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>434000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-173000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5600000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-2506000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-7232000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-3133000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-2517000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-2842000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2899000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-892000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-2307000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-2525000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-25009000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1129000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-738000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1185000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>638000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>5248000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2003000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-24000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>907000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1576000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>107000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2488000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2953000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2824000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>756000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2724000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2337000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1539000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-546000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>356000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>621000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-962000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-466000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-2603000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>219000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>3391000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>757000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2630000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>9315000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1498000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>396000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1221000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2329000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>3662000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>3355000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>2422000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2387000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1962000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1584000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1236000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-95000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1038000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-271000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-506000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-280000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1317000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>600000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-517000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1237000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>379000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1029000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>262000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-520000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-256000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>71000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-1042000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>285000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>832000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-232000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-206000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>1000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>900000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>1700000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>700000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>1000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>500000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>1000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-200000.0</v>
       </c>
-      <c r="DK10"/>
-      <c r="DL10">
+      <c r="DL10"/>
+      <c r="DM10">
         <v>-500000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-100000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>-400000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>-200000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-800000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>-400000.0</v>
       </c>
-      <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
       <c r="EH10"/>
+      <c r="EI10"/>
     </row>
-    <row r="11" spans="1:138">
+    <row r="11" spans="1:139">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11">
+        <v>10000.0</v>
+      </c>
+      <c r="C11">
         <v>-1000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>7000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4000.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>59000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>6000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>11000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>69000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>14000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-9000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-239000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>45000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>38000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>9000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>14000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>109000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>10000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1562000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-92000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-46000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>31000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>118000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-9000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>21000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>10000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>31000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AH11">
         <v>1000.0</v>
       </c>
       <c r="AI11">
+        <v>1000.0</v>
+      </c>
+      <c r="AJ11">
         <v>-36000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>5000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-15000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>58000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1872000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-114000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>111000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-205000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>6167000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-603000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-936000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-871000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-7898000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-63000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-18000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-99000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>232000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1768000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>767000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-3000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>936000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>382000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>39000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>945000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1229000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>169000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>326000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1385000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1306000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>722000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-237000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>142000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>389000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-264000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-188000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-1041000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>799000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1289000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>310000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>997000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>4073000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>571000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>114000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>429000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>871000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1602000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1397000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>1072000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-228000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>914000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-1588000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>483000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-1406000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>37000.0</v>
       </c>
-      <c r="CK11">
-[...1 lines deleted...]
-      </c>
       <c r="CL11">
         <v>0.0</v>
       </c>
       <c r="CM11">
         <v>0.0</v>
       </c>
       <c r="CN11">
         <v>0.0</v>
       </c>
       <c r="CO11">
+        <v>0.0</v>
+      </c>
+      <c r="CP11">
         <v>9000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>16000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-100000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>37000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>34000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-50000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-63000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>56000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>66000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>72000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>2000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>79000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>93000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>90000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>300000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DF11">
         <v>300000.0</v>
       </c>
       <c r="DG11">
+        <v>300000.0</v>
+      </c>
+      <c r="DH11">
         <v>1700000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>100000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>-900000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>200000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DM11">
         <v>100000.0</v>
       </c>
       <c r="DN11">
         <v>100000.0</v>
       </c>
       <c r="DO11">
+        <v>100000.0</v>
+      </c>
+      <c r="DP11">
         <v>-100000.0</v>
       </c>
-      <c r="DP11"/>
       <c r="DQ11"/>
-      <c r="DR11">
+      <c r="DR11"/>
+      <c r="DS11">
         <v>500000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>200000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>1300000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>500000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>900000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>-500000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>800000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>1100000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>1000000.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>400000.0</v>
       </c>
-      <c r="EB11">
+      <c r="EC11">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="ED11">
         <v>700000.0</v>
       </c>
       <c r="EE11">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="EF11">
         <v>800000.0</v>
       </c>
       <c r="EG11">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="EH11">
         <v>700000.0</v>
       </c>
+      <c r="EI11">
+        <v>700000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:138">
+    <row r="12" spans="1:139">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
-[...1 lines deleted...]
-      </c>
+      <c r="G12"/>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="M12">
         <v>5000.0</v>
       </c>
       <c r="N12">
         <v>5000.0</v>
       </c>
       <c r="O12">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="P12">
         <v>4000.0</v>
       </c>
       <c r="Q12">
         <v>4000.0</v>
       </c>
       <c r="R12">
+        <v>4000.0</v>
+      </c>
+      <c r="S12">
         <v>5000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="U12">
         <v>5000.0</v>
       </c>
       <c r="V12">
+        <v>5000.0</v>
+      </c>
+      <c r="W12">
         <v>4000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="Z12">
         <v>3000.0</v>
       </c>
       <c r="AA12">
+        <v>3000.0</v>
+      </c>
+      <c r="AB12">
         <v>8000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AE12">
         <v>1000.0</v>
       </c>
       <c r="AF12">
         <v>1000.0</v>
       </c>
       <c r="AG12">
         <v>1000.0</v>
       </c>
       <c r="AH12">
-        <v>0.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
-        <v>3000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ12">
         <v>3000.0</v>
       </c>
       <c r="AR12">
         <v>3000.0</v>
       </c>
       <c r="AS12">
         <v>3000.0</v>
       </c>
       <c r="AT12">
+        <v>3000.0</v>
+      </c>
+      <c r="AU12">
         <v>27000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>29000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>33000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>34000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>29000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>27000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>19000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="BC12">
         <v>3000.0</v>
       </c>
       <c r="BD12">
+        <v>3000.0</v>
+      </c>
+      <c r="BE12">
         <v>16000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>49000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>25000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>23000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>47000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>38000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000.0</v>
       </c>
       <c r="BL12">
         <v>33000.0</v>
       </c>
       <c r="BM12">
         <v>33000.0</v>
       </c>
       <c r="BN12">
+        <v>33000.0</v>
+      </c>
+      <c r="BO12">
         <v>44000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>37000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>27000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>26000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>30000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>42000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>31000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>16000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>46000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>24000.0</v>
       </c>
-      <c r="BX12">
-[...1 lines deleted...]
-      </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
         <v>0.0</v>
       </c>
       <c r="CA12">
         <v>0.0</v>
       </c>
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
         <v>0.0</v>
       </c>
       <c r="CD12">
         <v>0.0</v>
       </c>
       <c r="CE12">
         <v>0.0</v>
       </c>
       <c r="CF12">
         <v>0.0</v>
       </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
       <c r="CH12">
         <v>0.0</v>
       </c>
       <c r="CI12">
         <v>0.0</v>
       </c>
       <c r="CJ12">
         <v>0.0</v>
       </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
       <c r="CL12">
         <v>0.0</v>
       </c>
       <c r="CM12">
+        <v>0.0</v>
+      </c>
+      <c r="CN12">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="CO12">
         <v>9000.0</v>
       </c>
       <c r="CP12">
+        <v>9000.0</v>
+      </c>
+      <c r="CQ12">
         <v>16000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>22000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>37000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>34000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>43000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>51000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>56000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>66000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>72000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>81000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>90000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>93000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>90000.0</v>
       </c>
-      <c r="DC12"/>
-      <c r="DD12">
+      <c r="DD12"/>
+      <c r="DE12">
         <v>100000.0</v>
       </c>
-      <c r="DE12"/>
-      <c r="DF12">
+      <c r="DF12"/>
+      <c r="DG12">
         <v>100000.0</v>
       </c>
-      <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
       <c r="EH12"/>
+      <c r="EI12"/>
     </row>
-    <row r="13" spans="1:138">
+    <row r="13" spans="1:139">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13">
+        <v>266000.0</v>
+      </c>
+      <c r="C13">
         <v>240000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>288000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>311000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>537000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>279000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>283000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>323000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>334000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>311000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>332000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>322000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>307000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>339000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>101000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>92000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>8000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13">
+      <c r="T13"/>
+      <c r="U13">
         <v>1000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>3000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="AA13">
         <v>11000.0</v>
       </c>
       <c r="AB13">
+        <v>11000.0</v>
+      </c>
+      <c r="AC13">
         <v>19000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>9000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -30931,87 +31100,86 @@
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
+      <c r="EI13"/>
     </row>
-    <row r="14" spans="1:138">
+    <row r="14" spans="1:139">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -31193,1016 +31361,1023 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
       <c r="EE14"/>
       <c r="EF14"/>
       <c r="EG14"/>
       <c r="EH14"/>
+      <c r="EI14"/>
     </row>
-    <row r="15" spans="1:138">
+    <row r="15" spans="1:139">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15">
+        <v>-1230000.0</v>
+      </c>
+      <c r="C15">
         <v>-1355000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1199000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>303000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-689000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-739000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1883000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>80000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-421000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>281000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-539000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>459000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1044000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-414000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-402000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>314000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-356000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-998000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-244000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>678000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-778000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>398000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1543000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2376000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2544000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2567000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-4340000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-1278000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-945000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1289000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>896000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1045000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-1753000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-216000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-1206000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-417000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-6854000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-2506000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-9104000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-3019000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-2628000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-2637000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-9066000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-289000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-1371000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-1654000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-17111000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1192000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-720000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-1086000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>406000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3480000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1236000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-21000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-29000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1194000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>68000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1543000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1724000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>2655000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>430000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1339000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1031000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>817000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-309000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>214000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>232000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-698000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-278000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-1562000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-580000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2102000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>447000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1633000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>5242000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>927000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>282000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>792000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1458000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2060000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1958000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1350000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2615000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1048000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>3172000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>753000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1311000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1001000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-271000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-506000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-280000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1317000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>600000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-517000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1337000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>379000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1029000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>312000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-406000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-256000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>71000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-1042000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>283000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>753000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-325000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-296000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>700000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>500000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>1400000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>400000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-700000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>400000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>900000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>-200000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>-1300000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>-600000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>-200000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>-500000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>-100000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>-800000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>-400000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>-500000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>-200000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>-1300000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>-500000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>-900000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>500000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>-800000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>-1100000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>-1000000.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>-400000.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="ED15">
         <v>-700000.0</v>
       </c>
       <c r="EE15">
-        <v>-800000.0</v>
+        <v>-700000.0</v>
       </c>
       <c r="EF15">
         <v>-800000.0</v>
       </c>
       <c r="EG15">
-        <v>-700000.0</v>
+        <v>-800000.0</v>
       </c>
       <c r="EH15">
         <v>-700000.0</v>
       </c>
+      <c r="EI15">
+        <v>-700000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:138">
+    <row r="16" spans="1:139">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-1044000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-414000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-402000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>314000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-356000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-998000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-244000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>678000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-778000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>398000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1543000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2376000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2544000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-2567000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-4340000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-1278000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-945000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-1289000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>896000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1045000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-1753000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-216000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-1206000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-417000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-6854000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-2506000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-9104000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-3019000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-2628000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-2637000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-9066000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-289000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-1371000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-1654000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-17111000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1192000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-720000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-1086000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>406000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3480000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1236000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-21000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-29000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1194000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>68000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1543000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1724000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2655000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>430000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1339000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1031000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>817000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>-214000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>214000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>232000.0</v>
       </c>
-      <c r="BP16">
-[...1 lines deleted...]
-      </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>1500000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2102000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>447000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1633000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>5242000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>927000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>282000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>792000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1458000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>2060000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1958000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1350000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2615000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1048000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>3172000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>753000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1410000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1001000.0</v>
       </c>
-      <c r="CK16">
-[...1 lines deleted...]
-      </c>
       <c r="CL16">
         <v>0.0</v>
       </c>
       <c r="CM16">
+        <v>0.0</v>
+      </c>
+      <c r="CN16">
         <v>-197000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1317000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>600000.0</v>
       </c>
-      <c r="CP16">
-[...1 lines deleted...]
-      </c>
       <c r="CQ16">
+        <v>0.0</v>
+      </c>
+      <c r="CR16">
         <v>1337000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>379000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1029000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>312000.0</v>
       </c>
-      <c r="CU16">
-[...1 lines deleted...]
-      </c>
       <c r="CV16">
+        <v>0.0</v>
+      </c>
+      <c r="CW16">
         <v>-71000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>71000.0</v>
       </c>
-      <c r="CX16">
-[...1 lines deleted...]
-      </c>
       <c r="CY16">
+        <v>0.0</v>
+      </c>
+      <c r="CZ16">
         <v>283000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>753000.0</v>
       </c>
-      <c r="DA16">
-[...1 lines deleted...]
-      </c>
       <c r="DB16">
         <v>0.0</v>
       </c>
-      <c r="DC16"/>
+      <c r="DC16">
+        <v>0.0</v>
+      </c>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
+      <c r="EI16"/>
     </row>
-    <row r="17" spans="1:138">
+    <row r="17" spans="1:139">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17">
+        <v>-1230000.0</v>
+      </c>
+      <c r="C17">
         <v>-1355000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1199000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>303000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-689000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-739000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1883000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>80000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-421000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>281000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-539000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>459000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1044000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-414000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-402000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>314000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-356000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-998000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-244000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>678000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-778000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>398000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-1543000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>2376000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-2544000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-2567000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-4340000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-1296000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-936000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-1279000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>900000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1055000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-1679000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-191000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1200000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-178000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-5585000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-2506000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-9104000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-3019000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-2628000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-2637000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-9066000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-289000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-1371000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-1654000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-17111000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>1192000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-720000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-1086000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>406000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>3480000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>1236000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-21000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-29000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>1194000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>68000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>1543000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>2655000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>430000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -32291,175 +32466,180 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
+      <c r="EI17"/>
     </row>
-    <row r="18" spans="1:138">
+    <row r="18" spans="1:139">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
+        <v>266000.0</v>
+      </c>
+      <c r="C18">
         <v>240000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>288000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>311000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>537000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>279000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>283000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>323000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>334000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>311000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>326000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>317000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>302000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>334000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>97000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>88000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>4000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="V18">
         <v>-3000.0</v>
       </c>
       <c r="W18">
+        <v>-3000.0</v>
+      </c>
+      <c r="X18">
         <v>-5000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-6000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>8000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>19000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>15000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>6000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -32523,200 +32703,201 @@
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
+      <c r="EI18"/>
     </row>
-    <row r="19" spans="1:138">
+    <row r="19" spans="1:139">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>293000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>249000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>-74000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1559000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>20000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-52000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-86000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>237000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>374000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>90000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-88000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>27000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>64000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>9000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-59000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-6000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-13000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-39000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AL19">
         <v>1000.0</v>
       </c>
       <c r="AM19">
+        <v>1000.0</v>
+      </c>
+      <c r="AN19">
         <v>-183000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-249000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-215000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-253000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-95000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-97000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-58000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-89000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-184000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-279000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-33000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-19000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>169000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-68000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-115000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-65000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-7000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-11000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-32000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>21000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-43000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-151000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
@@ -32749,148 +32930,147 @@
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
+      <c r="EI19"/>
     </row>
-    <row r="20" spans="1:138">
+    <row r="20" spans="1:139">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>197000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>-127000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>76000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>81000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>595000.0</v>
       </c>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>317000.0</v>
       </c>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>-2965000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-11726000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>3023000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>61000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>2394000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1108000.0</v>
       </c>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>1425000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>23400000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -33021,535 +33201,539 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
+      <c r="EI20"/>
     </row>
-    <row r="21" spans="1:138">
+    <row r="21" spans="1:139">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21">
+        <v>-1565000.0</v>
+      </c>
+      <c r="C21">
         <v>-1596000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1425000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1308000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-952000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2116000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-179000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-715000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-1692000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-801000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>133000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1332000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-658000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-250000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>192000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-485000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-984000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-221000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>578000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-689000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1157000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1666000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2437000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2424000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2683000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-4731000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1361000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-843000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1305000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>867000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1046000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1619000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-184000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>448000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-134000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-5601000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-2507000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-7049000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-2884000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-2302000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-2589000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-2807000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-795000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-2246000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-2409000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-24796000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1441000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-671000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-1137000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>496000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>5335000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2128000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>41000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>917000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1603000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>188000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>2492000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2987000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2914000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>945000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2803000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2315000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1479000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-348000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>491000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>731000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-938000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-409000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-2465000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>202000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>3515000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>636000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2264000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>8856000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1031000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>7000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>845000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1926000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>3408000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>3109000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2290000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>2293000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1980000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1648000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1264000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-48000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1044000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-228000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-519000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-284000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1311000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>512000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-538000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1374000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>460000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>884000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-10000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-305000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-158000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>134000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-868000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>214000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>982000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>372000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-196000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>1300000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>1000000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>1700000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>700000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>1200000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>700000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>1000000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>-200000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>-1300000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DN21">
         <v>-300000.0</v>
       </c>
       <c r="DO21">
         <v>-300000.0</v>
       </c>
       <c r="DP21">
         <v>-300000.0</v>
       </c>
       <c r="DQ21">
+        <v>-300000.0</v>
+      </c>
+      <c r="DR21">
         <v>-500000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>-400000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>-3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DU21">
         <v>100000.0</v>
       </c>
       <c r="DV21">
         <v>100000.0</v>
       </c>
       <c r="DW21">
+        <v>100000.0</v>
+      </c>
+      <c r="DX21">
         <v>-2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DY21">
         <v>100000.0</v>
       </c>
       <c r="DZ21">
         <v>100000.0</v>
       </c>
       <c r="EA21">
+        <v>100000.0</v>
+      </c>
+      <c r="EB21">
         <v>-2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="EC21">
         <v>100000.0</v>
       </c>
       <c r="ED21">
         <v>100000.0</v>
       </c>
       <c r="EE21">
+        <v>100000.0</v>
+      </c>
+      <c r="EF21">
         <v>-3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="EG21">
         <v>100000.0</v>
       </c>
       <c r="EH21">
         <v>100000.0</v>
       </c>
+      <c r="EI21">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:138">
+    <row r="22" spans="1:139">
       <c r="A22" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -33731,478 +33915,484 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
+      <c r="EI22"/>
     </row>
-    <row r="23" spans="1:138">
+    <row r="23" spans="1:139">
       <c r="A23" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B23">
+        <v>8050000.0</v>
+      </c>
+      <c r="C23">
         <v>7676000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8672000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7486000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6866000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7334000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7399000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8030000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7757000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6649000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7146000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7855000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6793000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7945000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7271000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7825000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6853000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6519000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6672000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6981000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5907000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6190000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7882000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5718000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6825000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>6461000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9643000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>7737000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9710000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>10865000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>14960000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>15024000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>13149000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>12975000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>12938000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>13682000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>12319000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>10937000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>14540000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>14372000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>17477000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>20411000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>19583000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>22472000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>20929000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>17512000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>20080000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>20041000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>20861000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>19798000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>23711000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>28220000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>26964000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>22443000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>25697000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>23304000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>20723000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>22720000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>25015000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>21109000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>18076000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>19819000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>22682000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>18800000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>19250000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>17126000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>17952000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>17413000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>19331000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>19782000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>17911000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>20188000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>18155000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>18203000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>23723000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>14215000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>16203000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>15417000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>16136000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>16765000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>16650000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>14831000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>13983000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>10841000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>10132000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>10787000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>7799000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>8533000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>7580000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>6671000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>7838000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>8867000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>9456000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>8574000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>9978000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>7573000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>7137000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>5231000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>5887000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>4352000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>4607000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>4023000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>5405000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>4999000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>5479000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>4651000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>7500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>6300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>6700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>8100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>13300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>5500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>4300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>300000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>1300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DN23">
         <v>400000.0</v>
       </c>
       <c r="DO23">
         <v>400000.0</v>
       </c>
       <c r="DP23">
         <v>400000.0</v>
       </c>
       <c r="DQ23">
+        <v>400000.0</v>
+      </c>
+      <c r="DR23">
         <v>600000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>500000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>3400000.0</v>
       </c>
-      <c r="DT23"/>
       <c r="DU23"/>
       <c r="DV23"/>
-      <c r="DW23">
+      <c r="DW23"/>
+      <c r="DX23">
         <v>2800000.0</v>
       </c>
-      <c r="DX23"/>
       <c r="DY23"/>
       <c r="DZ23"/>
-      <c r="EA23">
+      <c r="EA23"/>
+      <c r="EB23">
         <v>2500000.0</v>
       </c>
-      <c r="EB23"/>
       <c r="EC23"/>
       <c r="ED23"/>
-      <c r="EE23">
+      <c r="EE23"/>
+      <c r="EF23">
         <v>3200000.0</v>
       </c>
-      <c r="EF23"/>
       <c r="EG23"/>
       <c r="EH23"/>
+      <c r="EI23"/>
     </row>
-    <row r="24" spans="1:138">
+    <row r="24" spans="1:139">
       <c r="A24" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34297,239 +34487,242 @@
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
+      <c r="EI24"/>
     </row>
-    <row r="25" spans="1:138">
+    <row r="25" spans="1:139">
       <c r="A25" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B25">
+        <v>196000.0</v>
+      </c>
+      <c r="C25">
         <v>201000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>182000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172000.0</v>
       </c>
       <c r="E25">
         <v>172000.0</v>
       </c>
       <c r="F25">
+        <v>172000.0</v>
+      </c>
+      <c r="G25">
         <v>173000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>170000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>98000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96000.0</v>
       </c>
       <c r="J25">
         <v>96000.0</v>
       </c>
       <c r="K25">
+        <v>96000.0</v>
+      </c>
+      <c r="L25">
         <v>49000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>109000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>94000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>90000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>103000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>105000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>124000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>108000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>170000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>181000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>188000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>202000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>214000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>220000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>208000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>206000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>234000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>216000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>270000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>276000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>187000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>199000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>213000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>248000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>291000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>372000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>254000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>610000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>856000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>857000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>867000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>920000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1038000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1043000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1061000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1063000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1900000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1072000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>645000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>689000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>716000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>771000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>778000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>749000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>765000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>782000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>764000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>778000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>792000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>939000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1006000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>983000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
@@ -34561,574 +34754,578 @@
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
+      <c r="EI25"/>
     </row>
-    <row r="26" spans="1:138">
+    <row r="26" spans="1:139">
       <c r="A26" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B26">
+        <v>646000.0</v>
+      </c>
+      <c r="C26">
         <v>524000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>504000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>450000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>490000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>570000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>405000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>361000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>422000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>376000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>367000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>513000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>413000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>218000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>179000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>207000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>289000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>220000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>262000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>340000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>315000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>415000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>297000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>285000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>271000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>324000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>304000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>352000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>205000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>266000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>259000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>265000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>261000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>288000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>290000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>216000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>280000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1014000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>970000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1302000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1122000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1158000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>898000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1521000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>982000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>872000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>611000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>379000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>225000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>244000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>618000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>461000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>430000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>933000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>819000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>569000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>969000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>506000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>399000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>358000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>315000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>402000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>373000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>264000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>165000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>146000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>151000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>160000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>77000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>154000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>256000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>380000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>909000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>555000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>485000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>541000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>557000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>554000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>585000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>617000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>499000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>351000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>298000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>253000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>326000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>334000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>347000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>322000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>270000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>303000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>367000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>314000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>295000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>311000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>414000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>394000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>354000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>293000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>314000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>295000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>317000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>239000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>138000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>229000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>235000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>241000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DD26">
         <v>300000.0</v>
       </c>
       <c r="DE26">
+        <v>300000.0</v>
+      </c>
+      <c r="DF26">
         <v>100000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>200000.0</v>
       </c>
-      <c r="DG26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DH26"/>
       <c r="DI26">
         <v>200000.0</v>
       </c>
       <c r="DJ26">
+        <v>200000.0</v>
+      </c>
+      <c r="DK26">
         <v>300000.0</v>
       </c>
-      <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
+      <c r="EI26"/>
     </row>
-    <row r="27" spans="1:138">
+    <row r="27" spans="1:139">
       <c r="A27" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>13789000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4105000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4763000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4921000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4888000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4968000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>5923000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>5154000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>5853000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>5789000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>6760000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>7479000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>7391000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>7122000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>8400000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>8203000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>9649000.0</v>
       </c>
-      <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>8959000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>8744000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>9306000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>9304000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>9307000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>8458000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>7750000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>8064000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>7874000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>8994000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>9828000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>7701000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>7966000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>7951000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>7551000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>7808000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>8018000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>7480000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>8876000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>8000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>8876000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>8254000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>7413000.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
@@ -35149,498 +35346,504 @@
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
+      <c r="EI27"/>
     </row>
-    <row r="28" spans="1:138">
+    <row r="28" spans="1:139">
       <c r="A28" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B28">
+        <v>3594000.0</v>
+      </c>
+      <c r="C28">
         <v>3716000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4155000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3207000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3347000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3341000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3946000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3225000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3245000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3345000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3677000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2966000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2915000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3245000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3074000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3273000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2874000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3054000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3197000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2801000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3775000.0</v>
       </c>
       <c r="W28">
         <v>3775000.0</v>
       </c>
       <c r="X28">
+        <v>3775000.0</v>
+      </c>
+      <c r="Y28">
         <v>3184000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2755000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3886000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4456000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3822000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4455000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4458000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4775000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4105000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4763000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4921000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4968000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5923000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5154000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5536000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5789000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>6760000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7479000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>7391000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7122000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>8400000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>8203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8080000.0</v>
       </c>
       <c r="AV28">
         <v>8080000.0</v>
       </c>
       <c r="AW28">
+        <v>8080000.0</v>
+      </c>
+      <c r="AX28">
         <v>8959000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>8744000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>9306000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>9304000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>9307000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>8458000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>7750000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>8064000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>7874000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>8994000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>10227000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>20751000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>18519000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>8353000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>7924000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>8072000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>8183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7143000.0</v>
       </c>
       <c r="BO28">
         <v>7143000.0</v>
       </c>
       <c r="BP28">
+        <v>7143000.0</v>
+      </c>
+      <c r="BQ28">
         <v>8000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>8403000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>8254000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>6831000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>6789000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>7413000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>6979000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>6825000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>5656000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>6563000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>5906000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>6332000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>6106000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>6039000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>5424000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>5484000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>4121000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>3753000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>4056000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>3111000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>3398000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>3114000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>3152000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>3094000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2961000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2750000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2854000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2507000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2717000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2653000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>2355000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2503000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>2073000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2065000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2067000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>2502000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1826000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1973000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>1633000.0</v>
       </c>
-      <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
       <c r="EA28"/>
       <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
       <c r="EE28"/>
       <c r="EF28"/>
       <c r="EG28"/>
       <c r="EH28"/>
+      <c r="EI28"/>
     </row>
-    <row r="29" spans="1:138">
+    <row r="29" spans="1:139">
       <c r="A29" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B29">
+        <v>10000.0</v>
+      </c>
+      <c r="C29">
         <v>-1000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4000.0</v>
       </c>
-      <c r="F29">
-[...1 lines deleted...]
-      </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>59000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>69000.0</v>
       </c>
-      <c r="L29">
-[...1 lines deleted...]
-      </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
         <v>45000.0</v>
       </c>
-      <c r="P29">
-[...1 lines deleted...]
-      </c>
       <c r="Q29">
+        <v>0.0</v>
+      </c>
+      <c r="R29">
         <v>9000.0</v>
       </c>
-      <c r="R29">
-[...1 lines deleted...]
-      </c>
       <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
         <v>4000.0</v>
       </c>
-      <c r="T29">
-[...1 lines deleted...]
-      </c>
       <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29">
         <v>10000.0</v>
       </c>
-      <c r="V29">
-[...1 lines deleted...]
-      </c>
       <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
         <v>-92000.0</v>
       </c>
-      <c r="X29">
-[...1 lines deleted...]
-      </c>
       <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
         <v>31000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>118000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-9000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>21000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2000.0</v>
       </c>
-      <c r="AD29">
-[...1 lines deleted...]
-      </c>
       <c r="AE29">
+        <v>0.0</v>
+      </c>
+      <c r="AF29">
         <v>31000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -35703,1262 +35906,1272 @@
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
+      <c r="EI29"/>
     </row>
-    <row r="30" spans="1:138">
+    <row r="30" spans="1:139">
       <c r="A30" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B30">
         <v>4240000.0</v>
       </c>
       <c r="C30">
+        <v>4240000.0</v>
+      </c>
+      <c r="D30">
         <v>4659000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3657000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3837000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3911000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4351000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3586000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3667000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3721000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4044000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3479000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3328000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3463000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3253000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3480000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3163000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3274000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3459000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3141000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3272000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3515000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4269000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3469000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3026000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4210000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4760000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4174000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4660000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4724000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5034000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4370000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5024000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5209000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>5177000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5184000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>6203000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6168000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6823000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7091000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>7882000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8637000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>8289000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>8643000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>9382000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>9075000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>10260000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>8459000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>9184000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>8988000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>9924000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>9765000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>9737000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>9391000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>8569000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>8633000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>8843000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>9500000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>10227000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>8059000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>7523000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>8353000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>7924000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>7304000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>8183000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>7626000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>7294000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>7379000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>8953000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>8408000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>7087000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>7169000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>8322000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>7534000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>7310000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>6197000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>7120000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>6460000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>6917000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>6723000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>6538000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>5775000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>5782000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>4374000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>4079000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>4390000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>3458000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>3720000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3384000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>3455000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>3461000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3275000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3045000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>3165000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>2921000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>3111000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>3007000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>2648000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2817000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2368000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2382000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2306000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>3623000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>2055000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>2208000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1874000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>3700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>2300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>2200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>2400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>5500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>2100000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>1500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>1300000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DN30">
         <v>400000.0</v>
       </c>
       <c r="DO30">
         <v>400000.0</v>
       </c>
       <c r="DP30">
         <v>400000.0</v>
       </c>
       <c r="DQ30">
+        <v>400000.0</v>
+      </c>
+      <c r="DR30">
         <v>600000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>500000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-3400000.0</v>
       </c>
-      <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
-      <c r="DW30">
+      <c r="DW30"/>
+      <c r="DX30">
         <v>-2800000.0</v>
       </c>
-      <c r="DX30"/>
       <c r="DY30"/>
       <c r="DZ30"/>
-      <c r="EA30">
+      <c r="EA30"/>
+      <c r="EB30">
         <v>-2500000.0</v>
       </c>
-      <c r="EB30"/>
       <c r="EC30"/>
       <c r="ED30"/>
-      <c r="EE30">
+      <c r="EE30"/>
+      <c r="EF30">
         <v>-3200000.0</v>
       </c>
-      <c r="EF30"/>
       <c r="EG30"/>
       <c r="EH30"/>
+      <c r="EI30"/>
     </row>
-    <row r="31" spans="1:138">
+    <row r="31" spans="1:139">
       <c r="A31" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B31">
+        <v>345000.0</v>
+      </c>
+      <c r="C31">
         <v>240000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>230000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>306000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>623000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>213000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>292000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>260000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>300000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1984000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>331000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>326000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>288000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>244000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-107000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>122000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>138000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-14000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-19000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>100000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-79000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1555000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>31000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-61000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-89000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>234000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>382000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>86000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-91000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>26000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>64000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>9000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-59000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-6000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-13000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-39000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-729000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-183000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1357000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-215000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-253000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-92000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-97000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-61000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-116000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-213000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-312000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-67000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-48000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>142000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-87000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-125000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-65000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-10000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-27000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-81000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-4000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-34000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-90000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-189000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-79000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>22000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>60000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-198000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-135000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-110000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-24000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-57000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-138000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>17000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-124000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>121000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>366000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-4728000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>467000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>389000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>376000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-4539000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>254000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>246000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>132000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>94000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-18000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-64000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-28000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-47000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>31000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-43000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>13000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>4000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>6000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>88000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>21000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-137000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-81000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>145000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>272000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-215000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-98000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-63000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-174000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>71000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-150000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-604000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-10000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-300000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-100000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-14000.0</v>
       </c>
-      <c r="DF31"/>
-      <c r="DG31">
+      <c r="DG31"/>
+      <c r="DH31">
         <v>-200000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-300000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-200000.0</v>
       </c>
-      <c r="DJ31"/>
-      <c r="DK31">
+      <c r="DK31"/>
+      <c r="DL31">
         <v>1300000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-100000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>200000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-100000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>100000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-500000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>100000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>400000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DU31">
         <v>-100000.0</v>
       </c>
       <c r="DV31">
         <v>-100000.0</v>
       </c>
       <c r="DW31">
+        <v>-100000.0</v>
+      </c>
+      <c r="DX31">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DY31">
         <v>-100000.0</v>
       </c>
       <c r="DZ31">
         <v>-100000.0</v>
       </c>
       <c r="EA31">
+        <v>-100000.0</v>
+      </c>
+      <c r="EB31">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="EC31">
         <v>-100000.0</v>
       </c>
       <c r="ED31">
         <v>-100000.0</v>
       </c>
       <c r="EE31">
+        <v>-100000.0</v>
+      </c>
+      <c r="EF31">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="EG31">
         <v>-100000.0</v>
       </c>
       <c r="EH31">
         <v>-100000.0</v>
       </c>
+      <c r="EI31">
+        <v>-100000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:138">
+    <row r="32" spans="1:139">
       <c r="A32" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B32">
+        <v>6485000.0</v>
+      </c>
+      <c r="C32">
         <v>6080000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7247000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>7490000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5558000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>6382000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5283000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>7851000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7042000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4957000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>6345000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>7988000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5461000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>7287000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>7021000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>8017000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>6368000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5535000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>6451000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>7559000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>5218000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>5033000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>6216000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>8155000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>4401000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3778000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>4912000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>6452000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>8948000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>10155000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>15827000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>16070000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>11847000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>12791000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>13386000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>13548000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>9741000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>8491000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>9568000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>12596000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>15175000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>17822000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>18201000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>21677000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>18683000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>15103000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>18684000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>21482000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>20190000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>18661000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>24207000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>33555000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>29092000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>22484000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>26614000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>24907000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>20911000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>25212000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>28002000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>24023000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>19021000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>22622000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>24997000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>20279000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>18902000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>17617000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>18683000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>16475000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>18922000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>17317000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>18113000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>23703000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>18791000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>20467000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>32579000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>15246000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>16210000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>16262000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>18062000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>20173000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>19759000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>17121000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>16276000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>12821000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>11780000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>12051000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>7751000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>9577000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>7352000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>6152000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>7554000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>10178000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>9968000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>8036000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>11352000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>8033000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>8021000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>5221000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>5582000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>4194000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>4741000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>3155000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>5619000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>5981000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>5851000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>4455000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>8800000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>7300000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>8400000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>8800000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>14500000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>6200000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>5300000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>100000.0</v>
       </c>
-      <c r="DK32"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DL32"/>
       <c r="DM32">
         <v>100000.0</v>
       </c>
       <c r="DN32">
         <v>100000.0</v>
       </c>
       <c r="DO32">
         <v>100000.0</v>
       </c>
       <c r="DP32">
         <v>100000.0</v>
       </c>
       <c r="DQ32">
         <v>100000.0</v>
       </c>
       <c r="DR32">
         <v>100000.0</v>
       </c>
       <c r="DS32">
         <v>100000.0</v>
       </c>
       <c r="DT32">
         <v>100000.0</v>
       </c>
       <c r="DU32">
         <v>100000.0</v>
       </c>
       <c r="DV32">
         <v>100000.0</v>
       </c>
       <c r="DW32">
         <v>100000.0</v>
       </c>
       <c r="DX32">
         <v>100000.0</v>
       </c>
       <c r="DY32">
         <v>100000.0</v>
       </c>
       <c r="DZ32">
         <v>100000.0</v>
       </c>
-      <c r="EA32"/>
-      <c r="EB32">
+      <c r="EA32">
         <v>100000.0</v>
       </c>
+      <c r="EB32"/>
       <c r="EC32">
         <v>100000.0</v>
       </c>
       <c r="ED32">
         <v>100000.0</v>
       </c>
-      <c r="EE32"/>
-      <c r="EF32">
+      <c r="EE32">
         <v>100000.0</v>
       </c>
+      <c r="EF32"/>
       <c r="EG32">
         <v>100000.0</v>
       </c>
       <c r="EH32">
+        <v>100000.0</v>
+      </c>
+      <c r="EI32">
         <v>100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI30"/>
@@ -37059,51 +37272,51 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B2">
         <v>8510000.0</v>
       </c>
       <c r="C2">
         <v>17578000.0</v>
       </c>
       <c r="D2">
         <v>23328000.0</v>
       </c>
       <c r="E2">
         <v>37054000.0</v>
       </c>
       <c r="F2">
         <v>12606000.0</v>
       </c>
       <c r="G2">
         <v>13501000.0</v>
       </c>
       <c r="H2">
         <v>18059000.0</v>
       </c>
       <c r="I2">
         <v>14386000.0</v>
       </c>
@@ -37166,51 +37379,51 @@
       </c>
       <c r="AC2">
         <v>1900000.0</v>
       </c>
       <c r="AD2">
         <v>1300000.0</v>
       </c>
       <c r="AE2">
         <v>4400000.0</v>
       </c>
       <c r="AF2">
         <v>5900000.0</v>
       </c>
       <c r="AG2">
         <v>8000000.0</v>
       </c>
       <c r="AH2">
         <v>1400000.0</v>
       </c>
       <c r="AI2">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B3">
         <v>674000</v>
       </c>
       <c r="C3">
         <v>378000</v>
       </c>
       <c r="D3">
         <v>418000</v>
       </c>
       <c r="E3">
         <v>206000</v>
       </c>
       <c r="F3">
         <v>84000</v>
       </c>
       <c r="G3">
         <v>247000</v>
       </c>
       <c r="H3">
         <v>550000</v>
       </c>
       <c r="I3">
         <v>570000</v>
       </c>
@@ -37273,51 +37486,51 @@
       </c>
       <c r="AC3">
         <v>400000</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>100000</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>-1672000.0</v>
       </c>
       <c r="H4">
         <v>-3560000.0</v>
       </c>
       <c r="I4">
         <v>4346000.0</v>
       </c>
       <c r="J4">
         <v>-3460000.0</v>
       </c>
       <c r="K4">
         <v>-9858000.0</v>
       </c>
       <c r="L4">
         <v>3047000.0</v>
       </c>
       <c r="M4">
@@ -37332,51 +37545,51 @@
       <c r="P4">
         <v>-2295000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>-161000.0</v>
       </c>
       <c r="H5">
         <v>-5743000.0</v>
       </c>
       <c r="I5">
         <v>414000.0</v>
       </c>
       <c r="J5">
         <v>-7925000.0</v>
       </c>
       <c r="K5">
         <v>3718000.0</v>
       </c>
       <c r="L5">
         <v>-1245000.0</v>
       </c>
       <c r="M5">
@@ -37391,51 +37604,51 @@
       <c r="P5">
         <v>-1481000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B6">
         <v>3429000.0</v>
       </c>
       <c r="C6">
         <v>-9068000.0</v>
       </c>
       <c r="D6">
         <v>-5750000.0</v>
       </c>
       <c r="E6">
         <v>-13726000.0</v>
       </c>
       <c r="F6">
         <v>24448000.0</v>
       </c>
       <c r="G6">
         <v>-895000.0</v>
       </c>
       <c r="H6">
         <v>-4558000.0</v>
       </c>
       <c r="I6">
         <v>3673000.0</v>
       </c>
@@ -37498,51 +37711,51 @@
       </c>
       <c r="AC6">
         <v>3900000.0</v>
       </c>
       <c r="AD6">
         <v>600000.0</v>
       </c>
       <c r="AE6">
         <v>-3100000.0</v>
       </c>
       <c r="AF6">
         <v>-1600000.0</v>
       </c>
       <c r="AG6">
         <v>-2200000.0</v>
       </c>
       <c r="AH6">
         <v>11200000.0</v>
       </c>
       <c r="AI6">
         <v>-2600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B7">
         <v>4364000.0</v>
       </c>
       <c r="C7">
         <v>-2264000.0</v>
       </c>
       <c r="D7">
         <v>1931000.0</v>
       </c>
       <c r="E7">
         <v>-3288000.0</v>
       </c>
       <c r="F7">
         <v>2000000.0</v>
       </c>
       <c r="G7">
         <v>1305000.0</v>
       </c>
       <c r="H7">
         <v>2131000.0</v>
       </c>
       <c r="I7">
         <v>3409000.0</v>
       </c>
@@ -37605,51 +37818,51 @@
       </c>
       <c r="AC7">
         <v>-3400000.0</v>
       </c>
       <c r="AD7">
         <v>500000.0</v>
       </c>
       <c r="AE7">
         <v>100000.0</v>
       </c>
       <c r="AF7">
         <v>-500000.0</v>
       </c>
       <c r="AG7">
         <v>200000.0</v>
       </c>
       <c r="AH7">
         <v>-500000.0</v>
       </c>
       <c r="AI7">
         <v>100000.0</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>1095000.0</v>
       </c>
       <c r="H8">
         <v>11415000.0</v>
       </c>
       <c r="I8">
         <v>848000.0</v>
       </c>
       <c r="J8">
         <v>113000.0</v>
       </c>
       <c r="K8">
         <v>3522000.0</v>
       </c>
       <c r="L8">
         <v>7880000.0</v>
       </c>
       <c r="M8">
@@ -37664,51 +37877,51 @@
       <c r="P8">
         <v>-13279000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B9">
         <v>4195000.0</v>
       </c>
       <c r="C9">
         <v>-1127000.0</v>
       </c>
       <c r="D9">
         <v>1039000.0</v>
       </c>
       <c r="E9">
         <v>-4448000.0</v>
       </c>
       <c r="F9">
         <v>3794000.0</v>
       </c>
       <c r="G9">
         <v>1095000.0</v>
       </c>
       <c r="H9">
         <v>11415000.0</v>
       </c>
       <c r="I9">
         <v>848000.0</v>
       </c>
@@ -37745,51 +37958,51 @@
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9">
         <v>2329000.0</v>
       </c>
       <c r="Y9"/>
       <c r="Z9">
         <v>2110000.0</v>
       </c>
       <c r="AA9">
         <v>1758000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B10">
         <v>26000.0</v>
       </c>
       <c r="C10">
         <v>41000.0</v>
       </c>
       <c r="D10">
         <v>-46000.0</v>
       </c>
       <c r="E10">
         <v>-45000.0</v>
       </c>
       <c r="F10">
         <v>-252000.0</v>
       </c>
       <c r="G10">
         <v>171000.0</v>
       </c>
       <c r="H10">
         <v>818000.0</v>
       </c>
       <c r="I10">
         <v>-108000.0</v>
       </c>
@@ -37838,51 +38051,51 @@
       </c>
       <c r="Y10">
         <v>-214000.0</v>
       </c>
       <c r="Z10">
         <v>422000.0</v>
       </c>
       <c r="AA10">
         <v>-459000.0</v>
       </c>
       <c r="AB10">
         <v>100000.0</v>
       </c>
       <c r="AC10">
         <v>400000.0</v>
       </c>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1159000.0</v>
       </c>
       <c r="F11">
         <v>-772000.0</v>
       </c>
       <c r="G11">
         <v>198000.0</v>
       </c>
       <c r="H11">
         <v>-12341000.0</v>
       </c>
       <c r="I11">
         <v>2418000.0</v>
       </c>
       <c r="J11">
         <v>61000.0</v>
       </c>
       <c r="K11">
         <v>-1746000.0</v>
       </c>
@@ -37901,51 +38114,51 @@
       <c r="P11">
         <v>5260000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>151000.0</v>
       </c>
       <c r="F12">
         <v>-2034000.0</v>
       </c>
       <c r="G12">
         <v>-582000.0</v>
       </c>
       <c r="H12">
         <v>1098000.0</v>
       </c>
       <c r="I12">
         <v>508000.0</v>
       </c>
       <c r="J12">
         <v>2790000.0</v>
       </c>
       <c r="K12">
         <v>5210000.0</v>
       </c>
@@ -37964,51 +38177,51 @@
       <c r="P12">
         <v>3986000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>46000.0</v>
       </c>
       <c r="F13">
         <v>-770000.0</v>
       </c>
       <c r="G13">
         <v>-159000.0</v>
       </c>
       <c r="H13">
         <v>-2771000.0</v>
       </c>
       <c r="I13">
         <v>2148000.0</v>
       </c>
       <c r="J13">
         <v>-3523000.0</v>
       </c>
       <c r="K13">
         <v>3592000.0</v>
       </c>
@@ -38021,54 +38234,54 @@
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B14">
-        <v>663000.0</v>
+        <v>699000.0</v>
       </c>
       <c r="C14">
         <v>460000.0</v>
       </c>
       <c r="D14">
         <v>342000.0</v>
       </c>
       <c r="E14">
         <v>440000.0</v>
       </c>
       <c r="F14">
         <v>741000.0</v>
       </c>
       <c r="G14">
         <v>848000.0</v>
       </c>
       <c r="H14">
         <v>996000.0</v>
       </c>
       <c r="I14">
         <v>847000.0</v>
       </c>
       <c r="J14">
         <v>1527000.0</v>
       </c>
@@ -38116,51 +38329,51 @@
       </c>
       <c r="Y14">
         <v>943000.0</v>
       </c>
       <c r="Z14">
         <v>1144000.0</v>
       </c>
       <c r="AA14">
         <v>983000.0</v>
       </c>
       <c r="AB14">
         <v>800000.0</v>
       </c>
       <c r="AC14">
         <v>400000.0</v>
       </c>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
     </row>
     <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>1282000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
@@ -38169,51 +38382,51 @@
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
     </row>
     <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B16">
         <v>11939000.0</v>
       </c>
       <c r="C16">
         <v>8510000.0</v>
       </c>
       <c r="D16">
         <v>17578000.0</v>
       </c>
       <c r="E16">
         <v>23328000.0</v>
       </c>
       <c r="F16">
         <v>37054000.0</v>
       </c>
       <c r="G16">
         <v>12606000.0</v>
       </c>
       <c r="H16">
         <v>13501000.0</v>
       </c>
       <c r="I16">
         <v>18059000.0</v>
       </c>
@@ -38276,51 +38489,51 @@
       </c>
       <c r="AC16">
         <v>5800000.0</v>
       </c>
       <c r="AD16">
         <v>1900000.0</v>
       </c>
       <c r="AE16">
         <v>1300000.0</v>
       </c>
       <c r="AF16">
         <v>4300000.0</v>
       </c>
       <c r="AG16">
         <v>5800000.0</v>
       </c>
       <c r="AH16">
         <v>12600000.0</v>
       </c>
       <c r="AI16">
         <v>1400000.0</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>856000.0</v>
       </c>
       <c r="K17">
         <v>10000.0</v>
       </c>
       <c r="L17">
         <v>-1230000.0</v>
       </c>
       <c r="M17">
         <v>-639000.0</v>
       </c>
       <c r="N17">
         <v>152000.0</v>
       </c>
       <c r="O17">
@@ -38329,51 +38542,51 @@
       <c r="P17">
         <v>73000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B18">
         <v>2342000.0</v>
       </c>
       <c r="C18">
         <v>-3811000.0</v>
       </c>
       <c r="D18">
         <v>278000.0</v>
       </c>
       <c r="E18">
         <v>-4345000.0</v>
       </c>
       <c r="F18">
         <v>677000.0</v>
       </c>
       <c r="G18">
         <v>-2954000.0</v>
       </c>
       <c r="H18">
         <v>-3937000.0</v>
       </c>
       <c r="I18">
         <v>4357000.0</v>
       </c>
@@ -38436,51 +38649,51 @@
       </c>
       <c r="AC18">
         <v>-900000.0</v>
       </c>
       <c r="AD18">
         <v>-1200000.0</v>
       </c>
       <c r="AE18">
         <v>-1500000.0</v>
       </c>
       <c r="AF18">
         <v>-3600000.0</v>
       </c>
       <c r="AG18">
         <v>-2200000.0</v>
       </c>
       <c r="AH18">
         <v>-2100000.0</v>
       </c>
       <c r="AI18">
         <v>-1800000.0</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B19">
         <v>1219000.0</v>
       </c>
       <c r="C19">
         <v>-5443000.0</v>
       </c>
       <c r="D19">
         <v>-9747000.0</v>
       </c>
       <c r="E19">
         <v>-9483000.0</v>
       </c>
       <c r="F19">
         <v>-84000.0</v>
       </c>
       <c r="G19">
         <v>-247000.0</v>
       </c>
       <c r="H19">
         <v>-45000.0</v>
       </c>
       <c r="I19">
         <v>-569000.0</v>
       </c>
@@ -38495,96 +38708,96 @@
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>25812000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>1556000.0</v>
       </c>
       <c r="H21">
         <v>1556000.0</v>
       </c>
       <c r="I21">
         <v>1556000.0</v>
       </c>
       <c r="J21">
         <v>1556000.0</v>
       </c>
       <c r="K21">
         <v>-6020000.0</v>
       </c>
       <c r="L21">
         <v>-1623000.0</v>
@@ -38601,51 +38814,51 @@
       <c r="P21">
         <v>-1162000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
     </row>
     <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B22">
         <v>-2324000.0</v>
       </c>
       <c r="C22">
         <v>-1943000.0</v>
       </c>
       <c r="D22">
         <v>-1538000.0</v>
       </c>
       <c r="E22">
         <v>-1442000.0</v>
       </c>
       <c r="F22">
         <v>54000.0</v>
       </c>
       <c r="G22">
         <v>-4278000.0</v>
       </c>
       <c r="H22">
         <v>-7851000.0</v>
       </c>
       <c r="I22">
         <v>85000.0</v>
       </c>
@@ -38708,51 +38921,51 @@
       </c>
       <c r="AC22">
         <v>500000.0</v>
       </c>
       <c r="AD22">
         <v>-2600000.0</v>
       </c>
       <c r="AE22">
         <v>-1800000.0</v>
       </c>
       <c r="AF22">
         <v>-2900000.0</v>
       </c>
       <c r="AG22">
         <v>-2400000.0</v>
       </c>
       <c r="AH22">
         <v>-2300000.0</v>
       </c>
       <c r="AI22">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B23">
         <v>-222000.0</v>
       </c>
       <c r="C23">
         <v>-95000.0</v>
       </c>
       <c r="D23">
         <v>42000.0</v>
       </c>
       <c r="E23">
         <v>-17000.0</v>
       </c>
       <c r="F23">
         <v>-1835000.0</v>
       </c>
       <c r="G23">
         <v>-274000.0</v>
       </c>
       <c r="H23">
         <v>-128000.0</v>
       </c>
       <c r="I23">
         <v>-12000.0</v>
       </c>
@@ -38815,51 +39028,51 @@
       </c>
       <c r="AC23">
         <v>1200000.0</v>
       </c>
       <c r="AD23">
         <v>1800000.0</v>
       </c>
       <c r="AE23">
         <v>-1600000.0</v>
       </c>
       <c r="AF23">
         <v>2000000.0</v>
       </c>
       <c r="AG23">
         <v>-100000.0</v>
       </c>
       <c r="AH23">
         <v>4900000.0</v>
       </c>
       <c r="AI23">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B24">
         <v>12576000.0</v>
       </c>
       <c r="C24">
         <v>12617000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>294000.0</v>
       </c>
       <c r="F24">
         <v>-84000.0</v>
       </c>
       <c r="G24">
         <v>-247000.0</v>
       </c>
       <c r="H24">
         <v>505000.0</v>
       </c>
       <c r="I24">
         <v>1000.0</v>
       </c>
       <c r="J24">
         <v>2000.0</v>
@@ -38902,54 +39115,54 @@
       </c>
       <c r="AA24">
         <v>-219000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24">
         <v>1600000.0</v>
       </c>
       <c r="AD24">
         <v>200000.0</v>
       </c>
       <c r="AE24"/>
       <c r="AF24">
         <v>2000000.0</v>
       </c>
       <c r="AG24"/>
       <c r="AH24">
         <v>-2400000.0</v>
       </c>
       <c r="AI24">
         <v>-700000.0</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B25">
-        <v>-24000.0</v>
+        <v>-60000.0</v>
       </c>
       <c r="C25">
         <v>-136000.0</v>
       </c>
       <c r="D25">
         <v>-423000.0</v>
       </c>
       <c r="E25">
         <v>-111000.0</v>
       </c>
       <c r="F25">
         <v>-2121000.0</v>
       </c>
       <c r="G25">
         <v>-834000.0</v>
       </c>
       <c r="H25">
         <v>763000.0</v>
       </c>
       <c r="I25">
         <v>351000.0</v>
       </c>
       <c r="J25">
         <v>5543000.0</v>
       </c>
@@ -39009,51 +39222,51 @@
       </c>
       <c r="AC25">
         <v>2000000.0</v>
       </c>
       <c r="AD25">
         <v>900000.0</v>
       </c>
       <c r="AE25">
         <v>200000.0</v>
       </c>
       <c r="AF25">
         <v>-200000.0</v>
       </c>
       <c r="AG25">
         <v>100000.0</v>
       </c>
       <c r="AH25">
         <v>700000.0</v>
       </c>
       <c r="AI25">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-95000.0</v>
       </c>
       <c r="D26"/>
       <c r="E26">
         <v>-17000.0</v>
       </c>
       <c r="F26">
         <v>-52000.0</v>
       </c>
       <c r="G26">
         <v>-570000.0</v>
       </c>
       <c r="H26">
         <v>-128000.0</v>
       </c>
       <c r="I26">
         <v>-12000.0</v>
       </c>
       <c r="J26">
         <v>-258000.0</v>
       </c>
       <c r="K26">
@@ -39080,51 +39293,51 @@
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26">
         <v>-975000.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26">
         <v>-40000.0</v>
       </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B27">
         <v>326000.0</v>
       </c>
       <c r="C27">
         <v>446000.0</v>
       </c>
       <c r="D27">
         <v>389000.0</v>
       </c>
       <c r="E27">
         <v>224000.0</v>
       </c>
       <c r="F27">
         <v>82000.0</v>
       </c>
       <c r="G27">
         <v>290000.0</v>
       </c>
       <c r="H27">
         <v>574000.0</v>
       </c>
       <c r="I27">
         <v>233000.0</v>
       </c>
@@ -39161,51 +39374,51 @@
       <c r="T27">
         <v>18000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27">
         <v>1546000.0</v>
       </c>
       <c r="W27">
         <v>201000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B28">
         <v>-222000.0</v>
       </c>
       <c r="C28">
         <v>-95000.0</v>
       </c>
       <c r="D28">
         <v>42000.0</v>
       </c>
       <c r="E28">
         <v>-17000.0</v>
       </c>
       <c r="F28">
         <v>23977000.0</v>
       </c>
       <c r="G28">
         <v>1282000.0</v>
       </c>
       <c r="H28">
         <v>-128000.0</v>
       </c>
       <c r="I28">
         <v>-12000.0</v>
       </c>
@@ -39258,51 +39471,51 @@
         <v>-365000.0</v>
       </c>
       <c r="Z28">
         <v>-534000.0</v>
       </c>
       <c r="AA28">
         <v>-336000.0</v>
       </c>
       <c r="AB28">
         <v>1000000.0</v>
       </c>
       <c r="AC28">
         <v>3100000.0</v>
       </c>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28">
         <v>11200000.0</v>
       </c>
       <c r="AI28"/>
     </row>
     <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B29">
         <v>3016000.0</v>
       </c>
       <c r="C29">
         <v>-3433000.0</v>
       </c>
       <c r="D29">
         <v>696000.0</v>
       </c>
       <c r="E29">
         <v>-4139000.0</v>
       </c>
       <c r="F29">
         <v>761000.0</v>
       </c>
       <c r="G29">
         <v>-2707000.0</v>
       </c>
       <c r="H29">
         <v>-3387000.0</v>
       </c>
       <c r="I29">
         <v>4927000.0</v>
       </c>
@@ -39365,51 +39578,51 @@
       </c>
       <c r="AC29">
         <v>-500000.0</v>
       </c>
       <c r="AD29">
         <v>-1200000.0</v>
       </c>
       <c r="AE29">
         <v>-1500000.0</v>
       </c>
       <c r="AF29">
         <v>-3600000.0</v>
       </c>
       <c r="AG29">
         <v>-2100000.0</v>
       </c>
       <c r="AH29">
         <v>-2100000.0</v>
       </c>
       <c r="AI29">
         <v>-1800000.0</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B30">
         <v>545000.0</v>
       </c>
       <c r="C30">
         <v>-5443000.0</v>
       </c>
       <c r="D30">
         <v>-6444000.0</v>
       </c>
       <c r="E30">
         <v>-9483000.0</v>
       </c>
       <c r="F30">
         <v>-84000.0</v>
       </c>
       <c r="G30">
         <v>-247000.0</v>
       </c>
       <c r="H30">
         <v>-45000.0</v>
       </c>
       <c r="I30">
         <v>-569000.0</v>
       </c>
@@ -39491,1240 +39704,1249 @@
       <c r="AI30">
         <v>-700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DL30"/>
+  <dimension ref="A1:DM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:116">
+    <row r="1" spans="1:117">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>96</v>
       </c>
       <c r="C1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E1" t="s">
         <v>98</v>
       </c>
       <c r="F1" t="s">
         <v>99</v>
       </c>
       <c r="G1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="I1" t="s">
         <v>101</v>
       </c>
       <c r="J1" t="s">
         <v>102</v>
       </c>
       <c r="K1" t="s">
+        <v>103</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="M1" t="s">
         <v>104</v>
       </c>
       <c r="N1" t="s">
         <v>105</v>
       </c>
       <c r="O1" t="s">
+        <v>106</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Q1" t="s">
         <v>107</v>
       </c>
       <c r="R1" t="s">
         <v>108</v>
       </c>
       <c r="S1" t="s">
+        <v>109</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="U1" t="s">
         <v>110</v>
       </c>
       <c r="V1" t="s">
         <v>111</v>
       </c>
       <c r="W1" t="s">
+        <v>112</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="Y1" t="s">
         <v>113</v>
       </c>
       <c r="Z1" t="s">
         <v>114</v>
       </c>
       <c r="AA1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AC1" t="s">
         <v>116</v>
       </c>
       <c r="AD1" t="s">
         <v>117</v>
       </c>
       <c r="AE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AG1" t="s">
         <v>119</v>
       </c>
       <c r="AH1" t="s">
         <v>120</v>
       </c>
       <c r="AI1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AK1" t="s">
         <v>122</v>
       </c>
       <c r="AL1" t="s">
         <v>123</v>
       </c>
       <c r="AM1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AO1" t="s">
         <v>125</v>
       </c>
       <c r="AP1" t="s">
         <v>126</v>
       </c>
       <c r="AQ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AS1" t="s">
         <v>128</v>
       </c>
       <c r="AT1" t="s">
         <v>129</v>
       </c>
       <c r="AU1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AW1" t="s">
         <v>131</v>
       </c>
       <c r="AX1" t="s">
         <v>132</v>
       </c>
       <c r="AY1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BA1" t="s">
         <v>134</v>
       </c>
       <c r="BB1" t="s">
         <v>135</v>
       </c>
       <c r="BC1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BE1" t="s">
         <v>137</v>
       </c>
       <c r="BF1" t="s">
         <v>138</v>
       </c>
       <c r="BG1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BI1" t="s">
         <v>140</v>
       </c>
       <c r="BJ1" t="s">
         <v>141</v>
       </c>
       <c r="BK1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BM1" t="s">
         <v>143</v>
       </c>
       <c r="BN1" t="s">
         <v>144</v>
       </c>
       <c r="BO1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BQ1" t="s">
         <v>146</v>
       </c>
       <c r="BR1" t="s">
         <v>147</v>
       </c>
       <c r="BS1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BU1" t="s">
         <v>149</v>
       </c>
       <c r="BV1" t="s">
         <v>150</v>
       </c>
       <c r="BW1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BY1" t="s">
         <v>152</v>
       </c>
       <c r="BZ1" t="s">
         <v>153</v>
       </c>
       <c r="CA1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CC1" t="s">
         <v>155</v>
       </c>
       <c r="CD1" t="s">
         <v>156</v>
       </c>
       <c r="CE1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CG1" t="s">
         <v>158</v>
       </c>
       <c r="CH1" t="s">
         <v>159</v>
       </c>
       <c r="CI1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CK1" t="s">
         <v>161</v>
       </c>
       <c r="CL1" t="s">
         <v>162</v>
       </c>
       <c r="CM1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CO1" t="s">
         <v>164</v>
       </c>
       <c r="CP1" t="s">
         <v>165</v>
       </c>
       <c r="CQ1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CS1" t="s">
         <v>167</v>
       </c>
       <c r="CT1" t="s">
         <v>168</v>
       </c>
       <c r="CU1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CW1" t="s">
         <v>170</v>
       </c>
       <c r="CX1" t="s">
         <v>171</v>
       </c>
       <c r="CY1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DA1" t="s">
         <v>173</v>
       </c>
       <c r="DB1" t="s">
         <v>174</v>
       </c>
       <c r="DC1" t="s">
         <v>175</v>
       </c>
       <c r="DD1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="DE1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DF1" t="s">
         <v>28</v>
       </c>
-      <c r="DF1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DG1" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="DH1" t="s">
         <v>183</v>
       </c>
       <c r="DI1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DJ1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DK1" t="s">
         <v>185</v>
       </c>
       <c r="DL1" t="s">
         <v>186</v>
       </c>
+      <c r="DM1" t="s">
+        <v>187</v>
+      </c>
     </row>
-    <row r="2" spans="1:116">
+    <row r="2" spans="1:117">
       <c r="A2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B2">
+        <v>9109000.0</v>
+      </c>
+      <c r="C2">
         <v>11939000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13677000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10589000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11821000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8510000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12274000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10404000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11382000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>17578000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13483000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15134000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15698000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>23328000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24082000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>33298000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>35240000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>37054000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>36052000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>36562000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>36131000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12235000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>11810000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11257000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11136000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13501000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>15332000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>14919000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>13155000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>18059000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>10718000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10432000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>12187000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>14386000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6130000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6576000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>10203000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>11826000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>13332000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>12426000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>9383000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>21684000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>14398000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>14967000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>18310000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>18637000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>15543000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>16906000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>24918000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>27738000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>23672000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>23113000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>15157000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>24453000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>24483000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>24725000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>31055000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>28229000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>28998000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>30647000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>27865000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>30524000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>23895000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>21066000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>21432000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>20965000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>13203000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>6652000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>11316000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>28149000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>32780000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>28959000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>34568000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>30473000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>33506000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>32604000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>31602000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>24405000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>15709000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>3876000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4917000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>10375000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>11761000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>5129000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>6346000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>6531000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>5281000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>5147000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>6115000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>7812000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5791000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>6160000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>8328000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>10939000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>8169000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>11714000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>9140000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>9338000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>9844000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>9553000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>8548000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>8987000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>10324000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>9916000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>7689000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>8959000.0</v>
       </c>
-      <c r="DC2"/>
-      <c r="DD2">
+      <c r="DD2"/>
+      <c r="DE2">
         <v>5800000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>2700000.0</v>
       </c>
-      <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
+      <c r="DM2"/>
     </row>
-    <row r="3" spans="1:116">
+    <row r="3" spans="1:117">
       <c r="A3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B3">
+        <v>77000</v>
+      </c>
+      <c r="C3">
         <v>322000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>442999</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>130000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>36000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>65000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>62000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>112000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>90000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>114000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>217000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>98000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>73000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>30000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>20000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>48000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>85000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>53000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>500000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>347000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>233000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>41000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>84000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>108000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>14000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>119000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>72000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>80000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>279000</v>
-      </c>
-[...1 lines deleted...]
-        <v>178000</v>
       </c>
       <c r="AF3">
         <v>178000</v>
       </c>
       <c r="AG3">
+        <v>178000</v>
+      </c>
+      <c r="AH3">
         <v>152000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>62000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>19000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>278000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>136000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>97000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>487000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>151000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>211000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>91000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>279000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>140000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>107000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>276000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>667000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3958000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>871000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>322000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>143000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>285000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>771000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>555000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>463000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>345000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>938000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>788000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>708000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>458000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>401000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>841000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>901000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>663000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>335000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>307000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>230000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>234000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>657000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>883000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>744000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1276000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>5058000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2761000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>7098000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>589000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1331000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>697000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1699000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>366000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>603000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>730000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>908000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>826000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>225000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>833000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>154000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>421000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>655000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>850000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>244000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>112000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>340000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>328000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>312000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>428000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>321000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>277000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>408000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>139000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>272000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>197000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>269000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>113000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>229000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>163000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DD3">
         <v>0</v>
       </c>
       <c r="DE3">
         <v>0</v>
       </c>
       <c r="DF3">
         <v>0</v>
       </c>
       <c r="DG3">
         <v>0</v>
       </c>
       <c r="DH3">
         <v>0</v>
       </c>
       <c r="DI3">
         <v>0</v>
       </c>
       <c r="DJ3">
         <v>0</v>
       </c>
       <c r="DK3">
         <v>0</v>
       </c>
       <c r="DL3">
         <v>0</v>
       </c>
+      <c r="DM3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:116">
+    <row r="4" spans="1:117">
       <c r="A4" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-524000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-7705000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-      <c r="U4">
+      <c r="U4"/>
+      <c r="V4">
         <v>221000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>23748000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>275000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>39000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-62000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-1924000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-1291000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>915000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>1942000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-5126000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>7413000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>670000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-1105000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-2632000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>2236000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-446000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-3627000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-1623000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-1506000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>906000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>3043000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-12301000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>7286000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-569000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-3343000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-327000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>3094000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-1363000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-8012000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-2820000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>4066000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>559000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>7956000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-9296000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-30000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-242000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-6330000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>2826000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
@@ -40738,193 +40960,194 @@
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
+      <c r="DM4"/>
     </row>
-    <row r="5" spans="1:116">
+    <row r="5" spans="1:117">
       <c r="A5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-45000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-44000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>259000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>422000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-400000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4926000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2219000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2468000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4036000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-655000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>40000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1092000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-611000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2666000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1563000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-78000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-680000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>100000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-7453000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>108000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>952000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-95000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2264000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>597000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1558000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>130000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>218000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-35000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-39000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-645000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>217000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-446000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>410000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-876000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1598000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>986000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2536000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-128000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>751000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>118000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
@@ -40938,859 +41161,866 @@
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
+      <c r="DM5"/>
     </row>
-    <row r="6" spans="1:116">
+    <row r="6" spans="1:117">
       <c r="A6" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B6">
+        <v>-1489000.0</v>
+      </c>
+      <c r="C6">
         <v>-2830000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1738000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3088000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1232000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3311000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3764000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1870000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-978000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-6196000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4095000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1651000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-564000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-7630000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-754000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-9216000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1942000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1814000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>732000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-240000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>431000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>23626000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>796000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>553000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>121000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2365000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1831000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>413000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1764000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4904000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>7341000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>286000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1755000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-2199000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2236000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-446000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-3627000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1623000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1506000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>906000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>3043000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-12301000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>7286000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-569000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-3343000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-327000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3094000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1363000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-8012000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-2820000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>4066000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>559000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>7956000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-9296000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-30000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-242000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-6330000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2826000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-769000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-1649000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2782000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-2659000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>6629000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>2829000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-366000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>467000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>7762000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>6551000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-4664000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-16833000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-4631000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>3821000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-5609000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>4095000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-3033000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>902000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1002000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>7197000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>8696000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>11833000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-1041000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-5458000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-1386000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>6632000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-1217000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-185000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1250000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>134000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-968000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-1697000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>2021000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-369000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-2168000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-2611000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>2770000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-3545000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>2574000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-198000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-506000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>291000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>1005000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-439000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-1337000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>408000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>2227000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-1270000.0</v>
       </c>
-      <c r="DC6"/>
       <c r="DD6"/>
-      <c r="DE6">
+      <c r="DE6"/>
+      <c r="DF6">
         <v>3100000.0</v>
       </c>
-      <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
-      <c r="DI6">
+      <c r="DI6"/>
+      <c r="DJ6">
         <v>-3100000.0</v>
       </c>
-      <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
+      <c r="DM6"/>
     </row>
-    <row r="7" spans="1:116">
+    <row r="7" spans="1:117">
       <c r="A7" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B7">
+        <v>136000.0</v>
+      </c>
+      <c r="C7">
         <v>147000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-649000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2565000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>434000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2014000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-21000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>629000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1325000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1547000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>803000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-179000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-33000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1340000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1309000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>309000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1439000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-849000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>813000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-512000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1037000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>662000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1545000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-2455000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1840000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>375000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2190000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1348000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2576000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-3983000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>5963000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-184000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>117000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-2487000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>1023000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-135000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-2208000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>276000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>3376000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>1668000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>4206000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-4135000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>8323000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-298000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-2721000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>1675000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>3690000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>812000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-350000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-2258000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>245000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-4611000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>5161000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-9825000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>1143000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-1026000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1090000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>2960000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-2071000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-2577000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>1418000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-5008000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>1198000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>2081000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>963000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>1825000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>2648000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>1541000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>1804000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-19761000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-9513000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>2926000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-1556000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>2783000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-8928000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-992000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-2000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-2134000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>626000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>2074000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>4105000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>5180000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>2065000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>6161000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>2606000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>394000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-94000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-497000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-627000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-787000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>1890000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-411000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-1008000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-765000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>910000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-3331000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>1820000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-507000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-1320000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>838000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-263000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-1124000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>117000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>534000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>3204000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-782000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>11857000.0</v>
       </c>
-      <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
+      <c r="DM7"/>
     </row>
-    <row r="8" spans="1:116">
+    <row r="8" spans="1:117">
       <c r="A8" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-24000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>990000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-      <c r="U8">
+      <c r="U8"/>
+      <c r="V8">
         <v>1248000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>1831000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>1958000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-2726000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>1068000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>795000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>2814000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>4731000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>3150000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>720000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>8040000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-5426000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-1798000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>32000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>1804000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-1581000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-3635000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>3525000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>758000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>2591000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>3504000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-3331000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>5922000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-420000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-2504000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>4882000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>1826000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>1707000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>1525000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>1059000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>6363000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-2249000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-3590000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-7494000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-641000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-3716000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>461000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>8145000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
@@ -41804,721 +42034,728 @@
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
+      <c r="DM8"/>
     </row>
-    <row r="9" spans="1:116">
+    <row r="9" spans="1:117">
       <c r="A9" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B9">
+        <v>258000.0</v>
+      </c>
+      <c r="C9">
         <v>1176000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-548000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1524000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-549000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3768000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-282000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-511000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1584000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-427000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1034000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-961000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-24000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>990000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-999000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-204000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1725000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1520000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2389000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1674000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1248000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1831000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1958000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-2726000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1068000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>795000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2814000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4731000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3150000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>720000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>8040000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-5426000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-1798000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>32000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1804000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-1581000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-3635000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3525000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>758000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2591000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3504000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-3331000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5922000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-420000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-2504000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>4882000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1826000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1707000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1525000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1059000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>6363000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-2249000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-3590000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-7494000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-641000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-3716000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>461000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>8145000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-6777000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-6317000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>753000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-938000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-3365000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-2000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-2394000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-2041000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>5489000.0</v>
       </c>
-      <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>8491000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
-      <c r="CM9">
+      <c r="CM9"/>
+      <c r="CN9">
         <v>2329000.0</v>
       </c>
-      <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
-      <c r="CU9">
+      <c r="CU9"/>
+      <c r="CV9">
         <v>2110000.0</v>
       </c>
-      <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
-      <c r="CY9">
+      <c r="CY9"/>
+      <c r="CZ9">
         <v>1758000.0</v>
       </c>
-      <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
+      <c r="DM9"/>
     </row>
-    <row r="10" spans="1:116">
+    <row r="10" spans="1:117">
       <c r="A10" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B10">
+        <v>6000.0</v>
+      </c>
+      <c r="C10">
         <v>9000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>30000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>214000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-81000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-137000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>44000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>21000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>75000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-99000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-114000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>203000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-19000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-116000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-45000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-13000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-220000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>65000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-38000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-59000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>242000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>26000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-104000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>164000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>14000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>486000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>154000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-388000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>67000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>281000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-68000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-212000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>648000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-544000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-26000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-208000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>505000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-70000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>219000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-229000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-52000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>257000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-536000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>239000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-382000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-474000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>96000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>183000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-112000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-90000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>444000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-566000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-62000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-18000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>548000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-212000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>345000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-177000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-354000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-456000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>360000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-355000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>563000.0</v>
       </c>
-      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>17000.0</v>
       </c>
-      <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>155000.0</v>
       </c>
-      <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
+      <c r="DM10"/>
     </row>
-    <row r="11" spans="1:116">
+    <row r="11" spans="1:117">
       <c r="A11" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-53000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>415000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>65000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>282000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>130000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>682000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>208000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-37000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-69000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1532000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-622000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>438000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>421000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-415000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1223000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-4038000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-2036000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-5044000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-100000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3564000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1518000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-2564000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>809000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>520000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2063000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-3331000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2699000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-1333000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-1492000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-1620000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>4188000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>44000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-692000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-2636000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1902000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-489000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-1710000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-2397000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-6624000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-1669000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>7265000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-3227000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>3889000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3384000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-2240000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-5285000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
@@ -42532,205 +42769,206 @@
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
+      <c r="DM11"/>
     </row>
-    <row r="12" spans="1:116">
+    <row r="12" spans="1:117">
       <c r="A12" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>98000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>89000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>60000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>96000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-7000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-550000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-4000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1487000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>368000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-7000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-1013000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>81000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>631000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>214000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>167000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>86000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>463000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-222000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>398000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-131000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-45000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-342000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3177000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6492000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3491000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>511000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>944000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>264000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>7707000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-223000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>609000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>31000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>15553000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>238000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>355000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>814000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2091000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>236000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>733000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>697000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>241000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>284000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>83000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>194000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
@@ -42744,160 +42982,161 @@
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
+      <c r="DM12"/>
     </row>
-    <row r="13" spans="1:116">
+    <row r="13" spans="1:117">
       <c r="A13" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>561000.0</v>
       </c>
       <c r="O13">
+        <v>561000.0</v>
+      </c>
+      <c r="P13">
         <v>-374000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>217000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>201000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1564000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1134000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-104000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-236000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-33000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-1087000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>964000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-3000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-269000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-2180000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1361000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1683000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1686000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1993000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1106000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-2637000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-3523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3519000.0</v>
       </c>
       <c r="AK13">
         <v>-3519000.0</v>
       </c>
       <c r="AL13">
+        <v>-3519000.0</v>
+      </c>
+      <c r="AM13">
         <v>108000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>3592000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-2158000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-7000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -42922,338 +43161,340 @@
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
+      <c r="DM13"/>
     </row>
-    <row r="14" spans="1:116">
+    <row r="14" spans="1:117">
       <c r="A14" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B14">
-        <v>175000.0</v>
+        <v>196000.0</v>
       </c>
       <c r="C14">
+        <v>201000.0</v>
+      </c>
+      <c r="D14">
         <v>182000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>172000.0</v>
       </c>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
       <c r="F14">
+        <v>172000.0</v>
+      </c>
+      <c r="G14">
         <v>173000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>170000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>98000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96000.0</v>
       </c>
       <c r="J14">
         <v>96000.0</v>
       </c>
       <c r="K14">
+        <v>96000.0</v>
+      </c>
+      <c r="L14">
         <v>49000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>109000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>94000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>90000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>103000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>105000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>124000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>108000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>170000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>181000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>188000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>202000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>214000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>220000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>208000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>206000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>234000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>216000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>270000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>276000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>187000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>199000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>213000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>248000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>291000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>372000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>254000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>610000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>856000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>857000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>867000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>920000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1038000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1043000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1061000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1063000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1900000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1072000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>645000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>689000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>716000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>771000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>778000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>749000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>765000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>782000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>764000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>778000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>792000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>939000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1006000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>983000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>3195000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1036000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>911000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1158000.0</v>
       </c>
-      <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
+      <c r="DM14"/>
     </row>
-    <row r="15" spans="1:116">
+    <row r="15" spans="1:117">
       <c r="A15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -43265,81 +43506,83 @@
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
+        <v>0.0</v>
+      </c>
+      <c r="AZ15">
         <v>1256000.0</v>
       </c>
-      <c r="AZ15">
-[...1 lines deleted...]
-      </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
-      <c r="BC15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
+      <c r="BD15"/>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
         <v>336000.0</v>
       </c>
-      <c r="BH15">
-[...1 lines deleted...]
-      </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
@@ -43350,499 +43593,503 @@
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
+      <c r="DM15"/>
     </row>
-    <row r="16" spans="1:116">
+    <row r="16" spans="1:117">
       <c r="A16" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B16">
+        <v>7620000.0</v>
+      </c>
+      <c r="C16">
         <v>9109000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>11939000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>13677000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10589000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11821000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8510000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>12274000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>10404000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>11382000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>17578000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13483000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>15134000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15698000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>23328000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>24082000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>33298000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>35240000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>36784000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>36322000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>36562000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>35861000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>12606000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11810000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>11257000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11136000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>13501000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>15332000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>14919000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>13155000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>18059000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>10718000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>10432000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>12187000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>8366000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>6130000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>6576000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>10203000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>11826000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>13332000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>12426000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>9383000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>21684000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>14398000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>14967000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>18310000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>18637000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>15543000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>16906000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>24918000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>27738000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>23672000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>23113000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>15157000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>24453000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>24483000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>24725000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>31055000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>28229000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>28998000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>30647000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>27865000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>30524000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>23895000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>21066000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>21432000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>20965000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>13203000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>6652000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>11316000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>28149000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>32780000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>28959000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>34568000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>30473000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>33506000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>32604000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>31602000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>24405000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>15709000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>3876000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>4917000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>10375000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>11761000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>5129000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>6346000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>6531000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>5281000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>5147000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>6115000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>7812000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>5791000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>6160000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>8328000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>10939000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>8169000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>11714000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>9140000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>9338000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>9844000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>9553000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>8548000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>8987000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>10324000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>9916000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>7689000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>8959000.0</v>
       </c>
-      <c r="DD16"/>
-      <c r="DE16">
+      <c r="DE16"/>
+      <c r="DF16">
         <v>5800000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>2700000.0</v>
       </c>
-      <c r="DG16"/>
       <c r="DH16"/>
-      <c r="DI16">
+      <c r="DI16"/>
+      <c r="DJ16">
         <v>-3100000.0</v>
       </c>
-      <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
+      <c r="DM16"/>
     </row>
-    <row r="17" spans="1:116">
+    <row r="17" spans="1:117">
       <c r="A17" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>249000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>115000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>375000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>117000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-463000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>39000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-16000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>450000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-437000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-675000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>85000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-203000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-234000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>14000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>149000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-568000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-37000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>159000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>270000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-240000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-474000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-421000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>73000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>28000.0</v>
       </c>
-      <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
@@ -43856,477 +44103,483 @@
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
+      <c r="DM17"/>
     </row>
-    <row r="18" spans="1:116">
+    <row r="18" spans="1:117">
       <c r="A18" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B18">
+        <v>-971000.0</v>
+      </c>
+      <c r="C18">
         <v>-1169000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2009999.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2966000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-57000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1443000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1710000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>767000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1679000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1189000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>88000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>276000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1066000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>980000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1568000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>682000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1660000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1799000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>689000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>221000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-229000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>543000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>39000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1617000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1919000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1165000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>410000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1997000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-5179000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>7413000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>670000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-1103000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-2623000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1986000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-561000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-3768000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-1717000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-1043000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-134000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>3178000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-5679000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>7723000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>93000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-2529000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>839000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>3365000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-644000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-941000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-2163000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>3315000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-409000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>7137000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-8955000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>1670000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>889000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-1113000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>4687000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>1086000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>1685000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>2449000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-2770000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>6635000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>2664000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>307000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>378000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>5795000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>2577000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-2470000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>5621000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-1032000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>3752000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-6167000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>1655000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-1872000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-654000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-1051000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-2039000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>6432000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>3768000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-729000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-1312000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>4036000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>6383000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-1271000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-409000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>1171000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>120000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-978000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-1679000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>2935000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>794000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-629000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-2465000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>2987000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-3380000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>2528000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-472000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-564000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>443000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>1215000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-50000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-1232000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>515000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>2650000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-1241000.0</v>
       </c>
-      <c r="DC18"/>
       <c r="DD18"/>
-      <c r="DE18">
+      <c r="DE18"/>
+      <c r="DF18">
         <v>-500000.0</v>
       </c>
-      <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
-      <c r="DI18">
+      <c r="DI18"/>
+      <c r="DJ18">
         <v>-1500000.0</v>
       </c>
-      <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
+      <c r="DM18"/>
     </row>
-    <row r="19" spans="1:116">
+    <row r="19" spans="1:117">
       <c r="A19" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B19">
+        <v>-511000.0</v>
+      </c>
+      <c r="C19">
         <v>-1592000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>223000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>65000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-992000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1692000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2055000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>923000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>694000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-5005000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>3783000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1939000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>500000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-8685000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>480000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-9777000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-85000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-53000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>500000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-347000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-233000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-41000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-84000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-108000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-14000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-119000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>433000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-135000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-224000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -44368,90 +44621,91 @@
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
+      <c r="DM19"/>
     </row>
-    <row r="20" spans="1:116">
+    <row r="20" spans="1:117">
       <c r="A20" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -44502,146 +44756,147 @@
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
+      <c r="DM20"/>
     </row>
-    <row r="21" spans="1:116">
+    <row r="21" spans="1:117">
       <c r="A21" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
-[...1 lines deleted...]
-      </c>
+      <c r="Y21"/>
       <c r="Z21">
         <v>1556000.0</v>
       </c>
       <c r="AA21">
         <v>1556000.0</v>
       </c>
       <c r="AB21">
         <v>1556000.0</v>
       </c>
-      <c r="AC21"/>
+      <c r="AC21">
+        <v>1556000.0</v>
+      </c>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>-6020000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1000000.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-7020000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1623000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>13000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-821000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-815000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-1623000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>720000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>12000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>6000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>809000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>799000.0</v>
       </c>
-      <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>-1187000.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
@@ -44658,2788 +44913,2812 @@
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
+      <c r="DM21"/>
     </row>
-    <row r="22" spans="1:116">
+    <row r="22" spans="1:117">
       <c r="A22" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B22">
+        <v>-1230000.0</v>
+      </c>
+      <c r="C22">
         <v>-1355000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1199000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>303000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-689000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-739000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1883000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>80000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-421000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>281000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-539000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>459000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1044000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-414000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-402000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>314000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-356000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-998000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-244000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>678000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-778000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>398000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1543000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2376000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2544000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2567000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-4340000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1296000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-936000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1279000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>900000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1055000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1679000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-191000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>470000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-178000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-4855000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-2506000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-9104000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-3019000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-2628000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-2637000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-9066000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-289000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-1371000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-1654000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-17111000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1192000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-720000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-1086000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>406000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>3480000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1236000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-21000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-29000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1194000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>68000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1543000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1724000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2655000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>430000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1339000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1031000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>817000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-309000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>214000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>232000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-698000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-278000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-1562000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-580000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>2102000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>447000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1633000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>5242000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>927000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>282000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>792000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1458000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>2060000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1958000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1350000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2615000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1048000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>3172000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>753000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1311000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1038000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-271000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-506000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-280000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1317000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>600000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-517000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1337000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>379000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1029000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>312000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-406000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-256000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>71000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-1042000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>283000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>753000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-325000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-296000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>500000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>400000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>-700000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>400000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>-200000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>-500000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>-100000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>-800000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>-400000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:116">
+    <row r="23" spans="1:117">
       <c r="A23" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B23">
+        <v>-11000.0</v>
+      </c>
+      <c r="C23">
         <v>-34000.0</v>
       </c>
-      <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-198000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-24000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>923000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-95000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5005000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3783000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1939000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>42000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-8715000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>17000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-17000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-85000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-17000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1783000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-347000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-233000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-52000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-268000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-84000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1555000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-5000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-126000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>433000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-135000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-178000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-3000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-10000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>20000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-278000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-235000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-23000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-172000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-119000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-7020000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>556000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>13000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-821000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-815000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-297000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-733000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>133000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>172000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>878000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>809000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>799000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-101000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1187000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-710000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-938000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-788000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>43000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>97000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>259000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>54000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-79000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-24000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>10000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-182000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>522000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>127000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>97000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>27000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>156000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-331000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>560000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>163000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>31000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1402000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>652000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>727000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1479000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1677000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1720000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1068000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-4408000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-826000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-225000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-833000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-147000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-415000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-655000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-850000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-244000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-1460000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-1575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-225000.0</v>
       </c>
       <c r="CQ23">
         <v>-225000.0</v>
       </c>
       <c r="CR23">
         <v>-225000.0</v>
       </c>
       <c r="CS23">
         <v>-225000.0</v>
       </c>
       <c r="CT23">
         <v>-225000.0</v>
       </c>
       <c r="CU23">
         <v>-225000.0</v>
       </c>
       <c r="CV23">
+        <v>-225000.0</v>
+      </c>
+      <c r="CW23">
         <v>-264000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-225000.0</v>
       </c>
       <c r="CY23">
         <v>-225000.0</v>
       </c>
       <c r="CZ23">
+        <v>-225000.0</v>
+      </c>
+      <c r="DA23">
         <v>-229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-225000.0</v>
       </c>
       <c r="DB23">
         <v>-225000.0</v>
       </c>
-      <c r="DC23"/>
+      <c r="DC23">
+        <v>-225000.0</v>
+      </c>
       <c r="DD23"/>
-      <c r="DE23">
+      <c r="DE23"/>
+      <c r="DF23">
         <v>3100000.0</v>
       </c>
-      <c r="DF23"/>
       <c r="DG23"/>
       <c r="DH23"/>
-      <c r="DI23">
+      <c r="DI23"/>
+      <c r="DJ23">
         <v>-1600000.0</v>
       </c>
-      <c r="DJ23"/>
       <c r="DK23"/>
       <c r="DL23"/>
+      <c r="DM23"/>
     </row>
-    <row r="24" spans="1:116">
+    <row r="24" spans="1:117">
       <c r="A24" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>252</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>4178000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1807000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5120000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2964000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2685000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-316000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>784000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-4891000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1841000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>500000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>970000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>500000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-9777000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-53000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-84000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-4000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-125000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-14000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-119000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>505000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-55000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>55000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-570000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-1000.0</v>
       </c>
-      <c r="AG24">
-[...1 lines deleted...]
-      </c>
       <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
         <v>2000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1000.0</v>
       </c>
-      <c r="AJ24">
-[...1 lines deleted...]
-      </c>
       <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
         <v>1000.0</v>
       </c>
-      <c r="AL24">
-[...1 lines deleted...]
-      </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
         <v>1000.0</v>
       </c>
-      <c r="AO24">
-[...1 lines deleted...]
-      </c>
       <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
         <v>1000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
         <v>1000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>25000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>8079000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-3010000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-8079000.0</v>
       </c>
-      <c r="AX24">
-[...1 lines deleted...]
-      </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
-      <c r="BC24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
+      <c r="BD24"/>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
         <v>2000.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>75000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>125000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>681000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>4644000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-5525000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-883000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-1945000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>15000.0</v>
       </c>
-      <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>-2761000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>-8000000.0</v>
       </c>
-      <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>-3500000.0</v>
       </c>
-      <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>7000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>6000.0</v>
       </c>
-      <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>-1348000.0</v>
       </c>
-      <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
-      <c r="CT24">
+      <c r="CT24"/>
+      <c r="CU24">
         <v>267000.0</v>
       </c>
-      <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
-      <c r="CX24">
+      <c r="CX24"/>
+      <c r="CY24">
         <v>-125000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>122000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-116000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-225000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
-      <c r="DE24">
+      <c r="DE24"/>
+      <c r="DF24">
         <v>1200000.0</v>
       </c>
-      <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
-      <c r="DI24">
+      <c r="DI24"/>
+      <c r="DJ24">
         <v>-1600000.0</v>
       </c>
-      <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
+      <c r="DM24"/>
     </row>
-    <row r="25" spans="1:116">
+    <row r="25" spans="1:117">
       <c r="A25" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B25">
-        <v>130000.0</v>
+        <v>-38000.0</v>
       </c>
       <c r="C25">
+        <v>104000.0</v>
+      </c>
+      <c r="D25">
         <v>31000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
+        <v>-40000.0</v>
+      </c>
+      <c r="G25">
         <v>-50000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-23000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-37000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-63000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-9000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-109000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-116000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-108000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-95000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-28000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-88000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>68000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-25000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-555000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-25000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-13000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-1507000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>286000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-76000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-1082000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-313000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>653000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>58000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>53000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-10000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>441000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-309000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>375000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-47000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1677000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-154000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4010000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>10000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2638000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>33000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>275000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-98000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1468000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-43000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-11000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-15000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>24367000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-290000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-2488000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>85000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>232000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>323000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-55000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>207000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>80000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-107000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-5000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-1000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>353000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-38000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-710000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>20000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-1479000.0</v>
       </c>
-      <c r="BL25">
-[...1 lines deleted...]
-      </c>
       <c r="BM25">
-        <v>-12000.0</v>
+        <v>-1395000.0</v>
       </c>
       <c r="BN25">
+        <v>-1729000.0</v>
+      </c>
+      <c r="BO25">
         <v>-1354000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>3145000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1968000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-3339000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>27827000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>9805000.0</v>
       </c>
-      <c r="BT25"/>
       <c r="BU25"/>
-      <c r="BV25">
+      <c r="BV25"/>
+      <c r="BW25">
         <v>-163000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>8912000.0</v>
       </c>
-      <c r="BX25"/>
       <c r="BY25"/>
-      <c r="BZ25">
+      <c r="BZ25"/>
+      <c r="CA25">
         <v>-727000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2649000.0</v>
       </c>
-      <c r="CB25"/>
-      <c r="CC25">
+      <c r="CC25"/>
+      <c r="CD25">
         <v>-6189000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-7112000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>264000.0</v>
       </c>
-      <c r="CF25"/>
-      <c r="CG25">
+      <c r="CG25"/>
+      <c r="CH25">
         <v>-6824000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-723000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>108000.0</v>
       </c>
-      <c r="CJ25"/>
-      <c r="CK25">
+      <c r="CK25"/>
+      <c r="CL25">
         <v>575000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>464000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1569000.0</v>
       </c>
-      <c r="CN25"/>
-      <c r="CO25">
+      <c r="CO25"/>
+      <c r="CP25">
         <v>119000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-855000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1052000.0</v>
       </c>
-      <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
-      <c r="CU25">
+      <c r="CU25"/>
+      <c r="CV25">
         <v>1570000.0</v>
       </c>
-      <c r="CV25"/>
-      <c r="CW25">
+      <c r="CW25"/>
+      <c r="CX25">
         <v>1679000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>2313000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-1363000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-659000.0</v>
       </c>
-      <c r="DA25"/>
       <c r="DB25"/>
-      <c r="DC25">
+      <c r="DC25"/>
+      <c r="DD25">
         <v>-12357000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-400000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-400000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>200000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>500000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-1400000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>800000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>400000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:116">
+    <row r="26" spans="1:117">
       <c r="A26" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>-198000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>95000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-95000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>42000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>-17000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1783000.0</v>
       </c>
-      <c r="T26">
-[...1 lines deleted...]
-      </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26">
         <v>-52000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-564000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-1000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-5000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="AC26">
         <v>-2000.0</v>
       </c>
       <c r="AD26">
         <v>-2000.0</v>
       </c>
       <c r="AE26">
+        <v>-2000.0</v>
+      </c>
+      <c r="AF26">
         <v>-12000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-3000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-10000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>-235000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-23000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>172000.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
         <v>-119000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-53000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>252000.0</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>-79000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-173000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-37000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-1000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-6000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-261000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-96000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
         <v>-250000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-101000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-39000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-710000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-5290000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-1889000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-744000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-3367000.0</v>
       </c>
-      <c r="BI26">
-[...2 lines deleted...]
-      <c r="BJ26"/>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
-      <c r="CL26">
-[...1 lines deleted...]
-      </c>
+      <c r="CL26"/>
       <c r="CM26">
         <v>-940000.0</v>
       </c>
-      <c r="CN26"/>
+      <c r="CN26">
+        <v>-940000.0</v>
+      </c>
       <c r="CO26"/>
-      <c r="CP26">
+      <c r="CP26"/>
+      <c r="CQ26">
         <v>-35000.0</v>
       </c>
-      <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
-      <c r="CU26">
+      <c r="CU26"/>
+      <c r="CV26">
         <v>-1000.0</v>
       </c>
-      <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
+      <c r="DM26"/>
     </row>
-    <row r="27" spans="1:116">
+    <row r="27" spans="1:117">
       <c r="A27" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B27">
+        <v>42000.0</v>
+      </c>
+      <c r="C27">
         <v>56000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000.0</v>
       </c>
       <c r="D27">
         <v>57000.0</v>
       </c>
       <c r="E27">
+        <v>57000.0</v>
+      </c>
+      <c r="F27">
         <v>102000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109000.0</v>
       </c>
       <c r="H27">
         <v>109000.0</v>
       </c>
       <c r="I27">
+        <v>109000.0</v>
+      </c>
+      <c r="J27">
         <v>124000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101000.0</v>
       </c>
       <c r="L27">
         <v>101000.0</v>
       </c>
       <c r="M27">
+        <v>101000.0</v>
+      </c>
+      <c r="N27">
         <v>98000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>89000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>88000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>90000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>28000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>18000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="T27">
         <v>21000.0</v>
       </c>
       <c r="U27">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="V27">
         <v>20000.0</v>
       </c>
       <c r="W27">
+        <v>20000.0</v>
+      </c>
+      <c r="X27">
         <v>82000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>58000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>69000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>81000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>217000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>138000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>123000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>96000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>98000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97000.0</v>
       </c>
       <c r="AG27">
         <v>97000.0</v>
       </c>
       <c r="AH27">
+        <v>97000.0</v>
+      </c>
+      <c r="AI27">
         <v>-59000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>182000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>51000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1166000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>-10000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>471000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>479000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>580000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>461000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>489000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>487000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>561000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>272000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>628000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>469000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>801000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>424000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>591000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>542000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>336000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>329000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>462000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>472000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>162000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>210000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>613000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>501000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1059000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>637000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>4179000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1200000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1217000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1352000.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>163000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
+      <c r="DM27"/>
     </row>
-    <row r="28" spans="1:116">
+    <row r="28" spans="1:117">
       <c r="A28" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B28">
+        <v>-11000.0</v>
+      </c>
+      <c r="C28">
         <v>-34000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
         <v>0.0</v>
       </c>
       <c r="E28">
+        <v>0.0</v>
+      </c>
+      <c r="F28">
         <v>-198000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-24000.0</v>
       </c>
-      <c r="G28">
-[...1 lines deleted...]
-      </c>
       <c r="H28">
         <v>0.0</v>
       </c>
       <c r="I28">
+        <v>0.0</v>
+      </c>
+      <c r="J28">
         <v>-95000.0</v>
       </c>
-      <c r="J28">
-[...1 lines deleted...]
-      </c>
       <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28">
         <v>-4499000.0</v>
       </c>
-      <c r="L28">
-[...1 lines deleted...]
-      </c>
       <c r="M28">
-        <v>42000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N28">
         <v>42000.0</v>
       </c>
       <c r="O28">
+        <v>42000.0</v>
+      </c>
+      <c r="P28">
         <v>17000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-17000.0</v>
       </c>
-      <c r="Q28">
-[...1 lines deleted...]
-      </c>
       <c r="R28">
-        <v>-17000.0</v>
+        <v>0.0</v>
       </c>
       <c r="S28">
         <v>-17000.0</v>
       </c>
       <c r="T28">
-        <v>23977.0</v>
+        <v>-17000.0</v>
       </c>
       <c r="U28">
         <v>23977.0</v>
       </c>
       <c r="V28">
+        <v>23977.0</v>
+      </c>
+      <c r="W28">
         <v>23977000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-268000.0</v>
       </c>
       <c r="X28">
         <v>-268000.0</v>
       </c>
       <c r="Y28">
+        <v>-268000.0</v>
+      </c>
+      <c r="Z28">
         <v>1555000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-5000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-126000.0</v>
       </c>
-      <c r="AB28">
-[...1 lines deleted...]
-      </c>
       <c r="AC28">
         <v>0.0</v>
       </c>
       <c r="AD28">
-        <v>-2000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE28">
         <v>-2000.0</v>
       </c>
       <c r="AF28">
+        <v>-2000.0</v>
+      </c>
+      <c r="AG28">
         <v>1000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-258000.0</v>
       </c>
       <c r="AJ28">
         <v>-258000.0</v>
       </c>
       <c r="AK28">
+        <v>-258000.0</v>
+      </c>
+      <c r="AL28">
         <v>-235000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-23000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-6192000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-119000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-7073000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1875000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>13000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-900000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-988000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-37000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-733000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>859000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-89000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>788000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>809000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>549000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-101000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1226000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-710000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-5290000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-1889000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-1863000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-3270000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>259000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>54000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-125000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>60000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-690000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>23000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1277000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>149000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>119000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>51000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>397000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>89000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>540000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>351000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>814000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1507000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2041000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1233000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2247000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1855000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1837000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3831000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>591000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>243000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>127000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>269000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>13000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>21000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>17000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>4000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-940000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>170000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-1530000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-152000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-220000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-160000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>10000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>5000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>80000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-212000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-177000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-225000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-222000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>87000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-225000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>24000.0</v>
       </c>
-      <c r="DC28"/>
       <c r="DD28"/>
-      <c r="DE28">
+      <c r="DE28"/>
+      <c r="DF28">
         <v>3100000.0</v>
       </c>
-      <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
+      <c r="DM28"/>
     </row>
-    <row r="29" spans="1:116">
+    <row r="29" spans="1:117">
       <c r="A29" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B29">
+        <v>-894000.0</v>
+      </c>
+      <c r="C29">
         <v>-847000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1567000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3096000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-21000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1508000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1648000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>879000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1589000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1075000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>305000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>374000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-993000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1010000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1548000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>730000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1575000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1746000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>189000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>343000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>454000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-225000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>584000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>123000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1509000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1905000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1046000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>482000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2077000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-4900000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>7591000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>848000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-951000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-2561000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1967000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-283000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-3632000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-1620000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-556000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>17000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>3389000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-5588000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>8002000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>233000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-2422000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>1115000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>4032000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>3314000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-70000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-1841000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>3458000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-124000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>7908000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-8400000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>2133000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>1234000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-175000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>5475000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>1794000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>2143000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>2850000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-1929000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>7536000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>3327000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>642000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>685000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>6025000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>2811000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-1813000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>6504000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-288000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>5028000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-1109000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>4416000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>5226000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-65000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>280000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-1342000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>4733000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>4134000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-126000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-582000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>4944000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>7209000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-1046000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>424000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>1325000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>541000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-323000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-829000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>3179000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>906000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-289000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-2137000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>3299000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-2952000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>2849000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-195000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-156000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>582000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>1487000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>147000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-963000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>628000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>2879000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-1078000.0</v>
       </c>
-      <c r="DC29"/>
       <c r="DD29"/>
-      <c r="DE29">
+      <c r="DE29"/>
+      <c r="DF29">
         <v>-500000.0</v>
       </c>
-      <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
-      <c r="DI29">
+      <c r="DI29"/>
+      <c r="DJ29">
         <v>-1500000.0</v>
       </c>
-      <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
+      <c r="DM29"/>
     </row>
-    <row r="30" spans="1:116">
+    <row r="30" spans="1:117">
       <c r="A30" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B30">
+        <v>-588000.0</v>
+      </c>
+      <c r="C30">
         <v>-1914000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-220000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>65000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-992000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1692000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2055000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>923000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>694000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5005000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3783000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1939000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>427000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-8715000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>480000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-9825000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-85000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-53000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>500000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-347000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-233000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-41000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-84000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-108000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-14000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-119000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>433000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-135000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-224000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-178000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-179000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-152000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-60000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>20000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-278000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-135000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-97000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-487000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-150000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-211000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-90000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-279000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-140000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-106000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-251000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-667000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-3958000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-8950000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-322000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-143000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-285000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-771000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-555000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-463000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-345000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-938000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-788000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-708000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-458000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-399000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-841000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-901000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-663000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-260000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-182000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>452000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>3552000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-3020000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-23373000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-4687000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-1261000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-5058000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-763000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-9096000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-589000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-1331000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>7303000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1682000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>5834000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-2803000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-8730000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-4408000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-826000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-225000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-833000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-147000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-415000.0</v>
       </c>
-      <c r="CK30"/>
-      <c r="CL30">
+      <c r="CL30"/>
+      <c r="CM30">
         <v>-850000.0</v>
       </c>
-      <c r="CM30"/>
-      <c r="CN30">
+      <c r="CN30"/>
+      <c r="CO30">
         <v>-1460000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-340000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-328000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-312000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-428000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-321000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-10000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-408000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-139000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-272000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-322000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-147000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-229000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-454000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-163000.0</v>
       </c>
-      <c r="DC30"/>
       <c r="DD30"/>
-      <c r="DE30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>1200000.0</v>
       </c>
-      <c r="DF30"/>
       <c r="DG30"/>
       <c r="DH30"/>
-      <c r="DI30">
+      <c r="DI30"/>
+      <c r="DJ30">
         <v>-1600000.0</v>
       </c>
-      <c r="DJ30"/>
       <c r="DK30"/>
       <c r="DL30"/>
+      <c r="DM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>