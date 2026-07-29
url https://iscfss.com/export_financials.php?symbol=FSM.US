--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5546,51 +5546,51 @@
       <c r="M5">
         <v>28472000.0</v>
       </c>
       <c r="N5">
         <v>29076000.0</v>
       </c>
       <c r="O5">
         <v>29928999.0</v>
       </c>
       <c r="P5">
         <v>20677000.0</v>
       </c>
       <c r="Q5">
         <v>23200999.0</v>
       </c>
       <c r="R5">
         <v>27024000.0</v>
       </c>
       <c r="S5">
         <v>23960000.0</v>
       </c>
       <c r="T5">
         <v>30254999.0</v>
       </c>
       <c r="U5">
-        <v>22234000.0</v>
+        <v>22233999.0</v>
       </c>
       <c r="V5">
         <v>22234000.0</v>
       </c>
       <c r="W5">
         <v>24724000.0</v>
       </c>
       <c r="X5">
         <v>24330000.0</v>
       </c>
       <c r="Y5">
         <v>23875000.0</v>
       </c>
       <c r="Z5">
         <v>23991000.0</v>
       </c>
       <c r="AA5">
         <v>26094000.0</v>
       </c>
       <c r="AB5">
         <v>19921000.0</v>
       </c>
       <c r="AC5">
         <v>18831000.0</v>
       </c>
@@ -12641,51 +12641,51 @@
       <c r="M42">
         <v>28472000.0</v>
       </c>
       <c r="N42">
         <v>29076000.0</v>
       </c>
       <c r="O42">
         <v>29929000.0</v>
       </c>
       <c r="P42">
         <v>20677000.0</v>
       </c>
       <c r="Q42">
         <v>1.0</v>
       </c>
       <c r="R42">
         <v>27024000.0</v>
       </c>
       <c r="S42">
         <v>4825000.0</v>
       </c>
       <c r="T42">
         <v>1.0</v>
       </c>
       <c r="U42">
-        <v>22234000.0</v>
+        <v>1.0</v>
       </c>
       <c r="V42">
         <v>402165000.0</v>
       </c>
       <c r="W42">
         <v>378870000.0</v>
       </c>
       <c r="X42">
         <v>364485000.0</v>
       </c>
       <c r="Y42">
         <v>23875000.0</v>
       </c>
       <c r="Z42">
         <v>23991000.0</v>
       </c>
       <c r="AA42">
         <v>26094000.0</v>
       </c>
       <c r="AB42">
         <v>19921000.0</v>
       </c>
       <c r="AC42">
         <v>18831000.0</v>
       </c>
@@ -17216,51 +17216,51 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4">
         <v>0.0</v>
       </c>
       <c r="T4">
         <v>0.0</v>
       </c>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>158</v>
       </c>
       <c r="B5">
-        <v>369804246.0</v>
+        <v>432237367.0</v>
       </c>
       <c r="C5">
         <v>236263000.0</v>
       </c>
       <c r="D5">
         <v>11101000.0</v>
       </c>
       <c r="E5">
         <v>-113758000.0</v>
       </c>
       <c r="F5">
         <v>119774000.0</v>
       </c>
       <c r="G5">
         <v>61216000.0</v>
       </c>
       <c r="H5">
         <v>45418000.0</v>
       </c>
       <c r="I5">
         <v>70757676.0</v>
       </c>
       <c r="J5">
         <v>105042174.0</v>
       </c>
@@ -17296,51 +17296,51 @@
       </c>
       <c r="U5">
         <v>-521819.3</v>
       </c>
       <c r="V5">
         <v>-94622.54</v>
       </c>
       <c r="W5">
         <v>-67397.59</v>
       </c>
       <c r="X5">
         <v>-31583.76</v>
       </c>
       <c r="Y5">
         <v>-46039.32</v>
       </c>
       <c r="Z5">
         <v>-46526.89</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>159</v>
       </c>
       <c r="B6">
-        <v>566404630.0</v>
+        <v>628837751.0</v>
       </c>
       <c r="C6">
         <v>474261000.0</v>
       </c>
       <c r="D6">
         <v>230789000.0</v>
       </c>
       <c r="E6">
         <v>59051000.0</v>
       </c>
       <c r="F6">
         <v>242046000.0</v>
       </c>
       <c r="G6">
         <v>106624000.0</v>
       </c>
       <c r="H6">
         <v>91770000.0</v>
       </c>
       <c r="I6">
         <v>114036000.0</v>
       </c>
       <c r="J6">
         <v>149802000.0</v>
       </c>