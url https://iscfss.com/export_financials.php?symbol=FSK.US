--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -12424,51 +12424,51 @@
       <c r="F3">
         <v>-717000000.0</v>
       </c>
       <c r="G3">
         <v>221000000.0</v>
       </c>
       <c r="H3">
         <v>-587000000.0</v>
       </c>
       <c r="I3">
         <v>-297000000.0</v>
       </c>
       <c r="J3">
         <v>83732000.0</v>
       </c>
       <c r="K3">
         <v>61290000.0</v>
       </c>
       <c r="L3">
         <v>-157634000.0</v>
       </c>
       <c r="M3">
         <v>-317255000.0</v>
       </c>
       <c r="N3">
-        <v>71627000.0</v>
+        <v>25982000.0</v>
       </c>
       <c r="O3">
         <v>-168275000.0</v>
       </c>
       <c r="P3">
         <v>153044000.0</v>
       </c>
       <c r="Q3">
         <v>22753000.0</v>
       </c>
       <c r="R3">
         <v>9305000.0</v>
       </c>
       <c r="S3"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
@@ -12504,51 +12504,51 @@
       <c r="F5">
         <v>1527000000.0</v>
       </c>
       <c r="G5">
         <v>-395000000.0</v>
       </c>
       <c r="H5">
         <v>253000000.0</v>
       </c>
       <c r="I5">
         <v>653000000.0</v>
       </c>
       <c r="J5">
         <v>261132000.0</v>
       </c>
       <c r="K5">
         <v>307059000.0</v>
       </c>
       <c r="L5">
         <v>40677000.0</v>
       </c>
       <c r="M5">
         <v>517436000.0</v>
       </c>
       <c r="N5">
-        <v>199955000.0</v>
+        <v>271582000.0</v>
       </c>
       <c r="O5">
         <v>498192000.0</v>
       </c>
       <c r="P5">
         <v>-88240000.0</v>
       </c>
       <c r="Q5">
         <v>9392000.0</v>
       </c>
       <c r="R5">
         <v>2151000.0</v>
       </c>
       <c r="S5">
         <v>-580000.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>137</v>
       </c>
       <c r="B6">
         <v>665000000.0</v>
       </c>
       <c r="C6">
@@ -12563,51 +12563,51 @@
       <c r="F6">
         <v>810000000.0</v>
       </c>
       <c r="G6">
         <v>-174000000.0</v>
       </c>
       <c r="H6">
         <v>253000000.0</v>
       </c>
       <c r="I6">
         <v>653000000.0</v>
       </c>
       <c r="J6">
         <v>261132000.0</v>
       </c>
       <c r="K6">
         <v>300000000.0</v>
       </c>
       <c r="L6">
         <v>44441000.0</v>
       </c>
       <c r="M6">
         <v>200181000.0</v>
       </c>
       <c r="N6">
-        <v>271582000.0</v>
+        <v>297564000.0</v>
       </c>
       <c r="O6">
         <v>330699000.0</v>
       </c>
       <c r="P6">
         <v>53470000.0</v>
       </c>
       <c r="Q6">
         <v>28264000.0</v>
       </c>
       <c r="R6">
         <v>11456000.0</v>
       </c>
       <c r="S6">
         <v>-580000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>138</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -14183,51 +14183,51 @@
       <c r="B3"/>
       <c r="C3">
         <v>95000000.0</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
         <v>-300000000.0</v>
       </c>
       <c r="G3">
         <v>658000000.0</v>
       </c>
       <c r="H3">
         <v>-333000000.0</v>
       </c>
       <c r="I3">
         <v>-330000000.0</v>
       </c>
       <c r="J3">
         <v>-328000000.0</v>
       </c>
       <c r="K3">
         <v>-340000000.0</v>
       </c>
       <c r="L3">
-        <v>-351000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="M3">
         <v>-347000000.0</v>
       </c>
       <c r="N3">
         <v>-343000000.0</v>
       </c>
       <c r="O3">
         <v>-353000000.0</v>
       </c>
       <c r="P3">
         <v>-313000000.0</v>
       </c>
       <c r="Q3">
         <v>-286000000.0</v>
       </c>
       <c r="R3">
         <v>-297000000.0</v>
       </c>
       <c r="S3">
         <v>-274000000.0</v>
       </c>
       <c r="T3">
         <v>-271000000.0</v>
       </c>
@@ -14324,72 +14324,72 @@
       <c r="AY3">
         <v>-72235000.0</v>
       </c>
       <c r="AZ3">
         <v>4943000.0</v>
       </c>
       <c r="BA3">
         <v>-15240000.0</v>
       </c>
       <c r="BB3">
         <v>43883000.0</v>
       </c>
       <c r="BC3">
         <v>-61102000.0</v>
       </c>
       <c r="BD3">
         <v>-43410000.0</v>
       </c>
       <c r="BE3">
         <v>13947000.0</v>
       </c>
       <c r="BF3">
         <v>72699000.0</v>
       </c>
       <c r="BG3">
-        <v>105398000.0</v>
+        <v>9809000.0</v>
       </c>
       <c r="BH3">
         <v>-64873000.0</v>
       </c>
       <c r="BI3">
         <v>5780000.0</v>
       </c>
       <c r="BJ3">
-        <v>18499000.0</v>
+        <v>205000.0</v>
       </c>
       <c r="BK3">
-        <v>15349000.0</v>
+        <v>506000.0</v>
       </c>
       <c r="BL3">
         <v>9632000.0</v>
       </c>
       <c r="BM3">
         <v>-6015000.0</v>
       </c>
       <c r="BN3">
-        <v>3787000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
     </row>
     <row r="4" spans="1:71">
       <c r="A4" t="s">
         <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
@@ -14513,51 +14513,51 @@
       <c r="B5"/>
       <c r="C5">
         <v>-3000000.0</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>420000000.0</v>
       </c>
       <c r="G5">
         <v>170000000.0</v>
       </c>
       <c r="H5">
         <v>493000000.0</v>
       </c>
       <c r="I5">
         <v>435000000.0</v>
       </c>
       <c r="J5">
         <v>501000000.0</v>
       </c>
       <c r="K5">
         <v>231000000.0</v>
       </c>
       <c r="L5">
-        <v>616000000.0</v>
+        <v>265000000.0</v>
       </c>
       <c r="M5">
         <v>262000000.0</v>
       </c>
       <c r="N5">
         <v>314900000.0</v>
       </c>
       <c r="O5">
         <v>440000000.0</v>
       </c>
       <c r="P5">
         <v>187000000.0</v>
       </c>
       <c r="Q5">
         <v>285740000.0</v>
       </c>
       <c r="R5">
         <v>522000000.0</v>
       </c>
       <c r="S5">
         <v>270000000.0</v>
       </c>
       <c r="T5">
         <v>609000000.0</v>
       </c>
@@ -14654,115 +14654,115 @@
       <c r="AY5">
         <v>130091000.0</v>
       </c>
       <c r="AZ5">
         <v>54674000.0</v>
       </c>
       <c r="BA5">
         <v>12776000.0</v>
       </c>
       <c r="BB5">
         <v>38593000.0</v>
       </c>
       <c r="BC5">
         <v>142056000.0</v>
       </c>
       <c r="BD5">
         <v>121767000.0</v>
       </c>
       <c r="BE5">
         <v>31121000.0</v>
       </c>
       <c r="BF5">
         <v>14892000.0</v>
       </c>
       <c r="BG5">
-        <v>116128000.0</v>
+        <v>52814000.0</v>
       </c>
       <c r="BH5">
         <v>25387000.0</v>
       </c>
       <c r="BI5">
         <v>12040000.0</v>
       </c>
       <c r="BJ5">
-        <v>6016000.0</v>
+        <v>22322000.0</v>
       </c>
       <c r="BK5">
-        <v>-85000.0</v>
+        <v>15264000.0</v>
       </c>
       <c r="BL5">
         <v>3559000.0</v>
       </c>
       <c r="BM5">
         <v>3135000.0</v>
       </c>
       <c r="BN5">
-        <v>1115000.0</v>
+        <v>4869000.0</v>
       </c>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
     </row>
     <row r="6" spans="1:71">
       <c r="A6" t="s">
         <v>137</v>
       </c>
       <c r="B6">
         <v>-336000000.0</v>
       </c>
       <c r="C6">
         <v>92000000.0</v>
       </c>
       <c r="D6">
         <v>218000000.0</v>
       </c>
       <c r="E6">
         <v>-198000000.0</v>
       </c>
       <c r="F6">
         <v>120000000.0</v>
       </c>
       <c r="G6">
         <v>170000000.0</v>
       </c>
       <c r="H6">
         <v>160000000.0</v>
       </c>
       <c r="I6">
         <v>105000000.0</v>
       </c>
       <c r="J6">
         <v>173000000.0</v>
       </c>
       <c r="K6">
         <v>115000000.0</v>
       </c>
       <c r="L6">
-        <v>265000000.0</v>
+        <v>269000000.0</v>
       </c>
       <c r="M6">
         <v>142000000.0</v>
       </c>
       <c r="N6">
         <v>199000000.0</v>
       </c>
       <c r="O6">
         <v>87000000.0</v>
       </c>
       <c r="P6">
         <v>-126000000.0</v>
       </c>
       <c r="Q6">
         <v>-70000000.0</v>
       </c>
       <c r="R6">
         <v>225000000.0</v>
       </c>
       <c r="S6">
         <v>193000000.0</v>
       </c>
       <c r="T6">
         <v>270000000.0</v>
       </c>
@@ -14859,72 +14859,72 @@
       <c r="AY6">
         <v>82550000.0</v>
       </c>
       <c r="AZ6">
         <v>59617000.0</v>
       </c>
       <c r="BA6">
         <v>46939000.0</v>
       </c>
       <c r="BB6">
         <v>82476000.0</v>
       </c>
       <c r="BC6">
         <v>80954000.0</v>
       </c>
       <c r="BD6">
         <v>121767000.0</v>
       </c>
       <c r="BE6">
         <v>45068000.0</v>
       </c>
       <c r="BF6">
         <v>82410000.0</v>
       </c>
       <c r="BG6">
-        <v>52814000.0</v>
+        <v>62623000.0</v>
       </c>
       <c r="BH6">
         <v>-39486000.0</v>
       </c>
       <c r="BI6">
         <v>17820000.0</v>
       </c>
       <c r="BJ6">
-        <v>22322000.0</v>
+        <v>22527000.0</v>
       </c>
       <c r="BK6">
-        <v>15264000.0</v>
+        <v>15770000.0</v>
       </c>
       <c r="BL6">
         <v>11848000.0</v>
       </c>
       <c r="BM6">
         <v>-3717000.0</v>
       </c>
       <c r="BN6">
-        <v>4869000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="BO6">
         <v>815000.0</v>
       </c>
       <c r="BP6">
         <v>-331000.0</v>
       </c>
       <c r="BQ6">
         <v>-292000.0</v>
       </c>
       <c r="BR6">
         <v>-192000.0</v>
       </c>
       <c r="BS6">
         <v>-119000.0</v>
       </c>
     </row>
     <row r="7" spans="1:71">
       <c r="A7" t="s">
         <v>138</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -19799,57 +19799,57 @@
         <v>167165000.0</v>
       </c>
       <c r="M14">
         <v>82146000.0</v>
       </c>
       <c r="N14">
         <v>25982000.0</v>
       </c>
       <c r="O14">
         <v>-127399000.0</v>
       </c>
       <c r="P14">
         <v>9809000.0</v>
       </c>
       <c r="Q14">
         <v>506000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>177</v>
       </c>
       <c r="B15">
-        <v>-784000000.0</v>
+        <v>784000000.0</v>
       </c>
       <c r="C15">
-        <v>-1008000000.0</v>
+        <v>1008000000.0</v>
       </c>
       <c r="D15">
-        <v>-823000000.0</v>
+        <v>823000000.0</v>
       </c>
       <c r="E15">
         <v>738000000.0</v>
       </c>
       <c r="F15">
         <v>502000000.0</v>
       </c>
       <c r="G15">
         <v>340000000.0</v>
       </c>
       <c r="H15">
         <v>342000000.0</v>
       </c>
       <c r="I15">
         <v>207000000.0</v>
       </c>
       <c r="J15">
         <v>218000000.0</v>
       </c>
       <c r="K15">
         <v>217000000.0</v>
       </c>
       <c r="L15">
         <v>179398000.0</v>
       </c>
@@ -22649,57 +22649,57 @@
         <v>9809000.0</v>
       </c>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14">
         <v>205000.0</v>
       </c>
       <c r="BK14">
         <v>506000.0</v>
       </c>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14">
         <v>31000.0</v>
       </c>
       <c r="BO14"/>
     </row>
     <row r="15" spans="1:67">
       <c r="A15" t="s">
         <v>177</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
-        <v>-392000000.0</v>
+        <v>392000000.0</v>
       </c>
       <c r="D15">
-        <v>-196000000.0</v>
+        <v>196000000.0</v>
       </c>
       <c r="E15">
-        <v>-196000000.0</v>
+        <v>196000000.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>392000000.0</v>
       </c>
       <c r="H15">
         <v>196000000.0</v>
       </c>
       <c r="I15">
         <v>210000000.0</v>
       </c>
       <c r="J15">
         <v>210000000.0</v>
       </c>
       <c r="K15">
         <v>211000000.0</v>
       </c>
       <c r="L15">
         <v>210000000.0</v>
       </c>
       <c r="M15">
         <v>210000000.0</v>
       </c>