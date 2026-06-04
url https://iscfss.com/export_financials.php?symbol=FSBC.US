--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1032,162 +1035,170 @@
         <v>-165000.0</v>
       </c>
       <c r="K5">
         <v>-85000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>16</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>11872000.0</v>
+      </c>
       <c r="C7">
         <v>6857000.0</v>
       </c>
       <c r="D7">
         <v>5603000.0</v>
       </c>
       <c r="E7">
         <v>4243000.0</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>303990000.0</v>
+      </c>
       <c r="C8">
         <v>302531000.0</v>
       </c>
       <c r="D8">
         <v>220505000.0</v>
       </c>
       <c r="E8">
         <v>219543000.0</v>
       </c>
       <c r="F8">
         <v>218444000.0</v>
       </c>
       <c r="G8">
         <v>110082000.0</v>
       </c>
       <c r="H8">
         <v>96114000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>19</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>506951000.0</v>
+      </c>
       <c r="C10">
         <v>356464000.0</v>
       </c>
       <c r="D10">
         <v>327434000.0</v>
       </c>
       <c r="E10">
         <v>269840000.0</v>
       </c>
       <c r="F10">
         <v>439793000.0</v>
       </c>
       <c r="G10">
         <v>314198000.0</v>
       </c>
       <c r="H10">
         <v>197310000.0</v>
       </c>
       <c r="I10">
         <v>6291000.0</v>
       </c>
       <c r="J10">
         <v>10397000.0</v>
       </c>
       <c r="K10">
         <v>7407000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>21</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>564856000.0</v>
+      </c>
       <c r="C12">
         <v>454658000.0</v>
       </c>
       <c r="D12">
         <v>435517000.0</v>
       </c>
       <c r="E12">
         <v>385828000.0</v>
       </c>
       <c r="F12">
         <v>588600000.0</v>
       </c>
       <c r="G12">
         <v>429147000.0</v>
       </c>
       <c r="H12">
         <v>274508000.0</v>
       </c>
       <c r="I12">
         <v>24622000.0</v>
       </c>
       <c r="J12">
         <v>28710000.0</v>
       </c>
       <c r="K12">
@@ -1437,197 +1448,205 @@
         <v>3227159000.0</v>
       </c>
       <c r="F23">
         <v>2556761000.0</v>
       </c>
       <c r="G23">
         <v>1953765000.0</v>
       </c>
       <c r="H23">
         <v>1479859000.0</v>
       </c>
       <c r="I23">
         <v>328269000.0</v>
       </c>
       <c r="J23">
         <v>314382000.0</v>
       </c>
       <c r="K23">
         <v>273721000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>33</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>74041000.0</v>
+      </c>
       <c r="C24">
         <v>73895000.0</v>
       </c>
       <c r="D24">
         <v>243749000.0</v>
       </c>
       <c r="E24">
         <v>173606000.0</v>
       </c>
       <c r="F24">
         <v>28386000.0</v>
       </c>
       <c r="G24">
         <v>28320000.0</v>
       </c>
       <c r="H24">
         <v>53253000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>35</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>109000000.0</v>
+      </c>
       <c r="C26">
         <v>109803000.0</v>
       </c>
       <c r="D26">
         <v>117961000.0</v>
       </c>
       <c r="E26">
         <v>119744000.0</v>
       </c>
       <c r="F26">
         <v>153753000.0</v>
       </c>
       <c r="G26">
         <v>126685000.0</v>
       </c>
       <c r="H26">
         <v>89141000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
-        <v>97785000.0</v>
+        <v>-421038000.0</v>
       </c>
       <c r="C28">
         <v>-275712000.0</v>
       </c>
       <c r="D28">
         <v>-78082000.0</v>
       </c>
       <c r="E28">
         <v>-91991000.0</v>
       </c>
       <c r="F28">
         <v>-411407000.0</v>
       </c>
       <c r="G28">
         <v>-285878000.0</v>
       </c>
       <c r="H28">
         <v>-144057000.0</v>
       </c>
       <c r="I28">
         <v>65535000.0</v>
       </c>
       <c r="J28">
         <v>54050000.0</v>
       </c>
       <c r="K28">
         <v>49406000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>519873000.0</v>
+      </c>
       <c r="C29">
         <v>470519000.0</v>
       </c>
       <c r="D29">
         <v>529523000.0</v>
       </c>
       <c r="E29">
         <v>426431000.0</v>
       </c>
       <c r="F29">
         <v>263432000.0</v>
       </c>
       <c r="G29">
         <v>162095000.0</v>
       </c>
       <c r="H29">
         <v>162130000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>39</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>11904000.0</v>
+      </c>
       <c r="C30">
         <v>24374000.0</v>
       </c>
       <c r="D30">
         <v>22582000.0</v>
       </c>
       <c r="E30">
         <v>7454000.0</v>
       </c>
       <c r="F30">
         <v>5332000.0</v>
       </c>
       <c r="G30">
         <v>5422000.0</v>
       </c>
       <c r="H30">
         <v>3479000.0</v>
       </c>
       <c r="I30">
         <v>876000.0</v>
       </c>
       <c r="J30">
         <v>824000.0</v>
       </c>
       <c r="K30">
@@ -1654,133 +1673,137 @@
         <v>108877000.0</v>
       </c>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>42</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>4178101000.0</v>
+      </c>
       <c r="C33">
         <v>3574246000.0</v>
       </c>
       <c r="D33">
         <v>3135026000.0</v>
       </c>
       <c r="E33">
         <v>2833877000.0</v>
       </c>
       <c r="F33">
         <v>1962829000.0</v>
       </c>
       <c r="G33">
         <v>1519196000.0</v>
       </c>
       <c r="H33">
         <v>1201872000.0</v>
       </c>
       <c r="I33">
         <v>302771000.0</v>
       </c>
       <c r="J33">
         <v>284848000.0</v>
       </c>
       <c r="K33">
         <v>247915000.0</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>44</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>107945000.0</v>
+      </c>
       <c r="C35">
         <v>98660000.0</v>
       </c>
       <c r="D35">
         <v>280455000.0</v>
       </c>
       <c r="E35">
         <v>177849000.0</v>
       </c>
       <c r="F35">
         <v>28386000.0</v>
       </c>
       <c r="G35">
         <v>28320000.0</v>
       </c>
       <c r="H35">
         <v>53253000.0</v>
       </c>
       <c r="I35">
         <v>58298000.0</v>
       </c>
       <c r="J35">
         <v>51689000.0</v>
       </c>
       <c r="K35">
         <v>57121000.0</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
-        <v>-12911000.0</v>
+        <v>83575000.0</v>
       </c>
       <c r="C36">
         <v>56666000.0</v>
       </c>
       <c r="D36">
         <v>59489000.0</v>
       </c>
       <c r="E36">
         <v>46502000.0</v>
       </c>
       <c r="F36">
         <v>26266000.0</v>
       </c>
       <c r="G36">
         <v>17924000.0</v>
       </c>
       <c r="H36">
         <v>16713000.0</v>
       </c>
       <c r="I36">
         <v>294599000.0</v>
       </c>
       <c r="J36">
         <v>272449000.0</v>
       </c>
@@ -1815,80 +1838,80 @@
       </c>
       <c r="D38">
         <v>-14828000.0</v>
       </c>
       <c r="E38">
         <v>2949865000.0</v>
       </c>
       <c r="F38">
         <v>2111636000.0</v>
       </c>
       <c r="G38">
         <v>1390848000.0</v>
       </c>
       <c r="H38">
         <v>1111440000.0</v>
       </c>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>506951000.0</v>
+        <v>-533594000.0</v>
       </c>
       <c r="C39">
         <v>366757000.0</v>
       </c>
       <c r="D39">
         <v>336404000.0</v>
       </c>
       <c r="E39">
         <v>277294000.0</v>
       </c>
       <c r="F39">
         <v>445125000.0</v>
       </c>
       <c r="G39">
         <v>319620000.0</v>
       </c>
       <c r="H39">
         <v>200789000.0</v>
       </c>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>3507304000.0</v>
+        <v>4201084000.0</v>
       </c>
       <c r="C40">
         <v>3557994000.0</v>
       </c>
       <c r="D40">
         <v>3026896000.0</v>
       </c>
       <c r="E40">
         <v>2782004000.0</v>
       </c>
       <c r="F40">
         <v>2285890000.0</v>
       </c>
       <c r="G40">
         <v>1784001000.0</v>
       </c>
       <c r="H40">
         <v>1311750000.0</v>
       </c>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
@@ -1956,51 +1979,53 @@
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>54</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>18921000.0</v>
+      </c>
       <c r="C45">
         <v>13167000.0</v>
       </c>
       <c r="D45">
         <v>11643000.0</v>
       </c>
       <c r="E45">
         <v>5586000.0</v>
       </c>
       <c r="F45">
         <v>1773000.0</v>
       </c>
       <c r="G45">
         <v>1663000.0</v>
       </c>
       <c r="H45">
         <v>1291000.0</v>
       </c>
       <c r="I45">
         <v>2731000.0</v>
       </c>
       <c r="J45">
         <v>3064000.0</v>
       </c>
       <c r="K45"/>
@@ -2111,51 +2136,51 @@
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
-        <v>97785000.0</v>
+        <v>85913000.0</v>
       </c>
       <c r="C51">
         <v>80752000.0</v>
       </c>
       <c r="D51">
         <v>249352000.0</v>
       </c>
       <c r="E51">
         <v>177849000.0</v>
       </c>
       <c r="F51">
         <v>28386000.0</v>
       </c>
       <c r="G51">
         <v>28320000.0</v>
       </c>
       <c r="H51">
         <v>53253000.0</v>
       </c>
       <c r="I51">
         <v>71826000.0</v>
       </c>
       <c r="J51">
         <v>64447000.0</v>
       </c>
@@ -2174,51 +2199,53 @@
       <c r="D52">
         <v>171255000.0</v>
       </c>
       <c r="E52">
         <v>101009000.0</v>
       </c>
       <c r="F52">
         <v>28364000.0</v>
       </c>
       <c r="G52"/>
       <c r="H52">
         <v>1000000.0</v>
       </c>
       <c r="I52">
         <v>13750000.0</v>
       </c>
       <c r="J52">
         <v>13000000.0</v>
       </c>
       <c r="K52"/>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
         <v>62</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>57905000.0</v>
+      </c>
       <c r="C53">
         <v>98194000.0</v>
       </c>
       <c r="D53">
         <v>108083000.0</v>
       </c>
       <c r="E53">
         <v>115988000.0</v>
       </c>
       <c r="F53">
         <v>148807000.0</v>
       </c>
       <c r="G53">
         <v>114949000.0</v>
       </c>
       <c r="H53">
         <v>77198000.0</v>
       </c>
       <c r="I53">
         <v>18331000.0</v>
       </c>
       <c r="J53">
         <v>18313000.0</v>
       </c>
       <c r="K53">
@@ -2258,86 +2285,86 @@
       </c>
       <c r="F55">
         <v>2556761000.0</v>
       </c>
       <c r="G55">
         <v>1953765000.0</v>
       </c>
       <c r="H55">
         <v>1479859000.0</v>
       </c>
       <c r="I55">
         <v>328269000.0</v>
       </c>
       <c r="J55">
         <v>314382000.0</v>
       </c>
       <c r="K55">
         <v>273721000.0</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
-        <v>506951000.0</v>
+        <v>576760000.0</v>
       </c>
       <c r="C56">
         <v>479032000.0</v>
       </c>
       <c r="D56">
         <v>458099000.0</v>
       </c>
       <c r="E56">
         <v>393282000.0</v>
       </c>
       <c r="F56">
         <v>593932000.0</v>
       </c>
       <c r="G56">
         <v>434569000.0</v>
       </c>
       <c r="H56">
         <v>277987000.0</v>
       </c>
       <c r="I56">
         <v>25498000.0</v>
       </c>
       <c r="J56">
         <v>29534000.0</v>
       </c>
       <c r="K56">
         <v>25806000.0</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
-        <v>3507304000.0</v>
+        <v>4201084000.0</v>
       </c>
       <c r="C57">
         <v>3557994000.0</v>
       </c>
       <c r="D57">
         <v>3026896000.0</v>
       </c>
       <c r="E57">
         <v>2796485000.0</v>
       </c>
       <c r="F57">
         <v>2293329000.0</v>
       </c>
       <c r="G57">
         <v>1791670000.0</v>
       </c>
       <c r="H57">
         <v>1317729000.0</v>
       </c>
       <c r="I57">
         <v>13750000.0</v>
       </c>
       <c r="J57">
         <v>13000000.0</v>
       </c>
@@ -2457,4864 +2484,5000 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN62"/>
+  <dimension ref="A1:AO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:41">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AN1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>30050000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>24870000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17173000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14481000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9460000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8401000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10706000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7439000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11091000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14915000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7914000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7669000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
-    </row>
-    <row r="3" spans="1:40">
+      <c r="AO2"/>
+    </row>
+    <row r="3" spans="1:41">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
-    </row>
-    <row r="4" spans="1:40">
+      <c r="AO3"/>
+    </row>
+    <row r="4" spans="1:41">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4"/>
+    </row>
+    <row r="5" spans="1:41">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>-10115000.0</v>
+      </c>
+      <c r="C5">
         <v>-9143000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-9878000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-11958000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-11646000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-12371000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-9732000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-12232000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-12440000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-11767000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-15931000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-12976000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-11946000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-13454000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-16070000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-12747000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-7218000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-566000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-20000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>288000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-390000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1345000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>108877000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-9000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-20000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-41000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-114000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-183000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-282000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-262000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-257000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-165000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-71000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-66000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-75000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-85000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>22000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>30000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:40">
+    <row r="6" spans="1:41">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
-    </row>
-    <row r="7" spans="1:40">
+      <c r="AO6"/>
+    </row>
+    <row r="7" spans="1:41">
       <c r="A7" t="s">
         <v>16</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>11547000.0</v>
+      </c>
       <c r="C7">
+        <v>11872000.0</v>
+      </c>
+      <c r="D7">
         <v>10431000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7744000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6591000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6857000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7101000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7077000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>7320000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5603000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5043000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5275000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5433000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4243000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>4492000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4739000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4987000.0</v>
       </c>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
-    </row>
-    <row r="8" spans="1:40">
+      <c r="AO7"/>
+    </row>
+    <row r="8" spans="1:41">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>304372000.0</v>
+      </c>
       <c r="C8">
+        <v>303990000.0</v>
+      </c>
+      <c r="D8">
         <v>303571000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>303155000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>302788000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>302531000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>302251000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>301968000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>220804000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>220505000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>220266000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>220021000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>219785000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>219543000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>219286000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>219023000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>218721000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>218444000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>218216000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>218026000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8"/>
+    </row>
+    <row r="9" spans="1:41">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
-    </row>
-    <row r="10" spans="1:40">
+      <c r="AO9"/>
+    </row>
+    <row r="10" spans="1:41">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
-        <v>472873000.0</v>
+        <v>46123000.0</v>
       </c>
       <c r="C10">
+        <v>506951000.0</v>
+      </c>
+      <c r="D10">
         <v>580547000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>484659000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>456595000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>356464000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>254970000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>194456000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>191203000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>327434000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>330519000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>307466000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>357556000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>269840000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>327885000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>281599000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>519428000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>439793000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>548036000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>556055000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>460288000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>314198000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>7933000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5216000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7085000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6267000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>6291000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>5965000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>7723000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>7704000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>10397000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6951000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>8229000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>7182000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7407000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4830000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>25153000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:40">
+    <row r="11" spans="1:41">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
-    </row>
-    <row r="12" spans="1:40">
+      <c r="AO11"/>
+    </row>
+    <row r="12" spans="1:41">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
-        <v>567572000.0</v>
+        <v>137838000.0</v>
       </c>
       <c r="C12">
+        <v>564856000.0</v>
+      </c>
+      <c r="D12">
         <v>639907000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>543256000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>553706000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>454658000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>359208000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>297660000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>296209000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>435517000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>434605000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>418260000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>472696000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>385828000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>441926000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>404025000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>654241000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>588600000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>701857000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>716129000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>587539000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>429147000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>7933000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>23216000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>25533000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>24106000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>24622000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>22992000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>25471000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>25496000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>28710000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>26004000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>26624000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>25545000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>25154000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>22482000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>43899000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:40">
+    <row r="13" spans="1:41">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
+        <v>304372000.0</v>
+      </c>
+      <c r="C13">
         <v>303990000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>303571000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>303155000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>302788000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>302531000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>302251000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>301968000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>220804000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>220505000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>220266000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>220021000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>219785000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>219543000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>219286000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>219023000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>218721000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>218444000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>218216000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>218026000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>110144000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>110082000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
-[...1 lines deleted...]
-      </c>
+      <c r="Z13"/>
       <c r="AA13">
         <v>19000.0</v>
       </c>
       <c r="AB13">
         <v>19000.0</v>
       </c>
       <c r="AC13">
         <v>19000.0</v>
       </c>
       <c r="AD13">
         <v>19000.0</v>
       </c>
       <c r="AE13">
         <v>19000.0</v>
       </c>
       <c r="AF13">
         <v>19000.0</v>
       </c>
       <c r="AG13">
         <v>19000.0</v>
       </c>
       <c r="AH13">
         <v>19000.0</v>
       </c>
       <c r="AI13">
+        <v>19000.0</v>
+      </c>
+      <c r="AJ13">
         <v>18000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="AK13">
         <v>19000.0</v>
       </c>
       <c r="AL13">
         <v>19000.0</v>
       </c>
       <c r="AM13">
         <v>19000.0</v>
       </c>
       <c r="AN13">
+        <v>19000.0</v>
+      </c>
+      <c r="AO13">
         <v>179000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:40">
+    <row r="14" spans="1:41">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
         <v>21289056.0</v>
       </c>
       <c r="C14">
+        <v>21289056.0</v>
+      </c>
+      <c r="D14">
         <v>21281818.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>21269265.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>21254000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>21235000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>21233000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>21058000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>17273000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>17193000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17195000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>17169000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>17195000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>17179863.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>17168447.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>17149449.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>17164519.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>17139693.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>17123182.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>14667804.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16265273.0</v>
       </c>
       <c r="V14">
         <v>16265273.0</v>
       </c>
       <c r="W14">
         <v>16265273.0</v>
       </c>
       <c r="X14">
         <v>16265273.0</v>
       </c>
       <c r="Y14">
         <v>16265273.0</v>
       </c>
       <c r="Z14">
+        <v>16265273.0</v>
+      </c>
+      <c r="AA14">
         <v>1850000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1859000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1857000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1861000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1899000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1909000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1907000.0</v>
       </c>
       <c r="AH14">
         <v>1907000.0</v>
       </c>
       <c r="AI14">
+        <v>1907000.0</v>
+      </c>
+      <c r="AJ14">
         <v>1903000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1908000.0</v>
       </c>
       <c r="AK14">
         <v>1908000.0</v>
       </c>
       <c r="AL14">
         <v>1908000.0</v>
       </c>
       <c r="AM14">
-        <v>1899000.0</v>
+        <v>1908000.0</v>
       </c>
       <c r="AN14">
         <v>1899000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:40">
+      <c r="AO14">
+        <v>1899000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:41">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>218026000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>110144000.0</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
+      <c r="Z15"/>
       <c r="AA15">
         <v>19000.0</v>
       </c>
       <c r="AB15">
         <v>19000.0</v>
       </c>
-      <c r="AC15"/>
+      <c r="AC15">
+        <v>19000.0</v>
+      </c>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-    </row>
-    <row r="16" spans="1:40">
+      <c r="AO15"/>
+    </row>
+    <row r="16" spans="1:41">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-59950000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-75130000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-102827000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-86528000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-95807000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-52133000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9903000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16"/>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17"/>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18"/>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>177439000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20"/>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>1726000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>2161000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>2286000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>2215000.0</v>
       </c>
-      <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>2083000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21"/>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>-157651000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-374236000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-347907000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-365299000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-303917000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-333736000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>-524975000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-16296000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1031343000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-972127000.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22"/>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>5031751000.0</v>
+      </c>
+      <c r="C23">
         <v>4754861000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4641770000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4413473000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4245057000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4053278000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3887004000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3634217000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3476360000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3593125000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3505040000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3402701000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3397308000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3227159000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3074570000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2836071000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2778249000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2556761000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2434493000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2327867000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2150737000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1953765000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>108877000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>10056000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>324810000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>326984000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>326627000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>328269000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>327143000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>323676000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>314400000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>314382000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>304584000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>291099000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>286285000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>273721000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>259723000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>279914000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:40">
+    <row r="24" spans="1:41">
       <c r="A24" t="s">
         <v>33</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>74077000.0</v>
+      </c>
       <c r="C24">
+        <v>74041000.0</v>
+      </c>
+      <c r="D24">
         <v>74004000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>73968000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>73932000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>73895000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>73859000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>73822000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>193786000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>243749000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>163713000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>173677000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>193640000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>173606000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>207028000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>88420000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>28403000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>28386000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>28370000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>28353000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>28336000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>28320000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24"/>
+    </row>
+    <row r="25" spans="1:41">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25"/>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" t="s">
         <v>35</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>93850000.0</v>
+      </c>
       <c r="C26">
+        <v>109000000.0</v>
+      </c>
+      <c r="D26">
         <v>97825000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>97575000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>99696000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>109803000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>106958000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>106177000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>108006000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>117961000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>107190000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>114280000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>118654000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>119744000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>117805000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>126903000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>139299000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>153753000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>158776000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>166547000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>133737000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>126685000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26"/>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27"/>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
-        <v>97785000.0</v>
+        <v>39501000.0</v>
       </c>
       <c r="C28">
+        <v>-421038000.0</v>
+      </c>
+      <c r="D28">
         <v>-496112000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-402947000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-376072000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-275712000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-174010000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-113557000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9903000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-78082000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-161763000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-128514000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-158483000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-91991000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-116365000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-188440000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-486038000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-411407000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-519666000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-527702000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-431952000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-285878000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>43802000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>51046000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>51757000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>59125000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>65535000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>67831000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>60895000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>56831000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>54050000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>62572000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>46919000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>58579000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>49406000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>42950000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>19088000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:40">
+    <row r="29" spans="1:41">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>532596000.0</v>
+      </c>
       <c r="C29">
+        <v>519873000.0</v>
+      </c>
+      <c r="D29">
         <v>505312000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>490710000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>480383000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>470519000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>463789000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>454292000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>486366000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>529523000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>437737000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>442817000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>454296000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>426431000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>446286000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>321620000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>259464000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>263432000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>254818000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>246667000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>159713000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>162095000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29"/>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30"/>
-      <c r="C30"/>
+      <c r="C30">
+        <v>11904000.0</v>
+      </c>
       <c r="D30"/>
       <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>24374000.0</v>
       </c>
-      <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>22582000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>43717000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>40441000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>39594000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7454000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>31364000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>28285000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>25318000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5332000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>20051000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>20170000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>15839000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5422000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>912000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>985000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>978000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>876000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>936000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>851000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>809000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>824000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>798000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>699000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>705000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>652000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>642000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>626000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:40">
+    <row r="31" spans="1:41">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>269140000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>252825000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>239258000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>233200000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>231061000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>235046000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>226638000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>218314000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>131377000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>108877000.0</v>
       </c>
-      <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
-    </row>
-    <row r="32" spans="1:40">
+      <c r="AO31"/>
+    </row>
+    <row r="32" spans="1:41">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
-    </row>
-    <row r="33" spans="1:40">
+      <c r="AO32"/>
+    </row>
+    <row r="33" spans="1:41">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
-        <v>12911000.0</v>
+        <v>4985628000.0</v>
       </c>
       <c r="C33">
+        <v>4178101000.0</v>
+      </c>
+      <c r="D33">
         <v>4001863000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3870217000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3691351000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3574246000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3527796000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3336557000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3180151000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3135026000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3026718000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2944000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2885018000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2833877000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2601280000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2403761000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2098690000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1962829000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1712585000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1591568000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1547359000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1519196000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>2123000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>300682000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>300466000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>301543000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>302771000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>303215000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>297354000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>288095000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>284848000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>277782000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>263776000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>260035000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>247915000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>236599000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>235389000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:40">
+    <row r="34" spans="1:41">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34"/>
+    </row>
+    <row r="35" spans="1:41">
       <c r="A35" t="s">
         <v>44</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>4573232000.0</v>
+      </c>
       <c r="C35">
+        <v>107945000.0</v>
+      </c>
+      <c r="D35">
         <v>107024000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>102109000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>102252000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>98660000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>97095000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>104116000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>228008000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>280455000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>168756000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>178952000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>199073000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>177849000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>211520000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>93159000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>33390000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>28386000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>28370000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>28353000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>28336000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>28320000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-      <c r="Z35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>50735000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>54262000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>56842000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>57892000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>58298000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>59246000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>61618000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>53035000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>51689000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>55023000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>49648000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>52261000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>57121000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>43780000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>44241000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:40">
+    <row r="36" spans="1:41">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
-        <v>-12911000.0</v>
+        <v>714526000.0</v>
       </c>
       <c r="C36">
+        <v>83575000.0</v>
+      </c>
+      <c r="D36">
         <v>106793000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>104372000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>96034000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>56666000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>90937000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>89137000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>88930000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>59489000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>32023000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>31897000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>27661000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>46502000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>25440000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>25334000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>21010000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>28481000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>17865000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>17797000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>14946000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>20007000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
-      <c r="AA36">
+      <c r="AA36"/>
+      <c r="AB36">
         <v>294445000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>292610000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>294142000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>294599000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>296045000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>288398000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>278900000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>272449000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>269068000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>254109000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>251174000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>238153000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>229977000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>208792000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:40">
+    <row r="37" spans="1:41">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
-    </row>
-    <row r="38" spans="1:40">
+      <c r="AO37"/>
+    </row>
+    <row r="38" spans="1:41">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38">
+        <v>4176039000.0</v>
+      </c>
+      <c r="C38">
         <v>4247910000.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>4256059000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3575903000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3411969000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>3157621000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>3333103000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>3451149000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>3367847000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3256708000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>-188308000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2702867000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2477554000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2199550000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1952837000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1954278000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2189091000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2000217000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1977121000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1390848000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-      <c r="Z38">
+      <c r="Z38"/>
+      <c r="AA38">
         <v>315377000.0</v>
       </c>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38"/>
+    </row>
+    <row r="39" spans="1:41">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>506951000.0</v>
-[...1 lines deleted...]
-      <c r="C39"/>
+        <v>-91715000.0</v>
+      </c>
+      <c r="C39">
+        <v>-72525000.0</v>
+      </c>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>254970000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>194456000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>191203000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>336404000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>330519000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>307466000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>365299000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>277294000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>333736000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>197971000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>524975000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6778000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>553206000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>561829000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>-602943408.0</v>
       </c>
-      <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
-    </row>
-    <row r="40" spans="1:40">
+      <c r="AO39"/>
+    </row>
+    <row r="40" spans="1:41">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>3507304000.0</v>
+        <v>4469353000.0</v>
       </c>
       <c r="C40">
+        <v>4201084000.0</v>
+      </c>
+      <c r="D40">
         <v>4103438000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3894622000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3736354000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3557994000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3399979000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3149631000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2955772000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3026896000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3032210000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2929739000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2920406000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2782004000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2614332000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2501311000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2503092000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2285890000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2168394000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2066285000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1983110000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1784001000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
       <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
       <c r="AH40"/>
       <c r="AI40"/>
       <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
       <c r="AM40"/>
       <c r="AN40"/>
-    </row>
-    <row r="41" spans="1:40">
+      <c r="AO40"/>
+    </row>
+    <row r="41" spans="1:41">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>1547000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>9133000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>8112000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>10569000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>7324000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>10964000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>14784000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>7741000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
-    </row>
-    <row r="42" spans="1:40">
+      <c r="AO41"/>
+    </row>
+    <row r="42" spans="1:41">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>106464000.0</v>
       </c>
-      <c r="G42"/>
-      <c r="H42">
+      <c r="H42"/>
+      <c r="I42">
         <v>-1.0</v>
       </c>
-      <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>-12976000.0</v>
       </c>
-      <c r="M42"/>
-      <c r="N42">
+      <c r="N42"/>
+      <c r="O42">
         <v>-13454000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-16070000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-12747000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-7218000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-566000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>170000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>288000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-390000.0</v>
       </c>
-      <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>15835000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>15743000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>15650000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>15557000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>15465000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>15412000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>15317000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>15224000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>15125000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>14990000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>16028000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>16015000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>16002000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>15990000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>6830000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:40">
+    <row r="43" spans="1:41">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
-    </row>
-    <row r="44" spans="1:40">
+      <c r="AO43"/>
+    </row>
+    <row r="44" spans="1:41">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
-    </row>
-    <row r="45" spans="1:40">
+      <c r="AO44"/>
+    </row>
+    <row r="45" spans="1:41">
       <c r="A45" t="s">
         <v>54</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>12518000.0</v>
+      </c>
       <c r="C45">
+        <v>18921000.0</v>
+      </c>
+      <c r="D45">
         <v>11407000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>8700000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>7468000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>13167000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>8247000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>8240000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>8501000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>11643000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>6363000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>6631000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>6852000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>5586000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>5921000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1649000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1645000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-      <c r="Z45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>2123000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2506000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2547000.0</v>
       </c>
-      <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
-    </row>
-    <row r="46" spans="1:40">
+      <c r="AO45"/>
+    </row>
+    <row r="46" spans="1:41">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>12518000.0</v>
+      </c>
+      <c r="C46">
         <v>12911000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>11407000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>8700000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>7468000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>7829000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>8247000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>8240000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>8501000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>6907000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>6363000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>6631000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>6852000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>5586000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>5921000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>6240000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>6554000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1773000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1630000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1649000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1645000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1663000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>2123000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2506000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2547000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2635000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2731000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2853000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2905000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2975000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>3064000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>3172000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>3199000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3226000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3175000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3077000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2950000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:40">
+    <row r="47" spans="1:41">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>6631000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>5586000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>5921000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>6240000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>6554000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1773000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1630000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1649000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1645000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
-    </row>
-    <row r="48" spans="1:40">
+      <c r="AO47"/>
+    </row>
+    <row r="48" spans="1:41">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>164262000.0</v>
+      </c>
+      <c r="C48">
         <v>150985000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>137615000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>125545000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>115309000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>106464000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>97411000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>90734000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>84216000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>77036000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>69689000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>62095000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>52817000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>46736000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>36042000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>26924000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>19558000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>17168000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>8442000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>288000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>21623000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>22348000.0</v>
       </c>
-      <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
-      <c r="Z48">
+      <c r="Z48"/>
+      <c r="AA48">
         <v>15699000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>16175000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>16173000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>16221000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>16212000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>16169000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>16219000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>16151000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>16077000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>16376000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>16174000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>15934000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>15923000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>15424000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>15172000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:40">
+    <row r="49" spans="1:41">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
-    </row>
-    <row r="50" spans="1:40">
+      <c r="AO49"/>
+    </row>
+    <row r="50" spans="1:41">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
-    </row>
-    <row r="51" spans="1:40">
+      <c r="AO50"/>
+    </row>
+    <row r="51" spans="1:41">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
-        <v>97785000.0</v>
+        <v>85624000.0</v>
       </c>
       <c r="C51">
+        <v>85913000.0</v>
+      </c>
+      <c r="D51">
         <v>84435000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>81712000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>80523000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>80752000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>80960000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>80899000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>201106000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>249352000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>168756000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>178952000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>199073000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>177849000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>211520000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>93159000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>33390000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>28386000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>28370000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>28353000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>28336000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>28320000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-      <c r="Z51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>51735000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>56262000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>58842000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>65392000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>71826000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>73796000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>68618000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>64535000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>64447000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>69523000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>55148000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>65761000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>56813000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>47780000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>44241000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:40">
+    <row r="52" spans="1:41">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
-      <c r="F52">
+      <c r="F52"/>
+      <c r="G52">
         <v>1577000.0</v>
       </c>
-      <c r="G52"/>
       <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>120000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>171255000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>90000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>100000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>120000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>101009000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>105267000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>60534000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>803000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>28364000.0</v>
       </c>
-      <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AB52">
         <v>2000000.0</v>
       </c>
       <c r="AC52">
+        <v>2000000.0</v>
+      </c>
+      <c r="AD52">
         <v>7500000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>13750000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>14550000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>7000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>11500000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>13000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>14500000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>5500000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>13500000.0</v>
       </c>
-      <c r="AL52"/>
-      <c r="AM52">
+      <c r="AM52"/>
+      <c r="AN52">
         <v>4000000.0</v>
       </c>
-      <c r="AN52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:40">
+      <c r="AO52"/>
+    </row>
+    <row r="53" spans="1:41">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
-        <v>94699000.0</v>
+        <v>91715000.0</v>
       </c>
       <c r="C53">
+        <v>57905000.0</v>
+      </c>
+      <c r="D53">
         <v>59360000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>58597000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>97111000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>98194000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>104238000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>103204000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>105006000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>108083000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>104086000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>110794000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>115140000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>115988000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>114041000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>122426000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>134813000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>148807000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>153821000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>160074000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>127251000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>114949000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>18000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>18448000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>17839000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>18331000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>17027000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>17748000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>17792000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>18313000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>19053000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>18395000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>18363000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>17747000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>17652000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>18746000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:40">
+    <row r="54" spans="1:41">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
-    </row>
-    <row r="55" spans="1:40">
+      <c r="AO54"/>
+    </row>
+    <row r="55" spans="1:41">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>5031751000.0</v>
+      </c>
+      <c r="C55">
         <v>4754861000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4641770000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4413473000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4245057000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4053278000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3887004000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3634217000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3476360000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3593125000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3505040000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3402701000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3397308000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3227159000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3074570000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2836071000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2778249000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2556761000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2434493000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2327867000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2150737000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1953765000.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
-      <c r="Z55">
+      <c r="Z55"/>
+      <c r="AA55">
         <v>10056000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>324810000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>326984000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>326627000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>328269000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>327143000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>323676000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>314400000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>314382000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>304584000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>291099000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>286285000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>273721000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>259723000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>279914000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:40">
+    <row r="56" spans="1:41">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
-        <v>506951000.0</v>
+        <v>46123000.0</v>
       </c>
       <c r="C56">
+        <v>576760000.0</v>
+      </c>
+      <c r="D56">
         <v>639907000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>543256000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>553706000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>479032000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>359208000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>297660000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>296209000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>458099000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>478322000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>458701000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>512290000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>393282000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>473290000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>432310000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>679559000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>593932000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>721908000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>736299000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>603378000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>434569000.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>7933000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>24128000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>26518000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>25084000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>25498000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>23928000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>26322000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>26305000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>29534000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>26802000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>27323000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>26250000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>25806000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>23124000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>44525000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:40">
+    <row r="57" spans="1:41">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
-        <v>3507304000.0</v>
+        <v>4469353000.0</v>
       </c>
       <c r="C57">
+        <v>4201084000.0</v>
+      </c>
+      <c r="D57">
         <v>4103438000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3894622000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3736354000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3557994000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3399979000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3149631000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2955772000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3026896000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3062260000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2954609000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2937579000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2796485000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2623792000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2509712000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2513798000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2293329000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2179485000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2081200000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1991024000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1791670000.0</v>
       </c>
-      <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
-      <c r="Z57">
+      <c r="Z57"/>
+      <c r="AA57">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AB57">
         <v>2000000.0</v>
       </c>
       <c r="AC57">
+        <v>2000000.0</v>
+      </c>
+      <c r="AD57">
         <v>7500000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>13750000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>14550000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>7000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>11500000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>13000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>14500000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>5500000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>13500000.0</v>
       </c>
-      <c r="AL57"/>
-      <c r="AM57">
+      <c r="AM57"/>
+      <c r="AN57">
         <v>4000000.0</v>
       </c>
-      <c r="AN57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:40">
+      <c r="AO57"/>
+    </row>
+    <row r="58" spans="1:41">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>4573232000.0</v>
+      </c>
+      <c r="C58">
         <v>4309029000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4210462000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3996731000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3838606000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3656654000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3497074000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3253747000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3183780000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3307351000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3231016000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3133561000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3136652000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2974334000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2835312000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2602871000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2547188000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2321715000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2207855000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2109553000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2019360000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1819990000.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58"/>
-      <c r="Y58">
+      <c r="Y58"/>
+      <c r="Z58">
         <v>-108877000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>291766000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>292893000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>295183000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>294944000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>296756000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>295825000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>292383000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>283263000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>283326000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>273271000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>258944000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>254392000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>241862000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>228268000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>257703000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:40">
+    <row r="59" spans="1:41">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
-    </row>
-    <row r="60" spans="1:40">
+      <c r="AO59"/>
+    </row>
+    <row r="60" spans="1:41">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>458519000.0</v>
+      </c>
+      <c r="C60">
         <v>445832000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>431308000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>416742000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>406451000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>396624000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>389930000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>380470000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>292580000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>285774000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>274024000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>269140000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>260656000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>252825000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>239258000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>233200000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>231061000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>235046000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>226638000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>218314000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>131377000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>133775000.0</v>
       </c>
-      <c r="W60"/>
       <c r="X60"/>
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>108877000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>31544000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>31917000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>31801000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>31683000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>31513000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>31318000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>31293000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>31137000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>31056000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>31313000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>32155000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>31893000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>31859000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>31455000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>22211000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:40">
+    <row r="61" spans="1:41">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
-    </row>
-    <row r="62" spans="1:40">
+      <c r="AO61"/>
+    </row>
+    <row r="62" spans="1:41">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
+      <c r="AO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7351,847 +7514,861 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
         <v>106728000.0</v>
       </c>
       <c r="C2">
         <v>94190000.0</v>
       </c>
       <c r="D2">
         <v>6718000.0</v>
       </c>
       <c r="E2">
         <v>21548000.0</v>
       </c>
       <c r="F2">
         <v>5672000.0</v>
       </c>
       <c r="G2">
         <v>18180000.0</v>
       </c>
       <c r="H2">
         <v>17135000.0</v>
       </c>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>103</v>
+      </c>
+      <c r="B3">
+        <v>3047000.0</v>
+      </c>
       <c r="C3">
         <v>1877000.0</v>
       </c>
       <c r="D3">
         <v>1612000.0</v>
       </c>
       <c r="E3">
         <v>1636000.0</v>
       </c>
       <c r="F3">
         <v>607000.0</v>
       </c>
       <c r="G3">
         <v>461000.0</v>
       </c>
       <c r="H3">
         <v>433000.0</v>
       </c>
       <c r="I3">
         <v>338000.0</v>
       </c>
       <c r="J3">
         <v>-132000.0</v>
       </c>
       <c r="K3">
         <v>-87000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>105</v>
+      </c>
+      <c r="B5">
+        <v>83732000.0</v>
+      </c>
       <c r="C5">
         <v>64721000.0</v>
       </c>
       <c r="D5">
         <v>-1610000.0</v>
       </c>
       <c r="E5">
         <v>62858000.0</v>
       </c>
       <c r="F5">
         <v>47148000.0</v>
       </c>
       <c r="G5">
         <v>37255000.0</v>
       </c>
       <c r="H5">
         <v>30361000.0</v>
       </c>
       <c r="I5">
         <v>3396000.0</v>
       </c>
       <c r="J5">
         <v>3295000.0</v>
       </c>
       <c r="K5">
         <v>2644000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6">
-        <v>83732000.0</v>
+        <v>86779000.0</v>
       </c>
       <c r="C6">
         <v>66598000.0</v>
       </c>
       <c r="D6">
         <v>-1610000.0</v>
       </c>
       <c r="E6">
         <v>64494000.0</v>
       </c>
       <c r="F6">
         <v>47755000.0</v>
       </c>
       <c r="G6">
         <v>37716000.0</v>
       </c>
       <c r="H6">
         <v>30794000.0</v>
       </c>
       <c r="I6">
         <v>3734000.0</v>
       </c>
       <c r="J6">
         <v>3163000.0</v>
       </c>
       <c r="K6">
         <v>2557000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
         <v>148739999.0</v>
       </c>
       <c r="C9">
         <v>118007000.0</v>
       </c>
       <c r="D9">
         <v>793000.0</v>
       </c>
       <c r="E9">
         <v>102240000.0</v>
       </c>
       <c r="F9">
         <v>82146000.0</v>
       </c>
       <c r="G9">
         <v>64780000.0</v>
       </c>
       <c r="H9">
         <v>52497000.0</v>
       </c>
       <c r="I9">
         <v>30000.0</v>
       </c>
       <c r="J9">
         <v>7161000.0</v>
       </c>
       <c r="K9">
         <v>6925000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
         <v>83732000.0</v>
       </c>
       <c r="C10">
         <v>64721000.0</v>
       </c>
       <c r="D10">
         <v>66616000.0</v>
       </c>
       <c r="E10">
         <v>62858000.0</v>
       </c>
       <c r="F10">
         <v>47148000.0</v>
       </c>
       <c r="G10">
         <v>37255000.0</v>
       </c>
       <c r="H10">
         <v>30361000.0</v>
       </c>
       <c r="I10">
         <v>618000.0</v>
       </c>
       <c r="J10">
         <v>1139000.0</v>
       </c>
       <c r="K10">
         <v>649000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11">
         <v>22126000.0</v>
       </c>
       <c r="C11">
         <v>19050000.0</v>
       </c>
       <c r="D11">
         <v>18882000.0</v>
       </c>
       <c r="E11">
         <v>18057000.0</v>
       </c>
       <c r="F11">
         <v>4707000.0</v>
       </c>
       <c r="G11">
         <v>1327000.0</v>
       </c>
       <c r="H11">
         <v>1061000.0</v>
       </c>
       <c r="I11">
         <v>407000.0</v>
       </c>
       <c r="J11">
         <v>285000.0</v>
       </c>
       <c r="K11">
         <v>136000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12">
         <v>97028000.0</v>
       </c>
       <c r="C12">
         <v>87240000.0</v>
       </c>
       <c r="D12">
         <v>63502000.0</v>
       </c>
       <c r="E12">
         <v>14848000.0</v>
       </c>
       <c r="F12">
         <v>3972000.0</v>
       </c>
       <c r="G12">
         <v>9180000.0</v>
       </c>
       <c r="H12">
         <v>11635000.0</v>
       </c>
       <c r="I12">
         <v>2778000.0</v>
       </c>
       <c r="J12">
         <v>2156000.0</v>
       </c>
       <c r="K12">
         <v>1995000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>113</v>
+      </c>
+      <c r="B13">
+        <v>248933000.0</v>
+      </c>
       <c r="C13">
         <v>206951000.0</v>
       </c>
       <c r="D13">
         <v>165604000.0</v>
       </c>
       <c r="E13">
         <v>117918000.0</v>
       </c>
       <c r="F13">
         <v>81583000.0</v>
       </c>
       <c r="G13">
         <v>74390000.0</v>
       </c>
       <c r="H13">
         <v>64678000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
         <v>61606000.0</v>
       </c>
       <c r="C15">
         <v>45671000.0</v>
       </c>
       <c r="D15">
         <v>47734000.0</v>
       </c>
       <c r="E15">
         <v>44801000.0</v>
       </c>
       <c r="F15">
         <v>42441000.0</v>
       </c>
       <c r="G15">
         <v>35928000.0</v>
       </c>
       <c r="H15">
         <v>29300000.0</v>
       </c>
       <c r="I15">
         <v>211000.0</v>
       </c>
       <c r="J15">
         <v>854000.0</v>
       </c>
       <c r="K15">
         <v>513000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>44801000.0</v>
       </c>
       <c r="F16">
         <v>42441000.0</v>
       </c>
       <c r="G16">
         <v>35928000.0</v>
       </c>
       <c r="H16">
         <v>29300000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>117</v>
+      </c>
+      <c r="B17">
+        <v>61606000.0</v>
+      </c>
       <c r="C17">
         <v>45671000.0</v>
       </c>
       <c r="D17">
         <v>50217000.0</v>
       </c>
       <c r="E17">
         <v>44801000.0</v>
       </c>
       <c r="F17">
         <v>42441000.0</v>
       </c>
       <c r="G17">
         <v>35928000.0</v>
       </c>
       <c r="H17">
         <v>29300000.0</v>
       </c>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>118</v>
+      </c>
+      <c r="B18">
+        <v>151905000.0</v>
+      </c>
       <c r="C18">
         <v>119711000.0</v>
       </c>
       <c r="D18">
         <v>113337000.0</v>
       </c>
       <c r="E18">
         <v>103070000.0</v>
       </c>
       <c r="F18">
         <v>77611000.0</v>
       </c>
       <c r="G18">
         <v>65210000.0</v>
       </c>
       <c r="H18">
         <v>53043000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
         <v>83732000.0</v>
       </c>
       <c r="C21">
         <v>64721000.0</v>
       </c>
       <c r="D21">
         <v>-1610000.0</v>
       </c>
       <c r="E21">
         <v>62858000.0</v>
       </c>
       <c r="F21">
         <v>47148000.0</v>
       </c>
       <c r="G21">
         <v>37255000.0</v>
       </c>
       <c r="H21">
         <v>30361000.0</v>
       </c>
       <c r="I21">
         <v>618000.0</v>
       </c>
       <c r="J21">
         <v>1139000.0</v>
       </c>
       <c r="K21">
         <v>649000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23">
         <v>171735999.0</v>
       </c>
       <c r="C23">
         <v>147476000.0</v>
       </c>
       <c r="D23">
         <v>9121000.0</v>
       </c>
       <c r="E23">
         <v>60930000.0</v>
       </c>
       <c r="F23">
         <v>40670000.0</v>
       </c>
       <c r="G23">
         <v>45705000.0</v>
       </c>
       <c r="H23">
         <v>39271000.0</v>
       </c>
       <c r="I23">
         <v>6609000.0</v>
       </c>
       <c r="J23">
         <v>6095000.0</v>
       </c>
       <c r="K23">
         <v>5372000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>125</v>
+      </c>
+      <c r="B25">
+        <v>2247000.0</v>
+      </c>
       <c r="C25">
         <v>1877000.0</v>
       </c>
       <c r="D25">
         <v>1637000.0</v>
       </c>
       <c r="E25">
         <v>649000.0</v>
       </c>
       <c r="F25">
         <v>607000.0</v>
       </c>
       <c r="G25">
         <v>461000.0</v>
       </c>
       <c r="H25">
         <v>433000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>2411000.0</v>
       </c>
       <c r="D27">
         <v>2403000.0</v>
       </c>
       <c r="E27">
         <v>1908000.0</v>
       </c>
       <c r="F27">
         <v>1300000.0</v>
       </c>
       <c r="G27">
         <v>1102000.0</v>
       </c>
       <c r="H27">
         <v>1306000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28">
         <v>40667000.0</v>
       </c>
       <c r="C28">
         <v>33344000.0</v>
       </c>
       <c r="D28">
         <v>29299000.0</v>
       </c>
       <c r="E28">
         <v>23421000.0</v>
       </c>
       <c r="F28">
         <v>20525000.0</v>
       </c>
       <c r="G28">
         <v>17221000.0</v>
       </c>
       <c r="H28">
         <v>13093000.0</v>
       </c>
       <c r="I28">
         <v>6609000.0</v>
       </c>
       <c r="J28">
         <v>6095000.0</v>
       </c>
       <c r="K28">
         <v>5372000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>129</v>
+      </c>
+      <c r="B29">
+        <v>22126000.0</v>
+      </c>
       <c r="C29">
         <v>19050000.0</v>
       </c>
       <c r="D29">
         <v>20017000.0</v>
       </c>
       <c r="E29">
         <v>18057000.0</v>
       </c>
       <c r="F29">
         <v>4707000.0</v>
       </c>
       <c r="G29">
         <v>1327000.0</v>
       </c>
       <c r="H29">
         <v>1061000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
         <v>65007999.0</v>
       </c>
       <c r="C30">
         <v>53286000.0</v>
       </c>
       <c r="D30">
         <v>2403000.0</v>
       </c>
       <c r="E30">
         <v>39382000.0</v>
       </c>
       <c r="F30">
         <v>34998000.0</v>
       </c>
       <c r="G30">
         <v>27525000.0</v>
       </c>
       <c r="H30">
         <v>22136000.0</v>
       </c>
       <c r="I30">
         <v>6609000.0</v>
       </c>
       <c r="J30">
         <v>6095000.0</v>
       </c>
       <c r="K30">
         <v>5372000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>60679000.0</v>
       </c>
       <c r="D31">
         <v>68226000.0</v>
       </c>
       <c r="E31">
         <v>64045000.0</v>
       </c>
       <c r="F31">
         <v>47148000.0</v>
       </c>
       <c r="G31">
         <v>-5414000.0</v>
       </c>
       <c r="H31">
         <v>30361000.0</v>
       </c>
       <c r="I31">
         <v>2717000.0</v>
       </c>
       <c r="J31">
         <v>3576000.0</v>
       </c>
       <c r="K31"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
         <v>255467999.0</v>
       </c>
       <c r="C32">
         <v>212197000.0</v>
       </c>
       <c r="D32">
         <v>7511000.0</v>
       </c>
       <c r="E32">
         <v>123788000.0</v>
       </c>
       <c r="F32">
         <v>87818000.0</v>
       </c>
       <c r="G32">
         <v>82960000.0</v>
       </c>
       <c r="H32">
         <v>69632000.0</v>
       </c>
       <c r="I32">
         <v>30000.0</v>
       </c>
@@ -8201,2998 +8378,3076 @@
       <c r="K32">
         <v>6925000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN32"/>
+  <dimension ref="A1:AO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:41">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AN1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>26565000.0</v>
+      </c>
+      <c r="C2">
         <v>27156000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>27997000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>26565000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>25010000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25556000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25031000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>21906000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21697000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>20302000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>18672000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>16465000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12063000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9517000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6373000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3720000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1938000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2395000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>923000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1012000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1342000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4460000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4057000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4252000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5411000.0</v>
       </c>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-      <c r="AF2">
+      <c r="AF2"/>
+      <c r="AG2">
         <v>-4274000.0</v>
       </c>
-      <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
-    </row>
-    <row r="3" spans="1:40">
+      <c r="AO2"/>
+    </row>
+    <row r="3" spans="1:41">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3"/>
-      <c r="C3">
+      <c r="C3"/>
+      <c r="D3">
         <v>-956000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>445000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>461000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>470000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>469000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>466000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>472000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>385000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>403000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>405000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>419000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>410000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>414000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>401000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>411000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>199000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>143000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>134000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>131000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>128000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>125000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>108000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>100000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>15000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>104000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>29000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>128000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>437000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>89000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>77000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>-265000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>-22000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>55000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>26000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>-191000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>51000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>23000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:40">
+    <row r="4" spans="1:41">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4"/>
+    </row>
+    <row r="5" spans="1:41">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>22234000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>20099000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>18391000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>19367000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>15241000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>15152000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>14961000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>15151000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>15795000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>17169000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>18501000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>18769000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>16534000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>14033000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>13522000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>12630000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>13296000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>10562000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>10660000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>9821000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>9678000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>10491000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>7265000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3950000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1270000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1193000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1204000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>457000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1176000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>987000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>936000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2472000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>925000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>903000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>574000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>475000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>766000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>656000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:40">
+    <row r="6" spans="1:41">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6">
+        <v>25031000.0</v>
+      </c>
+      <c r="C6">
         <v>23008000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>21278000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>20544000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>18852000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>19837000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>15710000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>15618000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>15433000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>15536000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>16198000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>17574000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>18920000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>19179000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>16948000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>14434000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>13933000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>12829000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>13439000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>10696000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>10791000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9949000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>9803000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>10599000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>7365000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3935000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1374000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1222000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1332000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>894000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1265000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1064000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>671000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-2494000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>980000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>929000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>383000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>526000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>789000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>655000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:40">
+    <row r="7" spans="1:41">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
-    </row>
-    <row r="8" spans="1:40">
+      <c r="AO7"/>
+    </row>
+    <row r="8" spans="1:41">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8"/>
+    </row>
+    <row r="9" spans="1:41">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>43169000.0</v>
+      </c>
+      <c r="C9">
         <v>40665000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>38497000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>35402000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>33117000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>33534000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>28725000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>28368000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>27380000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>27546000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>27465000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>28824000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>29364000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>29128000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>26444000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>23849000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>22819000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>21512000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>21475000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>19924000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>19235000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>18510000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>16727000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>16313000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>13230000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>41915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="AB9">
         <v>8000.0</v>
       </c>
       <c r="AC9">
+        <v>8000.0</v>
+      </c>
+      <c r="AD9">
         <v>7000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>6000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>9000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-2137000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2152000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1291000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2042000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1933000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1895000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1594000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1844000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1766000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:40">
+    <row r="10" spans="1:41">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>25031000.0</v>
+      </c>
+      <c r="C10">
         <v>23008000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>22234000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20099000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18391000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>19367000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>15241000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>15152000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>14961000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>15151000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15795000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>17169000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>18501000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>18769000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>16534000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14033000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>13522000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12630000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>13296000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10562000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>10660000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9821000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>9678000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>10491000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7265000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-614000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-47000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>11000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>502000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>116000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>83000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>92000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>512000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>312000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>332000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-17000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>86000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>342000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>152000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:40">
+    <row r="11" spans="1:41">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11">
+        <v>6410000.0</v>
+      </c>
+      <c r="C11">
         <v>5365000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5890000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5591000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5280000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6050000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4300000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4370000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4330000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4352000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4750000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4440000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5340000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5487000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4830000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4080000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3660000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1321000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2270000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>734000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>382000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>359000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>341000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>368000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>259000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-101000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>5000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-8000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>383000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>24000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>15000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>18000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>111000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>110000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>92000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-28000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>12000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>90000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>42000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:40">
+    <row r="12" spans="1:41">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12">
+        <v>23890000.0</v>
+      </c>
+      <c r="C12">
         <v>24356000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>25497000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>24065000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>23110000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>24256000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>22281000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>19906000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>20797000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>19502000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>17622000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>15215000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11163000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8267000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4123000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1470000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>988000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>895000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>923000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1012000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1142000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1460000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2207000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2702000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2811000.0</v>
       </c>
-      <c r="Z12">
-[...1 lines deleted...]
-      </c>
       <c r="AA12">
+        <v>4937000.0</v>
+      </c>
+      <c r="AB12">
         <v>1268000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1240000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1195000.0</v>
       </c>
-      <c r="AD12">
-[...1 lines deleted...]
-      </c>
       <c r="AE12">
+        <v>45000.0</v>
+      </c>
+      <c r="AF12">
         <v>1060000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>919000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>844000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>179000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>723000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>663000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>591000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>389000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>514000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>546000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:40">
+    <row r="13" spans="1:41">
       <c r="A13" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>113</v>
+      </c>
+      <c r="B13">
+        <v>67347000.0</v>
+      </c>
       <c r="C13">
+        <v>66421000.0</v>
+      </c>
+      <c r="D13">
         <v>64845000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>60580000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>57087000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>57745000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>52667000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>48998000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>47541000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>46180000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>45098000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>42793000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>40311000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>37402000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>31547000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>25961000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>22850000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>22253000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>20832000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>19308000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>19190000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>20652000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>18434000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>18285000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>17019000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AO13"/>
+    </row>
+    <row r="14" spans="1:41">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
-    </row>
-    <row r="15" spans="1:40">
+      <c r="AO14"/>
+    </row>
+    <row r="15" spans="1:41">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>18621000.0</v>
+      </c>
+      <c r="C15">
         <v>17643000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>16344000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>14508000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>13111000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13317000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10941000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>10782000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>10631000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>10799000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>11045000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>12729000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>13161000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>13282000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>11704000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>9953000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>9862000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>11309000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>11026000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9828000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>10278000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9462000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>9337000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10123000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>7006000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-513000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-39000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>9000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>119000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>92000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>68000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>74000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>401000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>202000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>240000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>11000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>74000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>252000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>110000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:40">
+    <row r="16" spans="1:41">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>12729000.0</v>
       </c>
       <c r="N16">
+        <v>12729000.0</v>
+      </c>
+      <c r="O16">
         <v>13282000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11704000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9953000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9862000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>11309000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11026000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9828000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10278000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>9337000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>10123000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>7006000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16"/>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>117</v>
+      </c>
+      <c r="B17">
+        <v>18621000.0</v>
+      </c>
       <c r="C17">
+        <v>17643000.0</v>
+      </c>
+      <c r="D17">
         <v>16344000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>14508000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>13111000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>13317000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>10941000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>10782000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>10631000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>10799000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>11045000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>12729000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>13161000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>13282000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>11704000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>9953000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>9862000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>11309000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>11026000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>9828000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>10278000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>9462000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>9337000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>10123000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>7006000.0</v>
       </c>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17"/>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>118</v>
+      </c>
+      <c r="B18">
+        <v>43457000.0</v>
+      </c>
       <c r="C18">
+        <v>42065000.0</v>
+      </c>
+      <c r="D18">
         <v>39348000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>36515000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>33977000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>33489000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>30386000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>29092000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>26744000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>26678000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>27476000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>27578000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>29148000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>29135000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>27424000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>24491000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>21862000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>21358000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>19909000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>18296000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>18048000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>19192000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>16227000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>15583000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>14208000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18"/>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20"/>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>25031000.0</v>
+      </c>
+      <c r="C21">
         <v>23008000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>22234000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>20099000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>18391000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>19367000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15241000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>15152000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>14961000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>15151000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>15795000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>17169000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>18501000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>18769000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>16534000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>14033000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>13522000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>12630000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>13296000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>10562000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>10660000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>9821000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>9678000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>10491000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7265000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-614000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-47000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>11000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>502000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>116000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>83000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>92000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>512000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>312000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>332000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-17000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>86000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>342000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>152000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:40">
+    <row r="22" spans="1:41">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22"/>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B23">
+        <v>44703000.0</v>
+      </c>
+      <c r="C23">
         <v>44813000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>44260000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>41868000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>39736000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>39723000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>38515000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>35122000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>34116000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>32697000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>30342000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>28120000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>22926000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>19876000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>16283000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>13536000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>11235000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11277000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>9102000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>10374000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>9917000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>13149000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>11106000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>10074000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11376000.0</v>
       </c>
-      <c r="Z23">
-[...1 lines deleted...]
-      </c>
       <c r="AA23">
+        <v>4559000.0</v>
+      </c>
+      <c r="AB23">
         <v>1594000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1503000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1462000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1706000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1711000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1565000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1627000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1270000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1712000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1589000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1524000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>920000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1626000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1470000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:40">
+    <row r="24" spans="1:41">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24"/>
+    </row>
+    <row r="25" spans="1:41">
       <c r="A25" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>125</v>
+      </c>
+      <c r="B25">
+        <v>561000.0</v>
+      </c>
       <c r="C25">
+        <v>2297000.0</v>
+      </c>
+      <c r="D25">
         <v>-956000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>445000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>461000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>470000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>469000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>466000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>472000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>385000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>403000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>405000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>419000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>164000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>414000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>401000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>411000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>199000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>143000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>134000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>131000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>128000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>125000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>108000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>100000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>15000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>104000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>29000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>128000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>437000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>89000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>77000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-265000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-22000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>55000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>26000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-191000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>51000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>23000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:40">
+    <row r="26" spans="1:41">
       <c r="A26" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26"/>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>803000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>865000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>522000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>752000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>584000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>615000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>460000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>717000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>535000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>733000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>418000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>568000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>512000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>484000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>344000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>499000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>366000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>265000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>170000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>336000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>264000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>247000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>255000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27"/>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B28">
+        <v>12259000.0</v>
+      </c>
+      <c r="C28">
         <v>10913000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10216000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9380000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9589000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8800000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8374000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8193000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7977000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7552000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7251000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6831000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7020000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5943000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5840000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5798000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5840000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5369000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5090000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5089000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4977000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5910000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4289000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3371000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3651000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4559000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1594000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1503000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1462000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1706000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1711000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1565000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1627000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1270000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1712000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1589000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1524000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>920000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1626000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1470000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:40">
+    <row r="29" spans="1:41">
       <c r="A29" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>129</v>
+      </c>
+      <c r="B29">
+        <v>6410000.0</v>
+      </c>
       <c r="C29">
+        <v>5365000.0</v>
+      </c>
+      <c r="D29">
         <v>5890000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5591000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5280000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6050000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4370000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4330000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4352000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4750000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4440000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5340000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5487000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4830000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4080000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3660000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1321000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2270000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>734000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>382000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>359000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>341000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>368000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>259000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29"/>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30">
+        <v>18138000.0</v>
+      </c>
+      <c r="C30">
         <v>17657000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>16263000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>15303000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14726000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14167000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13484000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13216000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12419000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12395000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11670000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11655000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10863000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10359000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9910000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>9816000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>9297000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8882000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8179000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9362000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8575000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8689000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7049000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5822000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5965000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-4559000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1594000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1503000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1462000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1706000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1711000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1565000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1627000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1270000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1712000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1589000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1524000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>920000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1626000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1470000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:40">
+    <row r="31" spans="1:41">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>-200000.0</v>
       </c>
-      <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-1900000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>53692000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-35099000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2447000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2189000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>15151000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-27165000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-22950000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-19993000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-8267000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-13099000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-9771000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-8006000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-199000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1677000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2026000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1325000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1104000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1578000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1508000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1224000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-643000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-5000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>798000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2000.0</v>
       </c>
-      <c r="AD31"/>
       <c r="AE31"/>
-      <c r="AF31">
+      <c r="AF31"/>
+      <c r="AG31">
         <v>-15000.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
-      <c r="AI31">
+      <c r="AI31"/>
+      <c r="AJ31">
         <v>-110000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-92000.0</v>
       </c>
-      <c r="AK31"/>
       <c r="AL31"/>
-      <c r="AM31">
+      <c r="AM31"/>
+      <c r="AN31">
         <v>-90000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-42000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:40">
+    <row r="32" spans="1:41">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>69734000.0</v>
+      </c>
+      <c r="C32">
         <v>67821000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>66494000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>61967000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>58127000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>59090000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>53756000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>50274000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>49077000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>47848000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>46137000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>45289000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>41427000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>38645000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>32817000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>27569000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>24757000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>23907000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>22398000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>20936000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>20577000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>22970000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>20784000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>20565000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>18641000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>41915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="AB32">
         <v>8000.0</v>
       </c>
       <c r="AC32">
+        <v>8000.0</v>
+      </c>
+      <c r="AD32">
         <v>7000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>6000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>9000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>-2137000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>2152000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1291000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2042000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1933000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1895000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1594000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1844000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1766000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -11231,859 +11486,871 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
         <v>352343000.0</v>
       </c>
       <c r="C2">
         <v>321576000.0</v>
       </c>
       <c r="D2">
         <v>259991000.0</v>
       </c>
       <c r="E2">
         <v>425329000.0</v>
       </c>
       <c r="F2">
         <v>290493000.0</v>
       </c>
       <c r="G2">
         <v>177366000.0</v>
       </c>
       <c r="H2">
         <v>203292000.0</v>
       </c>
       <c r="I2">
         <v>3301000.0</v>
       </c>
       <c r="J2">
         <v>9137000.0</v>
       </c>
       <c r="K2">
         <v>5595000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>1197000</v>
       </c>
       <c r="C3">
         <v>628000</v>
       </c>
       <c r="D3">
         <v>653000</v>
       </c>
       <c r="E3">
         <v>481000</v>
       </c>
       <c r="F3">
         <v>717000</v>
       </c>
       <c r="G3">
         <v>833000</v>
       </c>
       <c r="H3">
         <v>508000</v>
       </c>
       <c r="I3">
         <v>362000</v>
       </c>
       <c r="J3">
         <v>875000</v>
       </c>
       <c r="K3">
         <v>361000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
         <v>154508000.0</v>
       </c>
       <c r="C6">
         <v>30767000.0</v>
       </c>
       <c r="D6">
         <v>61585000.0</v>
       </c>
       <c r="E6">
         <v>-165338000.0</v>
       </c>
       <c r="F6">
         <v>134836000.0</v>
       </c>
       <c r="G6">
         <v>113127000.0</v>
       </c>
       <c r="H6">
         <v>-25926000.0</v>
       </c>
       <c r="I6">
         <v>2990000.0</v>
       </c>
       <c r="J6">
         <v>1260000.0</v>
       </c>
       <c r="K6">
         <v>1812000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>138</v>
+      </c>
+      <c r="B7">
+        <v>1607000.0</v>
+      </c>
       <c r="C7">
         <v>-992000.0</v>
       </c>
       <c r="D7">
         <v>-2711000.0</v>
       </c>
       <c r="E7">
         <v>2267000.0</v>
       </c>
       <c r="F7">
         <v>-3280000.0</v>
       </c>
       <c r="G7">
         <v>-2001000.0</v>
       </c>
       <c r="H7">
         <v>-1959000.0</v>
       </c>
       <c r="I7">
         <v>-4786000.0</v>
       </c>
       <c r="J7">
         <v>-9272000.0</v>
       </c>
       <c r="K7">
         <v>25809000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>140</v>
+      </c>
+      <c r="B9">
+        <v>-3378000.0</v>
+      </c>
       <c r="C9">
         <v>2535000.0</v>
       </c>
       <c r="D9">
         <v>-3708000.0</v>
       </c>
       <c r="E9">
         <v>-5096000.0</v>
       </c>
       <c r="F9">
         <v>-3050000.0</v>
       </c>
       <c r="G9">
         <v>-3691000.0</v>
       </c>
       <c r="H9">
         <v>-2004000.0</v>
       </c>
       <c r="I9">
         <v>-52000.0</v>
       </c>
       <c r="J9">
         <v>-172000.0</v>
       </c>
       <c r="K9">
         <v>3000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>-7363000.0</v>
       </c>
       <c r="F10">
         <v>230000.0</v>
       </c>
       <c r="G10">
         <v>-1690000.0</v>
       </c>
       <c r="H10">
         <v>-45000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-3153000.0</v>
       </c>
       <c r="F12">
         <v>-11177000.0</v>
       </c>
       <c r="G12">
         <v>14653000.0</v>
       </c>
       <c r="H12">
         <v>829000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>7363000.0</v>
       </c>
       <c r="F13">
         <v>-230000.0</v>
       </c>
       <c r="G13">
         <v>1690000.0</v>
       </c>
       <c r="H13">
         <v>45000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14">
         <v>3047000.0</v>
       </c>
       <c r="C14">
         <v>1877000.0</v>
       </c>
       <c r="D14">
         <v>1612000.0</v>
       </c>
       <c r="E14">
         <v>649000.0</v>
       </c>
       <c r="F14">
         <v>607000.0</v>
       </c>
       <c r="G14">
         <v>461000.0</v>
       </c>
       <c r="H14">
         <v>433000.0</v>
       </c>
       <c r="I14">
         <v>338000.0</v>
       </c>
       <c r="J14">
         <v>-132000.0</v>
       </c>
       <c r="K14">
         <v>-87000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>146</v>
+      </c>
+      <c r="B15">
+        <v>-17085000.0</v>
+      </c>
       <c r="C15">
         <v>-16243000.0</v>
       </c>
       <c r="D15">
         <v>-12943000.0</v>
       </c>
       <c r="E15">
         <v>15301000.0</v>
       </c>
       <c r="F15">
         <v>51942000.0</v>
       </c>
       <c r="G15">
         <v>26369000.0</v>
       </c>
       <c r="H15">
         <v>26278000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>722000.0</v>
       </c>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
         <v>506851000.0</v>
       </c>
       <c r="C16">
         <v>352343000.0</v>
       </c>
       <c r="D16">
         <v>321576000.0</v>
       </c>
       <c r="E16">
         <v>259991000.0</v>
       </c>
       <c r="F16">
         <v>425329000.0</v>
       </c>
       <c r="G16">
         <v>290493000.0</v>
       </c>
       <c r="H16">
         <v>177366000.0</v>
       </c>
       <c r="I16">
         <v>6291000.0</v>
       </c>
       <c r="J16">
         <v>10397000.0</v>
       </c>
       <c r="K16">
         <v>7407000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
-        <v>72612000.0</v>
+        <v>71415000.0</v>
       </c>
       <c r="C18">
         <v>51158000.0</v>
       </c>
       <c r="D18">
         <v>38261000.0</v>
       </c>
       <c r="E18">
         <v>45494000.0</v>
       </c>
       <c r="F18">
         <v>27940000.0</v>
       </c>
       <c r="G18">
         <v>50642000.0</v>
       </c>
       <c r="H18">
         <v>28397000.0</v>
       </c>
       <c r="I18">
         <v>-839000.0</v>
       </c>
       <c r="J18">
         <v>2687000.0</v>
       </c>
       <c r="K18">
         <v>-111000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>150</v>
+      </c>
+      <c r="B19">
+        <v>6436000.0</v>
+      </c>
       <c r="C19">
         <v>-446744000.0</v>
       </c>
       <c r="D19">
         <v>-415186000.0</v>
       </c>
       <c r="E19">
         <v>-836922000.0</v>
       </c>
       <c r="F19">
         <v>-24617000.0</v>
       </c>
       <c r="G19">
         <v>-38808000.0</v>
       </c>
       <c r="H19">
         <v>-7918000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>151</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>80870000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>111243000.0</v>
       </c>
       <c r="G20">
         <v>13400000.0</v>
       </c>
       <c r="H20">
         <v>22718000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>152</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21">
         <v>-170000000.0</v>
       </c>
       <c r="D21">
         <v>70000000.0</v>
       </c>
       <c r="E21">
         <v>146250000.0</v>
       </c>
       <c r="F21">
         <v>146250000.0</v>
       </c>
       <c r="G21">
         <v>-25000000.0</v>
       </c>
       <c r="H21">
         <v>28750000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22">
         <v>61606000.0</v>
       </c>
       <c r="C22">
         <v>45671000.0</v>
       </c>
       <c r="D22">
         <v>47734000.0</v>
       </c>
       <c r="E22">
         <v>44801000.0</v>
       </c>
       <c r="F22">
         <v>42441000.0</v>
       </c>
       <c r="G22">
         <v>35928000.0</v>
       </c>
       <c r="H22">
         <v>29300000.0</v>
       </c>
       <c r="I22">
         <v>211000.0</v>
       </c>
       <c r="J22">
         <v>854000.0</v>
       </c>
       <c r="K22">
         <v>513000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23">
-        <v>626005000.0</v>
+        <v>643090000.0</v>
       </c>
       <c r="C23">
         <v>531098000.0</v>
       </c>
       <c r="D23">
         <v>244892000.0</v>
       </c>
       <c r="E23">
         <v>669660000.0</v>
       </c>
       <c r="F23">
         <v>501889000.0</v>
       </c>
       <c r="G23">
         <v>-25000000.0</v>
       </c>
       <c r="H23">
         <v>179097000.0</v>
       </c>
       <c r="I23">
         <v>40940000.0</v>
       </c>
       <c r="J23">
         <v>16288000.0</v>
       </c>
       <c r="K23">
         <v>9071000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24">
         <v>-4311308000.0</v>
       </c>
       <c r="C24">
         <v>-452709000.0</v>
       </c>
       <c r="D24">
         <v>-288775000.0</v>
       </c>
       <c r="E24">
         <v>-7277000.0</v>
       </c>
       <c r="F24">
         <v>-2795000.0</v>
       </c>
       <c r="G24">
         <v>-2152000.0</v>
       </c>
       <c r="H24">
         <v>-5715000.0</v>
       </c>
       <c r="I24">
         <v>-38612000.0</v>
       </c>
       <c r="J24">
         <v>-21467000.0</v>
       </c>
       <c r="K24">
         <v>-11142000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
-        <v>7078000.0</v>
+        <v>5471000.0</v>
       </c>
       <c r="C25">
         <v>4317000.0</v>
       </c>
       <c r="D25">
         <v>-7786000.0</v>
       </c>
       <c r="E25">
         <v>-452000.0</v>
       </c>
       <c r="F25">
         <v>-7704000.0</v>
       </c>
       <c r="G25">
         <v>11964000.0</v>
       </c>
       <c r="H25">
         <v>-2634000.0</v>
       </c>
       <c r="I25">
         <v>3793000.0</v>
       </c>
       <c r="J25">
         <v>11863000.0</v>
       </c>
       <c r="K25">
         <v>-292000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>497251000.0</v>
       </c>
       <c r="H26">
         <v>22718000.0</v>
       </c>
       <c r="I26">
         <v>-6291000.0</v>
       </c>
       <c r="J26">
         <v>-10397000.0</v>
       </c>
       <c r="K26">
         <v>-6000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27">
         <v>1459000.0</v>
       </c>
       <c r="C27">
         <v>1156000.0</v>
       </c>
       <c r="D27">
         <v>962000.0</v>
       </c>
       <c r="E27">
         <v>652000.0</v>
       </c>
       <c r="F27">
         <v>594000.0</v>
       </c>
       <c r="G27">
         <v>568000.0</v>
       </c>
       <c r="H27">
         <v>733000.0</v>
       </c>
       <c r="I27">
         <v>133000.0</v>
       </c>
       <c r="J27">
         <v>133000.0</v>
       </c>
       <c r="K27">
         <v>-25809000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28">
         <v>626005000.0</v>
       </c>
       <c r="C28">
         <v>425725000.0</v>
       </c>
       <c r="D28">
         <v>301949000.0</v>
       </c>
       <c r="E28">
         <v>625609000.0</v>
       </c>
       <c r="F28">
         <v>561190000.0</v>
       </c>
       <c r="G28">
         <v>434282000.0</v>
       </c>
       <c r="H28">
         <v>175537000.0</v>
       </c>
       <c r="I28">
         <v>40940000.0</v>
       </c>
       <c r="J28">
         <v>16288000.0</v>
       </c>
       <c r="K28">
         <v>9071000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
         <v>72612000.0</v>
       </c>
       <c r="C29">
         <v>51786000.0</v>
       </c>
       <c r="D29">
         <v>38914000.0</v>
       </c>
       <c r="E29">
         <v>45975000.0</v>
       </c>
       <c r="F29">
         <v>28657000.0</v>
       </c>
       <c r="G29">
         <v>51475000.0</v>
       </c>
       <c r="H29">
         <v>28905000.0</v>
       </c>
       <c r="I29">
         <v>-477000.0</v>
       </c>
       <c r="J29">
         <v>3562000.0</v>
       </c>
       <c r="K29">
         <v>250000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
         <v>-544109000.0</v>
       </c>
       <c r="C30">
         <v>-446744000.0</v>
       </c>
       <c r="D30">
         <v>-279278000.0</v>
       </c>
       <c r="E30">
         <v>-836922000.0</v>
       </c>
       <c r="F30">
         <v>-455011000.0</v>
       </c>
       <c r="G30">
         <v>-372630000.0</v>
       </c>
       <c r="H30">
         <v>-230368000.0</v>
       </c>
       <c r="I30">
         <v>-37473000.0</v>
       </c>
@@ -12093,2936 +12360,3034 @@
       <c r="K30">
         <v>-7509000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN30"/>
+  <dimension ref="A1:AO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:41">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AN1" t="s">
         <v>100</v>
       </c>
-    </row>
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>506851000.0</v>
+      </c>
+      <c r="C2">
         <v>580447000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>483810000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>452571000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>352343000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>250852000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>190359000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>185325000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>321576000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>323548000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>300123000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>347939000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>259991000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>317669000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>270758000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>504964000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>425329000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>530832000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>536604000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>434592000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>290493000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>341392000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>485064000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>184606000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>177366000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5216000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7085000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6267000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6291000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>-1131000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7723000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7704000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>10397000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8681000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8229000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7182000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7407000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4278000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>25153000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>8112000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:40">
+    <row r="3" spans="1:41">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>168000</v>
+      </c>
+      <c r="C3">
+        <v>638000</v>
+      </c>
+      <c r="D3">
+        <v>215000</v>
+      </c>
+      <c r="E3">
+        <v>244000</v>
+      </c>
+      <c r="F3">
+        <v>100000</v>
+      </c>
+      <c r="G3">
+        <v>106000</v>
+      </c>
+      <c r="H3">
+        <v>210000</v>
+      </c>
+      <c r="I3">
+        <v>204000</v>
+      </c>
+      <c r="J3">
+        <v>108000</v>
+      </c>
+      <c r="K3">
+        <v>183000</v>
+      </c>
+      <c r="L3">
+        <v>135000</v>
+      </c>
+      <c r="M3">
+        <v>95000</v>
+      </c>
+      <c r="N3">
+        <v>240000</v>
+      </c>
+      <c r="O3">
+        <v>75000</v>
+      </c>
+      <c r="P3">
+        <v>95000</v>
+      </c>
+      <c r="Q3">
+        <v>87000</v>
+      </c>
+      <c r="R3">
+        <v>224000</v>
+      </c>
+      <c r="S3">
+        <v>342000</v>
+      </c>
+      <c r="T3">
+        <v>130000</v>
+      </c>
+      <c r="U3">
+        <v>132000</v>
+      </c>
+      <c r="V3">
+        <v>113000</v>
+      </c>
+      <c r="W3">
+        <v>119000</v>
+      </c>
+      <c r="X3">
+        <v>293000</v>
+      </c>
+      <c r="Y3">
+        <v>297000</v>
+      </c>
+      <c r="Z3">
+        <v>124000</v>
+      </c>
+      <c r="AA3">
         <v>0</v>
       </c>
-      <c r="C3">
-[...26 lines deleted...]
-      <c r="L3">
+      <c r="AB3">
+        <v>67000</v>
+      </c>
+      <c r="AC3">
+        <v>20000</v>
+      </c>
+      <c r="AD3">
+        <v>9000</v>
+      </c>
+      <c r="AE3">
+        <v>235000</v>
+      </c>
+      <c r="AF3">
+        <v>59000</v>
+      </c>
+      <c r="AG3">
+        <v>44000</v>
+      </c>
+      <c r="AH3">
+        <v>24000</v>
+      </c>
+      <c r="AI3">
+        <v>544000</v>
+      </c>
+      <c r="AJ3">
+        <v>91000</v>
+      </c>
+      <c r="AK3">
+        <v>69000</v>
+      </c>
+      <c r="AL3">
+        <v>171000</v>
+      </c>
+      <c r="AM3">
+        <v>304000</v>
+      </c>
+      <c r="AN3">
+        <v>236000</v>
+      </c>
+      <c r="AO3">
         <v>95000</v>
       </c>
-      <c r="M3">
-[...84 lines deleted...]
-    <row r="4" spans="1:40">
+    </row>
+    <row r="4" spans="1:41">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4"/>
+    </row>
+    <row r="5" spans="1:41">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
-    </row>
-    <row r="6" spans="1:40">
+      <c r="AO5"/>
+    </row>
+    <row r="6" spans="1:41">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
-        <v>3972184000.0</v>
+        <v>137508000.0</v>
       </c>
       <c r="C6">
+        <v>-73596000.0</v>
+      </c>
+      <c r="D6">
         <v>96637000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>31239000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>100228000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>101491000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>60493000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5034000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-136251000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1972000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>23425000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-47816000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>87948000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-57678000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>46911000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-234206000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>79635000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-105503000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-5772000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>102012000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>144099000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-50899000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-143672000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>300458000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>7240000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2717000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1869000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>818000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-24000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>7422000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1758000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>19000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-2693000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1716000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1278000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1047000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-225000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>3129000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-20323000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>17041000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:40">
+    <row r="7" spans="1:41">
       <c r="A7" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>138</v>
+      </c>
+      <c r="B7">
+        <v>-2404000.0</v>
+      </c>
       <c r="C7">
+        <v>6612000.0</v>
+      </c>
+      <c r="D7">
         <v>-1373000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-5543000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1911000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2471000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>762000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2093000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2132000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-10454000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2903000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>8550000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2751000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3165000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-636000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-5730000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5468000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4020000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7263000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1240000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1620000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1753000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>164000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2032000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5836000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2370000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-9944000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>4517000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1729000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>4232000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-9521000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>9073000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-13056000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>6682000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-25401000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>44472000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>44515000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>44509000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>16486000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:40">
+    <row r="8" spans="1:41">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8"/>
+    </row>
+    <row r="9" spans="1:41">
       <c r="A9" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>140</v>
+      </c>
+      <c r="B9">
+        <v>-754000.0</v>
+      </c>
       <c r="C9">
+        <v>2294000.0</v>
+      </c>
+      <c r="D9">
         <v>-4717000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>689000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1644000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1076000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2608000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2017000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2050000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2106000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2045000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>853000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-4331000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1856000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1683000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-3437000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1880000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2652000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-196000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>262000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1485000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>248000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-2357000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-365000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1217000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>105000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>73000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-7000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-102000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>60000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-85000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-42000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>15000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-26000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-99000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-53000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-10000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-16000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>17000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:40">
+    <row r="10" spans="1:41">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>9277000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>-7697000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1580000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-5021000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1046999.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2293000.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
-    </row>
-    <row r="11" spans="1:40">
+      <c r="AO10"/>
+    </row>
+    <row r="11" spans="1:41">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="V11">
         <v>0.0</v>
       </c>
+      <c r="W11"/>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
-      <c r="Z11"/>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
-    </row>
-    <row r="12" spans="1:40">
+      <c r="AO11"/>
+    </row>
+    <row r="12" spans="1:41">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>3206000.0</v>
       </c>
       <c r="N12">
+        <v>3206000.0</v>
+      </c>
+      <c r="O12">
         <v>1284000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4788000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3047000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-12272000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-6556000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-2856000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1903000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-2671000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>-2418000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8961000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-8643000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
-    </row>
-    <row r="13" spans="1:40">
+      <c r="AO12"/>
+    </row>
+    <row r="13" spans="1:41">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>7697000.0</v>
       </c>
       <c r="N13">
+        <v>7697000.0</v>
+      </c>
+      <c r="O13">
         <v>5021000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1047000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-2293000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3588000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-3652000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-3824000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>7001000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>245000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>604000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>529000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-815000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AO13"/>
+    </row>
+    <row r="14" spans="1:41">
       <c r="A14" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>145</v>
+      </c>
+      <c r="B14">
+        <v>561000.0</v>
+      </c>
       <c r="C14">
+        <v>2297000.0</v>
+      </c>
+      <c r="D14">
         <v>-956000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>445000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>461000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>470000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>469000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>466000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>472000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>385000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>403000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>405000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>419000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>164000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>414000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>401000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>411000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>199000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>143000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>134000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>131000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>128000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>125000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>108000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>100000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>15000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>104000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>29000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>128000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>437000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>89000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>77000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>378000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-22000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>55000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>26000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-191000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>51000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>23000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:40">
+    <row r="15" spans="1:41">
       <c r="A15" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>146</v>
+      </c>
+      <c r="B15">
+        <v>-5344000.0</v>
+      </c>
       <c r="C15">
+        <v>-4273000.0</v>
+      </c>
+      <c r="D15">
         <v>-4274000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-4272000.0</v>
       </c>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
-        <v>-4264000.0</v>
+        <v>4266000.0</v>
       </c>
       <c r="G15">
-        <v>-4264000.0</v>
+        <v>4264000.0</v>
       </c>
       <c r="H15">
-        <v>-4264000.0</v>
+        <v>4264000.0</v>
       </c>
       <c r="I15">
-        <v>-3451000.0</v>
+        <v>4264000.0</v>
       </c>
       <c r="J15">
-        <v>-3452000.0</v>
+        <v>3451000.0</v>
       </c>
       <c r="K15">
-        <v>-3451000.0</v>
+        <v>3452000.0</v>
       </c>
       <c r="L15">
         <v>3451000.0</v>
       </c>
       <c r="M15">
+        <v>3451000.0</v>
+      </c>
+      <c r="N15">
         <v>2589000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2588000.0</v>
       </c>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
       <c r="P15">
-        <v>-2587000.0</v>
+        <v>2586000.0</v>
       </c>
       <c r="Q15">
-        <v>-7540000.0</v>
+        <v>2587000.0</v>
       </c>
       <c r="R15">
-        <v>-2583000.0</v>
+        <v>7540000.0</v>
       </c>
       <c r="S15">
-        <v>-2584000.0</v>
+        <v>2583000.0</v>
       </c>
       <c r="T15">
-        <v>-35772000.0</v>
+        <v>2584000.0</v>
       </c>
       <c r="U15">
-        <v>-11003000.0</v>
+        <v>35772000.0</v>
       </c>
       <c r="V15">
-        <v>-7479000.0</v>
+        <v>11003000.0</v>
       </c>
       <c r="W15">
-        <v>-7276000.0</v>
+        <v>7479000.0</v>
       </c>
       <c r="X15">
-        <v>-4842000.0</v>
+        <v>7276000.0</v>
       </c>
       <c r="Y15">
-        <v>-6772000.0</v>
+        <v>4842000.0</v>
       </c>
       <c r="Z15">
+        <v>6772000.0</v>
+      </c>
+      <c r="AA15">
         <v>11003000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>722000.0</v>
       </c>
-      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-    </row>
-    <row r="16" spans="1:40">
+      <c r="AO15"/>
+    </row>
+    <row r="16" spans="1:41">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
-        <v>4552631000.0</v>
+        <v>644359000.0</v>
       </c>
       <c r="C16">
+        <v>506851000.0</v>
+      </c>
+      <c r="D16">
         <v>580447000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>483810000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>452571000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>352343000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>250852000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>190359000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>185325000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>321576000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>323548000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>300123000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>347939000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>259991000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>317669000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>270758000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>504964000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>425329000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>530832000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>536604000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>434592000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>290493000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>341392000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>485064000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>184606000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7933000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5216000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7085000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6267000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6291000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5965000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7723000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>7704000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>10397000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>6951000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>8229000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7182000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7407000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4830000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>25153000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:40">
+    <row r="17" spans="1:41">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17"/>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>149</v>
+      </c>
+      <c r="B18">
+        <v>18761000.0</v>
+      </c>
       <c r="C18">
+        <v>19919000.0</v>
+      </c>
+      <c r="D18">
         <v>18578000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>17546000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>15372000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>17888000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>17311000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>15820000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>139000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1816000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>14791000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>24832000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>454000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>18394000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>16079000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>7759000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3262000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3626000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2790000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>13036000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>8488000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>30228000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1973000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>26112000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3725000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2068000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2391000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-515000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1672000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-114000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>3031000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-4721000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>965000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>4827000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-1640000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1747000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-2247000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1041000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1742000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-3090000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:40">
+    <row r="19" spans="1:41">
       <c r="A19" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>150</v>
+      </c>
+      <c r="B19">
+        <v>-168000.0</v>
+      </c>
       <c r="C19">
+        <v>1247000.0</v>
+      </c>
+      <c r="D19">
         <v>2339000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-140547000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-89338000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-70254000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-203112000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-161455000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-11923000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-71573000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-80521000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-58625000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-68559000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-207481000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>4700000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>7870000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-133513000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>6564000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>9631000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-26036000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-14776000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>33817000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-48807000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>7460000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>8265000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
       <c r="E20"/>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20"/>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-20000000.0</v>
       </c>
       <c r="N21">
+        <v>-20000000.0</v>
+      </c>
+      <c r="O21">
         <v>-33750000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000000.0</v>
       </c>
       <c r="Q21">
         <v>60000000.0</v>
       </c>
       <c r="R21">
         <v>60000000.0</v>
       </c>
       <c r="S21">
         <v>60000000.0</v>
       </c>
-      <c r="T21"/>
+      <c r="T21">
+        <v>60000000.0</v>
+      </c>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-45000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>20000000.0</v>
       </c>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21"/>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>115</v>
+      </c>
+      <c r="B22">
+        <v>18621000.0</v>
+      </c>
       <c r="C22">
+        <v>17643000.0</v>
+      </c>
+      <c r="D22">
         <v>16344000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>14508000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>13111000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>13317000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10941000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>10782000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10631000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>10799000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>11045000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12729000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>13161000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>13282000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>11704000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>9953000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>9862000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11309000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>11026000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9828000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>10278000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9462000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>9337000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>10123000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>7006000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-513000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-39000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>9000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>119000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>92000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>68000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>89000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>401000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>202000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>240000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>11000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>74000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>252000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>110000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:40">
+    <row r="23" spans="1:41">
       <c r="A23" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>153</v>
+      </c>
+      <c r="B23">
+        <v>268269000.0</v>
+      </c>
       <c r="C23">
+        <v>97646000.0</v>
+      </c>
+      <c r="D23">
         <v>208816000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>158268000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>178360000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>158015000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>250348000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>193859000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-71124000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5314000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>102471000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-10667000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>158402000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>133922000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>113021000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1781000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>217202000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>117496000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>102109000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>194418000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>199109000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-107584000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-67230000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>586663000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>60402000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1600000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-2104000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>228000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-4014000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>28553000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3323000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9009000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>55000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-14346000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>13121000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4540000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>12973000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>6045000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-20510000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>21860000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:40">
+    <row r="24" spans="1:41">
       <c r="A24" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>154</v>
+      </c>
+      <c r="B24">
+        <v>-144346000.0</v>
+      </c>
       <c r="C24">
+        <v>-4159710000.0</v>
+      </c>
+      <c r="D24">
         <v>-128822000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-142374000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-90017000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-72643000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-204125000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-162873000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-13068000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-73406000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-83008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4110000.0</v>
       </c>
       <c r="M24">
         <v>-4110000.0</v>
       </c>
       <c r="N24">
         <v>-4110000.0</v>
       </c>
       <c r="O24">
+        <v>-4110000.0</v>
+      </c>
+      <c r="P24">
         <v>-202224000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-301844000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-138001000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-227866000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-115471000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-37389000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-39710000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>38156000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-42404000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-263827000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-68675000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2683000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>7626000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2105000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2319000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-23018000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-8112000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-3769000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-4103000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3450000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-11229000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-4237000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-9451000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1145000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>475000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-1353000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:40">
+    <row r="25" spans="1:41">
       <c r="A25" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>155</v>
+      </c>
+      <c r="B25">
+        <v>2712000.0</v>
+      </c>
       <c r="C25">
+        <v>13945000.0</v>
+      </c>
+      <c r="D25">
         <v>4352000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7301000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-268000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1723000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5057000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6566000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-9029000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1626000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>321000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2999000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-10439000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3655000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4416000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>143000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-9755000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-6732000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-4863000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>520000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-630000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>18821000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-9512000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>15949000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-8739000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-3148000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-4880000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>9379000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-3053000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1570000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-1407000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>80542000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-83895000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>17897000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-8544000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>26947000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-1934000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>616000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1698000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-19637000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:40">
+    <row r="26" spans="1:41">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>1869000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-818000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-6267000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-326000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1758000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-19000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-7704000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-3446000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1278000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-1047000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-7182000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>4824000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>20323000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-17041000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:40">
+    <row r="27" spans="1:41">
       <c r="A27" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>157</v>
+      </c>
+      <c r="B27">
+        <v>382000.0</v>
+      </c>
       <c r="C27">
+        <v>419000.0</v>
+      </c>
+      <c r="D27">
         <v>416000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>367000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>257000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>280000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>283000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>294000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>299000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>239000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>245000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>236000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>242000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>158000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>263000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>302000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>277000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>192000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>190000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>150000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>62000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>316000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>123000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>65000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>64000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000.0</v>
       </c>
       <c r="AA27">
         <v>76000.0</v>
       </c>
       <c r="AB27">
         <v>76000.0</v>
       </c>
       <c r="AC27">
         <v>76000.0</v>
       </c>
       <c r="AD27">
+        <v>76000.0</v>
+      </c>
+      <c r="AE27">
         <v>-98000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>79000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>-75848000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>76000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>133000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>-44472000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>-44515000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>-44509000.0</v>
       </c>
-      <c r="AN27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:40">
+      <c r="AO27"/>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>158</v>
+      </c>
+      <c r="B28">
+        <v>262925000.0</v>
+      </c>
       <c r="C28">
+        <v>93373000.0</v>
+      </c>
+      <c r="D28">
         <v>204542000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>153996000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>174094000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>153751000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>246084000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>150465000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-124575000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>71234000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>89020000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-14118000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>155813000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>131334000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>228981000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>55632000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>209662000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>114913000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>99525000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>158646000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>188106000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-115063000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-61106000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>536821000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>73630000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2104000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>228000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-4014000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>28553000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3323000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>9009000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>55000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-14346000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13121000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4540000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>12973000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6045000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-20510000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>21860000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:40">
+    <row r="29" spans="1:41">
       <c r="A29" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>159</v>
+      </c>
+      <c r="B29">
+        <v>18929000.0</v>
+      </c>
       <c r="C29">
+        <v>20557000.0</v>
+      </c>
+      <c r="D29">
         <v>18793000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17790000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15472000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>17994000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>17521000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16024000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>247000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1633000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>14926000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>24927000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>694000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>18469000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16174000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7846000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3486000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3968000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2920000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>13168000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>8601000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>30347000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1680000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>26409000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3601000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2068000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-2324000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-495000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1681000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>121000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>3090000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-4677000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>989000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>5371000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-1549000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1816000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-2076000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>737000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1978000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-2995000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:40">
+    <row r="30" spans="1:41">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
-        <v>3972184000.0</v>
+        <v>-144346000.0</v>
       </c>
       <c r="C30">
+        <v>-187526000.0</v>
+      </c>
+      <c r="D30">
         <v>-126698000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-140547000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-89338000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-70254000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-203112000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-161455000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-11923000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-71573000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-80521000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-58625000.0</v>
       </c>
       <c r="M30">
         <v>-58625000.0</v>
       </c>
       <c r="N30">
+        <v>-58625000.0</v>
+      </c>
+      <c r="O30">
         <v>-207481000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-198244000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-297684000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-133513000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-224384000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-108217000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-69802000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-52608000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>33817000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-80886000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-262772000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-62789000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2249000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2559000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1085000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2309000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-21252000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-8171000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-4313000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-3737000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>10691000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-12850000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-5309000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-11122000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-3653000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1791000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1824000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>