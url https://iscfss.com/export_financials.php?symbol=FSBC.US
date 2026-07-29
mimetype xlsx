--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2484,5000 +2487,5104 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO62"/>
+  <dimension ref="A1:AP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AO1" t="s">
         <v>101</v>
       </c>
-    </row>
-    <row r="2" spans="1:41">
+      <c r="AP1" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>30050000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>24870000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>17173000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>14481000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9460000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8401000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10706000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7439000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11091000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>14915000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7914000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7669000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
-    </row>
-    <row r="3" spans="1:41">
+      <c r="AP2"/>
+    </row>
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
-    </row>
-    <row r="4" spans="1:41">
+      <c r="AP3"/>
+    </row>
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>-9415000.0</v>
+      </c>
+      <c r="C5">
         <v>-10115000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-9143000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-9878000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-11958000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11646000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-12371000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-9732000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-12232000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-12440000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-11767000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-15931000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-12976000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-11946000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-13454000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-16070000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-12747000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-7218000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-566000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-20000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>288000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-390000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1345000.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>108877000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-9000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-20000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-41000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-114000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-183000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-282000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-262000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-257000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-165000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-71000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-66000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-75000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-85000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>22000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>30000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:41">
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
-    </row>
-    <row r="7" spans="1:41">
+      <c r="AP6"/>
+    </row>
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
         <v>16</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>11547000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11872000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>10431000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7744000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6591000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6857000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7101000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>7077000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7320000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5603000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5043000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5275000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>5433000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>4243000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4492000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4739000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4987000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AP7"/>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>304372000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>303990000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>303571000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>303155000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>302788000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>302531000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>302251000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>301968000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>220804000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>220505000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>220266000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>220021000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>219785000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>219543000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>219286000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>219023000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>218721000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>218444000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>218216000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>218026000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-    </row>
-    <row r="10" spans="1:41">
+      <c r="AP9"/>
+    </row>
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
-        <v>46123000.0</v>
+        <v>45966000.0</v>
       </c>
       <c r="C10">
+        <v>644459000.0</v>
+      </c>
+      <c r="D10">
         <v>506951000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>580547000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>484659000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>456595000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>356464000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>254970000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>194456000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>191203000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>327434000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>330519000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>307466000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>357556000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>269840000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>327885000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>281599000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>519428000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>439793000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>548036000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>556055000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>460288000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>314198000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>7933000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5216000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7085000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>6267000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>6291000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5965000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>7723000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>7704000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>10397000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6951000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>8229000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7182000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7407000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4830000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>25153000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-    </row>
-    <row r="12" spans="1:41">
+      <c r="AP11"/>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
-        <v>137838000.0</v>
+        <v>136550000.0</v>
       </c>
       <c r="C12">
+        <v>646679000.0</v>
+      </c>
+      <c r="D12">
         <v>564856000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>639907000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>543256000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>553706000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>454658000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>359208000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>297660000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>296209000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>435517000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>434605000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>418260000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>472696000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>385828000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>441926000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>404025000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>654241000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>588600000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>701857000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>716129000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>587539000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>429147000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>7933000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>23216000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>25533000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>24106000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>24622000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>22992000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>25471000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>25496000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>28710000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>26004000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>26624000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>25545000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>25154000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>22482000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>43899000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:41">
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
+        <v>304868000.0</v>
+      </c>
+      <c r="C13">
         <v>304372000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>303990000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>303571000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>303155000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>302788000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>302531000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>302251000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>301968000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>220804000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>220505000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>220266000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>220021000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>219785000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>219543000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>219286000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>219023000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>218721000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>218444000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>218216000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>218026000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>110144000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>110082000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
-[...1 lines deleted...]
-      </c>
+      <c r="AA13"/>
       <c r="AB13">
         <v>19000.0</v>
       </c>
       <c r="AC13">
         <v>19000.0</v>
       </c>
       <c r="AD13">
         <v>19000.0</v>
       </c>
       <c r="AE13">
         <v>19000.0</v>
       </c>
       <c r="AF13">
         <v>19000.0</v>
       </c>
       <c r="AG13">
         <v>19000.0</v>
       </c>
       <c r="AH13">
         <v>19000.0</v>
       </c>
       <c r="AI13">
         <v>19000.0</v>
       </c>
       <c r="AJ13">
+        <v>19000.0</v>
+      </c>
+      <c r="AK13">
         <v>18000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="AL13">
         <v>19000.0</v>
       </c>
       <c r="AM13">
         <v>19000.0</v>
       </c>
       <c r="AN13">
         <v>19000.0</v>
       </c>
       <c r="AO13">
+        <v>19000.0</v>
+      </c>
+      <c r="AP13">
         <v>179000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:41">
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
         <v>21289056.0</v>
       </c>
       <c r="C14">
         <v>21289056.0</v>
       </c>
       <c r="D14">
+        <v>21289056.0</v>
+      </c>
+      <c r="E14">
         <v>21281818.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>21269265.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>21254000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>21235000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>21233000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>21058000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>17273000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17193000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>17195000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>17169000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>17195000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>17179863.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>17168447.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>17149449.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>17164519.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>17139693.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>17123182.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>14667804.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16265273.0</v>
       </c>
       <c r="W14">
         <v>16265273.0</v>
       </c>
       <c r="X14">
         <v>16265273.0</v>
       </c>
       <c r="Y14">
         <v>16265273.0</v>
       </c>
       <c r="Z14">
         <v>16265273.0</v>
       </c>
       <c r="AA14">
+        <v>16265273.0</v>
+      </c>
+      <c r="AB14">
         <v>1850000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1859000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1857000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1861000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1899000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1909000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1907000.0</v>
       </c>
       <c r="AI14">
         <v>1907000.0</v>
       </c>
       <c r="AJ14">
+        <v>1907000.0</v>
+      </c>
+      <c r="AK14">
         <v>1903000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1908000.0</v>
       </c>
       <c r="AL14">
         <v>1908000.0</v>
       </c>
       <c r="AM14">
         <v>1908000.0</v>
       </c>
       <c r="AN14">
-        <v>1899000.0</v>
+        <v>1908000.0</v>
       </c>
       <c r="AO14">
         <v>1899000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:41">
+      <c r="AP14">
+        <v>1899000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>218026000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>110144000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>19000.0</v>
       </c>
       <c r="AC15">
         <v>19000.0</v>
       </c>
-      <c r="AD15"/>
+      <c r="AD15">
+        <v>19000.0</v>
+      </c>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15"/>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-59950000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-75130000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-102827000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-86528000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-95807000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-52133000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9903000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16"/>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>177439000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>1726000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>2161000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>2286000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>2215000.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>2083000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21"/>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>-157651000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-374236000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-347907000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-365299000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-303917000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-333736000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>-524975000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-16296000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-1031343000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-972127000.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22"/>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>5377062000.0</v>
+      </c>
+      <c r="C23">
         <v>5031751000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4754861000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4641770000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4413473000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4245057000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4053278000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3887004000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3634217000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3476360000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3593125000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3505040000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3402701000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3397308000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3227159000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3074570000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2836071000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2778249000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2556761000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2434493000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2327867000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2150737000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1953765000.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>108877000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>10056000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>324810000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>326984000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>326627000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>328269000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>327143000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>323676000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>314400000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>314382000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>304584000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>291099000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>286285000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>273721000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>259723000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>279914000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:41">
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
         <v>33</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>74077000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>74041000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>74004000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>73968000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>73932000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>73895000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>73859000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>73822000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>193786000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>243749000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>163713000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>173677000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>193640000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>173606000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>207028000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>88420000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>28403000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>28386000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>28370000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>28353000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>28336000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>28320000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
         <v>35</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>93850000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>109000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>97825000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>97575000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>99696000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>109803000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>106958000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>106177000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>108006000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>117961000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>107190000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>114280000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>118654000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>119744000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>117805000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>126903000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>139299000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>153753000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>158776000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>166547000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>133737000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>126685000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
-        <v>39501000.0</v>
+        <v>28148000.0</v>
       </c>
       <c r="C28">
+        <v>-558835000.0</v>
+      </c>
+      <c r="D28">
         <v>-421038000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-496112000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-402947000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-376072000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-275712000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-174010000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-113557000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9903000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-78082000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-161763000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-128514000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-158483000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-91991000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-116365000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-188440000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-486038000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-411407000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-519666000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-527702000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-431952000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-285878000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>43802000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>51046000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>51757000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>59125000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>65535000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>67831000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>60895000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>56831000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>54050000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>62572000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>46919000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>58579000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>49406000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>42950000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>19088000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:41">
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>532596000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>519873000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>505312000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>490710000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>480383000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>470519000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>463789000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>454292000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>486366000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>529523000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>437737000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>442817000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>454296000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>426431000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>446286000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>321620000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>259464000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>263432000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>254818000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>246667000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>159713000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>162095000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>11904000.0</v>
       </c>
-      <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>24374000.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>22582000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>43717000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>40441000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>39594000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7454000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>31364000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>28285000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>25318000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5332000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>20051000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>20170000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>15839000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5422000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
-      <c r="AB30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>912000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>985000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>978000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>876000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>936000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>851000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>809000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>824000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>798000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>699000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>705000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>652000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>642000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>626000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:41">
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>269140000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>252825000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>239258000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>233200000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>231061000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>235046000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>226638000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>218314000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>131377000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
         <v>108877000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-    </row>
-    <row r="32" spans="1:41">
+      <c r="AP31"/>
+    </row>
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32"/>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
-        <v>4985628000.0</v>
+        <v>12471000.0</v>
       </c>
       <c r="C33">
+        <v>4385072000.0</v>
+      </c>
+      <c r="D33">
         <v>4178101000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4001863000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3870217000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3691351000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3574246000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3527796000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3336557000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3180151000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3135026000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3026718000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2944000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2885018000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2833877000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2601280000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2403761000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2098690000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1962829000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1712585000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1591568000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1547359000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1519196000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
-      <c r="AA33">
+      <c r="AA33"/>
+      <c r="AB33">
         <v>2123000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>300682000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>300466000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>301543000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>302771000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>303215000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>297354000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>288095000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>284848000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>277782000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>263776000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>260035000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>247915000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>236599000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>235389000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:41">
+    <row r="34" spans="1:42">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34"/>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
-        <v>4573232000.0</v>
+        <v>92646000.0</v>
       </c>
       <c r="C35">
+        <v>103879000.0</v>
+      </c>
+      <c r="D35">
         <v>107945000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>107024000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>102109000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>102252000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>98660000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>97095000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>104116000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>228008000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>280455000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>168756000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>178952000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>199073000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>177849000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>211520000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>93159000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>33390000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>28386000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>28370000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>28353000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>28336000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>28320000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
-      <c r="AA35">
+      <c r="AA35"/>
+      <c r="AB35">
         <v>50735000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>54262000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>56842000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>57892000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>58298000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>59246000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>61618000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>53035000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>51689000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>55023000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>49648000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>52261000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>57121000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>43780000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>44241000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:41">
+    <row r="36" spans="1:42">
       <c r="A36" t="s">
         <v>45</v>
       </c>
-      <c r="B36">
-[...1 lines deleted...]
-      </c>
+      <c r="B36"/>
       <c r="C36">
+        <v>113970000.0</v>
+      </c>
+      <c r="D36">
         <v>83575000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>106793000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>104372000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>96034000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>56666000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>90937000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>89137000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>88930000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>59489000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>32023000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>31897000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>27661000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>46502000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>25440000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>25334000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>21010000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>28481000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>17865000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>17797000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>14946000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>20007000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36">
         <v>294445000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>292610000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>294142000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>294599000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>296045000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>288398000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>278900000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>272449000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>269068000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>254109000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>251174000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>238153000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>229977000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>208792000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:41">
+    <row r="37" spans="1:42">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37"/>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38">
+        <v>5228041000.0</v>
+      </c>
+      <c r="C38">
         <v>4176039000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>4247910000.0</v>
       </c>
-      <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>4256059000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3575903000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>3411969000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>3157621000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>3333103000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>3451149000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3367847000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3256708000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>-188308000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2702867000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2477554000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2199550000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1952837000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1954278000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2189091000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2000217000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1977121000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1390848000.0</v>
       </c>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-      <c r="AA38">
+      <c r="AA38"/>
+      <c r="AB38">
         <v>315377000.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38"/>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" t="s">
         <v>48</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>-91715000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-72525000.0</v>
       </c>
-      <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>254970000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>194456000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>191203000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>336404000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>330519000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>307466000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>365299000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>277294000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>333736000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>197971000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>524975000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>6778000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>553206000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>561829000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-602943408.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
-    </row>
-    <row r="40" spans="1:41">
+      <c r="AP39"/>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>4799383000.0</v>
+      </c>
+      <c r="C40">
         <v>4469353000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>4201084000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4103438000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3894622000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3736354000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3557994000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3399979000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3149631000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2955772000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3026896000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3032210000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2929739000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2920406000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2782004000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2614332000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2501311000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2503092000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2285890000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2168394000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2066285000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1983110000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1784001000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
       <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
       <c r="AH40"/>
       <c r="AI40"/>
       <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
       <c r="AM40"/>
       <c r="AN40"/>
       <c r="AO40"/>
-    </row>
-    <row r="41" spans="1:41">
+      <c r="AP40"/>
+    </row>
+    <row r="41" spans="1:42">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>1547000.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>9133000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>8112000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>10569000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>7324000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>10964000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>14784000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>7741000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41"/>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
+      <c r="G42"/>
+      <c r="H42">
         <v>106464000.0</v>
       </c>
-      <c r="H42"/>
-      <c r="I42">
+      <c r="I42"/>
+      <c r="J42">
         <v>-1.0</v>
       </c>
-      <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>-12976000.0</v>
       </c>
-      <c r="N42"/>
-      <c r="O42">
+      <c r="O42"/>
+      <c r="P42">
         <v>-13454000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-16070000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-12747000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-7218000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-566000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>170000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>288000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-390000.0</v>
       </c>
-      <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
-      <c r="AA42">
+      <c r="AA42"/>
+      <c r="AB42">
         <v>15835000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>15743000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>15650000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>15557000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>15465000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>15412000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>15317000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>15224000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>15125000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>14990000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>16028000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>16015000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>16002000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>15990000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>6830000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:41">
+    <row r="43" spans="1:42">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43"/>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44"/>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" t="s">
         <v>54</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>12518000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>18921000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>11407000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>8700000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>7468000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>13167000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>8247000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>8240000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>8501000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>11643000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>6363000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>6631000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>6852000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>5586000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>5921000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>1649000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1645000.0</v>
       </c>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-      <c r="AA45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>2123000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2506000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2547000.0</v>
       </c>
-      <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
-    </row>
-    <row r="46" spans="1:41">
+      <c r="AP45"/>
+    </row>
+    <row r="46" spans="1:42">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>12471000.0</v>
+      </c>
+      <c r="C46">
         <v>12518000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>12911000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>11407000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>8700000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>7468000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>7829000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>8247000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>8240000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>8501000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>6907000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>6363000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>6631000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>6852000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>5586000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5921000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>6240000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>6554000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1773000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1630000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1649000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1645000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1663000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>2123000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2506000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2547000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2635000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2731000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2853000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2905000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2975000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>3064000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>3172000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3199000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3226000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3175000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3077000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2950000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:41">
+    <row r="47" spans="1:42">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>6631000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>5586000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>5921000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>6240000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>6554000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1773000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1630000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1649000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1645000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
-    </row>
-    <row r="48" spans="1:41">
+      <c r="AP47"/>
+    </row>
+    <row r="48" spans="1:42">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>178318000.0</v>
+      </c>
+      <c r="C48">
         <v>164262000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>150985000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>137615000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>125545000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>115309000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>106464000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>97411000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>90734000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>84216000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>77036000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>69689000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>62095000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>52817000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>46736000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>36042000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>26924000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>19558000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>17168000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>8442000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>288000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>21623000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>22348000.0</v>
       </c>
-      <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
-      <c r="AA48">
+      <c r="AA48"/>
+      <c r="AB48">
         <v>15699000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>16175000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>16173000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>16221000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>16212000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>16169000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>16219000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>16151000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>16077000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>16376000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>16174000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>15934000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>15923000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>15424000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>15172000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:41">
+    <row r="49" spans="1:42">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
-    </row>
-    <row r="50" spans="1:41">
+      <c r="AP49"/>
+    </row>
+    <row r="50" spans="1:42">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-    </row>
-    <row r="51" spans="1:41">
+      <c r="AP50"/>
+    </row>
+    <row r="51" spans="1:42">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>74114000.0</v>
+      </c>
+      <c r="C51">
         <v>85624000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>85913000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>84435000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>81712000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>80523000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>80752000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>80960000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>80899000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>201106000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>249352000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>168756000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>178952000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>199073000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>177849000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>211520000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>93159000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>33390000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>28386000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>28370000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>28353000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>28336000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>28320000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>51735000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>56262000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>58842000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>65392000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>71826000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>73796000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>68618000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>64535000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>64447000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>69523000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>55148000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>65761000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>56813000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>47780000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>44241000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:41">
+    <row r="52" spans="1:42">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>1577000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>120000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>171255000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>90000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>100000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>120000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>101009000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>105267000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>60534000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>803000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>28364000.0</v>
       </c>
-      <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AC52">
         <v>2000000.0</v>
       </c>
       <c r="AD52">
+        <v>2000000.0</v>
+      </c>
+      <c r="AE52">
         <v>7500000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>13750000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>14550000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>7000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>11500000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>13000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>14500000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>5500000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>13500000.0</v>
       </c>
-      <c r="AM52"/>
-      <c r="AN52">
+      <c r="AN52"/>
+      <c r="AO52">
         <v>4000000.0</v>
       </c>
-      <c r="AO52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:41">
+      <c r="AP52"/>
+    </row>
+    <row r="53" spans="1:42">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
-        <v>91715000.0</v>
+        <v>90584000.0</v>
       </c>
       <c r="C53">
+        <v>2220000.0</v>
+      </c>
+      <c r="D53">
         <v>57905000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>59360000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>58597000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>97111000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>98194000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>104238000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>103204000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>105006000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>108083000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>104086000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>110794000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>115140000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>115988000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>114041000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>122426000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>134813000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>148807000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>153821000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>160074000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>127251000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>114949000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>18000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>18448000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>17839000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>18331000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>17027000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>17748000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>17792000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>18313000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>19053000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>18395000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>18363000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>17747000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>17652000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>18746000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:41">
+    <row r="54" spans="1:42">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
-    </row>
-    <row r="55" spans="1:41">
+      <c r="AP54"/>
+    </row>
+    <row r="55" spans="1:42">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>5377062000.0</v>
+      </c>
+      <c r="C55">
         <v>5031751000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4754861000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4641770000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4413473000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4245057000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4053278000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3887004000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3634217000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3476360000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3593125000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3505040000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3402701000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3397308000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3227159000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3074570000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2836071000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2778249000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2556761000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2434493000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2327867000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2150737000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1953765000.0</v>
       </c>
-      <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
-      <c r="AA55">
+      <c r="AA55"/>
+      <c r="AB55">
         <v>10056000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>324810000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>326984000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>326627000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>328269000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>327143000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>323676000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>314400000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>314382000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>304584000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>291099000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>286285000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>273721000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>259723000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>279914000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:41">
+    <row r="56" spans="1:42">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
-        <v>46123000.0</v>
+        <v>136550000.0</v>
       </c>
       <c r="C56">
+        <v>646679000.0</v>
+      </c>
+      <c r="D56">
         <v>576760000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>639907000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>543256000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>553706000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>479032000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>359208000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>297660000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>296209000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>458099000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>478322000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>458701000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>512290000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>393282000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>473290000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>432310000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>679559000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>593932000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>721908000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>736299000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>603378000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>434569000.0</v>
       </c>
-      <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
-      <c r="AA56">
+      <c r="AA56"/>
+      <c r="AB56">
         <v>7933000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>24128000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>26518000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>25084000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>25498000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>23928000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>26322000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>26305000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>29534000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>26802000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>27323000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>26250000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>25806000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>23124000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>44525000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:41">
+    <row r="57" spans="1:42">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>4799383000.0</v>
+      </c>
+      <c r="C57">
         <v>4469353000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4201084000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4103438000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3894622000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3736354000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3557994000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3399979000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3149631000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2955772000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3026896000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3062260000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2954609000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2937579000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2796485000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2623792000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2509712000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2513798000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2293329000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2179485000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2081200000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1991024000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1791670000.0</v>
       </c>
-      <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
-      <c r="AA57">
+      <c r="AA57"/>
+      <c r="AB57">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AC57">
         <v>2000000.0</v>
       </c>
       <c r="AD57">
+        <v>2000000.0</v>
+      </c>
+      <c r="AE57">
         <v>7500000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>13750000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>14550000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>7000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>11500000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>13000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>14500000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>5500000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>13500000.0</v>
       </c>
-      <c r="AM57"/>
-      <c r="AN57">
+      <c r="AN57"/>
+      <c r="AO57">
         <v>4000000.0</v>
       </c>
-      <c r="AO57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:41">
+      <c r="AP57"/>
+    </row>
+    <row r="58" spans="1:42">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>4903291000.0</v>
+      </c>
+      <c r="C58">
         <v>4573232000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4309029000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4210462000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3996731000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3838606000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3656654000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3497074000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3253747000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3183780000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3307351000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3231016000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3133561000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3136652000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2974334000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2835312000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2602871000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2547188000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2321715000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2207855000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2109553000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2019360000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1819990000.0</v>
       </c>
-      <c r="X58"/>
       <c r="Y58"/>
-      <c r="Z58">
+      <c r="Z58"/>
+      <c r="AA58">
         <v>-108877000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>291766000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>292893000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>295183000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>294944000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>296756000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>295825000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>292383000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>283263000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>283326000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>273271000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>258944000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>254392000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>241862000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>228268000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>257703000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:41">
+    <row r="59" spans="1:42">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
-    </row>
-    <row r="60" spans="1:41">
+      <c r="AP59"/>
+    </row>
+    <row r="60" spans="1:42">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>473771000.0</v>
+      </c>
+      <c r="C60">
         <v>458519000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>445832000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>431308000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>416742000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>406451000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>396624000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>389930000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>380470000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>292580000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>285774000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>274024000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>269140000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>260656000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>252825000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>239258000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>233200000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>231061000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>235046000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>226638000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>218314000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>131377000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>133775000.0</v>
       </c>
-      <c r="X60"/>
       <c r="Y60"/>
-      <c r="Z60">
+      <c r="Z60"/>
+      <c r="AA60">
         <v>108877000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>31544000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>31917000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>31801000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>31683000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>31513000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>31318000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>31293000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>31137000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>31056000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>31313000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>32155000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>31893000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>31859000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>31455000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>22211000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:41">
+    <row r="61" spans="1:42">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
-    </row>
-    <row r="62" spans="1:41">
+      <c r="AP61"/>
+    </row>
+    <row r="62" spans="1:42">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
+      <c r="AP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7514,861 +7621,861 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B2">
         <v>106728000.0</v>
       </c>
       <c r="C2">
         <v>94190000.0</v>
       </c>
       <c r="D2">
         <v>6718000.0</v>
       </c>
       <c r="E2">
         <v>21548000.0</v>
       </c>
       <c r="F2">
         <v>5672000.0</v>
       </c>
       <c r="G2">
         <v>18180000.0</v>
       </c>
       <c r="H2">
         <v>17135000.0</v>
       </c>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B3">
         <v>3047000.0</v>
       </c>
       <c r="C3">
         <v>1877000.0</v>
       </c>
       <c r="D3">
         <v>1612000.0</v>
       </c>
       <c r="E3">
         <v>1636000.0</v>
       </c>
       <c r="F3">
         <v>607000.0</v>
       </c>
       <c r="G3">
         <v>461000.0</v>
       </c>
       <c r="H3">
         <v>433000.0</v>
       </c>
       <c r="I3">
         <v>338000.0</v>
       </c>
       <c r="J3">
         <v>-132000.0</v>
       </c>
       <c r="K3">
         <v>-87000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B5">
         <v>83732000.0</v>
       </c>
       <c r="C5">
         <v>64721000.0</v>
       </c>
       <c r="D5">
         <v>-1610000.0</v>
       </c>
       <c r="E5">
         <v>62858000.0</v>
       </c>
       <c r="F5">
         <v>47148000.0</v>
       </c>
       <c r="G5">
         <v>37255000.0</v>
       </c>
       <c r="H5">
         <v>30361000.0</v>
       </c>
       <c r="I5">
         <v>3396000.0</v>
       </c>
       <c r="J5">
         <v>3295000.0</v>
       </c>
       <c r="K5">
         <v>2644000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B6">
         <v>86779000.0</v>
       </c>
       <c r="C6">
         <v>66598000.0</v>
       </c>
       <c r="D6">
         <v>-1610000.0</v>
       </c>
       <c r="E6">
         <v>64494000.0</v>
       </c>
       <c r="F6">
         <v>47755000.0</v>
       </c>
       <c r="G6">
         <v>37716000.0</v>
       </c>
       <c r="H6">
         <v>30794000.0</v>
       </c>
       <c r="I6">
         <v>3734000.0</v>
       </c>
       <c r="J6">
         <v>3163000.0</v>
       </c>
       <c r="K6">
         <v>2557000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B9">
         <v>148739999.0</v>
       </c>
       <c r="C9">
         <v>118007000.0</v>
       </c>
       <c r="D9">
         <v>793000.0</v>
       </c>
       <c r="E9">
         <v>102240000.0</v>
       </c>
       <c r="F9">
         <v>82146000.0</v>
       </c>
       <c r="G9">
         <v>64780000.0</v>
       </c>
       <c r="H9">
         <v>52497000.0</v>
       </c>
       <c r="I9">
         <v>30000.0</v>
       </c>
       <c r="J9">
         <v>7161000.0</v>
       </c>
       <c r="K9">
         <v>6925000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B10">
         <v>83732000.0</v>
       </c>
       <c r="C10">
         <v>64721000.0</v>
       </c>
       <c r="D10">
         <v>66616000.0</v>
       </c>
       <c r="E10">
         <v>62858000.0</v>
       </c>
       <c r="F10">
         <v>47148000.0</v>
       </c>
       <c r="G10">
         <v>37255000.0</v>
       </c>
       <c r="H10">
         <v>30361000.0</v>
       </c>
       <c r="I10">
         <v>618000.0</v>
       </c>
       <c r="J10">
         <v>1139000.0</v>
       </c>
       <c r="K10">
         <v>649000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B11">
         <v>22126000.0</v>
       </c>
       <c r="C11">
         <v>19050000.0</v>
       </c>
       <c r="D11">
         <v>18882000.0</v>
       </c>
       <c r="E11">
         <v>18057000.0</v>
       </c>
       <c r="F11">
         <v>4707000.0</v>
       </c>
       <c r="G11">
         <v>1327000.0</v>
       </c>
       <c r="H11">
         <v>1061000.0</v>
       </c>
       <c r="I11">
         <v>407000.0</v>
       </c>
       <c r="J11">
         <v>285000.0</v>
       </c>
       <c r="K11">
         <v>136000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B12">
         <v>97028000.0</v>
       </c>
       <c r="C12">
         <v>87240000.0</v>
       </c>
       <c r="D12">
         <v>63502000.0</v>
       </c>
       <c r="E12">
         <v>14848000.0</v>
       </c>
       <c r="F12">
         <v>3972000.0</v>
       </c>
       <c r="G12">
         <v>9180000.0</v>
       </c>
       <c r="H12">
         <v>11635000.0</v>
       </c>
       <c r="I12">
         <v>2778000.0</v>
       </c>
       <c r="J12">
         <v>2156000.0</v>
       </c>
       <c r="K12">
         <v>1995000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B13">
         <v>248933000.0</v>
       </c>
       <c r="C13">
         <v>206951000.0</v>
       </c>
       <c r="D13">
         <v>165604000.0</v>
       </c>
       <c r="E13">
         <v>117918000.0</v>
       </c>
       <c r="F13">
         <v>81583000.0</v>
       </c>
       <c r="G13">
         <v>74390000.0</v>
       </c>
       <c r="H13">
         <v>64678000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B15">
         <v>61606000.0</v>
       </c>
       <c r="C15">
         <v>45671000.0</v>
       </c>
       <c r="D15">
         <v>47734000.0</v>
       </c>
       <c r="E15">
         <v>44801000.0</v>
       </c>
       <c r="F15">
         <v>42441000.0</v>
       </c>
       <c r="G15">
         <v>35928000.0</v>
       </c>
       <c r="H15">
         <v>29300000.0</v>
       </c>
       <c r="I15">
         <v>211000.0</v>
       </c>
       <c r="J15">
         <v>854000.0</v>
       </c>
       <c r="K15">
         <v>513000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>44801000.0</v>
       </c>
       <c r="F16">
         <v>42441000.0</v>
       </c>
       <c r="G16">
         <v>35928000.0</v>
       </c>
       <c r="H16">
         <v>29300000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B17">
         <v>61606000.0</v>
       </c>
       <c r="C17">
         <v>45671000.0</v>
       </c>
       <c r="D17">
         <v>50217000.0</v>
       </c>
       <c r="E17">
         <v>44801000.0</v>
       </c>
       <c r="F17">
         <v>42441000.0</v>
       </c>
       <c r="G17">
         <v>35928000.0</v>
       </c>
       <c r="H17">
         <v>29300000.0</v>
       </c>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B18">
         <v>151905000.0</v>
       </c>
       <c r="C18">
         <v>119711000.0</v>
       </c>
       <c r="D18">
         <v>113337000.0</v>
       </c>
       <c r="E18">
         <v>103070000.0</v>
       </c>
       <c r="F18">
         <v>77611000.0</v>
       </c>
       <c r="G18">
         <v>65210000.0</v>
       </c>
       <c r="H18">
         <v>53043000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B21">
         <v>83732000.0</v>
       </c>
       <c r="C21">
         <v>64721000.0</v>
       </c>
       <c r="D21">
         <v>-1610000.0</v>
       </c>
       <c r="E21">
         <v>62858000.0</v>
       </c>
       <c r="F21">
         <v>47148000.0</v>
       </c>
       <c r="G21">
         <v>37255000.0</v>
       </c>
       <c r="H21">
         <v>30361000.0</v>
       </c>
       <c r="I21">
         <v>618000.0</v>
       </c>
       <c r="J21">
         <v>1139000.0</v>
       </c>
       <c r="K21">
         <v>649000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B23">
         <v>171735999.0</v>
       </c>
       <c r="C23">
         <v>147476000.0</v>
       </c>
       <c r="D23">
         <v>9121000.0</v>
       </c>
       <c r="E23">
         <v>60930000.0</v>
       </c>
       <c r="F23">
         <v>40670000.0</v>
       </c>
       <c r="G23">
         <v>45705000.0</v>
       </c>
       <c r="H23">
         <v>39271000.0</v>
       </c>
       <c r="I23">
         <v>6609000.0</v>
       </c>
       <c r="J23">
         <v>6095000.0</v>
       </c>
       <c r="K23">
         <v>5372000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B25">
         <v>2247000.0</v>
       </c>
       <c r="C25">
         <v>1877000.0</v>
       </c>
       <c r="D25">
         <v>1637000.0</v>
       </c>
       <c r="E25">
         <v>649000.0</v>
       </c>
       <c r="F25">
         <v>607000.0</v>
       </c>
       <c r="G25">
         <v>461000.0</v>
       </c>
       <c r="H25">
         <v>433000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>2411000.0</v>
       </c>
       <c r="D27">
         <v>2403000.0</v>
       </c>
       <c r="E27">
         <v>1908000.0</v>
       </c>
       <c r="F27">
         <v>1300000.0</v>
       </c>
       <c r="G27">
         <v>1102000.0</v>
       </c>
       <c r="H27">
         <v>1306000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B28">
         <v>40667000.0</v>
       </c>
       <c r="C28">
         <v>33344000.0</v>
       </c>
       <c r="D28">
         <v>29299000.0</v>
       </c>
       <c r="E28">
         <v>23421000.0</v>
       </c>
       <c r="F28">
         <v>20525000.0</v>
       </c>
       <c r="G28">
         <v>17221000.0</v>
       </c>
       <c r="H28">
         <v>13093000.0</v>
       </c>
       <c r="I28">
         <v>6609000.0</v>
       </c>
       <c r="J28">
         <v>6095000.0</v>
       </c>
       <c r="K28">
         <v>5372000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B29">
         <v>22126000.0</v>
       </c>
       <c r="C29">
         <v>19050000.0</v>
       </c>
       <c r="D29">
         <v>20017000.0</v>
       </c>
       <c r="E29">
         <v>18057000.0</v>
       </c>
       <c r="F29">
         <v>4707000.0</v>
       </c>
       <c r="G29">
         <v>1327000.0</v>
       </c>
       <c r="H29">
         <v>1061000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30">
         <v>65007999.0</v>
       </c>
       <c r="C30">
         <v>53286000.0</v>
       </c>
       <c r="D30">
         <v>2403000.0</v>
       </c>
       <c r="E30">
         <v>39382000.0</v>
       </c>
       <c r="F30">
         <v>34998000.0</v>
       </c>
       <c r="G30">
         <v>27525000.0</v>
       </c>
       <c r="H30">
         <v>22136000.0</v>
       </c>
       <c r="I30">
         <v>6609000.0</v>
       </c>
       <c r="J30">
         <v>6095000.0</v>
       </c>
       <c r="K30">
         <v>5372000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>60679000.0</v>
       </c>
       <c r="D31">
         <v>68226000.0</v>
       </c>
       <c r="E31">
         <v>64045000.0</v>
       </c>
       <c r="F31">
         <v>47148000.0</v>
       </c>
       <c r="G31">
         <v>-5414000.0</v>
       </c>
       <c r="H31">
         <v>30361000.0</v>
       </c>
       <c r="I31">
         <v>2717000.0</v>
       </c>
       <c r="J31">
         <v>3576000.0</v>
       </c>
       <c r="K31"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B32">
         <v>255467999.0</v>
       </c>
       <c r="C32">
         <v>212197000.0</v>
       </c>
       <c r="D32">
         <v>7511000.0</v>
       </c>
       <c r="E32">
         <v>123788000.0</v>
       </c>
       <c r="F32">
         <v>87818000.0</v>
       </c>
       <c r="G32">
         <v>82960000.0</v>
       </c>
       <c r="H32">
         <v>69632000.0</v>
       </c>
       <c r="I32">
         <v>30000.0</v>
       </c>
@@ -8378,3979 +8485,4049 @@
       <c r="K32">
         <v>6925000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO32"/>
+  <dimension ref="A1:AP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AO1" t="s">
         <v>101</v>
       </c>
-    </row>
-    <row r="2" spans="1:41">
+      <c r="AP1" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B2">
+        <v>28494000.0</v>
+      </c>
+      <c r="C2">
         <v>26565000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>27156000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>27997000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>26565000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25010000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25556000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>25031000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21906000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>21697000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20302000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>18672000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16465000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12063000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9517000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6373000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3720000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1938000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2395000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>923000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1012000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1342000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4460000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4057000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4252000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5411000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-      <c r="AG2">
+      <c r="AG2"/>
+      <c r="AH2">
         <v>-4274000.0</v>
       </c>
-      <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
-    </row>
-    <row r="3" spans="1:41">
+      <c r="AP2"/>
+    </row>
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="C3"/>
+        <v>104</v>
+      </c>
+      <c r="B3">
+        <v>561000.0</v>
+      </c>
+      <c r="C3">
+        <v>561000.0</v>
+      </c>
       <c r="D3">
+        <v>2297000.0</v>
+      </c>
+      <c r="E3">
         <v>-956000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>445000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>461000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>470000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>469000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>466000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>472000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>385000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>403000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>405000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>419000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>410000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>414000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>401000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>411000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>199000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>143000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>134000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>131000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>128000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>125000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>108000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>100000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>15000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>104000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>29000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>128000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>437000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>89000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>77000.0</v>
       </c>
-      <c r="AH3">
-[...1 lines deleted...]
-      </c>
       <c r="AI3">
+        <v>378000.0</v>
+      </c>
+      <c r="AJ3">
         <v>-22000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>55000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>26000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-191000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>51000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>23000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:41">
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="C5"/>
+        <v>106</v>
+      </c>
+      <c r="B5">
+        <v>26089000.0</v>
+      </c>
+      <c r="C5">
+        <v>25031000.0</v>
+      </c>
       <c r="D5">
+        <v>23008000.0</v>
+      </c>
+      <c r="E5">
         <v>22234000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>20099000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>18391000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>19367000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>15241000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>15152000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>14961000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>15151000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>15795000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>17169000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>18501000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>18769000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>16534000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>14033000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>13522000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>12630000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>13296000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>10562000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>10660000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>9821000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>9678000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>10491000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>7265000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3950000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1270000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1193000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1204000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>457000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1176000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>987000.0</v>
       </c>
-      <c r="AH5">
-[...1 lines deleted...]
-      </c>
       <c r="AI5">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5">
         <v>-2472000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>925000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>903000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>574000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>475000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>766000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>656000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:41">
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B6">
-        <v>25031000.0</v>
+        <v>26650000.0</v>
       </c>
       <c r="C6">
-        <v>23008000.0</v>
+        <v>25592000.0</v>
       </c>
       <c r="D6">
+        <v>25305000.0</v>
+      </c>
+      <c r="E6">
         <v>21278000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>20544000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>18852000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>19837000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>15710000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>15618000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>15433000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>15536000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>16198000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>17574000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>18920000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>19179000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>16948000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>14434000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>13933000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>12829000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>13439000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>10696000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>10791000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>9949000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>9803000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>10599000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>7365000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3935000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1374000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1222000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1332000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>894000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1265000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1064000.0</v>
       </c>
-      <c r="AH6">
-[...1 lines deleted...]
-      </c>
       <c r="AI6">
+        <v>378000.0</v>
+      </c>
+      <c r="AJ6">
         <v>-2494000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>980000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>929000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>383000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>526000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>789000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>655000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:41">
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AP7"/>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B9">
+        <v>45705000.0</v>
+      </c>
+      <c r="C9">
         <v>43169000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>40665000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>38497000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>35402000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>33117000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>33534000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>28725000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>28368000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>27380000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>27546000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>27465000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>28824000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>29364000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>29128000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>26444000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>23849000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>22819000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>21512000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>21475000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>19924000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>19235000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>18510000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>16727000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>16313000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>13230000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>41915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="AC9">
         <v>8000.0</v>
       </c>
       <c r="AD9">
+        <v>8000.0</v>
+      </c>
+      <c r="AE9">
         <v>7000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>6000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>9000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-2137000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2152000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1291000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2042000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1933000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1895000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1594000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1844000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1766000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:41">
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B10">
+        <v>26089000.0</v>
+      </c>
+      <c r="C10">
         <v>25031000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>23008000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>22234000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>20099000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>18391000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19367000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>15241000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>15152000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>14961000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15151000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>15795000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>17169000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>18501000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>18769000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>16534000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>14033000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>13522000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>12630000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>13296000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>10562000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10660000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>9821000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9678000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10491000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>7265000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-614000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-47000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>11000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>502000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>116000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>83000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>92000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>512000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>312000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>332000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-17000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>86000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>342000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>152000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B11">
+        <v>6690000.0</v>
+      </c>
+      <c r="C11">
         <v>6410000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5365000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5890000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5591000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5280000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6050000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4300000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4370000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4330000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4352000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4750000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4440000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5340000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5487000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4830000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4080000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3660000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1321000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2270000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>734000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>382000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>359000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>341000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>368000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>259000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-101000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-8000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>383000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>24000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>15000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>18000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>111000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>110000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>92000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-28000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>12000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>90000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>42000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:41">
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B12">
+        <v>26244000.0</v>
+      </c>
+      <c r="C12">
         <v>23890000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>24356000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>25497000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>24065000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>23110000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>24256000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>22281000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>19906000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>20797000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>19502000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>17622000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15215000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11163000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8267000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4123000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1470000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>988000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>895000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>923000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1012000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1142000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1460000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2207000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2702000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2811000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4937000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1268000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1240000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1195000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>45000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1060000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>919000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>844000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>179000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>723000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>663000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>591000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>389000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>514000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>546000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:41">
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>114</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>67347000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>66421000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>64845000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>60580000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>57087000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>57745000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>52667000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>48998000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>47541000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>46180000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>45098000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>42793000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>40311000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>37402000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>31547000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>25961000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>22850000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>22253000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>20832000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>19308000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>19190000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>20652000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>18434000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>18285000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>17019000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-    </row>
-    <row r="14" spans="1:41">
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
-    </row>
-    <row r="15" spans="1:41">
+      <c r="AP14"/>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B15">
+        <v>19399000.0</v>
+      </c>
+      <c r="C15">
         <v>18621000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>17643000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>16344000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>14508000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13111000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>13317000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>10941000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>10782000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>10631000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>10799000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>11045000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>12729000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>13161000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>13282000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11704000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>9953000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>9862000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>11309000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>11026000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>9828000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10278000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>9462000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>9337000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>10123000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>7006000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-513000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-39000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>9000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>119000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>92000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>68000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>74000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>401000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>202000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>240000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>11000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>74000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>252000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>110000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:41">
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>12729000.0</v>
       </c>
       <c r="O16">
+        <v>12729000.0</v>
+      </c>
+      <c r="P16">
         <v>13282000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11704000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9953000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9862000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11309000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11026000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9828000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10278000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>9337000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10123000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7006000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16"/>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>118</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>18621000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>17643000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>16344000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>14508000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>13111000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>13317000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>10941000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>10782000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>10631000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>10799000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>11045000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>12729000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>13161000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>13282000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>11704000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>9953000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>9862000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>11309000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>11026000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>9828000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>10278000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>9462000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>9337000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>10123000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>7006000.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>119</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>43457000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>42065000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>39348000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>36515000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>33977000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>33489000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>30386000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>29092000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>26744000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>26678000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>27476000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>27578000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>29148000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>29135000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>27424000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>24491000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>21862000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>21358000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>19909000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>18296000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>18048000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>19192000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>16227000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>15583000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>14208000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B21">
+        <v>26089000.0</v>
+      </c>
+      <c r="C21">
         <v>25031000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23008000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>22234000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>20099000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>18391000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19367000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>15241000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>15152000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>14961000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>15151000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>15795000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>17169000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>18501000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>18769000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>16534000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>14033000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>13522000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>12630000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>13296000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>10562000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10660000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>9821000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9678000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>10491000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7265000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-614000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-47000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>11000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>502000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>116000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>83000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>92000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>512000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>312000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>332000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-17000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>86000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>342000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>152000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:41">
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22"/>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B23">
+        <v>48110000.0</v>
+      </c>
+      <c r="C23">
         <v>44703000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>44813000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>44260000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>41868000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>39736000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>39723000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>38515000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>35122000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>34116000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>32697000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>30342000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>28120000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>22926000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>19876000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>16283000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13536000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11235000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11277000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>9102000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10374000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>9917000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13149000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>11106000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10074000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>11376000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4559000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1594000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1503000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1462000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1706000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1711000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1565000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1627000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1270000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1712000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1589000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1524000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>920000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1626000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1470000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:41">
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>126</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>561000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2297000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-956000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>445000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>461000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>470000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>469000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>466000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>472000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>385000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>403000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>405000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>419000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>164000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>414000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>401000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>411000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>199000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>143000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>134000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>131000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>128000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>125000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>108000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>100000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>15000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>104000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>29000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>128000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>437000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>89000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>77000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-265000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-22000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>55000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>26000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-191000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>51000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>23000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:41">
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>803000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>865000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>522000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>752000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>584000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>615000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>460000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>717000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>535000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>733000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>418000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>568000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>512000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>484000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>344000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>499000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>366000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>265000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>170000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>336000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>264000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>247000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>255000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B28">
+        <v>14205000.0</v>
+      </c>
+      <c r="C28">
         <v>12259000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10913000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10216000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9380000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9589000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8800000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8374000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8193000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7977000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7552000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7251000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6831000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7020000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5943000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5840000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5798000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5840000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5369000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5090000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5089000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4977000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5910000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4289000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3371000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3651000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4559000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1594000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1503000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1462000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1706000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1711000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1565000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1627000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1270000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1712000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1589000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1524000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>920000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1626000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1470000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:41">
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>130</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>6410000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5365000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5890000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5591000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5280000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6050000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4300000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4370000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4330000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4352000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4750000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4440000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5340000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5487000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4830000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4080000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3660000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1321000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2270000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>734000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>382000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>359000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>341000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>368000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>259000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30">
+        <v>19616000.0</v>
+      </c>
+      <c r="C30">
         <v>18138000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>17657000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>16263000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15303000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14726000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>14167000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13484000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13216000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12419000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12395000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11670000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11655000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10863000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10359000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>9910000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>9816000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9297000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8882000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8179000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9362000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8575000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8689000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7049000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5822000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5965000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-4559000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1594000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1503000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1462000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1706000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1711000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1565000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1627000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1270000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1712000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1589000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1524000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>920000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1626000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1470000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:41">
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-200000.0</v>
       </c>
-      <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>-1900000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>53692000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-35099000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2447000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2189000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>15151000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-27165000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-22950000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-19993000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-8267000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-13099000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-9771000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-8006000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-199000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1677000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2026000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1325000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1104000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1578000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1508000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1224000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-643000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-5000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>798000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2000.0</v>
       </c>
-      <c r="AE31"/>
       <c r="AF31"/>
-      <c r="AG31">
+      <c r="AG31"/>
+      <c r="AH31">
         <v>-15000.0</v>
       </c>
-      <c r="AH31"/>
       <c r="AI31"/>
-      <c r="AJ31">
+      <c r="AJ31"/>
+      <c r="AK31">
         <v>-110000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-92000.0</v>
       </c>
-      <c r="AL31"/>
       <c r="AM31"/>
-      <c r="AN31">
+      <c r="AN31"/>
+      <c r="AO31">
         <v>-90000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-42000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:41">
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B32">
+        <v>74199000.0</v>
+      </c>
+      <c r="C32">
         <v>69734000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>67821000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>66494000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>61967000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>58127000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>59090000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>53756000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>50274000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>49077000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>47848000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>46137000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>45289000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>41427000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>38645000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>32817000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>27569000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>24757000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>23907000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>22398000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>20936000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>20577000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>22970000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>20784000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>20565000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>18641000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>41915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="AC32">
         <v>8000.0</v>
       </c>
       <c r="AD32">
+        <v>8000.0</v>
+      </c>
+      <c r="AE32">
         <v>7000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>6000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>9000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>-2137000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2152000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1291000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2042000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1933000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1895000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1594000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1844000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1766000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
         <v>352343000.0</v>
       </c>
       <c r="C2">
         <v>321576000.0</v>
       </c>
       <c r="D2">
         <v>259991000.0</v>
       </c>
       <c r="E2">
         <v>425329000.0</v>
       </c>
       <c r="F2">
         <v>290493000.0</v>
       </c>
       <c r="G2">
         <v>177366000.0</v>
       </c>
       <c r="H2">
         <v>203292000.0</v>
       </c>
       <c r="I2">
         <v>3301000.0</v>
       </c>
       <c r="J2">
         <v>9137000.0</v>
       </c>
       <c r="K2">
         <v>5595000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
         <v>1197000</v>
       </c>
       <c r="C3">
         <v>628000</v>
       </c>
       <c r="D3">
         <v>653000</v>
       </c>
       <c r="E3">
         <v>481000</v>
       </c>
       <c r="F3">
         <v>717000</v>
       </c>
       <c r="G3">
         <v>833000</v>
       </c>
       <c r="H3">
         <v>508000</v>
       </c>
       <c r="I3">
         <v>362000</v>
       </c>
       <c r="J3">
         <v>875000</v>
       </c>
       <c r="K3">
         <v>361000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
         <v>154508000.0</v>
       </c>
       <c r="C6">
         <v>30767000.0</v>
       </c>
       <c r="D6">
         <v>61585000.0</v>
       </c>
       <c r="E6">
         <v>-165338000.0</v>
       </c>
       <c r="F6">
         <v>134836000.0</v>
       </c>
       <c r="G6">
         <v>113127000.0</v>
       </c>
       <c r="H6">
         <v>-25926000.0</v>
       </c>
       <c r="I6">
         <v>2990000.0</v>
       </c>
       <c r="J6">
         <v>1260000.0</v>
       </c>
       <c r="K6">
         <v>1812000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7">
         <v>1607000.0</v>
       </c>
       <c r="C7">
         <v>-992000.0</v>
       </c>
       <c r="D7">
         <v>-2711000.0</v>
       </c>
       <c r="E7">
         <v>2267000.0</v>
       </c>
       <c r="F7">
         <v>-3280000.0</v>
       </c>
       <c r="G7">
         <v>-2001000.0</v>
       </c>
       <c r="H7">
         <v>-1959000.0</v>
       </c>
       <c r="I7">
         <v>-4786000.0</v>
       </c>
       <c r="J7">
         <v>-9272000.0</v>
       </c>
       <c r="K7">
         <v>25809000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9">
         <v>-3378000.0</v>
       </c>
       <c r="C9">
         <v>2535000.0</v>
       </c>
       <c r="D9">
         <v>-3708000.0</v>
       </c>
       <c r="E9">
         <v>-5096000.0</v>
       </c>
       <c r="F9">
         <v>-3050000.0</v>
       </c>
       <c r="G9">
         <v>-3691000.0</v>
       </c>
       <c r="H9">
         <v>-2004000.0</v>
       </c>
       <c r="I9">
         <v>-52000.0</v>
       </c>
       <c r="J9">
         <v>-172000.0</v>
       </c>
       <c r="K9">
         <v>3000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>-7363000.0</v>
       </c>
       <c r="F10">
         <v>230000.0</v>
       </c>
       <c r="G10">
         <v>-1690000.0</v>
       </c>
       <c r="H10">
         <v>-45000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-3153000.0</v>
       </c>
       <c r="F12">
         <v>-11177000.0</v>
       </c>
       <c r="G12">
         <v>14653000.0</v>
       </c>
       <c r="H12">
         <v>829000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>7363000.0</v>
       </c>
       <c r="F13">
         <v>-230000.0</v>
       </c>
       <c r="G13">
         <v>1690000.0</v>
       </c>
       <c r="H13">
         <v>45000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
         <v>3047000.0</v>
       </c>
       <c r="C14">
         <v>1877000.0</v>
       </c>
       <c r="D14">
         <v>1612000.0</v>
       </c>
       <c r="E14">
         <v>649000.0</v>
       </c>
       <c r="F14">
         <v>607000.0</v>
       </c>
       <c r="G14">
         <v>461000.0</v>
       </c>
       <c r="H14">
         <v>433000.0</v>
       </c>
       <c r="I14">
         <v>338000.0</v>
       </c>
       <c r="J14">
         <v>-132000.0</v>
       </c>
       <c r="K14">
         <v>-87000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15">
-        <v>-17085000.0</v>
+        <v>17085000.0</v>
       </c>
       <c r="C15">
-        <v>-16243000.0</v>
+        <v>16243000.0</v>
       </c>
       <c r="D15">
-        <v>-12943000.0</v>
+        <v>12943000.0</v>
       </c>
       <c r="E15">
         <v>15301000.0</v>
       </c>
       <c r="F15">
         <v>51942000.0</v>
       </c>
       <c r="G15">
         <v>26369000.0</v>
       </c>
       <c r="H15">
         <v>26278000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>722000.0</v>
       </c>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16">
         <v>506851000.0</v>
       </c>
       <c r="C16">
         <v>352343000.0</v>
       </c>
       <c r="D16">
         <v>321576000.0</v>
       </c>
       <c r="E16">
         <v>259991000.0</v>
       </c>
       <c r="F16">
         <v>425329000.0</v>
       </c>
       <c r="G16">
         <v>290493000.0</v>
       </c>
       <c r="H16">
         <v>177366000.0</v>
       </c>
       <c r="I16">
         <v>6291000.0</v>
       </c>
       <c r="J16">
         <v>10397000.0</v>
       </c>
       <c r="K16">
         <v>7407000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
         <v>71415000.0</v>
       </c>
       <c r="C18">
         <v>51158000.0</v>
       </c>
       <c r="D18">
         <v>38261000.0</v>
       </c>
       <c r="E18">
         <v>45494000.0</v>
       </c>
       <c r="F18">
         <v>27940000.0</v>
       </c>
       <c r="G18">
         <v>50642000.0</v>
       </c>
       <c r="H18">
         <v>28397000.0</v>
       </c>
       <c r="I18">
         <v>-839000.0</v>
       </c>
       <c r="J18">
         <v>2687000.0</v>
       </c>
       <c r="K18">
         <v>-111000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19">
         <v>6436000.0</v>
       </c>
       <c r="C19">
         <v>-446744000.0</v>
       </c>
       <c r="D19">
         <v>-415186000.0</v>
       </c>
       <c r="E19">
         <v>-836922000.0</v>
       </c>
       <c r="F19">
         <v>-24617000.0</v>
       </c>
       <c r="G19">
         <v>-38808000.0</v>
       </c>
       <c r="H19">
         <v>-7918000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>80870000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>111243000.0</v>
       </c>
       <c r="G20">
         <v>13400000.0</v>
       </c>
       <c r="H20">
         <v>22718000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>-170000000.0</v>
       </c>
       <c r="D21">
         <v>70000000.0</v>
       </c>
       <c r="E21">
         <v>146250000.0</v>
       </c>
       <c r="F21">
         <v>146250000.0</v>
       </c>
       <c r="G21">
         <v>-25000000.0</v>
       </c>
       <c r="H21">
         <v>28750000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22">
         <v>61606000.0</v>
       </c>
       <c r="C22">
         <v>45671000.0</v>
       </c>
       <c r="D22">
         <v>47734000.0</v>
       </c>
       <c r="E22">
         <v>44801000.0</v>
       </c>
       <c r="F22">
         <v>42441000.0</v>
       </c>
       <c r="G22">
         <v>35928000.0</v>
       </c>
       <c r="H22">
         <v>29300000.0</v>
       </c>
       <c r="I22">
         <v>211000.0</v>
       </c>
       <c r="J22">
         <v>854000.0</v>
       </c>
       <c r="K22">
         <v>513000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23">
         <v>643090000.0</v>
       </c>
       <c r="C23">
         <v>531098000.0</v>
       </c>
       <c r="D23">
         <v>244892000.0</v>
       </c>
       <c r="E23">
         <v>669660000.0</v>
       </c>
       <c r="F23">
         <v>501889000.0</v>
       </c>
       <c r="G23">
         <v>-25000000.0</v>
       </c>
       <c r="H23">
         <v>179097000.0</v>
       </c>
       <c r="I23">
         <v>40940000.0</v>
       </c>
       <c r="J23">
         <v>16288000.0</v>
       </c>
       <c r="K23">
         <v>9071000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24">
-        <v>-4311308000.0</v>
+        <v>-539761000.0</v>
       </c>
       <c r="C24">
         <v>-452709000.0</v>
       </c>
       <c r="D24">
         <v>-288775000.0</v>
       </c>
       <c r="E24">
         <v>-7277000.0</v>
       </c>
       <c r="F24">
         <v>-2795000.0</v>
       </c>
       <c r="G24">
         <v>-2152000.0</v>
       </c>
       <c r="H24">
         <v>-5715000.0</v>
       </c>
       <c r="I24">
         <v>-38612000.0</v>
       </c>
       <c r="J24">
         <v>-21467000.0</v>
       </c>
       <c r="K24">
         <v>-11142000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
         <v>5471000.0</v>
       </c>
       <c r="C25">
         <v>4317000.0</v>
       </c>
       <c r="D25">
         <v>-7786000.0</v>
       </c>
       <c r="E25">
         <v>-452000.0</v>
       </c>
       <c r="F25">
         <v>-7704000.0</v>
       </c>
       <c r="G25">
         <v>11964000.0</v>
       </c>
       <c r="H25">
         <v>-2634000.0</v>
       </c>
       <c r="I25">
         <v>3793000.0</v>
       </c>
       <c r="J25">
         <v>11863000.0</v>
       </c>
       <c r="K25">
         <v>-292000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>497251000.0</v>
       </c>
       <c r="H26">
         <v>22718000.0</v>
       </c>
       <c r="I26">
         <v>-6291000.0</v>
       </c>
       <c r="J26">
         <v>-10397000.0</v>
       </c>
       <c r="K26">
         <v>-6000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27">
         <v>1459000.0</v>
       </c>
       <c r="C27">
         <v>1156000.0</v>
       </c>
       <c r="D27">
         <v>962000.0</v>
       </c>
       <c r="E27">
         <v>652000.0</v>
       </c>
       <c r="F27">
         <v>594000.0</v>
       </c>
       <c r="G27">
         <v>568000.0</v>
       </c>
       <c r="H27">
         <v>733000.0</v>
       </c>
       <c r="I27">
         <v>133000.0</v>
       </c>
       <c r="J27">
         <v>133000.0</v>
       </c>
       <c r="K27">
         <v>-25809000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28">
         <v>626005000.0</v>
       </c>
       <c r="C28">
         <v>425725000.0</v>
       </c>
       <c r="D28">
         <v>301949000.0</v>
       </c>
       <c r="E28">
         <v>625609000.0</v>
       </c>
       <c r="F28">
         <v>561190000.0</v>
       </c>
       <c r="G28">
         <v>434282000.0</v>
       </c>
       <c r="H28">
         <v>175537000.0</v>
       </c>
       <c r="I28">
         <v>40940000.0</v>
       </c>
       <c r="J28">
         <v>16288000.0</v>
       </c>
       <c r="K28">
         <v>9071000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
         <v>72612000.0</v>
       </c>
       <c r="C29">
         <v>51786000.0</v>
       </c>
       <c r="D29">
         <v>38914000.0</v>
       </c>
       <c r="E29">
         <v>45975000.0</v>
       </c>
       <c r="F29">
         <v>28657000.0</v>
       </c>
       <c r="G29">
         <v>51475000.0</v>
       </c>
       <c r="H29">
         <v>28905000.0</v>
       </c>
       <c r="I29">
         <v>-477000.0</v>
       </c>
       <c r="J29">
         <v>3562000.0</v>
       </c>
       <c r="K29">
         <v>250000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
         <v>-544109000.0</v>
       </c>
       <c r="C30">
         <v>-446744000.0</v>
       </c>
       <c r="D30">
         <v>-279278000.0</v>
       </c>
       <c r="E30">
         <v>-836922000.0</v>
       </c>
       <c r="F30">
         <v>-455011000.0</v>
       </c>
       <c r="G30">
         <v>-372630000.0</v>
       </c>
       <c r="H30">
         <v>-230368000.0</v>
       </c>
       <c r="I30">
         <v>-37473000.0</v>
       </c>
@@ -12360,3034 +12537,3076 @@
       <c r="K30">
         <v>-7509000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO30"/>
+  <dimension ref="A1:AP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
       <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AO1" t="s">
         <v>101</v>
       </c>
-    </row>
-    <row r="2" spans="1:41">
+      <c r="AP1" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
+        <v>644359000.0</v>
+      </c>
+      <c r="C2">
         <v>506851000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>580447000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>483810000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>452571000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>352343000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>250852000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>190359000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>185325000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>321576000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>323548000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>300123000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>347939000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>259991000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>317669000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>270758000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>504964000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>425329000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>530832000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>536604000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>434592000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>290493000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>341392000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>485064000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>184606000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>177366000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5216000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7085000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6267000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6291000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>-1131000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7723000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7704000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>10397000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8681000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8229000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7182000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7407000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4278000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>25153000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>8112000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:41">
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>168000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>638000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>215000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>244000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>100000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>106000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>210000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>204000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>108000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>183000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>135000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>95000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>240000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>75000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>95000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>87000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>224000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>342000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>130000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>132000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>113000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>119000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>293000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>297000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>124000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>67000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>20000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>9000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>235000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>59000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>44000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>24000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>544000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>91000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>69000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>171000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>304000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>236000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>95000</v>
       </c>
     </row>
-    <row r="4" spans="1:41">
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-    </row>
-    <row r="6" spans="1:41">
+      <c r="AP5"/>
+    </row>
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>4328304000.0</v>
+      </c>
+      <c r="C6">
         <v>137508000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-73596000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>96637000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>31239000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>100228000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>101491000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>60493000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5034000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-136251000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1972000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>23425000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-47816000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>87948000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-57678000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>46911000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-234206000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>79635000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-105503000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-5772000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>102012000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>144099000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-50899000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-143672000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>300458000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>7240000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2717000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1869000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>818000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-24000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>7422000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1758000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>19000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-2693000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1716000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1278000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1047000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-225000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3129000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-20323000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>17041000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:41">
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>139</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-2404000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6612000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1373000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-5543000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1911000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2471000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>762000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2093000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-2132000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-10454000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2903000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>8550000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2751000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3165000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-636000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-5730000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5468000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-4020000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>7263000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1240000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1620000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1753000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>164000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2032000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5836000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2370000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-9944000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>4517000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1729000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>4232000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-9521000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>9073000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-13056000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>6682000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-25401000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>44472000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>44515000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>44509000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>16486000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:41">
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>141</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-754000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2294000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4717000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>689000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1644000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1076000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-2608000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2017000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2050000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2106000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2045000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>853000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-4331000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1856000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1683000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-3437000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1880000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2652000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-196000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>262000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1485000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>248000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-2357000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-365000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1217000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>105000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>73000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-7000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-102000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>60000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-85000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-42000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>15000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-26000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-99000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>6000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-53000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-10000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-16000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>17000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:41">
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>9277000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>-7697000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1580000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-5021000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1046999.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2293000.0</v>
       </c>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
-    </row>
-    <row r="11" spans="1:41">
+      <c r="AP10"/>
+    </row>
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="W11">
         <v>0.0</v>
       </c>
+      <c r="X11"/>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
-      <c r="AA11"/>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-    </row>
-    <row r="12" spans="1:41">
+      <c r="AP11"/>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>3206000.0</v>
       </c>
       <c r="O12">
+        <v>3206000.0</v>
+      </c>
+      <c r="P12">
         <v>1284000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4788000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3047000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-12272000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-6556000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-2856000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1903000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-2671000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>-2418000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8961000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-8643000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-    </row>
-    <row r="13" spans="1:41">
+      <c r="AP12"/>
+    </row>
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>7697000.0</v>
       </c>
       <c r="O13">
+        <v>7697000.0</v>
+      </c>
+      <c r="P13">
         <v>5021000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1047000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2293000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3588000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-3652000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-3824000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>7001000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>245000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>604000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>529000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-815000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-    </row>
-    <row r="14" spans="1:41">
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
+        <v>746000.0</v>
+      </c>
+      <c r="D14">
         <v>2297000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-956000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>445000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>461000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>470000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>469000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>466000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>472000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>385000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>403000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>405000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>419000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>164000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>414000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>401000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>411000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>199000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>143000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>134000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>131000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>128000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>125000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>108000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>100000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>15000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>104000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>29000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>128000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>437000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>89000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>77000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>378000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-22000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>55000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>26000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-191000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>51000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>23000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:41">
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
-        <v>-4273000.0</v>
+        <v>5344000.0</v>
       </c>
       <c r="D15">
-        <v>-4274000.0</v>
+        <v>4273000.0</v>
       </c>
       <c r="E15">
-        <v>-4272000.0</v>
+        <v>4274000.0</v>
       </c>
       <c r="F15">
+        <v>4272000.0</v>
+      </c>
+      <c r="G15">
         <v>4266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4264000.0</v>
       </c>
       <c r="H15">
         <v>4264000.0</v>
       </c>
       <c r="I15">
         <v>4264000.0</v>
       </c>
       <c r="J15">
+        <v>4264000.0</v>
+      </c>
+      <c r="K15">
         <v>3451000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3451000.0</v>
       </c>
       <c r="M15">
         <v>3451000.0</v>
       </c>
       <c r="N15">
+        <v>3451000.0</v>
+      </c>
+      <c r="O15">
         <v>2589000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2588000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2586000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2587000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>7540000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2583000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2584000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>35772000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>11003000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>7479000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>7276000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4842000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>6772000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>11003000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>722000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15"/>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16">
+        <v>4328304000.0</v>
+      </c>
+      <c r="C16">
         <v>644359000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>506851000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>580447000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>483810000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>452571000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>352343000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>250852000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>190359000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>185325000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>321576000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>323548000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>300123000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>347939000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>259991000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>317669000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>270758000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>504964000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>425329000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>530832000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>536604000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>434592000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>290493000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>341392000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>485064000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>184606000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7933000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5216000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7085000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6267000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>6291000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5965000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>7723000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>7704000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>10397000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>6951000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>8229000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7182000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>7407000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>4830000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>25153000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:41">
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>150</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>18761000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>19919000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>18578000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>17546000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>15372000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>17888000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>17311000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>15820000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>139000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1816000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>14791000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>24832000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>454000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>18394000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>16079000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>7759000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3262000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3626000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2790000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>13036000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>8488000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>30228000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1973000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>26112000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3725000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2068000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2391000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-515000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1672000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-114000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>3031000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-4721000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>965000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>4827000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1640000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1747000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-2247000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1041000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1742000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-3090000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:41">
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>151</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-168000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>1247000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>2339000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-140547000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-89338000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-70254000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-203112000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-161455000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-11923000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-71573000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-80521000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-58625000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-68559000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-207481000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>4700000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>7870000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-133513000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>6564000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>9631000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-26036000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-14776000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>33817000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-48807000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>7460000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>8265000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-20000000.0</v>
       </c>
       <c r="O21">
+        <v>-20000000.0</v>
+      </c>
+      <c r="P21">
         <v>-33750000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000000.0</v>
       </c>
       <c r="R21">
         <v>60000000.0</v>
       </c>
       <c r="S21">
         <v>60000000.0</v>
       </c>
       <c r="T21">
         <v>60000000.0</v>
       </c>
-      <c r="U21"/>
+      <c r="U21">
+        <v>60000000.0</v>
+      </c>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>-45000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>20000000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21"/>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B22">
+        <v>116</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22">
         <v>18621000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>17643000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>16344000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>14508000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>13111000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>13317000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>10941000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10782000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>10631000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>10799000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>11045000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>12729000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>13161000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>13282000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>11704000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>9953000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>9862000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>11309000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>11026000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>9828000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10278000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>9462000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>9337000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>10123000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>7006000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-513000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-39000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>9000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>119000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>92000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>68000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>89000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>401000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>202000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>240000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>11000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>74000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>252000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>110000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:41">
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>154</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>268269000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>97646000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>208816000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>158268000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>178360000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>158015000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>250348000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>193859000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-71124000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-5314000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>102471000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-10667000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>158402000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>133922000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>113021000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1781000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>217202000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>117496000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>102109000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>194418000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>199109000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-107584000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-67230000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>586663000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>60402000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1600000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2104000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>228000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-4014000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>28553000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3323000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9009000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>55000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-14346000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>13121000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4540000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>12973000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>6045000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-20510000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>21860000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:41">
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
-        <v>-4159710000.0</v>
+        <v>-144010000.0</v>
       </c>
       <c r="D24">
+        <v>-188135000.0</v>
+      </c>
+      <c r="E24">
         <v>-128822000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-142374000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-90017000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-72643000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-204125000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-162873000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-13068000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-73406000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-83008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4110000.0</v>
       </c>
       <c r="N24">
         <v>-4110000.0</v>
       </c>
       <c r="O24">
         <v>-4110000.0</v>
       </c>
       <c r="P24">
+        <v>-4110000.0</v>
+      </c>
+      <c r="Q24">
         <v>-202224000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-301844000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-138001000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-227866000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-115471000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-37389000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-39710000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>38156000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-42404000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-263827000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-68675000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2683000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>7626000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2105000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2319000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-23018000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-8112000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-3769000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-4103000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3450000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-11229000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-4237000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-9451000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1145000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>475000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-1353000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:41">
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
-        <v>13945000.0</v>
+        <v>1584000.0</v>
       </c>
       <c r="D25">
+        <v>-5114000.0</v>
+      </c>
+      <c r="E25">
         <v>4352000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7301000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-268000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1723000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5057000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6566000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-9029000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1626000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>321000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2999000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-10439000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3655000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4416000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>143000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-9755000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-6732000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-4863000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>520000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-630000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>18821000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-9512000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>15949000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-8739000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-3148000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-4880000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>9379000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-3053000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1570000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-1407000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>80542000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-83895000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>17897000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-8544000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>26947000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-1934000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>616000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1698000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-19637000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:41">
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>1869000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-818000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-6267000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-326000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1758000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-19000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-7704000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-3446000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1278000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1047000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-7182000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>4824000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>20323000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-17041000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:41">
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>158</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>382000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>419000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>416000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>367000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>257000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>280000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>283000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>294000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>299000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>239000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>245000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>236000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>242000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>158000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>263000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>302000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>277000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>192000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>190000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>150000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>62000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>316000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>123000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>65000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>64000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000.0</v>
       </c>
       <c r="AB27">
         <v>76000.0</v>
       </c>
       <c r="AC27">
         <v>76000.0</v>
       </c>
       <c r="AD27">
         <v>76000.0</v>
       </c>
       <c r="AE27">
+        <v>76000.0</v>
+      </c>
+      <c r="AF27">
         <v>-98000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>79000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>-75848000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>76000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>133000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>-44472000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>-44515000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>-44509000.0</v>
       </c>
-      <c r="AO27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>159</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>262925000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>93373000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>204542000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>153996000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>174094000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>153751000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>246084000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>150465000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-124575000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>71234000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>89020000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-14118000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>155813000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>131334000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>228981000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>55632000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>209662000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>114913000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>99525000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>158646000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>188106000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-115063000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-61106000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>536821000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>73630000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1600000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2104000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>228000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-4014000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>28553000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3323000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9009000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>55000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-14346000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>13121000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4540000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>12973000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>6045000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-20510000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>21860000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:41">
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>160</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>18929000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>20557000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18793000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17790000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15472000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>17994000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17521000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>16024000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>247000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1633000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>14926000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>24927000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>694000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>18469000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>16174000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7846000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3486000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3968000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2920000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>13168000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8601000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>30347000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1680000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>26409000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3601000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2068000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-2324000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-495000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1681000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>121000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>3090000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-4677000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>989000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>5371000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1549000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1816000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-2076000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>737000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1978000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-2995000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:41">
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
+        <v>4328304000.0</v>
+      </c>
+      <c r="C30">
         <v>-144346000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-187526000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-126698000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-140547000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-89338000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-70254000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-203112000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-161455000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-11923000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-71573000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-80521000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-58625000.0</v>
       </c>
       <c r="N30">
         <v>-58625000.0</v>
       </c>
       <c r="O30">
+        <v>-58625000.0</v>
+      </c>
+      <c r="P30">
         <v>-207481000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-198244000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-297684000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-133513000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-224384000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-108217000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-69802000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-52608000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>33817000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-80886000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-262772000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-62789000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2249000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2559000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1085000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2309000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-21252000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-8171000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-4313000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-3737000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>10691000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-12850000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-5309000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-11122000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-3653000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1791000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1824000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>